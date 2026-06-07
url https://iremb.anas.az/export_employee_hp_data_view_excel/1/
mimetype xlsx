--- v0 (2026-04-23)
+++ v1 (2026-06-07)
@@ -448,51 +448,51 @@
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:O229"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="12" customWidth="1" min="2" max="2"/>
     <col width="21" customWidth="1" min="3" max="3"/>
     <col width="23" customWidth="1" min="4" max="4"/>
     <col width="9" customWidth="1" min="5" max="5"/>
     <col width="15" customWidth="1" min="6" max="6"/>
     <col width="40" customWidth="1" min="7" max="7"/>
     <col width="15" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="56" customWidth="1" min="10" max="10"/>
     <col width="34" customWidth="1" min="11" max="11"/>
     <col width="42" customWidth="1" min="12" max="12"/>
     <col width="12" customWidth="1" min="13" max="13"/>
     <col width="10" customWidth="1" min="14" max="14"/>
-    <col width="965" customWidth="1" min="15" max="15"/>
+    <col width="1172" customWidth="1" min="15" max="15"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>employee_id</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>first_name</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>second_name</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>last_name</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
@@ -585,51 +585,51 @@
         </is>
       </c>
       <c r="H2" t="inlineStr"/>
       <c r="I2" t="inlineStr"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>Ədəbi tənqid</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M2" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N2" t="inlineStr"/>
       <c r="O2" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=jqD2vFUAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Elnara-Garagozova'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://science.academia.edu/ElnaraGaragyezova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-7356-3280'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/782/1/#ameadergipark'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=jqD2vFUAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Elnara-Garagozova'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://science.academia.edu/ElnaraGaragyezova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-7356-3280'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/782/1/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Qarag%C3%B6zova_Elnar%C9%99_Elxan_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>783</v>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Aslan</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>Bəhlul oğlu</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>Salmanov</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -650,51 +650,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I3" t="inlineStr"/>
       <c r="J3" t="inlineStr">
         <is>
           <t>XX əsr (sovet dövrü) Azərbaycan ədəbiyyatı</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M3" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N3" t="inlineStr"/>
       <c r="O3" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=pXNjYfkAAAAJ&amp;hl=en'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=pXNjYfkAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Salmanov_Aslan_B%C9%99hlul_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>784</v>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Hacı</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>Qənimət oğlu</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>Siracəddin</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -715,51 +715,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I4" t="inlineStr"/>
       <c r="J4" t="inlineStr">
         <is>
           <t>Azərbaycan-Türkmənistan-Özbəkistan ədəbi əlaqələr</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M4" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N4" t="inlineStr"/>
       <c r="O4" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=gXapWS4AAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0009-1899-5230'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/784/1/#ameadergipark'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=gXapWS4AAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0009-1899-5230'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/784/1/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Sirac%C9%99ddin_Hac%C4%B1_Q%C9%99nim%C9%99t_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>785</v>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>İsmixan</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>Məhəmməd oğlu</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>Osmanlı</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -780,51 +780,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I5" t="inlineStr"/>
       <c r="J5" t="inlineStr">
         <is>
           <t>Azərbaycan-Türkmənistan-Özbəkistan ədəbi əlaqələr</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M5" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N5" t="inlineStr"/>
       <c r="O5" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=kZOI6ikAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/785/1/#ameadergipark'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=kZOI6ikAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/785/1/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Osmanl%C4%B1_%C4%B0smixan_M%C9%99h%C9%99mm%C9%99d_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>786</v>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Çingiz</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>Sadiq oğlu</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>Sasani</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -845,51 +845,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I6" t="inlineStr"/>
       <c r="J6" t="inlineStr">
         <is>
           <t>Orta əsrlər Azərbaycan ədəbiyyatı</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M6" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N6" t="inlineStr"/>
       <c r="O6" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=_fsd_LoAAAAJ&amp;hl=en'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=_fsd_LoAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Sasani_%C3%87ingiz_Sadiq_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>787</v>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Qədim</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>Kərim oğlu</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>Qubadov</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -906,51 +906,51 @@
         </is>
       </c>
       <c r="H7" t="inlineStr"/>
       <c r="I7" t="inlineStr"/>
       <c r="J7" t="inlineStr">
         <is>
           <t>Orta əsrlər Azərbaycan ədəbiyyatı</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M7" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N7" t="inlineStr"/>
       <c r="O7" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=yWh3sBMAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/QedimQubadli'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/787/1/#ameadergipark'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=yWh3sBMAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/QedimQubadli'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/787/1/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Qubadov_Q%C9%99dim_K%C9%99rim_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>788</v>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Cavidə</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>Ağa qızı</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>Məmmədova</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -967,51 +967,51 @@
         </is>
       </c>
       <c r="H8" t="inlineStr"/>
       <c r="I8" t="inlineStr"/>
       <c r="J8" t="inlineStr">
         <is>
           <t>Dünya ədəbiyyatı və komparatistika</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M8" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N8" t="inlineStr"/>
       <c r="O8" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=-aWouAIAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Javida-Mammadova'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/CavideMemmedova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-5878-2311'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=-aWouAIAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Javida-Mammadova'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/CavideMemmedova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-5878-2311'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dova_Cavid%C9%99_A%C4%9Fa_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>789</v>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Gülbəniz</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>Məcnun qızı</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>Babayeva</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -1028,51 +1028,51 @@
         </is>
       </c>
       <c r="H9" t="inlineStr"/>
       <c r="I9" t="inlineStr"/>
       <c r="J9" t="inlineStr">
         <is>
           <t>Mətbuat tarixi və publisistika</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M9" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N9" t="inlineStr"/>
       <c r="O9" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=qLcVWg4AAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-4094-4973'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/789/1/#ameadergipark'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=qLcVWg4AAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-4094-4973'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/789/1/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Babayeva_G%C3%BClb%C9%99niz_M%C9%99cnun_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>790</v>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Svetlana</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>Əliabbas qızı</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>Məmmədova</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -1093,51 +1093,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I10" t="inlineStr"/>
       <c r="J10" t="inlineStr">
         <is>
           <t>Azərbaycan şifahi xalq ədəbiyyatı və yazılı abidələr</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M10" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N10" t="inlineStr"/>
       <c r="O10" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=ltwDIr0AAAAJ&amp;hl=en'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=ltwDIr0AAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dova_Svetlana_%C6%8Fliabbas_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>791</v>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Aynur</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>Sədrəddin qızı</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>Xəlilova</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -1158,51 +1158,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I11" t="inlineStr"/>
       <c r="J11" t="inlineStr">
         <is>
           <t>Azərbaycan şifahi xalq ədəbiyyatı və yazılı abidələr</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M11" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N11" t="inlineStr"/>
       <c r="O11" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=tVzSHdYAAAAJ&amp;hl=en'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=tVzSHdYAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/X%C9%99lilova_Aynur_S%C9%99dr%C9%99ddin_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>792</v>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Tinatin</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>İsabalı qızı</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>Məmmədova</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -1223,51 +1223,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I12" t="inlineStr"/>
       <c r="J12" t="inlineStr">
         <is>
           <t>Azərbaycan şifahi xalq ədəbiyyatı və yazılı abidələr</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M12" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N12" t="inlineStr"/>
       <c r="O12" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=4uBVRLAAAAAJ&amp;hl=en'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=4uBVRLAAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dova_Tinatin_%C4%B0sabal%C4%B1_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>793</v>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Nigar</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>Fəxrəddin qızı</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>İsayeva</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -1288,51 +1288,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I13" t="inlineStr"/>
       <c r="J13" t="inlineStr">
         <is>
           <t>Azərbaycan şifahi xalq ədəbiyyatı və yazılı abidələr</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M13" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N13" t="inlineStr"/>
       <c r="O13" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=s4HOX6EAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/793/1/#ameadergipark'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=s4HOX6EAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/793/1/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0sayeva_Nigar_F%C9%99xr%C9%99ddin_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>794</v>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>Tahirə</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>Əbil qızı</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>Bağırova</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -1353,51 +1353,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I14" t="inlineStr"/>
       <c r="J14" t="inlineStr">
         <is>
           <t>Azərbaycan şifahi xalq ədəbiyyatı və yazılı abidələr</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M14" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N14" t="inlineStr"/>
       <c r="O14" t="inlineStr">
         <is>
-          <t>[]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Ba%C4%9F%C4%B1rova_Tahir%C9%99_%C6%8Fbil_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>795</v>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>Qəndab</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>Əjdər qızı</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>Əliyeva</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -1418,51 +1418,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I15" t="inlineStr"/>
       <c r="J15" t="inlineStr">
         <is>
           <t>Azərbaycan şifahi xalq ədəbiyyatı və yazılı abidələr</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M15" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N15" t="inlineStr"/>
       <c r="O15" t="inlineStr">
         <is>
-          <t>[]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyeva_Q%C9%99ndab_%C6%8Fjd%C9%99r_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>796</v>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>Leyli</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>Əliheydər qızı</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>Əliyeva</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -1483,51 +1483,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I16" t="inlineStr"/>
       <c r="J16" t="inlineStr">
         <is>
           <t>Ortaq başlanğıc və İntibah dövrü Azərbaycan Ədəbiyyatı</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M16" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N16" t="inlineStr"/>
       <c r="O16" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=8xvMA5wAAAAJ&amp;hl=en'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=8xvMA5wAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyeva_Leyli_%C6%8Fliheyd%C9%99r_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>797</v>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Könül</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>Həmid qızı</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>Hacıyeva</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -1548,51 +1548,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I17" t="inlineStr"/>
       <c r="J17" t="inlineStr">
         <is>
           <t>Ortaq başlanğıc və İntibah dövrü Azərbaycan Ədəbiyyatı</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M17" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N17" t="inlineStr"/>
       <c r="O17" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=F5ah_-4AAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/KonulHaciyeva1'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-5335-912X'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=F5ah_-4AAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/KonulHaciyeva1'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-5335-912X'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Hac%C4%B1yeva_K%C3%B6n%C3%BCl_H%C9%99mid_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
         <v>798</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Nailə</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>Mahmud qızı</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Tağıyeva</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -1613,51 +1613,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I18" t="inlineStr"/>
       <c r="J18" t="inlineStr">
         <is>
           <t>Ortaq başlanğıc və İntibah dövrü Azərbaycan Ədəbiyyatı</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M18" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N18" t="inlineStr"/>
       <c r="O18" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=PLedfeEAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-9415-2026'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=PLedfeEAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-9415-2026'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Ta%C4%9F%C4%B1yeva_Nail%C9%99_Mahmud_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="n">
         <v>799</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Vəfa</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>Davud qızı</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Hacıyeva</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -1678,51 +1678,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I19" t="inlineStr"/>
       <c r="J19" t="inlineStr">
         <is>
           <t>Nizamişünaslıq</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M19" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N19" t="inlineStr"/>
       <c r="O19" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=a5S_lLEAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/VafaHaciyeva1'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-6103-9222'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=a5S_lLEAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/VafaHaciyeva1'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-6103-9222'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Hac%C4%B1yeva_V%C9%99fa_Davud_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="n">
         <v>800</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Zəhra</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>Abas qızı</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Allahverdiyeva</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -1743,51 +1743,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I20" t="inlineStr"/>
       <c r="J20" t="inlineStr">
         <is>
           <t>Nizamişünaslıq</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M20" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N20" t="inlineStr"/>
       <c r="O20" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=o3x7Dv0AAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/ZahraAllahverdiyeva1'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-8697-0395'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/800/1/#ameadergipark'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=o3x7Dv0AAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/ZahraAllahverdiyeva1'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-8697-0395'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/800/1/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Allahverdiyeva_Z%C9%99hra_Abas_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="n">
         <v>801</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>Təhminə</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>Kamran qzı</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Bədəlova</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -1808,51 +1808,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I21" t="inlineStr"/>
       <c r="J21" t="inlineStr">
         <is>
           <t>Nizamişünaslıq</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M21" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N21" t="inlineStr"/>
       <c r="O21" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=TUsW2qYAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/T%C9%99hmin%C9%99B%C9%99d%C9%99lova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-8129-874X'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/801/1/#ameadergipark'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=TUsW2qYAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/T%C9%99hmin%C9%99B%C9%99d%C9%99lova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-8129-874X'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/801/1/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/B%C9%99d%C9%99lova_T%C9%99hmin%C9%99_Kamran_qz%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="n">
         <v>802</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>Yelena</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>Mixaylovna</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Teer</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -1869,51 +1869,51 @@
         </is>
       </c>
       <c r="H22" t="inlineStr"/>
       <c r="I22" t="inlineStr"/>
       <c r="J22" t="inlineStr">
         <is>
           <t>Nizamişünaslıq</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M22" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N22" t="inlineStr"/>
       <c r="O22" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/HelenaTeer'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-8458-918X'}]</t>
+          <t>[{'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/HelenaTeer'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-8458-918X'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Teer_Yelena_Mixaylovna'}]</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="n">
         <v>803</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>Gülçin</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>Ağamehdi qızı</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Babayeva</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -1934,51 +1934,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I23" t="inlineStr"/>
       <c r="J23" t="inlineStr">
         <is>
           <t>Orta əsrlər Azərbaycan ədəbiyyatı</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M23" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N23" t="inlineStr"/>
       <c r="O23" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=jYGEcHcAAAAJ&amp;hl=en'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=jYGEcHcAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Babayeva_G%C3%BCl%C3%A7in_A%C4%9Famehdi_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="n">
         <v>804</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>Sevinc</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>Orucəli qızı</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Ağayeva</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -1995,51 +1995,51 @@
         </is>
       </c>
       <c r="H24" t="inlineStr"/>
       <c r="I24" t="inlineStr"/>
       <c r="J24" t="inlineStr">
         <is>
           <t>Füzulişünaslıq sektoru</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M24" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N24" t="inlineStr"/>
       <c r="O24" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=9AjpD-gAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Sevinj-Aghayeva'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/SevinjAliyeva15'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-5938-1704'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/804/1/#ameadergipark'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=9AjpD-gAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Sevinj-Aghayeva'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/SevinjAliyeva15'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-5938-1704'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/804/1/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/A%C4%9Fayeva_Sevinc_Oruc%C9%99li_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="n">
         <v>805</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>Zəkulla</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>Niftulla oğlu</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>Bayramlı</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -2060,51 +2060,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I25" t="inlineStr"/>
       <c r="J25" t="inlineStr">
         <is>
           <t>Füzulişünaslıq sektoru</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M25" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N25" t="inlineStr"/>
       <c r="O25" t="inlineStr">
         <is>
-          <t>[]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Bayraml%C4%B1_Z%C9%99kulla_Niftulla_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="n">
         <v>806</v>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>Elmira</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>Kamil qızı</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>Qasımova</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -2125,51 +2125,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I26" t="inlineStr"/>
       <c r="J26" t="inlineStr">
         <is>
           <t>Erkən realizm və yeni dövr Azərbaycan ədəbiyyatı</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M26" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N26" t="inlineStr"/>
       <c r="O26" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=RJ8LXIEAAAAJ&amp;hl=en'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=RJ8LXIEAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Qas%C4%B1mova_Elmira_Kamil_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="n">
         <v>807</v>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>Nəzakət</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>Hacı Məmməd qızı</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>Quliyeva-Qafqazlı</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -2190,51 +2190,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I27" t="inlineStr"/>
       <c r="J27" t="inlineStr">
         <is>
           <t>Erkən realizm və yeni dövr Azərbaycan ədəbiyyatı</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M27" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N27" t="inlineStr"/>
       <c r="O27" t="inlineStr">
         <is>
-          <t>[]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Quliyeva-Qafqazl%C4%B1_N%C9%99zak%C9%99t_Hac%C4%B1_M%C9%99mm%C9%99d_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="n">
         <v>808</v>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>Solmaz</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>Abdin qızı</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>Həyatova</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -2255,51 +2255,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I28" t="inlineStr"/>
       <c r="J28" t="inlineStr">
         <is>
           <t>Erkən realizm və yeni dövr Azərbaycan ədəbiyyatı</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M28" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N28" t="inlineStr"/>
       <c r="O28" t="inlineStr">
         <is>
-          <t>[]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C9%99yatova_Solmaz_Abdin_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="n">
         <v>809</v>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>Arzu</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>Əhmədağa qızı</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>Hacıyeva</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -2320,51 +2320,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I29" t="inlineStr"/>
       <c r="J29" t="inlineStr">
         <is>
           <t>Erkən realizm və yeni dövr Azərbaycan ədəbiyyatı</t>
         </is>
       </c>
       <c r="K29" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M29" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N29" t="inlineStr"/>
       <c r="O29" t="inlineStr">
         <is>
-          <t>[]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Hac%C4%B1yeva_Arzu_%C6%8Fhm%C9%99da%C4%9Fa_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="n">
         <v>810</v>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>Səadət</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>İlyar qızı</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>Vahabova</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -2385,51 +2385,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I30" t="inlineStr"/>
       <c r="J30" t="inlineStr">
         <is>
           <t>Erkən realizm və yeni dövr Azərbaycan ədəbiyyatı</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M30" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N30" t="inlineStr"/>
       <c r="O30" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=wlFiRwQAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-6352-7801'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=wlFiRwQAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-6352-7801'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Vahabova_S%C9%99ad%C9%99t_%C4%B0lyar_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="n">
         <v>811</v>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>Təranə</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>Məhəmməd qızı</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>Abdullayeva</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -2450,51 +2450,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I31" t="inlineStr"/>
       <c r="J31" t="inlineStr">
         <is>
           <t>Erkən realizm və yeni dövr Azərbaycan ədəbiyyatı</t>
         </is>
       </c>
       <c r="K31" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M31" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N31" t="inlineStr"/>
       <c r="O31" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=lVO7QrcAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-6352-7801'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=lVO7QrcAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-6352-7801'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Abdullayeva_T%C9%99ran%C9%99_M%C9%99h%C9%99mm%C9%99d_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="n">
         <v>812</v>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>Səfura</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>Hüseyn qızı</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>Quliyeva</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -2515,51 +2515,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I32" t="inlineStr"/>
       <c r="J32" t="inlineStr">
         <is>
           <t>XX əsr (sovet dövrü) Azərbaycan ədəbiyyatı</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M32" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N32" t="inlineStr"/>
       <c r="O32" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=wS09bkYAAAAJ&amp;hl=en'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=wS09bkYAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Quliyeva_S%C9%99fura_H%C3%BCseyn_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="n">
         <v>813</v>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>Hicran</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>Sədi qızı</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>Nəsibova</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -2580,51 +2580,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I33" t="inlineStr"/>
       <c r="J33" t="inlineStr">
         <is>
           <t>XX əsr (sovet dövrü) Azərbaycan ədəbiyyatı</t>
         </is>
       </c>
       <c r="K33" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L33" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M33" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N33" t="inlineStr"/>
       <c r="O33" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=-IjE5bUAAAAJ&amp;hl=en'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=-IjE5bUAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/N%C9%99sibova_Hicran_S%C9%99di_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="n">
         <v>814</v>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>Əflatun</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>Şükür oğlu</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>Baxşəliyev</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -2645,51 +2645,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I34" t="inlineStr"/>
       <c r="J34" t="inlineStr">
         <is>
           <t>XX əsr (sovet dövrü) Azərbaycan ədəbiyyatı</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L34" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M34" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N34" t="inlineStr"/>
       <c r="O34" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=RaOwXWAAAAAJ&amp;hl=en'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=RaOwXWAAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Bax%C5%9F%C9%99liyev_%C6%8Fflatun_%C5%9E%C3%BCk%C3%BCr_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="n">
         <v>815</v>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>İlham</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>Müseyib oğlu</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>Məmmədli</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -2710,51 +2710,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I35" t="inlineStr"/>
       <c r="J35" t="inlineStr">
         <is>
           <t>XX əsr (sovet dövrü) Azərbaycan ədəbiyyatı</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L35" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M35" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N35" t="inlineStr"/>
       <c r="O35" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=v9wLB9UAAAAJ&amp;hl=en'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=v9wLB9UAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dli_%C4%B0lham_M%C3%BCseyib_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="n">
         <v>816</v>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>Aytən</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>Vilayət qızı</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>Rüstəmzadə</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -2775,51 +2775,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I36" t="inlineStr"/>
       <c r="J36" t="inlineStr">
         <is>
           <t>XX əsr (sovet dövrü) Azərbaycan ədəbiyyatı</t>
         </is>
       </c>
       <c r="K36" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L36" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M36" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N36" t="inlineStr"/>
       <c r="O36" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=mcHqAOoAAAAJ&amp;hl=en'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=mcHqAOoAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/R%C3%BCst%C9%99mzad%C9%99_Ayt%C9%99n_Vilay%C9%99t_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="n">
         <v>817</v>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>Təranə</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>Əbülfəz qızı</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>Aslanova</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -2836,51 +2836,51 @@
         </is>
       </c>
       <c r="H37" t="inlineStr"/>
       <c r="I37" t="inlineStr"/>
       <c r="J37" t="inlineStr">
         <is>
           <t>XX əsr (sovet dövrü) Azərbaycan ədəbiyyatı</t>
         </is>
       </c>
       <c r="K37" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L37" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M37" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N37" t="inlineStr"/>
       <c r="O37" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=ekv0eiEAAAAJ&amp;hl=en'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=ekv0eiEAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Aslanova_T%C9%99ran%C9%99_%C6%8Fb%C3%BClf%C9%99z_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="n">
         <v>818</v>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>Güldəniz</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>Göyüş qızı</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>Qocayeva</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -2901,51 +2901,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I38" t="inlineStr"/>
       <c r="J38" t="inlineStr">
         <is>
           <t>XX əsr (sovet dövrü) Azərbaycan ədəbiyyatı</t>
         </is>
       </c>
       <c r="K38" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L38" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M38" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N38" t="inlineStr"/>
       <c r="O38" t="inlineStr">
         <is>
-          <t>[]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Qocayeva_G%C3%BCld%C9%99niz_G%C3%B6y%C3%BC%C5%9F_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="n">
         <v>819</v>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>Yadigar</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>Tofiq qızı</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>Əsgərova</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -2962,51 +2962,51 @@
         </is>
       </c>
       <c r="H39" t="inlineStr"/>
       <c r="I39" t="inlineStr"/>
       <c r="J39" t="inlineStr">
         <is>
           <t>XX əsr (sovet dövrü) Azərbaycan ədəbiyyatı</t>
         </is>
       </c>
       <c r="K39" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L39" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M39" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N39" t="inlineStr"/>
       <c r="O39" t="inlineStr">
         <is>
-          <t>[]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fsg%C9%99rova_Yadigar_Tofiq_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="n">
         <v>820</v>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>Bahar</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t>Hüseynəli qızı</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>Məmmədova</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -3027,51 +3027,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I40" t="inlineStr"/>
       <c r="J40" t="inlineStr">
         <is>
           <t>Müstəqillik dövrü Azərbaycan ədəiyyatı</t>
         </is>
       </c>
       <c r="K40" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L40" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M40" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N40" t="inlineStr"/>
       <c r="O40" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=zpgI2n8AAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-4889-9348'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/820/1/#ameadergipark'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=zpgI2n8AAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-4889-9348'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/820/1/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dova_Bahar_H%C3%BCseyn%C9%99li_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="n">
         <v>821</v>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>Lalə</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>Tofiq qızı</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>Həsənova</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -3088,51 +3088,51 @@
         </is>
       </c>
       <c r="H41" t="inlineStr"/>
       <c r="I41" t="inlineStr"/>
       <c r="J41" t="inlineStr">
         <is>
           <t>Müstəqillik dövrü Azərbaycan ədəiyyatı</t>
         </is>
       </c>
       <c r="K41" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L41" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M41" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N41" t="inlineStr"/>
       <c r="O41" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=yBv2xa0AAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/scientific-contributions/Lala-HASANOVA'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/H%C9%99s%C9%99novaQizi?fbclid=IwAR0K4vhyQ3jkxYOUPrmkf9HTr6qRlG1nF6j0_rAWHWNYfkjY0PoT1bGLaII'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-9448-1519'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/821/1/#ameadergipark'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=yBv2xa0AAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/scientific-contributions/Lala-HASANOVA'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/H%C9%99s%C9%99novaQizi?fbclid=IwAR0K4vhyQ3jkxYOUPrmkf9HTr6qRlG1nF6j0_rAWHWNYfkjY0PoT1bGLaII'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-9448-1519'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/821/1/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C9%99s%C9%99nova_Lal%C9%99_Tofiq_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="n">
         <v>822</v>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>Qurban</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t>Fərman oğlu</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>Bayramov</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -3153,51 +3153,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I42" t="inlineStr"/>
       <c r="J42" t="inlineStr">
         <is>
           <t>Müstəqillik dövrü Azərbaycan ədəiyyatı</t>
         </is>
       </c>
       <c r="K42" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L42" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M42" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N42" t="inlineStr"/>
       <c r="O42" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=ITPJtEQAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/QurbanBayramov'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=ITPJtEQAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/QurbanBayramov'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Bayramov_Qurban_F%C9%99rman_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="n">
         <v>823</v>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>Mətanət</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t>Qüdrət qızı</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>Vahidova</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -3214,51 +3214,51 @@
         </is>
       </c>
       <c r="H43" t="inlineStr"/>
       <c r="I43" t="inlineStr"/>
       <c r="J43" t="inlineStr">
         <is>
           <t>Müstəqillik dövrü Azərbaycan ədəiyyatı</t>
         </is>
       </c>
       <c r="K43" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L43" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M43" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N43" t="inlineStr"/>
       <c r="O43" t="inlineStr">
         <is>
-          <t>[]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Vahidova_M%C9%99tan%C9%99t_Q%C3%BCdr%C9%99t_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="n">
         <v>824</v>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>İlhamə</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>Muxtar qızı</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>Ağazadə</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -3279,51 +3279,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I44" t="inlineStr"/>
       <c r="J44" t="inlineStr">
         <is>
           <t>Uşaq ədəbiyyatı</t>
         </is>
       </c>
       <c r="K44" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L44" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M44" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N44" t="inlineStr"/>
       <c r="O44" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=EXRSyhIAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/İlhaməAğazadə'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-2452-2060'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=EXRSyhIAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/İlhaməAğazadə'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-2452-2060'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/A%C4%9Fazad%C9%99_%C4%B0lham%C9%99_Muxtar_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="n">
         <v>825</v>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>Gülnar</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t>Ramiz qızı</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>Qəmbərova</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -3344,51 +3344,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I45" t="inlineStr"/>
       <c r="J45" t="inlineStr">
         <is>
           <t>Uşaq ədəbiyyatı</t>
         </is>
       </c>
       <c r="K45" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L45" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M45" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N45" t="inlineStr"/>
       <c r="O45" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=Fre8FC8AAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/BGulnar'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-2426-3636'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=Fre8FC8AAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/BGulnar'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-2426-3636'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Q%C9%99mb%C9%99rova_G%C3%BClnar_Ramiz_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="n">
         <v>826</v>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>Mahmizər</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>Həmid qızı</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>Mehdibəyova</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -3409,51 +3409,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I46" t="inlineStr"/>
       <c r="J46" t="inlineStr">
         <is>
           <t>Cənubi Azərbaycan ədəbiyyatı</t>
         </is>
       </c>
       <c r="K46" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L46" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M46" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N46" t="inlineStr"/>
       <c r="O46" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=In--v4MAAAAJ&amp;hl=en'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=In--v4MAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Mehdib%C9%99yova_Mahmiz%C9%99r_H%C9%99mid_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="n">
         <v>827</v>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>Fəridə</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>Talıb qızı</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>Vəliyeva</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -3470,51 +3470,51 @@
         </is>
       </c>
       <c r="H47" t="inlineStr"/>
       <c r="I47" t="inlineStr"/>
       <c r="J47" t="inlineStr">
         <is>
           <t>Türk xalqları ədəbiyyatı</t>
         </is>
       </c>
       <c r="K47" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L47" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M47" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N47" t="inlineStr"/>
       <c r="O47" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=t09--P0AAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-4562-9438'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=t09--P0AAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-4562-9438'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/V%C9%99liyeva_F%C9%99rid%C9%99_Tal%C4%B1b_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="n">
         <v>828</v>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>Turan</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
           <t>Mövlud oğlu</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>Teymurov</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -3531,51 +3531,51 @@
         </is>
       </c>
       <c r="H48" t="inlineStr"/>
       <c r="I48" t="inlineStr"/>
       <c r="J48" t="inlineStr">
         <is>
           <t>Türk xalqları ədəbiyyatı</t>
         </is>
       </c>
       <c r="K48" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L48" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M48" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N48" t="inlineStr"/>
       <c r="O48" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=_FbOGnEAAAAJ&amp;hl=en'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=_FbOGnEAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Teymurov_Turan_M%C3%B6vlud_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="n">
         <v>829</v>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>Ağahüseyn</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t>Məmmədhüseyn oğlu</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>Şükürov</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -3592,51 +3592,51 @@
         </is>
       </c>
       <c r="H49" t="inlineStr"/>
       <c r="I49" t="inlineStr"/>
       <c r="J49" t="inlineStr">
         <is>
           <t>Türk xalqları ədəbiyyatı</t>
         </is>
       </c>
       <c r="K49" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L49" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M49" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N49" t="inlineStr"/>
       <c r="O49" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=onPsbsoAAAAJ&amp;hl=en'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=onPsbsoAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C5%9E%C3%BCk%C3%BCrov_A%C4%9Fah%C3%BCseyn_M%C9%99mm%C9%99dh%C3%BCseyn_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="n">
         <v>830</v>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>Şükufə</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
           <t>Çingiz qızı</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>Vəliyeva</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -3653,51 +3653,51 @@
         </is>
       </c>
       <c r="H50" t="inlineStr"/>
       <c r="I50" t="inlineStr"/>
       <c r="J50" t="inlineStr">
         <is>
           <t>Dünya ədəbiyyatı və komparatistika</t>
         </is>
       </c>
       <c r="K50" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L50" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M50" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N50" t="inlineStr"/>
       <c r="O50" t="inlineStr">
         <is>
-          <t>[]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/V%C9%99liyeva_%C5%9E%C3%BCkuf%C9%99_%C3%87ingiz_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="n">
         <v>831</v>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>Xanım</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
           <t>Mikayıl qızı</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>Zairova</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -3718,51 +3718,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I51" t="inlineStr"/>
       <c r="J51" t="inlineStr">
         <is>
           <t>Dünya ədəbiyyatı və komparatistika</t>
         </is>
       </c>
       <c r="K51" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L51" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M51" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N51" t="inlineStr"/>
       <c r="O51" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=wDSeD5YAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-2965-0472'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=wDSeD5YAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-2965-0472'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Zairova_Xan%C4%B1m_Mikay%C4%B1l_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="n">
         <v>832</v>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>Məlahət</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
           <t>Soltan qızı</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>Qədirova</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -3779,51 +3779,51 @@
         </is>
       </c>
       <c r="H52" t="inlineStr"/>
       <c r="I52" t="inlineStr"/>
       <c r="J52" t="inlineStr">
         <is>
           <t>Dünya ədəbiyyatı və komparatistika</t>
         </is>
       </c>
       <c r="K52" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L52" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M52" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N52" t="inlineStr"/>
       <c r="O52" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=FAIf2ukAAAAJ&amp;hl=en'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=FAIf2ukAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Q%C9%99dirova_M%C9%99lah%C9%99t_Soltan_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="n">
         <v>833</v>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>Şəhla</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
           <t>Yaqub qızı</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>Qurbanova</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -3844,51 +3844,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I53" t="inlineStr"/>
       <c r="J53" t="inlineStr">
         <is>
           <t>Azərbaycan-Asiya ədəbi əlaqələr</t>
         </is>
       </c>
       <c r="K53" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L53" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M53" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N53" t="inlineStr"/>
       <c r="O53" t="inlineStr">
         <is>
-          <t>[]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Qurbanova_%C5%9E%C9%99hla_Yaqub_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="n">
         <v>834</v>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>Nərmin</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>Fəyannum qızı</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>Cahangirova</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -3905,51 +3905,51 @@
         </is>
       </c>
       <c r="H54" t="inlineStr"/>
       <c r="I54" t="inlineStr"/>
       <c r="J54" t="inlineStr">
         <is>
           <t>Azərbaycan-Asiya ədəbi əlaqələr</t>
         </is>
       </c>
       <c r="K54" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L54" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M54" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N54" t="inlineStr"/>
       <c r="O54" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=y_Oz4U0AAAAJ&amp;hl=en'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=y_Oz4U0AAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Cahangirova_N%C9%99rmin_F%C9%99yannum_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="n">
         <v>835</v>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>Rasim</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t>Nəbi oğlu</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>Qurbanov</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -3970,51 +3970,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I55" t="inlineStr"/>
       <c r="J55" t="inlineStr">
         <is>
           <t>Ədəbiyyat nəzəriyyəsi</t>
         </is>
       </c>
       <c r="K55" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L55" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M55" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N55" t="inlineStr"/>
       <c r="O55" t="inlineStr">
         <is>
-          <t>[]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Qurbanov_Rasim_N%C9%99bi_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="n">
         <v>836</v>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>Simuzər</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
           <t>Sultan qızı</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>İsmayılova</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -4035,51 +4035,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I56" t="inlineStr"/>
       <c r="J56" t="inlineStr">
         <is>
           <t>Ədəbiyyat nəzəriyyəsi</t>
         </is>
       </c>
       <c r="K56" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L56" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M56" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N56" t="inlineStr"/>
       <c r="O56" t="inlineStr">
         <is>
-          <t>[]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0smay%C4%B1lova_Simuz%C9%99r_Sultan_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="n">
         <v>837</v>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>Aqşin</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
           <t>Araz oğlu</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>Dadaşzadə</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -4100,51 +4100,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I57" t="inlineStr"/>
       <c r="J57" t="inlineStr">
         <is>
           <t>Ədəbiyyat nəzəriyyəsi</t>
         </is>
       </c>
       <c r="K57" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L57" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M57" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N57" t="inlineStr"/>
       <c r="O57" t="inlineStr">
         <is>
-          <t>[]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Dada%C5%9Fzad%C9%99_Aq%C5%9Fin_Araz_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="n">
         <v>838</v>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>Maral</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
           <t>Rafiq qızı</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>Yaqubova</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -4161,51 +4161,51 @@
         </is>
       </c>
       <c r="H58" t="inlineStr"/>
       <c r="I58" t="inlineStr"/>
       <c r="J58" t="inlineStr">
         <is>
           <t>Ədəbiyyat nəzəriyyəsi</t>
         </is>
       </c>
       <c r="K58" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L58" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M58" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N58" t="inlineStr"/>
       <c r="O58" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=KHcmNqQAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Maral_Yaqubova'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://science.academia.edu/MYaqubova?nbs=user'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-5380-0456'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=KHcmNqQAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Maral_Yaqubova'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://science.academia.edu/MYaqubova?nbs=user'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-5380-0456'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Yaqubova_Maral_Rafiq_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="n">
         <v>839</v>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>Qürbət</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
           <t>Əlimirzə oğlu</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>Mirzəzadə</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -4226,51 +4226,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I59" t="inlineStr"/>
       <c r="J59" t="inlineStr">
         <is>
           <t>Ədəbi tənqid</t>
         </is>
       </c>
       <c r="K59" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L59" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M59" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N59" t="inlineStr"/>
       <c r="O59" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=BJI0j6UAAAAJ&amp;hl=en'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=BJI0j6UAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Mirz%C9%99zad%C9%99_Q%C3%BCrb%C9%99t_%C6%8Flimirz%C9%99_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="n">
         <v>840</v>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>Fidan</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
           <t>Nizaməddin qızı</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>Abdurəhmanova</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -4291,51 +4291,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I60" t="inlineStr"/>
       <c r="J60" t="inlineStr">
         <is>
           <t>Ədəbi tənqid</t>
         </is>
       </c>
       <c r="K60" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L60" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M60" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N60" t="inlineStr"/>
       <c r="O60" t="inlineStr">
         <is>
-          <t>[]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Abdur%C9%99hmanova_Fidan_Nizam%C9%99ddin_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="n">
         <v>841</v>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>Aynurə</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
           <t>İbadullah qızı</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>Mustafayeva</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -4352,51 +4352,51 @@
         </is>
       </c>
       <c r="H61" t="inlineStr"/>
       <c r="I61" t="inlineStr"/>
       <c r="J61" t="inlineStr">
         <is>
           <t>Ədəbi tənqid</t>
         </is>
       </c>
       <c r="K61" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L61" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M61" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N61" t="inlineStr"/>
       <c r="O61" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Aynure-Mustafayeva'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-7495-4657'}]</t>
+          <t>[{'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Aynure-Mustafayeva'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-7495-4657'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Mustafayeva_Aynur%C9%99_%C4%B0badullah_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="n">
         <v>842</v>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>Nərgiz</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
           <t>Mərdan qızı</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t>Abdullayeva</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -4413,51 +4413,51 @@
         </is>
       </c>
       <c r="H62" t="inlineStr"/>
       <c r="I62" t="inlineStr"/>
       <c r="J62" t="inlineStr">
         <is>
           <t>Ədəbi tənqid</t>
         </is>
       </c>
       <c r="K62" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L62" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M62" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N62" t="inlineStr"/>
       <c r="O62" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/NarqizCabbarli'}]</t>
+          <t>[{'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/NarqizCabbarli'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Abdullayeva_N%C9%99rgiz_M%C9%99rdan_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="n">
         <v>843</v>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>Rauf</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
           <t>Əkbər oğlu</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
           <t>Sadıxov</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -4478,51 +4478,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I63" t="inlineStr"/>
       <c r="J63" t="inlineStr">
         <is>
           <t>Mətbuat tarixi və publisistika</t>
         </is>
       </c>
       <c r="K63" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L63" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M63" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N63" t="inlineStr"/>
       <c r="O63" t="inlineStr">
         <is>
-          <t>[]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Sad%C4%B1xov_Rauf_%C6%8Fkb%C9%99r_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="n">
         <v>844</v>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>Salidə</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
           <t>Şəmməd qızı</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>Şərifova</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -4545,51 +4545,51 @@
       </c>
       <c r="I64" s="2" t="n">
         <v>25943</v>
       </c>
       <c r="J64" t="inlineStr">
         <is>
           <t>Müstəqillik dövrü Azərbaycan ədəiyyatı</t>
         </is>
       </c>
       <c r="K64" t="inlineStr">
         <is>
           <t>Baş elmi işçi</t>
         </is>
       </c>
       <c r="L64" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M64" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N64" t="inlineStr"/>
       <c r="O64" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=yDPgPhoAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/SalidaSHARİFOVA'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-8788-6366'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/844/1/#ameadergipark'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=yDPgPhoAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/SalidaSHARİFOVA'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-8788-6366'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/844/1/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C5%9E%C9%99rifova_Salid%C9%99_%C5%9E%C9%99mm%C9%99d_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="n">
         <v>845</v>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>Qəzənfər</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
           <t>Məmməd oğlu</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
           <t>Paşayev</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -4610,51 +4610,51 @@
           <t>Professor</t>
         </is>
       </c>
       <c r="I65" t="inlineStr"/>
       <c r="J65" t="inlineStr">
         <is>
           <t>Azərbaycan şifahi xalq ədəbiyyatı və yazılı abidələr</t>
         </is>
       </c>
       <c r="K65" t="inlineStr">
         <is>
           <t>Baş elmi işçi</t>
         </is>
       </c>
       <c r="L65" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M65" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N65" t="inlineStr"/>
       <c r="O65" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=MIUeMB8AAAAJ&amp;hl=en'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/845/1/#ameadergipark'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=MIUeMB8AAAAJ&amp;hl=en'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/845/1/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Pa%C5%9Fayev_Q%C9%99z%C9%99nf%C9%99r_M%C9%99mm%C9%99d_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="n">
         <v>846</v>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>Nizami</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
           <t>Tağı oğlu</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
           <t>Məmmədov</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -4671,51 +4671,51 @@
         </is>
       </c>
       <c r="H66" t="inlineStr"/>
       <c r="I66" t="inlineStr"/>
       <c r="J66" t="inlineStr">
         <is>
           <t>Türk xalqları ədəbiyyatı</t>
         </is>
       </c>
       <c r="K66" t="inlineStr">
         <is>
           <t>Baş elmi işçi</t>
         </is>
       </c>
       <c r="L66" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M66" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N66" t="inlineStr"/>
       <c r="O66" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=1XonaooAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/846/1/#ameadergipark'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=1XonaooAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/846/1/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dov_Nizami_Ta%C4%9F%C4%B1_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="n">
         <v>847</v>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>Abid</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
           <t>Həmid oğlu</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
           <t>Tahirli</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -4732,51 +4732,51 @@
         </is>
       </c>
       <c r="H67" t="inlineStr"/>
       <c r="I67" t="inlineStr"/>
       <c r="J67" t="inlineStr">
         <is>
           <t>Azərbaycan Mühacirət ədəbiyyatı</t>
         </is>
       </c>
       <c r="K67" t="inlineStr">
         <is>
           <t>Baş elmi işçi</t>
         </is>
       </c>
       <c r="L67" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M67" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N67" t="inlineStr"/>
       <c r="O67" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=hCY9bkcAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-8175-2866'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=hCY9bkcAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-8175-2866'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Tahirli_Abid_H%C9%99mid_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="n">
         <v>848</v>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>Eşqanə</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
           <t>Akif qızı</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
           <t>Babayeva</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -4797,51 +4797,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I68" t="inlineStr"/>
       <c r="J68" t="inlineStr">
         <is>
           <t>Türk xalqları ədəbiyyatı</t>
         </is>
       </c>
       <c r="K68" t="inlineStr">
         <is>
           <t>Baş elmi işçi</t>
         </is>
       </c>
       <c r="L68" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M68" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N68" t="inlineStr"/>
       <c r="O68" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=Y5Z6V_oAAAAJ&amp;hl=en'}, {'platform_name': 'Scopus', 'platform_logo': '/media/platform_logos/scopus_.PNG', 'url': 'https://www.scopus.com/authid/detail.uri?authorId=57211237531'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Eshqane-Babayeva'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/EshqaneBabayeva'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-4934-4168'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/848/1/#ameadergipark'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=Y5Z6V_oAAAAJ&amp;hl=en'}, {'platform_name': 'Scopus', 'platform_logo': '/media/platform_logos/scopus_.PNG', 'url': 'https://www.scopus.com/authid/detail.uri?authorId=57211237531'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Eshqane-Babayeva'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/EshqaneBabayeva'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-4934-4168'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/848/1/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Babayeva_E%C5%9Fqan%C9%99_Akif_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="n">
         <v>849</v>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>Pərvanə</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
           <t>Bəkir qızı</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
           <t>İsayeva</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -4862,51 +4862,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I69" t="inlineStr"/>
       <c r="J69" t="inlineStr">
         <is>
           <t>Ədəbiyyat nəzəriyyəsi</t>
         </is>
       </c>
       <c r="K69" t="inlineStr">
         <is>
           <t>Baş elmi işçi</t>
         </is>
       </c>
       <c r="L69" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M69" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N69" t="inlineStr"/>
       <c r="O69" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=fhELZToAAAAJ&amp;hl=en'}, {'platform_name': 'Scopus', 'platform_logo': '/media/platform_logos/scopus_.PNG', 'url': 'https://www.scopus.com/authid/detail.uri?authorId=57234573700'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/849/1/#ameadergipark'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=fhELZToAAAAJ&amp;hl=en'}, {'platform_name': 'Scopus', 'platform_logo': '/media/platform_logos/scopus_.PNG', 'url': 'https://www.scopus.com/authid/detail.uri?authorId=57234573700'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/849/1/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0sayeva_P%C9%99rvan%C9%99_B%C9%99kir_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="n">
         <v>850</v>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>Xuraman</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
           <t>Hümmətova Bəhmən</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
           <t>qızı</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -4927,51 +4927,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I70" t="inlineStr"/>
       <c r="J70" t="inlineStr">
         <is>
           <t>Türk xalqları ədəbiyyatı</t>
         </is>
       </c>
       <c r="K70" t="inlineStr">
         <is>
           <t>Baş elmi işçi</t>
         </is>
       </c>
       <c r="L70" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M70" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N70" t="inlineStr"/>
       <c r="O70" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=7nzfDR4AAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-5426-5766'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/850/1/#ameadergipark'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=7nzfDR4AAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-5426-5766'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/850/1/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/q%C4%B1z%C4%B1_Xuraman_H%C3%BCmm%C9%99tova_B%C9%99hm%C9%99n'}]</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="n">
         <v>851</v>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>Esmira</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
           <t>Seyfəl qızı</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
           <t>Fuad</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -4992,51 +4992,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I71" t="inlineStr"/>
       <c r="J71" t="inlineStr">
         <is>
           <t>Cənubi Azərbaycan ədəbiyyatı</t>
         </is>
       </c>
       <c r="K71" t="inlineStr">
         <is>
           <t>Baş elmi işçi</t>
         </is>
       </c>
       <c r="L71" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M71" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N71" t="inlineStr"/>
       <c r="O71" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=l7MIA1AAAAAJ&amp;hl=en'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=l7MIA1AAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Fuad_Esmira_Seyf%C9%99l_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="n">
         <v>852</v>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>Bəsirə</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
           <t>Höccət qızı</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
           <t>Əzizəliyeva</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -5053,51 +5053,51 @@
         </is>
       </c>
       <c r="H72" t="inlineStr"/>
       <c r="I72" t="inlineStr"/>
       <c r="J72" t="inlineStr">
         <is>
           <t>Azərbaycan-Asiya ədəbi əlaqələr</t>
         </is>
       </c>
       <c r="K72" t="inlineStr">
         <is>
           <t>Baş elmi işçi</t>
         </is>
       </c>
       <c r="L72" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M72" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N72" t="inlineStr"/>
       <c r="O72" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=9fBLCDYAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Basira-Azizaliyeva'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/BesireAzizaliyeva'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-5353-4856'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=9fBLCDYAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Basira-Azizaliyeva'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/BesireAzizaliyeva'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-5353-4856'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fziz%C9%99liyeva_B%C9%99sir%C9%99_H%C3%B6cc%C9%99t_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="n">
         <v>853</v>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>Ülkər</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
           <t>Zakir qızı</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
           <t>Məmmədova</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -5118,51 +5118,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I73" t="inlineStr"/>
       <c r="J73" t="inlineStr">
         <is>
           <t>Ortaq başlanğıc və İntibah dövrü Azərbaycan Ədəbiyyatı</t>
         </is>
       </c>
       <c r="K73" t="inlineStr">
         <is>
           <t>Baş elmi işçi</t>
         </is>
       </c>
       <c r="L73" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M73" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N73" t="inlineStr"/>
       <c r="O73" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=gWMnh-8AAAAJ&amp;hl=en'}, {'platform_name': 'Web of Science', 'platform_logo': '/media/platform_logos/WOS.PNG', 'url': 'https://www.webofscience.com/wos/author/record/ABB-1991-2020'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/MəmmədovaÜ'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-8998-4904'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/853/1/#ameadergipark'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=gWMnh-8AAAAJ&amp;hl=en'}, {'platform_name': 'Web of Science', 'platform_logo': '/media/platform_logos/WOS.PNG', 'url': 'https://www.webofscience.com/wos/author/record/ABB-1991-2020'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/MəmmədovaÜ'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-8998-4904'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/853/1/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dova_%C3%9Clk%C9%99r_Zakir_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="n">
         <v>854</v>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>Rahid</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
           <t>Süleyman oğlu</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
           <t>Xəlilov</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -5183,51 +5183,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I74" t="inlineStr"/>
       <c r="J74" t="inlineStr">
         <is>
           <t>Müstəqillik dövrü Azərbaycan ədəiyyatı</t>
         </is>
       </c>
       <c r="K74" t="inlineStr">
         <is>
           <t>Baş elmi işçi</t>
         </is>
       </c>
       <c r="L74" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M74" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N74" t="inlineStr"/>
       <c r="O74" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=APu_lWgAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/RahidUlusel'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-8788-6366'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=APu_lWgAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/RahidUlusel'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-8788-6366'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/X%C9%99lilov_Rahid_S%C3%BCleyman_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="n">
         <v>855</v>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>Lütviyyə</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
           <t>Süleyman qızı</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
           <t>Əsgərzadə</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -5248,51 +5248,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I75" t="inlineStr"/>
       <c r="J75" t="inlineStr">
         <is>
           <t>Erkən realizm və yeni dövr Azərbaycan ədəbiyyatı</t>
         </is>
       </c>
       <c r="K75" t="inlineStr">
         <is>
           <t>Baş elmi işçi</t>
         </is>
       </c>
       <c r="L75" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M75" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N75" t="inlineStr"/>
       <c r="O75" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=rkXx3_QAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-8078-3484'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=rkXx3_QAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-8078-3484'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fsg%C9%99rzad%C9%99_L%C3%BCtviyy%C9%99_S%C3%BCleyman_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="n">
         <v>856</v>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>Mərziyyə</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
           <t>Allahyar qızı</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
           <t>Nəcəfova</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -5313,51 +5313,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I76" t="inlineStr"/>
       <c r="J76" t="inlineStr">
         <is>
           <t>Müstəqillik dövrü Azərbaycan ədəiyyatı</t>
         </is>
       </c>
       <c r="K76" t="inlineStr">
         <is>
           <t>Baş elmi işçi</t>
         </is>
       </c>
       <c r="L76" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M76" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N76" t="inlineStr"/>
       <c r="O76" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=8Kt1O6QAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-9502-3392'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/856/1/#ameadergipark'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=8Kt1O6QAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-9502-3392'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/856/1/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/N%C9%99c%C9%99fova_M%C9%99rziyy%C9%99_Allahyar_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="n">
         <v>857</v>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>Yaşar</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
           <t>Əliqulu oğlu</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
           <t>Qasımov</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -5378,51 +5378,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I77" t="inlineStr"/>
       <c r="J77" t="inlineStr">
         <is>
           <t>Azərbaycan-Türkmənistan-Özbəkistan ədəbi əlaqələr</t>
         </is>
       </c>
       <c r="K77" t="inlineStr">
         <is>
           <t>Baş elmi işçi</t>
         </is>
       </c>
       <c r="L77" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M77" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N77" t="inlineStr"/>
       <c r="O77" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=klmKVGkAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/857/1/#ameadergipark'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=klmKVGkAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/857/1/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Qas%C4%B1mov_Ya%C5%9Far_%C6%8Fliqulu_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="n">
         <v>858</v>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>Baloğlan</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
           <t>Camaləddin oğlu</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
           <t>Şəfizadə</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -5443,51 +5443,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I78" t="inlineStr"/>
       <c r="J78" t="inlineStr">
         <is>
           <t>Ortaq başlanğıc və İntibah dövrü Azərbaycan Ədəbiyyatı</t>
         </is>
       </c>
       <c r="K78" t="inlineStr">
         <is>
           <t>Baş elmi işçi</t>
         </is>
       </c>
       <c r="L78" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M78" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N78" t="inlineStr"/>
       <c r="O78" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=t9zdHzoAAAAJ&amp;hl=en'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=t9zdHzoAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C5%9E%C9%99fizad%C9%99_Balo%C4%9Flan_Camal%C9%99ddin_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="n">
         <v>859</v>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>Asif</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
           <t>Heydər oğlu</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
           <t>Rüstəmli</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -5508,51 +5508,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I79" t="inlineStr"/>
       <c r="J79" t="inlineStr">
         <is>
           <t>Erkən realizm və yeni dövr Azərbaycan ədəbiyyatı</t>
         </is>
       </c>
       <c r="K79" t="inlineStr">
         <is>
           <t>Baş elmi işçi</t>
         </is>
       </c>
       <c r="L79" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M79" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N79" t="inlineStr"/>
       <c r="O79" t="inlineStr">
         <is>
-          <t>[]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/R%C3%BCst%C9%99mli_Asif_Heyd%C9%99r_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="n">
         <v>860</v>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>Şahbaz</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
           <t>Şami oğlu</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
           <t>Musayev</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -5569,51 +5569,51 @@
         </is>
       </c>
       <c r="H80" t="inlineStr"/>
       <c r="I80" t="inlineStr"/>
       <c r="J80" t="inlineStr">
         <is>
           <t>Erkən realizm və yeni dövr Azərbaycan ədəbiyyatı</t>
         </is>
       </c>
       <c r="K80" t="inlineStr">
         <is>
           <t>Baş elmi işçi</t>
         </is>
       </c>
       <c r="L80" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M80" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N80" t="inlineStr"/>
       <c r="O80" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=BQItRyEAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Shahbaz-Musayev'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-7238-5216'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=BQItRyEAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Shahbaz-Musayev'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-7238-5216'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Musayev_%C5%9Eahbaz_%C5%9Eami_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="n">
         <v>861</v>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>Sara</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
           <t>Yusif qızı</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
           <t>Osmanlı</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -5634,51 +5634,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I81" t="inlineStr"/>
       <c r="J81" t="inlineStr">
         <is>
           <t>XX əsr (sovet dövrü) Azərbaycan ədəbiyyatı</t>
         </is>
       </c>
       <c r="K81" t="inlineStr">
         <is>
           <t>Baş elmi işçi</t>
         </is>
       </c>
       <c r="L81" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M81" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N81" t="inlineStr"/>
       <c r="O81" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=pfMnO74AAAAJ&amp;hl=en'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=pfMnO74AAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Osmanl%C4%B1_Sara_Yusif_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="n">
         <v>862</v>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>Əlizadə</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
           <t>Bayram oğlu</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
           <t>Əsgərli</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -5699,51 +5699,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I82" t="inlineStr"/>
       <c r="J82" t="inlineStr">
         <is>
           <t>XX əsr (sovet dövrü) Azərbaycan ədəbiyyatı</t>
         </is>
       </c>
       <c r="K82" t="inlineStr">
         <is>
           <t>Baş elmi işçi</t>
         </is>
       </c>
       <c r="L82" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M82" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N82" t="inlineStr"/>
       <c r="O82" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-7738-1321'}]</t>
+          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-7738-1321'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fsg%C9%99rli_%C6%8Flizad%C9%99_Bayram_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="n">
         <v>863</v>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>Pərvanə</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
           <t>Hacı qızı</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
           <t>Məmmədli</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -5764,51 +5764,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I83" t="inlineStr"/>
       <c r="J83" t="inlineStr">
         <is>
           <t>Cənubi Azərbaycan ədəbiyyatı</t>
         </is>
       </c>
       <c r="K83" t="inlineStr">
         <is>
           <t>Baş elmi işçi</t>
         </is>
       </c>
       <c r="L83" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M83" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N83" t="inlineStr"/>
       <c r="O83" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=zBkLkPkAAAAJ&amp;hl=en'}, {'platform_name': 'Scopus', 'platform_logo': '/media/platform_logos/scopus_.PNG', 'url': 'https://www.scopus.com/authid/detail.uri?authorId=57559675200'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Pervana-Memmedli'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/PervanaMamedli'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/863/1/#ameadergipark'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=zBkLkPkAAAAJ&amp;hl=en'}, {'platform_name': 'Scopus', 'platform_logo': '/media/platform_logos/scopus_.PNG', 'url': 'https://www.scopus.com/authid/detail.uri?authorId=57559675200'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Pervana-Memmedli'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/PervanaMamedli'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/863/1/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dli_P%C9%99rvan%C9%99_Hac%C4%B1_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="n">
         <v>864</v>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>Lyudmila</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
           <t>Hacıbaba qızı</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
           <t>Səmədova</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -5829,51 +5829,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I84" t="inlineStr"/>
       <c r="J84" t="inlineStr">
         <is>
           <t>Dünya ədəbiyyatı və komparatistika</t>
         </is>
       </c>
       <c r="K84" t="inlineStr">
         <is>
           <t>Baş elmi işçi</t>
         </is>
       </c>
       <c r="L84" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M84" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N84" t="inlineStr"/>
       <c r="O84" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=9LC65QQAAAAJ&amp;hl=en'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=9LC65QQAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/S%C9%99m%C9%99dova_Lyudmila_Hac%C4%B1baba_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="n">
         <v>865</v>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t>Cavanşir</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
           <t>Əziz oğlu</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
           <t>Əliyev</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -5894,51 +5894,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I85" t="inlineStr"/>
       <c r="J85" t="inlineStr">
         <is>
           <t>Ədəbiyyat nəzəriyyəsi</t>
         </is>
       </c>
       <c r="K85" t="inlineStr">
         <is>
           <t>Baş elmi işçi</t>
         </is>
       </c>
       <c r="L85" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M85" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N85" t="inlineStr"/>
       <c r="O85" t="inlineStr">
         <is>
-          <t>[]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyev_Cavan%C5%9Fir_%C6%8Fziz_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="n">
         <v>866</v>
       </c>
       <c r="B86" t="inlineStr">
         <is>
           <t>Elçin</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
           <t>Əli oğlu</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
           <t>Mehrəliyev</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -5955,51 +5955,51 @@
         </is>
       </c>
       <c r="H86" t="inlineStr"/>
       <c r="I86" t="inlineStr"/>
       <c r="J86" t="inlineStr">
         <is>
           <t>Mətbuat tarixi və publisistika</t>
         </is>
       </c>
       <c r="K86" t="inlineStr">
         <is>
           <t>Baş elmi işçi</t>
         </is>
       </c>
       <c r="L86" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M86" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N86" t="inlineStr"/>
       <c r="O86" t="inlineStr">
         <is>
-          <t>[]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Mehr%C9%99liyev_El%C3%A7in_%C6%8Fli_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="n">
         <v>867</v>
       </c>
       <c r="B87" t="inlineStr">
         <is>
           <t>Fikrət</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
           <t>Süleyman oğlu</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
           <t>Əhmədov</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -6016,51 +6016,51 @@
         </is>
       </c>
       <c r="H87" t="inlineStr"/>
       <c r="I87" t="inlineStr"/>
       <c r="J87" t="inlineStr">
         <is>
           <t>Cənubi Azərbaycan ədəbiyyatı</t>
         </is>
       </c>
       <c r="K87" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="L87" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M87" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N87" t="inlineStr"/>
       <c r="O87" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=blTVGtEAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-2425-1085'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=blTVGtEAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-2425-1085'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fhm%C9%99dov_Fikr%C9%99t_S%C3%BCleyman_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="n">
         <v>868</v>
       </c>
       <c r="B88" t="inlineStr">
         <is>
           <t>Nurlanə</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
           <t>Hümmət qızı</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
           <t>Məmmədova</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -6077,51 +6077,51 @@
         </is>
       </c>
       <c r="H88" t="inlineStr"/>
       <c r="I88" t="inlineStr"/>
       <c r="J88" t="inlineStr">
         <is>
           <t>Ədəbi tənqid</t>
         </is>
       </c>
       <c r="K88" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="L88" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M88" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N88" t="inlineStr"/>
       <c r="O88" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=aqVxXdIAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-1734-8949'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/868/1/#ameadergipark'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=aqVxXdIAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-1734-8949'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/868/1/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dova_Nurlan%C9%99_H%C3%BCmm%C9%99t_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="n">
         <v>869</v>
       </c>
       <c r="B89" t="inlineStr">
         <is>
           <t>Aygün</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
           <t>Ərziman qızı</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
           <t>Qasımova</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -6142,51 +6142,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I89" t="inlineStr"/>
       <c r="J89" t="inlineStr">
         <is>
           <t>Azərbaycan şifahi xalq ədəbiyyatı və yazılı abidələr</t>
         </is>
       </c>
       <c r="K89" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="L89" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M89" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N89" t="inlineStr"/>
       <c r="O89" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=9glgNqcAAAAJ&amp;hl=en'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=9glgNqcAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Qas%C4%B1mova_Ayg%C3%BCn_%C6%8Frziman_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="n">
         <v>870</v>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>Elnarə</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
           <t>Aydın qızı</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
           <t>Zeynalova</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -6207,51 +6207,51 @@
           <t>-</t>
         </is>
       </c>
       <c r="I90" t="inlineStr"/>
       <c r="J90" t="inlineStr">
         <is>
           <t>Ortaq başlanğıc və İntibah dövrü Azərbaycan Ədəbiyyatı</t>
         </is>
       </c>
       <c r="K90" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="L90" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M90" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N90" t="inlineStr"/>
       <c r="O90" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=c0DtsboAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-2029-7214'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/870/1/#ameadergipark'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=c0DtsboAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-2029-7214'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/870/1/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Zeynalova_Elnar%C9%99_Ayd%C4%B1n_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="n">
         <v>871</v>
       </c>
       <c r="B91" t="inlineStr">
         <is>
           <t>Ruhəngiz</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
           <t>Çingiz qızı</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
           <t>Əliyeva</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -6268,51 +6268,51 @@
         </is>
       </c>
       <c r="H91" t="inlineStr"/>
       <c r="I91" t="inlineStr"/>
       <c r="J91" t="inlineStr">
         <is>
           <t>Orta əsrlər Azərbaycan ədəbiyyatı</t>
         </is>
       </c>
       <c r="K91" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="L91" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M91" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N91" t="inlineStr"/>
       <c r="O91" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=CJK1chAAAAAJ&amp;hl=en'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=CJK1chAAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyeva_Ruh%C9%99ngiz_%C3%87ingiz_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="n">
         <v>872</v>
       </c>
       <c r="B92" t="inlineStr">
         <is>
           <t>Səltənət</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
           <t>Eyvaz qızı</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
           <t>Əliyeva</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -6329,51 +6329,51 @@
         </is>
       </c>
       <c r="H92" t="inlineStr"/>
       <c r="I92" t="inlineStr"/>
       <c r="J92" t="inlineStr">
         <is>
           <t>Orta əsrlər Azərbaycan ədəbiyyatı</t>
         </is>
       </c>
       <c r="K92" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="L92" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M92" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N92" t="inlineStr"/>
       <c r="O92" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=Qa0FRbAAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/SeltenetAliyeva'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=Qa0FRbAAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/SeltenetAliyeva'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyeva_S%C9%99lt%C9%99n%C9%99t_Eyvaz_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="n">
         <v>873</v>
       </c>
       <c r="B93" t="inlineStr">
         <is>
           <t>Sevil</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
           <t>Zakir qızı</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
           <t>Qaraşova</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -6390,51 +6390,51 @@
         </is>
       </c>
       <c r="H93" t="inlineStr"/>
       <c r="I93" t="inlineStr"/>
       <c r="J93" t="inlineStr">
         <is>
           <t>Erkən realizm və yeni dövr Azərbaycan ədəbiyyatı</t>
         </is>
       </c>
       <c r="K93" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="L93" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M93" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N93" t="inlineStr"/>
       <c r="O93" t="inlineStr">
         <is>
-          <t>[]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Qara%C5%9Fova_Sevil_Zakir_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="n">
         <v>874</v>
       </c>
       <c r="B94" t="inlineStr">
         <is>
           <t>Tahir</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
           <t>Xuda oğlu</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
           <t>Məsimov</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -6451,51 +6451,51 @@
         </is>
       </c>
       <c r="H94" t="inlineStr"/>
       <c r="I94" t="inlineStr"/>
       <c r="J94" t="inlineStr">
         <is>
           <t>XX əsr (sovet dövrü) Azərbaycan ədəbiyyatı</t>
         </is>
       </c>
       <c r="K94" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="L94" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M94" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N94" t="inlineStr"/>
       <c r="O94" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=JLc-Ug4AAAAJ&amp;hl=en'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=JLc-Ug4AAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99simov_Tahir_Xuda_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="n">
         <v>875</v>
       </c>
       <c r="B95" t="inlineStr">
         <is>
           <t>Elmira</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
           <t>Məcnun qızı</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
           <t>Babayeva</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -6512,51 +6512,51 @@
         </is>
       </c>
       <c r="H95" t="inlineStr"/>
       <c r="I95" t="inlineStr"/>
       <c r="J95" t="inlineStr">
         <is>
           <t>XX əsr (sovet dövrü) Azərbaycan ədəbiyyatı</t>
         </is>
       </c>
       <c r="K95" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="L95" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M95" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N95" t="inlineStr"/>
       <c r="O95" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=6kX2xdIAAAAJ&amp;hl=en'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=6kX2xdIAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Babayeva_Elmira_M%C9%99cnun_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="n">
         <v>876</v>
       </c>
       <c r="B96" t="inlineStr">
         <is>
           <t>Dilarə</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
           <t>Adil qızı</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
           <t>Adilova</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -6569,51 +6569,51 @@
       </c>
       <c r="G96" t="inlineStr"/>
       <c r="H96" t="inlineStr"/>
       <c r="I96" t="inlineStr"/>
       <c r="J96" t="inlineStr">
         <is>
           <t>XX əsr (sovet dövrü) Azərbaycan ədəbiyyatı</t>
         </is>
       </c>
       <c r="K96" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="L96" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M96" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N96" t="inlineStr"/>
       <c r="O96" t="inlineStr">
         <is>
-          <t>[]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Adilova_Dilar%C9%99_Adil_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="n">
         <v>877</v>
       </c>
       <c r="B97" t="inlineStr">
         <is>
           <t>Mənzər</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
           <t>Əsəd qızı</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
           <t>Hüseynova</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -6626,51 +6626,51 @@
       </c>
       <c r="G97" t="inlineStr"/>
       <c r="H97" t="inlineStr"/>
       <c r="I97" t="inlineStr"/>
       <c r="J97" t="inlineStr">
         <is>
           <t>Müstəqillik dövrü Azərbaycan ədəiyyatı</t>
         </is>
       </c>
       <c r="K97" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="L97" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M97" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N97" t="inlineStr"/>
       <c r="O97" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=rWmCYlYAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/877/1/#ameadergipark'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=rWmCYlYAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/877/1/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C3%BCseynova_M%C9%99nz%C9%99r_%C6%8Fs%C9%99d_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="n">
         <v>878</v>
       </c>
       <c r="B98" t="inlineStr">
         <is>
           <t>Səadət</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
           <t>Məmməd qızı</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
           <t>Bayramova</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -6691,51 +6691,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I98" t="inlineStr"/>
       <c r="J98" t="inlineStr">
         <is>
           <t>Uşaq ədəbiyyatı</t>
         </is>
       </c>
       <c r="K98" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="L98" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M98" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N98" t="inlineStr"/>
       <c r="O98" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=uUjH2GQAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-2854-4694'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=uUjH2GQAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-2854-4694'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Bayramova_S%C9%99ad%C9%99t_M%C9%99mm%C9%99d_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="n">
         <v>879</v>
       </c>
       <c r="B99" t="inlineStr">
         <is>
           <t>Kifayət</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
           <t>Əliheydər qızı</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
           <t>Məmmədova</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -6752,51 +6752,51 @@
         </is>
       </c>
       <c r="H99" t="inlineStr"/>
       <c r="I99" t="inlineStr"/>
       <c r="J99" t="inlineStr">
         <is>
           <t>Cənubi Azərbaycan ədəbiyyatı</t>
         </is>
       </c>
       <c r="K99" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="L99" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M99" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N99" t="inlineStr"/>
       <c r="O99" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=CU7F8UYAAAAJ&amp;hl=en'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=CU7F8UYAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dova_Kifay%C9%99t_%C6%8Fliheyd%C9%99r_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="n">
         <v>880</v>
       </c>
       <c r="B100" t="inlineStr">
         <is>
           <t>Elmira</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
           <t>Əbdüləhəd qızı</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
           <t>Bağırova</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -6809,51 +6809,51 @@
       </c>
       <c r="G100" t="inlineStr"/>
       <c r="H100" t="inlineStr"/>
       <c r="I100" t="inlineStr"/>
       <c r="J100" t="inlineStr">
         <is>
           <t>Cənubi Azərbaycan ədəbiyyatı</t>
         </is>
       </c>
       <c r="K100" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="L100" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M100" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N100" t="inlineStr"/>
       <c r="O100" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=jBaysVcAAAAJ&amp;hl=en'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=jBaysVcAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Ba%C4%9F%C4%B1rova_Elmira_%C6%8Fbd%C3%BCl%C9%99h%C9%99d_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="n">
         <v>881</v>
       </c>
       <c r="B101" t="inlineStr">
         <is>
           <t>Lətifə</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
           <t>Müslüm qızı</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
           <t>Mirzəyeva</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -6866,51 +6866,51 @@
       </c>
       <c r="G101" t="inlineStr"/>
       <c r="H101" t="inlineStr"/>
       <c r="I101" t="inlineStr"/>
       <c r="J101" t="inlineStr">
         <is>
           <t>Cənubi Azərbaycan ədəbiyyatı</t>
         </is>
       </c>
       <c r="K101" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="L101" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M101" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N101" t="inlineStr"/>
       <c r="O101" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=qjBiAMoAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/881/1/#ameadergipark'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=qjBiAMoAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/881/1/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Mirz%C9%99yeva_L%C9%99tif%C9%99_M%C3%BCsl%C3%BCm_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="n">
         <v>882</v>
       </c>
       <c r="B102" t="inlineStr">
         <is>
           <t>Ofeliya</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
           <t>Murad qızı</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
           <t>İsmayılova</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -6923,51 +6923,51 @@
       </c>
       <c r="G102" t="inlineStr"/>
       <c r="H102" t="inlineStr"/>
       <c r="I102" t="inlineStr"/>
       <c r="J102" t="inlineStr">
         <is>
           <t>Dünya ədəbiyyatı və komparatistika</t>
         </is>
       </c>
       <c r="K102" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="L102" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M102" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N102" t="inlineStr"/>
       <c r="O102" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=wmTapDYAAAAJ&amp;hl=en'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=wmTapDYAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0smay%C4%B1lova_Ofeliya_Murad_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="n">
         <v>883</v>
       </c>
       <c r="B103" t="inlineStr">
         <is>
           <t>Gülnar</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
           <t>İlham qızı</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
           <t>Yunusova</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -6984,51 +6984,51 @@
         </is>
       </c>
       <c r="H103" t="inlineStr"/>
       <c r="I103" t="inlineStr"/>
       <c r="J103" t="inlineStr">
         <is>
           <t>Azərbaycan-Asiya ədəbi əlaqələr</t>
         </is>
       </c>
       <c r="K103" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="L103" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M103" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N103" t="inlineStr"/>
       <c r="O103" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=V1ZBeVgAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/GYunusova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-3372-4422'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/883/1/#ameadergipark'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=V1ZBeVgAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/GYunusova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-3372-4422'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/883/1/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Yunusova_G%C3%BClnar_%C4%B0lham_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="n">
         <v>884</v>
       </c>
       <c r="B104" t="inlineStr">
         <is>
           <t>Leyla</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
           <t>Mirzə qızı</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
           <t>Ramazanova</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -7045,51 +7045,51 @@
         </is>
       </c>
       <c r="H104" t="inlineStr"/>
       <c r="I104" t="inlineStr"/>
       <c r="J104" t="inlineStr">
         <is>
           <t>Azərbaycan-Asiya ədəbi əlaqələr</t>
         </is>
       </c>
       <c r="K104" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="L104" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M104" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N104" t="inlineStr"/>
       <c r="O104" t="inlineStr">
         <is>
-          <t>[]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Ramazanova_Leyla_Mirz%C9%99_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="n">
         <v>885</v>
       </c>
       <c r="B105" t="inlineStr">
         <is>
           <t>Aysel</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
           <t>Həsən qızı</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
           <t>Qurbanova</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -7106,51 +7106,51 @@
         </is>
       </c>
       <c r="H105" t="inlineStr"/>
       <c r="I105" t="inlineStr"/>
       <c r="J105" t="inlineStr">
         <is>
           <t>Ədəbiyyat nəzəriyyəsi</t>
         </is>
       </c>
       <c r="K105" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="L105" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M105" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N105" t="inlineStr"/>
       <c r="O105" t="inlineStr">
         <is>
-          <t>[]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Qurbanova_Aysel_H%C9%99s%C9%99n_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="n">
         <v>886</v>
       </c>
       <c r="B106" t="inlineStr">
         <is>
           <t>Şəfa</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
           <t>Şakir qızı</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
           <t>Əliyeva</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -7167,51 +7167,51 @@
         </is>
       </c>
       <c r="H106" t="inlineStr"/>
       <c r="I106" t="inlineStr"/>
       <c r="J106" t="inlineStr">
         <is>
           <t>Ədəbiyyat nəzəriyyəsi</t>
         </is>
       </c>
       <c r="K106" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="L106" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M106" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N106" t="inlineStr"/>
       <c r="O106" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=8tjUGNwAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/AliyevaShefa'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0004-7483-9033'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=8tjUGNwAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/AliyevaShefa'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0004-7483-9033'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyeva_%C5%9E%C9%99fa_%C5%9Eakir_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="n">
         <v>887</v>
       </c>
       <c r="B107" t="inlineStr">
         <is>
           <t>Şəhanə</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
           <t>Urfan qızı</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
           <t>Əliyeva</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -7228,51 +7228,51 @@
         </is>
       </c>
       <c r="H107" t="inlineStr"/>
       <c r="I107" t="inlineStr"/>
       <c r="J107" t="inlineStr">
         <is>
           <t>Ədəbiyyat nəzəriyyəsi</t>
         </is>
       </c>
       <c r="K107" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="L107" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M107" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N107" t="inlineStr"/>
       <c r="O107" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=0xWq7QcAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://science.academia.edu/ShahaneUrfan'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-3592-1577'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/887/1/#ameadergipark'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=0xWq7QcAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://science.academia.edu/ShahaneUrfan'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-3592-1577'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/887/1/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyeva_%C5%9E%C9%99han%C9%99_Urfan_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="n">
         <v>888</v>
       </c>
       <c r="B108" t="inlineStr">
         <is>
           <t>Əsmər</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
           <t>Dadaş qızı</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
           <t>Hüseynova</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -7289,51 +7289,51 @@
         </is>
       </c>
       <c r="H108" t="inlineStr"/>
       <c r="I108" t="inlineStr"/>
       <c r="J108" t="inlineStr">
         <is>
           <t>Ədəbi tənqid</t>
         </is>
       </c>
       <c r="K108" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="L108" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M108" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N108" t="inlineStr"/>
       <c r="O108" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=qOowYl8AAAAJ&amp;hl=en'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=qOowYl8AAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C3%BCseynova_%C6%8Fsm%C9%99r_Dada%C5%9F_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="n">
         <v>889</v>
       </c>
       <c r="B109" t="inlineStr">
         <is>
           <t>Gülnar</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
           <t>Vaqif qızı</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
           <t>Qasımlı</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -7350,51 +7350,51 @@
         </is>
       </c>
       <c r="H109" t="inlineStr"/>
       <c r="I109" t="inlineStr"/>
       <c r="J109" t="inlineStr">
         <is>
           <t>Mətbuat tarixi və publisistika</t>
         </is>
       </c>
       <c r="K109" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="L109" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M109" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N109" t="inlineStr"/>
       <c r="O109" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=OgOB_EYAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/889/1/#ameadergipark'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=OgOB_EYAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/889/1/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Qas%C4%B1ml%C4%B1_G%C3%BClnar_Vaqif_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="n">
         <v>890</v>
       </c>
       <c r="B110" t="inlineStr">
         <is>
           <t>Dilbər</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
           <t>Qafar qızı</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
           <t>Rzayeva</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -7407,51 +7407,51 @@
       </c>
       <c r="G110" t="inlineStr"/>
       <c r="H110" t="inlineStr"/>
       <c r="I110" t="inlineStr"/>
       <c r="J110" t="inlineStr">
         <is>
           <t>Mətbuat tarixi və publisistika</t>
         </is>
       </c>
       <c r="K110" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="L110" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M110" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N110" t="inlineStr"/>
       <c r="O110" t="inlineStr">
         <is>
-          <t>[]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Rzayeva_Dilb%C9%99r_Qafar_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="n">
         <v>891</v>
       </c>
       <c r="B111" t="inlineStr">
         <is>
           <t>Səbirə</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
           <t>Rövşən qızı</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
           <t>Müzəffərli</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -7464,51 +7464,51 @@
       </c>
       <c r="G111" t="inlineStr"/>
       <c r="H111" t="inlineStr"/>
       <c r="I111" t="inlineStr"/>
       <c r="J111" t="inlineStr">
         <is>
           <t>Müstəqillik dövrü Azərbaycan ədəiyyatı</t>
         </is>
       </c>
       <c r="K111" t="inlineStr">
         <is>
           <t>Böyük laborant</t>
         </is>
       </c>
       <c r="L111" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M111" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N111" t="inlineStr"/>
       <c r="O111" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=GyirnjcAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/SabiraMuzaffar'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0007-5564-5569'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/891/1/#ameadergipark'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=GyirnjcAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/SabiraMuzaffar'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0007-5564-5569'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/891/1/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C3%BCz%C9%99ff%C9%99rli_S%C9%99bir%C9%99_R%C3%B6v%C5%9F%C9%99n_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="n">
         <v>892</v>
       </c>
       <c r="B112" t="inlineStr">
         <is>
           <t>Leyla</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
           <t>Yaşar qızı</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
           <t>Pirimova</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -7521,51 +7521,51 @@
       </c>
       <c r="G112" t="inlineStr"/>
       <c r="H112" t="inlineStr"/>
       <c r="I112" t="inlineStr"/>
       <c r="J112" t="inlineStr">
         <is>
           <t>Azərbaycan-Asiya ədəbi əlaqələr</t>
         </is>
       </c>
       <c r="K112" t="inlineStr">
         <is>
           <t>Böyük laborant</t>
         </is>
       </c>
       <c r="L112" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M112" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N112" t="inlineStr"/>
       <c r="O112" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=hIn9a_IAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-2836-2439'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/892/1/#ameadergipark'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=hIn9a_IAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-2836-2439'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/892/1/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Pirimova_Leyla_Ya%C5%9Far_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="n">
         <v>893</v>
       </c>
       <c r="B113" t="inlineStr">
         <is>
           <t>Nəzrin</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
           <t>Nemət qızı</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
           <t>Əliyeva</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -7578,51 +7578,51 @@
       </c>
       <c r="G113" t="inlineStr"/>
       <c r="H113" t="inlineStr"/>
       <c r="I113" t="inlineStr"/>
       <c r="J113" t="inlineStr">
         <is>
           <t>Rəhbərlik</t>
         </is>
       </c>
       <c r="K113" t="inlineStr">
         <is>
           <t>Direktor köməkçisi</t>
         </is>
       </c>
       <c r="L113" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M113" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N113" t="inlineStr"/>
       <c r="O113" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=jQbk-o8AAAAJ&amp;hl=en'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=jQbk-o8AAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyeva_N%C9%99zrin_Nem%C9%99t_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="n">
         <v>894</v>
       </c>
       <c r="B114" t="inlineStr">
         <is>
           <t>Lamiyə</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
           <t>Məcid qızı</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
           <t>Nəsirova</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -7635,51 +7635,51 @@
       </c>
       <c r="G114" t="inlineStr"/>
       <c r="H114" t="inlineStr"/>
       <c r="I114" t="inlineStr"/>
       <c r="J114" t="inlineStr">
         <is>
           <t>Azərbaycan-Asiya ədəbi əlaqələr</t>
         </is>
       </c>
       <c r="K114" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L114" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M114" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N114" t="inlineStr"/>
       <c r="O114" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=Q_Fje50AAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-3240-9295'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/894/1/#ameadergipark'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=Q_Fje50AAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-3240-9295'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/894/1/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/N%C9%99sirova_Lamiy%C9%99_M%C9%99cid_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="n">
         <v>895</v>
       </c>
       <c r="B115" t="inlineStr">
         <is>
           <t>Orxan</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
           <t>Əli oğlu</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
           <t>İsayev</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -7692,51 +7692,51 @@
       </c>
       <c r="G115" t="inlineStr"/>
       <c r="H115" t="inlineStr"/>
       <c r="I115" t="inlineStr"/>
       <c r="J115" t="inlineStr">
         <is>
           <t>Azərbaycan şifahi xalq ədəbiyyatı və yazılı abidələr</t>
         </is>
       </c>
       <c r="K115" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L115" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M115" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N115" t="inlineStr"/>
       <c r="O115" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=DlF9Mn4AAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Orkhan-Isaev'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/OrxanOrxan%C4%B0sayev'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-4854-8748'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/895/1/#ameadergipark'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=DlF9Mn4AAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Orkhan-Isaev'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/OrxanOrxan%C4%B0sayev'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-4854-8748'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/895/1/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0sayev_Orxan_%C6%8Fli_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="n">
         <v>896</v>
       </c>
       <c r="B116" t="inlineStr">
         <is>
           <t>Hürnisə</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
           <t>Qədim qızı</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
           <t>Bəşirova</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -7749,51 +7749,51 @@
       </c>
       <c r="G116" t="inlineStr"/>
       <c r="H116" t="inlineStr"/>
       <c r="I116" t="inlineStr"/>
       <c r="J116" t="inlineStr">
         <is>
           <t>Nizamişünaslıq</t>
         </is>
       </c>
       <c r="K116" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L116" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M116" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N116" t="inlineStr"/>
       <c r="O116" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0002-1615-3020'}]</t>
+          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0002-1615-3020'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/B%C9%99%C5%9Firova_H%C3%BCrnis%C9%99_Q%C9%99dim_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="n">
         <v>897</v>
       </c>
       <c r="B117" t="inlineStr">
         <is>
           <t>Samirə</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
           <t>Əmiraslan qızı</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
           <t>Əliyeva</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -7806,51 +7806,51 @@
       </c>
       <c r="G117" t="inlineStr"/>
       <c r="H117" t="inlineStr"/>
       <c r="I117" t="inlineStr"/>
       <c r="J117" t="inlineStr">
         <is>
           <t>Nizamişünaslıq</t>
         </is>
       </c>
       <c r="K117" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L117" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M117" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N117" t="inlineStr"/>
       <c r="O117" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=HMmu7pEAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/SamireAliyeva3'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-9102-8169'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/897/1/#ameadergipark'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=HMmu7pEAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/SamireAliyeva3'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-9102-8169'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/897/1/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyeva_Samir%C9%99_%C6%8Fmiraslan_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="n">
         <v>898</v>
       </c>
       <c r="B118" t="inlineStr">
         <is>
           <t>Lalə</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
           <t>Zakir qızı</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
           <t>Ələkbərova</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -7863,51 +7863,51 @@
       </c>
       <c r="G118" t="inlineStr"/>
       <c r="H118" t="inlineStr"/>
       <c r="I118" t="inlineStr"/>
       <c r="J118" t="inlineStr">
         <is>
           <t>Orta əsrlər Azərbaycan ədəbiyyatı</t>
         </is>
       </c>
       <c r="K118" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L118" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M118" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N118" t="inlineStr"/>
       <c r="O118" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=EkawlUUAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/Lal%C9%99%C6%8Fl%C9%99kb%C9%99rova'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/898/1/#ameadergipark'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=EkawlUUAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/Lal%C9%99%C6%8Fl%C9%99kb%C9%99rova'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/898/1/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fl%C9%99kb%C9%99rova_Lal%C9%99_Zakir_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="n">
         <v>899</v>
       </c>
       <c r="B119" t="inlineStr">
         <is>
           <t>Turanə</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
           <t>Faiq qızı</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
           <t>Cabbarzadə</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -7920,51 +7920,51 @@
       </c>
       <c r="G119" t="inlineStr"/>
       <c r="H119" t="inlineStr"/>
       <c r="I119" t="inlineStr"/>
       <c r="J119" t="inlineStr">
         <is>
           <t>Füzulişünaslıq sektoru</t>
         </is>
       </c>
       <c r="K119" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L119" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M119" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N119" t="inlineStr"/>
       <c r="O119" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=DT4y0XQAAAAJ&amp;hl=en'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=DT4y0XQAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Cabbarzad%C9%99_Turan%C9%99_Faiq_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="n">
         <v>900</v>
       </c>
       <c r="B120" t="inlineStr">
         <is>
           <t>Maral</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
           <t>Yunis qızı</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
           <t>Hüseynova</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -7981,51 +7981,51 @@
         </is>
       </c>
       <c r="H120" t="inlineStr"/>
       <c r="I120" t="inlineStr"/>
       <c r="J120" t="inlineStr">
         <is>
           <t>Erkən realizm və yeni dövr Azərbaycan ədəbiyyatı</t>
         </is>
       </c>
       <c r="K120" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L120" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M120" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N120" t="inlineStr"/>
       <c r="O120" t="inlineStr">
         <is>
-          <t>[]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C3%BCseynova_Maral_Yunis_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="n">
         <v>901</v>
       </c>
       <c r="B121" t="inlineStr">
         <is>
           <t>Samirə</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
           <t>Abbas qızı</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
           <t>Kərimova</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -8038,51 +8038,51 @@
       </c>
       <c r="G121" t="inlineStr"/>
       <c r="H121" t="inlineStr"/>
       <c r="I121" t="inlineStr"/>
       <c r="J121" t="inlineStr">
         <is>
           <t>Erkən realizm və yeni dövr Azərbaycan ədəbiyyatı</t>
         </is>
       </c>
       <c r="K121" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L121" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M121" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N121" t="inlineStr"/>
       <c r="O121" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-8646-1128'}]</t>
+          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-8646-1128'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/K%C9%99rimova_Samir%C9%99_Abbas_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="n">
         <v>902</v>
       </c>
       <c r="B122" t="inlineStr">
         <is>
           <t>Ədalət</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
           <t>Əkbər qızı</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
           <t>Rəsulova</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -8095,51 +8095,51 @@
       </c>
       <c r="G122" t="inlineStr"/>
       <c r="H122" t="inlineStr"/>
       <c r="I122" t="inlineStr"/>
       <c r="J122" t="inlineStr">
         <is>
           <t>XX əsr (sovet dövrü) Azərbaycan ədəbiyyatı</t>
         </is>
       </c>
       <c r="K122" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L122" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M122" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N122" t="inlineStr"/>
       <c r="O122" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=yNUDtM0AAAAJ&amp;hl=en'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=yNUDtM0AAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/R%C9%99sulova_%C6%8Fdal%C9%99t_%C6%8Fkb%C9%99r_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="n">
         <v>903</v>
       </c>
       <c r="B123" t="inlineStr">
         <is>
           <t>Aysel</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
           <t>Rasim qızı</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
           <t>Əfəndiyeva</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -8152,51 +8152,51 @@
       </c>
       <c r="G123" t="inlineStr"/>
       <c r="H123" t="inlineStr"/>
       <c r="I123" t="inlineStr"/>
       <c r="J123" t="inlineStr">
         <is>
           <t>Azərbaycan Mühacirət ədəbiyyatı</t>
         </is>
       </c>
       <c r="K123" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L123" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M123" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N123" t="inlineStr"/>
       <c r="O123" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=X8VHZjYAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-4319-1655'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=X8VHZjYAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-4319-1655'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Ff%C9%99ndiyeva_Aysel_Rasim_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="n">
         <v>904</v>
       </c>
       <c r="B124" t="inlineStr">
         <is>
           <t>Zəminə</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
           <t>Şəhadət qızı</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
           <t>Zeynalova</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -8209,51 +8209,51 @@
       </c>
       <c r="G124" t="inlineStr"/>
       <c r="H124" t="inlineStr"/>
       <c r="I124" t="inlineStr"/>
       <c r="J124" t="inlineStr">
         <is>
           <t>Cənubi Azərbaycan ədəbiyyatı</t>
         </is>
       </c>
       <c r="K124" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L124" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M124" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N124" t="inlineStr"/>
       <c r="O124" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=3DJpVB0AAAAJ&amp;hl=en'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=3DJpVB0AAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Zeynalova_Z%C9%99min%C9%99_%C5%9E%C9%99had%C9%99t_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="n">
         <v>905</v>
       </c>
       <c r="B125" t="inlineStr">
         <is>
           <t>Sima</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
           <t>Tofik qızı Şəfizadə</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
           <t>(a/m)</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -8266,51 +8266,51 @@
       </c>
       <c r="G125" t="inlineStr"/>
       <c r="H125" t="inlineStr"/>
       <c r="I125" t="inlineStr"/>
       <c r="J125" t="inlineStr">
         <is>
           <t>Türk xalqları ədəbiyyatı</t>
         </is>
       </c>
       <c r="K125" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L125" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M125" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N125" t="inlineStr"/>
       <c r="O125" t="inlineStr">
         <is>
-          <t>[]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%28a/m%29_Sima_Tofik_q%C4%B1z%C4%B1_%C5%9E%C9%99fizad%C9%99'}]</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="n">
         <v>906</v>
       </c>
       <c r="B126" t="inlineStr">
         <is>
           <t>Maya</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
           <t>Murad qızı</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
           <t>Həsənli</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -8323,51 +8323,51 @@
       </c>
       <c r="G126" t="inlineStr"/>
       <c r="H126" t="inlineStr"/>
       <c r="I126" t="inlineStr"/>
       <c r="J126" t="inlineStr">
         <is>
           <t>Türk xalqları ədəbiyyatı</t>
         </is>
       </c>
       <c r="K126" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L126" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M126" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N126" t="inlineStr"/>
       <c r="O126" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=Roc4lykAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/906/1/#ameadergipark'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=Roc4lykAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/906/1/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C9%99s%C9%99nli_Maya_Murad_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="n">
         <v>907</v>
       </c>
       <c r="B127" t="inlineStr">
         <is>
           <t>Seyidnisə</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
           <t>Bəxtiyar qızı</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
           <t>Lətifli</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -8380,51 +8380,51 @@
       </c>
       <c r="G127" t="inlineStr"/>
       <c r="H127" t="inlineStr"/>
       <c r="I127" t="inlineStr"/>
       <c r="J127" t="inlineStr">
         <is>
           <t>Türk xalqları ədəbiyyatı</t>
         </is>
       </c>
       <c r="K127" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L127" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M127" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N127" t="inlineStr"/>
       <c r="O127" t="inlineStr">
         <is>
-          <t>[]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/L%C9%99tifli_Seyidnis%C9%99_B%C9%99xtiyar_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="n">
         <v>908</v>
       </c>
       <c r="B128" t="inlineStr">
         <is>
           <t>Könül</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
           <t>Tahir qızı</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
           <t>Əliyeva</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -8437,51 +8437,51 @@
       </c>
       <c r="G128" t="inlineStr"/>
       <c r="H128" t="inlineStr"/>
       <c r="I128" t="inlineStr"/>
       <c r="J128" t="inlineStr">
         <is>
           <t>Türk xalqları ədəbiyyatı</t>
         </is>
       </c>
       <c r="K128" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L128" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M128" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N128" t="inlineStr"/>
       <c r="O128" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=YfXrNNQAAAAJ&amp;hl=en'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=YfXrNNQAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyeva_K%C3%B6n%C3%BCl_Tahir_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="n">
         <v>909</v>
       </c>
       <c r="B129" t="inlineStr">
         <is>
           <t>Mərcan</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
           <t>Sabir qızı</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
           <t>Sofiyeva</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -8494,51 +8494,51 @@
       </c>
       <c r="G129" t="inlineStr"/>
       <c r="H129" t="inlineStr"/>
       <c r="I129" t="inlineStr"/>
       <c r="J129" t="inlineStr">
         <is>
           <t>Dünya ədəbiyyatı və komparatistika</t>
         </is>
       </c>
       <c r="K129" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L129" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M129" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N129" t="inlineStr"/>
       <c r="O129" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=gotqSAwAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-5171-823X'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=gotqSAwAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-5171-823X'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Sofiyeva_M%C9%99rcan_Sabir_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="n">
         <v>910</v>
       </c>
       <c r="B130" t="inlineStr">
         <is>
           <t>Vüsalə</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
           <t>Fərhad qızı</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
           <t>Nəbiyeva</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -8551,51 +8551,51 @@
       </c>
       <c r="G130" t="inlineStr"/>
       <c r="H130" t="inlineStr"/>
       <c r="I130" t="inlineStr"/>
       <c r="J130" t="inlineStr">
         <is>
           <t>Dünya ədəbiyyatı və komparatistika</t>
         </is>
       </c>
       <c r="K130" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L130" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M130" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N130" t="inlineStr"/>
       <c r="O130" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=2QS9DBIAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-2236-9170'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=2QS9DBIAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-2236-9170'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/N%C9%99biyeva_V%C3%BCsal%C9%99_F%C9%99rhad_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="n">
         <v>911</v>
       </c>
       <c r="B131" t="inlineStr">
         <is>
           <t>Pənah</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
           <t>Mehdi oğlu</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
           <t>Hacıyev</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -8608,51 +8608,51 @@
       </c>
       <c r="G131" t="inlineStr"/>
       <c r="H131" t="inlineStr"/>
       <c r="I131" t="inlineStr"/>
       <c r="J131" t="inlineStr">
         <is>
           <t>Dünya ədəbiyyatı və komparatistika</t>
         </is>
       </c>
       <c r="K131" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L131" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M131" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N131" t="inlineStr"/>
       <c r="O131" t="inlineStr">
         <is>
-          <t>[]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Hac%C4%B1yev_P%C9%99nah_Mehdi_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="n">
         <v>912</v>
       </c>
       <c r="B132" t="inlineStr">
         <is>
           <t>Leyla</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
           <t>Mansur qızı</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
           <t>Həsənzadə</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -8665,51 +8665,51 @@
       </c>
       <c r="G132" t="inlineStr"/>
       <c r="H132" t="inlineStr"/>
       <c r="I132" t="inlineStr"/>
       <c r="J132" t="inlineStr">
         <is>
           <t>Azərbaycan-Asiya ədəbi əlaqələr</t>
         </is>
       </c>
       <c r="K132" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L132" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M132" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N132" t="inlineStr"/>
       <c r="O132" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=Y4F2kIwAAAAJ&amp;hl=en'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=Y4F2kIwAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C9%99s%C9%99nzad%C9%99_Leyla_Mansur_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="n">
         <v>913</v>
       </c>
       <c r="B133" t="inlineStr">
         <is>
           <t>Sübhan</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
           <t>Bahadur oğlu</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
           <t>Məmmədov</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -8722,51 +8722,51 @@
       </c>
       <c r="G133" t="inlineStr"/>
       <c r="H133" t="inlineStr"/>
       <c r="I133" t="inlineStr"/>
       <c r="J133" t="inlineStr">
         <is>
           <t>Azərbaycan-Asiya ədəbi əlaqələr</t>
         </is>
       </c>
       <c r="K133" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L133" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M133" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N133" t="inlineStr"/>
       <c r="O133" t="inlineStr">
         <is>
-          <t>[]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dov_S%C3%BCbhan_Bahadur_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="n">
         <v>914</v>
       </c>
       <c r="B134" t="inlineStr">
         <is>
           <t>Sevda</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
           <t>Ağasəlim qızı</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
           <t>Məmmədova</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -8779,51 +8779,51 @@
       </c>
       <c r="G134" t="inlineStr"/>
       <c r="H134" t="inlineStr"/>
       <c r="I134" t="inlineStr"/>
       <c r="J134" t="inlineStr">
         <is>
           <t>Azərbaycan-Asiya ədəbi əlaqələr</t>
         </is>
       </c>
       <c r="K134" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L134" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M134" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N134" t="inlineStr"/>
       <c r="O134" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=yl0MSYwAAAAJ&amp;hl=en'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=yl0MSYwAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dova_Sevda_A%C4%9Fas%C9%99lim_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="n">
         <v>915</v>
       </c>
       <c r="B135" t="inlineStr">
         <is>
           <t>Nərgiz</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
           <t>Arif qızı</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
           <t>Kərimova</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -8836,51 +8836,51 @@
       </c>
       <c r="G135" t="inlineStr"/>
       <c r="H135" t="inlineStr"/>
       <c r="I135" t="inlineStr"/>
       <c r="J135" t="inlineStr">
         <is>
           <t>Azərbaycan-Asiya ədəbi əlaqələr</t>
         </is>
       </c>
       <c r="K135" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L135" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M135" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N135" t="inlineStr"/>
       <c r="O135" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=h74wpekAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-2419-3874'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=h74wpekAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-2419-3874'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/K%C9%99rimova_N%C9%99rgiz_Arif_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="n">
         <v>916</v>
       </c>
       <c r="B136" t="inlineStr">
         <is>
           <t>Güntəkin</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
           <t>Qəzənfər qızı</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
           <t>Musayeva</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -8897,51 +8897,51 @@
         </is>
       </c>
       <c r="H136" t="inlineStr"/>
       <c r="I136" t="inlineStr"/>
       <c r="J136" t="inlineStr">
         <is>
           <t>Ədəbiyyat nəzəriyyəsi</t>
         </is>
       </c>
       <c r="K136" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L136" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M136" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N136" t="inlineStr"/>
       <c r="O136" t="inlineStr">
         <is>
-          <t>[]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Musayeva_G%C3%BCnt%C9%99kin_Q%C9%99z%C9%99nf%C9%99r_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="n">
         <v>917</v>
       </c>
       <c r="B137" t="inlineStr">
         <is>
           <t>Dilarə</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
           <t>Şamil qızı</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
           <t>Əliyeva</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -8954,51 +8954,51 @@
       </c>
       <c r="G137" t="inlineStr"/>
       <c r="H137" t="inlineStr"/>
       <c r="I137" t="inlineStr"/>
       <c r="J137" t="inlineStr">
         <is>
           <t>Ədəbiyyat nəzəriyyəsi</t>
         </is>
       </c>
       <c r="K137" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L137" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M137" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N137" t="inlineStr"/>
       <c r="O137" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/AliyevaDilara'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-6443-1262'}]</t>
+          <t>[{'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/AliyevaDilara'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-6443-1262'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyeva_Dilar%C9%99_%C5%9Eamil_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="n">
         <v>918</v>
       </c>
       <c r="B138" t="inlineStr">
         <is>
           <t>Aygün</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
           <t>Ağabağır qızı</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
           <t>Bağırova</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -9019,51 +9019,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I138" t="inlineStr"/>
       <c r="J138" t="inlineStr">
         <is>
           <t>Rəhbərlik</t>
         </is>
       </c>
       <c r="K138" t="inlineStr">
         <is>
           <t>Elmi katib</t>
         </is>
       </c>
       <c r="L138" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M138" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N138" t="inlineStr"/>
       <c r="O138" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=TxUd5FAAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/Ayg%C3%BCnBa%C4%9F%C4%B1rl%C4%B1'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/918/1/#ameadergipark'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=TxUd5FAAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/Ayg%C3%BCnBa%C4%9F%C4%B1rl%C4%B1'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/918/1/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Ba%C4%9F%C4%B1rova_Ayg%C3%BCn_A%C4%9Faba%C4%9F%C4%B1r_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="n">
         <v>919</v>
       </c>
       <c r="B139" t="inlineStr">
         <is>
           <t>Billur</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
           <t>Süabir qızı</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
           <t>Əlizadə</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -9076,51 +9076,51 @@
       </c>
       <c r="G139" t="inlineStr"/>
       <c r="H139" t="inlineStr"/>
       <c r="I139" t="inlineStr"/>
       <c r="J139" t="inlineStr">
         <is>
           <t>Rəhbərlik</t>
         </is>
       </c>
       <c r="K139" t="inlineStr">
         <is>
           <t>Elmi katib</t>
         </is>
       </c>
       <c r="L139" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M139" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N139" t="inlineStr"/>
       <c r="O139" t="inlineStr">
         <is>
-          <t>[]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Flizad%C9%99_Billur_S%C3%BCabir_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="n">
         <v>920</v>
       </c>
       <c r="B140" t="inlineStr">
         <is>
           <t>Mehman</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
           <t>Ağasəlim oğlu</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
           <t>Həsənli</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -9139,51 +9139,51 @@
       <c r="H140" t="inlineStr"/>
       <c r="I140" s="2" t="n">
         <v>32509</v>
       </c>
       <c r="J140" t="inlineStr">
         <is>
           <t>Rəhbərlik</t>
         </is>
       </c>
       <c r="K140" t="inlineStr">
         <is>
           <t>Icraçı direktor</t>
         </is>
       </c>
       <c r="L140" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M140" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N140" t="inlineStr"/>
       <c r="O140" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=z4WQQEIAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Mehman-Hasanli'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://science.academia.edu/MehmanHasanli'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-3036-2646'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/920/1/#ameadergipark'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=z4WQQEIAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Mehman-Hasanli'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://science.academia.edu/MehmanHasanli'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-3036-2646'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/920/1/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C9%99s%C9%99nli_Mehman_A%C4%9Fas%C9%99lim_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="n">
         <v>921</v>
       </c>
       <c r="B141" t="inlineStr">
         <is>
           <t>Nərmin</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
           <t>Tərlan qızı</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
           <t>Həsənova</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -9204,51 +9204,51 @@
           <t>-</t>
         </is>
       </c>
       <c r="I141" t="inlineStr"/>
       <c r="J141" t="inlineStr">
         <is>
           <t>Azərbaycan şifahi xalq ədəbiyyatı və yazılı abidələr</t>
         </is>
       </c>
       <c r="K141" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="L141" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M141" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N141" t="inlineStr"/>
       <c r="O141" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=97ymF88AAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/NarminHasanova10'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-7947-1523'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/921/1/#ameadergipark'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=97ymF88AAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/NarminHasanova10'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-7947-1523'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/921/1/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C9%99s%C9%99nova_N%C9%99rmin_T%C9%99rlan_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="n">
         <v>922</v>
       </c>
       <c r="B142" t="inlineStr">
         <is>
           <t>Məsumə</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
           <t>Ramiz qızı</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
           <t>Nuriyeva</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -9261,51 +9261,51 @@
       </c>
       <c r="G142" t="inlineStr"/>
       <c r="H142" t="inlineStr"/>
       <c r="I142" t="inlineStr"/>
       <c r="J142" t="inlineStr">
         <is>
           <t>Nizamişünaslıq</t>
         </is>
       </c>
       <c r="K142" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="L142" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M142" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N142" t="inlineStr"/>
       <c r="O142" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/MasumaNuriyeva'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0003-4031-993X'}]</t>
+          <t>[{'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/MasumaNuriyeva'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0003-4031-993X'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Nuriyeva_M%C9%99sum%C9%99_Ramiz_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="n">
         <v>923</v>
       </c>
       <c r="B143" t="inlineStr">
         <is>
           <t>Lalə</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
           <t>Hidayət qızı</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
           <t>Paşayeva</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -9318,51 +9318,51 @@
       </c>
       <c r="G143" t="inlineStr"/>
       <c r="H143" t="inlineStr"/>
       <c r="I143" t="inlineStr"/>
       <c r="J143" t="inlineStr">
         <is>
           <t>Nizamişünaslıq</t>
         </is>
       </c>
       <c r="K143" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="L143" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M143" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N143" t="inlineStr"/>
       <c r="O143" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=XK9vc7kAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/LalePashayeva'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-6706-180x'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/923/1/#ameadergipark'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=XK9vc7kAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/LalePashayeva'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-6706-180x'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/923/1/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Pa%C5%9Fayeva_Lal%C9%99_Hiday%C9%99t_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="n">
         <v>924</v>
       </c>
       <c r="B144" t="inlineStr">
         <is>
           <t>Fidan</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
           <t>Nadir qızı</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
           <t>Əlizadə</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -9375,51 +9375,51 @@
       </c>
       <c r="G144" t="inlineStr"/>
       <c r="H144" t="inlineStr"/>
       <c r="I144" t="inlineStr"/>
       <c r="J144" t="inlineStr">
         <is>
           <t>Orta əsrlər Azərbaycan ədəbiyyatı</t>
         </is>
       </c>
       <c r="K144" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="L144" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M144" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N144" t="inlineStr"/>
       <c r="O144" t="inlineStr">
         <is>
-          <t>[]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Flizad%C9%99_Fidan_Nadir_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="n">
         <v>925</v>
       </c>
       <c r="B145" t="inlineStr">
         <is>
           <t>Pəri</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
           <t>Rövşən qızı</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
           <t>Hümbətova</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -9432,51 +9432,51 @@
       </c>
       <c r="G145" t="inlineStr"/>
       <c r="H145" t="inlineStr"/>
       <c r="I145" t="inlineStr"/>
       <c r="J145" t="inlineStr">
         <is>
           <t>Füzulişünaslıq sektoru</t>
         </is>
       </c>
       <c r="K145" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="L145" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M145" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N145" t="inlineStr"/>
       <c r="O145" t="inlineStr">
         <is>
-          <t>[]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C3%BCmb%C9%99tova_P%C9%99ri_R%C3%B6v%C5%9F%C9%99n_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="n">
         <v>926</v>
       </c>
       <c r="B146" t="inlineStr">
         <is>
           <t>Şəfəq</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
           <t>Namidar qızı</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
           <t>Maksudova</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -9489,51 +9489,51 @@
       </c>
       <c r="G146" t="inlineStr"/>
       <c r="H146" t="inlineStr"/>
       <c r="I146" t="inlineStr"/>
       <c r="J146" t="inlineStr">
         <is>
           <t>Füzulişünaslıq sektoru</t>
         </is>
       </c>
       <c r="K146" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="L146" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M146" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N146" t="inlineStr"/>
       <c r="O146" t="inlineStr">
         <is>
-          <t>[]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Maksudova_%C5%9E%C9%99f%C9%99q_Namidar_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="n">
         <v>927</v>
       </c>
       <c r="B147" t="inlineStr">
         <is>
           <t>Aytac</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
           <t>Füzuli qızı</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
           <t>İsmayıllı</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -9546,51 +9546,51 @@
       </c>
       <c r="G147" t="inlineStr"/>
       <c r="H147" t="inlineStr"/>
       <c r="I147" t="inlineStr"/>
       <c r="J147" t="inlineStr">
         <is>
           <t>XX əsr (sovet dövrü) Azərbaycan ədəbiyyatı</t>
         </is>
       </c>
       <c r="K147" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="L147" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M147" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N147" t="inlineStr"/>
       <c r="O147" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=n2faXucAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-6959-3420'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/927/1/#ameadergipark'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=n2faXucAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-6959-3420'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/927/1/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0smay%C4%B1ll%C4%B1_Aytac_F%C3%BCzuli_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="n">
         <v>928</v>
       </c>
       <c r="B148" t="inlineStr">
         <is>
           <t>Hülya</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
           <t>Murtuz qızı</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
           <t>Cəbiyeva</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -9603,51 +9603,51 @@
       </c>
       <c r="G148" t="inlineStr"/>
       <c r="H148" t="inlineStr"/>
       <c r="I148" t="inlineStr"/>
       <c r="J148" t="inlineStr">
         <is>
           <t>Azərbaycan Mühacirət ədəbiyyatı</t>
         </is>
       </c>
       <c r="K148" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="L148" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M148" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N148" t="inlineStr"/>
       <c r="O148" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=-fOwaPIAAAAJ&amp;hl=en'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=-fOwaPIAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/C%C9%99biyeva_H%C3%BClya_Murtuz_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="n">
         <v>929</v>
       </c>
       <c r="B149" t="inlineStr">
         <is>
           <t>Hənifə</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
           <t>Yusif qızı</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
           <t>Səlifova</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -9660,51 +9660,51 @@
       </c>
       <c r="G149" t="inlineStr"/>
       <c r="H149" t="inlineStr"/>
       <c r="I149" t="inlineStr"/>
       <c r="J149" t="inlineStr">
         <is>
           <t>Müstəqillik dövrü Azərbaycan ədəiyyatı</t>
         </is>
       </c>
       <c r="K149" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="L149" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M149" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N149" t="inlineStr"/>
       <c r="O149" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=MgTDR6QAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-4130-5372'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/929/1/#ameadergipark'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=MgTDR6QAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-4130-5372'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/929/1/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/S%C9%99lifova_H%C9%99nif%C9%99_Yusif_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="n">
         <v>930</v>
       </c>
       <c r="B150" t="inlineStr">
         <is>
           <t>Sənubər</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
           <t>Ravil qızı</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
           <t>Səmədova</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -9717,51 +9717,51 @@
       </c>
       <c r="G150" t="inlineStr"/>
       <c r="H150" t="inlineStr"/>
       <c r="I150" t="inlineStr"/>
       <c r="J150" t="inlineStr">
         <is>
           <t>Azərbaycan-Türkmənistan-Özbəkistan ədəbi əlaqələr</t>
         </is>
       </c>
       <c r="K150" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="L150" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M150" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N150" t="inlineStr"/>
       <c r="O150" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=Q1Joym4AAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://science.academia.edu/SenuberSamedova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-8467-8908'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=Q1Joym4AAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://science.academia.edu/SenuberSamedova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-8467-8908'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/S%C9%99m%C9%99dova_S%C9%99nub%C9%99r_Ravil_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="n">
         <v>931</v>
       </c>
       <c r="B151" t="inlineStr">
         <is>
           <t>Şəbnəm</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
           <t>Qəni qızı</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
           <t>Mirzəzadə</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -9774,51 +9774,51 @@
       </c>
       <c r="G151" t="inlineStr"/>
       <c r="H151" t="inlineStr"/>
       <c r="I151" t="inlineStr"/>
       <c r="J151" t="inlineStr">
         <is>
           <t>Azərbaycan-Türkmənistan-Özbəkistan ədəbi əlaqələr</t>
         </is>
       </c>
       <c r="K151" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="L151" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M151" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N151" t="inlineStr"/>
       <c r="O151" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=sPozjGQAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/MirzezadeShebnem'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/931/1/#ameadergipark'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=sPozjGQAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/MirzezadeShebnem'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/931/1/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Mirz%C9%99zad%C9%99_%C5%9E%C9%99bn%C9%99m_Q%C9%99ni_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="n">
         <v>932</v>
       </c>
       <c r="B152" t="inlineStr">
         <is>
           <t>Sevil</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
           <t>Cümşüd qızı</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
           <t>Əfəndiyeva</t>
         </is>
       </c>
       <c r="E152" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -9831,51 +9831,51 @@
       </c>
       <c r="G152" t="inlineStr"/>
       <c r="H152" t="inlineStr"/>
       <c r="I152" t="inlineStr"/>
       <c r="J152" t="inlineStr">
         <is>
           <t>Azərbaycan-Türkmənistan-Özbəkistan ədəbi əlaqələr</t>
         </is>
       </c>
       <c r="K152" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="L152" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M152" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N152" t="inlineStr"/>
       <c r="O152" t="inlineStr">
         <is>
-          <t>[]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Ff%C9%99ndiyeva_Sevil_C%C3%BCm%C5%9F%C3%BCd_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="n">
         <v>933</v>
       </c>
       <c r="B153" t="inlineStr">
         <is>
           <t>Şəhanə</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
           <t>Nazim qızı</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
           <t>Məmmədova</t>
         </is>
       </c>
       <c r="E153" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -9888,51 +9888,51 @@
       </c>
       <c r="G153" t="inlineStr"/>
       <c r="H153" t="inlineStr"/>
       <c r="I153" t="inlineStr"/>
       <c r="J153" t="inlineStr">
         <is>
           <t>Mətbuat tarixi və publisistika</t>
         </is>
       </c>
       <c r="K153" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="L153" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M153" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N153" t="inlineStr"/>
       <c r="O153" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0005-0586-6211'}]</t>
+          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0005-0586-6211'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dova_%C5%9E%C9%99han%C9%99_Nazim_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="n">
         <v>934</v>
       </c>
       <c r="B154" t="inlineStr">
         <is>
           <t>İsa</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
           <t>Əkbər oğlu</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
           <t>Həbibbəyli</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -9955,116 +9955,116 @@
       </c>
       <c r="I154" s="2" t="n">
         <v>18187</v>
       </c>
       <c r="J154" t="inlineStr">
         <is>
           <t>Rəhbərlik</t>
         </is>
       </c>
       <c r="K154" t="inlineStr">
         <is>
           <t>Direktor</t>
         </is>
       </c>
       <c r="L154" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M154" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N154" t="inlineStr"/>
       <c r="O154" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=lwD6b3AAAAAJ&amp;hl=en'}, {'platform_name': 'Web of Science', 'platform_logo': '/media/platform_logos/WOS.PNG', 'url': 'https://www.webofscience.com/wos/author/record/IQU-8958-2023'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Isa-Habibbayli'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/IsaHebibbeyli'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-1957-0778'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/934/1/#ameadergipark'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=lwD6b3AAAAAJ&amp;hl=en'}, {'platform_name': 'Web of Science', 'platform_logo': '/media/platform_logos/WOS.PNG', 'url': 'https://www.webofscience.com/wos/author/record/IQU-8958-2023'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Isa-Habibbayli'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/IsaHebibbeyli'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-1957-0778'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/934/1/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C9%99bibb%C9%99yli_%C4%B0sa_%C6%8Fkb%C9%99r_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="n">
         <v>935</v>
       </c>
       <c r="B155" t="inlineStr">
         <is>
           <t>Akif</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
           <t>Kazım oğlu</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
           <t>İmanlı</t>
         </is>
       </c>
       <c r="E155" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F155" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G155" t="inlineStr">
         <is>
           <t>filologiya elmləri doktoru</t>
         </is>
       </c>
       <c r="H155" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="I155" t="inlineStr"/>
       <c r="J155" t="inlineStr">
         <is>
           <t>Ədəbiyyat nəzəriyyəsi</t>
         </is>
       </c>
       <c r="K155" t="inlineStr">
         <is>
-          <t xml:space="preserve"> </t>
+          <t>Prezident</t>
         </is>
       </c>
       <c r="L155" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M155" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N155" t="inlineStr"/>
       <c r="O155" t="inlineStr">
         <is>
-          <t>[]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0manl%C4%B1_Akif_Kaz%C4%B1m_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="n">
         <v>936</v>
       </c>
       <c r="B156" t="inlineStr">
         <is>
           <t>Ataəmi</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
           <t>Bala Baba oğlu</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
           <t>Mirzəyev</t>
         </is>
       </c>
       <c r="E156" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -10085,1392 +10085,1392 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I156" t="inlineStr"/>
       <c r="J156" t="inlineStr">
         <is>
           <t>Füzulişünaslıq sektoru</t>
         </is>
       </c>
       <c r="K156" t="inlineStr">
         <is>
           <t>Sektor müdiri</t>
         </is>
       </c>
       <c r="L156" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M156" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N156" t="inlineStr"/>
       <c r="O156" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=XquNh-gAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0005-0106-9223'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/936/1/#ameadergipark'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=XquNh-gAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0005-0106-9223'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/936/1/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Mirz%C9%99yev_Ata%C9%99mi_Bala_Baba_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="n">
         <v>937</v>
       </c>
       <c r="B157" t="inlineStr">
         <is>
           <t>Məhərrəm</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
           <t>Paşa oğlu</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
           <t>Qasımlı</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F157" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G157" t="inlineStr">
         <is>
           <t>filologiya elmləri doktoru</t>
         </is>
       </c>
       <c r="H157" t="inlineStr">
         <is>
           <t>Professor</t>
         </is>
       </c>
       <c r="I157" t="inlineStr"/>
       <c r="J157" t="inlineStr">
         <is>
           <t>Azərbaycan şifahi xalq ədəbiyyatı və yazılı abidələr</t>
         </is>
       </c>
       <c r="K157" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L157" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M157" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N157" t="inlineStr"/>
       <c r="O157" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=VKhxpnkAAAAJ&amp;hl=en'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=VKhxpnkAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Qas%C4%B1ml%C4%B1_M%C9%99h%C9%99rr%C9%99m_Pa%C5%9Fa_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="n">
         <v>938</v>
       </c>
       <c r="B158" t="inlineStr">
         <is>
           <t>Almaz</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
           <t>Qasım qızı</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
           <t>Binnətova</t>
         </is>
       </c>
       <c r="E158" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F158" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G158" t="inlineStr">
         <is>
           <t>filologiya elmləri doktoru</t>
         </is>
       </c>
       <c r="H158" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="I158" t="inlineStr"/>
       <c r="J158" t="inlineStr">
         <is>
           <t>Azərbaycan-Türkmənistan-Özbəkistan ədəbi əlaqələr</t>
         </is>
       </c>
       <c r="K158" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L158" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M158" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N158" t="inlineStr"/>
       <c r="O158" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=lG2IrwYAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/UlviAlmaz'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-7991-3969'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/938/1/#ameadergipark'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=lG2IrwYAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/UlviAlmaz'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-7991-3969'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/938/1/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Binn%C9%99tova_Almaz_Qas%C4%B1m_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="n">
         <v>939</v>
       </c>
       <c r="B159" t="inlineStr">
         <is>
           <t>Tahirə</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
           <t>Qəşəm qızı</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
           <t>Məmməd</t>
         </is>
       </c>
       <c r="E159" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F159" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G159" t="inlineStr">
         <is>
           <t>filologiya elmləri doktoru</t>
         </is>
       </c>
       <c r="H159" t="inlineStr">
         <is>
           <t>Professor</t>
         </is>
       </c>
       <c r="I159" t="inlineStr"/>
       <c r="J159" t="inlineStr">
         <is>
           <t>Ədəbiyyat nəzəriyyəsi</t>
         </is>
       </c>
       <c r="K159" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L159" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M159" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N159" t="inlineStr"/>
       <c r="O159" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=ibRA080AAAAJ&amp;hl=en'}, {'platform_name': 'Scopus', 'platform_logo': '/media/platform_logos/scopus_.PNG', 'url': 'https://www.scopus.com/authid/detail.uri?authorId=57233098900'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://science.academia.edu/tahirememmed'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-0668-2124'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/939/1/#ameadergipark'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=ibRA080AAAAJ&amp;hl=en'}, {'platform_name': 'Scopus', 'platform_logo': '/media/platform_logos/scopus_.PNG', 'url': 'https://www.scopus.com/authid/detail.uri?authorId=57233098900'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://science.academia.edu/tahirememmed'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-0668-2124'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/939/1/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99d_Tahir%C9%99_Q%C9%99%C5%9F%C9%99m_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="n">
         <v>940</v>
       </c>
       <c r="B160" t="inlineStr">
         <is>
           <t>Gülər</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
           <t>Həsən qızı</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
           <t>Abdullabəyova</t>
         </is>
       </c>
       <c r="E160" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F160" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G160" t="inlineStr">
         <is>
           <t>filologiya elmləri doktoru</t>
         </is>
       </c>
       <c r="H160" t="inlineStr">
         <is>
           <t>Professor</t>
         </is>
       </c>
       <c r="I160" t="inlineStr"/>
       <c r="J160" t="inlineStr">
         <is>
           <t>Dünya ədəbiyyatı və komparatistika</t>
         </is>
       </c>
       <c r="K160" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L160" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M160" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N160" t="inlineStr"/>
       <c r="O160" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=7IhUyw8AAAAJ&amp;hl=en'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=7IhUyw8AAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Abdullab%C9%99yova_G%C3%BCl%C9%99r_H%C9%99s%C9%99n_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="n">
         <v>941</v>
       </c>
       <c r="B161" t="inlineStr">
         <is>
           <t>Nüşabə</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
           <t>Həmid qızı</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
           <t>Araslı</t>
         </is>
       </c>
       <c r="E161" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F161" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G161" t="inlineStr">
         <is>
           <t>filologiya elmləri doktoru, müxbir üzv</t>
         </is>
       </c>
       <c r="H161" t="inlineStr">
         <is>
           <t>Professor</t>
         </is>
       </c>
       <c r="I161" t="inlineStr"/>
       <c r="J161" t="inlineStr">
         <is>
           <t>Nizamişünaslıq</t>
         </is>
       </c>
       <c r="K161" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L161" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M161" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N161" t="inlineStr"/>
       <c r="O161" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=lLk7EWAAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/NushabeArasli'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-3341-1968'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/941/1/#ameadergipark'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=lLk7EWAAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/NushabeArasli'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-3341-1968'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/941/1/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Arasl%C4%B1_N%C3%BC%C5%9Fab%C9%99_H%C9%99mid_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="n">
         <v>942</v>
       </c>
       <c r="B162" t="inlineStr">
         <is>
           <t>Tehran</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
           <t>Əlişan oğlu</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
           <t>Mustafayev</t>
         </is>
       </c>
       <c r="E162" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F162" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G162" t="inlineStr">
         <is>
           <t>filologiya elmləri doktoru</t>
         </is>
       </c>
       <c r="H162" t="inlineStr">
         <is>
           <t>Müxbir üzv</t>
         </is>
       </c>
       <c r="I162" t="inlineStr"/>
       <c r="J162" t="inlineStr">
         <is>
           <t>Müstəqillik dövrü Azərbaycan ədəiyyatı</t>
         </is>
       </c>
       <c r="K162" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L162" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M162" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N162" t="inlineStr"/>
       <c r="O162" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=sRuIDS8AAAAJ&amp;hl=en'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/942/1/#ameadergipark'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=sRuIDS8AAAAJ&amp;hl=en'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/942/1/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Mustafayev_Tehran_%C6%8Fli%C5%9Fan_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="n">
         <v>943</v>
       </c>
       <c r="B163" t="inlineStr">
         <is>
           <t>Nikpur</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
           <t>Mirhüseyn oğlu</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
           <t>Cabbarlı</t>
         </is>
       </c>
       <c r="E163" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F163" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G163" t="inlineStr">
         <is>
           <t>filologiya elmləri doktoru</t>
         </is>
       </c>
       <c r="H163" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="I163" t="inlineStr"/>
       <c r="J163" t="inlineStr">
         <is>
           <t>Azərbaycan Mühacirət ədəbiyyatı</t>
         </is>
       </c>
       <c r="K163" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L163" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M163" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N163" t="inlineStr"/>
       <c r="O163" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=YKbodUEAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0004-7762-7917'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=YKbodUEAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0004-7762-7917'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Cabbarl%C4%B1_Nikpur_Mirh%C3%BCseyn_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="n">
         <v>944</v>
       </c>
       <c r="B164" t="inlineStr">
         <is>
           <t>Bədirxan</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
           <t>Balaca oğlu</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
           <t>Əhmədov</t>
         </is>
       </c>
       <c r="E164" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F164" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G164" t="inlineStr">
         <is>
           <t>filologiya elmləri doktoru</t>
         </is>
       </c>
       <c r="H164" t="inlineStr">
         <is>
           <t>Professor</t>
         </is>
       </c>
       <c r="I164" t="inlineStr"/>
       <c r="J164" t="inlineStr">
         <is>
           <t>Azərbaycan-Asiya ədəbi əlaqələr</t>
         </is>
       </c>
       <c r="K164" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L164" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M164" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N164" t="inlineStr"/>
       <c r="O164" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=Wfw2AxMAAAAJ&amp;hl=en'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=Wfw2AxMAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fhm%C9%99dov_B%C9%99dirxan_Balaca_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="n">
         <v>945</v>
       </c>
       <c r="B165" t="inlineStr">
         <is>
           <t>Zakirə</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
           <t>İmamverdi qızı</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
           <t>Əliyeva</t>
         </is>
       </c>
       <c r="E165" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F165" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G165" t="inlineStr">
         <is>
           <t>filologiya üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="H165" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="I165" t="inlineStr"/>
       <c r="J165" t="inlineStr">
         <is>
           <t>Elektron xidmətlər</t>
         </is>
       </c>
       <c r="K165" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L165" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M165" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N165" t="inlineStr"/>
       <c r="O165" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=OZ3eNU4AAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/ZakiraAliyeva'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-0504-1325'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/945/1/#ameadergipark'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=OZ3eNU4AAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/ZakiraAliyeva'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-0504-1325'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/945/1/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyeva_Zakir%C9%99_%C4%B0mamverdi_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="n">
         <v>946</v>
       </c>
       <c r="B166" t="inlineStr">
         <is>
           <t>Rəhim</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
           <t>Nadir oğlu</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
           <t>Əliyev</t>
         </is>
       </c>
       <c r="E166" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F166" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G166" t="inlineStr">
         <is>
           <t>filologiya elmləri doktoru</t>
         </is>
       </c>
       <c r="H166" t="inlineStr"/>
       <c r="I166" t="inlineStr"/>
       <c r="J166" t="inlineStr">
         <is>
           <t>Cənubi Azərbaycan ədəbiyyatı</t>
         </is>
       </c>
       <c r="K166" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L166" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M166" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N166" t="inlineStr"/>
       <c r="O166" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=8B_wjk8AAAAJ&amp;hl=en'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=8B_wjk8AAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyev_R%C9%99him_Nadir_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="n">
         <v>947</v>
       </c>
       <c r="B167" t="inlineStr">
         <is>
           <t>İslam</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
           <t>Eynəli oğlu</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
           <t>Qəribov</t>
         </is>
       </c>
       <c r="E167" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F167" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G167" t="inlineStr">
         <is>
           <t>filologiya elmləri doktoru</t>
         </is>
       </c>
       <c r="H167" t="inlineStr">
         <is>
           <t>Professor</t>
         </is>
       </c>
       <c r="I167" t="inlineStr"/>
       <c r="J167" t="inlineStr">
         <is>
           <t>Erkən realizm və yeni dövr Azərbaycan ədəbiyyatı</t>
         </is>
       </c>
       <c r="K167" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L167" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M167" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N167" t="inlineStr"/>
       <c r="O167" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=7J-bhnoAAAAJ&amp;hl=en'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=7J-bhnoAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Q%C9%99ribov_%C4%B0slam_Eyn%C9%99li_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="n">
         <v>948</v>
       </c>
       <c r="B168" t="inlineStr">
         <is>
           <t>Fəridə</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
           <t>Əhəd qızı</t>
         </is>
       </c>
       <c r="D168" t="inlineStr">
         <is>
           <t>Əzizova</t>
         </is>
       </c>
       <c r="E168" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F168" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G168" t="inlineStr">
         <is>
           <t>filologiya elmləri doktoru</t>
         </is>
       </c>
       <c r="H168" t="inlineStr"/>
       <c r="I168" t="inlineStr"/>
       <c r="J168" t="inlineStr">
         <is>
           <t>Orta əsrlər Azərbaycan ədəbiyyatı</t>
         </is>
       </c>
       <c r="K168" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L168" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M168" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N168" t="inlineStr"/>
       <c r="O168" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=jDis-foAAAAJ&amp;hl=en'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=jDis-foAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fzizova_F%C9%99rid%C9%99_%C6%8Fh%C9%99d_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="n">
         <v>949</v>
       </c>
       <c r="B169" t="inlineStr">
         <is>
           <t>Vaqif</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
           <t>Əziz oğlu</t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
           <t>Yusifov</t>
         </is>
       </c>
       <c r="E169" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F169" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G169" t="inlineStr">
         <is>
           <t>filologiya elmləri doktoru</t>
         </is>
       </c>
       <c r="H169" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="I169" t="inlineStr"/>
       <c r="J169" t="inlineStr">
         <is>
           <t>Ədəbi tənqid</t>
         </is>
       </c>
       <c r="K169" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L169" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M169" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N169" t="inlineStr"/>
       <c r="O169" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=u6Pt0_0AAAAJ&amp;hl=en'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=u6Pt0_0AAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Yusifov_Vaqif_%C6%8Fziz_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="n">
         <v>950</v>
       </c>
       <c r="B170" t="inlineStr">
         <is>
           <t>İmamverdi</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
           <t>Yavər oğlu</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
           <t>Həmidov</t>
         </is>
       </c>
       <c r="E170" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F170" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G170" t="inlineStr">
         <is>
           <t>filologiya elmləri doktoru</t>
         </is>
       </c>
       <c r="H170" t="inlineStr">
         <is>
           <t>Professor</t>
         </is>
       </c>
       <c r="I170" t="inlineStr"/>
       <c r="J170" t="inlineStr">
         <is>
           <t>Ortaq başlanğıc və İntibah dövrü Azərbaycan Ədəbiyyatı</t>
         </is>
       </c>
       <c r="K170" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L170" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M170" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N170" t="inlineStr"/>
       <c r="O170" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=ZajfcksAAAAJ&amp;hl=en'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=ZajfcksAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C9%99midov_%C4%B0mamverdi_Yav%C9%99r_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="n">
         <v>951</v>
       </c>
       <c r="B171" t="inlineStr">
         <is>
           <t>Şirindil</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
           <t>Həsən oğlu</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
           <t>Alışanov</t>
         </is>
       </c>
       <c r="E171" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F171" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G171" t="inlineStr">
         <is>
           <t>filologiya elmləri doktoru</t>
         </is>
       </c>
       <c r="H171" t="inlineStr">
         <is>
           <t>Professor</t>
         </is>
       </c>
       <c r="I171" t="inlineStr"/>
       <c r="J171" t="inlineStr">
         <is>
           <t>XX əsr (sovet dövrü) Azərbaycan ədəbiyyatı</t>
         </is>
       </c>
       <c r="K171" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L171" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M171" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N171" t="inlineStr"/>
       <c r="O171" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=YnS0spsAAAAJ&amp;hl=en'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=YnS0spsAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Al%C4%B1%C5%9Fanov_%C5%9Eirindil_H%C9%99s%C9%99n_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="n">
         <v>952</v>
       </c>
       <c r="B172" t="inlineStr">
         <is>
           <t>Elnarə</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
           <t>Seydulla qızı</t>
         </is>
       </c>
       <c r="D172" t="inlineStr">
         <is>
           <t>Akimova</t>
         </is>
       </c>
       <c r="E172" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F172" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G172" t="inlineStr">
         <is>
           <t>filologiya elmləri doktoru</t>
         </is>
       </c>
       <c r="H172" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="I172" t="inlineStr"/>
       <c r="J172" t="inlineStr">
         <is>
           <t>Uşaq ədəbiyyatı</t>
         </is>
       </c>
       <c r="K172" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L172" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M172" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N172" t="inlineStr"/>
       <c r="O172" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=LLjQNY4AAAAJ&amp;hl=en'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=LLjQNY4AAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Akimova_Elnar%C9%99_Seydulla_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="n">
         <v>953</v>
       </c>
       <c r="B173" t="inlineStr">
         <is>
           <t>Məmməd</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
           <t>İrac oğlu</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
           <t>Əliyev</t>
         </is>
       </c>
       <c r="E173" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F173" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G173" t="inlineStr">
         <is>
           <t>filologiya elmləri doktoru</t>
         </is>
       </c>
       <c r="H173" t="inlineStr"/>
       <c r="I173" t="inlineStr"/>
       <c r="J173" t="inlineStr">
         <is>
           <t>Türk xalqları ədəbiyyatı</t>
         </is>
       </c>
       <c r="K173" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L173" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M173" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N173" t="inlineStr"/>
       <c r="O173" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=_wvzYKQAAAAJ&amp;hl=en'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=_wvzYKQAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyev_M%C9%99mm%C9%99d_%C4%B0rac_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="n">
         <v>954</v>
       </c>
       <c r="B174" t="inlineStr">
         <is>
           <t>Vüqar</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
           <t>Mikayıl oğlu</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
           <t>Əhməd</t>
         </is>
       </c>
       <c r="E174" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F174" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G174" t="inlineStr">
         <is>
           <t>filologiya elmləri doktoru</t>
         </is>
       </c>
       <c r="H174" t="inlineStr">
         <is>
           <t>Professor</t>
         </is>
       </c>
       <c r="I174" t="inlineStr"/>
       <c r="J174" t="inlineStr">
         <is>
           <t>Mətbuat tarixi və publisistika</t>
         </is>
       </c>
       <c r="K174" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L174" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M174" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N174" t="inlineStr"/>
       <c r="O174" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=B0Hm2xEAAAAJ&amp;hl=en'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=B0Hm2xEAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fhm%C9%99d_V%C3%BCqar_Mikay%C4%B1l_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="n">
         <v>955</v>
       </c>
       <c r="B175" t="inlineStr">
         <is>
           <t>Günay</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
           <t>Ağaməhəmmdə qızı</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
         <is>
           <t>Qarayeva</t>
         </is>
       </c>
       <c r="E175" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F175" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G175" t="inlineStr">
         <is>
           <t>filologiya üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="H175" t="inlineStr"/>
       <c r="I175" t="inlineStr"/>
       <c r="J175" t="inlineStr">
         <is>
           <t>Təhsil</t>
         </is>
       </c>
       <c r="K175" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L175" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M175" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N175" t="inlineStr"/>
       <c r="O175" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=AgqNuJwAAAAJ&amp;hl=en'}, {'platform_name': 'Scopus', 'platform_logo': '/media/platform_logos/scopus_.PNG', 'url': 'https://www.scopus.com/authid/detail.uri?authorId=58537242500'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/GarayevaGunay'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-9934-019X'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/955/1/#ameadergipark'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=AgqNuJwAAAAJ&amp;hl=en'}, {'platform_name': 'Scopus', 'platform_logo': '/media/platform_logos/scopus_.PNG', 'url': 'https://www.scopus.com/authid/detail.uri?authorId=58537242500'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/GarayevaGunay'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-9934-019X'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/955/1/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Qarayeva_G%C3%BCnay_A%C4%9Fam%C9%99h%C9%99mmd%C9%99_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="n">
         <v>956</v>
       </c>
       <c r="B176" t="inlineStr">
         <is>
           <t>Töhfə</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
           <t>Məmmədağa qızı</t>
         </is>
       </c>
       <c r="D176" t="inlineStr">
         <is>
           <t>Talıbova</t>
         </is>
       </c>
       <c r="E176" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F176" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G176" t="inlineStr">
         <is>
           <t>filologiya üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="H176" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="I176" t="inlineStr"/>
       <c r="J176" t="inlineStr">
         <is>
           <t>Nəşriyyat</t>
         </is>
       </c>
       <c r="K176" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L176" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M176" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N176" t="inlineStr"/>
       <c r="O176" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=XHpfZpwAAAAJ&amp;hl=en'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=XHpfZpwAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Tal%C4%B1bova_T%C3%B6hf%C9%99_M%C9%99mm%C9%99da%C4%9Fa_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="n">
         <v>957</v>
       </c>
       <c r="B177" t="inlineStr">
         <is>
           <t>Telli</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
           <t>Ələddin qızı</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
           <t>Əliyeva</t>
         </is>
       </c>
       <c r="E177" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F177" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G177" t="inlineStr"/>
       <c r="H177" t="inlineStr"/>
       <c r="I177" t="inlineStr"/>
       <c r="J177" t="inlineStr">
         <is>
           <t>Sənədlərlə iş şöbəsi</t>
         </is>
       </c>
       <c r="K177" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L177" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M177" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N177" t="inlineStr"/>
       <c r="O177" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=Gtj-3NUAAAAJ&amp;hl=en'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=Gtj-3NUAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyeva_Telli_%C6%8Fl%C9%99ddin_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="n">
         <v>958</v>
       </c>
       <c r="B178" t="inlineStr">
         <is>
           <t>Pərvanə</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
           <t>Natiq qızı</t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
         <is>
           <t>Kərimova</t>
         </is>
       </c>
       <c r="E178" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -11483,51 +11483,51 @@
       </c>
       <c r="G178" t="inlineStr"/>
       <c r="H178" t="inlineStr"/>
       <c r="I178" t="inlineStr"/>
       <c r="J178" t="inlineStr">
         <is>
           <t>Rəhbərlik</t>
         </is>
       </c>
       <c r="K178" t="inlineStr">
         <is>
           <t>Nan</t>
         </is>
       </c>
       <c r="L178" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M178" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N178" t="inlineStr"/>
       <c r="O178" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=_NENtZoAAAAJ&amp;hl=en'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=_NENtZoAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/K%C9%99rimova_P%C9%99rvan%C9%99_Natiq_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="n">
         <v>959</v>
       </c>
       <c r="B179" t="inlineStr">
         <is>
           <t>Günel</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
           <t>Vidadi qızı</t>
         </is>
       </c>
       <c r="D179" t="inlineStr">
         <is>
           <t>Əhmədova</t>
         </is>
       </c>
       <c r="E179" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -11540,51 +11540,51 @@
       </c>
       <c r="G179" t="inlineStr"/>
       <c r="H179" t="inlineStr"/>
       <c r="I179" t="inlineStr"/>
       <c r="J179" t="inlineStr">
         <is>
           <t>Ədəbiyyat nəzəriyyəsi</t>
         </is>
       </c>
       <c r="K179" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L179" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M179" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N179" t="inlineStr"/>
       <c r="O179" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=H9RLWDwAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://science.academia.edu/G%C3%BCnel%C6%8Fhm%C9%99dova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-7552-7507'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/959/1/#ameadergipark'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=H9RLWDwAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://science.academia.edu/G%C3%BCnel%C6%8Fhm%C9%99dova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-7552-7507'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/959/1/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fhm%C9%99dova_G%C3%BCnel_Vidadi_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="n">
         <v>964</v>
       </c>
       <c r="B180" t="inlineStr">
         <is>
           <t>Kəmalə</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
           <t>Saleh qızı</t>
         </is>
       </c>
       <c r="D180" t="inlineStr">
         <is>
           <t>İmamverdiyeva</t>
         </is>
       </c>
       <c r="E180" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -11597,51 +11597,51 @@
       </c>
       <c r="G180" t="inlineStr"/>
       <c r="H180" t="inlineStr"/>
       <c r="I180" t="inlineStr"/>
       <c r="J180" t="inlineStr">
         <is>
           <t>Azərbaycan-Türkmənistan-Özbəkistan ədəbi əlaqələr</t>
         </is>
       </c>
       <c r="K180" t="inlineStr">
         <is>
           <t>Operator</t>
         </is>
       </c>
       <c r="L180" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M180" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N180" t="inlineStr"/>
       <c r="O180" t="inlineStr">
         <is>
-          <t>[]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0mamverdiyeva_K%C9%99mal%C9%99_Saleh_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="n">
         <v>965</v>
       </c>
       <c r="B181" t="inlineStr">
         <is>
           <t>Təranə</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
           <t>Vidadi qızı</t>
         </is>
       </c>
       <c r="D181" t="inlineStr">
         <is>
           <t>Əhədova</t>
         </is>
       </c>
       <c r="E181" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -11654,51 +11654,51 @@
       </c>
       <c r="G181" t="inlineStr"/>
       <c r="H181" t="inlineStr"/>
       <c r="I181" t="inlineStr"/>
       <c r="J181" t="inlineStr">
         <is>
           <t>Azərbaycan şifahi xalq ədəbiyyatı və yazılı abidələr</t>
         </is>
       </c>
       <c r="K181" t="inlineStr">
         <is>
           <t>Böyük laborant</t>
         </is>
       </c>
       <c r="L181" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M181" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N181" t="inlineStr"/>
       <c r="O181" t="inlineStr">
         <is>
-          <t>[]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fh%C9%99dova_T%C9%99ran%C9%99_Vidadi_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="n">
         <v>966</v>
       </c>
       <c r="B182" t="inlineStr">
         <is>
           <t>Xatirə</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
           <t>Ağaməlik qızı</t>
         </is>
       </c>
       <c r="D182" t="inlineStr">
         <is>
           <t>Mahmudova</t>
         </is>
       </c>
       <c r="E182" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -11711,108 +11711,108 @@
       </c>
       <c r="G182" t="inlineStr"/>
       <c r="H182" t="inlineStr"/>
       <c r="I182" t="inlineStr"/>
       <c r="J182" t="inlineStr">
         <is>
           <t>Azərbaycan-Asiya ədəbi əlaqələr</t>
         </is>
       </c>
       <c r="K182" t="inlineStr">
         <is>
           <t>Operator</t>
         </is>
       </c>
       <c r="L182" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M182" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N182" t="inlineStr"/>
       <c r="O182" t="inlineStr">
         <is>
-          <t>[]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Mahmudova_Xatir%C9%99_A%C4%9Fam%C9%99lik_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="n">
         <v>967</v>
       </c>
       <c r="B183" t="inlineStr">
         <is>
           <t>Nigar</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
           <t>İlham qızı</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">
         <is>
           <t>İsayeva</t>
         </is>
       </c>
       <c r="E183" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F183" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G183" t="inlineStr"/>
       <c r="H183" t="inlineStr"/>
       <c r="I183" t="inlineStr"/>
       <c r="J183" t="inlineStr">
         <is>
           <t>Beynəlxalq əlaqələr</t>
         </is>
       </c>
       <c r="K183" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L183" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M183" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N183" t="inlineStr"/>
       <c r="O183" t="inlineStr">
         <is>
-          <t>[]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0sayeva_Nigar_%C4%B0lham_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="n">
         <v>968</v>
       </c>
       <c r="B184" t="inlineStr">
         <is>
           <t>Afaq</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
           <t>Məhəmməd qızı</t>
         </is>
       </c>
       <c r="D184" t="inlineStr">
         <is>
           <t>Mehdibəyova</t>
         </is>
       </c>
       <c r="E184" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -11825,51 +11825,51 @@
       </c>
       <c r="G184" t="inlineStr"/>
       <c r="H184" t="inlineStr"/>
       <c r="I184" t="inlineStr"/>
       <c r="J184" t="inlineStr">
         <is>
           <t>Cənubi Azərbaycan ədəbiyyatı</t>
         </is>
       </c>
       <c r="K184" t="inlineStr">
         <is>
           <t>Operator</t>
         </is>
       </c>
       <c r="L184" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M184" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N184" t="inlineStr"/>
       <c r="O184" t="inlineStr">
         <is>
-          <t>[]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Mehdib%C9%99yova_Afaq_M%C9%99h%C9%99mm%C9%99d_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="n">
         <v>969</v>
       </c>
       <c r="B185" t="inlineStr">
         <is>
           <t>Gülnarə</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
           <t>Səfər qızı</t>
         </is>
       </c>
       <c r="D185" t="inlineStr">
         <is>
           <t>Qarayeva</t>
         </is>
       </c>
       <c r="E185" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -11882,51 +11882,51 @@
       </c>
       <c r="G185" t="inlineStr"/>
       <c r="H185" t="inlineStr"/>
       <c r="I185" t="inlineStr"/>
       <c r="J185" t="inlineStr">
         <is>
           <t>Ədəbi tənqid</t>
         </is>
       </c>
       <c r="K185" t="inlineStr">
         <is>
           <t>Operator</t>
         </is>
       </c>
       <c r="L185" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M185" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N185" t="inlineStr"/>
       <c r="O185" t="inlineStr">
         <is>
-          <t>[]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Qarayeva_G%C3%BClnar%C9%99_S%C9%99f%C9%99r_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="n">
         <v>970</v>
       </c>
       <c r="B186" t="inlineStr">
         <is>
           <t>Zərifə</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
           <t>Tahir qızı</t>
         </is>
       </c>
       <c r="D186" t="inlineStr">
         <is>
           <t>Qasımova</t>
         </is>
       </c>
       <c r="E186" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -11939,51 +11939,51 @@
       </c>
       <c r="G186" t="inlineStr"/>
       <c r="H186" t="inlineStr"/>
       <c r="I186" t="inlineStr"/>
       <c r="J186" t="inlineStr">
         <is>
           <t>Elektron xidmətlər</t>
         </is>
       </c>
       <c r="K186" t="inlineStr">
         <is>
           <t>Baş mütəxəssis</t>
         </is>
       </c>
       <c r="L186" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M186" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N186" t="inlineStr"/>
       <c r="O186" t="inlineStr">
         <is>
-          <t>[]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Qas%C4%B1mova_Z%C9%99rif%C9%99_Tahir_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="n">
         <v>971</v>
       </c>
       <c r="B187" t="inlineStr">
         <is>
           <t>Aynur</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
           <t>Cəfər qızı</t>
         </is>
       </c>
       <c r="D187" t="inlineStr">
         <is>
           <t>Yusifova</t>
         </is>
       </c>
       <c r="E187" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -11996,51 +11996,51 @@
       </c>
       <c r="G187" t="inlineStr"/>
       <c r="H187" t="inlineStr"/>
       <c r="I187" t="inlineStr"/>
       <c r="J187" t="inlineStr">
         <is>
           <t>Elektron xidmətlər</t>
         </is>
       </c>
       <c r="K187" t="inlineStr">
         <is>
           <t>Baş mütəxəssis</t>
         </is>
       </c>
       <c r="L187" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M187" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N187" t="inlineStr"/>
       <c r="O187" t="inlineStr">
         <is>
-          <t>[]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Yusifova_Aynur_C%C9%99f%C9%99r_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="n">
         <v>972</v>
       </c>
       <c r="B188" t="inlineStr">
         <is>
           <t>Sona</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
           <t>Musa qızı</t>
         </is>
       </c>
       <c r="D188" t="inlineStr">
         <is>
           <t>İbrahimova</t>
         </is>
       </c>
       <c r="E188" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -12053,108 +12053,108 @@
       </c>
       <c r="G188" t="inlineStr"/>
       <c r="H188" t="inlineStr"/>
       <c r="I188" t="inlineStr"/>
       <c r="J188" t="inlineStr">
         <is>
           <t>Elektron xidmətlər</t>
         </is>
       </c>
       <c r="K188" t="inlineStr">
         <is>
           <t>Baş mütəxəssis</t>
         </is>
       </c>
       <c r="L188" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M188" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N188" t="inlineStr"/>
       <c r="O188" t="inlineStr">
         <is>
-          <t>[]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0brahimova_Sona_Musa_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="n">
         <v>973</v>
       </c>
       <c r="B189" t="inlineStr">
         <is>
           <t>Elnarə</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
           <t>Cabir qızı</t>
         </is>
       </c>
       <c r="D189" t="inlineStr">
         <is>
           <t>Əzizova</t>
         </is>
       </c>
       <c r="E189" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F189" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G189" t="inlineStr"/>
       <c r="H189" t="inlineStr"/>
       <c r="I189" t="inlineStr"/>
       <c r="J189" t="inlineStr">
         <is>
           <t>Elmi arxiv</t>
         </is>
       </c>
       <c r="K189" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L189" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M189" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N189" t="inlineStr"/>
       <c r="O189" t="inlineStr">
         <is>
-          <t>[]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fzizova_Elnar%C9%99_Cabir_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="n">
         <v>974</v>
       </c>
       <c r="B190" t="inlineStr">
         <is>
           <t>Günel</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
           <t>Qərib qızı</t>
         </is>
       </c>
       <c r="D190" t="inlineStr">
         <is>
           <t>Məmmədli</t>
         </is>
       </c>
       <c r="E190" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -12167,51 +12167,51 @@
       </c>
       <c r="G190" t="inlineStr"/>
       <c r="H190" t="inlineStr"/>
       <c r="I190" t="inlineStr"/>
       <c r="J190" t="inlineStr">
         <is>
           <t>Elmi arxiv</t>
         </is>
       </c>
       <c r="K190" t="inlineStr">
         <is>
           <t>Baş mütəxəssis</t>
         </is>
       </c>
       <c r="L190" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M190" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N190" t="inlineStr"/>
       <c r="O190" t="inlineStr">
         <is>
-          <t>[]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dli_G%C3%BCnel_Q%C9%99rib_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="n">
         <v>975</v>
       </c>
       <c r="B191" t="inlineStr">
         <is>
           <t>Ayşən</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
           <t>Vaqif qızı</t>
         </is>
       </c>
       <c r="D191" t="inlineStr">
         <is>
           <t>Rəşidova</t>
         </is>
       </c>
       <c r="E191" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -12224,51 +12224,51 @@
       </c>
       <c r="G191" t="inlineStr"/>
       <c r="H191" t="inlineStr"/>
       <c r="I191" t="inlineStr"/>
       <c r="J191" t="inlineStr">
         <is>
           <t>Erkən realizm və yeni dövr Azərbaycan ədəbiyyatı</t>
         </is>
       </c>
       <c r="K191" t="inlineStr">
         <is>
           <t>Böyük laborant</t>
         </is>
       </c>
       <c r="L191" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M191" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N191" t="inlineStr"/>
       <c r="O191" t="inlineStr">
         <is>
-          <t>[]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/R%C9%99%C5%9Fidova_Ay%C5%9F%C9%99n_Vaqif_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="n">
         <v>976</v>
       </c>
       <c r="B192" t="inlineStr">
         <is>
           <t>Seyid</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
           <t>Cəmilə Azər</t>
         </is>
       </c>
       <c r="D192" t="inlineStr">
         <is>
           <t>qızı</t>
         </is>
       </c>
       <c r="E192" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -12281,51 +12281,51 @@
       </c>
       <c r="G192" t="inlineStr"/>
       <c r="H192" t="inlineStr"/>
       <c r="I192" t="inlineStr"/>
       <c r="J192" t="inlineStr">
         <is>
           <t>Erkən realizm və yeni dövr Azərbaycan ədəbiyyatı</t>
         </is>
       </c>
       <c r="K192" t="inlineStr">
         <is>
           <t>Böyük laborant</t>
         </is>
       </c>
       <c r="L192" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M192" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N192" t="inlineStr"/>
       <c r="O192" t="inlineStr">
         <is>
-          <t>[]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/q%C4%B1z%C4%B1_Seyid_C%C9%99mil%C9%99_Az%C9%99r'}]</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="n">
         <v>977</v>
       </c>
       <c r="B193" t="inlineStr">
         <is>
           <t>Fidan</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
           <t>Mübariz qızı</t>
         </is>
       </c>
       <c r="D193" t="inlineStr">
         <is>
           <t>Qəhrəmanova</t>
         </is>
       </c>
       <c r="E193" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -12338,51 +12338,51 @@
       </c>
       <c r="G193" t="inlineStr"/>
       <c r="H193" t="inlineStr"/>
       <c r="I193" t="inlineStr"/>
       <c r="J193" t="inlineStr">
         <is>
           <t>Füzulişünaslıq sektoru</t>
         </is>
       </c>
       <c r="K193" t="inlineStr">
         <is>
           <t>Böyük laborant</t>
         </is>
       </c>
       <c r="L193" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M193" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N193" t="inlineStr"/>
       <c r="O193" t="inlineStr">
         <is>
-          <t>[]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Q%C9%99hr%C9%99manova_Fidan_M%C3%BCbariz_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="n">
         <v>978</v>
       </c>
       <c r="B194" t="inlineStr">
         <is>
           <t>Nüşabə</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
           <t>Elşad qızı</t>
         </is>
       </c>
       <c r="D194" t="inlineStr">
         <is>
           <t>Adgözəlzadə-Rəsulonva</t>
         </is>
       </c>
       <c r="E194" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -12395,51 +12395,51 @@
       </c>
       <c r="G194" t="inlineStr"/>
       <c r="H194" t="inlineStr"/>
       <c r="I194" t="inlineStr"/>
       <c r="J194" t="inlineStr">
         <is>
           <t>Füzulişünaslıq sektoru</t>
         </is>
       </c>
       <c r="K194" t="inlineStr">
         <is>
           <t>Böyük laborant</t>
         </is>
       </c>
       <c r="L194" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M194" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N194" t="inlineStr"/>
       <c r="O194" t="inlineStr">
         <is>
-          <t>[]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Adg%C3%B6z%C9%99lzad%C9%99-R%C9%99sulonva_N%C3%BC%C5%9Fab%C9%99_El%C5%9Fad_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="n">
         <v>979</v>
       </c>
       <c r="B195" t="inlineStr">
         <is>
           <t>Şəfiqə</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
           <t>Sahib qızı</t>
         </is>
       </c>
       <c r="D195" t="inlineStr">
         <is>
           <t>Həsənova</t>
         </is>
       </c>
       <c r="E195" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -12452,51 +12452,51 @@
       </c>
       <c r="G195" t="inlineStr"/>
       <c r="H195" t="inlineStr"/>
       <c r="I195" t="inlineStr"/>
       <c r="J195" t="inlineStr">
         <is>
           <t>İctimaiyyətlə əlaqələr</t>
         </is>
       </c>
       <c r="K195" t="inlineStr">
         <is>
           <t>Baş mütəxəssis</t>
         </is>
       </c>
       <c r="L195" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M195" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N195" t="inlineStr"/>
       <c r="O195" t="inlineStr">
         <is>
-          <t>[]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C9%99s%C9%99nova_%C5%9E%C9%99fiq%C9%99_Sahib_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="n">
         <v>980</v>
       </c>
       <c r="B196" t="inlineStr">
         <is>
           <t>Şahnaz</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
           <t>Ağaqulu  qızı</t>
         </is>
       </c>
       <c r="D196" t="inlineStr">
         <is>
           <t>Şirinova</t>
         </is>
       </c>
       <c r="E196" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -12509,51 +12509,51 @@
       </c>
       <c r="G196" t="inlineStr"/>
       <c r="H196" t="inlineStr"/>
       <c r="I196" t="inlineStr"/>
       <c r="J196" t="inlineStr">
         <is>
           <t>İnsan resursları</t>
         </is>
       </c>
       <c r="K196" t="inlineStr">
         <is>
           <t>Kadrlar üzrə mütəxəssis</t>
         </is>
       </c>
       <c r="L196" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M196" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N196" t="inlineStr"/>
       <c r="O196" t="inlineStr">
         <is>
-          <t>[]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C5%9Eirinova_%C5%9Eahnaz_A%C4%9Faqulu__q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="n">
         <v>981</v>
       </c>
       <c r="B197" t="inlineStr">
         <is>
           <t>Fidan</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
         <is>
           <t>Rza qızı</t>
         </is>
       </c>
       <c r="D197" t="inlineStr">
         <is>
           <t>Hacıyeva</t>
         </is>
       </c>
       <c r="E197" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -12566,51 +12566,51 @@
       </c>
       <c r="G197" t="inlineStr"/>
       <c r="H197" t="inlineStr"/>
       <c r="I197" t="inlineStr"/>
       <c r="J197" t="inlineStr">
         <is>
           <t>Kitabxana</t>
         </is>
       </c>
       <c r="K197" t="inlineStr">
         <is>
           <t>Baş kitabxanaçı</t>
         </is>
       </c>
       <c r="L197" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M197" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N197" t="inlineStr"/>
       <c r="O197" t="inlineStr">
         <is>
-          <t>[]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Hac%C4%B1yeva_Fidan_Rza_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="n">
         <v>982</v>
       </c>
       <c r="B198" t="inlineStr">
         <is>
           <t>Əfsanə</t>
         </is>
       </c>
       <c r="C198" t="inlineStr">
         <is>
           <t>Əkrəm qızı</t>
         </is>
       </c>
       <c r="D198" t="inlineStr">
         <is>
           <t>Səfərova</t>
         </is>
       </c>
       <c r="E198" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -12623,51 +12623,51 @@
       </c>
       <c r="G198" t="inlineStr"/>
       <c r="H198" t="inlineStr"/>
       <c r="I198" t="inlineStr"/>
       <c r="J198" t="inlineStr">
         <is>
           <t>Kitabxana</t>
         </is>
       </c>
       <c r="K198" t="inlineStr">
         <is>
           <t>Baş kitabxanaçı</t>
         </is>
       </c>
       <c r="L198" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M198" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N198" t="inlineStr"/>
       <c r="O198" t="inlineStr">
         <is>
-          <t>[]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/S%C9%99f%C9%99rova_%C6%8Ffsan%C9%99_%C6%8Fkr%C9%99m_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="n">
         <v>983</v>
       </c>
       <c r="B199" t="inlineStr">
         <is>
           <t>Şəbnəm</t>
         </is>
       </c>
       <c r="C199" t="inlineStr">
         <is>
           <t>Qiyasəddin qızı</t>
         </is>
       </c>
       <c r="D199" t="inlineStr">
         <is>
           <t>Şəfizadə</t>
         </is>
       </c>
       <c r="E199" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -12680,51 +12680,51 @@
       </c>
       <c r="G199" t="inlineStr"/>
       <c r="H199" t="inlineStr"/>
       <c r="I199" t="inlineStr"/>
       <c r="J199" t="inlineStr">
         <is>
           <t>Mətbuat tarixi və publisistika</t>
         </is>
       </c>
       <c r="K199" t="inlineStr">
         <is>
           <t>Böyük laborant</t>
         </is>
       </c>
       <c r="L199" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M199" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N199" t="inlineStr"/>
       <c r="O199" t="inlineStr">
         <is>
-          <t>[]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C5%9E%C9%99fizad%C9%99_%C5%9E%C9%99bn%C9%99m_Qiyas%C9%99ddin_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="n">
         <v>984</v>
       </c>
       <c r="B200" t="inlineStr">
         <is>
           <t>Sevinc</t>
         </is>
       </c>
       <c r="C200" t="inlineStr">
         <is>
           <t>Pirəli qızı</t>
         </is>
       </c>
       <c r="D200" t="inlineStr">
         <is>
           <t>Şirəliyeva</t>
         </is>
       </c>
       <c r="E200" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -12737,51 +12737,51 @@
       </c>
       <c r="G200" t="inlineStr"/>
       <c r="H200" t="inlineStr"/>
       <c r="I200" t="inlineStr"/>
       <c r="J200" t="inlineStr">
         <is>
           <t>Mühasibatlıq</t>
         </is>
       </c>
       <c r="K200" t="inlineStr">
         <is>
           <t>Baş mühasib</t>
         </is>
       </c>
       <c r="L200" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M200" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N200" t="inlineStr"/>
       <c r="O200" t="inlineStr">
         <is>
-          <t>[]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C5%9Eir%C9%99liyeva_Sevinc_Pir%C9%99li_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="n">
         <v>985</v>
       </c>
       <c r="B201" t="inlineStr">
         <is>
           <t>Aygün</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
           <t>Əli qızı</t>
         </is>
       </c>
       <c r="D201" t="inlineStr">
         <is>
           <t>Həsənova</t>
         </is>
       </c>
       <c r="E201" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -12794,51 +12794,51 @@
       </c>
       <c r="G201" t="inlineStr"/>
       <c r="H201" t="inlineStr"/>
       <c r="I201" t="inlineStr"/>
       <c r="J201" t="inlineStr">
         <is>
           <t>Mühasibatlıq</t>
         </is>
       </c>
       <c r="K201" t="inlineStr">
         <is>
           <t>Mühasib</t>
         </is>
       </c>
       <c r="L201" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M201" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N201" t="inlineStr"/>
       <c r="O201" t="inlineStr">
         <is>
-          <t>[]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C9%99s%C9%99nova_Ayg%C3%BCn_%C6%8Fli_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="n">
         <v>986</v>
       </c>
       <c r="B202" t="inlineStr">
         <is>
           <t>Nizami</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
         <is>
           <t>Həsən oğlu</t>
         </is>
       </c>
       <c r="D202" t="inlineStr">
         <is>
           <t>Vəliyev</t>
         </is>
       </c>
       <c r="E202" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -12851,51 +12851,51 @@
       </c>
       <c r="G202" t="inlineStr"/>
       <c r="H202" t="inlineStr"/>
       <c r="I202" t="inlineStr"/>
       <c r="J202" t="inlineStr">
         <is>
           <t xml:space="preserve">Mülki Müdafiə Qərargah </t>
         </is>
       </c>
       <c r="K202" t="inlineStr">
         <is>
           <t>Mülki müdafiə qərargahının rəisi</t>
         </is>
       </c>
       <c r="L202" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M202" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N202" t="inlineStr"/>
       <c r="O202" t="inlineStr">
         <is>
-          <t>[]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/V%C9%99liyev_Nizami_H%C9%99s%C9%99n_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="n">
         <v>987</v>
       </c>
       <c r="B203" t="inlineStr">
         <is>
           <t>Fidan</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
         <is>
           <t>Fuad qızı</t>
         </is>
       </c>
       <c r="D203" t="inlineStr">
         <is>
           <t>Hacalyeva</t>
         </is>
       </c>
       <c r="E203" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -12908,108 +12908,108 @@
       </c>
       <c r="G203" t="inlineStr"/>
       <c r="H203" t="inlineStr"/>
       <c r="I203" t="inlineStr"/>
       <c r="J203" t="inlineStr">
         <is>
           <t>Müstəqillik dövrü Azərbaycan ədəiyyatı</t>
         </is>
       </c>
       <c r="K203" t="inlineStr">
         <is>
           <t>Böyük laborant</t>
         </is>
       </c>
       <c r="L203" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M203" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N203" t="inlineStr"/>
       <c r="O203" t="inlineStr">
         <is>
-          <t>[]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Hacalyeva_Fidan_Fuad_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="n">
         <v>988</v>
       </c>
       <c r="B204" t="inlineStr">
         <is>
           <t>Talıbova</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
         <is>
           <t>Töhfə Məmmədağa</t>
         </is>
       </c>
       <c r="D204" t="inlineStr">
         <is>
           <t>qızı</t>
         </is>
       </c>
       <c r="E204" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F204" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G204" t="inlineStr"/>
       <c r="H204" t="inlineStr"/>
       <c r="I204" t="inlineStr"/>
       <c r="J204" t="inlineStr">
         <is>
           <t>Nəşriyyat</t>
         </is>
       </c>
       <c r="K204" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L204" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M204" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N204" t="inlineStr"/>
       <c r="O204" t="inlineStr">
         <is>
-          <t>[]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/q%C4%B1z%C4%B1_Tal%C4%B1bova_T%C3%B6hf%C9%99_M%C9%99mm%C9%99da%C4%9Fa'}]</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="n">
         <v>989</v>
       </c>
       <c r="B205" t="inlineStr">
         <is>
           <t>İradə</t>
         </is>
       </c>
       <c r="C205" t="inlineStr">
         <is>
           <t>Nizami qızı</t>
         </is>
       </c>
       <c r="D205" t="inlineStr">
         <is>
           <t>Orucova</t>
         </is>
       </c>
       <c r="E205" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -13022,51 +13022,51 @@
       </c>
       <c r="G205" t="inlineStr"/>
       <c r="H205" t="inlineStr"/>
       <c r="I205" t="inlineStr"/>
       <c r="J205" t="inlineStr">
         <is>
           <t>Nəşriyyat</t>
         </is>
       </c>
       <c r="K205" t="inlineStr">
         <is>
           <t>Baş mütəxəssis</t>
         </is>
       </c>
       <c r="L205" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M205" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N205" t="inlineStr"/>
       <c r="O205" t="inlineStr">
         <is>
-          <t>[]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Orucova_%C4%B0rad%C9%99_Nizami_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="n">
         <v>990</v>
       </c>
       <c r="B206" t="inlineStr">
         <is>
           <t>Maral</t>
         </is>
       </c>
       <c r="C206" t="inlineStr">
         <is>
           <t>Bahadur qızı</t>
         </is>
       </c>
       <c r="D206" t="inlineStr">
         <is>
           <t>Poladova</t>
         </is>
       </c>
       <c r="E206" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -13079,51 +13079,51 @@
       </c>
       <c r="G206" t="inlineStr"/>
       <c r="H206" t="inlineStr"/>
       <c r="I206" t="inlineStr"/>
       <c r="J206" t="inlineStr">
         <is>
           <t>Nəşriyyat</t>
         </is>
       </c>
       <c r="K206" t="inlineStr">
         <is>
           <t>Baş mütəxəssis</t>
         </is>
       </c>
       <c r="L206" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M206" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N206" t="inlineStr"/>
       <c r="O206" t="inlineStr">
         <is>
-          <t>[]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Poladova_Maral_Bahadur_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="n">
         <v>991</v>
       </c>
       <c r="B207" t="inlineStr">
         <is>
           <t>Ülkər</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
         <is>
           <t>İbrahim qızı</t>
         </is>
       </c>
       <c r="D207" t="inlineStr">
         <is>
           <t>Hüseynova</t>
         </is>
       </c>
       <c r="E207" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -13136,51 +13136,51 @@
       </c>
       <c r="G207" t="inlineStr"/>
       <c r="H207" t="inlineStr"/>
       <c r="I207" t="inlineStr"/>
       <c r="J207" t="inlineStr">
         <is>
           <t>Nəşriyyat</t>
         </is>
       </c>
       <c r="K207" t="inlineStr">
         <is>
           <t>Baş mütəxəssis</t>
         </is>
       </c>
       <c r="L207" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M207" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N207" t="inlineStr"/>
       <c r="O207" t="inlineStr">
         <is>
-          <t>[]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C3%BCseynova_%C3%9Clk%C9%99r_%C4%B0brahim_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="n">
         <v>992</v>
       </c>
       <c r="B208" t="inlineStr">
         <is>
           <t>Səbinə</t>
         </is>
       </c>
       <c r="C208" t="inlineStr">
         <is>
           <t>Əbdürəhim qızı</t>
         </is>
       </c>
       <c r="D208" t="inlineStr">
         <is>
           <t>Məhərrəmova</t>
         </is>
       </c>
       <c r="E208" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -13193,51 +13193,51 @@
       </c>
       <c r="G208" t="inlineStr"/>
       <c r="H208" t="inlineStr"/>
       <c r="I208" t="inlineStr"/>
       <c r="J208" t="inlineStr">
         <is>
           <t>Nəşriyyat</t>
         </is>
       </c>
       <c r="K208" t="inlineStr">
         <is>
           <t>Baş mütəxəssis</t>
         </is>
       </c>
       <c r="L208" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M208" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N208" t="inlineStr"/>
       <c r="O208" t="inlineStr">
         <is>
-          <t>[]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99h%C9%99rr%C9%99mova_S%C9%99bin%C9%99_%C6%8Fbd%C3%BCr%C9%99him_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="n">
         <v>993</v>
       </c>
       <c r="B209" t="inlineStr">
         <is>
           <t>Sevinc</t>
         </is>
       </c>
       <c r="C209" t="inlineStr">
         <is>
           <t>Sabir qızı</t>
         </is>
       </c>
       <c r="D209" t="inlineStr">
         <is>
           <t>Paşayeva</t>
         </is>
       </c>
       <c r="E209" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -13250,51 +13250,51 @@
       </c>
       <c r="G209" t="inlineStr"/>
       <c r="H209" t="inlineStr"/>
       <c r="I209" t="inlineStr"/>
       <c r="J209" t="inlineStr">
         <is>
           <t>Nəşriyyat</t>
         </is>
       </c>
       <c r="K209" t="inlineStr">
         <is>
           <t>Baş mütəxəssis</t>
         </is>
       </c>
       <c r="L209" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M209" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N209" t="inlineStr"/>
       <c r="O209" t="inlineStr">
         <is>
-          <t>[]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Pa%C5%9Fayeva_Sevinc_Sabir_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="n">
         <v>994</v>
       </c>
       <c r="B210" t="inlineStr">
         <is>
           <t>Rəşid</t>
         </is>
       </c>
       <c r="C210" t="inlineStr">
         <is>
           <t>Həşim oğlu</t>
         </is>
       </c>
       <c r="D210" t="inlineStr">
         <is>
           <t>Kərimov</t>
         </is>
       </c>
       <c r="E210" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -13307,51 +13307,51 @@
       </c>
       <c r="G210" t="inlineStr"/>
       <c r="H210" t="inlineStr"/>
       <c r="I210" t="inlineStr"/>
       <c r="J210" t="inlineStr">
         <is>
           <t>Nəşriyyat</t>
         </is>
       </c>
       <c r="K210" t="inlineStr">
         <is>
           <t>Baş mütəxəssis</t>
         </is>
       </c>
       <c r="L210" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M210" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N210" t="inlineStr"/>
       <c r="O210" t="inlineStr">
         <is>
-          <t>[]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/K%C9%99rimov_R%C9%99%C5%9Fid_H%C9%99%C5%9Fim_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="n">
         <v>995</v>
       </c>
       <c r="B211" t="inlineStr">
         <is>
           <t>Mətanət</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
         <is>
           <t>Nazim qızı</t>
         </is>
       </c>
       <c r="D211" t="inlineStr">
         <is>
           <t>Abdunova</t>
         </is>
       </c>
       <c r="E211" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -13364,51 +13364,51 @@
       </c>
       <c r="G211" t="inlineStr"/>
       <c r="H211" t="inlineStr"/>
       <c r="I211" t="inlineStr"/>
       <c r="J211" t="inlineStr">
         <is>
           <t>Nəşriyyat</t>
         </is>
       </c>
       <c r="K211" t="inlineStr">
         <is>
           <t>Baş mütəxəssis</t>
         </is>
       </c>
       <c r="L211" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M211" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N211" t="inlineStr"/>
       <c r="O211" t="inlineStr">
         <is>
-          <t>[]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Abdunova_M%C9%99tan%C9%99t_Nazim_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="n">
         <v>996</v>
       </c>
       <c r="B212" t="inlineStr">
         <is>
           <t>Zərin</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
         <is>
           <t>Sərxan qızı</t>
         </is>
       </c>
       <c r="D212" t="inlineStr">
         <is>
           <t>Vəliyeva</t>
         </is>
       </c>
       <c r="E212" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -13421,51 +13421,51 @@
       </c>
       <c r="G212" t="inlineStr"/>
       <c r="H212" t="inlineStr"/>
       <c r="I212" t="inlineStr"/>
       <c r="J212" t="inlineStr">
         <is>
           <t>Nəşriyyat</t>
         </is>
       </c>
       <c r="K212" t="inlineStr">
         <is>
           <t>Baş mütəxəssis</t>
         </is>
       </c>
       <c r="L212" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M212" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N212" t="inlineStr"/>
       <c r="O212" t="inlineStr">
         <is>
-          <t>[]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/V%C9%99liyeva_Z%C9%99rin_S%C9%99rxan_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="n">
         <v>997</v>
       </c>
       <c r="B213" t="inlineStr">
         <is>
           <t>Aynur</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
           <t>Xəlil-Paşa qızı</t>
         </is>
       </c>
       <c r="D213" t="inlineStr">
         <is>
           <t>Nəzərova</t>
         </is>
       </c>
       <c r="E213" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -13478,51 +13478,51 @@
       </c>
       <c r="G213" t="inlineStr"/>
       <c r="H213" t="inlineStr"/>
       <c r="I213" t="inlineStr"/>
       <c r="J213" t="inlineStr">
         <is>
           <t>Nəşriyyat</t>
         </is>
       </c>
       <c r="K213" t="inlineStr">
         <is>
           <t>Baş mütəxəssis</t>
         </is>
       </c>
       <c r="L213" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M213" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N213" t="inlineStr"/>
       <c r="O213" t="inlineStr">
         <is>
-          <t>[]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/N%C9%99z%C9%99rova_Aynur_X%C9%99lil-Pa%C5%9Fa_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="n">
         <v>998</v>
       </c>
       <c r="B214" t="inlineStr">
         <is>
           <t>Ülkər</t>
         </is>
       </c>
       <c r="C214" t="inlineStr">
         <is>
           <t>Talih qızı</t>
         </is>
       </c>
       <c r="D214" t="inlineStr">
         <is>
           <t>Məmmədova</t>
         </is>
       </c>
       <c r="E214" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -13535,51 +13535,51 @@
       </c>
       <c r="G214" t="inlineStr"/>
       <c r="H214" t="inlineStr"/>
       <c r="I214" t="inlineStr"/>
       <c r="J214" t="inlineStr">
         <is>
           <t>Nəşriyyat</t>
         </is>
       </c>
       <c r="K214" t="inlineStr">
         <is>
           <t>Baş mütəxəssis</t>
         </is>
       </c>
       <c r="L214" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M214" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N214" t="inlineStr"/>
       <c r="O214" t="inlineStr">
         <is>
-          <t>[]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dova_%C3%9Clk%C9%99r_Talih_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="n">
         <v>999</v>
       </c>
       <c r="B215" t="inlineStr">
         <is>
           <t>Fatimə</t>
         </is>
       </c>
       <c r="C215" t="inlineStr">
         <is>
           <t>Məmmədağa qızı</t>
         </is>
       </c>
       <c r="D215" t="inlineStr">
         <is>
           <t>Kərimova</t>
         </is>
       </c>
       <c r="E215" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -13592,51 +13592,51 @@
       </c>
       <c r="G215" t="inlineStr"/>
       <c r="H215" t="inlineStr"/>
       <c r="I215" t="inlineStr"/>
       <c r="J215" t="inlineStr">
         <is>
           <t>Orta əsrlər Azərbaycan ədəbiyyatı</t>
         </is>
       </c>
       <c r="K215" t="inlineStr">
         <is>
           <t>Böyük laborant</t>
         </is>
       </c>
       <c r="L215" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M215" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N215" t="inlineStr"/>
       <c r="O215" t="inlineStr">
         <is>
-          <t>[]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/K%C9%99rimova_Fatim%C9%99_M%C9%99mm%C9%99da%C4%9Fa_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="n">
         <v>1000</v>
       </c>
       <c r="B216" t="inlineStr">
         <is>
           <t>Pakizə</t>
         </is>
       </c>
       <c r="C216" t="inlineStr">
         <is>
           <t>Əli qızı</t>
         </is>
       </c>
       <c r="D216" t="inlineStr">
         <is>
           <t>Kərimova</t>
         </is>
       </c>
       <c r="E216" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -13649,51 +13649,51 @@
       </c>
       <c r="G216" t="inlineStr"/>
       <c r="H216" t="inlineStr"/>
       <c r="I216" t="inlineStr"/>
       <c r="J216" t="inlineStr">
         <is>
           <t>Orta əsrlər Azərbaycan ədəbiyyatı</t>
         </is>
       </c>
       <c r="K216" t="inlineStr">
         <is>
           <t>Böyük laborant</t>
         </is>
       </c>
       <c r="L216" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M216" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N216" t="inlineStr"/>
       <c r="O216" t="inlineStr">
         <is>
-          <t>[]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/K%C9%99rimova_Pakiz%C9%99_%C6%8Fli_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="n">
         <v>1001</v>
       </c>
       <c r="B217" t="inlineStr">
         <is>
           <t>Xariqə</t>
         </is>
       </c>
       <c r="C217" t="inlineStr">
         <is>
           <t>Kamil qızı</t>
         </is>
       </c>
       <c r="D217" t="inlineStr">
         <is>
           <t>Hüseynova</t>
         </is>
       </c>
       <c r="E217" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -13706,51 +13706,51 @@
       </c>
       <c r="G217" t="inlineStr"/>
       <c r="H217" t="inlineStr"/>
       <c r="I217" t="inlineStr"/>
       <c r="J217" t="inlineStr">
         <is>
           <t>Ortaq başlanğıc və İntibah dövrü Azərbaycan Ədəbiyyatı</t>
         </is>
       </c>
       <c r="K217" t="inlineStr">
         <is>
           <t>Böyük laborant</t>
         </is>
       </c>
       <c r="L217" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M217" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N217" t="inlineStr"/>
       <c r="O217" t="inlineStr">
         <is>
-          <t>[]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C3%BCseynova_Xariq%C9%99_Kamil_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="n">
         <v>1002</v>
       </c>
       <c r="B218" t="inlineStr">
         <is>
           <t>Səidə</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
           <t>Hamlet qızı</t>
         </is>
       </c>
       <c r="D218" t="inlineStr">
         <is>
           <t>Süleymanova</t>
         </is>
       </c>
       <c r="E218" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -13763,51 +13763,51 @@
       </c>
       <c r="G218" t="inlineStr"/>
       <c r="H218" t="inlineStr"/>
       <c r="I218" t="inlineStr"/>
       <c r="J218" t="inlineStr">
         <is>
           <t>Ortaq başlanğıc və İntibah dövrü Azərbaycan Ədəbiyyatı</t>
         </is>
       </c>
       <c r="K218" t="inlineStr">
         <is>
           <t>Böyük laborant</t>
         </is>
       </c>
       <c r="L218" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M218" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N218" t="inlineStr"/>
       <c r="O218" t="inlineStr">
         <is>
-          <t>[]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/S%C3%BCleymanova_S%C9%99id%C9%99_Hamlet_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="n">
         <v>1003</v>
       </c>
       <c r="B219" t="inlineStr">
         <is>
           <t>Sənarə</t>
         </is>
       </c>
       <c r="C219" t="inlineStr">
         <is>
           <t>Usub qızı</t>
         </is>
       </c>
       <c r="D219" t="inlineStr">
         <is>
           <t>Hüseynova</t>
         </is>
       </c>
       <c r="E219" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -13820,51 +13820,51 @@
       </c>
       <c r="G219" t="inlineStr"/>
       <c r="H219" t="inlineStr"/>
       <c r="I219" t="inlineStr"/>
       <c r="J219" t="inlineStr">
         <is>
           <t>Ortaq başlanğıc və İntibah dövrü Azərbaycan Ədəbiyyatı</t>
         </is>
       </c>
       <c r="K219" t="inlineStr">
         <is>
           <t>Operator</t>
         </is>
       </c>
       <c r="L219" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M219" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N219" t="inlineStr"/>
       <c r="O219" t="inlineStr">
         <is>
-          <t>[]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C3%BCseynova_S%C9%99nar%C9%99_Usub_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="n">
         <v>1004</v>
       </c>
       <c r="B220" t="inlineStr">
         <is>
           <t>Ağayev</t>
         </is>
       </c>
       <c r="C220" t="inlineStr">
         <is>
           <t>Əli</t>
         </is>
       </c>
       <c r="D220" t="inlineStr">
         <is>
           <t>Süleyman oğlu</t>
         </is>
       </c>
       <c r="E220" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -13877,51 +13877,51 @@
       </c>
       <c r="G220" t="inlineStr"/>
       <c r="H220" t="inlineStr"/>
       <c r="I220" t="inlineStr"/>
       <c r="J220" t="inlineStr">
         <is>
           <t>Rəhbərlik</t>
         </is>
       </c>
       <c r="K220" t="inlineStr">
         <is>
           <t>Baş mütəxəssis</t>
         </is>
       </c>
       <c r="L220" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M220" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N220" t="inlineStr"/>
       <c r="O220" t="inlineStr">
         <is>
-          <t>[]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/S%C3%BCleyman_o%C4%9Flu_A%C4%9Fayev_%C6%8Fli'}]</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="n">
         <v>1005</v>
       </c>
       <c r="B221" t="inlineStr">
         <is>
           <t>Leyla</t>
         </is>
       </c>
       <c r="C221" t="inlineStr">
         <is>
           <t>Rufulla qızı</t>
         </is>
       </c>
       <c r="D221" t="inlineStr">
         <is>
           <t>İbadova</t>
         </is>
       </c>
       <c r="E221" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -13934,108 +13934,108 @@
       </c>
       <c r="G221" t="inlineStr"/>
       <c r="H221" t="inlineStr"/>
       <c r="I221" t="inlineStr"/>
       <c r="J221" t="inlineStr">
         <is>
           <t>Rəhbərlik</t>
         </is>
       </c>
       <c r="K221" t="inlineStr">
         <is>
           <t>Baş mütəxəssis</t>
         </is>
       </c>
       <c r="L221" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M221" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N221" t="inlineStr"/>
       <c r="O221" t="inlineStr">
         <is>
-          <t>[]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0badova_Leyla_Rufulla_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="n">
         <v>1006</v>
       </c>
       <c r="B222" t="inlineStr">
         <is>
           <t>Telli</t>
         </is>
       </c>
       <c r="C222" t="inlineStr">
         <is>
           <t>Ələddin qızı</t>
         </is>
       </c>
       <c r="D222" t="inlineStr">
         <is>
           <t>Muradova</t>
         </is>
       </c>
       <c r="E222" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F222" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G222" t="inlineStr"/>
       <c r="H222" t="inlineStr"/>
       <c r="I222" t="inlineStr"/>
       <c r="J222" t="inlineStr">
         <is>
           <t>Sənədlərlə iş şöbəsi</t>
         </is>
       </c>
       <c r="K222" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L222" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M222" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N222" t="inlineStr"/>
       <c r="O222" t="inlineStr">
         <is>
-          <t>[]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Muradova_Telli_%C6%8Fl%C9%99ddin_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="n">
         <v>1007</v>
       </c>
       <c r="B223" t="inlineStr">
         <is>
           <t>Anar</t>
         </is>
       </c>
       <c r="C223" t="inlineStr">
         <is>
           <t>Taleh oğlu</t>
         </is>
       </c>
       <c r="D223" t="inlineStr">
         <is>
           <t>İbadov</t>
         </is>
       </c>
       <c r="E223" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -14048,51 +14048,51 @@
       </c>
       <c r="G223" t="inlineStr"/>
       <c r="H223" t="inlineStr"/>
       <c r="I223" t="inlineStr"/>
       <c r="J223" t="inlineStr">
         <is>
           <t>Təchizat və xidmət</t>
         </is>
       </c>
       <c r="K223" t="inlineStr">
         <is>
           <t>Mühəndis proqramçı</t>
         </is>
       </c>
       <c r="L223" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M223" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N223" t="inlineStr"/>
       <c r="O223" t="inlineStr">
         <is>
-          <t>[]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0badov_Anar_Taleh_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="n">
         <v>1008</v>
       </c>
       <c r="B224" t="inlineStr">
         <is>
           <t>Rəna</t>
         </is>
       </c>
       <c r="C224" t="inlineStr">
         <is>
           <t>Vaqif qızı</t>
         </is>
       </c>
       <c r="D224" t="inlineStr">
         <is>
           <t>Əhmədova</t>
         </is>
       </c>
       <c r="E224" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -14105,51 +14105,51 @@
       </c>
       <c r="G224" t="inlineStr"/>
       <c r="H224" t="inlineStr"/>
       <c r="I224" t="inlineStr"/>
       <c r="J224" t="inlineStr">
         <is>
           <t>Təchizat və xidmət</t>
         </is>
       </c>
       <c r="K224" t="inlineStr">
         <is>
           <t>Baş mütəxəssis</t>
         </is>
       </c>
       <c r="L224" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M224" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N224" t="inlineStr"/>
       <c r="O224" t="inlineStr">
         <is>
-          <t>[]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fhm%C9%99dova_R%C9%99na_Vaqif_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="n">
         <v>1010</v>
       </c>
       <c r="B225" t="inlineStr">
         <is>
           <t>Nigar</t>
         </is>
       </c>
       <c r="C225" t="inlineStr">
         <is>
           <t>Rasim qızı</t>
         </is>
       </c>
       <c r="D225" t="inlineStr">
         <is>
           <t>Tağıyeva</t>
         </is>
       </c>
       <c r="E225" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -14162,51 +14162,51 @@
       </c>
       <c r="G225" t="inlineStr"/>
       <c r="H225" t="inlineStr"/>
       <c r="I225" t="inlineStr"/>
       <c r="J225" t="inlineStr">
         <is>
           <t>Türk xalqları ədəbiyyatı</t>
         </is>
       </c>
       <c r="K225" t="inlineStr">
         <is>
           <t>Böyük laborant</t>
         </is>
       </c>
       <c r="L225" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M225" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N225" t="inlineStr"/>
       <c r="O225" t="inlineStr">
         <is>
-          <t>[]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Ta%C4%9F%C4%B1yeva_Nigar_Rasim_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="n">
         <v>1011</v>
       </c>
       <c r="B226" t="inlineStr">
         <is>
           <t>Suqrət</t>
         </is>
       </c>
       <c r="C226" t="inlineStr">
         <is>
           <t>Səfərxan qızı</t>
         </is>
       </c>
       <c r="D226" t="inlineStr">
         <is>
           <t>Məmmədova</t>
         </is>
       </c>
       <c r="E226" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -14219,51 +14219,51 @@
       </c>
       <c r="G226" t="inlineStr"/>
       <c r="H226" t="inlineStr"/>
       <c r="I226" t="inlineStr"/>
       <c r="J226" t="inlineStr">
         <is>
           <t>Türk xalqları ədəbiyyatı</t>
         </is>
       </c>
       <c r="K226" t="inlineStr">
         <is>
           <t>Operator</t>
         </is>
       </c>
       <c r="L226" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M226" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N226" t="inlineStr"/>
       <c r="O226" t="inlineStr">
         <is>
-          <t>[]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dova_Suqr%C9%99t_S%C9%99f%C9%99rxan_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="n">
         <v>1012</v>
       </c>
       <c r="B227" t="inlineStr">
         <is>
           <t>Rasta</t>
         </is>
       </c>
       <c r="C227" t="inlineStr">
         <is>
           <t>Rafik qızı</t>
         </is>
       </c>
       <c r="D227" t="inlineStr">
         <is>
           <t>Fətiyeva</t>
         </is>
       </c>
       <c r="E227" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -14276,51 +14276,51 @@
       </c>
       <c r="G227" t="inlineStr"/>
       <c r="H227" t="inlineStr"/>
       <c r="I227" t="inlineStr"/>
       <c r="J227" t="inlineStr">
         <is>
           <t>XX əsr (sovet dövrü) Azərbaycan ədəbiyyatı</t>
         </is>
       </c>
       <c r="K227" t="inlineStr">
         <is>
           <t>Böyük laborant</t>
         </is>
       </c>
       <c r="L227" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M227" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N227" t="inlineStr"/>
       <c r="O227" t="inlineStr">
         <is>
-          <t>[]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/F%C9%99tiyeva_Rasta_Rafik_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="n">
         <v>1013</v>
       </c>
       <c r="B228" t="inlineStr">
         <is>
           <t>Fərqanə</t>
         </is>
       </c>
       <c r="C228" t="inlineStr">
         <is>
           <t>Nazim qızı</t>
         </is>
       </c>
       <c r="D228" t="inlineStr">
         <is>
           <t>Əhmədova</t>
         </is>
       </c>
       <c r="E228" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -14333,51 +14333,51 @@
       </c>
       <c r="G228" t="inlineStr"/>
       <c r="H228" t="inlineStr"/>
       <c r="I228" t="inlineStr"/>
       <c r="J228" t="inlineStr">
         <is>
           <t>XX əsr (sovet dövrü) Azərbaycan ədəbiyyatı</t>
         </is>
       </c>
       <c r="K228" t="inlineStr">
         <is>
           <t>Böyük laborant</t>
         </is>
       </c>
       <c r="L228" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M228" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N228" t="inlineStr"/>
       <c r="O228" t="inlineStr">
         <is>
-          <t>[]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fhm%C9%99dova_F%C9%99rqan%C9%99_Nazim_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="n">
         <v>2899</v>
       </c>
       <c r="B229" t="inlineStr">
         <is>
           <t>Kənan</t>
         </is>
       </c>
       <c r="C229" t="inlineStr">
         <is>
           <t>Anar oğlu</t>
         </is>
       </c>
       <c r="D229" t="inlineStr">
         <is>
           <t>Əliyev</t>
         </is>
       </c>
       <c r="E229" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -14392,48 +14392,48 @@
       <c r="H229" t="inlineStr"/>
       <c r="I229" s="2" t="n">
         <v>33714</v>
       </c>
       <c r="J229" t="inlineStr">
         <is>
           <t>Ədəbi tənqid</t>
         </is>
       </c>
       <c r="K229" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L229" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M229" s="2" t="n">
         <v>45427</v>
       </c>
       <c r="N229" t="inlineStr"/>
       <c r="O229" t="inlineStr">
         <is>
-          <t>[]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyev_K%C9%99nan_Anar_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>