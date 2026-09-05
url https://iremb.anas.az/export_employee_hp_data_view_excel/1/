--- v1 (2026-06-07)
+++ v2 (2026-09-05)
@@ -7167,51 +7167,51 @@
         </is>
       </c>
       <c r="H106" t="inlineStr"/>
       <c r="I106" t="inlineStr"/>
       <c r="J106" t="inlineStr">
         <is>
           <t>Ədəbiyyat nəzəriyyəsi</t>
         </is>
       </c>
       <c r="K106" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="L106" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M106" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N106" t="inlineStr"/>
       <c r="O106" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=8tjUGNwAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/AliyevaShefa'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0004-7483-9033'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyeva_%C5%9E%C9%99fa_%C5%9Eakir_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=8tjUGNwAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/AliyevaShefa'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0004-7483-9033'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/886/1/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyeva_%C5%9E%C9%99fa_%C5%9Eakir_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="n">
         <v>887</v>
       </c>
       <c r="B107" t="inlineStr">
         <is>
           <t>Şəhanə</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
           <t>Urfan qızı</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
           <t>Əliyeva</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
           <t>İşləyir</t>