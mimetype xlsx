--- v0 (2026-05-09)
+++ v1 (2026-06-24)
@@ -447,52 +447,52 @@
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:O159"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="13" customWidth="1" min="2" max="2"/>
     <col width="22" customWidth="1" min="3" max="3"/>
     <col width="22" customWidth="1" min="4" max="4"/>
     <col width="9" customWidth="1" min="5" max="5"/>
     <col width="15" customWidth="1" min="6" max="6"/>
     <col width="45" customWidth="1" min="7" max="7"/>
     <col width="15" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="60" customWidth="1" min="10" max="10"/>
     <col width="27" customWidth="1" min="11" max="11"/>
     <col width="38" customWidth="1" min="12" max="12"/>
     <col width="12" customWidth="1" min="13" max="13"/>
-    <col width="10" customWidth="1" min="14" max="14"/>
-    <col width="1319" customWidth="1" min="15" max="15"/>
+    <col width="12" customWidth="1" min="14" max="14"/>
+    <col width="1325" customWidth="1" min="15" max="15"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>employee_id</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>first_name</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>second_name</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>last_name</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
@@ -582,54 +582,56 @@
       <c r="G2" t="inlineStr">
         <is>
           <t xml:space="preserve">  fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="H2" t="inlineStr"/>
       <c r="I2" t="inlineStr"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>Kompleks tədqiqatların elmi araşdırılması</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M2" s="2" t="n">
         <v>45292</v>
       </c>
-      <c r="N2" t="inlineStr"/>
+      <c r="N2" s="2" t="n">
+        <v>46175</v>
+      </c>
       <c r="O2" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=j87SpqcAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fhm%C9%99dov_Yaqub_Emin_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=j87SpqcAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fhm%C9%99dov_Yaqub_Emin_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>2465</v>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Teyyub</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>Xuduş oğlu</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>Şükürov</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -643,54 +645,56 @@
       <c r="G3" t="inlineStr">
         <is>
           <t xml:space="preserve">  fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="H3" t="inlineStr"/>
       <c r="I3" t="inlineStr"/>
       <c r="J3" t="inlineStr">
         <is>
           <t>Kompleks tədqiqatların elmi araşdırılması</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M3" s="2" t="n">
         <v>45292</v>
       </c>
-      <c r="N3" t="inlineStr"/>
+      <c r="N3" s="2" t="n">
+        <v>46175</v>
+      </c>
       <c r="O3" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=AAAAAAAAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C5%9E%C3%BCk%C3%BCrov_Teyyub_Xudu%C5%9F_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C5%9E%C3%BCk%C3%BCrov_Teyyub_Xudu%C5%9F_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>2466</v>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Qurban</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>Cəlal oğlu</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>Yetirmişli</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -713,51 +717,51 @@
       </c>
       <c r="I4" s="2" t="n">
         <v>19241</v>
       </c>
       <c r="J4" t="inlineStr">
         <is>
           <t>Rəhbərlik</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
           <t>Direktor</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M4" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N4" t="inlineStr"/>
       <c r="O4" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=yFCWtmoAAAAJ&amp;hl=en'}, {'platform_name': 'Web of Science', 'platform_logo': '/media/platform_logos/WOS.PNG', 'url': 'https://www.webofscience.com/wos/author/record/C-4257-2017'}, {'platform_name': 'Scopus', 'platform_logo': '/media/platform_logos/scopus_.PNG', 'url': 'https://www.scopus.com/authid/detail.uri?authorId=16551134800'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Gurban-Yetirmishli-2'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/GurbanYetirmishli'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-0542-2443'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/2466/11/#ameadergipark'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Yetirmi%C5%9Fli_Qurban_C%C9%99lal_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=yFCWtmoAAAAJ&amp;hl=en'}, {'platform_name': 'Web of Science', 'platform_logo': '/media/platform_logos/WOS.PNG', 'url': 'https://www.webofscience.com/wos/author/record/C-4257-2017'}, {'platform_name': 'Scopus', 'platform_logo': '/media/platform_logos/scopus_.PNG', 'url': 'https://www.scopus.com/authid/detail.uri?authorId=16551134800'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Gurban-Yetirmishli-2'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/GurbanYetirmishli'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-0542-2443'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/2466/11/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Yetirmi%C5%9Fli_Qurban_C%C9%99lal_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>2467</v>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Fətəli</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>Nəriman oğlu</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>Abdullayev</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -778,108 +782,110 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I5" t="inlineStr"/>
       <c r="J5" t="inlineStr">
         <is>
           <t>Rəhbərlik</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
           <t>Direktorun müavini</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M5" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N5" t="inlineStr"/>
       <c r="O5" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0009-3534-4448'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Abdullayev_F%C9%99t%C9%99li_N%C9%99riman_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0009-3534-4448'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Abdullayev_F%C9%99t%C9%99li_N%C9%99riman_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>2468</v>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Altay</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>Xəqani oğlu</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>Cəfərov</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G6" t="inlineStr"/>
       <c r="H6" t="inlineStr"/>
       <c r="I6" t="inlineStr"/>
       <c r="J6" t="inlineStr">
         <is>
-          <t>“Elektron xidmətlər”</t>
+          <t>Elektron xidmətlər</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M6" s="2" t="n">
         <v>45292</v>
       </c>
-      <c r="N6" t="inlineStr"/>
+      <c r="N6" s="2" t="n">
+        <v>46175</v>
+      </c>
       <c r="O6" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=eRUep-IAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/C%C9%99f%C9%99rov_Altay_X%C9%99qani_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=eRUep-IAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/C%C9%99f%C9%99rov_Altay_X%C9%99qani_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>2469</v>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Şamama</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>Oruc qızı</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>Quliyeva</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -892,51 +898,51 @@
       </c>
       <c r="G7" t="inlineStr"/>
       <c r="H7" t="inlineStr"/>
       <c r="I7" t="inlineStr"/>
       <c r="J7" t="inlineStr">
         <is>
           <t>Geoekologiya</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M7" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N7" t="inlineStr"/>
       <c r="O7" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=OC1cdrMAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/SHAMAMAGULIYEVA'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Quliyeva_%C5%9Eamama_Oruc_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=OC1cdrMAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/SHAMAMAGULIYEVA'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Quliyeva_%C5%9Eamama_Oruc_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>2470</v>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Mahirə</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>Kamil qızı</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>Məmmədova</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -949,51 +955,51 @@
       </c>
       <c r="G8" t="inlineStr"/>
       <c r="H8" t="inlineStr"/>
       <c r="I8" t="inlineStr"/>
       <c r="J8" t="inlineStr">
         <is>
           <t>Geofiziki materialların təhlili və təfsiri</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M8" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N8" t="inlineStr"/>
       <c r="O8" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=XPeavZsAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/MahireMemmedova/'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dova_Mahir%C9%99_Kamil_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=XPeavZsAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/MahireMemmedova/'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dova_Mahir%C9%99_Kamil_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>2471</v>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Kəmalə</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>Namizəd qızı</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>Məmmədova</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -1006,51 +1012,51 @@
       </c>
       <c r="G9" t="inlineStr"/>
       <c r="H9" t="inlineStr"/>
       <c r="I9" t="inlineStr"/>
       <c r="J9" t="inlineStr">
         <is>
           <t>Geofiziki materialların təhlili və təfsiri</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M9" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N9" t="inlineStr"/>
       <c r="O9" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=N5nEw3cAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dova_K%C9%99mal%C9%99_Namiz%C9%99d_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=N5nEw3cAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dova_K%C9%99mal%C9%99_Namiz%C9%99d_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>2472</v>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Almaz</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>Tələt qızı</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>İsmayılova</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -1063,51 +1069,51 @@
       </c>
       <c r="G10" t="inlineStr"/>
       <c r="H10" t="inlineStr"/>
       <c r="I10" t="inlineStr"/>
       <c r="J10" t="inlineStr">
         <is>
           <t>Qravimetriya</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M10" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N10" t="inlineStr"/>
       <c r="O10" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=p8uNeOoAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/IsmailovaAlmaz'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/2472/11/#ameadergipark'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0smay%C4%B1lova_Almaz_T%C9%99l%C9%99t_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=p8uNeOoAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/IsmailovaAlmaz'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/2472/11/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0smay%C4%B1lova_Almaz_T%C9%99l%C9%99t_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>2473</v>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Mahirə</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>Ramiz qızı</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>Tağıyeva</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -1120,51 +1126,51 @@
       </c>
       <c r="G11" t="inlineStr"/>
       <c r="H11" t="inlineStr"/>
       <c r="I11" t="inlineStr"/>
       <c r="J11" t="inlineStr">
         <is>
           <t>Qravimetriya</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M11" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N11" t="inlineStr"/>
       <c r="O11" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=-CWFYwYAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Ta%C4%9F%C4%B1yeva_Mahir%C9%99_Ramiz_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=-CWFYwYAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Ta%C4%9F%C4%B1yeva_Mahir%C9%99_Ramiz_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>2474</v>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Şirin</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>Kərimbala qızı</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>İslamova</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -1177,51 +1183,51 @@
       </c>
       <c r="G12" t="inlineStr"/>
       <c r="H12" t="inlineStr"/>
       <c r="I12" t="inlineStr"/>
       <c r="J12" t="inlineStr">
         <is>
           <t>“Zəlzələlərin tədqiqatı” bürosu</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
           <t>Böyükk elmi işçi</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M12" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N12" t="inlineStr"/>
       <c r="O12" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=AAAAAAAAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0slamova_%C5%9Eirin_K%C9%99rimbala_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0slamova_%C5%9Eirin_K%C9%99rimbala_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>2475</v>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Səidə</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>Sirac qızı</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>İsmayılova</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -1238,51 +1244,51 @@
         </is>
       </c>
       <c r="H13" t="inlineStr"/>
       <c r="I13" t="inlineStr"/>
       <c r="J13" t="inlineStr">
         <is>
           <t>“Zəlzələlərin tədqiqatı” bürosu</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
           <t>Büro rəisi</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M13" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N13" t="inlineStr"/>
       <c r="O13" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=jaNCF5UAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/sadaIsmayilova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-9682-9950'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/2475/11/#ameadergipark'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0smay%C4%B1lova_S%C9%99id%C9%99_Sirac_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=jaNCF5UAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/sadaIsmayilova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-9682-9950'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/2475/11/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0smay%C4%B1lova_S%C9%99id%C9%99_Sirac_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>2476</v>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>Ruqiyyə</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>Daniel qızı</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>Kərimova</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -1292,54 +1298,56 @@
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G14" t="inlineStr"/>
       <c r="H14" t="inlineStr"/>
       <c r="I14" t="inlineStr"/>
       <c r="J14" t="inlineStr">
         <is>
           <t>“Zəlzələlərin tədqiqatı” bürosu</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
           <t>Büro rəisinin müavini</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M14" s="2" t="n">
         <v>45292</v>
       </c>
-      <c r="N14" t="inlineStr"/>
+      <c r="N14" s="2" t="n">
+        <v>46175</v>
+      </c>
       <c r="O14" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=93XOc7YAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/RugijaKerimova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0008-7227-682X'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/K%C9%99rimova_Ruqiyy%C9%99_Daniel_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=93XOc7YAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/RugijaKerimova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0008-7227-682X'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/K%C9%99rimova_Ruqiyy%C9%99_Daniel_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>2477</v>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>Aybəniz</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>Aydın qızı</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>Kərəmova</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -1352,51 +1360,51 @@
       </c>
       <c r="G15" t="inlineStr"/>
       <c r="H15" t="inlineStr"/>
       <c r="I15" t="inlineStr"/>
       <c r="J15" t="inlineStr">
         <is>
           <t>Kompleks geokimyəvi tədqiqatlar</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M15" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N15" t="inlineStr"/>
       <c r="O15" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=eFegJ2kAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/АйбянизКерамова'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/K%C9%99r%C9%99mova_Ayb%C9%99niz_Ayd%C4%B1n_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=eFegJ2kAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/АйбянизКерамова'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/K%C9%99r%C9%99mova_Ayb%C9%99niz_Ayd%C4%B1n_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>2478</v>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>Naibə</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>Xəlil qızı</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>Tağıyeva</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -1409,51 +1417,51 @@
       </c>
       <c r="G16" t="inlineStr"/>
       <c r="H16" t="inlineStr"/>
       <c r="I16" t="inlineStr"/>
       <c r="J16" t="inlineStr">
         <is>
           <t>Maqnitometriya</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M16" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N16" t="inlineStr"/>
       <c r="O16" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=0iGCPYIAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Ta%C4%9F%C4%B1yeva_Naib%C9%99_X%C9%99lil_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=0iGCPYIAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Ta%C4%9F%C4%B1yeva_Naib%C9%99_X%C9%99lil_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>2479</v>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Afaq</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>Vüqar qızı</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>Səmədzadə</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -1466,51 +1474,51 @@
       </c>
       <c r="G17" t="inlineStr"/>
       <c r="H17" t="inlineStr"/>
       <c r="I17" t="inlineStr"/>
       <c r="J17" t="inlineStr">
         <is>
           <t>Mühəndis geologiyası və seysmik mikrorayonlaşdırma</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M17" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N17" t="inlineStr"/>
       <c r="O17" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=0PfpDs8AAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/AfaqAgazade'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/S%C9%99m%C9%99dzad%C9%99_Afaq_V%C3%BCqar_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=0PfpDs8AAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/AfaqAgazade'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/S%C9%99m%C9%99dzad%C9%99_Afaq_V%C3%BCqar_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
         <v>2480</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>İlhamə</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>Nadir qızı</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Cəlilova</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -1523,51 +1531,51 @@
       </c>
       <c r="G18" t="inlineStr"/>
       <c r="H18" t="inlineStr"/>
       <c r="I18" t="inlineStr"/>
       <c r="J18" t="inlineStr">
         <is>
           <t>Mühəndis geologiyası və seysmik mikrorayonlaşdırma</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M18" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N18" t="inlineStr"/>
       <c r="O18" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=MrlH-m4AAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Ilhame_Celilova'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/%C4%B0Celilova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0005-7650-6264'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/2480/11/#ameadergipark'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/C%C9%99lilova_%C4%B0lham%C9%99_Nadir_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=MrlH-m4AAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Ilhame_Celilova'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/%C4%B0Celilova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0005-7650-6264'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/2480/11/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/C%C9%99lilova_%C4%B0lham%C9%99_Nadir_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="n">
         <v>2481</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Aygün</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>Baba qızı</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Quliyeva</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -1580,51 +1588,51 @@
       </c>
       <c r="G19" t="inlineStr"/>
       <c r="H19" t="inlineStr"/>
       <c r="I19" t="inlineStr"/>
       <c r="J19" t="inlineStr">
         <is>
           <t>Seysmologiya</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M19" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N19" t="inlineStr"/>
       <c r="O19" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=5erh2ncAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Aygun-Quliyeva'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0009-1795-826X'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/2481/11/#ameadergipark'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Quliyeva_Ayg%C3%BCn_Baba_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=5erh2ncAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Aygun-Quliyeva'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0009-1795-826X'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/2481/11/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Quliyeva_Ayg%C3%BCn_Baba_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="n">
         <v>2482</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Gülər</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>Elxan qızı</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Səidova</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -1637,51 +1645,51 @@
       </c>
       <c r="G20" t="inlineStr"/>
       <c r="H20" t="inlineStr"/>
       <c r="I20" t="inlineStr"/>
       <c r="J20" t="inlineStr">
         <is>
           <t>Seysmoloji materialların təhlili və təfsiri</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M20" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N20" t="inlineStr"/>
       <c r="O20" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=XLU_psUAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/S%C9%99idova_G%C3%BCl%C9%99r_Elxan_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=XLU_psUAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/S%C9%99idova_G%C3%BCl%C9%99r_Elxan_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="n">
         <v>2483</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>Lalə</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>Ağadadaş qız</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>İbrahimova</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -1694,51 +1702,51 @@
       </c>
       <c r="G21" t="inlineStr"/>
       <c r="H21" t="inlineStr"/>
       <c r="I21" t="inlineStr"/>
       <c r="J21" t="inlineStr">
         <is>
           <t>Rəhbərlik</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
           <t>Elmi katib</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M21" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N21" t="inlineStr"/>
       <c r="O21" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=EBu3YugAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Lala_Ibrahimova'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://asoa.academia.edu/LalaIbrahimova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0000-3371-0197'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0brahimova_Lal%C9%99_A%C4%9Fadada%C5%9F_q%C4%B1z'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=EBu3YugAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Lala_Ibrahimova'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://asoa.academia.edu/LalaIbrahimova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0000-3371-0197'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0brahimova_Lal%C9%99_A%C4%9Fadada%C5%9F_q%C4%B1z'}]</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="n">
         <v>2484</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>Rauf</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>Bazirqau oğlu</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Muradov</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -1751,51 +1759,51 @@
       </c>
       <c r="G22" t="inlineStr"/>
       <c r="H22" t="inlineStr"/>
       <c r="I22" t="inlineStr"/>
       <c r="J22" t="inlineStr">
         <is>
           <t>Rəhbərlik</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
           <t>Direktor müavini</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M22" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N22" t="inlineStr"/>
       <c r="O22" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=6YgChYYAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Rauf-Muradov'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/RaufMuradov'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-2482-3231'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/2484/11/#ameadergipark'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Muradov_Rauf_Bazirqau_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=6YgChYYAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Rauf-Muradov'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/RaufMuradov'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-2482-3231'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/2484/11/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Muradov_Rauf_Bazirqau_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="n">
         <v>2485</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>Günay</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>İxtiyar qızı</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Bəkdəmirova</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -1808,51 +1816,51 @@
       </c>
       <c r="G23" t="inlineStr"/>
       <c r="H23" t="inlineStr"/>
       <c r="I23" t="inlineStr"/>
       <c r="J23" t="inlineStr">
         <is>
           <t>“Bakı” s/st.</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M23" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N23" t="inlineStr"/>
       <c r="O23" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=l78P7TAAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/gunaybekdemirova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0009-6612-6726'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/B%C9%99kd%C9%99mirova_G%C3%BCnay_%C4%B0xtiyar_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=l78P7TAAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/gunaybekdemirova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0009-6612-6726'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/B%C9%99kd%C9%99mirova_G%C3%BCnay_%C4%B0xtiyar_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="n">
         <v>2486</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>Nərmin</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>Elxan qızı</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Təhlətli</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -1865,51 +1873,51 @@
       </c>
       <c r="G24" t="inlineStr"/>
       <c r="H24" t="inlineStr"/>
       <c r="I24" t="inlineStr"/>
       <c r="J24" t="inlineStr">
         <is>
           <t>“Bakı” s/st.</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M24" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N24" t="inlineStr"/>
       <c r="O24" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=fegqNR4AAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/nermintehletli'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0000-7861-6823'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/T%C9%99hl%C9%99tli_N%C9%99rmin_Elxan_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=fegqNR4AAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/nermintehletli'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0000-7861-6823'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/T%C9%99hl%C9%99tli_N%C9%99rmin_Elxan_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="n">
         <v>2487</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>Samirə</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>Fizuli qızı</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>Əlizadə</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -1922,51 +1930,51 @@
       </c>
       <c r="G25" t="inlineStr"/>
       <c r="H25" t="inlineStr"/>
       <c r="I25" t="inlineStr"/>
       <c r="J25" t="inlineStr">
         <is>
           <t>“Zəlzələlərin tədqiqatı” bürosu</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M25" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N25" t="inlineStr"/>
       <c r="O25" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=aCO-bokAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Flizad%C9%99_Samir%C9%99_Fizuli_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=aCO-bokAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Flizad%C9%99_Samir%C9%99_Fizuli_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="n">
         <v>2488</v>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>Aysel</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>Fəxrəddin qızı</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>Aslanlı</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -1976,54 +1984,56 @@
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G26" t="inlineStr"/>
       <c r="H26" t="inlineStr"/>
       <c r="I26" t="inlineStr"/>
       <c r="J26" t="inlineStr">
         <is>
           <t>“Zəlzələlərin tədqiqatı” bürosu</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M26" s="2" t="n">
         <v>45292</v>
       </c>
-      <c r="N26" t="inlineStr"/>
+      <c r="N26" s="2" t="n">
+        <v>46175</v>
+      </c>
       <c r="O26" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=hTVyo_4AAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Aysel-Aslanli-2'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/AslanliAysel'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Aslanl%C4%B1_Aysel_F%C9%99xr%C9%99ddin_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=hTVyo_4AAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Aysel-Aslanli-2'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/AslanliAysel'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Aslanl%C4%B1_Aysel_F%C9%99xr%C9%99ddin_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="n">
         <v>2489</v>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>Türkay</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>Kamil qızı</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>İbadzadə</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -2036,51 +2046,51 @@
       </c>
       <c r="G27" t="inlineStr"/>
       <c r="H27" t="inlineStr"/>
       <c r="I27" t="inlineStr"/>
       <c r="J27" t="inlineStr">
         <is>
           <t>“Zəlzələlərin tədqiqatı” bürosu</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M27" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N27" t="inlineStr"/>
       <c r="O27" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=5W9qkIQAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0badzad%C9%99_T%C3%BCrkay_Kamil_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=5W9qkIQAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0badzad%C9%99_T%C3%BCrkay_Kamil_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="n">
         <v>2490</v>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>Zümrüd</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>Ceyhun qızı</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>İsmayılova</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -2093,51 +2103,51 @@
       </c>
       <c r="G28" t="inlineStr"/>
       <c r="H28" t="inlineStr"/>
       <c r="I28" t="inlineStr"/>
       <c r="J28" t="inlineStr">
         <is>
           <t>“Zəlzələlərin tədqiqatı” bürosu</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M28" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N28" t="inlineStr"/>
       <c r="O28" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0smay%C4%B1lova_Z%C3%BCmr%C3%BCd_Ceyhun_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0smay%C4%B1lova_Z%C3%BCmr%C3%BCd_Ceyhun_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="n">
         <v>2491</v>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>Gülnarə</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>Ceyhun qızı</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>Çələbiyeva</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -2147,54 +2157,56 @@
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G29" t="inlineStr"/>
       <c r="H29" t="inlineStr"/>
       <c r="I29" t="inlineStr"/>
       <c r="J29" t="inlineStr">
         <is>
           <t>“Zəlzələlərin tədqiqatı” bürosu</t>
         </is>
       </c>
       <c r="K29" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M29" s="2" t="n">
         <v>45292</v>
       </c>
-      <c r="N29" t="inlineStr"/>
+      <c r="N29" s="2" t="n">
+        <v>46175</v>
+      </c>
       <c r="O29" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=mNXCQBEAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C3%87%C9%99l%C9%99biyeva_G%C3%BClnar%C9%99_Ceyhun_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=mNXCQBEAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C3%87%C9%99l%C9%99biyeva_G%C3%BClnar%C9%99_Ceyhun_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="n">
         <v>2492</v>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>Sahilə</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>Saleh qızı</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>Sultanova</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -2207,51 +2219,51 @@
       </c>
       <c r="G30" t="inlineStr"/>
       <c r="H30" t="inlineStr"/>
       <c r="I30" t="inlineStr"/>
       <c r="J30" t="inlineStr">
         <is>
           <t>“Zəlzələlərin tədqiqatı” bürosu</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M30" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N30" t="inlineStr"/>
       <c r="O30" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=U1VJfCsAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Sultanova_Sahil%C9%99_Saleh_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=U1VJfCsAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Sultanova_Sahil%C9%99_Saleh_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="n">
         <v>2493</v>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>Xəyalə</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>Etibar qızı</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>Qənizadə</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -2264,51 +2276,51 @@
       </c>
       <c r="G31" t="inlineStr"/>
       <c r="H31" t="inlineStr"/>
       <c r="I31" t="inlineStr"/>
       <c r="J31" t="inlineStr">
         <is>
           <t>“Zəlzələlərin tədqiqatı” bürosu</t>
         </is>
       </c>
       <c r="K31" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M31" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N31" t="inlineStr"/>
       <c r="O31" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=8a0xSv0AAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Q%C9%99nizad%C9%99_X%C9%99yal%C9%99_Etibar_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=8a0xSv0AAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Q%C9%99nizad%C9%99_X%C9%99yal%C9%99_Etibar_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="n">
         <v>2494</v>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>Xoşqədəm</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>Həvullah qızı</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>Yusifova</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -2321,51 +2333,51 @@
       </c>
       <c r="G32" t="inlineStr"/>
       <c r="H32" t="inlineStr"/>
       <c r="I32" t="inlineStr"/>
       <c r="J32" t="inlineStr">
         <is>
           <t>Kompleks geokimyəvi tədqiqatlar</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M32" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N32" t="inlineStr"/>
       <c r="O32" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=LGHe1B4AAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/XosqedemYusifova'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Yusifova_Xo%C5%9Fq%C9%99d%C9%99m_H%C9%99vullah_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=LGHe1B4AAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/XosqedemYusifova'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Yusifova_Xo%C5%9Fq%C9%99d%C9%99m_H%C9%99vullah_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="n">
         <v>2495</v>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>Fəridə</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>Akif qızı</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>Ağakişiyeva</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -2378,51 +2390,51 @@
       </c>
       <c r="G33" t="inlineStr"/>
       <c r="H33" t="inlineStr"/>
       <c r="I33" t="inlineStr"/>
       <c r="J33" t="inlineStr">
         <is>
           <t>Makroseysmik tədqiqatlar</t>
         </is>
       </c>
       <c r="K33" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="L33" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M33" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N33" t="inlineStr"/>
       <c r="O33" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=XBJ0AsoAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/FerideAgakisiyeva)'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/A%C4%9Faki%C5%9Fiyeva_F%C9%99rid%C9%99_Akif_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=XBJ0AsoAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/FerideAgakisiyeva)'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/A%C4%9Faki%C5%9Fiyeva_F%C9%99rid%C9%99_Akif_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="n">
         <v>2496</v>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>Aygün</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>Tərlan qızı</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>Səmədova</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -2432,54 +2444,56 @@
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G34" t="inlineStr"/>
       <c r="H34" t="inlineStr"/>
       <c r="I34" t="inlineStr"/>
       <c r="J34" t="inlineStr">
         <is>
           <t>Maqnitometriya</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="L34" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M34" s="2" t="n">
         <v>45292</v>
       </c>
-      <c r="N34" t="inlineStr"/>
+      <c r="N34" s="2" t="n">
+        <v>46175</v>
+      </c>
       <c r="O34" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/S%C9%99m%C9%99dova_Ayg%C3%BCn_T%C9%99rlan_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/S%C9%99m%C9%99dova_Ayg%C3%BCn_T%C9%99rlan_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="n">
         <v>2497</v>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>Şəhran</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>Ağahüseyn qızı</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>İsmayılova</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -2492,51 +2506,51 @@
       </c>
       <c r="G35" t="inlineStr"/>
       <c r="H35" t="inlineStr"/>
       <c r="I35" t="inlineStr"/>
       <c r="J35" t="inlineStr">
         <is>
           <t>Maqnitometriya</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="L35" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M35" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N35" t="inlineStr"/>
       <c r="O35" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=YiJHZBAAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/ShehranIsmayilova'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0smay%C4%B1lova_%C5%9E%C9%99hran_A%C4%9Fah%C3%BCseyn_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=YiJHZBAAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/ShehranIsmayilova'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0smay%C4%B1lova_%C5%9E%C9%99hran_A%C4%9Fah%C3%BCseyn_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="n">
         <v>2498</v>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>Aygün</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>Nemət qızı</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>Sultanova</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -2546,54 +2560,56 @@
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G36" t="inlineStr"/>
       <c r="H36" t="inlineStr"/>
       <c r="I36" t="inlineStr"/>
       <c r="J36" t="inlineStr">
         <is>
           <t>Maqnitometriya</t>
         </is>
       </c>
       <c r="K36" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="L36" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M36" s="2" t="n">
         <v>45292</v>
       </c>
-      <c r="N36" t="inlineStr"/>
+      <c r="N36" s="2" t="n">
+        <v>46175</v>
+      </c>
       <c r="O36" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=7m_5a8cAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/AygunSultanova2'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-2631-1056'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Sultanova_Ayg%C3%BCn_Nem%C9%99t_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=7m_5a8cAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/AygunSultanova2'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-2631-1056'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Sultanova_Ayg%C3%BCn_Nem%C9%99t_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="n">
         <v>2499</v>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>Sənan</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>Xəqani oğlu</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>Namazzadə</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -2603,54 +2619,56 @@
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G37" t="inlineStr"/>
       <c r="H37" t="inlineStr"/>
       <c r="I37" t="inlineStr"/>
       <c r="J37" t="inlineStr">
         <is>
           <t>Maqnitometriya</t>
         </is>
       </c>
       <c r="K37" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="L37" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M37" s="2" t="n">
         <v>45292</v>
       </c>
-      <c r="N37" t="inlineStr"/>
+      <c r="N37" s="2" t="n">
+        <v>46175</v>
+      </c>
       <c r="O37" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=teXfkuYAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Namazzad%C9%99_S%C9%99nan_X%C9%99qani_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=teXfkuYAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Namazzad%C9%99_S%C9%99nan_X%C9%99qani_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="n">
         <v>2500</v>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>Ayşən</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>Nərman qızı</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>Məmmədova</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -2660,54 +2678,56 @@
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G38" t="inlineStr"/>
       <c r="H38" t="inlineStr"/>
       <c r="I38" t="inlineStr"/>
       <c r="J38" t="inlineStr">
         <is>
           <t>Maqnitometriya</t>
         </is>
       </c>
       <c r="K38" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="L38" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M38" s="2" t="n">
         <v>45292</v>
       </c>
-      <c r="N38" t="inlineStr"/>
+      <c r="N38" s="2" t="n">
+        <v>46175</v>
+      </c>
       <c r="O38" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=ff_exeMAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dova_Ay%C5%9F%C9%99n_N%C9%99rman_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=ff_exeMAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dova_Ay%C5%9F%C9%99n_N%C9%99rman_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="n">
         <v>2501</v>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>Ləman</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>İlqar qızı</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>Vəliyeva</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -2720,51 +2740,51 @@
       </c>
       <c r="G39" t="inlineStr"/>
       <c r="H39" t="inlineStr"/>
       <c r="I39" t="inlineStr"/>
       <c r="J39" t="inlineStr">
         <is>
           <t>Mühəndis geologiyası və seysmik mikrorayonlaşdırma</t>
         </is>
       </c>
       <c r="K39" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="L39" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M39" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N39" t="inlineStr"/>
       <c r="O39" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/V%C9%99liyeva_L%C9%99man_%C4%B0lqar_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/V%C9%99liyeva_L%C9%99man_%C4%B0lqar_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="n">
         <v>2502</v>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>Küleydə</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t>Cabbar qızı</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>Baxışiyeva</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -2774,54 +2794,56 @@
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G40" t="inlineStr"/>
       <c r="H40" t="inlineStr"/>
       <c r="I40" t="inlineStr"/>
       <c r="J40" t="inlineStr">
         <is>
           <t>Mühəndis geologiyası və seysmik mikrorayonlaşdırma</t>
         </is>
       </c>
       <c r="K40" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="L40" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M40" s="2" t="n">
         <v>45292</v>
       </c>
-      <c r="N40" t="inlineStr"/>
+      <c r="N40" s="2" t="n">
+        <v>46175</v>
+      </c>
       <c r="O40" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=aYTWSogAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/GuleydeBaxshiyeva'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0002-3369-3512'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Bax%C4%B1%C5%9Fiyeva_K%C3%BCleyd%C9%99_Cabbar_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=aYTWSogAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/GuleydeBaxshiyeva'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0002-3369-3512'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Bax%C4%B1%C5%9Fiyeva_K%C3%BCleyd%C9%99_Cabbar_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="n">
         <v>2503</v>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>Günay</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>Oktay qızı</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>İbrahim-Zadə</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -2834,51 +2856,51 @@
       </c>
       <c r="G41" t="inlineStr"/>
       <c r="H41" t="inlineStr"/>
       <c r="I41" t="inlineStr"/>
       <c r="J41" t="inlineStr">
         <is>
           <t>Mühəndis geologiyası və seysmik mikrorayonlaşdırma</t>
         </is>
       </c>
       <c r="K41" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="L41" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M41" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N41" t="inlineStr"/>
       <c r="O41" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0brahim-Zad%C9%99_G%C3%BCnay_Oktay_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0brahim-Zad%C9%99_G%C3%BCnay_Oktay_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="n">
         <v>2504</v>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>Firuzə</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t>Zaur qızı</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>Mehdizadə</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -2888,54 +2910,56 @@
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G42" t="inlineStr"/>
       <c r="H42" t="inlineStr"/>
       <c r="I42" t="inlineStr"/>
       <c r="J42" t="inlineStr">
         <is>
           <t>Mühəndis geologiyası və seysmik mikrorayonlaşdırma</t>
         </is>
       </c>
       <c r="K42" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="L42" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M42" s="2" t="n">
         <v>45292</v>
       </c>
-      <c r="N42" t="inlineStr"/>
+      <c r="N42" s="2" t="n">
+        <v>46175</v>
+      </c>
       <c r="O42" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=4OCeStYAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/FiruzaMehdizade'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0001-4816-2864'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Mehdizad%C9%99_Firuz%C9%99_Zaur_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=4OCeStYAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/FiruzaMehdizade'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0001-4816-2864'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Mehdizad%C9%99_Firuz%C9%99_Zaur_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="n">
         <v>2505</v>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>Lamiyə</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t>Şahin qızı</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>İsgəndərova</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -2945,54 +2969,56 @@
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G43" t="inlineStr"/>
       <c r="H43" t="inlineStr"/>
       <c r="I43" t="inlineStr"/>
       <c r="J43" t="inlineStr">
         <is>
           <t>Mühəndis geologiyası və seysmik mikrorayonlaşdırma</t>
         </is>
       </c>
       <c r="K43" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="L43" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M43" s="2" t="n">
         <v>45292</v>
       </c>
-      <c r="N43" t="inlineStr"/>
+      <c r="N43" s="2" t="n">
+        <v>46175</v>
+      </c>
       <c r="O43" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=mcpG81wAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/LamiyaIsgenderova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0004-0993-9687'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0sg%C9%99nd%C9%99rova_Lamiy%C9%99_%C5%9Eahin_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=mcpG81wAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/LamiyaIsgenderova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0004-0993-9687'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0sg%C9%99nd%C9%99rova_Lamiy%C9%99_%C5%9Eahin_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="n">
         <v>2506</v>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>Sevinc</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>Salam qızı</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>Quluzadə</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -3005,51 +3031,51 @@
       </c>
       <c r="G44" t="inlineStr"/>
       <c r="H44" t="inlineStr"/>
       <c r="I44" t="inlineStr"/>
       <c r="J44" t="inlineStr">
         <is>
           <t>Mühəndis geologiyası və seysmik mikrorayonlaşdırma</t>
         </is>
       </c>
       <c r="K44" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="L44" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M44" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N44" t="inlineStr"/>
       <c r="O44" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Quluzad%C9%99_Sevinc_Salam_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Quluzad%C9%99_Sevinc_Salam_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="n">
         <v>2507</v>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>Təranə</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t>Aydın qızı</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>Əliyeva</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -3062,51 +3088,51 @@
       </c>
       <c r="G45" t="inlineStr"/>
       <c r="H45" t="inlineStr"/>
       <c r="I45" t="inlineStr"/>
       <c r="J45" t="inlineStr">
         <is>
           <t>Seysmoloji materialların təhlili və təfsiri</t>
         </is>
       </c>
       <c r="K45" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="L45" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M45" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N45" t="inlineStr"/>
       <c r="O45" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyeva_T%C9%99ran%C9%99_Ayd%C4%B1n_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyeva_T%C9%99ran%C9%99_Ayd%C4%B1n_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="n">
         <v>2508</v>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>Gültəkin</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>Əvəz qızı</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>Musayeva</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -3119,51 +3145,51 @@
       </c>
       <c r="G46" t="inlineStr"/>
       <c r="H46" t="inlineStr"/>
       <c r="I46" t="inlineStr"/>
       <c r="J46" t="inlineStr">
         <is>
           <t>Seysmoloji materialların təhlili və təfsiri</t>
         </is>
       </c>
       <c r="K46" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="L46" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M46" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N46" t="inlineStr"/>
       <c r="O46" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=pDCODd4AAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/gultekinmusayeva'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0005-9474-6691'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Musayeva_G%C3%BClt%C9%99kin_%C6%8Fv%C9%99z_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=pDCODd4AAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/gultekinmusayeva'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0005-9474-6691'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Musayeva_G%C3%BClt%C9%99kin_%C6%8Fv%C9%99z_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="n">
         <v>2509</v>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>Aytel</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>Asif qızı</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>Ağayeva</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -3176,51 +3202,51 @@
       </c>
       <c r="G47" t="inlineStr"/>
       <c r="H47" t="inlineStr"/>
       <c r="I47" t="inlineStr"/>
       <c r="J47" t="inlineStr">
         <is>
           <t>Zəlzələ ocaqlarının dinamikası</t>
         </is>
       </c>
       <c r="K47" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="L47" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M47" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N47" t="inlineStr"/>
       <c r="O47" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/A%C4%9Fayeva_Aytel_Asif_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/A%C4%9Fayeva_Aytel_Asif_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="n">
         <v>2510</v>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>Mehriban</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
           <t>Qəhrəman qızı</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>Bədəlova–Niftəliyeva</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -3233,51 +3259,51 @@
       </c>
       <c r="G48" t="inlineStr"/>
       <c r="H48" t="inlineStr"/>
       <c r="I48" t="inlineStr"/>
       <c r="J48" t="inlineStr">
         <is>
           <t>Zəlzələ ocaqlarının dinamikası</t>
         </is>
       </c>
       <c r="K48" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="L48" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M48" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N48" t="inlineStr"/>
       <c r="O48" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=AAAAAAAAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0005-9802-9366'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/B%C9%99d%C9%99lova%E2%80%93Nift%C9%99liyeva_Mehriban_Q%C9%99hr%C9%99man_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0005-9802-9366'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/B%C9%99d%C9%99lova%E2%80%93Nift%C9%99liyeva_Mehriban_Q%C9%99hr%C9%99man_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="n">
         <v>2511</v>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>Ramin</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t>Amin oğlu</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>Bəkirov</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -3287,54 +3313,56 @@
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G49" t="inlineStr"/>
       <c r="H49" t="inlineStr"/>
       <c r="I49" t="inlineStr"/>
       <c r="J49" t="inlineStr">
         <is>
           <t>“Zəlzələlərin tədqiqatı” bürosu</t>
         </is>
       </c>
       <c r="K49" t="inlineStr">
         <is>
           <t>Mühəndis</t>
         </is>
       </c>
       <c r="L49" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M49" s="2" t="n">
         <v>45292</v>
       </c>
-      <c r="N49" t="inlineStr"/>
+      <c r="N49" s="2" t="n">
+        <v>46175</v>
+      </c>
       <c r="O49" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/B%C9%99kirov_Ramin_Amin_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/B%C9%99kirov_Ramin_Amin_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="n">
         <v>2512</v>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>Fehruz</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
           <t>Süleyman oğlu</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>Ağalı</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -3347,51 +3375,51 @@
       </c>
       <c r="G50" t="inlineStr"/>
       <c r="H50" t="inlineStr"/>
       <c r="I50" t="inlineStr"/>
       <c r="J50" t="inlineStr">
         <is>
           <t>“Zəlzələlərin tədqiqatı” bürosu</t>
         </is>
       </c>
       <c r="K50" t="inlineStr">
         <is>
           <t>Mühəndis</t>
         </is>
       </c>
       <c r="L50" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M50" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N50" t="inlineStr"/>
       <c r="O50" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=FSLKiyoAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/A%C4%9Fal%C4%B1_Fehruz_S%C3%BCleyman_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=FSLKiyoAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/A%C4%9Fal%C4%B1_Fehruz_S%C3%BCleyman_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="n">
         <v>2513</v>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>Elçin</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
           <t>Süleyman oğlu</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>Əzimzadə</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -3401,54 +3429,56 @@
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G51" t="inlineStr"/>
       <c r="H51" t="inlineStr"/>
       <c r="I51" t="inlineStr"/>
       <c r="J51" t="inlineStr">
         <is>
           <t>“Zəlzələlərin tədqiqatı” bürosu</t>
         </is>
       </c>
       <c r="K51" t="inlineStr">
         <is>
           <t>Mühəndis</t>
         </is>
       </c>
       <c r="L51" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M51" s="2" t="n">
         <v>45292</v>
       </c>
-      <c r="N51" t="inlineStr"/>
+      <c r="N51" s="2" t="n">
+        <v>46175</v>
+      </c>
       <c r="O51" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=mczcd9sAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fzimzad%C9%99_El%C3%A7in_S%C3%BCleyman_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=mczcd9sAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fzimzad%C9%99_El%C3%A7in_S%C3%BCleyman_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="n">
         <v>2514</v>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>Ayaz</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
           <t>Şamil oğlu</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>Atakişiyev</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -3458,54 +3488,56 @@
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G52" t="inlineStr"/>
       <c r="H52" t="inlineStr"/>
       <c r="I52" t="inlineStr"/>
       <c r="J52" t="inlineStr">
         <is>
           <t>Episentral</t>
         </is>
       </c>
       <c r="K52" t="inlineStr">
         <is>
           <t>Mühəndis</t>
         </is>
       </c>
       <c r="L52" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M52" s="2" t="n">
         <v>45292</v>
       </c>
-      <c r="N52" t="inlineStr"/>
+      <c r="N52" s="2" t="n">
+        <v>46175</v>
+      </c>
       <c r="O52" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=RJXe2GgAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Ataki%C5%9Fiyev_Ayaz_%C5%9Eamil_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=RJXe2GgAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Ataki%C5%9Fiyev_Ayaz_%C5%9Eamil_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="n">
         <v>2515</v>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>Aysel</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
           <t>Mətləb qızı</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>Quluyeva</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -3518,51 +3550,51 @@
       </c>
       <c r="G53" t="inlineStr"/>
       <c r="H53" t="inlineStr"/>
       <c r="I53" t="inlineStr"/>
       <c r="J53" t="inlineStr">
         <is>
           <t>Geodinamika</t>
         </is>
       </c>
       <c r="K53" t="inlineStr">
         <is>
           <t>Mühəndis</t>
         </is>
       </c>
       <c r="L53" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M53" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N53" t="inlineStr"/>
       <c r="O53" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=P4EO-CwAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Quluyeva_Aysel_M%C9%99tl%C9%99b_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=P4EO-CwAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Quluyeva_Aysel_M%C9%99tl%C9%99b_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="n">
         <v>2516</v>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>Rühəngiz</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>Mikayıl qızı</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>Beybudova</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -3575,51 +3607,51 @@
       </c>
       <c r="G54" t="inlineStr"/>
       <c r="H54" t="inlineStr"/>
       <c r="I54" t="inlineStr"/>
       <c r="J54" t="inlineStr">
         <is>
           <t>Geoekologiya</t>
         </is>
       </c>
       <c r="K54" t="inlineStr">
         <is>
           <t>Mühəndis</t>
         </is>
       </c>
       <c r="L54" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M54" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N54" t="inlineStr"/>
       <c r="O54" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=tkmULxIAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Beybudova_R%C3%BCh%C9%99ngiz_Mikay%C4%B1l_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=tkmULxIAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Beybudova_R%C3%BCh%C9%99ngiz_Mikay%C4%B1l_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="n">
         <v>2517</v>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>Zinyət</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t>Şamo qızı</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>Şükürlü</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -3632,51 +3664,51 @@
       </c>
       <c r="G55" t="inlineStr"/>
       <c r="H55" t="inlineStr"/>
       <c r="I55" t="inlineStr"/>
       <c r="J55" t="inlineStr">
         <is>
           <t>Kompleks geokimyəvi tədqiqatlar</t>
         </is>
       </c>
       <c r="K55" t="inlineStr">
         <is>
           <t>Mühəndis</t>
         </is>
       </c>
       <c r="L55" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M55" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N55" t="inlineStr"/>
       <c r="O55" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=dtzP_-sAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C5%9E%C3%BCk%C3%BCrl%C3%BC_Ziny%C9%99t_%C5%9Eamo_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=dtzP_-sAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C5%9E%C3%BCk%C3%BCrl%C3%BC_Ziny%C9%99t_%C5%9Eamo_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="n">
         <v>2518</v>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>Simarə</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
           <t>Alkişi qızı</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>Məmmmədzadə</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -3689,51 +3721,51 @@
       </c>
       <c r="G56" t="inlineStr"/>
       <c r="H56" t="inlineStr"/>
       <c r="I56" t="inlineStr"/>
       <c r="J56" t="inlineStr">
         <is>
           <t>Kompleks geokimyəvi tədqiqatlar</t>
         </is>
       </c>
       <c r="K56" t="inlineStr">
         <is>
           <t>Mühəndis</t>
         </is>
       </c>
       <c r="L56" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M56" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N56" t="inlineStr"/>
       <c r="O56" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=ebrGd58AAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/SimaraMammadzada'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mmm%C9%99dzad%C9%99_Simar%C9%99_Alki%C5%9Fi_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=ebrGd58AAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/SimaraMammadzada'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mmm%C9%99dzad%C9%99_Simar%C9%99_Alki%C5%9Fi_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="n">
         <v>2519</v>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>Fəridə</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
           <t>Süleyman qızı</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>Quliyeva</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -3746,51 +3778,51 @@
       </c>
       <c r="G57" t="inlineStr"/>
       <c r="H57" t="inlineStr"/>
       <c r="I57" t="inlineStr"/>
       <c r="J57" t="inlineStr">
         <is>
           <t>Kompleks geokimyəvi tədqiqatlar</t>
         </is>
       </c>
       <c r="K57" t="inlineStr">
         <is>
           <t>Mühəndis</t>
         </is>
       </c>
       <c r="L57" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M57" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N57" t="inlineStr"/>
       <c r="O57" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=QQ6-j_UAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Quliyeva_F%C9%99rid%C9%99_S%C3%BCleyman_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=QQ6-j_UAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Quliyeva_F%C9%99rid%C9%99_S%C3%BCleyman_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="n">
         <v>2520</v>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>Bəxtiyar</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
           <t>Kəskin oğlu</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>Xanbutov</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -3803,51 +3835,51 @@
       </c>
       <c r="G58" t="inlineStr"/>
       <c r="H58" t="inlineStr"/>
       <c r="I58" t="inlineStr"/>
       <c r="J58" t="inlineStr">
         <is>
           <t>Maqnitometriya</t>
         </is>
       </c>
       <c r="K58" t="inlineStr">
         <is>
           <t>Mühəndis</t>
         </is>
       </c>
       <c r="L58" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M58" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N58" t="inlineStr"/>
       <c r="O58" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Xanbutov_B%C9%99xtiyar_K%C9%99skin_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Xanbutov_B%C9%99xtiyar_K%C9%99skin_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="n">
         <v>2521</v>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>Mahir</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
           <t>Güloğlan oğlu</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>Zeynalov</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -3860,51 +3892,51 @@
       </c>
       <c r="G59" t="inlineStr"/>
       <c r="H59" t="inlineStr"/>
       <c r="I59" t="inlineStr"/>
       <c r="J59" t="inlineStr">
         <is>
           <t>Maqnitometriya</t>
         </is>
       </c>
       <c r="K59" t="inlineStr">
         <is>
           <t>Mühəndis</t>
         </is>
       </c>
       <c r="L59" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M59" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N59" t="inlineStr"/>
       <c r="O59" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Zeynalov_Mahir_G%C3%BClo%C4%9Flan_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Zeynalov_Mahir_G%C3%BClo%C4%9Flan_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="n">
         <v>2522</v>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>Əfsunə</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
           <t>Ramiz qızı</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>Əliyeva</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -3917,51 +3949,51 @@
       </c>
       <c r="G60" t="inlineStr"/>
       <c r="H60" t="inlineStr"/>
       <c r="I60" t="inlineStr"/>
       <c r="J60" t="inlineStr">
         <is>
           <t>Mühəndis geologiyası və seysmik mikrorayonlaşdırma</t>
         </is>
       </c>
       <c r="K60" t="inlineStr">
         <is>
           <t>Mühəndis</t>
         </is>
       </c>
       <c r="L60" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M60" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N60" t="inlineStr"/>
       <c r="O60" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyeva_%C6%8Ffsun%C9%99_Ramiz_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyeva_%C6%8Ffsun%C9%99_Ramiz_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="n">
         <v>2523</v>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>Nigar</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
           <t>Hacı qızı</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>İslamova</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -3974,51 +4006,51 @@
       </c>
       <c r="G61" t="inlineStr"/>
       <c r="H61" t="inlineStr"/>
       <c r="I61" t="inlineStr"/>
       <c r="J61" t="inlineStr">
         <is>
           <t>Qravimetriya</t>
         </is>
       </c>
       <c r="K61" t="inlineStr">
         <is>
           <t>Mühəndis</t>
         </is>
       </c>
       <c r="L61" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M61" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N61" t="inlineStr"/>
       <c r="O61" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=KyR5kcQAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0slamova_Nigar_Hac%C4%B1_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=KyR5kcQAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0slamova_Nigar_Hac%C4%B1_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="n">
         <v>2524</v>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>Fuad</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
           <t>Müzəffər oğlu</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t>Səlimov</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -4031,51 +4063,51 @@
       </c>
       <c r="G62" t="inlineStr"/>
       <c r="H62" t="inlineStr"/>
       <c r="I62" t="inlineStr"/>
       <c r="J62" t="inlineStr">
         <is>
           <t>Seysmologiya</t>
         </is>
       </c>
       <c r="K62" t="inlineStr">
         <is>
           <t>Mühəndis</t>
         </is>
       </c>
       <c r="L62" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M62" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N62" t="inlineStr"/>
       <c r="O62" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=wnk8IBIAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/S%C9%99limov_Fuad_M%C3%BCz%C9%99ff%C9%99r_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=wnk8IBIAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/S%C9%99limov_Fuad_M%C3%BCz%C9%99ff%C9%99r_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="n">
         <v>2525</v>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>Güləsər</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
           <t>Həsən qızı</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
           <t>Əsgərova</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -4088,51 +4120,51 @@
       </c>
       <c r="G63" t="inlineStr"/>
       <c r="H63" t="inlineStr"/>
       <c r="I63" t="inlineStr"/>
       <c r="J63" t="inlineStr">
         <is>
           <t>Seysmoloji materialların təhlili və təfsiri</t>
         </is>
       </c>
       <c r="K63" t="inlineStr">
         <is>
           <t>Mühəndis</t>
         </is>
       </c>
       <c r="L63" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M63" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N63" t="inlineStr"/>
       <c r="O63" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=OEtFV_kAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/guleserasgarova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0000-2368-452X'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fsg%C9%99rova_G%C3%BCl%C9%99s%C9%99r_H%C9%99s%C9%99n_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=OEtFV_kAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/guleserasgarova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0000-2368-452X'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fsg%C9%99rova_G%C3%BCl%C9%99s%C9%99r_H%C9%99s%C9%99n_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="n">
         <v>2526</v>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>Sənəm</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
           <t>Ehtibar qızı</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>Mehtiyeva</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -4145,51 +4177,51 @@
       </c>
       <c r="G64" t="inlineStr"/>
       <c r="H64" t="inlineStr"/>
       <c r="I64" t="inlineStr"/>
       <c r="J64" t="inlineStr">
         <is>
           <t>Zəlzələ ocaqlarının dinamikası</t>
         </is>
       </c>
       <c r="K64" t="inlineStr">
         <is>
           <t>Mühəndis</t>
         </is>
       </c>
       <c r="L64" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M64" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N64" t="inlineStr"/>
       <c r="O64" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=HsQFge4AAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/SenemMehtiyeva'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0005-3558-7811'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Mehtiyeva_S%C9%99n%C9%99m_Ehtibar_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=HsQFge4AAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/SenemMehtiyeva'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0005-3558-7811'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Mehtiyeva_S%C9%99n%C9%99m_Ehtibar_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="n">
         <v>2527</v>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>Arzu</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
           <t>Şabala qızı</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
           <t>Məmmədova</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -4202,51 +4234,51 @@
       </c>
       <c r="G65" t="inlineStr"/>
       <c r="H65" t="inlineStr"/>
       <c r="I65" t="inlineStr"/>
       <c r="J65" t="inlineStr">
         <is>
           <t>Zəlzələ ocaqlarının dinamikası</t>
         </is>
       </c>
       <c r="K65" t="inlineStr">
         <is>
           <t>Mühəndis</t>
         </is>
       </c>
       <c r="L65" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M65" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N65" t="inlineStr"/>
       <c r="O65" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=jkxFrKoAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/arzumammadova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0007-2587-3923'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dova_Arzu_%C5%9Eabala_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=jkxFrKoAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/arzumammadova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0007-2587-3923'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dova_Arzu_%C5%9Eabala_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="n">
         <v>2528</v>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>Aytən</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
           <t>Gündüz qızı</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
           <t>Babazadə</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -4259,51 +4291,51 @@
       </c>
       <c r="G66" t="inlineStr"/>
       <c r="H66" t="inlineStr"/>
       <c r="I66" t="inlineStr"/>
       <c r="J66" t="inlineStr">
         <is>
           <t>Mühəndis geologiyası və seysmik mikrorayonlaşdırma</t>
         </is>
       </c>
       <c r="K66" t="inlineStr">
         <is>
           <t>Mütəxəssis</t>
         </is>
       </c>
       <c r="L66" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M66" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N66" t="inlineStr"/>
       <c r="O66" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=XT5vEDsAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/AytenBabazade'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0005-8225-4868'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Babazad%C9%99_Ayt%C9%99n_G%C3%BCnd%C3%BCz_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=XT5vEDsAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/AytenBabazade'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0005-8225-4868'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Babazad%C9%99_Ayt%C9%99n_G%C3%BCnd%C3%BCz_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="n">
         <v>2529</v>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>İlyas</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
           <t>Eldar oğlu</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
           <t>Kazımov</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -4316,51 +4348,51 @@
       </c>
       <c r="G67" t="inlineStr"/>
       <c r="H67" t="inlineStr"/>
       <c r="I67" t="inlineStr"/>
       <c r="J67" t="inlineStr">
         <is>
           <t>Geodinamika</t>
         </is>
       </c>
       <c r="K67" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L67" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M67" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N67" t="inlineStr"/>
       <c r="O67" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=yo1ryYkAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Ilyas_Kazimov2'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/IlyasKazimov'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-5119-7980'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/2529/11/#ameadergipark'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Kaz%C4%B1mov_%C4%B0lyas_Eldar_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=yo1ryYkAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Ilyas_Kazimov2'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/IlyasKazimov'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-5119-7980'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/2529/11/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Kaz%C4%B1mov_%C4%B0lyas_Eldar_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="n">
         <v>2530</v>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>Ramidə</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
           <t>Ağa-Dadaş qızı</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
           <t>Kərəmova</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -4378,54 +4410,56 @@
       </c>
       <c r="H68" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="I68" t="inlineStr"/>
       <c r="J68" t="inlineStr">
         <is>
           <t>Kompleks geokimyəvi tədqiqatlar</t>
         </is>
       </c>
       <c r="K68" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L68" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M68" s="2" t="n">
         <v>45292</v>
       </c>
-      <c r="N68" t="inlineStr"/>
+      <c r="N68" s="2" t="n">
+        <v>46175</v>
+      </c>
       <c r="O68" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=Y_9YlRsAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/РамидаКерамова'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/K%C9%99r%C9%99mova_Ramid%C9%99_A%C4%9Fa-Dada%C5%9F_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=Y_9YlRsAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/RamideKeramova'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/K%C9%99r%C9%99mova_Ramid%C9%99_A%C4%9Fa-Dada%C5%9F_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="n">
         <v>2531</v>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>Azay</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
           <t>Qurbətoviç</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
           <t>Rzayev</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -4443,54 +4477,56 @@
       </c>
       <c r="H69" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="I69" t="inlineStr"/>
       <c r="J69" t="inlineStr">
         <is>
           <t>Kompleks tədqiqatların elmi araşdırılması</t>
         </is>
       </c>
       <c r="K69" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L69" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M69" s="2" t="n">
         <v>45292</v>
       </c>
-      <c r="N69" t="inlineStr"/>
+      <c r="N69" s="2" t="n">
+        <v>46175</v>
+      </c>
       <c r="O69" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=LFNeNQMAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/AzayRzayev'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Rzayev_Azay_Qurb%C9%99tovi%C3%A7'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=LFNeNQMAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/AzayRzayev'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Rzayev_Azay_Qurb%C9%99tovi%C3%A7'}]</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="n">
         <v>2532</v>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>Etibar</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
           <t>Sayad oğlu</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
           <t>Qaravəliyev</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -4511,51 +4547,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I70" t="inlineStr"/>
       <c r="J70" t="inlineStr">
         <is>
           <t>Makroseysmik tədqiqatlar</t>
         </is>
       </c>
       <c r="K70" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L70" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M70" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N70" t="inlineStr"/>
       <c r="O70" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=oMOlCNUAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/EtibarQaraveliyev'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/2532/11/#ameadergipark'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Qarav%C9%99liyev_Etibar_Sayad_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=oMOlCNUAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/EtibarQaraveliyev'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/2532/11/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Qarav%C9%99liyev_Etibar_Sayad_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="n">
         <v>2533</v>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>Nadirşah</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
           <t>Balakişi oğlu</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
           <t>Xankişiyev</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -4568,51 +4604,51 @@
       </c>
       <c r="G71" t="inlineStr"/>
       <c r="H71" t="inlineStr"/>
       <c r="I71" t="inlineStr"/>
       <c r="J71" t="inlineStr">
         <is>
           <t>Maqnitometriya</t>
         </is>
       </c>
       <c r="K71" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L71" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M71" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N71" t="inlineStr"/>
       <c r="O71" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=AAAAAAAAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/NadirsahXanbabayev'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0009-0589-7201'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Xanki%C5%9Fiyev_Nadir%C5%9Fah_Balaki%C5%9Fi_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/NadirsahXanbabayev'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0009-0589-7201'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Xanki%C5%9Fiyev_Nadir%C5%9Fah_Balaki%C5%9Fi_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="n">
         <v>2534</v>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>Lalə</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
           <t>Tofiq qızı</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
           <t>Fəttahova</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -4625,51 +4661,51 @@
       </c>
       <c r="G72" t="inlineStr"/>
       <c r="H72" t="inlineStr"/>
       <c r="I72" t="inlineStr"/>
       <c r="J72" t="inlineStr">
         <is>
           <t>Mühəndis geologiyası və seysmik mikrorayonlaşdırma</t>
         </is>
       </c>
       <c r="K72" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L72" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M72" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N72" t="inlineStr"/>
       <c r="O72" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=BvlQATMAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/LalaFattahova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0003-8578-2768'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/F%C9%99ttahova_Lal%C9%99_Tofiq_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=BvlQATMAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/LalaFattahova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0003-8578-2768'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/F%C9%99ttahova_Lal%C9%99_Tofiq_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="n">
         <v>2535</v>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>Elçin</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
           <t>Məcid oğlu</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
           <t>Bağırov</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -4682,51 +4718,51 @@
       </c>
       <c r="G73" t="inlineStr"/>
       <c r="H73" t="inlineStr"/>
       <c r="I73" t="inlineStr"/>
       <c r="J73" t="inlineStr">
         <is>
           <t>Qravimetriya</t>
         </is>
       </c>
       <c r="K73" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L73" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M73" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N73" t="inlineStr"/>
       <c r="O73" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=uhlkwaAAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/ElchinBagirov'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/2535/11/#ameadergipark'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Ba%C4%9F%C4%B1rov_El%C3%A7in_M%C9%99cid_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=uhlkwaAAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/ElchinBagirov'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/2535/11/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Ba%C4%9F%C4%B1rov_El%C3%A7in_M%C9%99cid_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="n">
         <v>2536</v>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>Tahir</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
           <t>Yadigar oğlu</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
           <t>Məmmədli</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -4739,51 +4775,51 @@
       </c>
       <c r="G74" t="inlineStr"/>
       <c r="H74" t="inlineStr"/>
       <c r="I74" t="inlineStr"/>
       <c r="J74" t="inlineStr">
         <is>
           <t>Seysmologiya</t>
         </is>
       </c>
       <c r="K74" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L74" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M74" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N74" t="inlineStr"/>
       <c r="O74" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=h5Lbut8AAAAJ&amp;hl=en'}, {'platform_name': 'Web of Science', 'platform_logo': '/media/platform_logos/WOS.PNG', 'url': 'https://www.webofscience.com/wos/author/record/Y-3895-2019'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Tahir-Mammadli'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/MammadliTahir'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-9551-8261'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/2536/11/#ameadergipark'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dli_Tahir_Yadigar_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=h5Lbut8AAAAJ&amp;hl=en'}, {'platform_name': 'Web of Science', 'platform_logo': '/media/platform_logos/WOS.PNG', 'url': 'https://www.webofscience.com/wos/author/record/IQT-3895-2019'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Tahir-Mammadli'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/MammadliTahir'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-9551-8261'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/2536/11/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dli_Tahir_Yadigar_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="n">
         <v>2537</v>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>Gülnarə</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
           <t>Əbdüləli qızı</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
           <t>Alxanova</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -4793,54 +4829,56 @@
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G75" t="inlineStr"/>
       <c r="H75" t="inlineStr"/>
       <c r="I75" t="inlineStr"/>
       <c r="J75" t="inlineStr">
         <is>
           <t>Tədris</t>
         </is>
       </c>
       <c r="K75" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L75" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M75" s="2" t="n">
         <v>45292</v>
       </c>
-      <c r="N75" t="inlineStr"/>
+      <c r="N75" s="2" t="n">
+        <v>46175</v>
+      </c>
       <c r="O75" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=KivASYcAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/GulnaraAlxanova'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Alxanova_G%C3%BClnar%C9%99_%C6%8Fbd%C3%BCl%C9%99li_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=KivASYcAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/GulnaraAlxanova'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Alxanova_G%C3%BClnar%C9%99_%C6%8Fbd%C3%BCl%C9%99li_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="n">
         <v>2538</v>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>Səbinə</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
           <t>Eldar qızı</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
           <t>Kazımova</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -4853,51 +4891,51 @@
       </c>
       <c r="G76" t="inlineStr"/>
       <c r="H76" t="inlineStr"/>
       <c r="I76" t="inlineStr"/>
       <c r="J76" t="inlineStr">
         <is>
           <t>Zəlzələ ocaqlarının dinamikası</t>
         </is>
       </c>
       <c r="K76" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L76" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M76" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N76" t="inlineStr"/>
       <c r="O76" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=nNzGODEAAAAJ&amp;hl=en'}, {'platform_name': 'Web of Science', 'platform_logo': '/media/platform_logos/WOS.PNG', 'url': 'https://www.webofscience.com/wos/author/record/1856393'}, {'platform_name': 'Scopus', 'platform_logo': '/media/platform_logos/scopus_.PNG', 'url': 'https://www.scopus.com/authid/detail.uri?authorId=48361467500'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://science.academia.edu/SabinaKazimova'}, {'platform_name': 'TÜBITAK DergiPark', 'platform_logo': '/media/platform_logos/DP.PNG', 'url': 'https://dergipark.org.tr/en/pub/@sabina.k82'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-3013-7361'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/2538/11/#ameadergipark'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Kaz%C4%B1mova_S%C9%99bin%C9%99_Eldar_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=nNzGODEAAAAJ&amp;hl=en'}, {'platform_name': 'Web of Science', 'platform_logo': '/media/platform_logos/WOS.PNG', 'url': 'https://www.webofscience.com/wos/author/record/IQT-3857-2019'}, {'platform_name': 'Scopus', 'platform_logo': '/media/platform_logos/scopus_.PNG', 'url': 'https://www.scopus.com/authid/detail.uri?authorId=48361467500'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://science.academia.edu/SabinaKazimova'}, {'platform_name': 'TÜBITAK DergiPark', 'platform_logo': '/media/platform_logos/DP.PNG', 'url': 'https://dergipark.org.tr/en/pub/@sabina.k82'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-3013-7361'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/2538/11/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Kaz%C4%B1mova_S%C9%99bin%C9%99_Eldar_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="n">
         <v>2539</v>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>Pərvin</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
           <t>Cavanşir qızı</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
           <t>Məmmədova</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -4907,54 +4945,56 @@
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G77" t="inlineStr"/>
       <c r="H77" t="inlineStr"/>
       <c r="I77" t="inlineStr"/>
       <c r="J77" t="inlineStr">
         <is>
           <t>Geodinamika şöbəsi</t>
         </is>
       </c>
       <c r="K77" t="inlineStr">
         <is>
           <t>Texnik</t>
         </is>
       </c>
       <c r="L77" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M77" s="2" t="n">
         <v>45292</v>
       </c>
-      <c r="N77" t="inlineStr"/>
+      <c r="N77" s="2" t="n">
+        <v>46175</v>
+      </c>
       <c r="O77" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=JLZigasAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/PervinMemmedova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0004-9146-1669'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dova_P%C9%99rvin_Cavan%C5%9Fir_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=JLZigasAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/PervinMemmedova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0004-9146-1669'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dova_P%C9%99rvin_Cavan%C5%9Fir_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="n">
         <v>2540</v>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>Turan</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
           <t>Cəsur qızı</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
           <t>Yusifova</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -4964,54 +5004,56 @@
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G78" t="inlineStr"/>
       <c r="H78" t="inlineStr"/>
       <c r="I78" t="inlineStr"/>
       <c r="J78" t="inlineStr">
         <is>
           <t>Seysmoloji materialların təhlili və təfsiri</t>
         </is>
       </c>
       <c r="K78" t="inlineStr">
         <is>
           <t>Texnik</t>
         </is>
       </c>
       <c r="L78" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M78" s="2" t="n">
         <v>45292</v>
       </c>
-      <c r="N78" t="inlineStr"/>
+      <c r="N78" s="2" t="n">
+        <v>46175</v>
+      </c>
       <c r="O78" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=klR_K5IAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/yusifovaturan'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0005-1599-3441'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Yusifova_Turan_C%C9%99sur_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=klR_K5IAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/yusifovaturan'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0005-1599-3441'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Yusifova_Turan_C%C9%99sur_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="n">
         <v>2541</v>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>Gülnar</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
           <t>Eldar qızı</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
           <t>Hüseynzadə</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -5021,54 +5063,56 @@
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G79" t="inlineStr"/>
       <c r="H79" t="inlineStr"/>
       <c r="I79" t="inlineStr"/>
       <c r="J79" t="inlineStr">
         <is>
           <t>Zəlzələ ocaqlarının dinamikası</t>
         </is>
       </c>
       <c r="K79" t="inlineStr">
         <is>
           <t>Texnik</t>
         </is>
       </c>
       <c r="L79" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M79" s="2" t="n">
         <v>45292</v>
       </c>
-      <c r="N79" t="inlineStr"/>
+      <c r="N79" s="2" t="n">
+        <v>46175</v>
+      </c>
       <c r="O79" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=PWHpw48AAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/gulnarhuseynzade2'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0001-3822-5294'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C3%BCseynzad%C9%99_G%C3%BClnar_Eldar_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=PWHpw48AAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/gulnarhuseynzade2'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0001-3822-5294'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C3%BCseynzad%C9%99_G%C3%BClnar_Eldar_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="n">
         <v>2542</v>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>Nigar</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
           <t>Hüsi qızı</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
           <t>Cavadzadə</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -5083,51 +5127,51 @@
       <c r="H80" t="inlineStr"/>
       <c r="I80" s="2" t="n">
         <v>33527</v>
       </c>
       <c r="J80" t="inlineStr">
         <is>
           <t>Təchizat və xidmət şöbəsi</t>
         </is>
       </c>
       <c r="K80" t="inlineStr">
         <is>
           <t>Anbar müdiri</t>
         </is>
       </c>
       <c r="L80" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M80" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N80" t="inlineStr"/>
       <c r="O80" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Cavadzad%C9%99_Nigar_H%C3%BCsi_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Cavadzad%C9%99_Nigar_H%C3%BCsi_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="n">
         <v>2543</v>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>Saybət</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
           <t>Musa qızı</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
           <t>Baxışova</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -5142,51 +5186,51 @@
       <c r="H81" t="inlineStr"/>
       <c r="I81" s="2" t="n">
         <v>19777</v>
       </c>
       <c r="J81" t="inlineStr">
         <is>
           <t>Maliyyə və proqnozlaşdırma şöbəsi</t>
         </is>
       </c>
       <c r="K81" t="inlineStr">
         <is>
           <t>Baş iqtisadçı</t>
         </is>
       </c>
       <c r="L81" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M81" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N81" t="inlineStr"/>
       <c r="O81" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Bax%C4%B1%C5%9Fova_Sayb%C9%99t_Musa_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Bax%C4%B1%C5%9Fova_Sayb%C9%99t_Musa_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="n">
         <v>2544</v>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>Nigar</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
           <t>Allahyar qızı</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
           <t>Əkbərova</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -5201,51 +5245,51 @@
       <c r="H82" t="inlineStr"/>
       <c r="I82" s="2" t="n">
         <v>22778</v>
       </c>
       <c r="J82" t="inlineStr">
         <is>
           <t>Mühasibat</t>
         </is>
       </c>
       <c r="K82" t="inlineStr">
         <is>
           <t>Baş mühasib</t>
         </is>
       </c>
       <c r="L82" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M82" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N82" t="inlineStr"/>
       <c r="O82" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fkb%C9%99rova_Nigar_Allahyar_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fkb%C9%99rova_Nigar_Allahyar_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="n">
         <v>2545</v>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>Əmirxan</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
           <t>Sadıq oğlu</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
           <t>Abbasov</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -5260,51 +5304,51 @@
       <c r="H83" t="inlineStr"/>
       <c r="I83" s="2" t="n">
         <v>18810</v>
       </c>
       <c r="J83" t="inlineStr">
         <is>
           <t>Maqnitometriya şöbəsi</t>
         </is>
       </c>
       <c r="K83" t="inlineStr">
         <is>
           <t>Elektronçu</t>
         </is>
       </c>
       <c r="L83" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M83" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N83" t="inlineStr"/>
       <c r="O83" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Abbasov_%C6%8Fmirxan_Sad%C4%B1q_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Abbasov_%C6%8Fmirxan_Sad%C4%B1q_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="n">
         <v>2546</v>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>Umxanım</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
           <t>Arif qızı</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
           <t>Qasımova</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -5316,54 +5360,56 @@
         </is>
       </c>
       <c r="G84" t="inlineStr"/>
       <c r="H84" t="inlineStr"/>
       <c r="I84" s="2" t="n">
         <v>32374</v>
       </c>
       <c r="J84" t="inlineStr">
         <is>
           <t>Maliyyə və proqnozlaşdırma şöbəsi</t>
         </is>
       </c>
       <c r="K84" t="inlineStr">
         <is>
           <t>Iqtisadçı</t>
         </is>
       </c>
       <c r="L84" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M84" s="2" t="n">
         <v>45292</v>
       </c>
-      <c r="N84" t="inlineStr"/>
+      <c r="N84" s="2" t="n">
+        <v>46175</v>
+      </c>
       <c r="O84" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Qas%C4%B1mova_Umxan%C4%B1m_Arif_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Qas%C4%B1mova_Umxan%C4%B1m_Arif_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="n">
         <v>2547</v>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t>Gülmirə</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
           <t>Fərhad qızı</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
           <t>Mürsəlova</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -5378,51 +5424,51 @@
       <c r="H85" t="inlineStr"/>
       <c r="I85" s="2" t="n">
         <v>27729</v>
       </c>
       <c r="J85" t="inlineStr">
         <is>
           <t>Maliyyə və proqnozlaşdırma şöbəsi</t>
         </is>
       </c>
       <c r="K85" t="inlineStr">
         <is>
           <t>Iqtisadçı</t>
         </is>
       </c>
       <c r="L85" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M85" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N85" t="inlineStr"/>
       <c r="O85" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C3%BCrs%C9%99lova_G%C3%BClmir%C9%99_F%C9%99rhad_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C3%BCrs%C9%99lova_G%C3%BClmir%C9%99_F%C9%99rhad_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="n">
         <v>2548</v>
       </c>
       <c r="B86" t="inlineStr">
         <is>
           <t>Nigar</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
           <t>Ruslan qızı</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
           <t>Muxtarova</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -5437,51 +5483,51 @@
       <c r="H86" t="inlineStr"/>
       <c r="I86" s="2" t="n">
         <v>34137</v>
       </c>
       <c r="J86" t="inlineStr">
         <is>
           <t>Mühasibat</t>
         </is>
       </c>
       <c r="K86" t="inlineStr">
         <is>
           <t>Iqtisadçı</t>
         </is>
       </c>
       <c r="L86" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M86" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N86" t="inlineStr"/>
       <c r="O86" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Muxtarova_Nigar_Ruslan_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Muxtarova_Nigar_Ruslan_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="n">
         <v>2549</v>
       </c>
       <c r="B87" t="inlineStr">
         <is>
           <t>Kamil</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
           <t>Elçin oğlu</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
           <t>Aşumov</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -5493,54 +5539,56 @@
         </is>
       </c>
       <c r="G87" t="inlineStr"/>
       <c r="H87" t="inlineStr"/>
       <c r="I87" s="2" t="n">
         <v>36363</v>
       </c>
       <c r="J87" t="inlineStr">
         <is>
           <t>Maliyyə və proqnozlaşdırma şöbəsi</t>
         </is>
       </c>
       <c r="K87" t="inlineStr">
         <is>
           <t>Kompüter operatoru</t>
         </is>
       </c>
       <c r="L87" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M87" s="2" t="n">
         <v>45292</v>
       </c>
-      <c r="N87" t="inlineStr"/>
+      <c r="N87" s="2" t="n">
+        <v>46175</v>
+      </c>
       <c r="O87" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/A%C5%9Fumov_Kamil_El%C3%A7in_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/A%C5%9Fumov_Kamil_El%C3%A7in_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="n">
         <v>2550</v>
       </c>
       <c r="B88" t="inlineStr">
         <is>
           <t>Aygün</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
           <t>Almas qızı</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
           <t>Balakişiyeva</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -5555,51 +5603,51 @@
       <c r="H88" t="inlineStr"/>
       <c r="I88" s="2" t="n">
         <v>32554</v>
       </c>
       <c r="J88" t="inlineStr">
         <is>
           <t>“Tədris” şöbəsi</t>
         </is>
       </c>
       <c r="K88" t="inlineStr">
         <is>
           <t>Kompüter operatoru</t>
         </is>
       </c>
       <c r="L88" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M88" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N88" t="inlineStr"/>
       <c r="O88" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Balaki%C5%9Fiyeva_Ayg%C3%BCn_Almas_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Balaki%C5%9Fiyeva_Ayg%C3%BCn_Almas_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="n">
         <v>2551</v>
       </c>
       <c r="B89" t="inlineStr">
         <is>
           <t>Həqiqət</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
           <t>Bafadar qızı</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
           <t>Əhmədova</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -5614,51 +5662,51 @@
       <c r="H89" t="inlineStr"/>
       <c r="I89" s="2" t="n">
         <v>28116</v>
       </c>
       <c r="J89" t="inlineStr">
         <is>
           <t>Sənədlərlə iş şöbəsi</t>
         </is>
       </c>
       <c r="K89" t="inlineStr">
         <is>
           <t>Kompüter operatoru</t>
         </is>
       </c>
       <c r="L89" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M89" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N89" t="inlineStr"/>
       <c r="O89" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fhm%C9%99dova_H%C9%99qiq%C9%99t_Bafadar_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fhm%C9%99dova_H%C9%99qiq%C9%99t_Bafadar_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="n">
         <v>2552</v>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>Ruqiyyə</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
           <t>Arif qızı</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
           <t>Hüseynova</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -5673,51 +5721,51 @@
       <c r="H90" t="inlineStr"/>
       <c r="I90" s="2" t="n">
         <v>28920</v>
       </c>
       <c r="J90" t="inlineStr">
         <is>
           <t>Sənədlərlə iş şöbəsi</t>
         </is>
       </c>
       <c r="K90" t="inlineStr">
         <is>
           <t>Kompüter operatoru</t>
         </is>
       </c>
       <c r="L90" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M90" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N90" t="inlineStr"/>
       <c r="O90" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C3%BCseynova_Ruqiyy%C9%99_Arif_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C3%BCseynova_Ruqiyy%C9%99_Arif_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="n">
         <v>2553</v>
       </c>
       <c r="B91" t="inlineStr">
         <is>
           <t>Bəndalı</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
           <t>İlqar oğlu</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
           <t>Səfərli</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -5729,54 +5777,56 @@
         </is>
       </c>
       <c r="G91" t="inlineStr"/>
       <c r="H91" t="inlineStr"/>
       <c r="I91" s="2" t="n">
         <v>35542</v>
       </c>
       <c r="J91" t="inlineStr">
         <is>
           <t>Zəlzələ ocaqlarının dinamikası  şöbəsi</t>
         </is>
       </c>
       <c r="K91" t="inlineStr">
         <is>
           <t>Kompüter operatoru</t>
         </is>
       </c>
       <c r="L91" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M91" s="2" t="n">
         <v>45292</v>
       </c>
-      <c r="N91" t="inlineStr"/>
+      <c r="N91" s="2" t="n">
+        <v>46175</v>
+      </c>
       <c r="O91" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/S%C9%99f%C9%99rli_B%C9%99ndal%C4%B1_%C4%B0lqar_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/S%C9%99f%C9%99rli_B%C9%99ndal%C4%B1_%C4%B0lqar_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="n">
         <v>2554</v>
       </c>
       <c r="B92" t="inlineStr">
         <is>
           <t>Nəzrin</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
           <t>Nail qızı</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
           <t>Qazıyeva</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -5788,54 +5838,56 @@
         </is>
       </c>
       <c r="G92" t="inlineStr"/>
       <c r="H92" t="inlineStr"/>
       <c r="I92" s="2" t="n">
         <v>37034</v>
       </c>
       <c r="J92" t="inlineStr">
         <is>
           <t>Geoekologiya şöbəsi</t>
         </is>
       </c>
       <c r="K92" t="inlineStr">
         <is>
           <t>Laborant</t>
         </is>
       </c>
       <c r="L92" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M92" s="2" t="n">
         <v>45292</v>
       </c>
-      <c r="N92" t="inlineStr"/>
+      <c r="N92" s="2" t="n">
+        <v>46175</v>
+      </c>
       <c r="O92" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Qaz%C4%B1yeva_N%C9%99zrin_Nail_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Qaz%C4%B1yeva_N%C9%99zrin_Nail_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="n">
         <v>2555</v>
       </c>
       <c r="B93" t="inlineStr">
         <is>
           <t>Azad</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
           <t>Çingiz oğlu</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
           <t>Rzayev</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -5850,51 +5902,51 @@
       <c r="H93" t="inlineStr"/>
       <c r="I93" s="2" t="n">
         <v>24578</v>
       </c>
       <c r="J93" t="inlineStr">
         <is>
           <t>“İnsan resursları” şöbəsi</t>
         </is>
       </c>
       <c r="K93" t="inlineStr">
         <is>
           <t>MMQ rəisi</t>
         </is>
       </c>
       <c r="L93" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M93" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N93" t="inlineStr"/>
       <c r="O93" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Rzayev_Azad_%C3%87ingiz_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Rzayev_Azad_%C3%87ingiz_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="n">
         <v>2556</v>
       </c>
       <c r="B94" t="inlineStr">
         <is>
           <t>Əminə</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
           <t xml:space="preserve">Müzəffər qızı  </t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
           <t>Qasımova</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -5909,51 +5961,51 @@
       <c r="H94" t="inlineStr"/>
       <c r="I94" s="2" t="n">
         <v>25711</v>
       </c>
       <c r="J94" t="inlineStr">
         <is>
           <t>Mühasibat</t>
         </is>
       </c>
       <c r="K94" t="inlineStr">
         <is>
           <t>Mühasib</t>
         </is>
       </c>
       <c r="L94" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M94" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N94" t="inlineStr"/>
       <c r="O94" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Qas%C4%B1mova_%C6%8Fmin%C9%99_M%C3%BCz%C9%99ff%C9%99r_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Qas%C4%B1mova_%C6%8Fmin%C9%99_M%C3%BCz%C9%99ff%C9%99r_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="n">
         <v>2557</v>
       </c>
       <c r="B95" t="inlineStr">
         <is>
           <t>Nargilə</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
           <t>Mirzə qızı</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
           <t>Məmmədova</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -5968,51 +6020,51 @@
       <c r="H95" t="inlineStr"/>
       <c r="I95" s="2" t="n">
         <v>21172</v>
       </c>
       <c r="J95" t="inlineStr">
         <is>
           <t>Mühasibat</t>
         </is>
       </c>
       <c r="K95" t="inlineStr">
         <is>
           <t>Mühasib</t>
         </is>
       </c>
       <c r="L95" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M95" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N95" t="inlineStr"/>
       <c r="O95" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dova_Nargil%C9%99_Mirz%C9%99_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dova_Nargil%C9%99_Mirz%C9%99_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="n">
         <v>2558</v>
       </c>
       <c r="B96" t="inlineStr">
         <is>
           <t>Sevil</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
           <t>Nahib qızı</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
           <t>Məmmədova</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -6024,54 +6076,56 @@
         </is>
       </c>
       <c r="G96" t="inlineStr"/>
       <c r="H96" t="inlineStr"/>
       <c r="I96" s="2" t="n">
         <v>36374</v>
       </c>
       <c r="J96" t="inlineStr">
         <is>
           <t>Mühasibat</t>
         </is>
       </c>
       <c r="K96" t="inlineStr">
         <is>
           <t>Mühasib</t>
         </is>
       </c>
       <c r="L96" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M96" s="2" t="n">
         <v>45292</v>
       </c>
-      <c r="N96" t="inlineStr"/>
+      <c r="N96" s="2" t="n">
+        <v>46175</v>
+      </c>
       <c r="O96" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dova_Sevil_Nahib_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dova_Sevil_Nahib_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="n">
         <v>2559</v>
       </c>
       <c r="B97" t="inlineStr">
         <is>
           <t>Nicat</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
           <t>Bahadur  oğlu</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
           <t>Əliyev</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -6083,54 +6137,56 @@
         </is>
       </c>
       <c r="G97" t="inlineStr"/>
       <c r="H97" t="inlineStr"/>
       <c r="I97" s="2" t="n">
         <v>36852</v>
       </c>
       <c r="J97" t="inlineStr">
         <is>
           <t>Mühasibat</t>
         </is>
       </c>
       <c r="K97" t="inlineStr">
         <is>
           <t>Mühasib</t>
         </is>
       </c>
       <c r="L97" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M97" s="2" t="n">
         <v>45292</v>
       </c>
-      <c r="N97" t="inlineStr"/>
+      <c r="N97" s="2" t="n">
+        <v>46175</v>
+      </c>
       <c r="O97" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyev_Nicat_Bahadur__o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyev_Nicat_Bahadur__o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="n">
         <v>2560</v>
       </c>
       <c r="B98" t="inlineStr">
         <is>
           <t>Emil</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
           <t>Elman oğlu</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
           <t>İbrahimov</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -6142,54 +6198,56 @@
         </is>
       </c>
       <c r="G98" t="inlineStr"/>
       <c r="H98" t="inlineStr"/>
       <c r="I98" s="2" t="n">
         <v>28513</v>
       </c>
       <c r="J98" t="inlineStr">
         <is>
           <t>Əməyin mühafizəsi şöbəsi</t>
         </is>
       </c>
       <c r="K98" t="inlineStr">
         <is>
           <t>Mühəndis</t>
         </is>
       </c>
       <c r="L98" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M98" s="2" t="n">
         <v>45292</v>
       </c>
-      <c r="N98" t="inlineStr"/>
+      <c r="N98" s="2" t="n">
+        <v>46175</v>
+      </c>
       <c r="O98" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0brahimov_Emil_Elman_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0brahimov_Emil_Elman_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="n">
         <v>2561</v>
       </c>
       <c r="B99" t="inlineStr">
         <is>
           <t>Fərid</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
           <t>Rizvan oğlu</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
           <t>Məmmədəlizadə</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -6201,54 +6259,56 @@
         </is>
       </c>
       <c r="G99" t="inlineStr"/>
       <c r="H99" t="inlineStr"/>
       <c r="I99" s="2" t="n">
         <v>35050</v>
       </c>
       <c r="J99" t="inlineStr">
         <is>
           <t>Seysmoloji cihazlara texniki- nəzarət şöbəsi</t>
         </is>
       </c>
       <c r="K99" t="inlineStr">
         <is>
           <t>Mühəndis</t>
         </is>
       </c>
       <c r="L99" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M99" s="2" t="n">
         <v>45292</v>
       </c>
-      <c r="N99" t="inlineStr"/>
+      <c r="N99" s="2" t="n">
+        <v>46175</v>
+      </c>
       <c r="O99" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99d%C9%99lizad%C9%99_F%C9%99rid_Rizvan_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99d%C9%99lizad%C9%99_F%C9%99rid_Rizvan_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="n">
         <v>2562</v>
       </c>
       <c r="B100" t="inlineStr">
         <is>
           <t>Sahib</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
           <t>Ağasahib oğlu</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
           <t>Əlipənahov</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -6263,51 +6323,51 @@
       <c r="H100" t="inlineStr"/>
       <c r="I100" s="2" t="n">
         <v>30036</v>
       </c>
       <c r="J100" t="inlineStr">
         <is>
           <t>«Nardaran» s/st</t>
         </is>
       </c>
       <c r="K100" t="inlineStr">
         <is>
           <t>Mühəndis</t>
         </is>
       </c>
       <c r="L100" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M100" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N100" t="inlineStr"/>
       <c r="O100" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Flip%C9%99nahov_Sahib_A%C4%9Fasahib_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Flip%C9%99nahov_Sahib_A%C4%9Fasahib_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="n">
         <v>2563</v>
       </c>
       <c r="B101" t="inlineStr">
         <is>
           <t>Səadət</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
           <t>Şahmar qızı</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
           <t>Quliyeva</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -6322,51 +6382,51 @@
       <c r="H101" t="inlineStr"/>
       <c r="I101" s="2" t="n">
         <v>20244</v>
       </c>
       <c r="J101" t="inlineStr">
         <is>
           <t>Geokimya stansiyalar  «Bibi-Heybət» gk/st.</t>
         </is>
       </c>
       <c r="K101" t="inlineStr">
         <is>
           <t>Mühəndis</t>
         </is>
       </c>
       <c r="L101" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M101" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N101" t="inlineStr"/>
       <c r="O101" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Quliyeva_S%C9%99ad%C9%99t_%C5%9Eahmar_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Quliyeva_S%C9%99ad%C9%99t_%C5%9Eahmar_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="n">
         <v>2564</v>
       </c>
       <c r="B102" t="inlineStr">
         <is>
           <t>Elnar</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
           <t>Məlik qızı</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
           <t>Kərimova</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -6381,51 +6441,51 @@
       <c r="H102" t="inlineStr"/>
       <c r="I102" s="2" t="n">
         <v>27486</v>
       </c>
       <c r="J102" t="inlineStr">
         <is>
           <t>«Şəki» gk/st.</t>
         </is>
       </c>
       <c r="K102" t="inlineStr">
         <is>
           <t>Mühəndis</t>
         </is>
       </c>
       <c r="L102" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M102" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N102" t="inlineStr"/>
       <c r="O102" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/K%C9%99rimova_Elnar_M%C9%99lik_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/K%C9%99rimova_Elnar_M%C9%99lik_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="n">
         <v>2565</v>
       </c>
       <c r="B103" t="inlineStr">
         <is>
           <t>Tahir</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
           <t>Qəhrəman oğlu</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
           <t>İsmayılov</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -6440,51 +6500,51 @@
       <c r="H103" t="inlineStr"/>
       <c r="I103" s="2" t="n">
         <v>22626</v>
       </c>
       <c r="J103" t="inlineStr">
         <is>
           <t>Episentral şöbəsi</t>
         </is>
       </c>
       <c r="K103" t="inlineStr">
         <is>
           <t>Mühəndis proqramlaşdırıcı</t>
         </is>
       </c>
       <c r="L103" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M103" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N103" t="inlineStr"/>
       <c r="O103" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0smay%C4%B1lov_Tahir_Q%C9%99hr%C9%99man_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0smay%C4%B1lov_Tahir_Q%C9%99hr%C9%99man_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="n">
         <v>2566</v>
       </c>
       <c r="B104" t="inlineStr">
         <is>
           <t>Aytən</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
           <t>Fazil qızı</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
           <t>Salmanlı</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -6499,51 +6559,51 @@
       <c r="H104" t="inlineStr"/>
       <c r="I104" s="2" t="n">
         <v>35761</v>
       </c>
       <c r="J104" t="inlineStr">
         <is>
           <t>“İnsan resursları” şöbəsi</t>
         </is>
       </c>
       <c r="K104" t="inlineStr">
         <is>
           <t>Mütəxəssis</t>
         </is>
       </c>
       <c r="L104" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M104" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N104" t="inlineStr"/>
       <c r="O104" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Salmanl%C4%B1_Ayt%C9%99n_Fazil_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Salmanl%C4%B1_Ayt%C9%99n_Fazil_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="n">
         <v>2567</v>
       </c>
       <c r="B105" t="inlineStr">
         <is>
           <t>Pərvin</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
           <t>Dadaş qızı</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
           <t>Əliyeva</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -6555,54 +6615,56 @@
         </is>
       </c>
       <c r="G105" t="inlineStr"/>
       <c r="H105" t="inlineStr"/>
       <c r="I105" s="2" t="n">
         <v>32243</v>
       </c>
       <c r="J105" t="inlineStr">
         <is>
           <t>Beynəlxalq əlaqələr şöbəsi</t>
         </is>
       </c>
       <c r="K105" t="inlineStr">
         <is>
           <t>Mütəxəssis</t>
         </is>
       </c>
       <c r="L105" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M105" s="2" t="n">
         <v>45292</v>
       </c>
-      <c r="N105" t="inlineStr"/>
+      <c r="N105" s="2" t="n">
+        <v>46175</v>
+      </c>
       <c r="O105" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyeva_P%C9%99rvin_Dada%C5%9F_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyeva_P%C9%99rvin_Dada%C5%9F_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="n">
         <v>2568</v>
       </c>
       <c r="B106" t="inlineStr">
         <is>
           <t>Pərviz</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
           <t>Faiq oğlu</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
           <t>Əbdülsalamov</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -6614,54 +6676,56 @@
         </is>
       </c>
       <c r="G106" t="inlineStr"/>
       <c r="H106" t="inlineStr"/>
       <c r="I106" s="2" t="n">
         <v>31809</v>
       </c>
       <c r="J106" t="inlineStr">
         <is>
           <t>Nəqliyyat şöbəsi</t>
         </is>
       </c>
       <c r="K106" t="inlineStr">
         <is>
           <t>Mütəxəssis</t>
         </is>
       </c>
       <c r="L106" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M106" s="2" t="n">
         <v>45292</v>
       </c>
-      <c r="N106" t="inlineStr"/>
+      <c r="N106" s="2" t="n">
+        <v>46175</v>
+      </c>
       <c r="O106" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fbd%C3%BClsalamov_P%C9%99rviz_Faiq_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fbd%C3%BClsalamov_P%C9%99rviz_Faiq_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="n">
         <v>2569</v>
       </c>
       <c r="B107" t="inlineStr">
         <is>
           <t>Gülgün</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
           <t>Rəsul qızı</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
           <t>Zeynalova</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -6676,51 +6740,51 @@
       <c r="H107" t="inlineStr"/>
       <c r="I107" s="2" t="n">
         <v>28419</v>
       </c>
       <c r="J107" t="inlineStr">
         <is>
           <t>Təchizat və xidmət şöbəsi</t>
         </is>
       </c>
       <c r="K107" t="inlineStr">
         <is>
           <t>Mütəxəssis</t>
         </is>
       </c>
       <c r="L107" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M107" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N107" t="inlineStr"/>
       <c r="O107" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Zeynalova_G%C3%BClg%C3%BCn_R%C9%99sul_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Zeynalova_G%C3%BClg%C3%BCn_R%C9%99sul_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="n">
         <v>2570</v>
       </c>
       <c r="B108" t="inlineStr">
         <is>
           <t>Könül</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
           <t>Sədi qızı</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
           <t>Sadıqova</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -6735,110 +6799,112 @@
       <c r="H108" t="inlineStr"/>
       <c r="I108" s="2" t="n">
         <v>29550</v>
       </c>
       <c r="J108" t="inlineStr">
         <is>
           <t>Beynəlxalq əlaqələr şöbəsi</t>
         </is>
       </c>
       <c r="K108" t="inlineStr">
         <is>
           <t>Redaktor</t>
         </is>
       </c>
       <c r="L108" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M108" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N108" t="inlineStr"/>
       <c r="O108" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Sad%C4%B1qova_K%C3%B6n%C3%BCl_S%C9%99di_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Sad%C4%B1qova_K%C3%B6n%C3%BCl_S%C9%99di_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="n">
         <v>2571</v>
       </c>
       <c r="B109" t="inlineStr">
         <is>
           <t>Nuranə</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
           <t>Tofiq qızı</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
           <t>Məmmədova</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G109" t="inlineStr"/>
       <c r="H109" t="inlineStr"/>
       <c r="I109" s="2" t="n">
         <v>29818</v>
       </c>
       <c r="J109" t="inlineStr">
         <is>
-          <t>“Elektron xidmətlər” şöbəsi</t>
+          <t>Elektron xidmətlər şöbəsi</t>
         </is>
       </c>
       <c r="K109" t="inlineStr">
         <is>
           <t>Redaktor</t>
         </is>
       </c>
       <c r="L109" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M109" s="2" t="n">
         <v>45292</v>
       </c>
-      <c r="N109" t="inlineStr"/>
+      <c r="N109" s="2" t="n">
+        <v>46175</v>
+      </c>
       <c r="O109" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dova_Nuran%C9%99_Tofiq_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dova_Nuran%C9%99_Tofiq_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="n">
         <v>2572</v>
       </c>
       <c r="B110" t="inlineStr">
         <is>
           <t>Telman</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
           <t>İmran oğlu</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
           <t>Cəfərov</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -6853,110 +6919,112 @@
       <c r="H110" t="inlineStr"/>
       <c r="I110" s="2" t="n">
         <v>28338</v>
       </c>
       <c r="J110" t="inlineStr">
         <is>
           <t>Beynəlxalq əlaqələr şöbəsi</t>
         </is>
       </c>
       <c r="K110" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L110" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M110" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N110" t="inlineStr"/>
       <c r="O110" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/C%C9%99f%C9%99rov_Telman_%C4%B0mran_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/C%C9%99f%C9%99rov_Telman_%C4%B0mran_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="n">
         <v>2573</v>
       </c>
       <c r="B111" t="inlineStr">
         <is>
           <t>Vüsalə</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
           <t>Rafiq qızı</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
           <t>Hüseynova</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G111" t="inlineStr"/>
       <c r="H111" t="inlineStr"/>
       <c r="I111" s="2" t="n">
         <v>27935</v>
       </c>
       <c r="J111" t="inlineStr">
         <is>
-          <t>“Elektron xidmətlər” şöbəsi</t>
+          <t>Elektron xidmətlər şöbəsi</t>
         </is>
       </c>
       <c r="K111" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L111" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M111" s="2" t="n">
         <v>45292</v>
       </c>
-      <c r="N111" t="inlineStr"/>
+      <c r="N111" s="2" t="n">
+        <v>46175</v>
+      </c>
       <c r="O111" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C3%BCseynova_V%C3%BCsal%C9%99_Rafiq_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C3%BCseynova_V%C3%BCsal%C9%99_Rafiq_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="n">
         <v>2574</v>
       </c>
       <c r="B112" t="inlineStr">
         <is>
           <t>Namiq</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
           <t>Elmas oğlu</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
           <t>Abbasov</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -6971,51 +7039,51 @@
       <c r="H112" t="inlineStr"/>
       <c r="I112" s="2" t="n">
         <v>27897</v>
       </c>
       <c r="J112" t="inlineStr">
         <is>
           <t>Tikinti-təmir şöbəsi</t>
         </is>
       </c>
       <c r="K112" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L112" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M112" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N112" t="inlineStr"/>
       <c r="O112" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Abbasov_Namiq_Elmas_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Abbasov_Namiq_Elmas_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="n">
         <v>2575</v>
       </c>
       <c r="B113" t="inlineStr">
         <is>
           <t>Sultan</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
           <t>Abas oğlu</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
           <t>Abasov</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -7027,54 +7095,56 @@
         </is>
       </c>
       <c r="G113" t="inlineStr"/>
       <c r="H113" t="inlineStr"/>
       <c r="I113" s="2" t="n">
         <v>19158</v>
       </c>
       <c r="J113" t="inlineStr">
         <is>
           <t>Əməyin mühafizəsi şöbəsi</t>
         </is>
       </c>
       <c r="K113" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L113" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M113" s="2" t="n">
         <v>45292</v>
       </c>
-      <c r="N113" t="inlineStr"/>
+      <c r="N113" s="2" t="n">
+        <v>46175</v>
+      </c>
       <c r="O113" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Abasov_Sultan_Abas_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Abasov_Sultan_Abas_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="n">
         <v>2576</v>
       </c>
       <c r="B114" t="inlineStr">
         <is>
           <t>Fəridə</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
           <t>Hətəm qızı</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
           <t>Axundova</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -7089,51 +7159,51 @@
       <c r="H114" t="inlineStr"/>
       <c r="I114" s="2" t="n">
         <v>26110</v>
       </c>
       <c r="J114" t="inlineStr">
         <is>
           <t>“İnsan resursları” şöbəsi</t>
         </is>
       </c>
       <c r="K114" t="inlineStr">
         <is>
           <t>Şöbə rəisi</t>
         </is>
       </c>
       <c r="L114" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M114" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N114" t="inlineStr"/>
       <c r="O114" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Axundova_F%C9%99rid%C9%99_H%C9%99t%C9%99m_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Axundova_F%C9%99rid%C9%99_H%C9%99t%C9%99m_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="n">
         <v>2577</v>
       </c>
       <c r="B115" t="inlineStr">
         <is>
           <t>Abdulqasım</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
           <t>Bəhrəm oğlu</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
           <t>Qasımov</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -7148,51 +7218,51 @@
       <c r="H115" t="inlineStr"/>
       <c r="I115" s="2" t="n">
         <v>24563</v>
       </c>
       <c r="J115" t="inlineStr">
         <is>
           <t>«Xınalıq» s/st.</t>
         </is>
       </c>
       <c r="K115" t="inlineStr">
         <is>
           <t>Stansiya müdiri</t>
         </is>
       </c>
       <c r="L115" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M115" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N115" t="inlineStr"/>
       <c r="O115" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Qas%C4%B1mov_Abdulqas%C4%B1m_B%C9%99hr%C9%99m_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Qas%C4%B1mov_Abdulqas%C4%B1m_B%C9%99hr%C9%99m_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="n">
         <v>2578</v>
       </c>
       <c r="B116" t="inlineStr">
         <is>
           <t>Dünyaməddin</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
           <t xml:space="preserve">Hacıəhməd </t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
           <t>Qardaşov</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -7207,51 +7277,51 @@
       <c r="H116" t="inlineStr"/>
       <c r="I116" s="2" t="n">
         <v>16095</v>
       </c>
       <c r="J116" t="inlineStr">
         <is>
           <t>«Qusar» s/st.</t>
         </is>
       </c>
       <c r="K116" t="inlineStr">
         <is>
           <t>Stansiya müdiri</t>
         </is>
       </c>
       <c r="L116" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M116" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N116" t="inlineStr"/>
       <c r="O116" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Qarda%C5%9Fov_D%C3%BCnyam%C9%99ddin_Hac%C4%B1%C9%99hm%C9%99d'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Qarda%C5%9Fov_D%C3%BCnyam%C9%99ddin_Hac%C4%B1%C9%99hm%C9%99d'}]</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="n">
         <v>2579</v>
       </c>
       <c r="B117" t="inlineStr">
         <is>
           <t>Aydın</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
           <t>Qurban oğlu</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
           <t>Abbaslı</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -7266,51 +7336,51 @@
       <c r="H117" t="inlineStr"/>
       <c r="I117" s="2" t="n">
         <v>19861</v>
       </c>
       <c r="J117" t="inlineStr">
         <is>
           <t>«Şəki» s/st.</t>
         </is>
       </c>
       <c r="K117" t="inlineStr">
         <is>
           <t>Stansiya müdiri</t>
         </is>
       </c>
       <c r="L117" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M117" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N117" t="inlineStr"/>
       <c r="O117" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Abbasl%C4%B1_Ayd%C4%B1n_Qurban_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Abbasl%C4%B1_Ayd%C4%B1n_Qurban_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="n">
         <v>2580</v>
       </c>
       <c r="B118" t="inlineStr">
         <is>
           <t>Bəhram</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
           <t>Musa oğlu</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
           <t>Abdullayev</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -7325,51 +7395,51 @@
       <c r="H118" t="inlineStr"/>
       <c r="I118" s="2" t="n">
         <v>26497</v>
       </c>
       <c r="J118" t="inlineStr">
         <is>
           <t>«Zaqatala» s/st.</t>
         </is>
       </c>
       <c r="K118" t="inlineStr">
         <is>
           <t>Stansiya müdiri</t>
         </is>
       </c>
       <c r="L118" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M118" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N118" t="inlineStr"/>
       <c r="O118" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Abdullayev_B%C9%99hram_Musa_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Abdullayev_B%C9%99hram_Musa_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="n">
         <v>2581</v>
       </c>
       <c r="B119" t="inlineStr">
         <is>
           <t>Əlizaman</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
           <t>Abdulla oğlu</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
           <t>Xanputayev</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -7384,51 +7454,51 @@
       <c r="H119" t="inlineStr"/>
       <c r="I119" s="2" t="n">
         <v>20157</v>
       </c>
       <c r="J119" t="inlineStr">
         <is>
           <t>«Qobustan» s/st.</t>
         </is>
       </c>
       <c r="K119" t="inlineStr">
         <is>
           <t>Stansiya müdiri</t>
         </is>
       </c>
       <c r="L119" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M119" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N119" t="inlineStr"/>
       <c r="O119" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Xanputayev_%C6%8Flizaman_Abdulla_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Xanputayev_%C6%8Flizaman_Abdulla_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="n">
         <v>2582</v>
       </c>
       <c r="B120" t="inlineStr">
         <is>
           <t>Arif</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
           <t>Zinxar oğlu</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
           <t>Mirzəyev</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -7443,51 +7513,51 @@
       <c r="H120" t="inlineStr"/>
       <c r="I120" s="2" t="n">
         <v>19990</v>
       </c>
       <c r="J120" t="inlineStr">
         <is>
           <t>«İsmayıllı» s/st.</t>
         </is>
       </c>
       <c r="K120" t="inlineStr">
         <is>
           <t>Stansiya müdiri</t>
         </is>
       </c>
       <c r="L120" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M120" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N120" t="inlineStr"/>
       <c r="O120" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Mirz%C9%99yev_Arif_Zinxar_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Mirz%C9%99yev_Arif_Zinxar_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="n">
         <v>2583</v>
       </c>
       <c r="B121" t="inlineStr">
         <is>
           <t>Xudayət</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
           <t>Məhərrəm oğlu</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
           <t>Sadıqov</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -7502,51 +7572,51 @@
       <c r="H121" t="inlineStr"/>
       <c r="I121" s="2" t="n">
         <v>20416</v>
       </c>
       <c r="J121" t="inlineStr">
         <is>
           <t>«Gədəbəy» s/st.</t>
         </is>
       </c>
       <c r="K121" t="inlineStr">
         <is>
           <t>Stansiya müdiri</t>
         </is>
       </c>
       <c r="L121" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M121" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N121" t="inlineStr"/>
       <c r="O121" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Sad%C4%B1qov_Xuday%C9%99t_M%C9%99h%C9%99rr%C9%99m_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Sad%C4%B1qov_Xuday%C9%99t_M%C9%99h%C9%99rr%C9%99m_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="n">
         <v>2584</v>
       </c>
       <c r="B122" t="inlineStr">
         <is>
           <t>Ağa</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
           <t>Mustafa oğlu</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
           <t>Mustafayev</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -7558,54 +7628,56 @@
         </is>
       </c>
       <c r="G122" t="inlineStr"/>
       <c r="H122" t="inlineStr"/>
       <c r="I122" s="2" t="n">
         <v>20182</v>
       </c>
       <c r="J122" t="inlineStr">
         <is>
           <t>«Gəncə» s/st.</t>
         </is>
       </c>
       <c r="K122" t="inlineStr">
         <is>
           <t>Stansiya müdiri</t>
         </is>
       </c>
       <c r="L122" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M122" s="2" t="n">
         <v>45292</v>
       </c>
-      <c r="N122" t="inlineStr"/>
+      <c r="N122" s="2" t="n">
+        <v>46175</v>
+      </c>
       <c r="O122" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Mustafayev_A%C4%9Fa_Mustafa_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Mustafayev_A%C4%9Fa_Mustafa_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="n">
         <v>2585</v>
       </c>
       <c r="B123" t="inlineStr">
         <is>
           <t>Eynur</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
           <t>Razim oğlu</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
           <t>Vəliyev</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -7620,51 +7692,51 @@
       <c r="H123" t="inlineStr"/>
       <c r="I123" s="2" t="n">
         <v>24968</v>
       </c>
       <c r="J123" t="inlineStr">
         <is>
           <t>«Qazax» s/st.</t>
         </is>
       </c>
       <c r="K123" t="inlineStr">
         <is>
           <t>Stansiya müdiri</t>
         </is>
       </c>
       <c r="L123" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M123" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N123" t="inlineStr"/>
       <c r="O123" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/V%C9%99liyev_Eynur_Razim_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/V%C9%99liyev_Eynur_Razim_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="n">
         <v>2586</v>
       </c>
       <c r="B124" t="inlineStr">
         <is>
           <t>Səyavuş</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
           <t>Ataxan oğlu</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
           <t>Əsədov</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -7679,51 +7751,51 @@
       <c r="H124" t="inlineStr"/>
       <c r="I124" s="2" t="n">
         <v>26014</v>
       </c>
       <c r="J124" t="inlineStr">
         <is>
           <t>«Zərdab» s/st.</t>
         </is>
       </c>
       <c r="K124" t="inlineStr">
         <is>
           <t>Stansiya müdiri</t>
         </is>
       </c>
       <c r="L124" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M124" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N124" t="inlineStr"/>
       <c r="O124" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fs%C9%99dov_S%C9%99yavu%C5%9F_Ataxan_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fs%C9%99dov_S%C9%99yavu%C5%9F_Ataxan_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="n">
         <v>2587</v>
       </c>
       <c r="B125" t="inlineStr">
         <is>
           <t>İmamverdi</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
           <t>Şiraslan oğlu</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
           <t>Hüseynov</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -7738,51 +7810,51 @@
       <c r="H125" t="inlineStr"/>
       <c r="I125" s="2" t="n">
         <v>21760</v>
       </c>
       <c r="J125" t="inlineStr">
         <is>
           <t>«Ağdam» s/st.</t>
         </is>
       </c>
       <c r="K125" t="inlineStr">
         <is>
           <t>Stansiya müdiri</t>
         </is>
       </c>
       <c r="L125" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M125" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N125" t="inlineStr"/>
       <c r="O125" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C3%BCseynov_%C4%B0mamverdi_%C5%9Eiraslan_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C3%BCseynov_%C4%B0mamverdi_%C5%9Eiraslan_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="n">
         <v>2588</v>
       </c>
       <c r="B126" t="inlineStr">
         <is>
           <t>Məmmədəli</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
           <t xml:space="preserve">Məhəmməd </t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
           <t>Məlikov</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -7797,51 +7869,51 @@
       <c r="H126" t="inlineStr"/>
       <c r="I126" s="2" t="n">
         <v>18090</v>
       </c>
       <c r="J126" t="inlineStr">
         <is>
           <t>«Şirvan» s/st.</t>
         </is>
       </c>
       <c r="K126" t="inlineStr">
         <is>
           <t>Stansiya müdiri</t>
         </is>
       </c>
       <c r="L126" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M126" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N126" t="inlineStr"/>
       <c r="O126" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99likov_M%C9%99mm%C9%99d%C9%99li_M%C9%99h%C9%99mm%C9%99d'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99likov_M%C9%99mm%C9%99d%C9%99li_M%C9%99h%C9%99mm%C9%99d'}]</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="n">
         <v>2589</v>
       </c>
       <c r="B127" t="inlineStr">
         <is>
           <t>Mehman</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
           <t>Ağamirzə oğlu</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
           <t>Paşayev</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -7856,51 +7928,51 @@
       <c r="H127" t="inlineStr"/>
       <c r="I127" s="2" t="n">
         <v>21034</v>
       </c>
       <c r="J127" t="inlineStr">
         <is>
           <t>«Lənkəran» s/st.</t>
         </is>
       </c>
       <c r="K127" t="inlineStr">
         <is>
           <t>Stansiya müdiri</t>
         </is>
       </c>
       <c r="L127" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M127" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N127" t="inlineStr"/>
       <c r="O127" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Pa%C5%9Fayev_Mehman_A%C4%9Famirz%C9%99_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Pa%C5%9Fayev_Mehman_A%C4%9Famirz%C9%99_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="n">
         <v>2590</v>
       </c>
       <c r="B128" t="inlineStr">
         <is>
           <t>Cavid</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
           <t>Cəlal oğlu</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
           <t>Baxşiyev</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -7915,51 +7987,51 @@
       <c r="H128" t="inlineStr"/>
       <c r="I128" s="2" t="n">
         <v>31594</v>
       </c>
       <c r="J128" t="inlineStr">
         <is>
           <t>«Lerik» s/st.</t>
         </is>
       </c>
       <c r="K128" t="inlineStr">
         <is>
           <t>Stansiya müdiri</t>
         </is>
       </c>
       <c r="L128" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M128" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N128" t="inlineStr"/>
       <c r="O128" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Bax%C5%9Fiyev_Cavid_C%C9%99lal_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Bax%C5%9Fiyev_Cavid_C%C9%99lal_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="n">
         <v>2591</v>
       </c>
       <c r="B129" t="inlineStr">
         <is>
           <t>Aydın</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
           <t>Mikayıl oğlu</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
           <t>Gülməmmədov</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -7974,51 +8046,51 @@
       <c r="H129" t="inlineStr"/>
       <c r="I129" s="2" t="n">
         <v>22822</v>
       </c>
       <c r="J129" t="inlineStr">
         <is>
           <t>«Qobu» s/st.</t>
         </is>
       </c>
       <c r="K129" t="inlineStr">
         <is>
           <t>Stansiya müdiri</t>
         </is>
       </c>
       <c r="L129" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M129" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N129" t="inlineStr"/>
       <c r="O129" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/G%C3%BClm%C9%99mm%C9%99dov_Ayd%C4%B1n_Mikay%C4%B1l_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/G%C3%BClm%C9%99mm%C9%99dov_Ayd%C4%B1n_Mikay%C4%B1l_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="n">
         <v>2592</v>
       </c>
       <c r="B130" t="inlineStr">
         <is>
           <t>İnqilab</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
           <t>Akif oğlu</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
           <t>Abdulhüseynov</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -8033,51 +8105,51 @@
       <c r="H130" t="inlineStr"/>
       <c r="I130" s="2" t="n">
         <v>30022</v>
       </c>
       <c r="J130" t="inlineStr">
         <is>
           <t>«Qəbələ» s/st.</t>
         </is>
       </c>
       <c r="K130" t="inlineStr">
         <is>
           <t>Stansiya müdiri v.i.e.</t>
         </is>
       </c>
       <c r="L130" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M130" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N130" t="inlineStr"/>
       <c r="O130" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Abdulh%C3%BCseynov_%C4%B0nqilab_Akif_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Abdulh%C3%BCseynov_%C4%B0nqilab_Akif_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="n">
         <v>2593</v>
       </c>
       <c r="B131" t="inlineStr">
         <is>
           <t>Yuriy</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
           <t>Cəfər oğlu</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
           <t>Nəbiyev</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -8092,51 +8164,51 @@
       <c r="H131" t="inlineStr"/>
       <c r="I131" s="2" t="n">
         <v>22370</v>
       </c>
       <c r="J131" t="inlineStr">
         <is>
           <t>«Pirqulu» s/st.</t>
         </is>
       </c>
       <c r="K131" t="inlineStr">
         <is>
           <t>Stansiya müdiri v.i.e.</t>
         </is>
       </c>
       <c r="L131" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M131" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N131" t="inlineStr"/>
       <c r="O131" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/N%C9%99biyev_Yuriy_C%C9%99f%C9%99r_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/N%C9%99biyev_Yuriy_C%C9%99f%C9%99r_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="n">
         <v>2594</v>
       </c>
       <c r="B132" t="inlineStr">
         <is>
           <t>Sadiq</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
           <t>Qabil oğlu</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
           <t>Haxıyev</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -8151,110 +8223,112 @@
       <c r="H132" t="inlineStr"/>
       <c r="I132" s="2" t="n">
         <v>29175</v>
       </c>
       <c r="J132" t="inlineStr">
         <is>
           <t>«Saatlı» s/st.</t>
         </is>
       </c>
       <c r="K132" t="inlineStr">
         <is>
           <t>Stansiya müdiri v.i.e.</t>
         </is>
       </c>
       <c r="L132" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M132" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N132" t="inlineStr"/>
       <c r="O132" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Hax%C4%B1yev_Sadiq_Qabil_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Hax%C4%B1yev_Sadiq_Qabil_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="n">
         <v>2595</v>
       </c>
       <c r="B133" t="inlineStr">
         <is>
           <t>Nazilə</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
           <t>Rüstəm qızı</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
           <t>Cəfərova</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G133" t="inlineStr"/>
       <c r="H133" t="inlineStr"/>
       <c r="I133" s="2" t="n">
         <v>30648</v>
       </c>
       <c r="J133" t="inlineStr">
         <is>
-          <t>“Elektron xidmətlər” şöbəsi</t>
+          <t>Elektron xidmətlər şöbəsi</t>
         </is>
       </c>
       <c r="K133" t="inlineStr">
         <is>
           <t>Tərcüməçi</t>
         </is>
       </c>
       <c r="L133" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M133" s="2" t="n">
         <v>45292</v>
       </c>
-      <c r="N133" t="inlineStr"/>
+      <c r="N133" s="2" t="n">
+        <v>46175</v>
+      </c>
       <c r="O133" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/C%C9%99f%C9%99rova_Nazil%C9%99_R%C3%BCst%C9%99m_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/C%C9%99f%C9%99rova_Nazil%C9%99_R%C3%BCst%C9%99m_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="n">
         <v>2596</v>
       </c>
       <c r="B134" t="inlineStr">
         <is>
           <t>Leyla</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
           <t>Azər qızı</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
           <t>Talıbzadə</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -8269,110 +8343,110 @@
       <c r="H134" t="inlineStr"/>
       <c r="I134" s="2" t="n">
         <v>34218</v>
       </c>
       <c r="J134" t="inlineStr">
         <is>
           <t>Beynəlxalq əlaqələr şöbəsi</t>
         </is>
       </c>
       <c r="K134" t="inlineStr">
         <is>
           <t>Tərcüməçi</t>
         </is>
       </c>
       <c r="L134" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M134" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N134" t="inlineStr"/>
       <c r="O134" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Tal%C4%B1bzad%C9%99_Leyla_Az%C9%99r_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Tal%C4%B1bzad%C9%99_Leyla_Az%C9%99r_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="n">
         <v>2597</v>
       </c>
       <c r="B135" t="inlineStr">
         <is>
           <t>Nana</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
           <t>Çingiz qızı</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
           <t>Atakişiyeva</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G135" t="inlineStr"/>
       <c r="H135" t="inlineStr"/>
       <c r="I135" s="2" t="n">
         <v>29381</v>
       </c>
       <c r="J135" t="inlineStr">
         <is>
-          <t>“Elektron xidmətlər” şöbəsi</t>
+          <t>Elektron xidmətlər şöbəsi</t>
         </is>
       </c>
       <c r="K135" t="inlineStr">
         <is>
           <t>Tərcüməçi</t>
         </is>
       </c>
       <c r="L135" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M135" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N135" t="inlineStr"/>
       <c r="O135" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Ataki%C5%9Fiyeva_Nana_%C3%87ingiz_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Ataki%C5%9Fiyeva_Nana_%C3%87ingiz_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="n">
         <v>2598</v>
       </c>
       <c r="B136" t="inlineStr">
         <is>
           <t>Səbinə</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
           <t>Həbib qızı</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
           <t>Əliyeva</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -8384,54 +8458,56 @@
         </is>
       </c>
       <c r="G136" t="inlineStr"/>
       <c r="H136" t="inlineStr"/>
       <c r="I136" s="2" t="n">
         <v>34986</v>
       </c>
       <c r="J136" t="inlineStr">
         <is>
           <t>“Tədris” şöbəsi</t>
         </is>
       </c>
       <c r="K136" t="inlineStr">
         <is>
           <t>Tərcüməçi</t>
         </is>
       </c>
       <c r="L136" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M136" s="2" t="n">
         <v>45292</v>
       </c>
-      <c r="N136" t="inlineStr"/>
+      <c r="N136" s="2" t="n">
+        <v>46175</v>
+      </c>
       <c r="O136" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyeva_S%C9%99bin%C9%99_H%C9%99bib_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyeva_S%C9%99bin%C9%99_H%C9%99bib_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="n">
         <v>2599</v>
       </c>
       <c r="B137" t="inlineStr">
         <is>
           <t>Ləman</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
           <t>Azər qızı</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
           <t>Hüseynova</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -8443,54 +8519,56 @@
         </is>
       </c>
       <c r="G137" t="inlineStr"/>
       <c r="H137" t="inlineStr"/>
       <c r="I137" s="2" t="n">
         <v>35927</v>
       </c>
       <c r="J137" t="inlineStr">
         <is>
           <t>Maliyyə və proqnozlaşdırma şöbəsi</t>
         </is>
       </c>
       <c r="K137" t="inlineStr">
         <is>
           <t>Texnik</t>
         </is>
       </c>
       <c r="L137" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M137" s="2" t="n">
         <v>45292</v>
       </c>
-      <c r="N137" t="inlineStr"/>
+      <c r="N137" s="2" t="n">
+        <v>46175</v>
+      </c>
       <c r="O137" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C3%BCseynova_L%C9%99man_Az%C9%99r_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C3%BCseynova_L%C9%99man_Az%C9%99r_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="n">
         <v>2600</v>
       </c>
       <c r="B138" t="inlineStr">
         <is>
           <t>Məryəm</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
           <t>Hidayət qızı</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
           <t>Əlizadə</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -8505,51 +8583,51 @@
       <c r="H138" t="inlineStr"/>
       <c r="I138" s="2" t="n">
         <v>34706</v>
       </c>
       <c r="J138" t="inlineStr">
         <is>
           <t>Təchizat və xidmət şöbəsi</t>
         </is>
       </c>
       <c r="K138" t="inlineStr">
         <is>
           <t>Texnik</t>
         </is>
       </c>
       <c r="L138" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M138" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N138" t="inlineStr"/>
       <c r="O138" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Flizad%C9%99_M%C9%99ry%C9%99m_Hiday%C9%99t_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Flizad%C9%99_M%C9%99ry%C9%99m_Hiday%C9%99t_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="n">
         <v>2601</v>
       </c>
       <c r="B139" t="inlineStr">
         <is>
           <t>Cavanşir</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
           <t>Əli oğlu</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
           <t>Abışov</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -8564,51 +8642,51 @@
       <c r="H139" t="inlineStr"/>
       <c r="I139" s="2" t="n">
         <v>34300</v>
       </c>
       <c r="J139" t="inlineStr">
         <is>
           <t>Təchizat və xidmət şöbəsi</t>
         </is>
       </c>
       <c r="K139" t="inlineStr">
         <is>
           <t>Texnik</t>
         </is>
       </c>
       <c r="L139" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M139" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N139" t="inlineStr"/>
       <c r="O139" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Ab%C4%B1%C5%9Fov_Cavan%C5%9Fir_%C6%8Fli_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Ab%C4%B1%C5%9Fov_Cavan%C5%9Fir_%C6%8Fli_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="n">
         <v>2602</v>
       </c>
       <c r="B140" t="inlineStr">
         <is>
           <t>Hacıağa</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
           <t>Balamirzə oğlu</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
           <t>Ağayev</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -8620,54 +8698,56 @@
         </is>
       </c>
       <c r="G140" t="inlineStr"/>
       <c r="H140" t="inlineStr"/>
       <c r="I140" s="2" t="n">
         <v>35790</v>
       </c>
       <c r="J140" t="inlineStr">
         <is>
           <t>Seysmoloji bölmə  Zəlzələlərin  tədqiqatı bürosu</t>
         </is>
       </c>
       <c r="K140" t="inlineStr">
         <is>
           <t>Texnik</t>
         </is>
       </c>
       <c r="L140" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M140" s="2" t="n">
         <v>45292</v>
       </c>
-      <c r="N140" t="inlineStr"/>
+      <c r="N140" s="2" t="n">
+        <v>46175</v>
+      </c>
       <c r="O140" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/A%C4%9Fayev_Hac%C4%B1a%C4%9Fa_Balamirz%C9%99_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/A%C4%9Fayev_Hac%C4%B1a%C4%9Fa_Balamirz%C9%99_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="n">
         <v>2603</v>
       </c>
       <c r="B141" t="inlineStr">
         <is>
           <t>Nihat</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
           <t>Anar oğlu</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
           <t>İskəndərli</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -8682,51 +8762,51 @@
       <c r="H141" t="inlineStr"/>
       <c r="I141" s="2" t="n">
         <v>37920</v>
       </c>
       <c r="J141" t="inlineStr">
         <is>
           <t>Seysmoloji bölmə  Zəlzələlərin  tədqiqatı bürosu</t>
         </is>
       </c>
       <c r="K141" t="inlineStr">
         <is>
           <t>Texnik</t>
         </is>
       </c>
       <c r="L141" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M141" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N141" t="inlineStr"/>
       <c r="O141" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0sk%C9%99nd%C9%99rli_Nihat_Anar_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0sk%C9%99nd%C9%99rli_Nihat_Anar_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="n">
         <v>2604</v>
       </c>
       <c r="B142" t="inlineStr">
         <is>
           <t>Fatimə</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
           <t>Vüqar qızı</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
           <t>Əzimova</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -8741,51 +8821,51 @@
       <c r="H142" t="inlineStr"/>
       <c r="I142" s="2" t="n">
         <v>36107</v>
       </c>
       <c r="J142" t="inlineStr">
         <is>
           <t>Seysmoloji bölmə  Zəlzələlərin  tədqiqatı bürosu</t>
         </is>
       </c>
       <c r="K142" t="inlineStr">
         <is>
           <t>Texnik</t>
         </is>
       </c>
       <c r="L142" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M142" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N142" t="inlineStr"/>
       <c r="O142" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fzimova_Fatim%C9%99_V%C3%BCqar_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fzimova_Fatim%C9%99_V%C3%BCqar_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="n">
         <v>2605</v>
       </c>
       <c r="B143" t="inlineStr">
         <is>
           <t>Sarıgül</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
           <t>Şahin qızı</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
           <t>Həziyeva</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -8797,54 +8877,56 @@
         </is>
       </c>
       <c r="G143" t="inlineStr"/>
       <c r="H143" t="inlineStr"/>
       <c r="I143" s="2" t="n">
         <v>34664</v>
       </c>
       <c r="J143" t="inlineStr">
         <is>
           <t>Seysmoloji bölmə  Zəlzələlərin  tədqiqatı bürosu</t>
         </is>
       </c>
       <c r="K143" t="inlineStr">
         <is>
           <t>Texnik</t>
         </is>
       </c>
       <c r="L143" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M143" s="2" t="n">
         <v>45292</v>
       </c>
-      <c r="N143" t="inlineStr"/>
+      <c r="N143" s="2" t="n">
+        <v>46175</v>
+      </c>
       <c r="O143" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C9%99ziyeva_Sar%C4%B1g%C3%BCl_%C5%9Eahin_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C9%99ziyeva_Sar%C4%B1g%C3%BCl_%C5%9Eahin_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="n">
         <v>2606</v>
       </c>
       <c r="B144" t="inlineStr">
         <is>
           <t>İlahə</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
           <t>Adil qızı</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
           <t>Zahirova</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -8856,54 +8938,56 @@
         </is>
       </c>
       <c r="G144" t="inlineStr"/>
       <c r="H144" t="inlineStr"/>
       <c r="I144" s="2" t="n">
         <v>37075</v>
       </c>
       <c r="J144" t="inlineStr">
         <is>
           <t>Seysmoloji bölmə  Zəlzələlərin  tədqiqatı bürosu</t>
         </is>
       </c>
       <c r="K144" t="inlineStr">
         <is>
           <t>Texnik</t>
         </is>
       </c>
       <c r="L144" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M144" s="2" t="n">
         <v>45292</v>
       </c>
-      <c r="N144" t="inlineStr"/>
+      <c r="N144" s="2" t="n">
+        <v>46175</v>
+      </c>
       <c r="O144" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Zahirova_%C4%B0lah%C9%99_Adil_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Zahirova_%C4%B0lah%C9%99_Adil_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="n">
         <v>2607</v>
       </c>
       <c r="B145" t="inlineStr">
         <is>
           <t>Aişə</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
           <t>Rəfail qızı</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
           <t>Daşdəmirova</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -8918,51 +9002,51 @@
       <c r="H145" t="inlineStr"/>
       <c r="I145" s="2" t="n">
         <v>35701</v>
       </c>
       <c r="J145" t="inlineStr">
         <is>
           <t>Mühəndis geologiyası  və seysmik mikrorayonlaşdırma şöbəsi</t>
         </is>
       </c>
       <c r="K145" t="inlineStr">
         <is>
           <t>Texnik</t>
         </is>
       </c>
       <c r="L145" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M145" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N145" t="inlineStr"/>
       <c r="O145" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Da%C5%9Fd%C9%99mirova_Ai%C5%9F%C9%99_R%C9%99fail_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Da%C5%9Fd%C9%99mirova_Ai%C5%9F%C9%99_R%C9%99fail_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="n">
         <v>2608</v>
       </c>
       <c r="B146" t="inlineStr">
         <is>
           <t>Rəhimə</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
           <t>Nəriman qızı</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
           <t>Camıyeva</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -8977,51 +9061,51 @@
       <c r="H146" t="inlineStr"/>
       <c r="I146" s="2" t="n">
         <v>36842</v>
       </c>
       <c r="J146" t="inlineStr">
         <is>
           <t>Mühəndis geologiyası  və seysmik mikrorayonlaşdırma şöbəsi</t>
         </is>
       </c>
       <c r="K146" t="inlineStr">
         <is>
           <t>Texnik</t>
         </is>
       </c>
       <c r="L146" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M146" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N146" t="inlineStr"/>
       <c r="O146" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Cam%C4%B1yeva_R%C9%99him%C9%99_N%C9%99riman_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Cam%C4%B1yeva_R%C9%99him%C9%99_N%C9%99riman_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="n">
         <v>2609</v>
       </c>
       <c r="B147" t="inlineStr">
         <is>
           <t>Fatimə</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
           <t>Allahverdi qızı</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
           <t>Cəfərova</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -9036,51 +9120,51 @@
       <c r="H147" t="inlineStr"/>
       <c r="I147" s="2" t="n">
         <v>34829</v>
       </c>
       <c r="J147" t="inlineStr">
         <is>
           <t>Makroseysmik tədqiqatlar şöbəsi</t>
         </is>
       </c>
       <c r="K147" t="inlineStr">
         <is>
           <t>Texnik</t>
         </is>
       </c>
       <c r="L147" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M147" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N147" t="inlineStr"/>
       <c r="O147" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/C%C9%99f%C9%99rova_Fatim%C9%99_Allahverdi_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/C%C9%99f%C9%99rova_Fatim%C9%99_Allahverdi_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="n">
         <v>2610</v>
       </c>
       <c r="B148" t="inlineStr">
         <is>
           <t>Mələk</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
           <t>Şixəli qızı</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
           <t>Şixəliyeva</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -9095,51 +9179,51 @@
       <c r="H148" t="inlineStr"/>
       <c r="I148" s="2" t="n">
         <v>35150</v>
       </c>
       <c r="J148" t="inlineStr">
         <is>
           <t>Makroseysmik tədqiqatlar şöbəsi</t>
         </is>
       </c>
       <c r="K148" t="inlineStr">
         <is>
           <t>Texnik</t>
         </is>
       </c>
       <c r="L148" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M148" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N148" t="inlineStr"/>
       <c r="O148" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C5%9Eix%C9%99liyeva_M%C9%99l%C9%99k_%C5%9Eix%C9%99li_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C5%9Eix%C9%99liyeva_M%C9%99l%C9%99k_%C5%9Eix%C9%99li_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="n">
         <v>2611</v>
       </c>
       <c r="B149" t="inlineStr">
         <is>
           <t>Tehranə</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
           <t>Məmmədrza qızı</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
           <t>Dadaşeva</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -9154,51 +9238,51 @@
       <c r="H149" t="inlineStr"/>
       <c r="I149" s="2" t="n">
         <v>27757</v>
       </c>
       <c r="J149" t="inlineStr">
         <is>
           <t>Seysmoloji cihazlara texniki- nəzarət şöbəsi</t>
         </is>
       </c>
       <c r="K149" t="inlineStr">
         <is>
           <t>Texnik</t>
         </is>
       </c>
       <c r="L149" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M149" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N149" t="inlineStr"/>
       <c r="O149" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Dada%C5%9Feva_Tehran%C9%99_M%C9%99mm%C9%99drza_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Dada%C5%9Feva_Tehran%C9%99_M%C9%99mm%C9%99drza_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="n">
         <v>2612</v>
       </c>
       <c r="B150" t="inlineStr">
         <is>
           <t>Azər</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
           <t>Pərviz oğlu</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
           <t>İsgəndərov</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -9213,51 +9297,51 @@
       <c r="H150" t="inlineStr"/>
       <c r="I150" s="2" t="n">
         <v>34962</v>
       </c>
       <c r="J150" t="inlineStr">
         <is>
           <t>Seysmoloji cihazlara texniki- nəzarət şöbəsi</t>
         </is>
       </c>
       <c r="K150" t="inlineStr">
         <is>
           <t>Texnik</t>
         </is>
       </c>
       <c r="L150" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M150" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N150" t="inlineStr"/>
       <c r="O150" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0sg%C9%99nd%C9%99rov_Az%C9%99r_P%C9%99rviz_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0sg%C9%99nd%C9%99rov_Az%C9%99r_P%C9%99rviz_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="n">
         <v>2613</v>
       </c>
       <c r="B151" t="inlineStr">
         <is>
           <t>Sənan</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
           <t>Əlibaba oğlu</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
           <t>Tapdıqlı</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -9272,51 +9356,51 @@
       <c r="H151" t="inlineStr"/>
       <c r="I151" s="2" t="n">
         <v>33256</v>
       </c>
       <c r="J151" t="inlineStr">
         <is>
           <t>Episentral şöbəsi</t>
         </is>
       </c>
       <c r="K151" t="inlineStr">
         <is>
           <t>Texnik</t>
         </is>
       </c>
       <c r="L151" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M151" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N151" t="inlineStr"/>
       <c r="O151" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Tapd%C4%B1ql%C4%B1_S%C9%99nan_%C6%8Flibaba_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Tapd%C4%B1ql%C4%B1_S%C9%99nan_%C6%8Flibaba_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="n">
         <v>2614</v>
       </c>
       <c r="B152" t="inlineStr">
         <is>
           <t>Dilbər</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
           <t>Lazım qızı</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
           <t>Mahmudova</t>
         </is>
       </c>
       <c r="E152" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -9328,54 +9412,56 @@
         </is>
       </c>
       <c r="G152" t="inlineStr"/>
       <c r="H152" t="inlineStr"/>
       <c r="I152" s="2" t="n">
         <v>24584</v>
       </c>
       <c r="J152" t="inlineStr">
         <is>
           <t>«Bakı» s/st.</t>
         </is>
       </c>
       <c r="K152" t="inlineStr">
         <is>
           <t>Texnik</t>
         </is>
       </c>
       <c r="L152" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M152" s="2" t="n">
         <v>45292</v>
       </c>
-      <c r="N152" t="inlineStr"/>
+      <c r="N152" s="2" t="n">
+        <v>46175</v>
+      </c>
       <c r="O152" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Mahmudova_Dilb%C9%99r_Laz%C4%B1m_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Mahmudova_Dilb%C9%99r_Laz%C4%B1m_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="n">
         <v>2615</v>
       </c>
       <c r="B153" t="inlineStr">
         <is>
           <t>Hacetdin</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
           <t>Qənimət oğlu</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
           <t>Hacıyev</t>
         </is>
       </c>
       <c r="E153" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -9390,51 +9476,51 @@
       <c r="H153" t="inlineStr"/>
       <c r="I153" s="2" t="n">
         <v>32729</v>
       </c>
       <c r="J153" t="inlineStr">
         <is>
           <t>«Qala» s/st.</t>
         </is>
       </c>
       <c r="K153" t="inlineStr">
         <is>
           <t>Texnik</t>
         </is>
       </c>
       <c r="L153" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M153" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N153" t="inlineStr"/>
       <c r="O153" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Hac%C4%B1yev_Hacetdin_Q%C9%99nim%C9%99t_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Hac%C4%B1yev_Hacetdin_Q%C9%99nim%C9%99t_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="n">
         <v>2616</v>
       </c>
       <c r="B154" t="inlineStr">
         <is>
           <t>İlkin</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
           <t>Əlniyaz oğlu</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
           <t>Zeynalov</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -9449,51 +9535,51 @@
       <c r="H154" t="inlineStr"/>
       <c r="I154" s="2" t="n">
         <v>26061</v>
       </c>
       <c r="J154" t="inlineStr">
         <is>
           <t>Çilov adası» s/st.</t>
         </is>
       </c>
       <c r="K154" t="inlineStr">
         <is>
           <t>Texnik</t>
         </is>
       </c>
       <c r="L154" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M154" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N154" t="inlineStr"/>
       <c r="O154" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Zeynalov_%C4%B0lkin_%C6%8Flniyaz_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Zeynalov_%C4%B0lkin_%C6%8Flniyaz_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="n">
         <v>2617</v>
       </c>
       <c r="B155" t="inlineStr">
         <is>
           <t>Türkanə</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
           <t>Şahin qızı</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
           <t>Poyliyeva-Qəhrəmanlı</t>
         </is>
       </c>
       <c r="E155" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -9508,51 +9594,51 @@
       <c r="H155" t="inlineStr"/>
       <c r="I155" s="2" t="n">
         <v>35184</v>
       </c>
       <c r="J155" t="inlineStr">
         <is>
           <t>«Şəki» gk/st.</t>
         </is>
       </c>
       <c r="K155" t="inlineStr">
         <is>
           <t>Texnik</t>
         </is>
       </c>
       <c r="L155" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M155" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N155" t="inlineStr"/>
       <c r="O155" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Poyliyeva-Q%C9%99hr%C9%99manl%C4%B1_T%C3%BCrkan%C9%99_%C5%9Eahin_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Poyliyeva-Q%C9%99hr%C9%99manl%C4%B1_T%C3%BCrkan%C9%99_%C5%9Eahin_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="n">
         <v>2618</v>
       </c>
       <c r="B156" t="inlineStr">
         <is>
           <t>Gülər</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
           <t>Xasay qızı</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
           <t>Məcidzadə</t>
         </is>
       </c>
       <c r="E156" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -9567,51 +9653,51 @@
       <c r="H156" t="inlineStr"/>
       <c r="I156" s="2" t="n">
         <v>35421</v>
       </c>
       <c r="J156" t="inlineStr">
         <is>
           <t>«Şəki» gk/st.</t>
         </is>
       </c>
       <c r="K156" t="inlineStr">
         <is>
           <t>Texnik</t>
         </is>
       </c>
       <c r="L156" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M156" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N156" t="inlineStr"/>
       <c r="O156" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99cidzad%C9%99_G%C3%BCl%C9%99r_Xasay_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99cidzad%C9%99_G%C3%BCl%C9%99r_Xasay_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="n">
         <v>2619</v>
       </c>
       <c r="B157" t="inlineStr">
         <is>
           <t>Mehdi</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
           <t>Niyazi oğlu</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
           <t>Сəfərli</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -9623,54 +9709,56 @@
         </is>
       </c>
       <c r="G157" t="inlineStr"/>
       <c r="H157" t="inlineStr"/>
       <c r="I157" s="2" t="n">
         <v>37091</v>
       </c>
       <c r="J157" t="inlineStr">
         <is>
           <t>Qravimetriya şöbəsi</t>
         </is>
       </c>
       <c r="K157" t="inlineStr">
         <is>
           <t>Texnik</t>
         </is>
       </c>
       <c r="L157" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M157" s="2" t="n">
         <v>45292</v>
       </c>
-      <c r="N157" t="inlineStr"/>
+      <c r="N157" s="2" t="n">
+        <v>46175</v>
+      </c>
       <c r="O157" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%D0%A1%C9%99f%C9%99rli_Mehdi_Niyazi_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%D0%A1%C9%99f%C9%99rli_Mehdi_Niyazi_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="n">
         <v>2620</v>
       </c>
       <c r="B158" t="inlineStr">
         <is>
           <t>Nicat</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
           <t>İsmayıl-Ləmbəli oğlu</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
           <t>Mürşüdov</t>
         </is>
       </c>
       <c r="E158" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -9682,110 +9770,112 @@
         </is>
       </c>
       <c r="G158" t="inlineStr"/>
       <c r="H158" t="inlineStr"/>
       <c r="I158" s="2" t="n">
         <v>36870</v>
       </c>
       <c r="J158" t="inlineStr">
         <is>
           <t>Qravimetriya şöbəsi</t>
         </is>
       </c>
       <c r="K158" t="inlineStr">
         <is>
           <t>Texnik</t>
         </is>
       </c>
       <c r="L158" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M158" s="2" t="n">
         <v>45292</v>
       </c>
-      <c r="N158" t="inlineStr"/>
+      <c r="N158" s="2" t="n">
+        <v>46175</v>
+      </c>
       <c r="O158" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C3%BCr%C5%9F%C3%BCdov_Nicat_%C4%B0smay%C4%B1l-L%C9%99mb%C9%99li_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C3%BCr%C5%9F%C3%BCdov_Nicat_%C4%B0smay%C4%B1l-L%C9%99mb%C9%99li_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="n">
         <v>2621</v>
       </c>
       <c r="B159" t="inlineStr">
         <is>
           <t>Yelena</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
           <t>Aleksandrovna</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
           <t>Şahbazova</t>
         </is>
       </c>
       <c r="E159" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F159" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G159" t="inlineStr"/>
       <c r="H159" t="inlineStr"/>
       <c r="I159" s="2" t="n">
         <v>26136</v>
       </c>
       <c r="J159" t="inlineStr">
         <is>
-          <t>“Geofiziki cihazlara texniki-nəzarət” şöbəsi</t>
+          <t>Geofiziki cihazlara texniki-nəzarət şöbəsi</t>
         </is>
       </c>
       <c r="K159" t="inlineStr">
         <is>
           <t>Texnik</t>
         </is>
       </c>
       <c r="L159" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M159" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N159" t="inlineStr"/>
       <c r="O159" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C5%9Eahbazova_Yelena_Aleksandrovna'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C5%9Eahbazova_Yelena_Aleksandrovna'}]</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>