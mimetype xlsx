--- v1 (2026-06-24)
+++ v2 (2026-08-09)
@@ -426,72 +426,72 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O159"/>
+  <dimension ref="A1:O152"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="13" customWidth="1" min="2" max="2"/>
-    <col width="22" customWidth="1" min="3" max="3"/>
+    <col width="17" customWidth="1" min="3" max="3"/>
     <col width="22" customWidth="1" min="4" max="4"/>
     <col width="9" customWidth="1" min="5" max="5"/>
     <col width="15" customWidth="1" min="6" max="6"/>
     <col width="45" customWidth="1" min="7" max="7"/>
     <col width="15" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
-    <col width="60" customWidth="1" min="10" max="10"/>
+    <col width="66" customWidth="1" min="10" max="10"/>
     <col width="27" customWidth="1" min="11" max="11"/>
     <col width="38" customWidth="1" min="12" max="12"/>
     <col width="12" customWidth="1" min="13" max="13"/>
-    <col width="12" customWidth="1" min="14" max="14"/>
+    <col width="10" customWidth="1" min="14" max="14"/>
     <col width="1325" customWidth="1" min="15" max="15"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>employee_id</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>first_name</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>second_name</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>last_name</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
@@ -557,141 +557,129 @@
       <c r="B2" t="inlineStr">
         <is>
           <t>Yaqub</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>Emin oğlu</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>Əhmədov</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
-      <c r="G2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G2" t="inlineStr"/>
       <c r="H2" t="inlineStr"/>
       <c r="I2" t="inlineStr"/>
       <c r="J2" t="inlineStr">
         <is>
-          <t>Kompleks tədqiqatların elmi araşdırılması</t>
+          <t>Geofiziki tədqiqatlar və süni intelekt şöbəsi</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M2" s="2" t="n">
-        <v>45292</v>
-[...3 lines deleted...]
-      </c>
+        <v>46176</v>
+      </c>
+      <c r="N2" t="inlineStr"/>
       <c r="O2" t="inlineStr">
         <is>
           <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=j87SpqcAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fhm%C9%99dov_Yaqub_Emin_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>2465</v>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Teyyub</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>Xuduş oğlu</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>Şükürov</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
-      <c r="G3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G3" t="inlineStr"/>
       <c r="H3" t="inlineStr"/>
       <c r="I3" t="inlineStr"/>
       <c r="J3" t="inlineStr">
         <is>
-          <t>Kompleks tədqiqatların elmi araşdırılması</t>
+          <t>Geofiziki tədqiqatlar və süni intelekt şöbəsi</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M3" s="2" t="n">
-        <v>45292</v>
-[...3 lines deleted...]
-      </c>
+        <v>46176</v>
+      </c>
+      <c r="N3" t="inlineStr"/>
       <c r="O3" t="inlineStr">
         <is>
           <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C5%9E%C3%BCk%C3%BCrov_Teyyub_Xudu%C5%9F_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>2466</v>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Qurban</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>Cəlal oğlu</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>Yetirmişli</t>
         </is>
       </c>
@@ -820,69 +808,67 @@
       <c r="C6" t="inlineStr">
         <is>
           <t>Xəqani oğlu</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>Cəfərov</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G6" t="inlineStr"/>
       <c r="H6" t="inlineStr"/>
       <c r="I6" t="inlineStr"/>
       <c r="J6" t="inlineStr">
         <is>
-          <t>Elektron xidmətlər</t>
+          <t>Elektron xidmətlər, informasiya və ictimaiyyətlə əlaqələr şöbəsi</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M6" s="2" t="n">
-        <v>45292</v>
-[...3 lines deleted...]
-      </c>
+        <v>46176</v>
+      </c>
+      <c r="N6" t="inlineStr"/>
       <c r="O6" t="inlineStr">
         <is>
           <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=eRUep-IAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/C%C9%99f%C9%99rov_Altay_X%C9%99qani_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>2469</v>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Şamama</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>Oruc qızı</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>Quliyeva</t>
         </is>
       </c>
@@ -1250,8632 +1236,8169 @@
           <t>“Zəlzələlərin tədqiqatı” bürosu</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
           <t>Büro rəisi</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M13" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N13" t="inlineStr"/>
       <c r="O13" t="inlineStr">
         <is>
           <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=jaNCF5UAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/sadaIsmayilova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-9682-9950'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/2475/11/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0smay%C4%B1lova_S%C9%99id%C9%99_Sirac_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
-        <v>2476</v>
+        <v>2477</v>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Ruqiyyə</t>
+          <t>Aybəniz</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>Daniel qızı</t>
+          <t>Aydın qızı</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>Kərimova</t>
+          <t>Kərəmova</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G14" t="inlineStr"/>
       <c r="H14" t="inlineStr"/>
       <c r="I14" t="inlineStr"/>
       <c r="J14" t="inlineStr">
         <is>
-          <t>“Zəlzələlərin tədqiqatı” bürosu</t>
+          <t>Kompleks geokimyəvi tədqiqatlar</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>Büro rəisinin müavini</t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M14" s="2" t="n">
         <v>45292</v>
       </c>
-      <c r="N14" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="N14" t="inlineStr"/>
       <c r="O14" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=93XOc7YAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/RugijaKerimova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0008-7227-682X'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/K%C9%99rimova_Ruqiyy%C9%99_Daniel_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=eFegJ2kAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/АйбянизКерамова'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/K%C9%99r%C9%99mova_Ayb%C9%99niz_Ayd%C4%B1n_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
-        <v>2477</v>
+        <v>2478</v>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Aybəniz</t>
+          <t>Naibə</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>Aydın qızı</t>
+          <t>Xəlil qızı</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>Kərəmova</t>
+          <t>Tağıyeva</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G15" t="inlineStr"/>
       <c r="H15" t="inlineStr"/>
       <c r="I15" t="inlineStr"/>
       <c r="J15" t="inlineStr">
         <is>
-          <t>Kompleks geokimyəvi tədqiqatlar</t>
+          <t>Maqnitometriya</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M15" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N15" t="inlineStr"/>
       <c r="O15" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=eFegJ2kAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/АйбянизКерамова'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/K%C9%99r%C9%99mova_Ayb%C9%99niz_Ayd%C4%B1n_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=0iGCPYIAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Ta%C4%9F%C4%B1yeva_Naib%C9%99_X%C9%99lil_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
-        <v>2478</v>
+        <v>2479</v>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Naibə</t>
+          <t>Afaq</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>Xəlil qızı</t>
+          <t>Vüqar qızı</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>Tağıyeva</t>
+          <t>Səmədzadə</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G16" t="inlineStr"/>
       <c r="H16" t="inlineStr"/>
       <c r="I16" t="inlineStr"/>
       <c r="J16" t="inlineStr">
         <is>
-          <t>Maqnitometriya</t>
+          <t>Mühəndis geologiyası və seysmik mikrorayonlaşdırma</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M16" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N16" t="inlineStr"/>
       <c r="O16" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=0iGCPYIAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Ta%C4%9F%C4%B1yeva_Naib%C9%99_X%C9%99lil_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=0PfpDs8AAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/AfaqAgazade'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/S%C9%99m%C9%99dzad%C9%99_Afaq_V%C3%BCqar_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
-        <v>2479</v>
+        <v>2480</v>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Afaq</t>
+          <t>İlhamə</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>Vüqar qızı</t>
+          <t>Nadir qızı</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>Səmədzadə</t>
+          <t>Cəlilova</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G17" t="inlineStr"/>
       <c r="H17" t="inlineStr"/>
       <c r="I17" t="inlineStr"/>
       <c r="J17" t="inlineStr">
         <is>
           <t>Mühəndis geologiyası və seysmik mikrorayonlaşdırma</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M17" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N17" t="inlineStr"/>
       <c r="O17" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=0PfpDs8AAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/AfaqAgazade'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/S%C9%99m%C9%99dzad%C9%99_Afaq_V%C3%BCqar_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=MrlH-m4AAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Ilhame_Celilova'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/%C4%B0Celilova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0005-7650-6264'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/2480/11/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/C%C9%99lilova_%C4%B0lham%C9%99_Nadir_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
-        <v>2480</v>
+        <v>2481</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>İlhamə</t>
+          <t>Aygün</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>Nadir qızı</t>
+          <t>Baba qızı</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>Cəlilova</t>
+          <t>Quliyeva</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G18" t="inlineStr"/>
       <c r="H18" t="inlineStr"/>
       <c r="I18" t="inlineStr"/>
       <c r="J18" t="inlineStr">
         <is>
-          <t>Mühəndis geologiyası və seysmik mikrorayonlaşdırma</t>
+          <t>Seysmologiya</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M18" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N18" t="inlineStr"/>
       <c r="O18" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=MrlH-m4AAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Ilhame_Celilova'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/%C4%B0Celilova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0005-7650-6264'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/2480/11/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/C%C9%99lilova_%C4%B0lham%C9%99_Nadir_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=5erh2ncAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Aygun-Quliyeva'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0009-1795-826X'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/2481/11/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Quliyeva_Ayg%C3%BCn_Baba_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="n">
-        <v>2481</v>
+        <v>2482</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Aygün</t>
+          <t>Gülər</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>Baba qızı</t>
+          <t>Elxan qızı</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>Quliyeva</t>
+          <t>Səidova</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G19" t="inlineStr"/>
       <c r="H19" t="inlineStr"/>
       <c r="I19" t="inlineStr"/>
       <c r="J19" t="inlineStr">
         <is>
-          <t>Seysmologiya</t>
+          <t>Seysmoloji materialların təhlili və təfsiri</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M19" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N19" t="inlineStr"/>
       <c r="O19" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=5erh2ncAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Aygun-Quliyeva'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0009-1795-826X'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/2481/11/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Quliyeva_Ayg%C3%BCn_Baba_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=XLU_psUAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/S%C9%99idova_G%C3%BCl%C9%99r_Elxan_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="n">
-        <v>2482</v>
+        <v>2483</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Gülər</t>
+          <t>Lalə</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>Elxan qızı</t>
+          <t>Ağadadaş qız</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>Səidova</t>
+          <t>İbrahimova</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G20" t="inlineStr"/>
       <c r="H20" t="inlineStr"/>
       <c r="I20" t="inlineStr"/>
       <c r="J20" t="inlineStr">
         <is>
-          <t>Seysmoloji materialların təhlili və təfsiri</t>
+          <t>Rəhbərlik</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
-          <t>Elmi işçi</t>
+          <t>Elmi katib</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M20" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N20" t="inlineStr"/>
       <c r="O20" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=XLU_psUAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/S%C9%99idova_G%C3%BCl%C9%99r_Elxan_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=EBu3YugAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Lala_Ibrahimova'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://asoa.academia.edu/LalaIbrahimova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0000-3371-0197'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0brahimova_Lal%C9%99_A%C4%9Fadada%C5%9F_q%C4%B1z'}]</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="n">
-        <v>2483</v>
+        <v>2484</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Lalə</t>
+          <t>Rauf</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>Ağadadaş qız</t>
+          <t>Bazirqau oğlu</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>İbrahimova</t>
+          <t>Muradov</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G21" t="inlineStr"/>
       <c r="H21" t="inlineStr"/>
       <c r="I21" t="inlineStr"/>
       <c r="J21" t="inlineStr">
         <is>
           <t>Rəhbərlik</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
-          <t>Elmi katib</t>
+          <t>Direktor müavini</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M21" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N21" t="inlineStr"/>
       <c r="O21" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=EBu3YugAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Lala_Ibrahimova'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://asoa.academia.edu/LalaIbrahimova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0000-3371-0197'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0brahimova_Lal%C9%99_A%C4%9Fadada%C5%9F_q%C4%B1z'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=6YgChYYAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Rauf-Muradov'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/RaufMuradov'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-2482-3231'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/2484/11/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Muradov_Rauf_Bazirqau_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="n">
-        <v>2484</v>
+        <v>2485</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Rauf</t>
+          <t>Günay</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>Bazirqau oğlu</t>
+          <t>İxtiyar qızı</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>Muradov</t>
+          <t>Bəkdəmirova</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G22" t="inlineStr"/>
       <c r="H22" t="inlineStr"/>
       <c r="I22" t="inlineStr"/>
       <c r="J22" t="inlineStr">
         <is>
-          <t>Rəhbərlik</t>
+          <t>“Bakı” s/st.</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>Direktor müavini</t>
+          <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M22" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N22" t="inlineStr"/>
       <c r="O22" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=6YgChYYAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Rauf-Muradov'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/RaufMuradov'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-2482-3231'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/2484/11/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Muradov_Rauf_Bazirqau_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=l78P7TAAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/gunaybekdemirova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0009-6612-6726'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/B%C9%99kd%C9%99mirova_G%C3%BCnay_%C4%B0xtiyar_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="n">
-        <v>2485</v>
+        <v>2486</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Günay</t>
+          <t>Nərmin</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>İxtiyar qızı</t>
+          <t>Elxan qızı</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>Bəkdəmirova</t>
+          <t>Təhlətli</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G23" t="inlineStr"/>
       <c r="H23" t="inlineStr"/>
       <c r="I23" t="inlineStr"/>
       <c r="J23" t="inlineStr">
         <is>
           <t>“Bakı” s/st.</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M23" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N23" t="inlineStr"/>
       <c r="O23" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=l78P7TAAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/gunaybekdemirova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0009-6612-6726'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/B%C9%99kd%C9%99mirova_G%C3%BCnay_%C4%B0xtiyar_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=fegqNR4AAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/nermintehletli'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0000-7861-6823'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/T%C9%99hl%C9%99tli_N%C9%99rmin_Elxan_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="n">
-        <v>2486</v>
+        <v>2487</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Nərmin</t>
+          <t>Samirə</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>Elxan qızı</t>
+          <t>Fizuli qızı</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>Təhlətli</t>
+          <t>Əlizadə</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G24" t="inlineStr"/>
       <c r="H24" t="inlineStr"/>
       <c r="I24" t="inlineStr"/>
       <c r="J24" t="inlineStr">
         <is>
-          <t>“Bakı” s/st.</t>
+          <t>“Zəlzələlərin tədqiqatı” bürosu</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M24" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N24" t="inlineStr"/>
       <c r="O24" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=fegqNR4AAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/nermintehletli'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0000-7861-6823'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/T%C9%99hl%C9%99tli_N%C9%99rmin_Elxan_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=aCO-bokAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Flizad%C9%99_Samir%C9%99_Fizuli_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="n">
-        <v>2487</v>
+        <v>2489</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Samirə</t>
+          <t>Türkay</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>Fizuli qızı</t>
+          <t>Kamil qızı</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>Əlizadə</t>
+          <t>Feyzullazadə</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G25" t="inlineStr"/>
       <c r="H25" t="inlineStr"/>
       <c r="I25" t="inlineStr"/>
       <c r="J25" t="inlineStr">
         <is>
           <t>“Zəlzələlərin tədqiqatı” bürosu</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M25" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N25" t="inlineStr"/>
       <c r="O25" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=aCO-bokAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Flizad%C9%99_Samir%C9%99_Fizuli_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=5W9qkIQAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0badzad%C9%99_T%C3%BCrkay_Kamil_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="n">
-        <v>2488</v>
+        <v>2490</v>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Aysel</t>
+          <t>Zümrüd</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>Fəxrəddin qızı</t>
+          <t>Ceyhun qızı</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>Aslanlı</t>
+          <t>İsmayılova</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G26" t="inlineStr"/>
       <c r="H26" t="inlineStr"/>
       <c r="I26" t="inlineStr"/>
       <c r="J26" t="inlineStr">
         <is>
           <t>“Zəlzələlərin tədqiqatı” bürosu</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M26" s="2" t="n">
         <v>45292</v>
       </c>
-      <c r="N26" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="N26" t="inlineStr"/>
       <c r="O26" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=hTVyo_4AAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Aysel-Aslanli-2'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/AslanliAysel'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Aslanl%C4%B1_Aysel_F%C9%99xr%C9%99ddin_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0smay%C4%B1lova_Z%C3%BCmr%C3%BCd_Ceyhun_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="n">
-        <v>2489</v>
+        <v>2492</v>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Türkay</t>
+          <t>Sahilə</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>Kamil qızı</t>
+          <t>Saleh qızı</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>İbadzadə</t>
+          <t>Sultanova</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G27" t="inlineStr"/>
       <c r="H27" t="inlineStr"/>
       <c r="I27" t="inlineStr"/>
       <c r="J27" t="inlineStr">
         <is>
           <t>“Zəlzələlərin tədqiqatı” bürosu</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M27" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N27" t="inlineStr"/>
       <c r="O27" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=5W9qkIQAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0badzad%C9%99_T%C3%BCrkay_Kamil_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=U1VJfCsAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Sultanova_Sahil%C9%99_Saleh_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="n">
-        <v>2490</v>
+        <v>2493</v>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Zümrüd</t>
+          <t>Xəyalə</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>Ceyhun qızı</t>
+          <t>Etibar qızı</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>İsmayılova</t>
+          <t>Qənizadə</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G28" t="inlineStr"/>
       <c r="H28" t="inlineStr"/>
       <c r="I28" t="inlineStr"/>
       <c r="J28" t="inlineStr">
         <is>
           <t>“Zəlzələlərin tədqiqatı” bürosu</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M28" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N28" t="inlineStr"/>
       <c r="O28" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0smay%C4%B1lova_Z%C3%BCmr%C3%BCd_Ceyhun_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=8a0xSv0AAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Q%C9%99nizad%C9%99_X%C9%99yal%C9%99_Etibar_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="n">
-        <v>2491</v>
+        <v>2494</v>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Gülnarə</t>
+          <t>Xoşqədəm</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>Ceyhun qızı</t>
+          <t>Həvullah qızı</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>Çələbiyeva</t>
+          <t>Yusifova</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G29" t="inlineStr"/>
       <c r="H29" t="inlineStr"/>
       <c r="I29" t="inlineStr"/>
       <c r="J29" t="inlineStr">
         <is>
-          <t>“Zəlzələlərin tədqiqatı” bürosu</t>
+          <t>Kompleks geokimyəvi tədqiqatlar</t>
         </is>
       </c>
       <c r="K29" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M29" s="2" t="n">
         <v>45292</v>
       </c>
-      <c r="N29" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="N29" t="inlineStr"/>
       <c r="O29" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=mNXCQBEAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C3%87%C9%99l%C9%99biyeva_G%C3%BClnar%C9%99_Ceyhun_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=LGHe1B4AAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/XosqedemYusifova'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Yusifova_Xo%C5%9Fq%C9%99d%C9%99m_H%C9%99vullah_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="n">
-        <v>2492</v>
+        <v>2495</v>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Sahilə</t>
+          <t>Fəridə</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>Saleh qızı</t>
+          <t>Akif qızı</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>Sultanova</t>
+          <t>Ağakişiyeva</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G30" t="inlineStr"/>
       <c r="H30" t="inlineStr"/>
       <c r="I30" t="inlineStr"/>
       <c r="J30" t="inlineStr">
         <is>
-          <t>“Zəlzələlərin tədqiqatı” bürosu</t>
+          <t>Makroseysmik tədqiqatlar</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M30" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N30" t="inlineStr"/>
       <c r="O30" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=U1VJfCsAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Sultanova_Sahil%C9%99_Saleh_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=XBJ0AsoAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/FerideAgakisiyeva)'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/A%C4%9Faki%C5%9Fiyeva_F%C9%99rid%C9%99_Akif_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="n">
-        <v>2493</v>
+        <v>2497</v>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Xəyalə</t>
+          <t>Şəhran</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>Etibar qızı</t>
+          <t>Ağahüseyn qızı</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>Qənizadə</t>
+          <t>İsmayılova</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G31" t="inlineStr"/>
       <c r="H31" t="inlineStr"/>
       <c r="I31" t="inlineStr"/>
       <c r="J31" t="inlineStr">
         <is>
-          <t>“Zəlzələlərin tədqiqatı” bürosu</t>
+          <t>Maqnitometriya</t>
         </is>
       </c>
       <c r="K31" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M31" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N31" t="inlineStr"/>
       <c r="O31" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=8a0xSv0AAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Q%C9%99nizad%C9%99_X%C9%99yal%C9%99_Etibar_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=YiJHZBAAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/ShehranIsmayilova'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0smay%C4%B1lova_%C5%9E%C9%99hran_A%C4%9Fah%C3%BCseyn_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="n">
-        <v>2494</v>
+        <v>2501</v>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Xoşqədəm</t>
+          <t>Ləman</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>Həvullah qızı</t>
+          <t>İlqar qızı</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>Yusifova</t>
+          <t>Vəliyeva</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G32" t="inlineStr"/>
       <c r="H32" t="inlineStr"/>
       <c r="I32" t="inlineStr"/>
       <c r="J32" t="inlineStr">
         <is>
-          <t>Kompleks geokimyəvi tədqiqatlar</t>
+          <t>Mühəndis geologiyası və seysmik mikrorayonlaşdırma</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M32" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N32" t="inlineStr"/>
       <c r="O32" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=LGHe1B4AAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/XosqedemYusifova'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Yusifova_Xo%C5%9Fq%C9%99d%C9%99m_H%C9%99vullah_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/V%C9%99liyeva_L%C9%99man_%C4%B0lqar_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="n">
-        <v>2495</v>
+        <v>2503</v>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Fəridə</t>
+          <t>Günay</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>Akif qızı</t>
+          <t>Oktay qızı</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>Ağakişiyeva</t>
+          <t>İbrahim-Zadə</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G33" t="inlineStr"/>
       <c r="H33" t="inlineStr"/>
       <c r="I33" t="inlineStr"/>
       <c r="J33" t="inlineStr">
         <is>
-          <t>Makroseysmik tədqiqatlar</t>
+          <t>Mühəndis geologiyası və seysmik mikrorayonlaşdırma</t>
         </is>
       </c>
       <c r="K33" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="L33" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M33" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N33" t="inlineStr"/>
       <c r="O33" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=XBJ0AsoAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/FerideAgakisiyeva)'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/A%C4%9Faki%C5%9Fiyeva_F%C9%99rid%C9%99_Akif_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0brahim-Zad%C9%99_G%C3%BCnay_Oktay_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="n">
-        <v>2496</v>
+        <v>2506</v>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Aygün</t>
+          <t>Sevinc</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>Tərlan qızı</t>
+          <t>Salam qızı</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>Səmədova</t>
+          <t>Quluzadə</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G34" t="inlineStr"/>
       <c r="H34" t="inlineStr"/>
       <c r="I34" t="inlineStr"/>
       <c r="J34" t="inlineStr">
         <is>
-          <t>Maqnitometriya</t>
+          <t>Mühəndis geologiyası və seysmik mikrorayonlaşdırma</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="L34" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M34" s="2" t="n">
         <v>45292</v>
       </c>
-      <c r="N34" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="N34" t="inlineStr"/>
       <c r="O34" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/S%C9%99m%C9%99dova_Ayg%C3%BCn_T%C9%99rlan_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Quluzad%C9%99_Sevinc_Salam_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="n">
-        <v>2497</v>
+        <v>2507</v>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Şəhran</t>
+          <t>Təranə</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>Ağahüseyn qızı</t>
+          <t>Aydın qızı</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>İsmayılova</t>
+          <t>Əliyeva</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G35" t="inlineStr"/>
       <c r="H35" t="inlineStr"/>
       <c r="I35" t="inlineStr"/>
       <c r="J35" t="inlineStr">
         <is>
-          <t>Maqnitometriya</t>
+          <t>Seysmoloji materialların təhlili və təfsiri</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="L35" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M35" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N35" t="inlineStr"/>
       <c r="O35" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=YiJHZBAAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/ShehranIsmayilova'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0smay%C4%B1lova_%C5%9E%C9%99hran_A%C4%9Fah%C3%BCseyn_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyeva_T%C9%99ran%C9%99_Ayd%C4%B1n_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="n">
-        <v>2498</v>
+        <v>2508</v>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Aygün</t>
+          <t>Gültəkin</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>Nemət qızı</t>
+          <t>Əvəz qızı</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>Sultanova</t>
+          <t>Musayeva</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G36" t="inlineStr"/>
       <c r="H36" t="inlineStr"/>
       <c r="I36" t="inlineStr"/>
       <c r="J36" t="inlineStr">
         <is>
-          <t>Maqnitometriya</t>
+          <t>Seysmoloji materialların təhlili və təfsiri</t>
         </is>
       </c>
       <c r="K36" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="L36" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M36" s="2" t="n">
         <v>45292</v>
       </c>
-      <c r="N36" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="N36" t="inlineStr"/>
       <c r="O36" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=7m_5a8cAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/AygunSultanova2'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-2631-1056'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Sultanova_Ayg%C3%BCn_Nem%C9%99t_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=pDCODd4AAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/gultekinmusayeva'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0005-9474-6691'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Musayeva_G%C3%BClt%C9%99kin_%C6%8Fv%C9%99z_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="n">
-        <v>2499</v>
+        <v>2509</v>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Sənan</t>
+          <t>Aytel</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>Xəqani oğlu</t>
+          <t>Asif qızı</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>Namazzadə</t>
+          <t>Ağayeva</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G37" t="inlineStr"/>
       <c r="H37" t="inlineStr"/>
       <c r="I37" t="inlineStr"/>
       <c r="J37" t="inlineStr">
         <is>
-          <t>Maqnitometriya</t>
+          <t>Zəlzələ ocaqlarının dinamikası</t>
         </is>
       </c>
       <c r="K37" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="L37" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M37" s="2" t="n">
         <v>45292</v>
       </c>
-      <c r="N37" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="N37" t="inlineStr"/>
       <c r="O37" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=teXfkuYAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Namazzad%C9%99_S%C9%99nan_X%C9%99qani_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/A%C4%9Fayeva_Aytel_Asif_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="n">
-        <v>2500</v>
+        <v>2510</v>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Ayşən</t>
+          <t>Mehriban</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>Nərman qızı</t>
+          <t>Qəhrəman qızı</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>Məmmədova</t>
+          <t>Bədəlova–Niftəliyeva</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G38" t="inlineStr"/>
       <c r="H38" t="inlineStr"/>
       <c r="I38" t="inlineStr"/>
       <c r="J38" t="inlineStr">
         <is>
-          <t>Maqnitometriya</t>
+          <t>Zəlzələ ocaqlarının dinamikası</t>
         </is>
       </c>
       <c r="K38" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="L38" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M38" s="2" t="n">
         <v>45292</v>
       </c>
-      <c r="N38" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="N38" t="inlineStr"/>
       <c r="O38" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=ff_exeMAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dova_Ay%C5%9F%C9%99n_N%C9%99rman_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0005-9802-9366'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/B%C9%99d%C9%99lova%E2%80%93Nift%C9%99liyeva_Mehriban_Q%C9%99hr%C9%99man_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="n">
-        <v>2501</v>
+        <v>2512</v>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Ləman</t>
+          <t>Fehruz</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>İlqar qızı</t>
+          <t>Süleyman oğlu</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>Vəliyeva</t>
+          <t>Ağalı</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G39" t="inlineStr"/>
       <c r="H39" t="inlineStr"/>
       <c r="I39" t="inlineStr"/>
       <c r="J39" t="inlineStr">
         <is>
-          <t>Mühəndis geologiyası və seysmik mikrorayonlaşdırma</t>
+          <t>“Zəlzələlərin tədqiqatı” bürosu</t>
         </is>
       </c>
       <c r="K39" t="inlineStr">
         <is>
-          <t>Kiçik elmi işçi</t>
+          <t>Mühəndis</t>
         </is>
       </c>
       <c r="L39" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M39" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N39" t="inlineStr"/>
       <c r="O39" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/V%C9%99liyeva_L%C9%99man_%C4%B0lqar_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=FSLKiyoAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/A%C4%9Fal%C4%B1_Fehruz_S%C3%BCleyman_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="n">
-        <v>2502</v>
+        <v>2515</v>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Küleydə</t>
+          <t>Aysel</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>Cabbar qızı</t>
+          <t>Mətləb qızı</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>Baxışiyeva</t>
+          <t>Quluyeva</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G40" t="inlineStr"/>
       <c r="H40" t="inlineStr"/>
       <c r="I40" t="inlineStr"/>
       <c r="J40" t="inlineStr">
         <is>
-          <t>Mühəndis geologiyası və seysmik mikrorayonlaşdırma</t>
+          <t>Geodinamika</t>
         </is>
       </c>
       <c r="K40" t="inlineStr">
         <is>
-          <t>Kiçik elmi işçi</t>
+          <t>Mühəndis</t>
         </is>
       </c>
       <c r="L40" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M40" s="2" t="n">
         <v>45292</v>
       </c>
-      <c r="N40" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="N40" t="inlineStr"/>
       <c r="O40" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=aYTWSogAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/GuleydeBaxshiyeva'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0002-3369-3512'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Bax%C4%B1%C5%9Fiyeva_K%C3%BCleyd%C9%99_Cabbar_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=P4EO-CwAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Quluyeva_Aysel_M%C9%99tl%C9%99b_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="n">
-        <v>2503</v>
+        <v>2516</v>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Günay</t>
+          <t>Rühəngiz</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>Oktay qızı</t>
+          <t>Mikayıl qızı</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>İbrahim-Zadə</t>
+          <t>Beybudova</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G41" t="inlineStr"/>
       <c r="H41" t="inlineStr"/>
       <c r="I41" t="inlineStr"/>
       <c r="J41" t="inlineStr">
         <is>
-          <t>Mühəndis geologiyası və seysmik mikrorayonlaşdırma</t>
+          <t>Geoekologiya</t>
         </is>
       </c>
       <c r="K41" t="inlineStr">
         <is>
-          <t>Kiçik elmi işçi</t>
+          <t>Mühəndis</t>
         </is>
       </c>
       <c r="L41" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M41" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N41" t="inlineStr"/>
       <c r="O41" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0brahim-Zad%C9%99_G%C3%BCnay_Oktay_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=tkmULxIAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Beybudova_R%C3%BCh%C9%99ngiz_Mikay%C4%B1l_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="n">
-        <v>2504</v>
+        <v>2517</v>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Firuzə</t>
+          <t>Zinyət</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>Zaur qızı</t>
+          <t>Şamo qızı</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>Mehdizadə</t>
+          <t>Şükürlü</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G42" t="inlineStr"/>
       <c r="H42" t="inlineStr"/>
       <c r="I42" t="inlineStr"/>
       <c r="J42" t="inlineStr">
         <is>
-          <t>Mühəndis geologiyası və seysmik mikrorayonlaşdırma</t>
+          <t>Kompleks geokimyəvi tədqiqatlar</t>
         </is>
       </c>
       <c r="K42" t="inlineStr">
         <is>
-          <t>Kiçik elmi işçi</t>
+          <t>Mühəndis</t>
         </is>
       </c>
       <c r="L42" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M42" s="2" t="n">
         <v>45292</v>
       </c>
-      <c r="N42" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="N42" t="inlineStr"/>
       <c r="O42" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=4OCeStYAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/FiruzaMehdizade'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0001-4816-2864'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Mehdizad%C9%99_Firuz%C9%99_Zaur_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=dtzP_-sAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C5%9E%C3%BCk%C3%BCrl%C3%BC_Ziny%C9%99t_%C5%9Eamo_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="n">
-        <v>2505</v>
+        <v>2518</v>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Lamiyə</t>
+          <t>Simarə</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>Şahin qızı</t>
+          <t>Alkişi qızı</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>İsgəndərova</t>
+          <t>Məmmmədzadə</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G43" t="inlineStr"/>
       <c r="H43" t="inlineStr"/>
       <c r="I43" t="inlineStr"/>
       <c r="J43" t="inlineStr">
         <is>
-          <t>Mühəndis geologiyası və seysmik mikrorayonlaşdırma</t>
+          <t>Kompleks geokimyəvi tədqiqatlar</t>
         </is>
       </c>
       <c r="K43" t="inlineStr">
         <is>
-          <t>Kiçik elmi işçi</t>
+          <t>Mühəndis</t>
         </is>
       </c>
       <c r="L43" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M43" s="2" t="n">
         <v>45292</v>
       </c>
-      <c r="N43" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="N43" t="inlineStr"/>
       <c r="O43" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=mcpG81wAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/LamiyaIsgenderova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0004-0993-9687'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0sg%C9%99nd%C9%99rova_Lamiy%C9%99_%C5%9Eahin_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=ebrGd58AAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/SimaraMammadzada'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mmm%C9%99dzad%C9%99_Simar%C9%99_Alki%C5%9Fi_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="n">
-        <v>2506</v>
+        <v>2519</v>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Sevinc</t>
+          <t>Fəridə</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>Salam qızı</t>
+          <t>Süleyman qızı</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>Quluzadə</t>
+          <t>Quliyeva</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G44" t="inlineStr"/>
       <c r="H44" t="inlineStr"/>
       <c r="I44" t="inlineStr"/>
       <c r="J44" t="inlineStr">
         <is>
-          <t>Mühəndis geologiyası və seysmik mikrorayonlaşdırma</t>
+          <t>Kompleks geokimyəvi tədqiqatlar</t>
         </is>
       </c>
       <c r="K44" t="inlineStr">
         <is>
-          <t>Kiçik elmi işçi</t>
+          <t>Mühəndis</t>
         </is>
       </c>
       <c r="L44" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M44" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N44" t="inlineStr"/>
       <c r="O44" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Quluzad%C9%99_Sevinc_Salam_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=QQ6-j_UAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Quliyeva_F%C9%99rid%C9%99_S%C3%BCleyman_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="n">
-        <v>2507</v>
+        <v>2520</v>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Təranə</t>
+          <t>Bəxtiyar</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>Aydın qızı</t>
+          <t>Kəskin oğlu</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>Əliyeva</t>
+          <t>Xanbutov</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G45" t="inlineStr"/>
       <c r="H45" t="inlineStr"/>
       <c r="I45" t="inlineStr"/>
       <c r="J45" t="inlineStr">
         <is>
-          <t>Seysmoloji materialların təhlili və təfsiri</t>
+          <t>Maqnitometriya</t>
         </is>
       </c>
       <c r="K45" t="inlineStr">
         <is>
-          <t>Kiçik elmi işçi</t>
+          <t>Mühəndis</t>
         </is>
       </c>
       <c r="L45" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M45" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N45" t="inlineStr"/>
       <c r="O45" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyeva_T%C9%99ran%C9%99_Ayd%C4%B1n_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Xanbutov_B%C9%99xtiyar_K%C9%99skin_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="n">
-        <v>2508</v>
+        <v>2521</v>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Gültəkin</t>
+          <t>Mahir</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>Əvəz qızı</t>
+          <t>Güloğlan oğlu</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>Musayeva</t>
+          <t>Zeynalov</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G46" t="inlineStr"/>
       <c r="H46" t="inlineStr"/>
       <c r="I46" t="inlineStr"/>
       <c r="J46" t="inlineStr">
         <is>
-          <t>Seysmoloji materialların təhlili və təfsiri</t>
+          <t>Maqnitometriya</t>
         </is>
       </c>
       <c r="K46" t="inlineStr">
         <is>
-          <t>Kiçik elmi işçi</t>
+          <t>Mühəndis</t>
         </is>
       </c>
       <c r="L46" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M46" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N46" t="inlineStr"/>
       <c r="O46" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=pDCODd4AAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/gultekinmusayeva'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0005-9474-6691'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Musayeva_G%C3%BClt%C9%99kin_%C6%8Fv%C9%99z_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Zeynalov_Mahir_G%C3%BClo%C4%9Flan_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="n">
-        <v>2509</v>
+        <v>2522</v>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Aytel</t>
+          <t>Əfsunə</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>Asif qızı</t>
+          <t>Ramiz qızı</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>Ağayeva</t>
+          <t>Əliyeva</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G47" t="inlineStr"/>
       <c r="H47" t="inlineStr"/>
       <c r="I47" t="inlineStr"/>
       <c r="J47" t="inlineStr">
         <is>
-          <t>Zəlzələ ocaqlarının dinamikası</t>
+          <t>Mühəndis geologiyası və seysmik mikrorayonlaşdırma</t>
         </is>
       </c>
       <c r="K47" t="inlineStr">
         <is>
-          <t>Kiçik elmi işçi</t>
+          <t>Mühəndis</t>
         </is>
       </c>
       <c r="L47" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M47" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N47" t="inlineStr"/>
       <c r="O47" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/A%C4%9Fayeva_Aytel_Asif_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyeva_%C6%8Ffsun%C9%99_Ramiz_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="n">
-        <v>2510</v>
+        <v>2523</v>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Mehriban</t>
+          <t>Nigar</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>Qəhrəman qızı</t>
+          <t>Hacı qızı</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>Bədəlova–Niftəliyeva</t>
+          <t>İslamova</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G48" t="inlineStr"/>
       <c r="H48" t="inlineStr"/>
       <c r="I48" t="inlineStr"/>
       <c r="J48" t="inlineStr">
         <is>
-          <t>Zəlzələ ocaqlarının dinamikası</t>
+          <t>Qravimetriya</t>
         </is>
       </c>
       <c r="K48" t="inlineStr">
         <is>
-          <t>Kiçik elmi işçi</t>
+          <t>Mühəndis</t>
         </is>
       </c>
       <c r="L48" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M48" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N48" t="inlineStr"/>
       <c r="O48" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0005-9802-9366'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/B%C9%99d%C9%99lova%E2%80%93Nift%C9%99liyeva_Mehriban_Q%C9%99hr%C9%99man_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=KyR5kcQAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0slamova_Nigar_Hac%C4%B1_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="n">
-        <v>2511</v>
+        <v>2524</v>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Ramin</t>
+          <t>Fuad</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>Amin oğlu</t>
+          <t>Müzəffər oğlu</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>Bəkirov</t>
+          <t>Səlimov</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G49" t="inlineStr"/>
       <c r="H49" t="inlineStr"/>
       <c r="I49" t="inlineStr"/>
       <c r="J49" t="inlineStr">
         <is>
-          <t>“Zəlzələlərin tədqiqatı” bürosu</t>
+          <t>Seysmologiya</t>
         </is>
       </c>
       <c r="K49" t="inlineStr">
         <is>
           <t>Mühəndis</t>
         </is>
       </c>
       <c r="L49" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M49" s="2" t="n">
         <v>45292</v>
       </c>
-      <c r="N49" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="N49" t="inlineStr"/>
       <c r="O49" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/B%C9%99kirov_Ramin_Amin_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=wnk8IBIAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/S%C9%99limov_Fuad_M%C3%BCz%C9%99ff%C9%99r_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="n">
-        <v>2512</v>
+        <v>2525</v>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Fehruz</t>
+          <t>Güləsər</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>Süleyman oğlu</t>
+          <t>Həsən qızı</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>Ağalı</t>
+          <t>Əsgərova</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G50" t="inlineStr"/>
       <c r="H50" t="inlineStr"/>
       <c r="I50" t="inlineStr"/>
       <c r="J50" t="inlineStr">
         <is>
-          <t>“Zəlzələlərin tədqiqatı” bürosu</t>
+          <t>Seysmoloji materialların təhlili və təfsiri</t>
         </is>
       </c>
       <c r="K50" t="inlineStr">
         <is>
           <t>Mühəndis</t>
         </is>
       </c>
       <c r="L50" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M50" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N50" t="inlineStr"/>
       <c r="O50" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=FSLKiyoAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/A%C4%9Fal%C4%B1_Fehruz_S%C3%BCleyman_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=OEtFV_kAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/guleserasgarova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0000-2368-452X'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fsg%C9%99rova_G%C3%BCl%C9%99s%C9%99r_H%C9%99s%C9%99n_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="n">
-        <v>2513</v>
+        <v>2526</v>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Elçin</t>
+          <t>Sənəm</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>Süleyman oğlu</t>
+          <t>Ehtibar qızı</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>Əzimzadə</t>
+          <t>Mehtiyeva</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G51" t="inlineStr"/>
       <c r="H51" t="inlineStr"/>
       <c r="I51" t="inlineStr"/>
       <c r="J51" t="inlineStr">
         <is>
-          <t>“Zəlzələlərin tədqiqatı” bürosu</t>
+          <t>Zəlzələ ocaqlarının dinamikası</t>
         </is>
       </c>
       <c r="K51" t="inlineStr">
         <is>
           <t>Mühəndis</t>
         </is>
       </c>
       <c r="L51" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M51" s="2" t="n">
         <v>45292</v>
       </c>
-      <c r="N51" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="N51" t="inlineStr"/>
       <c r="O51" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=mczcd9sAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fzimzad%C9%99_El%C3%A7in_S%C3%BCleyman_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=HsQFge4AAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/SenemMehtiyeva'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0005-3558-7811'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Mehtiyeva_S%C9%99n%C9%99m_Ehtibar_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="n">
-        <v>2514</v>
+        <v>2527</v>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Ayaz</t>
+          <t>Arzu</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>Şamil oğlu</t>
+          <t>Şabala qızı</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>Atakişiyev</t>
+          <t>Məmmədova</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G52" t="inlineStr"/>
       <c r="H52" t="inlineStr"/>
       <c r="I52" t="inlineStr"/>
       <c r="J52" t="inlineStr">
         <is>
-          <t>Episentral</t>
+          <t>Zəlzələ ocaqlarının dinamikası</t>
         </is>
       </c>
       <c r="K52" t="inlineStr">
         <is>
           <t>Mühəndis</t>
         </is>
       </c>
       <c r="L52" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M52" s="2" t="n">
         <v>45292</v>
       </c>
-      <c r="N52" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="N52" t="inlineStr"/>
       <c r="O52" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=RJXe2GgAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Ataki%C5%9Fiyev_Ayaz_%C5%9Eamil_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=jkxFrKoAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/arzumammadova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0007-2587-3923'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dova_Arzu_%C5%9Eabala_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="n">
-        <v>2515</v>
+        <v>2528</v>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Aysel</t>
+          <t>Aytən</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>Mətləb qızı</t>
+          <t>Gündüz qızı</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>Quluyeva</t>
+          <t>Babazadə</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G53" t="inlineStr"/>
       <c r="H53" t="inlineStr"/>
       <c r="I53" t="inlineStr"/>
       <c r="J53" t="inlineStr">
         <is>
-          <t>Geodinamika</t>
+          <t>Mühəndis geologiyası və seysmik mikrorayonlaşdırma</t>
         </is>
       </c>
       <c r="K53" t="inlineStr">
         <is>
-          <t>Mühəndis</t>
+          <t>Mütəxəssis</t>
         </is>
       </c>
       <c r="L53" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M53" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N53" t="inlineStr"/>
       <c r="O53" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=P4EO-CwAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Quluyeva_Aysel_M%C9%99tl%C9%99b_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=XT5vEDsAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/AytenBabazade'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0005-8225-4868'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Babazad%C9%99_Ayt%C9%99n_G%C3%BCnd%C3%BCz_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="n">
-        <v>2516</v>
+        <v>2529</v>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Rühəngiz</t>
+          <t>İlyas</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>Mikayıl qızı</t>
+          <t>Eldar oğlu</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>Beybudova</t>
+          <t>Kazımov</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G54" t="inlineStr"/>
       <c r="H54" t="inlineStr"/>
       <c r="I54" t="inlineStr"/>
       <c r="J54" t="inlineStr">
         <is>
-          <t>Geoekologiya</t>
+          <t>Geodinamika</t>
         </is>
       </c>
       <c r="K54" t="inlineStr">
         <is>
-          <t>Mühəndis</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L54" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M54" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N54" t="inlineStr"/>
       <c r="O54" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=tkmULxIAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Beybudova_R%C3%BCh%C9%99ngiz_Mikay%C4%B1l_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=yo1ryYkAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Ilyas_Kazimov2'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/IlyasKazimov'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-5119-7980'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/2529/11/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Kaz%C4%B1mov_%C4%B0lyas_Eldar_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="n">
-        <v>2517</v>
+        <v>2531</v>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Zinyət</t>
+          <t>Azay</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>Şamo qızı</t>
+          <t>Qurbətoviç</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>Şükürlü</t>
+          <t>Rzayev</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
-      <c r="G55" t="inlineStr"/>
-      <c r="H55" t="inlineStr"/>
+      <c r="G55" t="inlineStr">
+        <is>
+          <t>fizika-riyaziyyat üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="H55" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="I55" t="inlineStr"/>
       <c r="J55" t="inlineStr">
         <is>
-          <t>Kompleks geokimyəvi tədqiqatlar</t>
+          <t>Geofiziki tədqiqatlar və süni intelekt şöbəsi</t>
         </is>
       </c>
       <c r="K55" t="inlineStr">
         <is>
-          <t>Mühəndis</t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L55" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M55" s="2" t="n">
-        <v>45292</v>
+        <v>46176</v>
       </c>
       <c r="N55" t="inlineStr"/>
       <c r="O55" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=dtzP_-sAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C5%9E%C3%BCk%C3%BCrl%C3%BC_Ziny%C9%99t_%C5%9Eamo_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=LFNeNQMAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/AzayRzayev'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Rzayev_Azay_Qurb%C9%99tovi%C3%A7'}]</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="n">
-        <v>2518</v>
+        <v>2532</v>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Simarə</t>
+          <t>Etibar</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>Alkişi qızı</t>
+          <t>Sayad oğlu</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>Məmmmədzadə</t>
+          <t>Qaravəliyev</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
-      <c r="G56" t="inlineStr"/>
-      <c r="H56" t="inlineStr"/>
+      <c r="G56" t="inlineStr">
+        <is>
+          <t>geologiya-minerologiya üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="H56" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="I56" t="inlineStr"/>
       <c r="J56" t="inlineStr">
         <is>
-          <t>Kompleks geokimyəvi tədqiqatlar</t>
+          <t>Makroseysmik tədqiqatlar</t>
         </is>
       </c>
       <c r="K56" t="inlineStr">
         <is>
-          <t>Mühəndis</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L56" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M56" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N56" t="inlineStr"/>
       <c r="O56" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=ebrGd58AAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/SimaraMammadzada'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mmm%C9%99dzad%C9%99_Simar%C9%99_Alki%C5%9Fi_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=oMOlCNUAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/EtibarQaraveliyev'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/2532/11/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Qarav%C9%99liyev_Etibar_Sayad_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="n">
-        <v>2519</v>
+        <v>2533</v>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Fəridə</t>
+          <t>Nadirşah</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>Süleyman qızı</t>
+          <t>Balakişi oğlu</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>Quliyeva</t>
+          <t>Xankişiyev</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G57" t="inlineStr"/>
       <c r="H57" t="inlineStr"/>
       <c r="I57" t="inlineStr"/>
       <c r="J57" t="inlineStr">
         <is>
-          <t>Kompleks geokimyəvi tədqiqatlar</t>
+          <t>Maqnitometriya</t>
         </is>
       </c>
       <c r="K57" t="inlineStr">
         <is>
-          <t>Mühəndis</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L57" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M57" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N57" t="inlineStr"/>
       <c r="O57" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=QQ6-j_UAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Quliyeva_F%C9%99rid%C9%99_S%C3%BCleyman_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/NadirsahXanbabayev'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0009-0589-7201'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Xanki%C5%9Fiyev_Nadir%C5%9Fah_Balaki%C5%9Fi_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="n">
-        <v>2520</v>
+        <v>2534</v>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Bəxtiyar</t>
+          <t>Lalə</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>Kəskin oğlu</t>
+          <t>Tofiq qızı</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>Xanbutov</t>
+          <t>Fəttahova</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G58" t="inlineStr"/>
       <c r="H58" t="inlineStr"/>
       <c r="I58" t="inlineStr"/>
       <c r="J58" t="inlineStr">
         <is>
-          <t>Maqnitometriya</t>
+          <t>Mühəndis geologiyası və seysmik mikrorayonlaşdırma</t>
         </is>
       </c>
       <c r="K58" t="inlineStr">
         <is>
-          <t>Mühəndis</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L58" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M58" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N58" t="inlineStr"/>
       <c r="O58" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Xanbutov_B%C9%99xtiyar_K%C9%99skin_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=BvlQATMAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/LalaFattahova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0003-8578-2768'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/F%C9%99ttahova_Lal%C9%99_Tofiq_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="n">
-        <v>2521</v>
+        <v>2535</v>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Mahir</t>
+          <t>Elçin</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>Güloğlan oğlu</t>
+          <t>Məcid oğlu</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>Zeynalov</t>
+          <t>Bağırov</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G59" t="inlineStr"/>
       <c r="H59" t="inlineStr"/>
       <c r="I59" t="inlineStr"/>
       <c r="J59" t="inlineStr">
         <is>
-          <t>Maqnitometriya</t>
+          <t>Qravimetriya</t>
         </is>
       </c>
       <c r="K59" t="inlineStr">
         <is>
-          <t>Mühəndis</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L59" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M59" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N59" t="inlineStr"/>
       <c r="O59" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Zeynalov_Mahir_G%C3%BClo%C4%9Flan_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=uhlkwaAAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/ElchinBagirov'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/2535/11/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Ba%C4%9F%C4%B1rov_El%C3%A7in_M%C9%99cid_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="n">
-        <v>2522</v>
+        <v>2536</v>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Əfsunə</t>
+          <t>Tahir</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>Ramiz qızı</t>
+          <t>Yadigar oğlu</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>Əliyeva</t>
+          <t>Məmmədli</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
-      <c r="G60" t="inlineStr"/>
+      <c r="G60" t="inlineStr">
+        <is>
+          <t>geologiya-mineralogiya elmləri doktoru</t>
+        </is>
+      </c>
       <c r="H60" t="inlineStr"/>
       <c r="I60" t="inlineStr"/>
       <c r="J60" t="inlineStr">
         <is>
-          <t>Mühəndis geologiyası və seysmik mikrorayonlaşdırma</t>
+          <t>Seysmologiya</t>
         </is>
       </c>
       <c r="K60" t="inlineStr">
         <is>
-          <t>Mühəndis</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L60" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M60" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N60" t="inlineStr"/>
       <c r="O60" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyeva_%C6%8Ffsun%C9%99_Ramiz_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=h5Lbut8AAAAJ&amp;hl=en'}, {'platform_name': 'Web of Science', 'platform_logo': '/media/platform_logos/WOS.PNG', 'url': 'https://www.webofscience.com/wos/author/record/IQT-3895-2019'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Tahir-Mammadli'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/MammadliTahir'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-9551-8261'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/2536/11/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dli_Tahir_Yadigar_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="n">
-        <v>2523</v>
+        <v>2538</v>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Nigar</t>
+          <t>Səbinə</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>Hacı qızı</t>
+          <t>Eldar qızı</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>İslamova</t>
+          <t>Kazımova</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
-      <c r="G61" t="inlineStr"/>
-      <c r="H61" t="inlineStr"/>
+      <c r="G61" t="inlineStr">
+        <is>
+          <t>geologiya-minerologiya üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="H61" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="I61" t="inlineStr"/>
       <c r="J61" t="inlineStr">
         <is>
-          <t>Qravimetriya</t>
+          <t>Zəlzələ ocaqlarının dinamikası</t>
         </is>
       </c>
       <c r="K61" t="inlineStr">
         <is>
-          <t>Mühəndis</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L61" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M61" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N61" t="inlineStr"/>
       <c r="O61" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=KyR5kcQAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0slamova_Nigar_Hac%C4%B1_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=nNzGODEAAAAJ&amp;hl=en'}, {'platform_name': 'Web of Science', 'platform_logo': '/media/platform_logos/WOS.PNG', 'url': 'https://www.webofscience.com/wos/author/record/IQT-3857-2019'}, {'platform_name': 'Scopus', 'platform_logo': '/media/platform_logos/scopus_.PNG', 'url': 'https://www.scopus.com/authid/detail.uri?authorId=48361467500'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://science.academia.edu/SabinaKazimova'}, {'platform_name': 'TÜBITAK DergiPark', 'platform_logo': '/media/platform_logos/DP.PNG', 'url': 'https://dergipark.org.tr/en/pub/@sabina.k82'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-3013-7361'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/2538/11/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Kaz%C4%B1mova_S%C9%99bin%C9%99_Eldar_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="n">
-        <v>2524</v>
+        <v>2539</v>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Fuad</t>
+          <t>Pərvin</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>Müzəffər oğlu</t>
+          <t>Cavanşir qızı</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>Səlimov</t>
+          <t>Məmmədova</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G62" t="inlineStr"/>
       <c r="H62" t="inlineStr"/>
       <c r="I62" t="inlineStr"/>
       <c r="J62" t="inlineStr">
         <is>
-          <t>Seysmologiya</t>
+          <t>Geodinamika</t>
         </is>
       </c>
       <c r="K62" t="inlineStr">
         <is>
           <t>Mühəndis</t>
         </is>
       </c>
       <c r="L62" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M62" s="2" t="n">
-        <v>45292</v>
+        <v>46176</v>
       </c>
       <c r="N62" t="inlineStr"/>
       <c r="O62" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=wnk8IBIAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/S%C9%99limov_Fuad_M%C3%BCz%C9%99ff%C9%99r_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=JLZigasAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/PervinMemmedova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0004-9146-1669'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dova_P%C9%99rvin_Cavan%C5%9Fir_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="n">
-        <v>2525</v>
+        <v>2540</v>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Güləsər</t>
+          <t>Turan</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>Həsən qızı</t>
+          <t>Cəsur qızı</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>Əsgərova</t>
+          <t>Yusifova</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G63" t="inlineStr"/>
       <c r="H63" t="inlineStr"/>
       <c r="I63" t="inlineStr"/>
       <c r="J63" t="inlineStr">
         <is>
           <t>Seysmoloji materialların təhlili və təfsiri</t>
         </is>
       </c>
       <c r="K63" t="inlineStr">
         <is>
-          <t>Mühəndis</t>
+          <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="L63" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M63" s="2" t="n">
-        <v>45292</v>
+        <v>46176</v>
       </c>
       <c r="N63" t="inlineStr"/>
       <c r="O63" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=OEtFV_kAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/guleserasgarova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0000-2368-452X'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fsg%C9%99rova_G%C3%BCl%C9%99s%C9%99r_H%C9%99s%C9%99n_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=klR_K5IAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/yusifovaturan'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0005-1599-3441'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Yusifova_Turan_C%C9%99sur_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="n">
-        <v>2526</v>
+        <v>2541</v>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Sənəm</t>
+          <t>Gülnar</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>Ehtibar qızı</t>
+          <t>Eldar qızı</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>Mehtiyeva</t>
+          <t>Hüseynzadə</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G64" t="inlineStr"/>
       <c r="H64" t="inlineStr"/>
       <c r="I64" t="inlineStr"/>
       <c r="J64" t="inlineStr">
         <is>
           <t>Zəlzələ ocaqlarının dinamikası</t>
         </is>
       </c>
       <c r="K64" t="inlineStr">
         <is>
-          <t>Mühəndis</t>
+          <t>Mütəxəssis</t>
         </is>
       </c>
       <c r="L64" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M64" s="2" t="n">
-        <v>45292</v>
+        <v>46176</v>
       </c>
       <c r="N64" t="inlineStr"/>
       <c r="O64" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=HsQFge4AAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/SenemMehtiyeva'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0005-3558-7811'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Mehtiyeva_S%C9%99n%C9%99m_Ehtibar_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=PWHpw48AAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/gulnarhuseynzade2'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0001-3822-5294'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C3%BCseynzad%C9%99_G%C3%BClnar_Eldar_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="n">
-        <v>2527</v>
+        <v>2542</v>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Arzu</t>
+          <t>Nigar</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>Şabala qızı</t>
+          <t>Hüsi qızı</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>Məmmədova</t>
+          <t>Cavadzadə</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>Elmi işçi</t>
+          <t>İşçi</t>
         </is>
       </c>
       <c r="G65" t="inlineStr"/>
       <c r="H65" t="inlineStr"/>
-      <c r="I65" t="inlineStr"/>
+      <c r="I65" s="2" t="n">
+        <v>33527</v>
+      </c>
       <c r="J65" t="inlineStr">
         <is>
-          <t>Zəlzələ ocaqlarının dinamikası</t>
+          <t>Təchizat və xidmət şöbəsi</t>
         </is>
       </c>
       <c r="K65" t="inlineStr">
         <is>
-          <t>Mühəndis</t>
+          <t>Anbar müdiri</t>
         </is>
       </c>
       <c r="L65" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M65" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N65" t="inlineStr"/>
       <c r="O65" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=jkxFrKoAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/arzumammadova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0007-2587-3923'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dova_Arzu_%C5%9Eabala_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Cavadzad%C9%99_Nigar_H%C3%BCsi_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="n">
-        <v>2528</v>
+        <v>2543</v>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Aytən</t>
+          <t>Saybət</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>Gündüz qızı</t>
+          <t>Musa qızı</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>Babazadə</t>
+          <t>Baxışova</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t>Elmi işçi</t>
+          <t>İşçi</t>
         </is>
       </c>
       <c r="G66" t="inlineStr"/>
       <c r="H66" t="inlineStr"/>
-      <c r="I66" t="inlineStr"/>
+      <c r="I66" s="2" t="n">
+        <v>19777</v>
+      </c>
       <c r="J66" t="inlineStr">
         <is>
-          <t>Mühəndis geologiyası və seysmik mikrorayonlaşdırma</t>
+          <t>Maliyyə və proqnozlaşdırma şöbəsi</t>
         </is>
       </c>
       <c r="K66" t="inlineStr">
         <is>
-          <t>Mütəxəssis</t>
+          <t>Baş iqtisadçı</t>
         </is>
       </c>
       <c r="L66" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M66" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N66" t="inlineStr"/>
       <c r="O66" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=XT5vEDsAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/AytenBabazade'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0005-8225-4868'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Babazad%C9%99_Ayt%C9%99n_G%C3%BCnd%C3%BCz_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Bax%C4%B1%C5%9Fova_Sayb%C9%99t_Musa_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="n">
-        <v>2529</v>
+        <v>2544</v>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>İlyas</t>
+          <t>Nigar</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>Eldar oğlu</t>
+          <t>Allahyar qızı</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>Kazımov</t>
+          <t>Əkbərova</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>Elmi işçi</t>
+          <t>İşçi</t>
         </is>
       </c>
       <c r="G67" t="inlineStr"/>
       <c r="H67" t="inlineStr"/>
-      <c r="I67" t="inlineStr"/>
+      <c r="I67" s="2" t="n">
+        <v>22778</v>
+      </c>
       <c r="J67" t="inlineStr">
         <is>
-          <t>Geodinamika</t>
+          <t>Mühasibat</t>
         </is>
       </c>
       <c r="K67" t="inlineStr">
         <is>
-          <t>Şöbə müdiri</t>
+          <t>Baş mühasib</t>
         </is>
       </c>
       <c r="L67" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M67" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N67" t="inlineStr"/>
       <c r="O67" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=yo1ryYkAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Ilyas_Kazimov2'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/IlyasKazimov'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-5119-7980'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/2529/11/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Kaz%C4%B1mov_%C4%B0lyas_Eldar_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fkb%C9%99rova_Nigar_Allahyar_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="n">
-        <v>2530</v>
+        <v>2545</v>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Ramidə</t>
+          <t>Əmirxan</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>Ağa-Dadaş qızı</t>
+          <t>Sadıq oğlu</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>Kərəmova</t>
+          <t>Abbasov</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>Elmi işçi</t>
-[...12 lines deleted...]
-      <c r="I68" t="inlineStr"/>
+          <t>İşçi</t>
+        </is>
+      </c>
+      <c r="G68" t="inlineStr"/>
+      <c r="H68" t="inlineStr"/>
+      <c r="I68" s="2" t="n">
+        <v>18810</v>
+      </c>
       <c r="J68" t="inlineStr">
         <is>
-          <t>Kompleks geokimyəvi tədqiqatlar</t>
+          <t>Maqnitometriya şöbəsi</t>
         </is>
       </c>
       <c r="K68" t="inlineStr">
         <is>
-          <t>Şöbə müdiri</t>
+          <t>Elektronçu</t>
         </is>
       </c>
       <c r="L68" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M68" s="2" t="n">
         <v>45292</v>
       </c>
-      <c r="N68" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="N68" t="inlineStr"/>
       <c r="O68" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=Y_9YlRsAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/RamideKeramova'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/K%C9%99r%C9%99mova_Ramid%C9%99_A%C4%9Fa-Dada%C5%9F_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Abbasov_%C6%8Fmirxan_Sad%C4%B1q_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="n">
-        <v>2531</v>
+        <v>2547</v>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Azay</t>
+          <t>Gülmirə</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>Qurbətoviç</t>
+          <t>Fərhad qızı</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>Rzayev</t>
+          <t>Mürsəlova</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>Elmi işçi</t>
-[...12 lines deleted...]
-      <c r="I69" t="inlineStr"/>
+          <t>İşçi</t>
+        </is>
+      </c>
+      <c r="G69" t="inlineStr"/>
+      <c r="H69" t="inlineStr"/>
+      <c r="I69" s="2" t="n">
+        <v>27729</v>
+      </c>
       <c r="J69" t="inlineStr">
         <is>
-          <t>Kompleks tədqiqatların elmi araşdırılması</t>
+          <t>Maliyyə və proqnozlaşdırma şöbəsi</t>
         </is>
       </c>
       <c r="K69" t="inlineStr">
         <is>
-          <t>Şöbə müdiri</t>
+          <t>Iqtisadçı</t>
         </is>
       </c>
       <c r="L69" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M69" s="2" t="n">
         <v>45292</v>
       </c>
-      <c r="N69" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="N69" t="inlineStr"/>
       <c r="O69" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=LFNeNQMAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/AzayRzayev'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Rzayev_Azay_Qurb%C9%99tovi%C3%A7'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C3%BCrs%C9%99lova_G%C3%BClmir%C9%99_F%C9%99rhad_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="n">
-        <v>2532</v>
+        <v>2548</v>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Etibar</t>
+          <t>Nigar</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>Sayad oğlu</t>
+          <t>Ruslan qızı</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>Qaravəliyev</t>
+          <t>Muxtarova</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>Elmi işçi</t>
-[...12 lines deleted...]
-      <c r="I70" t="inlineStr"/>
+          <t>İşçi</t>
+        </is>
+      </c>
+      <c r="G70" t="inlineStr"/>
+      <c r="H70" t="inlineStr"/>
+      <c r="I70" s="2" t="n">
+        <v>34137</v>
+      </c>
       <c r="J70" t="inlineStr">
         <is>
-          <t>Makroseysmik tədqiqatlar</t>
+          <t>Mühasibat</t>
         </is>
       </c>
       <c r="K70" t="inlineStr">
         <is>
-          <t>Şöbə müdiri</t>
+          <t>Iqtisadçı</t>
         </is>
       </c>
       <c r="L70" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M70" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N70" t="inlineStr"/>
       <c r="O70" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=oMOlCNUAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/EtibarQaraveliyev'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/2532/11/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Qarav%C9%99liyev_Etibar_Sayad_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Muxtarova_Nigar_Ruslan_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="n">
-        <v>2533</v>
+        <v>2550</v>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Nadirşah</t>
+          <t>Aygün</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>Balakişi oğlu</t>
+          <t>Almas qızı</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>Xankişiyev</t>
+          <t>Balakişiyeva</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>Elmi işçi</t>
+          <t>İşçi</t>
         </is>
       </c>
       <c r="G71" t="inlineStr"/>
       <c r="H71" t="inlineStr"/>
-      <c r="I71" t="inlineStr"/>
+      <c r="I71" s="2" t="n">
+        <v>32554</v>
+      </c>
       <c r="J71" t="inlineStr">
         <is>
-          <t>Maqnitometriya</t>
+          <t>“Tədris” şöbəsi</t>
         </is>
       </c>
       <c r="K71" t="inlineStr">
         <is>
-          <t>Şöbə müdiri</t>
+          <t>Kompüter operatoru</t>
         </is>
       </c>
       <c r="L71" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M71" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N71" t="inlineStr"/>
       <c r="O71" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/NadirsahXanbabayev'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0009-0589-7201'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Xanki%C5%9Fiyev_Nadir%C5%9Fah_Balaki%C5%9Fi_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Balaki%C5%9Fiyeva_Ayg%C3%BCn_Almas_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="n">
-        <v>2534</v>
+        <v>2551</v>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Lalə</t>
+          <t>Həqiqət</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>Tofiq qızı</t>
+          <t>Bafadar qızı</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>Fəttahova</t>
+          <t>Əhmədova</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t>Elmi işçi</t>
+          <t>İşçi</t>
         </is>
       </c>
       <c r="G72" t="inlineStr"/>
       <c r="H72" t="inlineStr"/>
-      <c r="I72" t="inlineStr"/>
+      <c r="I72" s="2" t="n">
+        <v>28116</v>
+      </c>
       <c r="J72" t="inlineStr">
         <is>
-          <t>Mühəndis geologiyası və seysmik mikrorayonlaşdırma</t>
+          <t>Sənədlərlə iş şöbəsi</t>
         </is>
       </c>
       <c r="K72" t="inlineStr">
         <is>
-          <t>Şöbə müdiri</t>
+          <t>Kompüter operatoru</t>
         </is>
       </c>
       <c r="L72" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M72" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N72" t="inlineStr"/>
       <c r="O72" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=BvlQATMAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/LalaFattahova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0003-8578-2768'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/F%C9%99ttahova_Lal%C9%99_Tofiq_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fhm%C9%99dova_H%C9%99qiq%C9%99t_Bafadar_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="n">
-        <v>2535</v>
+        <v>2552</v>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Elçin</t>
+          <t>Ruqiyyə</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>Məcid oğlu</t>
+          <t>Arif qızı</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>Bağırov</t>
+          <t>Hüseynova</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t>Elmi işçi</t>
+          <t>İşçi</t>
         </is>
       </c>
       <c r="G73" t="inlineStr"/>
       <c r="H73" t="inlineStr"/>
-      <c r="I73" t="inlineStr"/>
+      <c r="I73" s="2" t="n">
+        <v>28920</v>
+      </c>
       <c r="J73" t="inlineStr">
         <is>
-          <t>Qravimetriya</t>
+          <t>Sənədlərlə iş şöbəsi</t>
         </is>
       </c>
       <c r="K73" t="inlineStr">
         <is>
-          <t>Şöbə müdiri</t>
+          <t>Kompüter operatoru</t>
         </is>
       </c>
       <c r="L73" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M73" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N73" t="inlineStr"/>
       <c r="O73" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=uhlkwaAAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/ElchinBagirov'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/2535/11/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Ba%C4%9F%C4%B1rov_El%C3%A7in_M%C9%99cid_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C3%BCseynova_Ruqiyy%C9%99_Arif_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="n">
-        <v>2536</v>
+        <v>2555</v>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Tahir</t>
+          <t>Azad</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>Yadigar oğlu</t>
+          <t>Çingiz oğlu</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>Məmmədli</t>
+          <t>Rzayev</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>Elmi işçi</t>
+          <t>İşçi</t>
         </is>
       </c>
       <c r="G74" t="inlineStr"/>
       <c r="H74" t="inlineStr"/>
-      <c r="I74" t="inlineStr"/>
+      <c r="I74" s="2" t="n">
+        <v>24578</v>
+      </c>
       <c r="J74" t="inlineStr">
         <is>
-          <t>Seysmologiya</t>
+          <t>“İnsan resursları” şöbəsi</t>
         </is>
       </c>
       <c r="K74" t="inlineStr">
         <is>
-          <t>Şöbə müdiri</t>
+          <t>MMQ rəisi</t>
         </is>
       </c>
       <c r="L74" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M74" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N74" t="inlineStr"/>
       <c r="O74" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=h5Lbut8AAAAJ&amp;hl=en'}, {'platform_name': 'Web of Science', 'platform_logo': '/media/platform_logos/WOS.PNG', 'url': 'https://www.webofscience.com/wos/author/record/IQT-3895-2019'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Tahir-Mammadli'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/MammadliTahir'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-9551-8261'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/2536/11/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dli_Tahir_Yadigar_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Rzayev_Azad_%C3%87ingiz_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="n">
-        <v>2537</v>
+        <v>2556</v>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Gülnarə</t>
+          <t>Əminə</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>Əbdüləli qızı</t>
+          <t xml:space="preserve">Müzəffər qızı  </t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>Alxanova</t>
+          <t>Qasımova</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t>Elmi işçi</t>
+          <t>İşçi</t>
         </is>
       </c>
       <c r="G75" t="inlineStr"/>
       <c r="H75" t="inlineStr"/>
-      <c r="I75" t="inlineStr"/>
+      <c r="I75" s="2" t="n">
+        <v>25711</v>
+      </c>
       <c r="J75" t="inlineStr">
         <is>
-          <t>Tədris</t>
+          <t>Mühasibat</t>
         </is>
       </c>
       <c r="K75" t="inlineStr">
         <is>
-          <t>Şöbə müdiri</t>
+          <t>Mühasib</t>
         </is>
       </c>
       <c r="L75" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M75" s="2" t="n">
         <v>45292</v>
       </c>
-      <c r="N75" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="N75" t="inlineStr"/>
       <c r="O75" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=KivASYcAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/GulnaraAlxanova'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Alxanova_G%C3%BClnar%C9%99_%C6%8Fbd%C3%BCl%C9%99li_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Qas%C4%B1mova_%C6%8Fmin%C9%99_M%C3%BCz%C9%99ff%C9%99r_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="n">
-        <v>2538</v>
+        <v>2557</v>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Səbinə</t>
+          <t>Nargilə</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>Eldar qızı</t>
+          <t>Mirzə qızı</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>Kazımova</t>
+          <t>Məmmədova</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t>Elmi işçi</t>
+          <t>İşçi</t>
         </is>
       </c>
       <c r="G76" t="inlineStr"/>
       <c r="H76" t="inlineStr"/>
-      <c r="I76" t="inlineStr"/>
+      <c r="I76" s="2" t="n">
+        <v>21172</v>
+      </c>
       <c r="J76" t="inlineStr">
         <is>
-          <t>Zəlzələ ocaqlarının dinamikası</t>
+          <t>Mühasibat</t>
         </is>
       </c>
       <c r="K76" t="inlineStr">
         <is>
-          <t>Şöbə müdiri</t>
+          <t>Mühasib</t>
         </is>
       </c>
       <c r="L76" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M76" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N76" t="inlineStr"/>
       <c r="O76" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=nNzGODEAAAAJ&amp;hl=en'}, {'platform_name': 'Web of Science', 'platform_logo': '/media/platform_logos/WOS.PNG', 'url': 'https://www.webofscience.com/wos/author/record/IQT-3857-2019'}, {'platform_name': 'Scopus', 'platform_logo': '/media/platform_logos/scopus_.PNG', 'url': 'https://www.scopus.com/authid/detail.uri?authorId=48361467500'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://science.academia.edu/SabinaKazimova'}, {'platform_name': 'TÜBITAK DergiPark', 'platform_logo': '/media/platform_logos/DP.PNG', 'url': 'https://dergipark.org.tr/en/pub/@sabina.k82'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-3013-7361'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/2538/11/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Kaz%C4%B1mova_S%C9%99bin%C9%99_Eldar_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dova_Nargil%C9%99_Mirz%C9%99_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="n">
-        <v>2539</v>
+        <v>2560</v>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Pərvin</t>
+          <t>Emil</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>Cavanşir qızı</t>
+          <t>Elman oğlu</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>Məmmədova</t>
+          <t>İbrahimov</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
-          <t>Elmi işçi</t>
+          <t>İşçi</t>
         </is>
       </c>
       <c r="G77" t="inlineStr"/>
       <c r="H77" t="inlineStr"/>
-      <c r="I77" t="inlineStr"/>
+      <c r="I77" s="2" t="n">
+        <v>28513</v>
+      </c>
       <c r="J77" t="inlineStr">
         <is>
-          <t>Geodinamika şöbəsi</t>
+          <t>Əməyin mühafizəsi şöbəsi</t>
         </is>
       </c>
       <c r="K77" t="inlineStr">
         <is>
-          <t>Texnik</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L77" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M77" s="2" t="n">
-        <v>45292</v>
-[...3 lines deleted...]
-      </c>
+        <v>46176</v>
+      </c>
+      <c r="N77" t="inlineStr"/>
       <c r="O77" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=JLZigasAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/PervinMemmedova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0004-9146-1669'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dova_P%C9%99rvin_Cavan%C5%9Fir_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0brahimov_Emil_Elman_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="n">
-        <v>2540</v>
+        <v>2562</v>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Turan</t>
+          <t>Sahib</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>Cəsur qızı</t>
+          <t>Ağasahib oğlu</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>Yusifova</t>
+          <t>Əlipənahov</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t>Elmi işçi</t>
+          <t>İşçi</t>
         </is>
       </c>
       <c r="G78" t="inlineStr"/>
       <c r="H78" t="inlineStr"/>
-      <c r="I78" t="inlineStr"/>
+      <c r="I78" s="2" t="n">
+        <v>30036</v>
+      </c>
       <c r="J78" t="inlineStr">
         <is>
-          <t>Seysmoloji materialların təhlili və təfsiri</t>
+          <t>«Nardaran» s/st</t>
         </is>
       </c>
       <c r="K78" t="inlineStr">
         <is>
-          <t>Texnik</t>
+          <t>Mühəndis</t>
         </is>
       </c>
       <c r="L78" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M78" s="2" t="n">
         <v>45292</v>
       </c>
-      <c r="N78" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="N78" t="inlineStr"/>
       <c r="O78" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=klR_K5IAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/yusifovaturan'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0005-1599-3441'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Yusifova_Turan_C%C9%99sur_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Flip%C9%99nahov_Sahib_A%C4%9Fasahib_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="n">
-        <v>2541</v>
+        <v>2563</v>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Gülnar</t>
+          <t>Səadət</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>Eldar qızı</t>
+          <t>Şahmar qızı</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>Hüseynzadə</t>
+          <t>Quliyeva</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
-          <t>Elmi işçi</t>
+          <t>İşçi</t>
         </is>
       </c>
       <c r="G79" t="inlineStr"/>
       <c r="H79" t="inlineStr"/>
-      <c r="I79" t="inlineStr"/>
+      <c r="I79" s="2" t="n">
+        <v>20244</v>
+      </c>
       <c r="J79" t="inlineStr">
         <is>
-          <t>Zəlzələ ocaqlarının dinamikası</t>
+          <t>Geokimya stansiyalar  «Bibi-Heybət» gk/st.</t>
         </is>
       </c>
       <c r="K79" t="inlineStr">
         <is>
-          <t>Texnik</t>
+          <t>Mühəndis</t>
         </is>
       </c>
       <c r="L79" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M79" s="2" t="n">
         <v>45292</v>
       </c>
-      <c r="N79" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="N79" t="inlineStr"/>
       <c r="O79" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=PWHpw48AAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/gulnarhuseynzade2'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0001-3822-5294'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C3%BCseynzad%C9%99_G%C3%BClnar_Eldar_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Quliyeva_S%C9%99ad%C9%99t_%C5%9Eahmar_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="n">
-        <v>2542</v>
+        <v>2564</v>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Nigar</t>
+          <t>Elnar</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>Hüsi qızı</t>
+          <t>Məlik qızı</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>Cavadzadə</t>
+          <t>Kərimova</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G80" t="inlineStr"/>
       <c r="H80" t="inlineStr"/>
       <c r="I80" s="2" t="n">
-        <v>33527</v>
+        <v>27486</v>
       </c>
       <c r="J80" t="inlineStr">
         <is>
-          <t>Təchizat və xidmət şöbəsi</t>
+          <t>«Şəki» gk/st.</t>
         </is>
       </c>
       <c r="K80" t="inlineStr">
         <is>
-          <t>Anbar müdiri</t>
+          <t>Mühəndis</t>
         </is>
       </c>
       <c r="L80" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M80" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N80" t="inlineStr"/>
       <c r="O80" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Cavadzad%C9%99_Nigar_H%C3%BCsi_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/K%C9%99rimova_Elnar_M%C9%99lik_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="n">
-        <v>2543</v>
+        <v>2565</v>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Saybət</t>
+          <t>Tahir</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>Musa qızı</t>
+          <t>Qəhrəman oğlu</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>Baxışova</t>
+          <t>İsmayılov</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G81" t="inlineStr"/>
       <c r="H81" t="inlineStr"/>
       <c r="I81" s="2" t="n">
-        <v>19777</v>
+        <v>22626</v>
       </c>
       <c r="J81" t="inlineStr">
         <is>
-          <t>Maliyyə və proqnozlaşdırma şöbəsi</t>
+          <t>Episentral şöbəsi</t>
         </is>
       </c>
       <c r="K81" t="inlineStr">
         <is>
-          <t>Baş iqtisadçı</t>
+          <t>Mühəndis proqramlaşdırıcı</t>
         </is>
       </c>
       <c r="L81" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M81" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N81" t="inlineStr"/>
       <c r="O81" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Bax%C4%B1%C5%9Fova_Sayb%C9%99t_Musa_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0smay%C4%B1lov_Tahir_Q%C9%99hr%C9%99man_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="n">
-        <v>2544</v>
+        <v>2566</v>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Nigar</t>
+          <t>Aytən</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>Allahyar qızı</t>
+          <t>Fazil qızı</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>Əkbərova</t>
+          <t>Salmanlı</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G82" t="inlineStr"/>
       <c r="H82" t="inlineStr"/>
       <c r="I82" s="2" t="n">
-        <v>22778</v>
+        <v>35761</v>
       </c>
       <c r="J82" t="inlineStr">
         <is>
-          <t>Mühasibat</t>
+          <t>“İnsan resursları” şöbəsi</t>
         </is>
       </c>
       <c r="K82" t="inlineStr">
         <is>
-          <t>Baş mühasib</t>
+          <t>Mütəxəssis</t>
         </is>
       </c>
       <c r="L82" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M82" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N82" t="inlineStr"/>
       <c r="O82" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fkb%C9%99rova_Nigar_Allahyar_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Salmanl%C4%B1_Ayt%C9%99n_Fazil_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="n">
-        <v>2545</v>
+        <v>2569</v>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Əmirxan</t>
+          <t>Gülgün</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>Sadıq oğlu</t>
+          <t>Rəsul qızı</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>Abbasov</t>
+          <t>Zeynalova</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G83" t="inlineStr"/>
       <c r="H83" t="inlineStr"/>
       <c r="I83" s="2" t="n">
-        <v>18810</v>
+        <v>28419</v>
       </c>
       <c r="J83" t="inlineStr">
         <is>
-          <t>Maqnitometriya şöbəsi</t>
+          <t>Təchizat və xidmət şöbəsi</t>
         </is>
       </c>
       <c r="K83" t="inlineStr">
         <is>
-          <t>Elektronçu</t>
+          <t>Mütəxəssis</t>
         </is>
       </c>
       <c r="L83" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M83" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N83" t="inlineStr"/>
       <c r="O83" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Abbasov_%C6%8Fmirxan_Sad%C4%B1q_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Zeynalova_G%C3%BClg%C3%BCn_R%C9%99sul_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="n">
-        <v>2546</v>
+        <v>2570</v>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Umxanım</t>
+          <t>Könül</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>Arif qızı</t>
+          <t>Sədi qızı</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>Qasımova</t>
+          <t>Sadıqova</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G84" t="inlineStr"/>
       <c r="H84" t="inlineStr"/>
       <c r="I84" s="2" t="n">
-        <v>32374</v>
+        <v>29550</v>
       </c>
       <c r="J84" t="inlineStr">
         <is>
-          <t>Maliyyə və proqnozlaşdırma şöbəsi</t>
+          <t>Beynəlxalq əlaqələr şöbəsi</t>
         </is>
       </c>
       <c r="K84" t="inlineStr">
         <is>
-          <t>Iqtisadçı</t>
+          <t>Redaktor</t>
         </is>
       </c>
       <c r="L84" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M84" s="2" t="n">
         <v>45292</v>
       </c>
-      <c r="N84" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="N84" t="inlineStr"/>
       <c r="O84" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Qas%C4%B1mova_Umxan%C4%B1m_Arif_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Sad%C4%B1qova_K%C3%B6n%C3%BCl_S%C9%99di_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="n">
-        <v>2547</v>
+        <v>2571</v>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Gülmirə</t>
+          <t>Nuranə</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>Fərhad qızı</t>
+          <t>Tofiq qızı</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>Mürsəlova</t>
+          <t>Məmmədova</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G85" t="inlineStr"/>
       <c r="H85" t="inlineStr"/>
       <c r="I85" s="2" t="n">
-        <v>27729</v>
+        <v>29818</v>
       </c>
       <c r="J85" t="inlineStr">
         <is>
-          <t>Maliyyə və proqnozlaşdırma şöbəsi</t>
+          <t>Elektron xidmətlər, informasiya və ictimaiyyətlə əlaqələr şöbəsi</t>
         </is>
       </c>
       <c r="K85" t="inlineStr">
         <is>
-          <t>Iqtisadçı</t>
+          <t>Redaktor</t>
         </is>
       </c>
       <c r="L85" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M85" s="2" t="n">
-        <v>45292</v>
+        <v>46176</v>
       </c>
       <c r="N85" t="inlineStr"/>
       <c r="O85" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C3%BCrs%C9%99lova_G%C3%BClmir%C9%99_F%C9%99rhad_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dova_Nuran%C9%99_Tofiq_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="n">
-        <v>2548</v>
+        <v>2572</v>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Nigar</t>
+          <t>Telman</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>Ruslan qızı</t>
+          <t>İmran oğlu</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>Muxtarova</t>
+          <t>Cəfərov</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G86" t="inlineStr"/>
       <c r="H86" t="inlineStr"/>
       <c r="I86" s="2" t="n">
-        <v>34137</v>
+        <v>28338</v>
       </c>
       <c r="J86" t="inlineStr">
         <is>
-          <t>Mühasibat</t>
+          <t>Beynəlxalq əlaqələr şöbəsi</t>
         </is>
       </c>
       <c r="K86" t="inlineStr">
         <is>
-          <t>Iqtisadçı</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L86" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M86" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N86" t="inlineStr"/>
       <c r="O86" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Muxtarova_Nigar_Ruslan_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/C%C9%99f%C9%99rov_Telman_%C4%B0mran_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="n">
-        <v>2549</v>
+        <v>2573</v>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Kamil</t>
+          <t>Vüsalə</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>Elçin oğlu</t>
+          <t>Rafiq qızı</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>Aşumov</t>
+          <t>Hüseynova</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G87" t="inlineStr"/>
       <c r="H87" t="inlineStr"/>
       <c r="I87" s="2" t="n">
-        <v>36363</v>
+        <v>27935</v>
       </c>
       <c r="J87" t="inlineStr">
         <is>
-          <t>Maliyyə və proqnozlaşdırma şöbəsi</t>
+          <t>Elektron xidmətlər, informasiya və ictimaiyyətlə əlaqələr şöbəsi</t>
         </is>
       </c>
       <c r="K87" t="inlineStr">
         <is>
-          <t>Kompüter operatoru</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L87" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M87" s="2" t="n">
-        <v>45292</v>
-[...3 lines deleted...]
-      </c>
+        <v>46176</v>
+      </c>
+      <c r="N87" t="inlineStr"/>
       <c r="O87" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/A%C5%9Fumov_Kamil_El%C3%A7in_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C3%BCseynova_V%C3%BCsal%C9%99_Rafiq_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="n">
-        <v>2550</v>
+        <v>2574</v>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Aygün</t>
+          <t>Namiq</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>Almas qızı</t>
+          <t>Elmas oğlu</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>Balakişiyeva</t>
+          <t>Abbasov</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G88" t="inlineStr"/>
       <c r="H88" t="inlineStr"/>
       <c r="I88" s="2" t="n">
-        <v>32554</v>
+        <v>27897</v>
       </c>
       <c r="J88" t="inlineStr">
         <is>
-          <t>“Tədris” şöbəsi</t>
+          <t>Tikinti-təmir şöbəsi</t>
         </is>
       </c>
       <c r="K88" t="inlineStr">
         <is>
-          <t>Kompüter operatoru</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L88" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M88" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N88" t="inlineStr"/>
       <c r="O88" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Balaki%C5%9Fiyeva_Ayg%C3%BCn_Almas_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Abbasov_Namiq_Elmas_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="n">
-        <v>2551</v>
+        <v>2575</v>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Həqiqət</t>
+          <t>Sultan</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>Bafadar qızı</t>
+          <t>Abas oğlu</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>Əhmədova</t>
+          <t>Abasov</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G89" t="inlineStr"/>
       <c r="H89" t="inlineStr"/>
       <c r="I89" s="2" t="n">
-        <v>28116</v>
+        <v>19158</v>
       </c>
       <c r="J89" t="inlineStr">
         <is>
-          <t>Sənədlərlə iş şöbəsi</t>
+          <t>Mühəndis geologiyası və seysmik mikrorayonlaşdırma</t>
         </is>
       </c>
       <c r="K89" t="inlineStr">
         <is>
-          <t>Kompüter operatoru</t>
+          <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="L89" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M89" s="2" t="n">
-        <v>45292</v>
+        <v>46176</v>
       </c>
       <c r="N89" t="inlineStr"/>
       <c r="O89" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fhm%C9%99dova_H%C9%99qiq%C9%99t_Bafadar_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Abasov_Sultan_Abas_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="n">
-        <v>2552</v>
+        <v>2576</v>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Ruqiyyə</t>
+          <t>Fəridə</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>Arif qızı</t>
+          <t>Hətəm qızı</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>Hüseynova</t>
+          <t>Axundova</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G90" t="inlineStr"/>
       <c r="H90" t="inlineStr"/>
       <c r="I90" s="2" t="n">
-        <v>28920</v>
+        <v>26110</v>
       </c>
       <c r="J90" t="inlineStr">
         <is>
-          <t>Sənədlərlə iş şöbəsi</t>
+          <t>“İnsan resursları” şöbəsi</t>
         </is>
       </c>
       <c r="K90" t="inlineStr">
         <is>
-          <t>Kompüter operatoru</t>
+          <t>Şöbə rəisi</t>
         </is>
       </c>
       <c r="L90" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M90" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N90" t="inlineStr"/>
       <c r="O90" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C3%BCseynova_Ruqiyy%C9%99_Arif_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Axundova_F%C9%99rid%C9%99_H%C9%99t%C9%99m_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="n">
-        <v>2553</v>
+        <v>2577</v>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Bəndalı</t>
+          <t>Abdulqasım</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>İlqar oğlu</t>
+          <t>Bəhrəm oğlu</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>Səfərli</t>
+          <t>Qasımov</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G91" t="inlineStr"/>
       <c r="H91" t="inlineStr"/>
       <c r="I91" s="2" t="n">
-        <v>35542</v>
+        <v>24563</v>
       </c>
       <c r="J91" t="inlineStr">
         <is>
-          <t>Zəlzələ ocaqlarının dinamikası  şöbəsi</t>
+          <t>«Xınalıq» s/st.</t>
         </is>
       </c>
       <c r="K91" t="inlineStr">
         <is>
-          <t>Kompüter operatoru</t>
+          <t>Stansiya müdiri</t>
         </is>
       </c>
       <c r="L91" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M91" s="2" t="n">
         <v>45292</v>
       </c>
-      <c r="N91" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="N91" t="inlineStr"/>
       <c r="O91" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/S%C9%99f%C9%99rli_B%C9%99ndal%C4%B1_%C4%B0lqar_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Qas%C4%B1mov_Abdulqas%C4%B1m_B%C9%99hr%C9%99m_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="n">
-        <v>2554</v>
+        <v>2578</v>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Nəzrin</t>
+          <t>Dünyaməddin</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>Nail qızı</t>
+          <t xml:space="preserve">Hacıəhməd </t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>Qazıyeva</t>
+          <t>Qardaşov</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G92" t="inlineStr"/>
       <c r="H92" t="inlineStr"/>
       <c r="I92" s="2" t="n">
-        <v>37034</v>
+        <v>16095</v>
       </c>
       <c r="J92" t="inlineStr">
         <is>
-          <t>Geoekologiya şöbəsi</t>
+          <t>«Qusar» s/st.</t>
         </is>
       </c>
       <c r="K92" t="inlineStr">
         <is>
-          <t>Laborant</t>
+          <t>Stansiya müdiri</t>
         </is>
       </c>
       <c r="L92" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M92" s="2" t="n">
         <v>45292</v>
       </c>
-      <c r="N92" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="N92" t="inlineStr"/>
       <c r="O92" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Qaz%C4%B1yeva_N%C9%99zrin_Nail_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Qarda%C5%9Fov_D%C3%BCnyam%C9%99ddin_Hac%C4%B1%C9%99hm%C9%99d'}]</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="n">
-        <v>2555</v>
+        <v>2579</v>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Azad</t>
+          <t>Aydın</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>Çingiz oğlu</t>
+          <t>Qurban oğlu</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>Rzayev</t>
+          <t>Abbaslı</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G93" t="inlineStr"/>
       <c r="H93" t="inlineStr"/>
       <c r="I93" s="2" t="n">
-        <v>24578</v>
+        <v>19861</v>
       </c>
       <c r="J93" t="inlineStr">
         <is>
-          <t>“İnsan resursları” şöbəsi</t>
+          <t>«Şəki» s/st.</t>
         </is>
       </c>
       <c r="K93" t="inlineStr">
         <is>
-          <t>MMQ rəisi</t>
+          <t>Stansiya müdiri</t>
         </is>
       </c>
       <c r="L93" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M93" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N93" t="inlineStr"/>
       <c r="O93" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Rzayev_Azad_%C3%87ingiz_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Abbasl%C4%B1_Ayd%C4%B1n_Qurban_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="n">
-        <v>2556</v>
+        <v>2580</v>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Əminə</t>
+          <t>Bəhram</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t xml:space="preserve">Müzəffər qızı  </t>
+          <t>Musa oğlu</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>Qasımova</t>
+          <t>Abdullayev</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G94" t="inlineStr"/>
       <c r="H94" t="inlineStr"/>
       <c r="I94" s="2" t="n">
-        <v>25711</v>
+        <v>26497</v>
       </c>
       <c r="J94" t="inlineStr">
         <is>
-          <t>Mühasibat</t>
+          <t>«Zaqatala» s/st.</t>
         </is>
       </c>
       <c r="K94" t="inlineStr">
         <is>
-          <t>Mühasib</t>
+          <t>Stansiya müdiri</t>
         </is>
       </c>
       <c r="L94" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M94" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N94" t="inlineStr"/>
       <c r="O94" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Qas%C4%B1mova_%C6%8Fmin%C9%99_M%C3%BCz%C9%99ff%C9%99r_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Abdullayev_B%C9%99hram_Musa_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="n">
-        <v>2557</v>
+        <v>2581</v>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Nargilə</t>
+          <t>Əlizaman</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>Mirzə qızı</t>
+          <t>Abdulla oğlu</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>Məmmədova</t>
+          <t>Xanputayev</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G95" t="inlineStr"/>
       <c r="H95" t="inlineStr"/>
       <c r="I95" s="2" t="n">
-        <v>21172</v>
+        <v>20157</v>
       </c>
       <c r="J95" t="inlineStr">
         <is>
-          <t>Mühasibat</t>
+          <t>«Qobustan» s/st.</t>
         </is>
       </c>
       <c r="K95" t="inlineStr">
         <is>
-          <t>Mühasib</t>
+          <t>Stansiya müdiri</t>
         </is>
       </c>
       <c r="L95" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M95" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N95" t="inlineStr"/>
       <c r="O95" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dova_Nargil%C9%99_Mirz%C9%99_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Xanputayev_%C6%8Flizaman_Abdulla_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="n">
-        <v>2558</v>
+        <v>2582</v>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Sevil</t>
+          <t>Arif</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>Nahib qızı</t>
+          <t>Zinxar oğlu</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>Məmmədova</t>
+          <t>Mirzəyev</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G96" t="inlineStr"/>
       <c r="H96" t="inlineStr"/>
       <c r="I96" s="2" t="n">
-        <v>36374</v>
+        <v>19990</v>
       </c>
       <c r="J96" t="inlineStr">
         <is>
-          <t>Mühasibat</t>
+          <t>«İsmayıllı» s/st.</t>
         </is>
       </c>
       <c r="K96" t="inlineStr">
         <is>
-          <t>Mühasib</t>
+          <t>Stansiya müdiri</t>
         </is>
       </c>
       <c r="L96" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M96" s="2" t="n">
         <v>45292</v>
       </c>
-      <c r="N96" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="N96" t="inlineStr"/>
       <c r="O96" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dova_Sevil_Nahib_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Mirz%C9%99yev_Arif_Zinxar_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="n">
-        <v>2559</v>
+        <v>2583</v>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Nicat</t>
+          <t>Xudayət</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>Bahadur  oğlu</t>
+          <t>Məhərrəm oğlu</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>Əliyev</t>
+          <t>Sadıqov</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G97" t="inlineStr"/>
       <c r="H97" t="inlineStr"/>
       <c r="I97" s="2" t="n">
-        <v>36852</v>
+        <v>20416</v>
       </c>
       <c r="J97" t="inlineStr">
         <is>
-          <t>Mühasibat</t>
+          <t>«Gədəbəy» s/st.</t>
         </is>
       </c>
       <c r="K97" t="inlineStr">
         <is>
-          <t>Mühasib</t>
+          <t>Stansiya müdiri</t>
         </is>
       </c>
       <c r="L97" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M97" s="2" t="n">
         <v>45292</v>
       </c>
-      <c r="N97" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="N97" t="inlineStr"/>
       <c r="O97" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyev_Nicat_Bahadur__o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Sad%C4%B1qov_Xuday%C9%99t_M%C9%99h%C9%99rr%C9%99m_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="n">
-        <v>2560</v>
+        <v>2585</v>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Emil</t>
+          <t>Eynur</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>Elman oğlu</t>
+          <t>Razim oğlu</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>İbrahimov</t>
+          <t>Vəliyev</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G98" t="inlineStr"/>
       <c r="H98" t="inlineStr"/>
       <c r="I98" s="2" t="n">
-        <v>28513</v>
+        <v>24968</v>
       </c>
       <c r="J98" t="inlineStr">
         <is>
-          <t>Əməyin mühafizəsi şöbəsi</t>
+          <t>«Qazax» s/st.</t>
         </is>
       </c>
       <c r="K98" t="inlineStr">
         <is>
-          <t>Mühəndis</t>
+          <t>Stansiya müdiri</t>
         </is>
       </c>
       <c r="L98" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M98" s="2" t="n">
         <v>45292</v>
       </c>
-      <c r="N98" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="N98" t="inlineStr"/>
       <c r="O98" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0brahimov_Emil_Elman_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/V%C9%99liyev_Eynur_Razim_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="n">
-        <v>2561</v>
+        <v>2586</v>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Fərid</t>
+          <t>Səyavuş</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>Rizvan oğlu</t>
+          <t>Ataxan oğlu</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>Məmmədəlizadə</t>
+          <t>Əsədov</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G99" t="inlineStr"/>
       <c r="H99" t="inlineStr"/>
       <c r="I99" s="2" t="n">
-        <v>35050</v>
+        <v>26014</v>
       </c>
       <c r="J99" t="inlineStr">
         <is>
-          <t>Seysmoloji cihazlara texniki- nəzarət şöbəsi</t>
+          <t>«Zərdab» s/st.</t>
         </is>
       </c>
       <c r="K99" t="inlineStr">
         <is>
-          <t>Mühəndis</t>
+          <t>Stansiya müdiri</t>
         </is>
       </c>
       <c r="L99" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M99" s="2" t="n">
         <v>45292</v>
       </c>
-      <c r="N99" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="N99" t="inlineStr"/>
       <c r="O99" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99d%C9%99lizad%C9%99_F%C9%99rid_Rizvan_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fs%C9%99dov_S%C9%99yavu%C5%9F_Ataxan_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="n">
-        <v>2562</v>
+        <v>2587</v>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Sahib</t>
+          <t>İmamverdi</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>Ağasahib oğlu</t>
+          <t>Şiraslan oğlu</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>Əlipənahov</t>
+          <t>Hüseynov</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G100" t="inlineStr"/>
       <c r="H100" t="inlineStr"/>
       <c r="I100" s="2" t="n">
-        <v>30036</v>
+        <v>21760</v>
       </c>
       <c r="J100" t="inlineStr">
         <is>
-          <t>«Nardaran» s/st</t>
+          <t>«Ağdam» s/st.</t>
         </is>
       </c>
       <c r="K100" t="inlineStr">
         <is>
-          <t>Mühəndis</t>
+          <t>Stansiya müdiri</t>
         </is>
       </c>
       <c r="L100" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M100" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N100" t="inlineStr"/>
       <c r="O100" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Flip%C9%99nahov_Sahib_A%C4%9Fasahib_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C3%BCseynov_%C4%B0mamverdi_%C5%9Eiraslan_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="n">
-        <v>2563</v>
+        <v>2588</v>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Səadət</t>
+          <t>Məmmədəli</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>Şahmar qızı</t>
+          <t xml:space="preserve">Məhəmməd </t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>Quliyeva</t>
+          <t>Məlikov</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G101" t="inlineStr"/>
       <c r="H101" t="inlineStr"/>
       <c r="I101" s="2" t="n">
-        <v>20244</v>
+        <v>18090</v>
       </c>
       <c r="J101" t="inlineStr">
         <is>
-          <t>Geokimya stansiyalar  «Bibi-Heybət» gk/st.</t>
+          <t>«Şirvan» s/st.</t>
         </is>
       </c>
       <c r="K101" t="inlineStr">
         <is>
-          <t>Mühəndis</t>
+          <t>Stansiya müdiri</t>
         </is>
       </c>
       <c r="L101" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M101" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N101" t="inlineStr"/>
       <c r="O101" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Quliyeva_S%C9%99ad%C9%99t_%C5%9Eahmar_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99likov_M%C9%99mm%C9%99d%C9%99li_M%C9%99h%C9%99mm%C9%99d'}]</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="n">
-        <v>2564</v>
+        <v>2589</v>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Elnar</t>
+          <t>Mehman</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>Məlik qızı</t>
+          <t>Ağamirzə oğlu</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>Kərimova</t>
+          <t>Paşayev</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G102" t="inlineStr"/>
       <c r="H102" t="inlineStr"/>
       <c r="I102" s="2" t="n">
-        <v>27486</v>
+        <v>21034</v>
       </c>
       <c r="J102" t="inlineStr">
         <is>
-          <t>«Şəki» gk/st.</t>
+          <t>«Lənkəran» s/st.</t>
         </is>
       </c>
       <c r="K102" t="inlineStr">
         <is>
-          <t>Mühəndis</t>
+          <t>Stansiya müdiri</t>
         </is>
       </c>
       <c r="L102" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M102" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N102" t="inlineStr"/>
       <c r="O102" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/K%C9%99rimova_Elnar_M%C9%99lik_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Pa%C5%9Fayev_Mehman_A%C4%9Famirz%C9%99_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="n">
-        <v>2565</v>
+        <v>2590</v>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Tahir</t>
+          <t>Cavid</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>Qəhrəman oğlu</t>
+          <t>Cəlal oğlu</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>İsmayılov</t>
+          <t>Baxşiyev</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G103" t="inlineStr"/>
       <c r="H103" t="inlineStr"/>
       <c r="I103" s="2" t="n">
-        <v>22626</v>
+        <v>31594</v>
       </c>
       <c r="J103" t="inlineStr">
         <is>
-          <t>Episentral şöbəsi</t>
+          <t>«Lerik» s/st.</t>
         </is>
       </c>
       <c r="K103" t="inlineStr">
         <is>
-          <t>Mühəndis proqramlaşdırıcı</t>
+          <t>Stansiya müdiri</t>
         </is>
       </c>
       <c r="L103" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M103" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N103" t="inlineStr"/>
       <c r="O103" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0smay%C4%B1lov_Tahir_Q%C9%99hr%C9%99man_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Bax%C5%9Fiyev_Cavid_C%C9%99lal_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="n">
-        <v>2566</v>
+        <v>2591</v>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Aytən</t>
+          <t>Aydın</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>Fazil qızı</t>
+          <t>Mikayıl oğlu</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>Salmanlı</t>
+          <t>Gülməmmədov</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G104" t="inlineStr"/>
       <c r="H104" t="inlineStr"/>
       <c r="I104" s="2" t="n">
-        <v>35761</v>
+        <v>22822</v>
       </c>
       <c r="J104" t="inlineStr">
         <is>
-          <t>“İnsan resursları” şöbəsi</t>
+          <t>«Qobu» s/st.</t>
         </is>
       </c>
       <c r="K104" t="inlineStr">
         <is>
-          <t>Mütəxəssis</t>
+          <t>Stansiya müdiri</t>
         </is>
       </c>
       <c r="L104" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M104" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N104" t="inlineStr"/>
       <c r="O104" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Salmanl%C4%B1_Ayt%C9%99n_Fazil_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/G%C3%BClm%C9%99mm%C9%99dov_Ayd%C4%B1n_Mikay%C4%B1l_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="n">
-        <v>2567</v>
+        <v>2592</v>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Pərvin</t>
+          <t>İnqilab</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>Dadaş qızı</t>
+          <t>Akif oğlu</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>Əliyeva</t>
+          <t>Abdulhüseynov</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G105" t="inlineStr"/>
       <c r="H105" t="inlineStr"/>
       <c r="I105" s="2" t="n">
-        <v>32243</v>
+        <v>30022</v>
       </c>
       <c r="J105" t="inlineStr">
         <is>
-          <t>Beynəlxalq əlaqələr şöbəsi</t>
+          <t>«Qəbələ» s/st.</t>
         </is>
       </c>
       <c r="K105" t="inlineStr">
         <is>
-          <t>Mütəxəssis</t>
+          <t>Stansiya müdiri v.i.e.</t>
         </is>
       </c>
       <c r="L105" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M105" s="2" t="n">
         <v>45292</v>
       </c>
-      <c r="N105" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="N105" t="inlineStr"/>
       <c r="O105" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyeva_P%C9%99rvin_Dada%C5%9F_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Abdulh%C3%BCseynov_%C4%B0nqilab_Akif_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="n">
-        <v>2568</v>
+        <v>2593</v>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Pərviz</t>
+          <t>Yuriy</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>Faiq oğlu</t>
+          <t>Cəfər oğlu</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>Əbdülsalamov</t>
+          <t>Nəbiyev</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G106" t="inlineStr"/>
       <c r="H106" t="inlineStr"/>
       <c r="I106" s="2" t="n">
-        <v>31809</v>
+        <v>22370</v>
       </c>
       <c r="J106" t="inlineStr">
         <is>
-          <t>Nəqliyyat şöbəsi</t>
+          <t>«Pirqulu» s/st.</t>
         </is>
       </c>
       <c r="K106" t="inlineStr">
         <is>
-          <t>Mütəxəssis</t>
+          <t>Stansiya müdiri v.i.e.</t>
         </is>
       </c>
       <c r="L106" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M106" s="2" t="n">
         <v>45292</v>
       </c>
-      <c r="N106" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="N106" t="inlineStr"/>
       <c r="O106" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fbd%C3%BClsalamov_P%C9%99rviz_Faiq_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/N%C9%99biyev_Yuriy_C%C9%99f%C9%99r_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="n">
-        <v>2569</v>
+        <v>2594</v>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Gülgün</t>
+          <t>Sadiq</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>Rəsul qızı</t>
+          <t>Qabil oğlu</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>Zeynalova</t>
+          <t>Haxıyev</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G107" t="inlineStr"/>
       <c r="H107" t="inlineStr"/>
       <c r="I107" s="2" t="n">
-        <v>28419</v>
+        <v>29175</v>
       </c>
       <c r="J107" t="inlineStr">
         <is>
-          <t>Təchizat və xidmət şöbəsi</t>
+          <t>«Saatlı» s/st.</t>
         </is>
       </c>
       <c r="K107" t="inlineStr">
         <is>
-          <t>Mütəxəssis</t>
+          <t>Stansiya müdiri v.i.e.</t>
         </is>
       </c>
       <c r="L107" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M107" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N107" t="inlineStr"/>
       <c r="O107" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Zeynalova_G%C3%BClg%C3%BCn_R%C9%99sul_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Hax%C4%B1yev_Sadiq_Qabil_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="n">
-        <v>2570</v>
+        <v>2595</v>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Könül</t>
+          <t>Nazilə</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>Sədi qızı</t>
+          <t>Rüstəm qızı</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>Sadıqova</t>
+          <t>Cəfərova</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G108" t="inlineStr"/>
       <c r="H108" t="inlineStr"/>
       <c r="I108" s="2" t="n">
-        <v>29550</v>
+        <v>30648</v>
       </c>
       <c r="J108" t="inlineStr">
         <is>
           <t>Beynəlxalq əlaqələr şöbəsi</t>
         </is>
       </c>
       <c r="K108" t="inlineStr">
         <is>
           <t>Redaktor</t>
         </is>
       </c>
       <c r="L108" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M108" s="2" t="n">
-        <v>45292</v>
+        <v>46176</v>
       </c>
       <c r="N108" t="inlineStr"/>
       <c r="O108" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Sad%C4%B1qova_K%C3%B6n%C3%BCl_S%C9%99di_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/C%C9%99f%C9%99rova_Nazil%C9%99_R%C3%BCst%C9%99m_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="n">
-        <v>2571</v>
+        <v>2596</v>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Nuranə</t>
+          <t>Leyla</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>Tofiq qızı</t>
+          <t>Azər qızı</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>Məmmədova</t>
+          <t>Talıbzadə</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G109" t="inlineStr"/>
       <c r="H109" t="inlineStr"/>
       <c r="I109" s="2" t="n">
-        <v>29818</v>
+        <v>34218</v>
       </c>
       <c r="J109" t="inlineStr">
         <is>
-          <t>Elektron xidmətlər şöbəsi</t>
+          <t>Beynəlxalq əlaqələr şöbəsi</t>
         </is>
       </c>
       <c r="K109" t="inlineStr">
         <is>
-          <t>Redaktor</t>
+          <t>Tərcüməçi</t>
         </is>
       </c>
       <c r="L109" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M109" s="2" t="n">
         <v>45292</v>
       </c>
-      <c r="N109" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="N109" t="inlineStr"/>
       <c r="O109" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dova_Nuran%C9%99_Tofiq_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Tal%C4%B1bzad%C9%99_Leyla_Az%C9%99r_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="n">
-        <v>2572</v>
+        <v>2597</v>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Telman</t>
+          <t>Nana</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>İmran oğlu</t>
+          <t>Çingiz qızı</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>Cəfərov</t>
+          <t>Atakişiyeva</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G110" t="inlineStr"/>
       <c r="H110" t="inlineStr"/>
       <c r="I110" s="2" t="n">
-        <v>28338</v>
+        <v>29381</v>
       </c>
       <c r="J110" t="inlineStr">
         <is>
-          <t>Beynəlxalq əlaqələr şöbəsi</t>
+          <t>Elektron xidmətlər şöbəsi</t>
         </is>
       </c>
       <c r="K110" t="inlineStr">
         <is>
-          <t>Şöbə müdiri</t>
+          <t>Tərcüməçi</t>
         </is>
       </c>
       <c r="L110" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M110" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N110" t="inlineStr"/>
       <c r="O110" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/C%C9%99f%C9%99rov_Telman_%C4%B0mran_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Ataki%C5%9Fiyeva_Nana_%C3%87ingiz_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="n">
-        <v>2573</v>
+        <v>2599</v>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>Vüsalə</t>
+          <t>Ləman</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>Rafiq qızı</t>
+          <t>Azər qızı</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
           <t>Hüseynova</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G111" t="inlineStr"/>
       <c r="H111" t="inlineStr"/>
       <c r="I111" s="2" t="n">
-        <v>27935</v>
+        <v>35927</v>
       </c>
       <c r="J111" t="inlineStr">
         <is>
-          <t>Elektron xidmətlər şöbəsi</t>
+          <t>Maliyyə və proqnozlaşdırma şöbəsi</t>
         </is>
       </c>
       <c r="K111" t="inlineStr">
         <is>
-          <t>Şöbə müdiri</t>
+          <t>Iqtisadçı</t>
         </is>
       </c>
       <c r="L111" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M111" s="2" t="n">
-        <v>45292</v>
-[...3 lines deleted...]
-      </c>
+        <v>46176</v>
+      </c>
+      <c r="N111" t="inlineStr"/>
       <c r="O111" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C3%BCseynova_V%C3%BCsal%C9%99_Rafiq_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C3%BCseynova_L%C9%99man_Az%C9%99r_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="n">
-        <v>2574</v>
+        <v>2600</v>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>Namiq</t>
+          <t>Məryəm</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>Elmas oğlu</t>
+          <t>Hidayət qızı</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>Abbasov</t>
+          <t>Əlizadə</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G112" t="inlineStr"/>
       <c r="H112" t="inlineStr"/>
       <c r="I112" s="2" t="n">
-        <v>27897</v>
+        <v>34706</v>
       </c>
       <c r="J112" t="inlineStr">
         <is>
-          <t>Tikinti-təmir şöbəsi</t>
+          <t>Təchizat və xidmət şöbəsi</t>
         </is>
       </c>
       <c r="K112" t="inlineStr">
         <is>
-          <t>Şöbə müdiri</t>
+          <t>Texnik</t>
         </is>
       </c>
       <c r="L112" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M112" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N112" t="inlineStr"/>
       <c r="O112" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Abbasov_Namiq_Elmas_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Flizad%C9%99_M%C9%99ry%C9%99m_Hiday%C9%99t_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="n">
-        <v>2575</v>
+        <v>2601</v>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>Sultan</t>
+          <t>Cavanşir</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>Abas oğlu</t>
+          <t>Əli oğlu</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>Abasov</t>
+          <t>Abışov</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G113" t="inlineStr"/>
       <c r="H113" t="inlineStr"/>
       <c r="I113" s="2" t="n">
-        <v>19158</v>
+        <v>34300</v>
       </c>
       <c r="J113" t="inlineStr">
         <is>
-          <t>Əməyin mühafizəsi şöbəsi</t>
+          <t>Təchizat və xidmət şöbəsi</t>
         </is>
       </c>
       <c r="K113" t="inlineStr">
         <is>
-          <t>Şöbə müdiri</t>
+          <t>Texnik</t>
         </is>
       </c>
       <c r="L113" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M113" s="2" t="n">
         <v>45292</v>
       </c>
-      <c r="N113" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="N113" t="inlineStr"/>
       <c r="O113" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Abasov_Sultan_Abas_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Ab%C4%B1%C5%9Fov_Cavan%C5%9Fir_%C6%8Fli_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="n">
-        <v>2576</v>
+        <v>2602</v>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>Fəridə</t>
+          <t>Hacıağa</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>Hətəm qızı</t>
+          <t>Balamirzə oğlu</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>Axundova</t>
+          <t>Ağayev</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G114" t="inlineStr"/>
       <c r="H114" t="inlineStr"/>
       <c r="I114" s="2" t="n">
-        <v>26110</v>
+        <v>35790</v>
       </c>
       <c r="J114" t="inlineStr">
         <is>
-          <t>“İnsan resursları” şöbəsi</t>
+          <t>Seysmoloji bölmə  Zəlzələlərin  tədqiqatı bürosu</t>
         </is>
       </c>
       <c r="K114" t="inlineStr">
         <is>
-          <t>Şöbə rəisi</t>
+          <t>Mühəndis</t>
         </is>
       </c>
       <c r="L114" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M114" s="2" t="n">
-        <v>45292</v>
+        <v>46176</v>
       </c>
       <c r="N114" t="inlineStr"/>
       <c r="O114" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Axundova_F%C9%99rid%C9%99_H%C9%99t%C9%99m_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/A%C4%9Fayev_Hac%C4%B1a%C4%9Fa_Balamirz%C9%99_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="n">
-        <v>2577</v>
+        <v>2603</v>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>Abdulqasım</t>
+          <t>Nihat</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>Bəhrəm oğlu</t>
+          <t>Anar oğlu</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>Qasımov</t>
+          <t>İskəndərli</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G115" t="inlineStr"/>
       <c r="H115" t="inlineStr"/>
       <c r="I115" s="2" t="n">
-        <v>24563</v>
+        <v>37920</v>
       </c>
       <c r="J115" t="inlineStr">
         <is>
-          <t>«Xınalıq» s/st.</t>
+          <t>Seysmoloji bölmə  Zəlzələlərin  tədqiqatı bürosu</t>
         </is>
       </c>
       <c r="K115" t="inlineStr">
         <is>
-          <t>Stansiya müdiri</t>
+          <t>Texnik</t>
         </is>
       </c>
       <c r="L115" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M115" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N115" t="inlineStr"/>
       <c r="O115" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Qas%C4%B1mov_Abdulqas%C4%B1m_B%C9%99hr%C9%99m_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0sk%C9%99nd%C9%99rli_Nihat_Anar_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="n">
-        <v>2578</v>
+        <v>2604</v>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>Dünyaməddin</t>
+          <t>Fatimə</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t xml:space="preserve">Hacıəhməd </t>
+          <t>Vüqar qızı</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>Qardaşov</t>
+          <t>Əzimova</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G116" t="inlineStr"/>
       <c r="H116" t="inlineStr"/>
       <c r="I116" s="2" t="n">
-        <v>16095</v>
+        <v>36107</v>
       </c>
       <c r="J116" t="inlineStr">
         <is>
-          <t>«Qusar» s/st.</t>
+          <t>Seysmoloji bölmə  Zəlzələlərin  tədqiqatı bürosu</t>
         </is>
       </c>
       <c r="K116" t="inlineStr">
         <is>
-          <t>Stansiya müdiri</t>
+          <t>Texnik</t>
         </is>
       </c>
       <c r="L116" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M116" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N116" t="inlineStr"/>
       <c r="O116" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Qarda%C5%9Fov_D%C3%BCnyam%C9%99ddin_Hac%C4%B1%C9%99hm%C9%99d'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fzimova_Fatim%C9%99_V%C3%BCqar_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="n">
-        <v>2579</v>
+        <v>2606</v>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>Aydın</t>
+          <t>İlahə</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>Qurban oğlu</t>
+          <t>Adil qızı</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>Abbaslı</t>
+          <t>Zahirova</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G117" t="inlineStr"/>
       <c r="H117" t="inlineStr"/>
       <c r="I117" s="2" t="n">
-        <v>19861</v>
+        <v>37075</v>
       </c>
       <c r="J117" t="inlineStr">
         <is>
-          <t>«Şəki» s/st.</t>
+          <t>Seysmoloji bölmə  Zəlzələlərin  tədqiqatı bürosu</t>
         </is>
       </c>
       <c r="K117" t="inlineStr">
         <is>
-          <t>Stansiya müdiri</t>
+          <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="L117" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M117" s="2" t="n">
-        <v>45292</v>
+        <v>46176</v>
       </c>
       <c r="N117" t="inlineStr"/>
       <c r="O117" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Abbasl%C4%B1_Ayd%C4%B1n_Qurban_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Zahirova_%C4%B0lah%C9%99_Adil_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="n">
-        <v>2580</v>
+        <v>2607</v>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>Bəhram</t>
+          <t>Aişə</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>Musa oğlu</t>
+          <t>Rəfail qızı</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>Abdullayev</t>
+          <t>Daşdəmirova</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G118" t="inlineStr"/>
       <c r="H118" t="inlineStr"/>
       <c r="I118" s="2" t="n">
-        <v>26497</v>
+        <v>35701</v>
       </c>
       <c r="J118" t="inlineStr">
         <is>
-          <t>«Zaqatala» s/st.</t>
+          <t>Mühəndis geologiyası  və seysmik mikrorayonlaşdırma şöbəsi</t>
         </is>
       </c>
       <c r="K118" t="inlineStr">
         <is>
-          <t>Stansiya müdiri</t>
+          <t>Texnik</t>
         </is>
       </c>
       <c r="L118" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M118" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N118" t="inlineStr"/>
       <c r="O118" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Abdullayev_B%C9%99hram_Musa_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Da%C5%9Fd%C9%99mirova_Ai%C5%9F%C9%99_R%C9%99fail_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="n">
-        <v>2581</v>
+        <v>2608</v>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>Əlizaman</t>
+          <t>Rəhimə</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>Abdulla oğlu</t>
+          <t>Nəriman qızı</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>Xanputayev</t>
+          <t>Camıyeva</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G119" t="inlineStr"/>
       <c r="H119" t="inlineStr"/>
       <c r="I119" s="2" t="n">
-        <v>20157</v>
+        <v>36842</v>
       </c>
       <c r="J119" t="inlineStr">
         <is>
-          <t>«Qobustan» s/st.</t>
+          <t>Mühəndis geologiyası  və seysmik mikrorayonlaşdırma şöbəsi</t>
         </is>
       </c>
       <c r="K119" t="inlineStr">
         <is>
-          <t>Stansiya müdiri</t>
+          <t>Texnik</t>
         </is>
       </c>
       <c r="L119" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M119" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N119" t="inlineStr"/>
       <c r="O119" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Xanputayev_%C6%8Flizaman_Abdulla_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Cam%C4%B1yeva_R%C9%99him%C9%99_N%C9%99riman_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="n">
-        <v>2582</v>
+        <v>2609</v>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>Arif</t>
+          <t>Fatimə</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>Zinxar oğlu</t>
+          <t>Allahverdi qızı</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>Mirzəyev</t>
+          <t>Zeynalova</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G120" t="inlineStr"/>
       <c r="H120" t="inlineStr"/>
       <c r="I120" s="2" t="n">
-        <v>19990</v>
+        <v>34829</v>
       </c>
       <c r="J120" t="inlineStr">
         <is>
-          <t>«İsmayıllı» s/st.</t>
+          <t>Makroseysmik tədqiqatlar şöbəsi</t>
         </is>
       </c>
       <c r="K120" t="inlineStr">
         <is>
-          <t>Stansiya müdiri</t>
+          <t>Texnik</t>
         </is>
       </c>
       <c r="L120" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M120" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N120" t="inlineStr"/>
       <c r="O120" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Mirz%C9%99yev_Arif_Zinxar_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/C%C9%99f%C9%99rova_Fatim%C9%99_Allahverdi_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="n">
-        <v>2583</v>
+        <v>2610</v>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>Xudayət</t>
+          <t>Mələk</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>Məhərrəm oğlu</t>
+          <t>Şixəli qızı</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>Sadıqov</t>
+          <t>Şixəliyeva</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G121" t="inlineStr"/>
       <c r="H121" t="inlineStr"/>
       <c r="I121" s="2" t="n">
-        <v>20416</v>
+        <v>35150</v>
       </c>
       <c r="J121" t="inlineStr">
         <is>
-          <t>«Gədəbəy» s/st.</t>
+          <t>Makroseysmik tədqiqatlar şöbəsi</t>
         </is>
       </c>
       <c r="K121" t="inlineStr">
         <is>
-          <t>Stansiya müdiri</t>
+          <t>Texnik</t>
         </is>
       </c>
       <c r="L121" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M121" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N121" t="inlineStr"/>
       <c r="O121" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Sad%C4%B1qov_Xuday%C9%99t_M%C9%99h%C9%99rr%C9%99m_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C5%9Eix%C9%99liyeva_M%C9%99l%C9%99k_%C5%9Eix%C9%99li_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="n">
-        <v>2584</v>
+        <v>2611</v>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>Ağa</t>
+          <t>Tehranə</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>Mustafa oğlu</t>
+          <t>Məmmədrza qızı</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>Mustafayev</t>
+          <t>Dadaşeva</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G122" t="inlineStr"/>
       <c r="H122" t="inlineStr"/>
       <c r="I122" s="2" t="n">
-        <v>20182</v>
+        <v>27757</v>
       </c>
       <c r="J122" t="inlineStr">
         <is>
-          <t>«Gəncə» s/st.</t>
+          <t>Seysmoloji cihazlara texniki- nəzarət şöbəsi</t>
         </is>
       </c>
       <c r="K122" t="inlineStr">
         <is>
-          <t>Stansiya müdiri</t>
+          <t>Texnik</t>
         </is>
       </c>
       <c r="L122" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M122" s="2" t="n">
         <v>45292</v>
       </c>
-      <c r="N122" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="N122" t="inlineStr"/>
       <c r="O122" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Mustafayev_A%C4%9Fa_Mustafa_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Dada%C5%9Feva_Tehran%C9%99_M%C9%99mm%C9%99drza_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="n">
-        <v>2585</v>
+        <v>2612</v>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>Eynur</t>
+          <t>Azər</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>Razim oğlu</t>
+          <t>Pərviz oğlu</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>Vəliyev</t>
+          <t>İsgəndərov</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G123" t="inlineStr"/>
       <c r="H123" t="inlineStr"/>
       <c r="I123" s="2" t="n">
-        <v>24968</v>
+        <v>34962</v>
       </c>
       <c r="J123" t="inlineStr">
         <is>
-          <t>«Qazax» s/st.</t>
+          <t>Seysmoloji cihazlara texniki- nəzarət şöbəsi</t>
         </is>
       </c>
       <c r="K123" t="inlineStr">
         <is>
-          <t>Stansiya müdiri</t>
+          <t>Texnik</t>
         </is>
       </c>
       <c r="L123" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M123" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N123" t="inlineStr"/>
       <c r="O123" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/V%C9%99liyev_Eynur_Razim_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0sg%C9%99nd%C9%99rov_Az%C9%99r_P%C9%99rviz_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="n">
-        <v>2586</v>
+        <v>2613</v>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>Səyavuş</t>
+          <t>Sənan</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>Ataxan oğlu</t>
+          <t>Əlibaba oğlu</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t>Əsədov</t>
+          <t>Tapdıqlı</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G124" t="inlineStr"/>
       <c r="H124" t="inlineStr"/>
       <c r="I124" s="2" t="n">
-        <v>26014</v>
+        <v>33256</v>
       </c>
       <c r="J124" t="inlineStr">
         <is>
-          <t>«Zərdab» s/st.</t>
+          <t>Episentral şöbəsi</t>
         </is>
       </c>
       <c r="K124" t="inlineStr">
         <is>
-          <t>Stansiya müdiri</t>
+          <t>Texnik</t>
         </is>
       </c>
       <c r="L124" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M124" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N124" t="inlineStr"/>
       <c r="O124" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fs%C9%99dov_S%C9%99yavu%C5%9F_Ataxan_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Tapd%C4%B1ql%C4%B1_S%C9%99nan_%C6%8Flibaba_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="n">
-        <v>2587</v>
+        <v>2614</v>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>İmamverdi</t>
+          <t>Dilbər</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>Şiraslan oğlu</t>
+          <t>Lazım qızı</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>Hüseynov</t>
+          <t>Mahmudova</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G125" t="inlineStr"/>
       <c r="H125" t="inlineStr"/>
       <c r="I125" s="2" t="n">
-        <v>21760</v>
+        <v>24584</v>
       </c>
       <c r="J125" t="inlineStr">
         <is>
-          <t>«Ağdam» s/st.</t>
+          <t>Təchizat və xidmət şöbəsi</t>
         </is>
       </c>
       <c r="K125" t="inlineStr">
         <is>
-          <t>Stansiya müdiri</t>
+          <t>Texnik</t>
         </is>
       </c>
       <c r="L125" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M125" s="2" t="n">
-        <v>45292</v>
+        <v>46176</v>
       </c>
       <c r="N125" t="inlineStr"/>
       <c r="O125" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C3%BCseynov_%C4%B0mamverdi_%C5%9Eiraslan_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Mahmudova_Dilb%C9%99r_Laz%C4%B1m_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="n">
-        <v>2588</v>
+        <v>2615</v>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>Məmmədəli</t>
+          <t>Hacetdin</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t xml:space="preserve">Məhəmməd </t>
+          <t>Qənimət oğlu</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t>Məlikov</t>
+          <t>Hacıyev</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G126" t="inlineStr"/>
       <c r="H126" t="inlineStr"/>
       <c r="I126" s="2" t="n">
-        <v>18090</v>
+        <v>32729</v>
       </c>
       <c r="J126" t="inlineStr">
         <is>
-          <t>«Şirvan» s/st.</t>
+          <t>«Qala» s/st.</t>
         </is>
       </c>
       <c r="K126" t="inlineStr">
         <is>
-          <t>Stansiya müdiri</t>
+          <t>Texnik</t>
         </is>
       </c>
       <c r="L126" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M126" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N126" t="inlineStr"/>
       <c r="O126" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99likov_M%C9%99mm%C9%99d%C9%99li_M%C9%99h%C9%99mm%C9%99d'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Hac%C4%B1yev_Hacetdin_Q%C9%99nim%C9%99t_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="n">
-        <v>2589</v>
+        <v>2616</v>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>Mehman</t>
+          <t>İlkin</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>Ağamirzə oğlu</t>
+          <t>Əlniyaz oğlu</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>Paşayev</t>
+          <t>Zeynalov</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G127" t="inlineStr"/>
       <c r="H127" t="inlineStr"/>
       <c r="I127" s="2" t="n">
-        <v>21034</v>
+        <v>26061</v>
       </c>
       <c r="J127" t="inlineStr">
         <is>
-          <t>«Lənkəran» s/st.</t>
+          <t>Çilov adası» s/st.</t>
         </is>
       </c>
       <c r="K127" t="inlineStr">
         <is>
-          <t>Stansiya müdiri</t>
+          <t>Texnik</t>
         </is>
       </c>
       <c r="L127" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M127" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N127" t="inlineStr"/>
       <c r="O127" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Pa%C5%9Fayev_Mehman_A%C4%9Famirz%C9%99_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Zeynalov_%C4%B0lkin_%C6%8Flniyaz_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="n">
-        <v>2590</v>
+        <v>2617</v>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>Cavid</t>
+          <t>Türkanə</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>Cəlal oğlu</t>
+          <t>Şahin qızı</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t>Baxşiyev</t>
+          <t>Poyliyeva-Qəhrəmanlı</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G128" t="inlineStr"/>
       <c r="H128" t="inlineStr"/>
       <c r="I128" s="2" t="n">
-        <v>31594</v>
+        <v>35184</v>
       </c>
       <c r="J128" t="inlineStr">
         <is>
-          <t>«Lerik» s/st.</t>
+          <t>«Şəki» gk/st.</t>
         </is>
       </c>
       <c r="K128" t="inlineStr">
         <is>
-          <t>Stansiya müdiri</t>
+          <t>Texnik</t>
         </is>
       </c>
       <c r="L128" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M128" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N128" t="inlineStr"/>
       <c r="O128" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Bax%C5%9Fiyev_Cavid_C%C9%99lal_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Poyliyeva-Q%C9%99hr%C9%99manl%C4%B1_T%C3%BCrkan%C9%99_%C5%9Eahin_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="n">
-        <v>2591</v>
+        <v>2618</v>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>Aydın</t>
+          <t>Gülər</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>Mikayıl oğlu</t>
+          <t>Xasay qızı</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t>Gülməmmədov</t>
+          <t>Məcidzadə</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G129" t="inlineStr"/>
       <c r="H129" t="inlineStr"/>
       <c r="I129" s="2" t="n">
-        <v>22822</v>
+        <v>35421</v>
       </c>
       <c r="J129" t="inlineStr">
         <is>
-          <t>«Qobu» s/st.</t>
+          <t>«Şəki» gk/st.</t>
         </is>
       </c>
       <c r="K129" t="inlineStr">
         <is>
-          <t>Stansiya müdiri</t>
+          <t>Texnik</t>
         </is>
       </c>
       <c r="L129" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M129" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N129" t="inlineStr"/>
       <c r="O129" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/G%C3%BClm%C9%99mm%C9%99dov_Ayd%C4%B1n_Mikay%C4%B1l_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99cidzad%C9%99_G%C3%BCl%C9%99r_Xasay_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="n">
-        <v>2592</v>
+        <v>2619</v>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>İnqilab</t>
+          <t>Mehdi</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>Akif oğlu</t>
+          <t>Niyazi oğlu</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t>Abdulhüseynov</t>
+          <t>Сəfərli</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G130" t="inlineStr"/>
       <c r="H130" t="inlineStr"/>
       <c r="I130" s="2" t="n">
-        <v>30022</v>
+        <v>37091</v>
       </c>
       <c r="J130" t="inlineStr">
         <is>
-          <t>«Qəbələ» s/st.</t>
+          <t>Makroseysmik tədqiqatlar</t>
         </is>
       </c>
       <c r="K130" t="inlineStr">
         <is>
-          <t>Stansiya müdiri v.i.e.</t>
+          <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="L130" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M130" s="2" t="n">
-        <v>45292</v>
+        <v>46176</v>
       </c>
       <c r="N130" t="inlineStr"/>
       <c r="O130" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Abdulh%C3%BCseynov_%C4%B0nqilab_Akif_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%D0%A1%C9%99f%C9%99rli_Mehdi_Niyazi_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="n">
-        <v>2593</v>
+        <v>2621</v>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>Yuriy</t>
+          <t>Yelena</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>Cəfər oğlu</t>
+          <t>Aleksandrovna</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t>Nəbiyev</t>
+          <t>Şahbazova</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G131" t="inlineStr"/>
       <c r="H131" t="inlineStr"/>
       <c r="I131" s="2" t="n">
-        <v>22370</v>
+        <v>26136</v>
       </c>
       <c r="J131" t="inlineStr">
         <is>
-          <t>«Pirqulu» s/st.</t>
+          <t>Geofiziki cihazlara texniki-nəzarət şöbəsi</t>
         </is>
       </c>
       <c r="K131" t="inlineStr">
         <is>
-          <t>Stansiya müdiri v.i.e.</t>
+          <t>Texnik</t>
         </is>
       </c>
       <c r="L131" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M131" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N131" t="inlineStr"/>
       <c r="O131" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/N%C9%99biyev_Yuriy_C%C9%99f%C9%99r_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C5%9Eahbazova_Yelena_Aleksandrovna'}]</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="n">
-        <v>2594</v>
+        <v>3230</v>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>Sadiq</t>
+          <t>Ramiz</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>Qabil oğlu</t>
+          <t>İman oğlu</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t>Haxıyev</t>
+          <t>İsgəndərov</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G132" t="inlineStr"/>
       <c r="H132" t="inlineStr"/>
       <c r="I132" s="2" t="n">
-        <v>29175</v>
+        <v>19379</v>
       </c>
       <c r="J132" t="inlineStr">
         <is>
-          <t>«Saatlı» s/st.</t>
+          <t>Rəhbərlik</t>
         </is>
       </c>
       <c r="K132" t="inlineStr">
         <is>
-          <t>Stansiya müdiri v.i.e.</t>
+          <t>Direktor müavini</t>
         </is>
       </c>
       <c r="L132" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M132" s="2" t="n">
-        <v>45292</v>
+        <v>46176</v>
       </c>
       <c r="N132" t="inlineStr"/>
       <c r="O132" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Hax%C4%B1yev_Sadiq_Qabil_o%C4%9Flu'}]</t>
+          <t>[]</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="n">
-        <v>2595</v>
+        <v>3231</v>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>Nazilə</t>
+          <t>Əsmər</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>Rüstəm qızı</t>
+          <t>Nəzərovna</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
-          <t>Cəfərova</t>
+          <t>Yarməmmədova</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G133" t="inlineStr"/>
       <c r="H133" t="inlineStr"/>
       <c r="I133" s="2" t="n">
-        <v>30648</v>
+        <v>37766</v>
       </c>
       <c r="J133" t="inlineStr">
         <is>
-          <t>Elektron xidmətlər şöbəsi</t>
+          <t>“İnsan resursları” şöbəsi</t>
         </is>
       </c>
       <c r="K133" t="inlineStr">
         <is>
-          <t>Tərcüməçi</t>
+          <t>Mütəxəssis</t>
         </is>
       </c>
       <c r="L133" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M133" s="2" t="n">
-        <v>45292</v>
-[...3 lines deleted...]
-      </c>
+        <v>46176</v>
+      </c>
+      <c r="N133" t="inlineStr"/>
       <c r="O133" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/C%C9%99f%C9%99rova_Nazil%C9%99_R%C3%BCst%C9%99m_q%C4%B1z%C4%B1'}]</t>
+          <t>[]</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="n">
-        <v>2596</v>
+        <v>3232</v>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>Leyla</t>
+          <t>Günay</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>Azər qızı</t>
+          <t>Əfraseiyət qızı</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t>Talıbzadə</t>
+          <t>Ağayeva</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G134" t="inlineStr"/>
       <c r="H134" t="inlineStr"/>
       <c r="I134" s="2" t="n">
-        <v>34218</v>
+        <v>29282</v>
       </c>
       <c r="J134" t="inlineStr">
         <is>
-          <t>Beynəlxalq əlaqələr şöbəsi</t>
+          <t>Maliyyə və proqnozlaşdırma şöbəsi</t>
         </is>
       </c>
       <c r="K134" t="inlineStr">
         <is>
-          <t>Tərcüməçi</t>
+          <t>Mütəxəssis</t>
         </is>
       </c>
       <c r="L134" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M134" s="2" t="n">
-        <v>45292</v>
+        <v>46176</v>
       </c>
       <c r="N134" t="inlineStr"/>
       <c r="O134" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Tal%C4%B1bzad%C9%99_Leyla_Az%C9%99r_q%C4%B1z%C4%B1'}]</t>
+          <t>[]</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="n">
-        <v>2597</v>
+        <v>3233</v>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>Nana</t>
+          <t>Rasimə</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>Çingiz qızı</t>
+          <t>Ramiz qızı</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t>Atakişiyeva</t>
+          <t>Hüseynova</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G135" t="inlineStr"/>
       <c r="H135" t="inlineStr"/>
       <c r="I135" s="2" t="n">
-        <v>29381</v>
+        <v>25655</v>
       </c>
       <c r="J135" t="inlineStr">
         <is>
-          <t>Elektron xidmətlər şöbəsi</t>
+          <t>Sənədlərlə iş şöbəsi</t>
         </is>
       </c>
       <c r="K135" t="inlineStr">
         <is>
-          <t>Tərcüməçi</t>
+          <t>Mütəxəssis</t>
         </is>
       </c>
       <c r="L135" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M135" s="2" t="n">
-        <v>45292</v>
+        <v>46176</v>
       </c>
       <c r="N135" t="inlineStr"/>
       <c r="O135" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Ataki%C5%9Fiyeva_Nana_%C3%87ingiz_q%C4%B1z%C4%B1'}]</t>
+          <t>[]</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="n">
-        <v>2598</v>
+        <v>3234</v>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>Səbinə</t>
+          <t>Ülkər</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>Həbib qızı</t>
+          <t>Vidadi qızı</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
-          <t>Əliyeva</t>
+          <t>Əbülfəzli</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G136" t="inlineStr"/>
       <c r="H136" t="inlineStr"/>
       <c r="I136" s="2" t="n">
-        <v>34986</v>
+        <v>30239</v>
       </c>
       <c r="J136" t="inlineStr">
         <is>
-          <t>“Tədris” şöbəsi</t>
+          <t>Beynəlxalq əlaqələr şöbəsi</t>
         </is>
       </c>
       <c r="K136" t="inlineStr">
         <is>
-          <t>Tərcüməçi</t>
+          <t>Mütəxəssis</t>
         </is>
       </c>
       <c r="L136" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M136" s="2" t="n">
-        <v>45292</v>
-[...3 lines deleted...]
-      </c>
+        <v>46176</v>
+      </c>
+      <c r="N136" t="inlineStr"/>
       <c r="O136" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyeva_S%C9%99bin%C9%99_H%C9%99bib_q%C4%B1z%C4%B1'}]</t>
+          <t>[]</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="n">
-        <v>2599</v>
+        <v>3235</v>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>Ləman</t>
+          <t>Yamən</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>Azər qızı</t>
+          <t>Səlim qızı</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
-          <t>Hüseynova</t>
+          <t>Orucova</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F137" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G137" t="inlineStr"/>
       <c r="H137" t="inlineStr"/>
       <c r="I137" s="2" t="n">
-        <v>35927</v>
+        <v>26163</v>
       </c>
       <c r="J137" t="inlineStr">
         <is>
-          <t>Maliyyə və proqnozlaşdırma şöbəsi</t>
+          <t>Təchizat və xidmət şöbəsi</t>
         </is>
       </c>
       <c r="K137" t="inlineStr">
         <is>
-          <t>Texnik</t>
+          <t>Mütəxəssis</t>
         </is>
       </c>
       <c r="L137" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M137" s="2" t="n">
-        <v>45292</v>
-[...3 lines deleted...]
-      </c>
+        <v>46176</v>
+      </c>
+      <c r="N137" t="inlineStr"/>
       <c r="O137" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C3%BCseynova_L%C9%99man_Az%C9%99r_q%C4%B1z%C4%B1'}]</t>
+          <t>[]</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="n">
-        <v>2600</v>
+        <v>3236</v>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>Məryəm</t>
+          <t>Azad</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t>Hidayət qızı</t>
+          <t>Ağalar oğlu</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
-          <t>Əlizadə</t>
+          <t>bayramov</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
-          <t>İşçi</t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G138" t="inlineStr"/>
       <c r="H138" t="inlineStr"/>
       <c r="I138" s="2" t="n">
-        <v>34706</v>
+        <v>19544</v>
       </c>
       <c r="J138" t="inlineStr">
         <is>
-          <t>Təchizat və xidmət şöbəsi</t>
+          <t>Geofiziki tədqiqatlar və süni intelekt şöbəsi</t>
         </is>
       </c>
       <c r="K138" t="inlineStr">
         <is>
-          <t>Texnik</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L138" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M138" s="2" t="n">
-        <v>45292</v>
+        <v>46176</v>
       </c>
       <c r="N138" t="inlineStr"/>
       <c r="O138" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Flizad%C9%99_M%C9%99ry%C9%99m_Hiday%C9%99t_q%C4%B1z%C4%B1'}]</t>
+          <t>[]</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="n">
-        <v>2601</v>
+        <v>3237</v>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>Cavanşir</t>
+          <t>İsmayıl</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t>Əli oğlu</t>
+          <t>Qədir oğlu</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
-          <t>Abışov</t>
+          <t>Hüseynov</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
-          <t>İşçi</t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G139" t="inlineStr"/>
       <c r="H139" t="inlineStr"/>
       <c r="I139" s="2" t="n">
-        <v>34300</v>
+        <v>20694</v>
       </c>
       <c r="J139" t="inlineStr">
         <is>
-          <t>Təchizat və xidmət şöbəsi</t>
+          <t>Geofiziki tədqiqatlar və süni intelekt şöbəsi</t>
         </is>
       </c>
       <c r="K139" t="inlineStr">
         <is>
-          <t>Texnik</t>
+          <t>Baş elmi işçi</t>
         </is>
       </c>
       <c r="L139" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M139" s="2" t="n">
-        <v>45292</v>
+        <v>46176</v>
       </c>
       <c r="N139" t="inlineStr"/>
       <c r="O139" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Ab%C4%B1%C5%9Fov_Cavan%C5%9Fir_%C6%8Fli_o%C4%9Flu'}]</t>
+          <t>[]</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="n">
-        <v>2602</v>
+        <v>3238</v>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>Hacıağa</t>
+          <t>Nail</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
-          <t>Balamirzə oğlu</t>
+          <t>Nakam oğlu</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
-          <t>Ağayev</t>
+          <t>Qazıyev</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F140" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G140" t="inlineStr"/>
       <c r="H140" t="inlineStr"/>
       <c r="I140" s="2" t="n">
-        <v>35790</v>
+        <v>25887</v>
       </c>
       <c r="J140" t="inlineStr">
         <is>
-          <t>Seysmoloji bölmə  Zəlzələlərin  tədqiqatı bürosu</t>
+          <t>Zəlzələ ocaqlarının dinamikası</t>
         </is>
       </c>
       <c r="K140" t="inlineStr">
         <is>
-          <t>Texnik</t>
+          <t>Mühəndis proqramlaşdırıcı</t>
         </is>
       </c>
       <c r="L140" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M140" s="2" t="n">
-        <v>45292</v>
-[...3 lines deleted...]
-      </c>
+        <v>46176</v>
+      </c>
+      <c r="N140" t="inlineStr"/>
       <c r="O140" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/A%C4%9Fayev_Hac%C4%B1a%C4%9Fa_Balamirz%C9%99_o%C4%9Flu'}]</t>
+          <t>[]</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="n">
-        <v>2603</v>
+        <v>3239</v>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>Nihat</t>
+          <t>Ləman</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
-          <t>Anar oğlu</t>
+          <t>Vüqar qızı</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
-          <t>İskəndərli</t>
+          <t>Kərimli</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
-          <t>İşçi</t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G141" t="inlineStr"/>
       <c r="H141" t="inlineStr"/>
       <c r="I141" s="2" t="n">
-        <v>37920</v>
+        <v>36426</v>
       </c>
       <c r="J141" t="inlineStr">
         <is>
-          <t>Seysmoloji bölmə  Zəlzələlərin  tədqiqatı bürosu</t>
+          <t>Zəlzələ ocaqlarının dinamikası</t>
         </is>
       </c>
       <c r="K141" t="inlineStr">
         <is>
-          <t>Texnik</t>
+          <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="L141" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M141" s="2" t="n">
-        <v>45292</v>
+        <v>46176</v>
       </c>
       <c r="N141" t="inlineStr"/>
       <c r="O141" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0sk%C9%99nd%C9%99rli_Nihat_Anar_o%C4%9Flu'}]</t>
+          <t>[]</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="n">
-        <v>2604</v>
+        <v>3240</v>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>Fatimə</t>
+          <t>Nərgiz</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t>Vüqar qızı</t>
+          <t>Möhbalı qızı</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
-          <t>Əzimova</t>
+          <t>məmmədova</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F142" t="inlineStr">
         <is>
-          <t>İşçi</t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G142" t="inlineStr"/>
       <c r="H142" t="inlineStr"/>
       <c r="I142" s="2" t="n">
-        <v>36107</v>
+        <v>34832</v>
       </c>
       <c r="J142" t="inlineStr">
         <is>
-          <t>Seysmoloji bölmə  Zəlzələlərin  tədqiqatı bürosu</t>
+          <t>Zəlzələ ocaqlarının dinamikası</t>
         </is>
       </c>
       <c r="K142" t="inlineStr">
         <is>
-          <t>Texnik</t>
+          <t>Laborant</t>
         </is>
       </c>
       <c r="L142" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M142" s="2" t="n">
-        <v>45292</v>
+        <v>46176</v>
       </c>
       <c r="N142" t="inlineStr"/>
       <c r="O142" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fzimova_Fatim%C9%99_V%C3%BCqar_q%C4%B1z%C4%B1'}]</t>
+          <t>[]</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="n">
-        <v>2605</v>
+        <v>3241</v>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>Sarıgül</t>
+          <t>Zahid</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
-          <t>Şahin qızı</t>
+          <t>Sadiq oğlu</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
-          <t>Həziyeva</t>
+          <t>Qədirov</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F143" t="inlineStr">
         <is>
-          <t>İşçi</t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G143" t="inlineStr"/>
       <c r="H143" t="inlineStr"/>
       <c r="I143" s="2" t="n">
-        <v>34664</v>
+        <v>20766</v>
       </c>
       <c r="J143" t="inlineStr">
         <is>
-          <t>Seysmoloji bölmə  Zəlzələlərin  tədqiqatı bürosu</t>
+          <t>Episentral şöbəsi</t>
         </is>
       </c>
       <c r="K143" t="inlineStr">
         <is>
-          <t>Texnik</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L143" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M143" s="2" t="n">
-        <v>45292</v>
-[...3 lines deleted...]
-      </c>
+        <v>46176</v>
+      </c>
+      <c r="N143" t="inlineStr"/>
       <c r="O143" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C9%99ziyeva_Sar%C4%B1g%C3%BCl_%C5%9Eahin_q%C4%B1z%C4%B1'}]</t>
+          <t>[]</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="n">
-        <v>2606</v>
+        <v>3242</v>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>İlahə</t>
+          <t>Ramiz</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
-          <t>Adil qızı</t>
+          <t>Samətdin oğlu</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
-          <t>Zahirova</t>
+          <t>Talıbov</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G144" t="inlineStr"/>
       <c r="H144" t="inlineStr"/>
       <c r="I144" s="2" t="n">
-        <v>37075</v>
+        <v>17317</v>
       </c>
       <c r="J144" t="inlineStr">
         <is>
-          <t>Seysmoloji bölmə  Zəlzələlərin  tədqiqatı bürosu</t>
+          <t>“Altıağac” s/st.</t>
         </is>
       </c>
       <c r="K144" t="inlineStr">
         <is>
-          <t>Texnik</t>
+          <t>Stansiya müdiri</t>
         </is>
       </c>
       <c r="L144" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M144" s="2" t="n">
-        <v>45292</v>
-[...3 lines deleted...]
-      </c>
+        <v>46176</v>
+      </c>
+      <c r="N144" t="inlineStr"/>
       <c r="O144" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Zahirova_%C4%B0lah%C9%99_Adil_q%C4%B1z%C4%B1'}]</t>
+          <t>[]</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="n">
-        <v>2607</v>
+        <v>3243</v>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>Aişə</t>
+          <t>Xalid</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
-          <t>Rəfail qızı</t>
+          <t>İbad oğlu</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
-          <t>Daşdəmirova</t>
+          <t>Bayramov</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G145" t="inlineStr"/>
       <c r="H145" t="inlineStr"/>
       <c r="I145" s="2" t="n">
-        <v>35701</v>
+        <v>19044</v>
       </c>
       <c r="J145" t="inlineStr">
         <is>
-          <t>Mühəndis geologiyası  və seysmik mikrorayonlaşdırma şöbəsi</t>
+          <t>“Quba” s/st.</t>
         </is>
       </c>
       <c r="K145" t="inlineStr">
         <is>
-          <t>Texnik</t>
+          <t>Stansiya müdiri</t>
         </is>
       </c>
       <c r="L145" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M145" s="2" t="n">
-        <v>45292</v>
+        <v>46176</v>
       </c>
       <c r="N145" t="inlineStr"/>
       <c r="O145" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Da%C5%9Fd%C9%99mirova_Ai%C5%9F%C9%99_R%C9%99fail_q%C4%B1z%C4%B1'}]</t>
+          <t>[]</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="n">
-        <v>2608</v>
+        <v>3244</v>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>Rəhimə</t>
+          <t>İsmət</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
-          <t>Nəriman qızı</t>
+          <t>Ağamalı oğlu</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
-          <t>Camıyeva</t>
+          <t>Qasımov</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G146" t="inlineStr"/>
       <c r="H146" t="inlineStr"/>
       <c r="I146" s="2" t="n">
-        <v>36842</v>
+        <v>14515</v>
       </c>
       <c r="J146" t="inlineStr">
         <is>
-          <t>Mühəndis geologiyası  və seysmik mikrorayonlaşdırma şöbəsi</t>
+          <t>“Şamaxı” s/st.</t>
         </is>
       </c>
       <c r="K146" t="inlineStr">
         <is>
-          <t>Texnik</t>
+          <t>Stansiya müdiri</t>
         </is>
       </c>
       <c r="L146" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M146" s="2" t="n">
-        <v>45292</v>
+        <v>46176</v>
       </c>
       <c r="N146" t="inlineStr"/>
       <c r="O146" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Cam%C4%B1yeva_R%C9%99him%C9%99_N%C9%99riman_q%C4%B1z%C4%B1'}]</t>
+          <t>[]</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="n">
-        <v>2609</v>
+        <v>3245</v>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>Fatimə</t>
+          <t>Araz</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
-          <t>Allahverdi qızı</t>
+          <t>Hafiz oğlu</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
-          <t>Cəfərova</t>
+          <t>Əsgərov</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G147" t="inlineStr"/>
       <c r="H147" t="inlineStr"/>
       <c r="I147" s="2" t="n">
-        <v>34829</v>
+        <v>30722</v>
       </c>
       <c r="J147" t="inlineStr">
         <is>
-          <t>Makroseysmik tədqiqatlar şöbəsi</t>
+          <t>«Gəncə» s/st.</t>
         </is>
       </c>
       <c r="K147" t="inlineStr">
         <is>
-          <t>Texnik</t>
+          <t>Stansiya müdiri v.i.e.</t>
         </is>
       </c>
       <c r="L147" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M147" s="2" t="n">
-        <v>45292</v>
+        <v>46176</v>
       </c>
       <c r="N147" t="inlineStr"/>
       <c r="O147" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/C%C9%99f%C9%99rova_Fatim%C9%99_Allahverdi_q%C4%B1z%C4%B1'}]</t>
+          <t>[]</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="n">
-        <v>2610</v>
+        <v>3246</v>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>Mələk</t>
+          <t>Rahim</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
-          <t>Şixəli qızı</t>
+          <t>Mətləb oğlu</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
-          <t>Şixəliyeva</t>
+          <t>İslamov</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F148" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G148" t="inlineStr"/>
       <c r="H148" t="inlineStr"/>
       <c r="I148" s="2" t="n">
-        <v>35150</v>
+        <v>35859</v>
       </c>
       <c r="J148" t="inlineStr">
         <is>
-          <t>Makroseysmik tədqiqatlar şöbəsi</t>
+          <t>“Kürdəmir” s/st.</t>
         </is>
       </c>
       <c r="K148" t="inlineStr">
         <is>
-          <t>Texnik</t>
+          <t>Stansiya müdiri v.i.e.</t>
         </is>
       </c>
       <c r="L148" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M148" s="2" t="n">
-        <v>45292</v>
+        <v>46176</v>
       </c>
       <c r="N148" t="inlineStr"/>
       <c r="O148" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C5%9Eix%C9%99liyeva_M%C9%99l%C9%99k_%C5%9Eix%C9%99li_q%C4%B1z%C4%B1'}]</t>
+          <t>[]</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="n">
-        <v>2611</v>
+        <v>3247</v>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>Tehranə</t>
+          <t>Gəray</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
-          <t>Məmmədrza qızı</t>
+          <t>Xəlil oğlu</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
-          <t>Dadaşeva</t>
+          <t>Əsədov</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F149" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G149" t="inlineStr"/>
       <c r="H149" t="inlineStr"/>
       <c r="I149" s="2" t="n">
-        <v>27757</v>
+        <v>25022</v>
       </c>
       <c r="J149" t="inlineStr">
         <is>
-          <t>Seysmoloji cihazlara texniki- nəzarət şöbəsi</t>
+          <t>“Bərdə” s/st.</t>
         </is>
       </c>
       <c r="K149" t="inlineStr">
         <is>
-          <t>Texnik</t>
+          <t>Stansiya müdiri</t>
         </is>
       </c>
       <c r="L149" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M149" s="2" t="n">
-        <v>45292</v>
+        <v>46176</v>
       </c>
       <c r="N149" t="inlineStr"/>
       <c r="O149" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Dada%C5%9Feva_Tehran%C9%99_M%C9%99mm%C9%99drza_q%C4%B1z%C4%B1'}]</t>
+          <t>[]</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="n">
-        <v>2612</v>
+        <v>3248</v>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>Azər</t>
+          <t>Asəf</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
-          <t>Pərviz oğlu</t>
+          <t>Xanağa oğlu</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
-          <t>İsgəndərov</t>
+          <t>Babayev</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F150" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G150" t="inlineStr"/>
       <c r="H150" t="inlineStr"/>
       <c r="I150" s="2" t="n">
-        <v>34962</v>
+        <v>29162</v>
       </c>
       <c r="J150" t="inlineStr">
         <is>
-          <t>Seysmoloji cihazlara texniki- nəzarət şöbəsi</t>
+          <t>“Astara” s/st.</t>
         </is>
       </c>
       <c r="K150" t="inlineStr">
         <is>
-          <t>Texnik</t>
+          <t>Stansiya müdiri v.i.e.</t>
         </is>
       </c>
       <c r="L150" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M150" s="2" t="n">
-        <v>45292</v>
+        <v>46176</v>
       </c>
       <c r="N150" t="inlineStr"/>
       <c r="O150" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0sg%C9%99nd%C9%99rov_Az%C9%99r_P%C9%99rviz_o%C4%9Flu'}]</t>
+          <t>[]</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="n">
-        <v>2613</v>
+        <v>3249</v>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>Sənan</t>
+          <t>Möhab</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
-          <t>Əlibaba oğlu</t>
+          <t>Sərastan oğlu</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
-          <t>Tapdıqlı</t>
+          <t>Hüseynzadə</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F151" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G151" t="inlineStr"/>
       <c r="H151" t="inlineStr"/>
       <c r="I151" s="2" t="n">
-        <v>33256</v>
+        <v>30995</v>
       </c>
       <c r="J151" t="inlineStr">
         <is>
-          <t>Episentral şöbəsi</t>
+          <t>“Yardımlı” s/st.</t>
         </is>
       </c>
       <c r="K151" t="inlineStr">
         <is>
-          <t>Texnik</t>
+          <t>Stansiya müdiri v.i.e.</t>
         </is>
       </c>
       <c r="L151" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M151" s="2" t="n">
-        <v>45292</v>
+        <v>46176</v>
       </c>
       <c r="N151" t="inlineStr"/>
       <c r="O151" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Tapd%C4%B1ql%C4%B1_S%C9%99nan_%C6%8Flibaba_o%C4%9Flu'}]</t>
+          <t>[]</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="n">
-        <v>2614</v>
+        <v>3250</v>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>Dilbər</t>
+          <t>Samir</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
-          <t>Lazım qızı</t>
+          <t>Süleyman oğlu</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
-          <t>Mahmudova</t>
+          <t>Süleymanov</t>
         </is>
       </c>
       <c r="E152" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F152" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G152" t="inlineStr"/>
       <c r="H152" t="inlineStr"/>
       <c r="I152" s="2" t="n">
-        <v>24584</v>
+        <v>27713</v>
       </c>
       <c r="J152" t="inlineStr">
         <is>
-          <t>«Bakı» s/st.</t>
+          <t>Geoekologiya şöbəsi</t>
         </is>
       </c>
       <c r="K152" t="inlineStr">
         <is>
-          <t>Texnik</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L152" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M152" s="2" t="n">
-        <v>45292</v>
-[...3 lines deleted...]
-      </c>
+        <v>46176</v>
+      </c>
+      <c r="N152" t="inlineStr"/>
       <c r="O152" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Mahmudova_Dilb%C9%99r_Laz%C4%B1m_q%C4%B1z%C4%B1'}]</t>
-[...416 lines deleted...]
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C5%9Eahbazova_Yelena_Aleksandrovna'}]</t>
+          <t>[]</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>