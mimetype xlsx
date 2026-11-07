--- v2 (2026-08-09)
+++ v3 (2026-11-07)
@@ -5399,51 +5399,51 @@
         <v>45757</v>
       </c>
       <c r="N82" t="inlineStr"/>
       <c r="O82" t="inlineStr">
         <is>
           <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?view_op=list_works&amp;hl=en&amp;user=A1SId5gAAAAJ'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0006-4502-5246'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Abbasov_H%C3%BCseyn_M%C3%BCbariz_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="n">
         <v>3266</v>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>Səxavət</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
           <t>Məhərrəm oğlu</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>Kazımova</t>
+          <t>Kazımov</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G83" t="inlineStr"/>
       <c r="H83" t="inlineStr"/>
       <c r="I83" t="inlineStr"/>
       <c r="J83" t="inlineStr">
         <is>
           <t>Rəhbərlik</t>
         </is>
       </c>
       <c r="K83" t="inlineStr">
         <is>
           <t>Aparıcı mütəxəssis</t>
         </is>
       </c>