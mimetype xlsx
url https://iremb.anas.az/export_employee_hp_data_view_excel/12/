--- v0 (2026-05-09)
+++ v1 (2026-06-24)
@@ -447,52 +447,52 @@
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:O91"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="12" customWidth="1" min="2" max="2"/>
     <col width="18" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="9" customWidth="1" min="5" max="5"/>
     <col width="15" customWidth="1" min="6" max="6"/>
     <col width="36" customWidth="1" min="7" max="7"/>
     <col width="15" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="64" customWidth="1" min="10" max="10"/>
     <col width="34" customWidth="1" min="11" max="11"/>
     <col width="18" customWidth="1" min="12" max="12"/>
     <col width="12" customWidth="1" min="13" max="13"/>
-    <col width="10" customWidth="1" min="14" max="14"/>
-    <col width="994" customWidth="1" min="15" max="15"/>
+    <col width="12" customWidth="1" min="14" max="14"/>
+    <col width="1000" customWidth="1" min="15" max="15"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>employee_id</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>first_name</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>second_name</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>last_name</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
@@ -589,51 +589,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I2" t="inlineStr"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>Dilçilik şöbəsi</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
           <t>Elmi katib</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M2" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N2" t="inlineStr"/>
       <c r="O2" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=owGBQdAAAAAJ&amp;hl=en'}, {'platform_name': 'Web of Science', 'platform_logo': '/media/platform_logos/WOS.PNG', 'url': 'https://www.webofscience.com/wos/author/record/HKV-1048-2023'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-4967-0123'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/2622/12/#ameadergipark'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0smay%C4%B1l_Z%C3%BClfiyy%C9%99_H%C3%BCseyn_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=owGBQdAAAAAJ&amp;hl=en'}, {'platform_name': 'Web of Science', 'platform_logo': '/media/platform_logos/WOS.PNG', 'url': 'https://www.webofscience.com/wos/author/record/HKV-1048-2023'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-4967-0123'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/2622/12/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0smay%C4%B1l_Z%C3%BClfiyy%C9%99_H%C3%BCseyn_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>2623</v>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Aygün</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>Əhməd qızı</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>Orucova</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -654,51 +654,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I3" t="inlineStr"/>
       <c r="J3" t="inlineStr">
         <is>
           <t>Ədəbiyyatşünaslıq şöbəsi</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M3" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N3" t="inlineStr"/>
       <c r="O3" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=UO9wu5oAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-7450-2191'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/2623/12/#ameadergipark'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Orucova_Ayg%C3%BCn_%C6%8Fhm%C9%99d_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=UO9wu5oAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-7450-2191'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/2623/12/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Orucova_Ayg%C3%BCn_%C6%8Fhm%C9%99d_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>2624</v>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Sara</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>Adil qızı</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>Hacıyeva</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -719,51 +719,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I4" t="inlineStr"/>
       <c r="J4" t="inlineStr">
         <is>
           <t>Qədim və orta əsrlər tarixi şöbəsi</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M4" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N4" t="inlineStr"/>
       <c r="O4" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=c2whffYAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0009-4025-3110'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Hac%C4%B1yeva_Sara_Adil_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=c2whffYAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0009-4025-3110'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Hac%C4%B1yeva_Sara_Adil_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>2625</v>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Musa</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>Rəhim oğlu</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>Quliyev</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -780,51 +780,51 @@
         </is>
       </c>
       <c r="H5" t="inlineStr"/>
       <c r="I5" t="inlineStr"/>
       <c r="J5" t="inlineStr">
         <is>
           <t>Yeni və ən yeni tarix şöbəsi</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M5" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N5" t="inlineStr"/>
       <c r="O5" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=pg1OnlYAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Quliyev_Musa_R%C9%99him_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=pg1OnlYAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Quliyev_Musa_R%C9%99him_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>2626</v>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Mehriban</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>Paşa qızı</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>Sultanova</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -841,51 +841,51 @@
         </is>
       </c>
       <c r="H6" t="inlineStr"/>
       <c r="I6" t="inlineStr"/>
       <c r="J6" t="inlineStr">
         <is>
           <t>Beynəlxalq əlaqələr</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
           <t>Aparıcı mütəxəssis</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M6" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N6" t="inlineStr"/>
       <c r="O6" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=oURyfBIAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0006-4793-5892'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Sultanova_Mehriban_Pa%C5%9Fa_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=oURyfBIAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0006-4793-5892'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Sultanova_Mehriban_Pa%C5%9Fa_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>2627</v>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Səadət</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>İlham qızı</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>Məmmədova</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -898,51 +898,51 @@
       </c>
       <c r="G7" t="inlineStr"/>
       <c r="H7" t="inlineStr"/>
       <c r="I7" t="inlineStr"/>
       <c r="J7" t="inlineStr">
         <is>
           <t>Yeni və ən yeni tarix şöbəsi</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
           <t>Aparıcı mütəxəssis</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M7" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N7" t="inlineStr"/>
       <c r="O7" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dova_S%C9%99ad%C9%99t_%C4%B0lham_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dova_S%C9%99ad%C9%99t_%C4%B0lham_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>2628</v>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Gülvira</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>Cəlal qızı</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>Abbasova</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -955,51 +955,51 @@
       </c>
       <c r="G8" t="inlineStr"/>
       <c r="H8" t="inlineStr"/>
       <c r="I8" t="inlineStr"/>
       <c r="J8" t="inlineStr">
         <is>
           <t>Elm və təhsil</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
           <t>Aparıcı mütəxəssis</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M8" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N8" t="inlineStr"/>
       <c r="O8" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=boD10DAAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Abbasova_G%C3%BClvira_C%C9%99lal_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=boD10DAAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Abbasova_G%C3%BClvira_C%C9%99lal_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>2629</v>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Səkinə</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>İbrahim qızı</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>Cümşüdova</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -1012,51 +1012,51 @@
       </c>
       <c r="G9" t="inlineStr"/>
       <c r="H9" t="inlineStr"/>
       <c r="I9" t="inlineStr"/>
       <c r="J9" t="inlineStr">
         <is>
           <t>Elektron xidmətlər</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
           <t>Baş mütəxəssis</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M9" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N9" t="inlineStr"/>
       <c r="O9" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/C%C3%BCm%C5%9F%C3%BCdova_S%C9%99kin%C9%99_%C4%B0brahim_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/C%C3%BCm%C5%9F%C3%BCdova_S%C9%99kin%C9%99_%C4%B0brahim_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>2630</v>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Samirə</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>Həmzə qızı</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>Salahova</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -1069,51 +1069,51 @@
       </c>
       <c r="G10" t="inlineStr"/>
       <c r="H10" t="inlineStr"/>
       <c r="I10" t="inlineStr"/>
       <c r="J10" t="inlineStr">
         <is>
           <t>Elmi Kitabxana</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
           <t>Bibloqraf</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M10" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N10" t="inlineStr"/>
       <c r="O10" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Salahova_Samir%C9%99_H%C9%99mz%C9%99_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Salahova_Samir%C9%99_H%C9%99mz%C9%99_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>2631</v>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Çinarə</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>Vaqif qızı</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>Rzayeva</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -1134,51 +1134,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I11" t="inlineStr"/>
       <c r="J11" t="inlineStr">
         <is>
           <t>Folklorşünaslıq şöbəsi</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M11" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N11" t="inlineStr"/>
       <c r="O11" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=QaU-MrEAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/2631/12/#ameadergipark'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Rzayeva_%C3%87inar%C9%99_Vaqif_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=QaU-MrEAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/2631/12/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Rzayeva_%C3%87inar%C9%99_Vaqif_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>2632</v>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Fərman</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>Yunis oğlu</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>Xəlilov</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -1199,51 +1199,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I12" t="inlineStr"/>
       <c r="J12" t="inlineStr">
         <is>
           <t>Əlyazmalar Fondu</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
           <t>Direktor</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M12" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N12" t="inlineStr"/>
       <c r="O12" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=49Y8wKgAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0004-6031-0219'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/X%C9%99lilov_F%C9%99rman_Yunis_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=49Y8wKgAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0004-6031-0219'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/X%C9%99lilov_F%C9%99rman_Yunis_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>2633</v>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Əbülfəz</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>Aman oğlu</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>Quliyev</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -1264,51 +1264,51 @@
           <t>Professor</t>
         </is>
       </c>
       <c r="I13" t="inlineStr"/>
       <c r="J13" t="inlineStr">
         <is>
           <t>İncəsənət, Dil və Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
           <t>Direktor</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M13" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N13" t="inlineStr"/>
       <c r="O13" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=_MvNXG0AAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-8733-3833'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Quliyev_%C6%8Fb%C3%BClf%C9%99z_Aman_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=_MvNXG0AAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-8733-3833'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Quliyev_%C6%8Fb%C3%BClf%C9%99z_Aman_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>2634</v>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>Kubra</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>Sabir qızı</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>Vəliyeva</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -1321,51 +1321,51 @@
       </c>
       <c r="G14" t="inlineStr"/>
       <c r="H14" t="inlineStr"/>
       <c r="I14" t="inlineStr"/>
       <c r="J14" t="inlineStr">
         <is>
           <t>Əlyazmaların mühafizəsi, gigiyenası və bərpası laboratoriyası</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M14" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N14" t="inlineStr"/>
       <c r="O14" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=yFDq7SYAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-5557-494X'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/V%C9%99liyeva_Kubra_Sabir_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=yFDq7SYAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-5557-494X'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/V%C9%99liyeva_Kubra_Sabir_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>2635</v>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>Brilyant</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>İman qızı</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>Cəfərli</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -1378,51 +1378,51 @@
       </c>
       <c r="G15" t="inlineStr"/>
       <c r="H15" t="inlineStr"/>
       <c r="I15" t="inlineStr"/>
       <c r="J15" t="inlineStr">
         <is>
           <t>Memarlıq, şəhərsalma və abidələrin bərpası şöbəsi</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M15" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N15" t="inlineStr"/>
       <c r="O15" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/C%C9%99f%C9%99rli_Brilyant_%C4%B0man_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/C%C9%99f%C9%99rli_Brilyant_%C4%B0man_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>2636</v>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>Nurlana</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>Vasif qızı</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>Əliyeva</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -1435,51 +1435,51 @@
       </c>
       <c r="G16" t="inlineStr"/>
       <c r="H16" t="inlineStr"/>
       <c r="I16" t="inlineStr"/>
       <c r="J16" t="inlineStr">
         <is>
           <t>Qafqaz tarixi şöbəsi</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M16" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N16" t="inlineStr"/>
       <c r="O16" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=bRSTfJoAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-0345-0739'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyeva_Nurlana_Vasif_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=bRSTfJoAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-0345-0739'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyeva_Nurlana_Vasif_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>2638</v>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Elxan</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>Qadir oğlu</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>Məmmədov</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -1500,51 +1500,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I17" t="inlineStr"/>
       <c r="J17" t="inlineStr">
         <is>
           <t>İncəsənət, Dil və Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
           <t>Elmi işlər üzrə direktor müavini</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M17" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N17" t="inlineStr"/>
       <c r="O17" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=YdoI_ioAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-8239-2973'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dov_Elxan_Qadir_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=YdoI_ioAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-8239-2973'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dov_Elxan_Qadir_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
         <v>2639</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Vəli</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>Baxşəli oğlu</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Baxşəliyev</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -1565,51 +1565,51 @@
           <t>Professor</t>
         </is>
       </c>
       <c r="I18" t="inlineStr"/>
       <c r="J18" t="inlineStr">
         <is>
           <t>Tarix, Etnoqrafiya və Arxeologiya İnstitutu</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
           <t>Elmi işlər üzrə direktor müavini</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M18" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N18" t="inlineStr"/>
       <c r="O18" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=jw-hd_kAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-4914-3016'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Bax%C5%9F%C9%99liyev_V%C9%99li_Bax%C5%9F%C9%99li_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=jw-hd_kAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-4914-3016'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Bax%C5%9F%C9%99liyev_V%C9%99li_Bax%C5%9F%C9%99li_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="n">
         <v>2640</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Ələkbər</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>Məmməd oğlu</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Qasımov</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -1630,51 +1630,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I19" t="inlineStr"/>
       <c r="J19" t="inlineStr">
         <is>
           <t>Musiqi və teatr şöbəsi</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M19" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N19" t="inlineStr"/>
       <c r="O19" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=duY8L7MAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Qas%C4%B1mov_%C6%8Fl%C9%99kb%C9%99r_M%C9%99mm%C9%99d_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=duY8L7MAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Qas%C4%B1mov_%C6%8Fl%C9%99kb%C9%99r_M%C9%99mm%C9%99d_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="n">
         <v>2641</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Yaşar</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>Nihad oğlu</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Rəhimov</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -1691,51 +1691,51 @@
         </is>
       </c>
       <c r="H20" t="inlineStr"/>
       <c r="I20" t="inlineStr"/>
       <c r="J20" t="inlineStr">
         <is>
           <t>Tarix, Etnoqrafiya və Arxeologiya İnstitutu</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
           <t>Elmi katib</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M20" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N20" t="inlineStr"/>
       <c r="O20" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=medqhCYAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/R%C9%99himov_Ya%C5%9Far_Nihad_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=medqhCYAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/R%C9%99himov_Ya%C5%9Far_Nihad_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="n">
         <v>2642</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>Rəşad</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>Əli oğlu</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Zülfüqarov</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -1752,51 +1752,51 @@
         </is>
       </c>
       <c r="H21" t="inlineStr"/>
       <c r="I21" t="inlineStr"/>
       <c r="J21" t="inlineStr">
         <is>
           <t>Yeni və ən yeni tarix şöbəsi</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
           <t>Elmi katib</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M21" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N21" t="inlineStr"/>
       <c r="O21" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=hPH4gTUAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-3258-8991'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Z%C3%BClf%C3%BCqarov_R%C9%99%C5%9Fad_%C6%8Fli_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=hPH4gTUAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-3258-8991'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Z%C3%BClf%C3%BCqarov_R%C9%99%C5%9Fad_%C6%8Fli_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="n">
         <v>2643</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>Aysel</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>Bayram qızı</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>İsmayılova</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -1809,51 +1809,51 @@
       </c>
       <c r="G22" t="inlineStr"/>
       <c r="H22" t="inlineStr"/>
       <c r="I22" t="inlineStr"/>
       <c r="J22" t="inlineStr">
         <is>
           <t>Antik və orta əsrlər arxeologiyası şöbəsi</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M22" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N22" t="inlineStr"/>
       <c r="O22" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=4BfQ_hsAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0001-7855-5722'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0smay%C4%B1lova_Aysel_Bayram_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=4BfQ_hsAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0001-7855-5722'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0smay%C4%B1lova_Aysel_Bayram_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="n">
         <v>2645</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>Şəmsiyyə</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>Şəmsəddin qızı</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Zalova</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -1866,51 +1866,51 @@
       </c>
       <c r="G23" t="inlineStr"/>
       <c r="H23" t="inlineStr"/>
       <c r="I23" t="inlineStr"/>
       <c r="J23" t="inlineStr">
         <is>
           <t>Memarlıq, şəhərsalma və abidələrin bərpası şöbəsi</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M23" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N23" t="inlineStr"/>
       <c r="O23" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Zalova_%C5%9E%C9%99msiyy%C9%99_%C5%9E%C9%99ms%C9%99ddin_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Zalova_%C5%9E%C9%99msiyy%C9%99_%C5%9E%C9%99ms%C9%99ddin_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="n">
         <v>2646</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>Cəmilə</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>Səlim qızı</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Məhərrəmova</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -1923,51 +1923,51 @@
       </c>
       <c r="G24" t="inlineStr"/>
       <c r="H24" t="inlineStr"/>
       <c r="I24" t="inlineStr"/>
       <c r="J24" t="inlineStr">
         <is>
           <t>Onomastika şöbəsi</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M24" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N24" t="inlineStr"/>
       <c r="O24" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=DND5zXUAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0007-4494-1143'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99h%C9%99rr%C9%99mova_C%C9%99mil%C9%99_S%C9%99lim_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=DND5zXUAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0007-4494-1143'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99h%C9%99rr%C9%99mova_C%C9%99mil%C9%99_S%C9%99lim_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="n">
         <v>2647</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>Əli</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>Kamal oğlu</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>Tağıyev</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -1980,51 +1980,51 @@
       </c>
       <c r="G25" t="inlineStr"/>
       <c r="H25" t="inlineStr"/>
       <c r="I25" t="inlineStr"/>
       <c r="J25" t="inlineStr">
         <is>
           <t>Qafqaz tarixi şöbəsi</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M25" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N25" t="inlineStr"/>
       <c r="O25" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=V88GF3wAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-5374-1281'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Ta%C4%9F%C4%B1yev_%C6%8Fli_Kamal_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=V88GF3wAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-5374-1281'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Ta%C4%9F%C4%B1yev_%C6%8Fli_Kamal_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="n">
         <v>2648</v>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>Kubra</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>İbrahim qızı</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>Əliyeva</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -2037,51 +2037,51 @@
       </c>
       <c r="G26" t="inlineStr"/>
       <c r="H26" t="inlineStr"/>
       <c r="I26" t="inlineStr"/>
       <c r="J26" t="inlineStr">
         <is>
           <t>Qədim və orta əsrlər tarixi şöbəsi</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M26" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N26" t="inlineStr"/>
       <c r="O26" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=msu1SsMAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0005-7620-3255'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyeva_Kubra_%C4%B0brahim_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=msu1SsMAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0005-7620-3255'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyeva_Kubra_%C4%B0brahim_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="n">
         <v>2649</v>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>Fatma</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>Adil qızı</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>Məmmədova</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -2091,54 +2091,56 @@
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G27" t="inlineStr"/>
       <c r="H27" t="inlineStr"/>
       <c r="I27" t="inlineStr"/>
       <c r="J27" t="inlineStr">
         <is>
           <t>Təsviri və dekorativ-tətbiqi sənətlər şöbəsi</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M27" s="2" t="n">
         <v>45292</v>
       </c>
-      <c r="N27" t="inlineStr"/>
+      <c r="N27" s="2" t="n">
+        <v>46175</v>
+      </c>
       <c r="O27" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dova_Fatma_Adil_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dova_Fatma_Adil_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="n">
         <v>2650</v>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>Səfər</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>Səxavət oğlu</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>Əliyev</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -2151,51 +2153,51 @@
       </c>
       <c r="G28" t="inlineStr"/>
       <c r="H28" t="inlineStr"/>
       <c r="I28" t="inlineStr"/>
       <c r="J28" t="inlineStr">
         <is>
           <t>Yeni və ən yeni tarix şöbəsi</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
           <t>Böyük laborant</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M28" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N28" t="inlineStr"/>
       <c r="O28" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-4284-6173'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyev_S%C9%99f%C9%99r_S%C9%99xav%C9%99t_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-4284-6173'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyev_S%C9%99f%C9%99r_S%C9%99xav%C9%99t_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="n">
         <v>2651</v>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>Sahab</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>Sadıx qızı</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>Əliyeva</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -2208,51 +2210,51 @@
       </c>
       <c r="G29" t="inlineStr"/>
       <c r="H29" t="inlineStr"/>
       <c r="I29" t="inlineStr"/>
       <c r="J29" t="inlineStr">
         <is>
           <t>Elmi Kitabxana</t>
         </is>
       </c>
       <c r="K29" t="inlineStr">
         <is>
           <t>Kitabxana müdiri</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M29" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N29" t="inlineStr"/>
       <c r="O29" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyeva_Sahab_Sad%C4%B1x_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyeva_Sahab_Sad%C4%B1x_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="n">
         <v>2652</v>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>Günel</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>Yusif qızı</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>Əsgərova</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -2265,51 +2267,51 @@
       </c>
       <c r="G30" t="inlineStr"/>
       <c r="H30" t="inlineStr"/>
       <c r="I30" t="inlineStr"/>
       <c r="J30" t="inlineStr">
         <is>
           <t>Elmi Kitabxana</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
           <t>Kitabxanaçı</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M30" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N30" t="inlineStr"/>
       <c r="O30" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fsg%C9%99rova_G%C3%BCnel_Yusif_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fsg%C9%99rova_G%C3%BCnel_Yusif_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="n">
         <v>2653</v>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>İsmayıl</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>Muxtar oğlu</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>Hacıyev</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -2330,51 +2332,51 @@
           <t>Akademik</t>
         </is>
       </c>
       <c r="I31" t="inlineStr"/>
       <c r="J31" t="inlineStr">
         <is>
           <t>Yeni və ən yeni tarix şöbəsi</t>
         </is>
       </c>
       <c r="K31" t="inlineStr">
         <is>
           <t>Sədr</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M31" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N31" t="inlineStr"/>
       <c r="O31" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=gETa4xIAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-6217-7619'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Hac%C4%B1yev_%C4%B0smay%C4%B1l_Muxtar_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=gETa4xIAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-6217-7619'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Hac%C4%B1yev_%C4%B0smay%C4%B1l_Muxtar_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="n">
         <v>2654</v>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>Toğrul</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>Fərman oğlu</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>Xəlilov</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -2395,51 +2397,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I32" t="inlineStr"/>
       <c r="J32" t="inlineStr">
         <is>
           <t>Antik və orta əsrlər arxeologiyası şöbəsi</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M32" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N32" t="inlineStr"/>
       <c r="O32" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=IMOxfN4AAAAJ&amp;hl=en'}, {'platform_name': 'Web of Science', 'platform_logo': '/media/platform_logos/WOS.PNG', 'url': 'https://www.webofscience.com/wos/author/record/AAA-2340-2022'}, {'platform_name': 'Scopus', 'platform_logo': '/media/platform_logos/scopus_.PNG', 'url': 'https://www.scopus.com/authid/detail.uri?authorId=57457698400'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-3703-8315'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/2654/12/#ameadergipark'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/X%C9%99lilov_To%C4%9Frul_F%C9%99rman_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=IMOxfN4AAAAJ&amp;hl=en'}, {'platform_name': 'Web of Science', 'platform_logo': '/media/platform_logos/WOS.PNG', 'url': 'https://www.webofscience.com/wos/author/record/AAA-2340-2022'}, {'platform_name': 'Scopus', 'platform_logo': '/media/platform_logos/scopus_.PNG', 'url': 'https://www.scopus.com/authid/detail.uri?authorId=57457698400'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-3703-8315'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/2654/12/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/X%C9%99lilov_To%C4%9Frul_F%C9%99rman_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="n">
         <v>2655</v>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>Zeynəb</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>Kərim qızı</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>Quliyeva</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -2460,51 +2462,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I33" t="inlineStr"/>
       <c r="J33" t="inlineStr">
         <is>
           <t>Arxeoloji xidmət şöbəsi</t>
         </is>
       </c>
       <c r="K33" t="inlineStr">
         <is>
           <t>Baş elmi işçi</t>
         </is>
       </c>
       <c r="L33" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M33" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N33" t="inlineStr"/>
       <c r="O33" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=6Utfx3IAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/2655/12/#ameadergipark'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Quliyeva_Zeyn%C9%99b_K%C9%99rim_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=6Utfx3IAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/2655/12/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Quliyeva_Zeyn%C9%99b_K%C9%99rim_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="n">
         <v>2656</v>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>Nuray</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>Yadigar qızı</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>Əliyeva</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -2525,51 +2527,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I34" t="inlineStr"/>
       <c r="J34" t="inlineStr">
         <is>
           <t>Dilçilik şöbəsi</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
           <t>Baş elmi işçi</t>
         </is>
       </c>
       <c r="L34" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M34" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N34" t="inlineStr"/>
       <c r="O34" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=-C4iteIAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-0223-5199'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/2656/12/#ameadergipark'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyeva_Nuray_Yadigar_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=-C4iteIAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-0223-5199'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/2656/12/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyeva_Nuray_Yadigar_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="n">
         <v>2657</v>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>Ramiz</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>Asəf oğlu</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>Qasımov</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -2590,51 +2592,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I35" t="inlineStr"/>
       <c r="J35" t="inlineStr">
         <is>
           <t>Ədəbiyyatşünaslıq şöbəsi</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L35" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M35" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N35" t="inlineStr"/>
       <c r="O35" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=cNOxrcoAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Qas%C4%B1mov_Ramiz_As%C9%99f_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=cNOxrcoAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Qas%C4%B1mov_Ramiz_As%C9%99f_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="n">
         <v>2658</v>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>Səbuhi</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>Məmmədalı oğlu</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>İbrahimov</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -2655,51 +2657,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I36" t="inlineStr"/>
       <c r="J36" t="inlineStr">
         <is>
           <t>Əlyazmaların kataloqlaşdırılması, tədqiqi və nəşri şöbəsi</t>
         </is>
       </c>
       <c r="K36" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L36" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M36" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N36" t="inlineStr"/>
       <c r="O36" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=YyyiC7MAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0brahimov_S%C9%99buhi_M%C9%99mm%C9%99dal%C4%B1_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=YyyiC7MAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0brahimov_S%C9%99buhi_M%C9%99mm%C9%99dal%C4%B1_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="n">
         <v>2659</v>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>Fəxrəddin</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>Aydın oğlu</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>Eylazov</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -2712,51 +2714,51 @@
       </c>
       <c r="G37" t="inlineStr"/>
       <c r="H37" t="inlineStr"/>
       <c r="I37" t="inlineStr"/>
       <c r="J37" t="inlineStr">
         <is>
           <t>Əlyazmaların toplanması şöbəsi</t>
         </is>
       </c>
       <c r="K37" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L37" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M37" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N37" t="inlineStr"/>
       <c r="O37" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=MOXUhisAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Eylazov_F%C9%99xr%C9%99ddin_Ayd%C4%B1n_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=MOXUhisAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Eylazov_F%C9%99xr%C9%99ddin_Ayd%C4%B1n_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="n">
         <v>2660</v>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>Asəf</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>Yunis oğlu</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>Orucov</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -2777,51 +2779,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I38" t="inlineStr"/>
       <c r="J38" t="inlineStr">
         <is>
           <t>Etnoqrafiya şöbəsi</t>
         </is>
       </c>
       <c r="K38" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L38" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M38" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N38" t="inlineStr"/>
       <c r="O38" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=ohZ9QbkAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-1758-5266'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Orucov_As%C9%99f_Yunis_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=ohZ9QbkAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-1758-5266'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Orucov_As%C9%99f_Yunis_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="n">
         <v>2661</v>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>Aytən</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>Cəfər qızı</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>Cəfərova</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -2842,51 +2844,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I39" t="inlineStr"/>
       <c r="J39" t="inlineStr">
         <is>
           <t>Folklorşünaslıq şöbəsi</t>
         </is>
       </c>
       <c r="K39" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L39" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M39" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N39" t="inlineStr"/>
       <c r="O39" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=GqD0TYQAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/C%C9%99f%C9%99rova_Ayt%C9%99n_C%C9%99f%C9%99r_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=GqD0TYQAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/C%C9%99f%C9%99rova_Ayt%C9%99n_C%C9%99f%C9%99r_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="n">
         <v>2662</v>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>Əli</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t>Kətən oğlu</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>Qəhrəmanov</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -2907,51 +2909,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I40" t="inlineStr"/>
       <c r="J40" t="inlineStr">
         <is>
           <t>Musiqi və teatr şöbəsi</t>
         </is>
       </c>
       <c r="K40" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L40" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M40" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N40" t="inlineStr"/>
       <c r="O40" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Q%C9%99hr%C9%99manov_%C6%8Fli_K%C9%99t%C9%99n_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Q%C9%99hr%C9%99manov_%C6%8Fli_K%C9%99t%C9%99n_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="n">
         <v>2663</v>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>Firudin</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>Həsən oğlu</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>Rzayev</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -2972,51 +2974,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I41" t="inlineStr"/>
       <c r="J41" t="inlineStr">
         <is>
           <t>Onomastika şöbəsi</t>
         </is>
       </c>
       <c r="K41" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L41" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M41" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N41" t="inlineStr"/>
       <c r="O41" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=VAeKz30AAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0008-3291-791X'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Rzayev_Firudin_H%C9%99s%C9%99n_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=VAeKz30AAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0008-3291-791X'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Rzayev_Firudin_H%C9%99s%C9%99n_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="n">
         <v>2664</v>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>İlhami</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t>Nizam oğlu</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>Əliyev</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -3037,51 +3039,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I42" t="inlineStr"/>
       <c r="J42" t="inlineStr">
         <is>
           <t>Qədim və orta əsrlər tarixi şöbəsi</t>
         </is>
       </c>
       <c r="K42" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L42" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M42" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N42" t="inlineStr"/>
       <c r="O42" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=EqQ6yEkAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-7079-4737'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyev_%C4%B0lhami_Nizam_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=EqQ6yEkAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-7079-4737'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyev_%C4%B0lhami_Nizam_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="n">
         <v>2665</v>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>Əfsanə</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t>Fizuli qızı</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>Muradova</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -3096,51 +3098,51 @@
       <c r="H43" t="inlineStr"/>
       <c r="I43" s="2" t="n">
         <v>34891</v>
       </c>
       <c r="J43" t="inlineStr">
         <is>
           <t>İnsan resursları və sənədlərlə iş şöbəsi</t>
         </is>
       </c>
       <c r="K43" t="inlineStr">
         <is>
           <t>Mütəxəssis</t>
         </is>
       </c>
       <c r="L43" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M43" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N43" t="inlineStr"/>
       <c r="O43" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Muradova_%C6%8Ffsan%C9%99_Fizuli_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Muradova_%C6%8Ffsan%C9%99_Fizuli_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="n">
         <v>2666</v>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>Ceyhun</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>Səyyad oğlu</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>Məmmədxanov</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -3155,51 +3157,51 @@
       <c r="H44" t="inlineStr"/>
       <c r="I44" s="2" t="n">
         <v>28795</v>
       </c>
       <c r="J44" t="inlineStr">
         <is>
           <t>Təchizat və xidmət şöbəsi</t>
         </is>
       </c>
       <c r="K44" t="inlineStr">
         <is>
           <t>Mütəxəssis</t>
         </is>
       </c>
       <c r="L44" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M44" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N44" t="inlineStr"/>
       <c r="O44" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dxanov_Ceyhun_S%C9%99yyad_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dxanov_Ceyhun_S%C9%99yyad_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="n">
         <v>2667</v>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>Günel</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t>Şahin qızı</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>Kazımova</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -3214,51 +3216,51 @@
       <c r="H45" t="inlineStr"/>
       <c r="I45" s="2" t="n">
         <v>34358</v>
       </c>
       <c r="J45" t="inlineStr">
         <is>
           <t>İnsan resursları və sənədlərlə iş şöbəsi</t>
         </is>
       </c>
       <c r="K45" t="inlineStr">
         <is>
           <t>Aparıcı mütəxəssis</t>
         </is>
       </c>
       <c r="L45" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M45" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N45" t="inlineStr"/>
       <c r="O45" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Kaz%C4%B1mova_G%C3%BCnel_%C5%9Eahin_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Kaz%C4%B1mova_G%C3%BCnel_%C5%9Eahin_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="n">
         <v>2668</v>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>Rövşən</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>İlman oğlu</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>Orucəliyev</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -3273,51 +3275,51 @@
       <c r="H46" t="inlineStr"/>
       <c r="I46" s="2" t="n">
         <v>28697</v>
       </c>
       <c r="J46" t="inlineStr">
         <is>
           <t>Mülkü müdafiə qərargahı</t>
         </is>
       </c>
       <c r="K46" t="inlineStr">
         <is>
           <t>Baş mütəxəssis</t>
         </is>
       </c>
       <c r="L46" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M46" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N46" t="inlineStr"/>
       <c r="O46" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Oruc%C9%99liyev_R%C3%B6v%C5%9F%C9%99n_%C4%B0lman_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Oruc%C9%99liyev_R%C3%B6v%C5%9F%C9%99n_%C4%B0lman_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="n">
         <v>2669</v>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>Elnur</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>Yavər oğlu</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>Quliyev</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -3332,51 +3334,51 @@
       <c r="H47" t="inlineStr"/>
       <c r="I47" s="2" t="n">
         <v>27936</v>
       </c>
       <c r="J47" t="inlineStr">
         <is>
           <t>Təchizat və xidmət şöbəsi</t>
         </is>
       </c>
       <c r="K47" t="inlineStr">
         <is>
           <t>Baş mütəxəssis</t>
         </is>
       </c>
       <c r="L47" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M47" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N47" t="inlineStr"/>
       <c r="O47" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Quliyev_Elnur_Yav%C9%99r_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Quliyev_Elnur_Yav%C9%99r_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="n">
         <v>2670</v>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>Ləman</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
           <t>Hüseyn qızı</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>Hüseynova</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -3391,51 +3393,51 @@
       <c r="H48" t="inlineStr"/>
       <c r="I48" s="2" t="n">
         <v>23408</v>
       </c>
       <c r="J48" t="inlineStr">
         <is>
           <t>İnsan resursları və sənədlərlə iş şöbəsi</t>
         </is>
       </c>
       <c r="K48" t="inlineStr">
         <is>
           <t>Baş mütəxəssisi</t>
         </is>
       </c>
       <c r="L48" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M48" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N48" t="inlineStr"/>
       <c r="O48" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C3%BCseynova_L%C9%99man_H%C3%BCseyn_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C3%BCseynova_L%C9%99man_H%C3%BCseyn_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="n">
         <v>2671</v>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>Aytac</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t>Kamal qızı</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>Ələkbərova</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -3450,51 +3452,51 @@
       <c r="H49" t="inlineStr"/>
       <c r="I49" s="2" t="n">
         <v>35765</v>
       </c>
       <c r="J49" t="inlineStr">
         <is>
           <t>Elmi Arxiv</t>
         </is>
       </c>
       <c r="K49" t="inlineStr">
         <is>
           <t>Arxivçi</t>
         </is>
       </c>
       <c r="L49" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M49" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N49" t="inlineStr"/>
       <c r="O49" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fl%C9%99kb%C9%99rova_Aytac_Kamal_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fl%C9%99kb%C9%99rova_Aytac_Kamal_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="n">
         <v>2672</v>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>Türkanə</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
           <t>Eldar qızı</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>İsmayılova</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -3509,51 +3511,51 @@
       <c r="H50" t="inlineStr"/>
       <c r="I50" s="2" t="n">
         <v>29108</v>
       </c>
       <c r="J50" t="inlineStr">
         <is>
           <t>Rəhbərlik</t>
         </is>
       </c>
       <c r="K50" t="inlineStr">
         <is>
           <t>Baş mütəxəssis</t>
         </is>
       </c>
       <c r="L50" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M50" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N50" t="inlineStr"/>
       <c r="O50" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0smay%C4%B1lova_T%C3%BCrkan%C9%99_Eldar_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0smay%C4%B1lova_T%C3%BCrkan%C9%99_Eldar_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="n">
         <v>2673</v>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>Jalə</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
           <t>Tələt qızı</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>İbrahimova</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -3568,51 +3570,51 @@
       <c r="H51" t="inlineStr"/>
       <c r="I51" s="2" t="n">
         <v>27921</v>
       </c>
       <c r="J51" t="inlineStr">
         <is>
           <t>Rəhbərlik</t>
         </is>
       </c>
       <c r="K51" t="inlineStr">
         <is>
           <t>Baş mütəxəssis</t>
         </is>
       </c>
       <c r="L51" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M51" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N51" t="inlineStr"/>
       <c r="O51" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0brahimova_Jal%C9%99_T%C9%99l%C9%99t_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0brahimova_Jal%C9%99_T%C9%99l%C9%99t_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="n">
         <v>2674</v>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>Sərdar</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
           <t>Abbas oğlu</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>Muradov</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -3627,51 +3629,51 @@
       <c r="H52" t="inlineStr"/>
       <c r="I52" s="2" t="n">
         <v>32181</v>
       </c>
       <c r="J52" t="inlineStr">
         <is>
           <t>Maliyyə və mühasibat şöbəsi</t>
         </is>
       </c>
       <c r="K52" t="inlineStr">
         <is>
           <t>Baş mütəxəssis</t>
         </is>
       </c>
       <c r="L52" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M52" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N52" t="inlineStr"/>
       <c r="O52" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Muradov_S%C9%99rdar_Abbas_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Muradov_S%C9%99rdar_Abbas_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="n">
         <v>2675</v>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>Zülfiyyə</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
           <t>Tofiq qızı</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>Məmmədli</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -3686,51 +3688,51 @@
       <c r="H53" t="inlineStr"/>
       <c r="I53" s="2" t="n">
         <v>29989</v>
       </c>
       <c r="J53" t="inlineStr">
         <is>
           <t>Nəşriyyat bölməsi</t>
         </is>
       </c>
       <c r="K53" t="inlineStr">
         <is>
           <t>Baş redaktor</t>
         </is>
       </c>
       <c r="L53" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M53" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N53" t="inlineStr"/>
       <c r="O53" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dli_Z%C3%BClfiyy%C9%99_Tofiq_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dli_Z%C3%BClfiyy%C9%99_Tofiq_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="n">
         <v>2676</v>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>Heyran</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>Yunis qızı</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>Həsənova</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -3745,51 +3747,51 @@
       <c r="H54" t="inlineStr"/>
       <c r="I54" s="2" t="n">
         <v>36329</v>
       </c>
       <c r="J54" t="inlineStr">
         <is>
           <t>Tarix, Etnoqrafiya və Arxeologiya İns.Qədim dövr arxeologiyası</t>
         </is>
       </c>
       <c r="K54" t="inlineStr">
         <is>
           <t>Böyük laborant</t>
         </is>
       </c>
       <c r="L54" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M54" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N54" t="inlineStr"/>
       <c r="O54" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C9%99s%C9%99nova_Heyran_Yunis_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C9%99s%C9%99nova_Heyran_Yunis_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="n">
         <v>2677</v>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>Elmar</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t>Vəli oğlu</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>Baxşəliyev</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
           <t>İşləmir</t>
@@ -3804,51 +3806,51 @@
       <c r="H55" t="inlineStr"/>
       <c r="I55" s="2" t="n">
         <v>33343</v>
       </c>
       <c r="J55" t="inlineStr">
         <is>
           <t>Tarix, Etnoqrafiya və Arxeologiya İns.Arxeoloji xidmət</t>
         </is>
       </c>
       <c r="K55" t="inlineStr">
         <is>
           <t>Böyük laborant</t>
         </is>
       </c>
       <c r="L55" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M55" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N55" t="inlineStr"/>
       <c r="O55" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Bax%C5%9F%C9%99liyev_Elmar_V%C9%99li_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Bax%C5%9F%C9%99liyev_Elmar_V%C9%99li_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="n">
         <v>2678</v>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>Səidə</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
           <t>Murtuz qızı</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>Novruzova</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -3863,51 +3865,51 @@
       <c r="H56" t="inlineStr"/>
       <c r="I56" s="2" t="n">
         <v>24051</v>
       </c>
       <c r="J56" t="inlineStr">
         <is>
           <t>Tarix, Etnoqrafiya və Arxeologiya İns.Arxeoloji xidmət</t>
         </is>
       </c>
       <c r="K56" t="inlineStr">
         <is>
           <t>Böyük laborant</t>
         </is>
       </c>
       <c r="L56" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M56" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N56" t="inlineStr"/>
       <c r="O56" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Novruzova_S%C9%99id%C9%99_Murtuz_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Novruzova_S%C9%99id%C9%99_Murtuz_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="n">
         <v>2679</v>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>Lətifə</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
           <t>Paşa qızı</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>Firudinbəyova</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -3922,51 +3924,51 @@
       <c r="H57" t="inlineStr"/>
       <c r="I57" s="2" t="n">
         <v>22790</v>
       </c>
       <c r="J57" t="inlineStr">
         <is>
           <t>Elmi Kitabxana</t>
         </is>
       </c>
       <c r="K57" t="inlineStr">
         <is>
           <t>Fond müdiri</t>
         </is>
       </c>
       <c r="L57" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M57" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N57" t="inlineStr"/>
       <c r="O57" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Firudinb%C9%99yova_L%C9%99tif%C9%99_Pa%C5%9Fa_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Firudinb%C9%99yova_L%C9%99tif%C9%99_Pa%C5%9Fa_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="n">
         <v>2680</v>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>Könül</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
           <t xml:space="preserve"> Mahmud qızı</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>Əliyeva</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -3981,51 +3983,51 @@
       <c r="H58" t="inlineStr"/>
       <c r="I58" s="2" t="n">
         <v>26601</v>
       </c>
       <c r="J58" t="inlineStr">
         <is>
           <t>Elmi Kitabxana</t>
         </is>
       </c>
       <c r="K58" t="inlineStr">
         <is>
           <t>Fond müdiri</t>
         </is>
       </c>
       <c r="L58" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M58" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N58" t="inlineStr"/>
       <c r="O58" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyeva_K%C3%B6n%C3%BCl_Mahmud_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyeva_K%C3%B6n%C3%BCl_Mahmud_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="n">
         <v>2681</v>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>Kəmalə</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
           <t>Əliyar qızı</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>Quliyeva</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -4040,51 +4042,51 @@
       <c r="H59" t="inlineStr"/>
       <c r="I59" s="2" t="n">
         <v>24793</v>
       </c>
       <c r="J59" t="inlineStr">
         <is>
           <t>Elmi Kitabxana</t>
         </is>
       </c>
       <c r="K59" t="inlineStr">
         <is>
           <t>Kitabxana müdiri</t>
         </is>
       </c>
       <c r="L59" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M59" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N59" t="inlineStr"/>
       <c r="O59" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Quliyeva_K%C9%99mal%C9%99_%C6%8Fliyar_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Quliyeva_K%C9%99mal%C9%99_%C6%8Fliyar_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="n">
         <v>2682</v>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>Təranə</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
           <t>Əsəd qızı</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>Əliyeva</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -4099,51 +4101,51 @@
       <c r="H60" t="inlineStr"/>
       <c r="I60" s="2" t="n">
         <v>32698</v>
       </c>
       <c r="J60" t="inlineStr">
         <is>
           <t>Elmi Kitabxana</t>
         </is>
       </c>
       <c r="K60" t="inlineStr">
         <is>
           <t>Kitabxanaçı</t>
         </is>
       </c>
       <c r="L60" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M60" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N60" t="inlineStr"/>
       <c r="O60" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyeva_T%C9%99ran%C9%99_%C6%8Fs%C9%99d_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyeva_T%C9%99ran%C9%99_%C6%8Fs%C9%99d_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="n">
         <v>2683</v>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>Pərvinə</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
           <t>Aftandil qızı</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>Bağırova</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -4158,51 +4160,51 @@
       <c r="H61" t="inlineStr"/>
       <c r="I61" s="2" t="n">
         <v>32419</v>
       </c>
       <c r="J61" t="inlineStr">
         <is>
           <t>Elmi Kitabxana</t>
         </is>
       </c>
       <c r="K61" t="inlineStr">
         <is>
           <t>Kitabxanaçı</t>
         </is>
       </c>
       <c r="L61" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M61" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N61" t="inlineStr"/>
       <c r="O61" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Ba%C4%9F%C4%B1rova_P%C9%99rvin%C9%99_Aftandil_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Ba%C4%9F%C4%B1rova_P%C9%99rvin%C9%99_Aftandil_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="n">
         <v>2684</v>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>Könül</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
           <t>Vasif qızı</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t>Əkbərova</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -4217,51 +4219,51 @@
       <c r="H62" t="inlineStr"/>
       <c r="I62" s="2" t="n">
         <v>31852</v>
       </c>
       <c r="J62" t="inlineStr">
         <is>
           <t>Tarix, Etnoqrafiya və Arxeologiya İns.Təsərrüfat</t>
         </is>
       </c>
       <c r="K62" t="inlineStr">
         <is>
           <t>Kompüter operatoru</t>
         </is>
       </c>
       <c r="L62" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M62" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N62" t="inlineStr"/>
       <c r="O62" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fkb%C9%99rova_K%C3%B6n%C3%BCl_Vasif_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fkb%C9%99rova_K%C3%B6n%C3%BCl_Vasif_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="n">
         <v>2685</v>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>Leyla</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
           <t>Yusif qızı</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
           <t>Əlisoy</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -4276,51 +4278,51 @@
       <c r="H63" t="inlineStr"/>
       <c r="I63" s="2" t="n">
         <v>36526</v>
       </c>
       <c r="J63" t="inlineStr">
         <is>
           <t>İncəsənət, Dil və Ədəbiyyat İns.Təsərrüfat</t>
         </is>
       </c>
       <c r="K63" t="inlineStr">
         <is>
           <t>Kompüter operatoru</t>
         </is>
       </c>
       <c r="L63" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M63" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N63" t="inlineStr"/>
       <c r="O63" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Flisoy_Leyla_Yusif_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Flisoy_Leyla_Yusif_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="n">
         <v>2686</v>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>Leylan</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
           <t>Namiq qızı</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>Yusifzadə</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -4335,51 +4337,51 @@
       <c r="H64" t="inlineStr"/>
       <c r="I64" s="2" t="n">
         <v>34630</v>
       </c>
       <c r="J64" t="inlineStr">
         <is>
           <t>Əlyazmalar Fondu.Təsərrüfat</t>
         </is>
       </c>
       <c r="K64" t="inlineStr">
         <is>
           <t>Kompüter operatoru</t>
         </is>
       </c>
       <c r="L64" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M64" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N64" t="inlineStr"/>
       <c r="O64" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Yusifzad%C9%99_Leylan_Namiq_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Yusifzad%C9%99_Leylan_Namiq_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="n">
         <v>2687</v>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>Məlahət</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
           <t>Əsəd qızı</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
           <t>Əhmədli</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -4394,51 +4396,51 @@
       <c r="H65" t="inlineStr"/>
       <c r="I65" s="2" t="n">
         <v>33099</v>
       </c>
       <c r="J65" t="inlineStr">
         <is>
           <t>Elmi Kitabxana</t>
         </is>
       </c>
       <c r="K65" t="inlineStr">
         <is>
           <t>Kompüter operatoru</t>
         </is>
       </c>
       <c r="L65" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M65" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N65" t="inlineStr"/>
       <c r="O65" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fhm%C9%99dli_M%C9%99lah%C9%99t_%C6%8Fs%C9%99d_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fhm%C9%99dli_M%C9%99lah%C9%99t_%C6%8Fs%C9%99d_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="n">
         <v>2688</v>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>Taleh</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
           <t>Abbasəli oğlu</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
           <t>Maxsudov</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -4453,51 +4455,51 @@
       <c r="H66" t="inlineStr"/>
       <c r="I66" s="2" t="n">
         <v>29813</v>
       </c>
       <c r="J66" t="inlineStr">
         <is>
           <t>Nəşriyyat bölməsi</t>
         </is>
       </c>
       <c r="K66" t="inlineStr">
         <is>
           <t>Kompüter operatoru</t>
         </is>
       </c>
       <c r="L66" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M66" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N66" t="inlineStr"/>
       <c r="O66" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Maxsudov_Taleh_Abbas%C9%99li_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Maxsudov_Taleh_Abbas%C9%99li_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="n">
         <v>2689</v>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>Aynur</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
           <t>Əli qızı</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
           <t>Təhməzova</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -4512,51 +4514,51 @@
       <c r="H67" t="inlineStr"/>
       <c r="I67" s="2" t="n">
         <v>31602</v>
       </c>
       <c r="J67" t="inlineStr">
         <is>
           <t>Nəşriyyat bölməsi</t>
         </is>
       </c>
       <c r="K67" t="inlineStr">
         <is>
           <t>Kompüter operatoru</t>
         </is>
       </c>
       <c r="L67" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M67" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N67" t="inlineStr"/>
       <c r="O67" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/T%C9%99hm%C9%99zova_Aynur_%C6%8Fli_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/T%C9%99hm%C9%99zova_Aynur_%C6%8Fli_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="n">
         <v>2690</v>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>İlhamə</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
           <t xml:space="preserve"> Vəliyar qızı</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
           <t>İsayeva</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -4571,51 +4573,51 @@
       <c r="H68" t="inlineStr"/>
       <c r="I68" s="2" t="n">
         <v>26081</v>
       </c>
       <c r="J68" t="inlineStr">
         <is>
           <t>Nəşriyyat bölməsi</t>
         </is>
       </c>
       <c r="K68" t="inlineStr">
         <is>
           <t>Kompüter operatoru</t>
         </is>
       </c>
       <c r="L68" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M68" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N68" t="inlineStr"/>
       <c r="O68" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0sayeva_%C4%B0lham%C9%99_V%C9%99liyar_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0sayeva_%C4%B0lham%C9%99_V%C9%99liyar_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="n">
         <v>2691</v>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>Elena</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
           <t>Vladimir qızı</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
           <t>Muxtarova</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -4630,51 +4632,51 @@
       <c r="H69" t="inlineStr"/>
       <c r="I69" s="2" t="n">
         <v>28395</v>
       </c>
       <c r="J69" t="inlineStr">
         <is>
           <t>Nəşriyyat bölməsi</t>
         </is>
       </c>
       <c r="K69" t="inlineStr">
         <is>
           <t>Korrektor</t>
         </is>
       </c>
       <c r="L69" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M69" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N69" t="inlineStr"/>
       <c r="O69" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Muxtarova_Elena_Vladimir_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Muxtarova_Elena_Vladimir_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="n">
         <v>2692</v>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>Anar</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
           <t>Nağdəli oğlu</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
           <t>Novruzov</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -4689,51 +4691,51 @@
       <c r="H70" t="inlineStr"/>
       <c r="I70" s="2" t="n">
         <v>32736</v>
       </c>
       <c r="J70" t="inlineStr">
         <is>
           <t>Tarix, Etnoqrafiya və Arxeologiya İns.Arxeoloji xidmət</t>
         </is>
       </c>
       <c r="K70" t="inlineStr">
         <is>
           <t>Laborant</t>
         </is>
       </c>
       <c r="L70" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M70" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N70" t="inlineStr"/>
       <c r="O70" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Novruzov_Anar_Na%C4%9Fd%C9%99li_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Novruzov_Anar_Na%C4%9Fd%C9%99li_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="n">
         <v>2693</v>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>Orxan</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
           <t>Rza oğlu</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
           <t>Bağırov</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -4748,51 +4750,51 @@
       <c r="H71" t="inlineStr"/>
       <c r="I71" s="2" t="n">
         <v>28638</v>
       </c>
       <c r="J71" t="inlineStr">
         <is>
           <t>Elm və təhsil şöbəsi</t>
         </is>
       </c>
       <c r="K71" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L71" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M71" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N71" t="inlineStr"/>
       <c r="O71" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Ba%C4%9F%C4%B1rov_Orxan_Rza_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Ba%C4%9F%C4%B1rov_Orxan_Rza_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="n">
         <v>2694</v>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>Hənifə</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
           <t>Məmməd oğlu</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
           <t>Hənifəyev</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -4807,51 +4809,51 @@
       <c r="H72" t="inlineStr"/>
       <c r="I72" s="2" t="n">
         <v>22172</v>
       </c>
       <c r="J72" t="inlineStr">
         <is>
           <t>Maliyyə və mühasibat şöbəsi</t>
         </is>
       </c>
       <c r="K72" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L72" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M72" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N72" t="inlineStr"/>
       <c r="O72" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C9%99nif%C9%99yev_H%C9%99nif%C9%99_M%C9%99mm%C9%99d_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C9%99nif%C9%99yev_H%C9%99nif%C9%99_M%C9%99mm%C9%99d_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="n">
         <v>2695</v>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>Filurə</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
           <t>Rəhman qızı</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
           <t>Sadıqova</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -4866,51 +4868,51 @@
       <c r="H73" t="inlineStr"/>
       <c r="I73" s="2" t="n">
         <v>22802</v>
       </c>
       <c r="J73" t="inlineStr">
         <is>
           <t>İnsan resursları və sənədlərlə iş şöbəsi</t>
         </is>
       </c>
       <c r="K73" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L73" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M73" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N73" t="inlineStr"/>
       <c r="O73" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Sad%C4%B1qova_Filur%C9%99_R%C9%99hman_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Sad%C4%B1qova_Filur%C9%99_R%C9%99hman_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="n">
         <v>2696</v>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>İlham</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
           <t>İman oğlu</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
           <t>Cəfərov</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -4925,51 +4927,51 @@
       <c r="H74" t="inlineStr"/>
       <c r="I74" s="2" t="n">
         <v>24765</v>
       </c>
       <c r="J74" t="inlineStr">
         <is>
           <t>Təchizat və xidmət şöbəsi</t>
         </is>
       </c>
       <c r="K74" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L74" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M74" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N74" t="inlineStr"/>
       <c r="O74" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/C%C9%99f%C9%99rov_%C4%B0lham_%C4%B0man_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/C%C9%99f%C9%99rov_%C4%B0lham_%C4%B0man_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="n">
         <v>2697</v>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>Gözəl</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
           <t>Sultan qızı</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
           <t>Qəmbərova</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -4984,51 +4986,51 @@
       <c r="H75" t="inlineStr"/>
       <c r="I75" s="2" t="n">
         <v>21262</v>
       </c>
       <c r="J75" t="inlineStr">
         <is>
           <t>İncəsənət, Dil və Ədəbiyyat İns.Təsərrüfat</t>
         </is>
       </c>
       <c r="K75" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L75" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M75" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N75" t="inlineStr"/>
       <c r="O75" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Q%C9%99mb%C9%99rova_G%C3%B6z%C9%99l_Sultan_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Q%C9%99mb%C9%99rova_G%C3%B6z%C9%99l_Sultan_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="n">
         <v>2698</v>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>Qafar</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
           <t>Tahar oğlu</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
           <t>Qənbərov</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -5043,51 +5045,51 @@
       <c r="H76" t="inlineStr"/>
       <c r="I76" s="2" t="n">
         <v>27820</v>
       </c>
       <c r="J76" t="inlineStr">
         <is>
           <t>Nəşriyyat bölməsi</t>
         </is>
       </c>
       <c r="K76" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L76" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M76" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N76" t="inlineStr"/>
       <c r="O76" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Q%C9%99nb%C9%99rov_Qafar_Tahar_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Q%C9%99nb%C9%99rov_Qafar_Tahar_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="n">
         <v>2699</v>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>Aytən</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
           <t>Surxay qızı</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
           <t>Məmmədli</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -5102,51 +5104,51 @@
       <c r="H77" t="inlineStr"/>
       <c r="I77" s="2" t="n">
         <v>34718</v>
       </c>
       <c r="J77" t="inlineStr">
         <is>
           <t>Tarix, Etnoqrafiya və Arxeologiya İns.Etnoqrafiya</t>
         </is>
       </c>
       <c r="K77" t="inlineStr">
         <is>
           <t>Tərcüməçi</t>
         </is>
       </c>
       <c r="L77" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M77" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N77" t="inlineStr"/>
       <c r="O77" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dli_Ayt%C9%99n_Surxay_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dli_Ayt%C9%99n_Surxay_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="n">
         <v>2700</v>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>Tahirə</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
           <t>Rüstəm qızı</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
           <t>Məmmədova</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -5161,51 +5163,51 @@
       <c r="H78" t="inlineStr"/>
       <c r="I78" s="2" t="n">
         <v>24938</v>
       </c>
       <c r="J78" t="inlineStr">
         <is>
           <t>İncəsənət, Dil və Ədəbiyyat İns.Dilçilik</t>
         </is>
       </c>
       <c r="K78" t="inlineStr">
         <is>
           <t>Tərcüməçi</t>
         </is>
       </c>
       <c r="L78" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M78" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N78" t="inlineStr"/>
       <c r="O78" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dova_Tahir%C9%99_R%C3%BCst%C9%99m_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dova_Tahir%C9%99_R%C3%BCst%C9%99m_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="n">
         <v>3108</v>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>Həsən</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
           <t>Əli oğlu</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
           <t>Nağıyev</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -5228,51 +5230,51 @@
       </c>
       <c r="I79" s="2" t="n">
         <v>28339</v>
       </c>
       <c r="J79" t="inlineStr">
         <is>
           <t>Arxeoloji xidmət şöbəsi</t>
         </is>
       </c>
       <c r="K79" t="inlineStr">
         <is>
           <t>Baş elmi işçi</t>
         </is>
       </c>
       <c r="L79" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M79" s="2" t="n">
         <v>46113</v>
       </c>
       <c r="N79" t="inlineStr"/>
       <c r="O79" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=bK5eRwMAAAAJ&amp;hl=en'}, {'platform_name': 'Web of Science', 'platform_logo': '/media/platform_logos/WOS.PNG', 'url': 'https://www.webofscience.com/wos/author/record/AAC-4731-2019'}, {'platform_name': 'Scopus', 'platform_logo': '/media/platform_logos/scopus_.PNG', 'url': 'https://www.scopus.com/authid/detail.uri?authorId=55646946000'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Hasan-Nagiev'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-4158-6434'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Na%C4%9F%C4%B1yev_H%C9%99s%C9%99n_%C6%8Fli_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=bK5eRwMAAAAJ&amp;hl=en'}, {'platform_name': 'Web of Science', 'platform_logo': '/media/platform_logos/WOS.PNG', 'url': 'https://www.webofscience.com/wos/author/record/AAC-4731-2019'}, {'platform_name': 'Scopus', 'platform_logo': '/media/platform_logos/scopus_.PNG', 'url': 'https://www.scopus.com/authid/detail.uri?authorId=55646946000'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Hasan-Nagiev'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-4158-6434'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Na%C4%9F%C4%B1yev_H%C9%99s%C9%99n_%C6%8Fli_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="n">
         <v>3145</v>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>Sürəyya</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
           <t>Bəxtiyar qızı</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
           <t>Əkbərova</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -5285,51 +5287,51 @@
       </c>
       <c r="G80" t="inlineStr"/>
       <c r="H80" t="inlineStr"/>
       <c r="I80" t="inlineStr"/>
       <c r="J80" t="inlineStr">
         <is>
           <t>Qədim və orta əsrlər tarixi şöbəsi</t>
         </is>
       </c>
       <c r="K80" t="inlineStr">
         <is>
           <t>Böyük laborant</t>
         </is>
       </c>
       <c r="L80" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M80" s="2" t="n">
         <v>45667</v>
       </c>
       <c r="N80" t="inlineStr"/>
       <c r="O80" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=rbfk-yMAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fkb%C9%99rova_S%C3%BCr%C9%99yya_B%C9%99xtiyar_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=rbfk-yMAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fkb%C9%99rova_S%C3%BCr%C9%99yya_B%C9%99xtiyar_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="n">
         <v>3147</v>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>Sunay</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
           <t>Abbas qızı</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
           <t>Əliyeva</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -5342,51 +5344,51 @@
       </c>
       <c r="G81" t="inlineStr"/>
       <c r="H81" t="inlineStr"/>
       <c r="I81" t="inlineStr"/>
       <c r="J81" t="inlineStr">
         <is>
           <t>Etnoqrafiya şöbəsi</t>
         </is>
       </c>
       <c r="K81" t="inlineStr">
         <is>
           <t>Böyük laborant</t>
         </is>
       </c>
       <c r="L81" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M81" s="2" t="n">
         <v>45628</v>
       </c>
       <c r="N81" t="inlineStr"/>
       <c r="O81" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?view_op=list_works&amp;hl=ru&amp;user=qzZXjvgAAAAJ'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyeva_Sunay_Abbas_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?view_op=list_works&amp;hl=ru&amp;user=qzZXjvgAAAAJ'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyeva_Sunay_Abbas_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="n">
         <v>3148</v>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>Elmar</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
           <t>Vəli oğlu</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
           <t>Baxşəliyev</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -5399,51 +5401,51 @@
       </c>
       <c r="G82" t="inlineStr"/>
       <c r="H82" t="inlineStr"/>
       <c r="I82" t="inlineStr"/>
       <c r="J82" t="inlineStr">
         <is>
           <t>Arxeoloji xidmət şöbəsi</t>
         </is>
       </c>
       <c r="K82" t="inlineStr">
         <is>
           <t>Böyük laborant</t>
         </is>
       </c>
       <c r="L82" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M82" s="2" t="n">
         <v>45628</v>
       </c>
       <c r="N82" t="inlineStr"/>
       <c r="O82" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=CX0uBfgAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-3360-0961'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Bax%C5%9F%C9%99liyev_Elmar_V%C9%99li_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=CX0uBfgAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-3360-0961'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Bax%C5%9F%C9%99liyev_Elmar_V%C9%99li_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="n">
         <v>3149</v>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>Xavər</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
           <t>Cavid qızı</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
           <t>Adıyeva</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -5456,51 +5458,51 @@
       </c>
       <c r="G83" t="inlineStr"/>
       <c r="H83" t="inlineStr"/>
       <c r="I83" t="inlineStr"/>
       <c r="J83" t="inlineStr">
         <is>
           <t>Qafqaz tarixi şöbəsi</t>
         </is>
       </c>
       <c r="K83" t="inlineStr">
         <is>
           <t>Böyük laborant</t>
         </is>
       </c>
       <c r="L83" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M83" s="2" t="n">
         <v>45600</v>
       </c>
       <c r="N83" t="inlineStr"/>
       <c r="O83" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=qFNgZOYAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Ad%C4%B1yeva_Xav%C9%99r_Cavid_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=qFNgZOYAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Ad%C4%B1yeva_Xav%C9%99r_Cavid_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="n">
         <v>3150</v>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>Heyran</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
           <t>Yunis qızı</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
           <t>Həsənova</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -5513,51 +5515,51 @@
       </c>
       <c r="G84" t="inlineStr"/>
       <c r="H84" t="inlineStr"/>
       <c r="I84" t="inlineStr"/>
       <c r="J84" t="inlineStr">
         <is>
           <t>Qədim və orta əsrlər tarixi şöbəsi</t>
         </is>
       </c>
       <c r="K84" t="inlineStr">
         <is>
           <t>Böyük laborant</t>
         </is>
       </c>
       <c r="L84" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M84" s="2" t="n">
         <v>45635</v>
       </c>
       <c r="N84" t="inlineStr"/>
       <c r="O84" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?hl=en&amp;user=q2paCTUAAAAJ'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C9%99s%C9%99nova_Heyran_Yunis_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?hl=en&amp;user=q2paCTUAAAAJ'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C9%99s%C9%99nova_Heyran_Yunis_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="n">
         <v>3151</v>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t>Aysel</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
           <t>Hüseyn qızı</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
           <t>Novruzova</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -5570,51 +5572,51 @@
       </c>
       <c r="G85" t="inlineStr"/>
       <c r="H85" t="inlineStr"/>
       <c r="I85" t="inlineStr"/>
       <c r="J85" t="inlineStr">
         <is>
           <t>Musiqi və teatr şöbəsi</t>
         </is>
       </c>
       <c r="K85" t="inlineStr">
         <is>
           <t>Böyük laborant</t>
         </is>
       </c>
       <c r="L85" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M85" s="2" t="n">
         <v>45636</v>
       </c>
       <c r="N85" t="inlineStr"/>
       <c r="O85" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=vbm0aJQAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Novruzova_Aysel_H%C3%BCseyn_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=vbm0aJQAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Novruzova_Aysel_H%C3%BCseyn_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="n">
         <v>3153</v>
       </c>
       <c r="B86" t="inlineStr">
         <is>
           <t>Rüzgar</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
           <t>Elmar qızı</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
           <t>Camal</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -5627,51 +5629,51 @@
       </c>
       <c r="G86" t="inlineStr"/>
       <c r="H86" t="inlineStr"/>
       <c r="I86" t="inlineStr"/>
       <c r="J86" t="inlineStr">
         <is>
           <t>Onomastika şöbəsi</t>
         </is>
       </c>
       <c r="K86" t="inlineStr">
         <is>
           <t>Böyük laborant</t>
         </is>
       </c>
       <c r="L86" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M86" s="2" t="n">
         <v>45642</v>
       </c>
       <c r="N86" t="inlineStr"/>
       <c r="O86" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=PvobmQIAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Camal_R%C3%BCzgar_Elmar_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=PvobmQIAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Camal_R%C3%BCzgar_Elmar_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="n">
         <v>3154</v>
       </c>
       <c r="B87" t="inlineStr">
         <is>
           <t>Aytəkin</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
           <t>Abbas qızı</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
           <t>Zeynalova</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -5684,51 +5686,51 @@
       </c>
       <c r="G87" t="inlineStr"/>
       <c r="H87" t="inlineStr"/>
       <c r="I87" t="inlineStr"/>
       <c r="J87" t="inlineStr">
         <is>
           <t>Folklorşünaslıq şöbəsi</t>
         </is>
       </c>
       <c r="K87" t="inlineStr">
         <is>
           <t>Böyük laborant</t>
         </is>
       </c>
       <c r="L87" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M87" s="2" t="n">
         <v>45635</v>
       </c>
       <c r="N87" t="inlineStr"/>
       <c r="O87" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=Pi5GqVEAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Zeynalova_Ayt%C9%99kin_Abbas_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=Pi5GqVEAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Zeynalova_Ayt%C9%99kin_Abbas_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="n">
         <v>3155</v>
       </c>
       <c r="B88" t="inlineStr">
         <is>
           <t>Natavan</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
           <t>Məhəmmədəli qızı</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
           <t>İbrahimova</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -5741,51 +5743,51 @@
       </c>
       <c r="G88" t="inlineStr"/>
       <c r="H88" t="inlineStr"/>
       <c r="I88" t="inlineStr"/>
       <c r="J88" t="inlineStr">
         <is>
           <t>Ədəbiyyatşünaslıq şöbəsi</t>
         </is>
       </c>
       <c r="K88" t="inlineStr">
         <is>
           <t>Böyük laborant</t>
         </is>
       </c>
       <c r="L88" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M88" s="2" t="n">
         <v>45600</v>
       </c>
       <c r="N88" t="inlineStr"/>
       <c r="O88" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?hl=tr&amp;user=0-4LrokAAAAJ'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0brahimova_Natavan_M%C9%99h%C9%99mm%C9%99d%C9%99li_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?hl=tr&amp;user=0-4LrokAAAAJ'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0brahimova_Natavan_M%C9%99h%C9%99mm%C9%99d%C9%99li_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="n">
         <v>3156</v>
       </c>
       <c r="B89" t="inlineStr">
         <is>
           <t>Ziniyət</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
           <t>Zakir qızı</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
           <t>Məmmədova</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -5798,51 +5800,51 @@
       </c>
       <c r="G89" t="inlineStr"/>
       <c r="H89" t="inlineStr"/>
       <c r="I89" t="inlineStr"/>
       <c r="J89" t="inlineStr">
         <is>
           <t>Antik və orta əsrlər arxeologiyası şöbəsi</t>
         </is>
       </c>
       <c r="K89" t="inlineStr">
         <is>
           <t>Böyük laborant</t>
         </is>
       </c>
       <c r="L89" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M89" s="2" t="n">
         <v>45757</v>
       </c>
       <c r="N89" t="inlineStr"/>
       <c r="O89" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?hl=tr&amp;user=J4fQiagAAAAJ'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0006-5299-1119'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dova_Ziniy%C9%99t_Zakir_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?hl=tr&amp;user=J4fQiagAAAAJ'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0006-5299-1119'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dova_Ziniy%C9%99t_Zakir_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="n">
         <v>3157</v>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>Fatma</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
           <t>Adil qızı</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
           <t>Şahbazova</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -5855,51 +5857,51 @@
       </c>
       <c r="G90" t="inlineStr"/>
       <c r="H90" t="inlineStr"/>
       <c r="I90" t="inlineStr"/>
       <c r="J90" t="inlineStr">
         <is>
           <t>Təsviri və dekorativ-tətbiqi sənətlər şöbəsi</t>
         </is>
       </c>
       <c r="K90" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="L90" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M90" s="2" t="n">
         <v>45757</v>
       </c>
       <c r="N90" t="inlineStr"/>
       <c r="O90" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=AJ56DJ0AAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-4052-5197'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C5%9Eahbazova_Fatma_Adil_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=AJ56DJ0AAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-4052-5197'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C5%9Eahbazova_Fatma_Adil_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="n">
         <v>3158</v>
       </c>
       <c r="B91" t="inlineStr">
         <is>
           <t>Hüseyn</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
           <t>Mübariz oğlu</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
           <t>Abbasov</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -5912,48 +5914,48 @@
       </c>
       <c r="G91" t="inlineStr"/>
       <c r="H91" t="inlineStr"/>
       <c r="I91" t="inlineStr"/>
       <c r="J91" t="inlineStr">
         <is>
           <t>Qafqaz tarixi şöbəsi</t>
         </is>
       </c>
       <c r="K91" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="L91" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M91" s="2" t="n">
         <v>45757</v>
       </c>
       <c r="N91" t="inlineStr"/>
       <c r="O91" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?view_op=list_works&amp;hl=en&amp;user=A1SId5gAAAAJ'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0006-4502-5246'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Abbasov_H%C3%BCseyn_M%C3%BCbariz_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?view_op=list_works&amp;hl=en&amp;user=A1SId5gAAAAJ'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0006-4502-5246'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Abbasov_H%C3%BCseyn_M%C3%BCbariz_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>