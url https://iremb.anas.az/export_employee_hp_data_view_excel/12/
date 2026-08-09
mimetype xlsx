--- v1 (2026-06-24)
+++ v2 (2026-08-09)
@@ -426,73 +426,73 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O91"/>
+  <dimension ref="A1:O98"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="12" customWidth="1" min="2" max="2"/>
-    <col width="18" customWidth="1" min="3" max="3"/>
+    <col width="21" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="9" customWidth="1" min="5" max="5"/>
     <col width="15" customWidth="1" min="6" max="6"/>
     <col width="36" customWidth="1" min="7" max="7"/>
     <col width="15" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="64" customWidth="1" min="10" max="10"/>
     <col width="34" customWidth="1" min="11" max="11"/>
     <col width="18" customWidth="1" min="12" max="12"/>
     <col width="12" customWidth="1" min="13" max="13"/>
-    <col width="12" customWidth="1" min="14" max="14"/>
-    <col width="1000" customWidth="1" min="15" max="15"/>
+    <col width="10" customWidth="1" min="14" max="14"/>
+    <col width="990" customWidth="1" min="15" max="15"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>employee_id</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>first_name</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>second_name</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>last_name</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
@@ -570,65 +570,65 @@
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>filologiya üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="I2" t="inlineStr"/>
       <c r="J2" t="inlineStr">
         <is>
-          <t>Dilçilik şöbəsi</t>
+          <t>İncəsənət, Dil və Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
           <t>Elmi katib</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M2" s="2" t="n">
-        <v>45292</v>
+        <v>46176</v>
       </c>
       <c r="N2" t="inlineStr"/>
       <c r="O2" t="inlineStr">
         <is>
           <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=owGBQdAAAAAJ&amp;hl=en'}, {'platform_name': 'Web of Science', 'platform_logo': '/media/platform_logos/WOS.PNG', 'url': 'https://www.webofscience.com/wos/author/record/HKV-1048-2023'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-4967-0123'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/2622/12/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0smay%C4%B1l_Z%C3%BClfiyy%C9%99_H%C3%BCseyn_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>2623</v>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Aygün</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>Əhməd qızı</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>Orucova</t>
@@ -871,244 +871,244 @@
       <c r="A7" t="n">
         <v>2627</v>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Səadət</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>İlham qızı</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>Məmmədova</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>Elmi işçi</t>
+          <t>İşçi</t>
         </is>
       </c>
       <c r="G7" t="inlineStr"/>
       <c r="H7" t="inlineStr"/>
       <c r="I7" t="inlineStr"/>
       <c r="J7" t="inlineStr">
         <is>
-          <t>Yeni və ən yeni tarix şöbəsi</t>
+          <t>Rəqəmsallaşma və süni intellekt</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
           <t>Aparıcı mütəxəssis</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M7" s="2" t="n">
-        <v>45292</v>
+        <v>46176</v>
       </c>
       <c r="N7" t="inlineStr"/>
       <c r="O7" t="inlineStr">
         <is>
           <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dova_S%C9%99ad%C9%99t_%C4%B0lham_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>2628</v>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Gülvira</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>Cəlal qızı</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>Abbasova</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G8" t="inlineStr"/>
       <c r="H8" t="inlineStr"/>
       <c r="I8" t="inlineStr"/>
       <c r="J8" t="inlineStr">
         <is>
-          <t>Elm və təhsil</t>
+          <t>Elm və təhsil şöbəsi</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>Aparıcı mütəxəssis</t>
+          <t>Baş mütəxəssis</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M8" s="2" t="n">
-        <v>45292</v>
+        <v>46176</v>
       </c>
       <c r="N8" t="inlineStr"/>
       <c r="O8" t="inlineStr">
         <is>
           <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=boD10DAAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Abbasova_G%C3%BClvira_C%C9%99lal_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>2629</v>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Səkinə</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>İbrahim qızı</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>Cümşüdova</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>Elmi işçi</t>
+          <t>İşçi</t>
         </is>
       </c>
       <c r="G9" t="inlineStr"/>
       <c r="H9" t="inlineStr"/>
       <c r="I9" t="inlineStr"/>
       <c r="J9" t="inlineStr">
         <is>
-          <t>Elektron xidmətlər</t>
+          <t>Rəqəmsallaşma və süni intellekt</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>Baş mütəxəssis</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M9" s="2" t="n">
-        <v>45292</v>
+        <v>46176</v>
       </c>
       <c r="N9" t="inlineStr"/>
       <c r="O9" t="inlineStr">
         <is>
           <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/C%C3%BCm%C5%9F%C3%BCdova_S%C9%99kin%C9%99_%C4%B0brahim_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>2630</v>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Samirə</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>Həmzə qızı</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>Salahova</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G10" t="inlineStr"/>
       <c r="H10" t="inlineStr"/>
       <c r="I10" t="inlineStr"/>
       <c r="J10" t="inlineStr">
         <is>
           <t>Elmi Kitabxana</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>Bibloqraf</t>
+          <t>Kitabxana müdiri</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M10" s="2" t="n">
-        <v>45292</v>
+        <v>46176</v>
       </c>
       <c r="N10" t="inlineStr"/>
       <c r="O10" t="inlineStr">
         <is>
           <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Salahova_Samir%C9%99_H%C9%99mz%C9%99_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>2631</v>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Çinarə</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>Vaqif qızı</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>Rzayeva</t>
@@ -1120,60 +1120,60 @@
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
           <t>filologiya üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="I11" t="inlineStr"/>
       <c r="J11" t="inlineStr">
         <is>
           <t>Folklorşünaslıq şöbəsi</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>Böyük elmi işçi</t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M11" s="2" t="n">
-        <v>45292</v>
+        <v>46176</v>
       </c>
       <c r="N11" t="inlineStr"/>
       <c r="O11" t="inlineStr">
         <is>
           <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=QaU-MrEAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/2631/12/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Rzayeva_%C3%87inar%C9%99_Vaqif_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>2632</v>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Fərman</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>Yunis oğlu</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>Xəlilov</t>
@@ -1307,60 +1307,60 @@
       <c r="D14" t="inlineStr">
         <is>
           <t>Vəliyeva</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G14" t="inlineStr"/>
       <c r="H14" t="inlineStr"/>
       <c r="I14" t="inlineStr"/>
       <c r="J14" t="inlineStr">
         <is>
           <t>Əlyazmaların mühafizəsi, gigiyenası və bərpası laboratoriyası</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>Elmi işçi</t>
+          <t>Laboratoriya rəhbəri</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M14" s="2" t="n">
-        <v>45292</v>
+        <v>46176</v>
       </c>
       <c r="N14" t="inlineStr"/>
       <c r="O14" t="inlineStr">
         <is>
           <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=yFDq7SYAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-5557-494X'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/V%C9%99liyeva_Kubra_Sabir_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>2635</v>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>Brilyant</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>İman qızı</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>Cəfərli</t>
@@ -1733,236 +1733,236 @@
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Zülfüqarov</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>filologiya üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="H21" t="inlineStr"/>
       <c r="I21" t="inlineStr"/>
       <c r="J21" t="inlineStr">
         <is>
-          <t>Yeni və ən yeni tarix şöbəsi</t>
+          <t>Rəhbərlik</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
-          <t>Elmi katib</t>
+          <t>Sədr müavini</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M21" s="2" t="n">
-        <v>45292</v>
+        <v>46176</v>
       </c>
       <c r="N21" t="inlineStr"/>
       <c r="O21" t="inlineStr">
         <is>
           <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=hPH4gTUAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-3258-8991'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Z%C3%BClf%C3%BCqarov_R%C9%99%C5%9Fad_%C6%8Fli_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="n">
         <v>2643</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>Aysel</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>Bayram qızı</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>İsmayılova</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G22" t="inlineStr"/>
       <c r="H22" t="inlineStr"/>
       <c r="I22" t="inlineStr"/>
       <c r="J22" t="inlineStr">
         <is>
           <t>Antik və orta əsrlər arxeologiyası şöbəsi</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>Kiçik elmi işçi</t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M22" s="2" t="n">
-        <v>45292</v>
+        <v>46176</v>
       </c>
       <c r="N22" t="inlineStr"/>
       <c r="O22" t="inlineStr">
         <is>
           <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=4BfQ_hsAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0001-7855-5722'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0smay%C4%B1lova_Aysel_Bayram_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="n">
         <v>2645</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>Şəmsiyyə</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>Şəmsəddin qızı</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Zalova</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G23" t="inlineStr"/>
       <c r="H23" t="inlineStr"/>
       <c r="I23" t="inlineStr"/>
       <c r="J23" t="inlineStr">
         <is>
-          <t>Memarlıq, şəhərsalma və abidələrin bərpası şöbəsi</t>
+          <t>Təsviri və dekorativ-tətbiqi sənətlər şöbəsi</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M23" s="2" t="n">
-        <v>45292</v>
+        <v>46176</v>
       </c>
       <c r="N23" t="inlineStr"/>
       <c r="O23" t="inlineStr">
         <is>
           <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Zalova_%C5%9E%C9%99msiyy%C9%99_%C5%9E%C9%99ms%C9%99ddin_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="n">
         <v>2646</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>Cəmilə</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>Səlim qızı</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Məhərrəmova</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G24" t="inlineStr"/>
       <c r="H24" t="inlineStr"/>
       <c r="I24" t="inlineStr"/>
       <c r="J24" t="inlineStr">
         <is>
           <t>Onomastika şöbəsi</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
-          <t>Kiçik elmi işçi</t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M24" s="2" t="n">
-        <v>45292</v>
+        <v>46176</v>
       </c>
       <c r="N24" t="inlineStr"/>
       <c r="O24" t="inlineStr">
         <is>
           <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=DND5zXUAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0007-4494-1143'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99h%C9%99rr%C9%99mova_C%C9%99mil%C9%99_S%C9%99lim_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="n">
         <v>2647</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>Əli</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>Kamal oğlu</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>Tağıyev</t>
@@ -2043,3919 +2043,4296 @@
           <t>Qədim və orta əsrlər tarixi şöbəsi</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M26" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N26" t="inlineStr"/>
       <c r="O26" t="inlineStr">
         <is>
           <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=msu1SsMAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0005-7620-3255'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyeva_Kubra_%C4%B0brahim_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="n">
-        <v>2649</v>
+        <v>2650</v>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Fatma</t>
+          <t>Səfər</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>Adil qızı</t>
+          <t>Səxavət oğlu</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>Məmmədova</t>
+          <t>Əliyev</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G27" t="inlineStr"/>
       <c r="H27" t="inlineStr"/>
       <c r="I27" t="inlineStr"/>
       <c r="J27" t="inlineStr">
         <is>
-          <t>Təsviri və dekorativ-tətbiqi sənətlər şöbəsi</t>
+          <t>Yeni və ən yeni tarix şöbəsi</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M27" s="2" t="n">
-        <v>45292</v>
-[...3 lines deleted...]
-      </c>
+        <v>46176</v>
+      </c>
+      <c r="N27" t="inlineStr"/>
       <c r="O27" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dova_Fatma_Adil_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-4284-6173'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyev_S%C9%99f%C9%99r_S%C9%99xav%C9%99t_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="n">
-        <v>2650</v>
+        <v>2652</v>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Səfər</t>
+          <t>Günel</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>Səxavət oğlu</t>
+          <t>Yusif qızı</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>Əliyev</t>
+          <t>Əsgərova</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G28" t="inlineStr"/>
       <c r="H28" t="inlineStr"/>
       <c r="I28" t="inlineStr"/>
       <c r="J28" t="inlineStr">
         <is>
-          <t>Yeni və ən yeni tarix şöbəsi</t>
+          <t>Elmi Kitabxana</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
-          <t>Böyük laborant</t>
+          <t>Kitabxanaçı</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M28" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N28" t="inlineStr"/>
       <c r="O28" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-4284-6173'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyev_S%C9%99f%C9%99r_S%C9%99xav%C9%99t_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fsg%C9%99rova_G%C3%BCnel_Yusif_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="n">
-        <v>2651</v>
+        <v>2653</v>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Sahab</t>
+          <t>İsmayıl</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>Sadıx qızı</t>
+          <t>Muxtar oğlu</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>Əliyeva</t>
+          <t>Hacıyev</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
-      <c r="G29" t="inlineStr"/>
-      <c r="H29" t="inlineStr"/>
+      <c r="G29" t="inlineStr">
+        <is>
+          <t>tarix elmləri doktoru</t>
+        </is>
+      </c>
+      <c r="H29" t="inlineStr">
+        <is>
+          <t>Akademik</t>
+        </is>
+      </c>
       <c r="I29" t="inlineStr"/>
       <c r="J29" t="inlineStr">
         <is>
-          <t>Elmi Kitabxana</t>
+          <t>Rəhbərlik</t>
         </is>
       </c>
       <c r="K29" t="inlineStr">
         <is>
-          <t>Kitabxana müdiri</t>
+          <t>Sədr</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M29" s="2" t="n">
-        <v>45292</v>
+        <v>46176</v>
       </c>
       <c r="N29" t="inlineStr"/>
       <c r="O29" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyeva_Sahab_Sad%C4%B1x_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=gETa4xIAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-6217-7619'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Hac%C4%B1yev_%C4%B0smay%C4%B1l_Muxtar_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="n">
-        <v>2652</v>
+        <v>2654</v>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Günel</t>
+          <t>Toğrul</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>Yusif qızı</t>
+          <t>Fərman oğlu</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>Əsgərova</t>
+          <t>Xəlilov</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
-      <c r="G30" t="inlineStr"/>
-      <c r="H30" t="inlineStr"/>
+      <c r="G30" t="inlineStr">
+        <is>
+          <t>tarix elmləri doktoru</t>
+        </is>
+      </c>
+      <c r="H30" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="I30" t="inlineStr"/>
       <c r="J30" t="inlineStr">
         <is>
-          <t>Elmi Kitabxana</t>
+          <t>Antik və orta əsrlər arxeologiyası şöbəsi</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
-          <t>Kitabxanaçı</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M30" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N30" t="inlineStr"/>
       <c r="O30" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fsg%C9%99rova_G%C3%BCnel_Yusif_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=IMOxfN4AAAAJ&amp;hl=en'}, {'platform_name': 'Web of Science', 'platform_logo': '/media/platform_logos/WOS.PNG', 'url': 'https://www.webofscience.com/wos/author/record/AAA-2340-2022'}, {'platform_name': 'Scopus', 'platform_logo': '/media/platform_logos/scopus_.PNG', 'url': 'https://www.scopus.com/authid/detail.uri?authorId=57457698400'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-3703-8315'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/2654/12/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/X%C9%99lilov_To%C4%9Frul_F%C9%99rman_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="n">
-        <v>2653</v>
+        <v>2655</v>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>İsmayıl</t>
+          <t>Zeynəb</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>Muxtar oğlu</t>
+          <t>Kərim qızı</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>Hacıyev</t>
+          <t>Quliyeva</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
           <t>tarix elmləri doktoru</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
-          <t>Akademik</t>
+          <t>Dosent</t>
         </is>
       </c>
       <c r="I31" t="inlineStr"/>
       <c r="J31" t="inlineStr">
         <is>
-          <t>Yeni və ən yeni tarix şöbəsi</t>
+          <t>Arxeoloji xidmət şöbəsi</t>
         </is>
       </c>
       <c r="K31" t="inlineStr">
         <is>
-          <t>Sədr</t>
+          <t>Baş elmi işçi</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M31" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N31" t="inlineStr"/>
       <c r="O31" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=gETa4xIAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-6217-7619'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Hac%C4%B1yev_%C4%B0smay%C4%B1l_Muxtar_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=6Utfx3IAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/2655/12/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Quliyeva_Zeyn%C9%99b_K%C9%99rim_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="n">
-        <v>2654</v>
+        <v>2656</v>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Toğrul</t>
+          <t>Nuray</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>Fərman oğlu</t>
+          <t>Yadigar qızı</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>Xəlilov</t>
+          <t>Əliyeva</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>tarix elmləri doktoru</t>
+          <t>filologiya elmləri doktoru</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="I32" t="inlineStr"/>
       <c r="J32" t="inlineStr">
         <is>
-          <t>Antik və orta əsrlər arxeologiyası şöbəsi</t>
+          <t>Dilçilik şöbəsi</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
-          <t>Şöbə müdiri</t>
+          <t>Baş elmi işçi</t>
         </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M32" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N32" t="inlineStr"/>
       <c r="O32" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=IMOxfN4AAAAJ&amp;hl=en'}, {'platform_name': 'Web of Science', 'platform_logo': '/media/platform_logos/WOS.PNG', 'url': 'https://www.webofscience.com/wos/author/record/AAA-2340-2022'}, {'platform_name': 'Scopus', 'platform_logo': '/media/platform_logos/scopus_.PNG', 'url': 'https://www.scopus.com/authid/detail.uri?authorId=57457698400'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-3703-8315'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/2654/12/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/X%C9%99lilov_To%C4%9Frul_F%C9%99rman_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=-C4iteIAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-0223-5199'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/2656/12/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyeva_Nuray_Yadigar_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="n">
-        <v>2655</v>
+        <v>2657</v>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Zeynəb</t>
+          <t>Ramiz</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>Kərim qızı</t>
+          <t>Asəf oğlu</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>Quliyeva</t>
+          <t>Qasımov</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>tarix elmləri doktoru</t>
+          <t>filologiya elmləri doktoru</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="I33" t="inlineStr"/>
       <c r="J33" t="inlineStr">
         <is>
-          <t>Arxeoloji xidmət şöbəsi</t>
+          <t>Ədəbiyyatşünaslıq şöbəsi</t>
         </is>
       </c>
       <c r="K33" t="inlineStr">
         <is>
-          <t>Baş elmi işçi</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L33" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M33" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N33" t="inlineStr"/>
       <c r="O33" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=6Utfx3IAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/2655/12/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Quliyeva_Zeyn%C9%99b_K%C9%99rim_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=cNOxrcoAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Qas%C4%B1mov_Ramiz_As%C9%99f_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="n">
-        <v>2656</v>
+        <v>2658</v>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Nuray</t>
+          <t>Səbuhi</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>Yadigar qızı</t>
+          <t>Məmmədalı oğlu</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>Əliyeva</t>
+          <t>İbrahimov</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
           <t>filologiya elmləri doktoru</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="I34" t="inlineStr"/>
       <c r="J34" t="inlineStr">
         <is>
-          <t>Dilçilik şöbəsi</t>
+          <t>Əlyazmaların kataloqlaşdırılması, tədqiqi və nəşri şöbəsi</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
-          <t>Baş elmi işçi</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L34" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M34" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N34" t="inlineStr"/>
       <c r="O34" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=-C4iteIAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-0223-5199'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/2656/12/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyeva_Nuray_Yadigar_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=YyyiC7MAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0brahimov_S%C9%99buhi_M%C9%99mm%C9%99dal%C4%B1_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="n">
-        <v>2657</v>
+        <v>2659</v>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Ramiz</t>
+          <t>Fəxrəddin</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>Asəf oğlu</t>
+          <t>Aydın oğlu</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>Qasımov</t>
+          <t>Eylazov</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
-      <c r="G35" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="G35" t="inlineStr"/>
+      <c r="H35" t="inlineStr"/>
       <c r="I35" t="inlineStr"/>
       <c r="J35" t="inlineStr">
         <is>
-          <t>Ədəbiyyatşünaslıq şöbəsi</t>
+          <t>Əlyazmaların toplanması şöbəsi</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L35" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M35" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N35" t="inlineStr"/>
       <c r="O35" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=cNOxrcoAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Qas%C4%B1mov_Ramiz_As%C9%99f_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=MOXUhisAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Eylazov_F%C9%99xr%C9%99ddin_Ayd%C4%B1n_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="n">
-        <v>2658</v>
+        <v>2660</v>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Səbuhi</t>
+          <t>Asəf</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>Məmmədalı oğlu</t>
+          <t>Yunis oğlu</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>İbrahimov</t>
+          <t>Orucov</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>fəlsəfə üzrə fəlsəfə doktoru</t>
+          <t>tarix üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="I36" t="inlineStr"/>
       <c r="J36" t="inlineStr">
         <is>
-          <t>Əlyazmaların kataloqlaşdırılması, tədqiqi və nəşri şöbəsi</t>
+          <t>Etnoqrafiya şöbəsi</t>
         </is>
       </c>
       <c r="K36" t="inlineStr">
         <is>
-          <t>Şöbə müdiri</t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L36" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M36" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N36" t="inlineStr"/>
       <c r="O36" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=YyyiC7MAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0brahimov_S%C9%99buhi_M%C9%99mm%C9%99dal%C4%B1_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=ohZ9QbkAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-1758-5266'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Orucov_As%C9%99f_Yunis_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="n">
-        <v>2659</v>
+        <v>2661</v>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Fəxrəddin</t>
+          <t>Aytən</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>Aydın oğlu</t>
+          <t>Cəfər qızı</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>Eylazov</t>
+          <t>Cəfərova</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
-      <c r="G37" t="inlineStr"/>
-      <c r="H37" t="inlineStr"/>
+      <c r="G37" t="inlineStr">
+        <is>
+          <t>filologiya üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="H37" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="I37" t="inlineStr"/>
       <c r="J37" t="inlineStr">
         <is>
-          <t>Əlyazmaların toplanması şöbəsi</t>
+          <t>Folklorşünaslıq şöbəsi</t>
         </is>
       </c>
       <c r="K37" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L37" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M37" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N37" t="inlineStr"/>
       <c r="O37" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=MOXUhisAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Eylazov_F%C9%99xr%C9%99ddin_Ayd%C4%B1n_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=GqD0TYQAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/C%C9%99f%C9%99rova_Ayt%C9%99n_C%C9%99f%C9%99r_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="n">
-        <v>2660</v>
+        <v>2662</v>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Asəf</t>
+          <t>Əli</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>Yunis oğlu</t>
+          <t>Kətən oğlu</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>Orucov</t>
+          <t>Qəhrəmanov</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>tarix üzrə fəlsəfə doktoru</t>
+          <t>sənətşünaslıq üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="I38" t="inlineStr"/>
       <c r="J38" t="inlineStr">
         <is>
-          <t>Etnoqrafiya şöbəsi</t>
+          <t>Musiqi və teatr şöbəsi</t>
         </is>
       </c>
       <c r="K38" t="inlineStr">
         <is>
-          <t>Aparıcı elmi işçi</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L38" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M38" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N38" t="inlineStr"/>
       <c r="O38" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=ohZ9QbkAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-1758-5266'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Orucov_As%C9%99f_Yunis_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Q%C9%99hr%C9%99manov_%C6%8Fli_K%C9%99t%C9%99n_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="n">
-        <v>2661</v>
+        <v>2663</v>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Aytən</t>
+          <t>Firudin</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>Cəfər qızı</t>
+          <t>Həsən oğlu</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>Cəfərova</t>
+          <t>Rzayev</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t>filologiya üzrə fəlsəfə doktoru</t>
+          <t>filologiya elmləri doktoru</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="I39" t="inlineStr"/>
       <c r="J39" t="inlineStr">
         <is>
-          <t>Folklorşünaslıq şöbəsi</t>
+          <t>Onomastika şöbəsi</t>
         </is>
       </c>
       <c r="K39" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L39" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M39" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N39" t="inlineStr"/>
       <c r="O39" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=GqD0TYQAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/C%C9%99f%C9%99rova_Ayt%C9%99n_C%C9%99f%C9%99r_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=VAeKz30AAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0008-3291-791X'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Rzayev_Firudin_H%C9%99s%C9%99n_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="n">
-        <v>2662</v>
+        <v>2664</v>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Əli</t>
+          <t>İlhami</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>Kətən oğlu</t>
+          <t>Nizam oğlu</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>Qəhrəmanov</t>
+          <t>Əliyev</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t>sənətşünaslıq üzrə fəlsəfə doktoru</t>
+          <t>tarix üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="I40" t="inlineStr"/>
       <c r="J40" t="inlineStr">
         <is>
-          <t>Musiqi və teatr şöbəsi</t>
+          <t>Qədim və orta əsrlər tarixi şöbəsi</t>
         </is>
       </c>
       <c r="K40" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L40" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M40" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N40" t="inlineStr"/>
       <c r="O40" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Q%C9%99hr%C9%99manov_%C6%8Fli_K%C9%99t%C9%99n_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=EqQ6yEkAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-7079-4737'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyev_%C4%B0lhami_Nizam_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="n">
-        <v>2663</v>
+        <v>2665</v>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Firudin</t>
+          <t>Əfsanə</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>Həsən oğlu</t>
+          <t>Fizuli qızı</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>Rzayev</t>
+          <t>Muradova</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>Elmi işçi</t>
-[...12 lines deleted...]
-      <c r="I41" t="inlineStr"/>
+          <t>İşçi</t>
+        </is>
+      </c>
+      <c r="G41" t="inlineStr"/>
+      <c r="H41" t="inlineStr"/>
+      <c r="I41" s="2" t="n">
+        <v>34891</v>
+      </c>
       <c r="J41" t="inlineStr">
         <is>
-          <t>Onomastika şöbəsi</t>
+          <t>İnsan resursları və sənədlərlə iş şöbəsi</t>
         </is>
       </c>
       <c r="K41" t="inlineStr">
         <is>
-          <t>Şöbə müdiri</t>
+          <t>Mütəxəssis</t>
         </is>
       </c>
       <c r="L41" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M41" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N41" t="inlineStr"/>
       <c r="O41" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=VAeKz30AAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0008-3291-791X'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Rzayev_Firudin_H%C9%99s%C9%99n_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Muradova_%C6%8Ffsan%C9%99_Fizuli_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="n">
-        <v>2664</v>
+        <v>2667</v>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>İlhami</t>
+          <t>Günel</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>Nizam oğlu</t>
+          <t>Şahin qızı</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>Əliyev</t>
+          <t>Kazımova</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>Elmi işçi</t>
-[...12 lines deleted...]
-      <c r="I42" t="inlineStr"/>
+          <t>İşçi</t>
+        </is>
+      </c>
+      <c r="G42" t="inlineStr"/>
+      <c r="H42" t="inlineStr"/>
+      <c r="I42" s="2" t="n">
+        <v>34358</v>
+      </c>
       <c r="J42" t="inlineStr">
         <is>
-          <t>Qədim və orta əsrlər tarixi şöbəsi</t>
+          <t>İnsan resursları və sənədlərlə iş şöbəsi</t>
         </is>
       </c>
       <c r="K42" t="inlineStr">
         <is>
-          <t>Şöbə müdiri</t>
+          <t>Aparıcı mütəxəssis</t>
         </is>
       </c>
       <c r="L42" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M42" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N42" t="inlineStr"/>
       <c r="O42" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=EqQ6yEkAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-7079-4737'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyev_%C4%B0lhami_Nizam_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Kaz%C4%B1mova_G%C3%BCnel_%C5%9Eahin_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="n">
-        <v>2665</v>
+        <v>2668</v>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Əfsanə</t>
+          <t>Rövşən</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>Fizuli qızı</t>
+          <t>İlman oğlu</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>Muradova</t>
+          <t>Orucəliyev</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G43" t="inlineStr"/>
       <c r="H43" t="inlineStr"/>
       <c r="I43" s="2" t="n">
-        <v>34891</v>
+        <v>28697</v>
       </c>
       <c r="J43" t="inlineStr">
         <is>
-          <t>İnsan resursları və sənədlərlə iş şöbəsi</t>
+          <t>Mülkü müdafiə qərargahı</t>
         </is>
       </c>
       <c r="K43" t="inlineStr">
         <is>
-          <t>Mütəxəssis</t>
+          <t>Baş mütəxəssis</t>
         </is>
       </c>
       <c r="L43" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M43" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N43" t="inlineStr"/>
       <c r="O43" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Muradova_%C6%8Ffsan%C9%99_Fizuli_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Oruc%C9%99liyev_R%C3%B6v%C5%9F%C9%99n_%C4%B0lman_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="n">
-        <v>2666</v>
+        <v>2669</v>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Ceyhun</t>
+          <t>Elnur</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>Səyyad oğlu</t>
+          <t>Yavər oğlu</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>Məmmədxanov</t>
+          <t>Quliyev</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G44" t="inlineStr"/>
       <c r="H44" t="inlineStr"/>
       <c r="I44" s="2" t="n">
-        <v>28795</v>
+        <v>27936</v>
       </c>
       <c r="J44" t="inlineStr">
         <is>
           <t>Təchizat və xidmət şöbəsi</t>
         </is>
       </c>
       <c r="K44" t="inlineStr">
         <is>
-          <t>Mütəxəssis</t>
+          <t>Baş mütəxəssis</t>
         </is>
       </c>
       <c r="L44" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M44" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N44" t="inlineStr"/>
       <c r="O44" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dxanov_Ceyhun_S%C9%99yyad_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Quliyev_Elnur_Yav%C9%99r_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="n">
-        <v>2667</v>
+        <v>2670</v>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Günel</t>
+          <t>Ləman</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>Şahin qızı</t>
+          <t>Hüseyn qızı</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>Kazımova</t>
+          <t>Hüseynova</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G45" t="inlineStr"/>
       <c r="H45" t="inlineStr"/>
       <c r="I45" s="2" t="n">
-        <v>34358</v>
+        <v>23408</v>
       </c>
       <c r="J45" t="inlineStr">
         <is>
           <t>İnsan resursları və sənədlərlə iş şöbəsi</t>
         </is>
       </c>
       <c r="K45" t="inlineStr">
         <is>
-          <t>Aparıcı mütəxəssis</t>
+          <t>Baş mütəxəssisi</t>
         </is>
       </c>
       <c r="L45" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M45" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N45" t="inlineStr"/>
       <c r="O45" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Kaz%C4%B1mova_G%C3%BCnel_%C5%9Eahin_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C3%BCseynova_L%C9%99man_H%C3%BCseyn_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="n">
-        <v>2668</v>
+        <v>2672</v>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Rövşən</t>
+          <t>Türkanə</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>İlman oğlu</t>
+          <t>Eldar qızı</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>Orucəliyev</t>
+          <t>İsmayılova</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G46" t="inlineStr"/>
       <c r="H46" t="inlineStr"/>
       <c r="I46" s="2" t="n">
-        <v>28697</v>
+        <v>29108</v>
       </c>
       <c r="J46" t="inlineStr">
         <is>
-          <t>Mülkü müdafiə qərargahı</t>
+          <t>Rəhbərlik</t>
         </is>
       </c>
       <c r="K46" t="inlineStr">
         <is>
           <t>Baş mütəxəssis</t>
         </is>
       </c>
       <c r="L46" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M46" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N46" t="inlineStr"/>
       <c r="O46" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Oruc%C9%99liyev_R%C3%B6v%C5%9F%C9%99n_%C4%B0lman_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0smay%C4%B1lova_T%C3%BCrkan%C9%99_Eldar_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="n">
-        <v>2669</v>
+        <v>2673</v>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Elnur</t>
+          <t>Jalə</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>Yavər oğlu</t>
+          <t>Tələt qızı</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>Quliyev</t>
+          <t>İbrahimova</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G47" t="inlineStr"/>
       <c r="H47" t="inlineStr"/>
       <c r="I47" s="2" t="n">
-        <v>27936</v>
+        <v>27921</v>
       </c>
       <c r="J47" t="inlineStr">
         <is>
-          <t>Təchizat və xidmət şöbəsi</t>
+          <t>Rəhbərlik</t>
         </is>
       </c>
       <c r="K47" t="inlineStr">
         <is>
           <t>Baş mütəxəssis</t>
         </is>
       </c>
       <c r="L47" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M47" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N47" t="inlineStr"/>
       <c r="O47" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Quliyev_Elnur_Yav%C9%99r_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0brahimova_Jal%C9%99_T%C9%99l%C9%99t_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="n">
-        <v>2670</v>
+        <v>2674</v>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Ləman</t>
+          <t>Sərdar</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>Hüseyn qızı</t>
+          <t>Abbas oğlu</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>Hüseynova</t>
+          <t>Muradov</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G48" t="inlineStr"/>
       <c r="H48" t="inlineStr"/>
       <c r="I48" s="2" t="n">
-        <v>23408</v>
+        <v>32181</v>
       </c>
       <c r="J48" t="inlineStr">
         <is>
-          <t>İnsan resursları və sənədlərlə iş şöbəsi</t>
+          <t>Maliyyə və mühasibat şöbəsi</t>
         </is>
       </c>
       <c r="K48" t="inlineStr">
         <is>
-          <t>Baş mütəxəssisi</t>
+          <t>Baş mütəxəssis</t>
         </is>
       </c>
       <c r="L48" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M48" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N48" t="inlineStr"/>
       <c r="O48" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C3%BCseynova_L%C9%99man_H%C3%BCseyn_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Muradov_S%C9%99rdar_Abbas_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="n">
-        <v>2671</v>
+        <v>2675</v>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Aytac</t>
+          <t>Zülfiyyə</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>Kamal qızı</t>
+          <t>Tofiq qızı</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>Ələkbərova</t>
+          <t>Məmmədli</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G49" t="inlineStr"/>
       <c r="H49" t="inlineStr"/>
       <c r="I49" s="2" t="n">
-        <v>35765</v>
+        <v>29989</v>
       </c>
       <c r="J49" t="inlineStr">
         <is>
-          <t>Elmi Arxiv</t>
+          <t>Nəşriyyat bölməsi</t>
         </is>
       </c>
       <c r="K49" t="inlineStr">
         <is>
-          <t>Arxivçi</t>
+          <t>Nəşriyyat müdiri</t>
         </is>
       </c>
       <c r="L49" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M49" s="2" t="n">
-        <v>45292</v>
+        <v>46176</v>
       </c>
       <c r="N49" t="inlineStr"/>
       <c r="O49" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fl%C9%99kb%C9%99rova_Aytac_Kamal_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dli_Z%C3%BClfiyy%C9%99_Tofiq_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="n">
-        <v>2672</v>
+        <v>2678</v>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Türkanə</t>
+          <t>Səidə</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>Eldar qızı</t>
+          <t>Murtuz qızı</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>İsmayılova</t>
+          <t>Novruzova</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G50" t="inlineStr"/>
       <c r="H50" t="inlineStr"/>
       <c r="I50" s="2" t="n">
-        <v>29108</v>
+        <v>24051</v>
       </c>
       <c r="J50" t="inlineStr">
         <is>
-          <t>Rəhbərlik</t>
+          <t>Tarix, Etnoqrafiya və Arxeologiya İns.Arxeoloji xidmət</t>
         </is>
       </c>
       <c r="K50" t="inlineStr">
         <is>
-          <t>Baş mütəxəssis</t>
+          <t>Böyük laborant</t>
         </is>
       </c>
       <c r="L50" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M50" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N50" t="inlineStr"/>
       <c r="O50" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0smay%C4%B1lova_T%C3%BCrkan%C9%99_Eldar_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Novruzova_S%C9%99id%C9%99_Murtuz_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="n">
-        <v>2673</v>
+        <v>2679</v>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Jalə</t>
+          <t>Lətifə</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>Tələt qızı</t>
+          <t>Paşa qızı</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>İbrahimova</t>
+          <t>Firudinbəyova</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G51" t="inlineStr"/>
       <c r="H51" t="inlineStr"/>
       <c r="I51" s="2" t="n">
-        <v>27921</v>
+        <v>22790</v>
       </c>
       <c r="J51" t="inlineStr">
         <is>
-          <t>Rəhbərlik</t>
+          <t>Elmi Kitabxana</t>
         </is>
       </c>
       <c r="K51" t="inlineStr">
         <is>
-          <t>Baş mütəxəssis</t>
+          <t>Fond müdiri</t>
         </is>
       </c>
       <c r="L51" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M51" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N51" t="inlineStr"/>
       <c r="O51" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0brahimova_Jal%C9%99_T%C9%99l%C9%99t_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Firudinb%C9%99yova_L%C9%99tif%C9%99_Pa%C5%9Fa_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="n">
-        <v>2674</v>
+        <v>2680</v>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Sərdar</t>
+          <t>Könül</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>Abbas oğlu</t>
+          <t xml:space="preserve"> Mahmud qızı</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>Muradov</t>
+          <t>Əliyeva</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G52" t="inlineStr"/>
       <c r="H52" t="inlineStr"/>
       <c r="I52" s="2" t="n">
-        <v>32181</v>
+        <v>26601</v>
       </c>
       <c r="J52" t="inlineStr">
         <is>
-          <t>Maliyyə və mühasibat şöbəsi</t>
+          <t>Elmi Kitabxana</t>
         </is>
       </c>
       <c r="K52" t="inlineStr">
         <is>
-          <t>Baş mütəxəssis</t>
+          <t>Fond müdiri</t>
         </is>
       </c>
       <c r="L52" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M52" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N52" t="inlineStr"/>
       <c r="O52" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Muradov_S%C9%99rdar_Abbas_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyeva_K%C3%B6n%C3%BCl_Mahmud_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="n">
-        <v>2675</v>
+        <v>2681</v>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Zülfiyyə</t>
+          <t>Kəmalə</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>Tofiq qızı</t>
+          <t>Əliyar qızı</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>Məmmədli</t>
+          <t>Quliyeva</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G53" t="inlineStr"/>
       <c r="H53" t="inlineStr"/>
       <c r="I53" s="2" t="n">
-        <v>29989</v>
+        <v>24793</v>
       </c>
       <c r="J53" t="inlineStr">
         <is>
-          <t>Nəşriyyat bölməsi</t>
+          <t>Elmi Kitabxana</t>
         </is>
       </c>
       <c r="K53" t="inlineStr">
         <is>
-          <t>Baş redaktor</t>
+          <t>Baş kitabxanaçı</t>
         </is>
       </c>
       <c r="L53" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M53" s="2" t="n">
-        <v>45292</v>
+        <v>46176</v>
       </c>
       <c r="N53" t="inlineStr"/>
       <c r="O53" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dli_Z%C3%BClfiyy%C9%99_Tofiq_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Quliyeva_K%C9%99mal%C9%99_%C6%8Fliyar_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="n">
-        <v>2676</v>
+        <v>2682</v>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Heyran</t>
+          <t>Təranə</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>Yunis qızı</t>
+          <t>Əsəd qızı</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>Həsənova</t>
+          <t>Əliyeva</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G54" t="inlineStr"/>
       <c r="H54" t="inlineStr"/>
       <c r="I54" s="2" t="n">
-        <v>36329</v>
+        <v>32698</v>
       </c>
       <c r="J54" t="inlineStr">
         <is>
-          <t>Tarix, Etnoqrafiya və Arxeologiya İns.Qədim dövr arxeologiyası</t>
+          <t>Elmi Kitabxana</t>
         </is>
       </c>
       <c r="K54" t="inlineStr">
         <is>
-          <t>Böyük laborant</t>
+          <t>Kitabxanaçı</t>
         </is>
       </c>
       <c r="L54" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M54" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N54" t="inlineStr"/>
       <c r="O54" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C9%99s%C9%99nova_Heyran_Yunis_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyeva_T%C9%99ran%C9%99_%C6%8Fs%C9%99d_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="n">
-        <v>2677</v>
+        <v>2683</v>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Elmar</t>
+          <t>Pərvinə</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>Vəli oğlu</t>
+          <t>Aftandil qızı</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>Baxşəliyev</t>
+          <t>Bağırova</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>İşləmir</t>
+          <t>İşləyir</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G55" t="inlineStr"/>
       <c r="H55" t="inlineStr"/>
       <c r="I55" s="2" t="n">
-        <v>33343</v>
+        <v>32419</v>
       </c>
       <c r="J55" t="inlineStr">
         <is>
-          <t>Tarix, Etnoqrafiya və Arxeologiya İns.Arxeoloji xidmət</t>
+          <t>Elmi Kitabxana</t>
         </is>
       </c>
       <c r="K55" t="inlineStr">
         <is>
-          <t>Böyük laborant</t>
+          <t>Kitabxanaçı</t>
         </is>
       </c>
       <c r="L55" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M55" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N55" t="inlineStr"/>
       <c r="O55" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Bax%C5%9F%C9%99liyev_Elmar_V%C9%99li_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Ba%C4%9F%C4%B1rova_P%C9%99rvin%C9%99_Aftandil_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="n">
-        <v>2678</v>
+        <v>2684</v>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Səidə</t>
+          <t>Könül</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>Murtuz qızı</t>
+          <t>Vasif qızı</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>Novruzova</t>
+          <t>Əkbərova</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G56" t="inlineStr"/>
       <c r="H56" t="inlineStr"/>
       <c r="I56" s="2" t="n">
-        <v>24051</v>
+        <v>31852</v>
       </c>
       <c r="J56" t="inlineStr">
         <is>
-          <t>Tarix, Etnoqrafiya və Arxeologiya İns.Arxeoloji xidmət</t>
+          <t>Tarix, Etnoqrafiya və Arxeologiya İns.Təsərrüfat</t>
         </is>
       </c>
       <c r="K56" t="inlineStr">
         <is>
-          <t>Böyük laborant</t>
+          <t>Kompüter operatoru</t>
         </is>
       </c>
       <c r="L56" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M56" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N56" t="inlineStr"/>
       <c r="O56" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Novruzova_S%C9%99id%C9%99_Murtuz_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fkb%C9%99rova_K%C3%B6n%C3%BCl_Vasif_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="n">
-        <v>2679</v>
+        <v>2685</v>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Lətifə</t>
+          <t>Leyla</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>Paşa qızı</t>
+          <t>Yusif qızı</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>Firudinbəyova</t>
+          <t>Əlisoy</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G57" t="inlineStr"/>
       <c r="H57" t="inlineStr"/>
       <c r="I57" s="2" t="n">
-        <v>22790</v>
+        <v>36526</v>
       </c>
       <c r="J57" t="inlineStr">
         <is>
-          <t>Elmi Kitabxana</t>
+          <t>Etnoqrafiya şöbəsi</t>
         </is>
       </c>
       <c r="K57" t="inlineStr">
         <is>
-          <t>Fond müdiri</t>
+          <t>Tərcüməçi</t>
         </is>
       </c>
       <c r="L57" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M57" s="2" t="n">
-        <v>45292</v>
+        <v>46176</v>
       </c>
       <c r="N57" t="inlineStr"/>
       <c r="O57" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Firudinb%C9%99yova_L%C9%99tif%C9%99_Pa%C5%9Fa_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Flisoy_Leyla_Yusif_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="n">
-        <v>2680</v>
+        <v>2686</v>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Könül</t>
+          <t>Leylan</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t xml:space="preserve"> Mahmud qızı</t>
+          <t>Namiq qızı</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>Əliyeva</t>
+          <t>Yusifzadə</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G58" t="inlineStr"/>
       <c r="H58" t="inlineStr"/>
       <c r="I58" s="2" t="n">
-        <v>26601</v>
+        <v>34630</v>
       </c>
       <c r="J58" t="inlineStr">
         <is>
-          <t>Elmi Kitabxana</t>
+          <t>Əlyazmalar Fondu.Təsərrüfat</t>
         </is>
       </c>
       <c r="K58" t="inlineStr">
         <is>
-          <t>Fond müdiri</t>
+          <t>Kompüter operatoru</t>
         </is>
       </c>
       <c r="L58" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M58" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N58" t="inlineStr"/>
       <c r="O58" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyeva_K%C3%B6n%C3%BCl_Mahmud_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Yusifzad%C9%99_Leylan_Namiq_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="n">
-        <v>2681</v>
+        <v>2687</v>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Kəmalə</t>
+          <t>Məlahət</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>Əliyar qızı</t>
+          <t>Əsəd qızı</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>Quliyeva</t>
+          <t>Əhmədli</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G59" t="inlineStr"/>
       <c r="H59" t="inlineStr"/>
       <c r="I59" s="2" t="n">
-        <v>24793</v>
+        <v>33099</v>
       </c>
       <c r="J59" t="inlineStr">
         <is>
           <t>Elmi Kitabxana</t>
         </is>
       </c>
       <c r="K59" t="inlineStr">
         <is>
-          <t>Kitabxana müdiri</t>
+          <t>Kompüter operatoru</t>
         </is>
       </c>
       <c r="L59" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M59" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N59" t="inlineStr"/>
       <c r="O59" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Quliyeva_K%C9%99mal%C9%99_%C6%8Fliyar_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fhm%C9%99dli_M%C9%99lah%C9%99t_%C6%8Fs%C9%99d_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="n">
-        <v>2682</v>
+        <v>2688</v>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Təranə</t>
+          <t>Taleh</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>Əsəd qızı</t>
+          <t>Abbasəli oğlu</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>Əliyeva</t>
+          <t>Maxsudov</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G60" t="inlineStr"/>
       <c r="H60" t="inlineStr"/>
       <c r="I60" s="2" t="n">
-        <v>32698</v>
+        <v>29813</v>
       </c>
       <c r="J60" t="inlineStr">
         <is>
-          <t>Elmi Kitabxana</t>
+          <t>Nəşriyyat bölməsi</t>
         </is>
       </c>
       <c r="K60" t="inlineStr">
         <is>
-          <t>Kitabxanaçı</t>
+          <t>Kompüter operatoru</t>
         </is>
       </c>
       <c r="L60" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M60" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N60" t="inlineStr"/>
       <c r="O60" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyeva_T%C9%99ran%C9%99_%C6%8Fs%C9%99d_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Maxsudov_Taleh_Abbas%C9%99li_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="n">
-        <v>2683</v>
+        <v>2689</v>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Pərvinə</t>
+          <t>Aynur</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>Aftandil qızı</t>
+          <t>Əli qızı</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>Bağırova</t>
+          <t>Təhməzova</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G61" t="inlineStr"/>
       <c r="H61" t="inlineStr"/>
       <c r="I61" s="2" t="n">
-        <v>32419</v>
+        <v>31602</v>
       </c>
       <c r="J61" t="inlineStr">
         <is>
-          <t>Elmi Kitabxana</t>
+          <t>Nəşriyyat bölməsi</t>
         </is>
       </c>
       <c r="K61" t="inlineStr">
         <is>
-          <t>Kitabxanaçı</t>
+          <t>Kompüter operatoru</t>
         </is>
       </c>
       <c r="L61" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M61" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N61" t="inlineStr"/>
       <c r="O61" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Ba%C4%9F%C4%B1rova_P%C9%99rvin%C9%99_Aftandil_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/T%C9%99hm%C9%99zova_Aynur_%C6%8Fli_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="n">
-        <v>2684</v>
+        <v>2690</v>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Könül</t>
+          <t>İlhamə</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>Vasif qızı</t>
+          <t xml:space="preserve"> Vəliyar qızı</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>Əkbərova</t>
+          <t>İsayeva</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G62" t="inlineStr"/>
       <c r="H62" t="inlineStr"/>
       <c r="I62" s="2" t="n">
-        <v>31852</v>
+        <v>26081</v>
       </c>
       <c r="J62" t="inlineStr">
         <is>
-          <t>Tarix, Etnoqrafiya və Arxeologiya İns.Təsərrüfat</t>
+          <t>Nəşriyyat bölməsi</t>
         </is>
       </c>
       <c r="K62" t="inlineStr">
         <is>
           <t>Kompüter operatoru</t>
         </is>
       </c>
       <c r="L62" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M62" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N62" t="inlineStr"/>
       <c r="O62" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fkb%C9%99rova_K%C3%B6n%C3%BCl_Vasif_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0sayeva_%C4%B0lham%C9%99_V%C9%99liyar_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="n">
-        <v>2685</v>
+        <v>2691</v>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Leyla</t>
+          <t>Elena</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>Yusif qızı</t>
+          <t>Vladimir qızı</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>Əlisoy</t>
+          <t>Muxtarova</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G63" t="inlineStr"/>
       <c r="H63" t="inlineStr"/>
       <c r="I63" s="2" t="n">
-        <v>36526</v>
+        <v>28395</v>
       </c>
       <c r="J63" t="inlineStr">
         <is>
-          <t>İncəsənət, Dil və Ədəbiyyat İns.Təsərrüfat</t>
+          <t>Nəşriyyat bölməsi</t>
         </is>
       </c>
       <c r="K63" t="inlineStr">
         <is>
-          <t>Kompüter operatoru</t>
+          <t>Korrektor</t>
         </is>
       </c>
       <c r="L63" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M63" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N63" t="inlineStr"/>
       <c r="O63" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Flisoy_Leyla_Yusif_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Muxtarova_Elena_Vladimir_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="n">
-        <v>2686</v>
+        <v>2692</v>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Leylan</t>
+          <t>Anar</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>Namiq qızı</t>
+          <t>Nağdəli oğlu</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>Yusifzadə</t>
+          <t>Novruzov</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G64" t="inlineStr"/>
       <c r="H64" t="inlineStr"/>
       <c r="I64" s="2" t="n">
-        <v>34630</v>
+        <v>32736</v>
       </c>
       <c r="J64" t="inlineStr">
         <is>
-          <t>Əlyazmalar Fondu.Təsərrüfat</t>
+          <t>Tarix, Etnoqrafiya və Arxeologiya İns.Arxeoloji xidmət</t>
         </is>
       </c>
       <c r="K64" t="inlineStr">
         <is>
-          <t>Kompüter operatoru</t>
+          <t>Laborant</t>
         </is>
       </c>
       <c r="L64" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M64" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N64" t="inlineStr"/>
       <c r="O64" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Yusifzad%C9%99_Leylan_Namiq_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Novruzov_Anar_Na%C4%9Fd%C9%99li_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="n">
-        <v>2687</v>
+        <v>2693</v>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Məlahət</t>
+          <t>Orxan</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>Əsəd qızı</t>
+          <t>Rza oğlu</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>Əhmədli</t>
+          <t>Bağırov</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G65" t="inlineStr"/>
       <c r="H65" t="inlineStr"/>
       <c r="I65" s="2" t="n">
-        <v>33099</v>
+        <v>28638</v>
       </c>
       <c r="J65" t="inlineStr">
         <is>
-          <t>Elmi Kitabxana</t>
+          <t>Elm və təhsil şöbəsi</t>
         </is>
       </c>
       <c r="K65" t="inlineStr">
         <is>
-          <t>Kompüter operatoru</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L65" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M65" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N65" t="inlineStr"/>
       <c r="O65" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fhm%C9%99dli_M%C9%99lah%C9%99t_%C6%8Fs%C9%99d_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Ba%C4%9F%C4%B1rov_Orxan_Rza_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="n">
-        <v>2688</v>
+        <v>2694</v>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Taleh</t>
+          <t>Hənifə</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>Abbasəli oğlu</t>
+          <t>Məmməd oğlu</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>Maxsudov</t>
+          <t>Hənifəyev</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G66" t="inlineStr"/>
       <c r="H66" t="inlineStr"/>
       <c r="I66" s="2" t="n">
-        <v>29813</v>
+        <v>22172</v>
       </c>
       <c r="J66" t="inlineStr">
         <is>
-          <t>Nəşriyyat bölməsi</t>
+          <t>Maliyyə və mühasibat şöbəsi</t>
         </is>
       </c>
       <c r="K66" t="inlineStr">
         <is>
-          <t>Kompüter operatoru</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L66" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M66" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N66" t="inlineStr"/>
       <c r="O66" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Maxsudov_Taleh_Abbas%C9%99li_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C9%99nif%C9%99yev_H%C9%99nif%C9%99_M%C9%99mm%C9%99d_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="n">
-        <v>2689</v>
+        <v>2695</v>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Aynur</t>
+          <t>Filurə</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>Əli qızı</t>
+          <t>Rəhman qızı</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>Təhməzova</t>
+          <t>Sadıqova</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G67" t="inlineStr"/>
       <c r="H67" t="inlineStr"/>
       <c r="I67" s="2" t="n">
-        <v>31602</v>
+        <v>22802</v>
       </c>
       <c r="J67" t="inlineStr">
         <is>
-          <t>Nəşriyyat bölməsi</t>
+          <t>İnsan resursları və sənədlərlə iş şöbəsi</t>
         </is>
       </c>
       <c r="K67" t="inlineStr">
         <is>
-          <t>Kompüter operatoru</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L67" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M67" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N67" t="inlineStr"/>
       <c r="O67" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/T%C9%99hm%C9%99zova_Aynur_%C6%8Fli_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Sad%C4%B1qova_Filur%C9%99_R%C9%99hman_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="n">
-        <v>2690</v>
+        <v>2696</v>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>İlhamə</t>
+          <t>İlham</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t xml:space="preserve"> Vəliyar qızı</t>
+          <t>İman oğlu</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>İsayeva</t>
+          <t>Cəfərov</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G68" t="inlineStr"/>
       <c r="H68" t="inlineStr"/>
       <c r="I68" s="2" t="n">
-        <v>26081</v>
+        <v>24765</v>
       </c>
       <c r="J68" t="inlineStr">
         <is>
-          <t>Nəşriyyat bölməsi</t>
+          <t>Təchizat və xidmət şöbəsi</t>
         </is>
       </c>
       <c r="K68" t="inlineStr">
         <is>
-          <t>Kompüter operatoru</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L68" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M68" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N68" t="inlineStr"/>
       <c r="O68" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0sayeva_%C4%B0lham%C9%99_V%C9%99liyar_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/C%C9%99f%C9%99rov_%C4%B0lham_%C4%B0man_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="n">
-        <v>2691</v>
+        <v>2697</v>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Elena</t>
+          <t>Gözəl</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>Vladimir qızı</t>
+          <t>Sultan qızı</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>Muxtarova</t>
+          <t>Qəmbərova</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G69" t="inlineStr"/>
       <c r="H69" t="inlineStr"/>
       <c r="I69" s="2" t="n">
-        <v>28395</v>
+        <v>21262</v>
       </c>
       <c r="J69" t="inlineStr">
         <is>
-          <t>Nəşriyyat bölməsi</t>
+          <t>İncəsənət, Dil və Ədəbiyyat İns.Təsərrüfat</t>
         </is>
       </c>
       <c r="K69" t="inlineStr">
         <is>
-          <t>Korrektor</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L69" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M69" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N69" t="inlineStr"/>
       <c r="O69" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Muxtarova_Elena_Vladimir_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Q%C9%99mb%C9%99rova_G%C3%B6z%C9%99l_Sultan_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="n">
-        <v>2692</v>
+        <v>2698</v>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Anar</t>
+          <t>Qafar</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>Nağdəli oğlu</t>
+          <t>Tahar oğlu</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>Novruzov</t>
+          <t>Qənbərov</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G70" t="inlineStr"/>
       <c r="H70" t="inlineStr"/>
       <c r="I70" s="2" t="n">
-        <v>32736</v>
+        <v>27820</v>
       </c>
       <c r="J70" t="inlineStr">
         <is>
-          <t>Tarix, Etnoqrafiya və Arxeologiya İns.Arxeoloji xidmət</t>
+          <t>Nəşriyyat bölməsi</t>
         </is>
       </c>
       <c r="K70" t="inlineStr">
         <is>
-          <t>Laborant</t>
+          <t>Baş redaktor</t>
         </is>
       </c>
       <c r="L70" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M70" s="2" t="n">
-        <v>45292</v>
+        <v>46176</v>
       </c>
       <c r="N70" t="inlineStr"/>
       <c r="O70" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Novruzov_Anar_Na%C4%9Fd%C9%99li_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Q%C9%99nb%C9%99rov_Qafar_Tahar_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="n">
-        <v>2693</v>
+        <v>2700</v>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Orxan</t>
+          <t>Tahirə</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>Rza oğlu</t>
+          <t>Rüstəm qızı</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>Bağırov</t>
+          <t>Məmmədova</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G71" t="inlineStr"/>
       <c r="H71" t="inlineStr"/>
       <c r="I71" s="2" t="n">
-        <v>28638</v>
+        <v>24938</v>
       </c>
       <c r="J71" t="inlineStr">
         <is>
-          <t>Elm və təhsil şöbəsi</t>
+          <t>İncəsənət, Dil və Ədəbiyyat İns.Dilçilik</t>
         </is>
       </c>
       <c r="K71" t="inlineStr">
         <is>
-          <t>Şöbə müdiri</t>
+          <t>Tərcüməçi</t>
         </is>
       </c>
       <c r="L71" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M71" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N71" t="inlineStr"/>
       <c r="O71" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Ba%C4%9F%C4%B1rov_Orxan_Rza_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dova_Tahir%C9%99_R%C3%BCst%C9%99m_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="n">
-        <v>2694</v>
+        <v>3145</v>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Hənifə</t>
+          <t>Sürəyya</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>Məmməd oğlu</t>
+          <t>Bəxtiyar qızı</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>Hənifəyev</t>
+          <t>Əkbərova</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t>İşçi</t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G72" t="inlineStr"/>
       <c r="H72" t="inlineStr"/>
-      <c r="I72" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="I72" t="inlineStr"/>
       <c r="J72" t="inlineStr">
         <is>
-          <t>Maliyyə və mühasibat şöbəsi</t>
+          <t>Qədim və orta əsrlər tarixi şöbəsi</t>
         </is>
       </c>
       <c r="K72" t="inlineStr">
         <is>
-          <t>Şöbə müdiri</t>
+          <t>Böyük laborant</t>
         </is>
       </c>
       <c r="L72" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M72" s="2" t="n">
-        <v>45292</v>
+        <v>45667</v>
       </c>
       <c r="N72" t="inlineStr"/>
       <c r="O72" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C9%99nif%C9%99yev_H%C9%99nif%C9%99_M%C9%99mm%C9%99d_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=rbfk-yMAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fkb%C9%99rova_S%C3%BCr%C9%99yya_B%C9%99xtiyar_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="n">
-        <v>2695</v>
+        <v>3147</v>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Filurə</t>
+          <t>Sunay</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>Rəhman qızı</t>
+          <t>Abbas qızı</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>Sadıqova</t>
+          <t>Əliyeva</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t>İşçi</t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G73" t="inlineStr"/>
       <c r="H73" t="inlineStr"/>
-      <c r="I73" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="I73" t="inlineStr"/>
       <c r="J73" t="inlineStr">
         <is>
-          <t>İnsan resursları və sənədlərlə iş şöbəsi</t>
+          <t>Etnoqrafiya şöbəsi</t>
         </is>
       </c>
       <c r="K73" t="inlineStr">
         <is>
-          <t>Şöbə müdiri</t>
+          <t>Böyük laborant</t>
         </is>
       </c>
       <c r="L73" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M73" s="2" t="n">
-        <v>45292</v>
+        <v>45628</v>
       </c>
       <c r="N73" t="inlineStr"/>
       <c r="O73" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Sad%C4%B1qova_Filur%C9%99_R%C9%99hman_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?view_op=list_works&amp;hl=ru&amp;user=qzZXjvgAAAAJ'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyeva_Sunay_Abbas_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="n">
-        <v>2696</v>
+        <v>3148</v>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>İlham</t>
+          <t>Elmar</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>İman oğlu</t>
+          <t>Vəli oğlu</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>Cəfərov</t>
+          <t>Baxşəliyev</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>İşçi</t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G74" t="inlineStr"/>
       <c r="H74" t="inlineStr"/>
-      <c r="I74" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="I74" t="inlineStr"/>
       <c r="J74" t="inlineStr">
         <is>
-          <t>Təchizat və xidmət şöbəsi</t>
+          <t>Arxeoloji xidmət şöbəsi</t>
         </is>
       </c>
       <c r="K74" t="inlineStr">
         <is>
-          <t>Şöbə müdiri</t>
+          <t>Böyük laborant</t>
         </is>
       </c>
       <c r="L74" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M74" s="2" t="n">
-        <v>45292</v>
+        <v>45628</v>
       </c>
       <c r="N74" t="inlineStr"/>
       <c r="O74" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/C%C9%99f%C9%99rov_%C4%B0lham_%C4%B0man_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=CX0uBfgAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-3360-0961'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Bax%C5%9F%C9%99liyev_Elmar_V%C9%99li_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="n">
-        <v>2697</v>
+        <v>3149</v>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Gözəl</t>
+          <t>Xavər</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>Sultan qızı</t>
+          <t>Cavid qızı</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>Qəmbərova</t>
+          <t>Adıyeva</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t>İşçi</t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G75" t="inlineStr"/>
       <c r="H75" t="inlineStr"/>
-      <c r="I75" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="I75" t="inlineStr"/>
       <c r="J75" t="inlineStr">
         <is>
-          <t>İncəsənət, Dil və Ədəbiyyat İns.Təsərrüfat</t>
+          <t>Qafqaz tarixi şöbəsi</t>
         </is>
       </c>
       <c r="K75" t="inlineStr">
         <is>
-          <t>Şöbə müdiri</t>
+          <t>Böyük laborant</t>
         </is>
       </c>
       <c r="L75" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M75" s="2" t="n">
-        <v>45292</v>
+        <v>45600</v>
       </c>
       <c r="N75" t="inlineStr"/>
       <c r="O75" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Q%C9%99mb%C9%99rova_G%C3%B6z%C9%99l_Sultan_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=qFNgZOYAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Ad%C4%B1yeva_Xav%C9%99r_Cavid_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="n">
-        <v>2698</v>
+        <v>3150</v>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Qafar</t>
+          <t>Heyran</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>Tahar oğlu</t>
+          <t>Yunis qızı</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>Qənbərov</t>
+          <t>Həsənova</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t>İşçi</t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G76" t="inlineStr"/>
       <c r="H76" t="inlineStr"/>
-      <c r="I76" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="I76" t="inlineStr"/>
       <c r="J76" t="inlineStr">
         <is>
-          <t>Nəşriyyat bölməsi</t>
+          <t>Tarix, Etnoqrafiya və Arxeologiya İns.Qədim dövr arxeologiyası</t>
         </is>
       </c>
       <c r="K76" t="inlineStr">
         <is>
-          <t>Şöbə müdiri</t>
+          <t>Böyük  laborant</t>
         </is>
       </c>
       <c r="L76" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M76" s="2" t="n">
-        <v>45292</v>
+        <v>46176</v>
       </c>
       <c r="N76" t="inlineStr"/>
       <c r="O76" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Q%C9%99nb%C9%99rov_Qafar_Tahar_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=q2paCTUAAAA&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C9%99s%C9%99nova_Heyran_Yunis_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="n">
-        <v>2699</v>
+        <v>3153</v>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Aytən</t>
+          <t>Rüzgar</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>Surxay qızı</t>
+          <t>Elmar qızı</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>Məmmədli</t>
+          <t>Camal</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
-          <t>İşçi</t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G77" t="inlineStr"/>
       <c r="H77" t="inlineStr"/>
-      <c r="I77" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="I77" t="inlineStr"/>
       <c r="J77" t="inlineStr">
         <is>
-          <t>Tarix, Etnoqrafiya və Arxeologiya İns.Etnoqrafiya</t>
+          <t>Onomastika şöbəsi</t>
         </is>
       </c>
       <c r="K77" t="inlineStr">
         <is>
-          <t>Tərcüməçi</t>
+          <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="L77" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M77" s="2" t="n">
-        <v>45292</v>
+        <v>46176</v>
       </c>
       <c r="N77" t="inlineStr"/>
       <c r="O77" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dli_Ayt%C9%99n_Surxay_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=PvobmQIAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Camal_R%C3%BCzgar_Elmar_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="n">
-        <v>2700</v>
+        <v>3154</v>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Tahirə</t>
+          <t>Aytəkin</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>Rüstəm qızı</t>
+          <t>Abbas qızı</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>Məmmədova</t>
+          <t>Zeynalova</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t>İşçi</t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G78" t="inlineStr"/>
       <c r="H78" t="inlineStr"/>
-      <c r="I78" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="I78" t="inlineStr"/>
       <c r="J78" t="inlineStr">
         <is>
-          <t>İncəsənət, Dil və Ədəbiyyat İns.Dilçilik</t>
+          <t>Folklorşünaslıq şöbəsi</t>
         </is>
       </c>
       <c r="K78" t="inlineStr">
         <is>
-          <t>Tərcüməçi</t>
+          <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="L78" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M78" s="2" t="n">
-        <v>45292</v>
+        <v>46176</v>
       </c>
       <c r="N78" t="inlineStr"/>
       <c r="O78" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dova_Tahir%C9%99_R%C3%BCst%C9%99m_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=Pi5GqVEAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Zeynalova_Ayt%C9%99kin_Abbas_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="n">
-        <v>3108</v>
+        <v>3155</v>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Həsən</t>
+          <t>Natavan</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>Əli oğlu</t>
+          <t>Məhəmmədəli qızı</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>Nağıyev</t>
+          <t>İbrahimova</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
-      <c r="G79" t="inlineStr">
-[...11 lines deleted...]
-      </c>
+      <c r="G79" t="inlineStr"/>
+      <c r="H79" t="inlineStr"/>
+      <c r="I79" t="inlineStr"/>
       <c r="J79" t="inlineStr">
         <is>
-          <t>Arxeoloji xidmət şöbəsi</t>
+          <t>Ədəbiyyatşünaslıq şöbəsi</t>
         </is>
       </c>
       <c r="K79" t="inlineStr">
         <is>
-          <t>Baş elmi işçi</t>
+          <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="L79" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M79" s="2" t="n">
-        <v>46113</v>
+        <v>46176</v>
       </c>
       <c r="N79" t="inlineStr"/>
       <c r="O79" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=bK5eRwMAAAAJ&amp;hl=en'}, {'platform_name': 'Web of Science', 'platform_logo': '/media/platform_logos/WOS.PNG', 'url': 'https://www.webofscience.com/wos/author/record/AAC-4731-2019'}, {'platform_name': 'Scopus', 'platform_logo': '/media/platform_logos/scopus_.PNG', 'url': 'https://www.scopus.com/authid/detail.uri?authorId=55646946000'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Hasan-Nagiev'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-4158-6434'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Na%C4%9F%C4%B1yev_H%C9%99s%C9%99n_%C6%8Fli_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=0-4LrokAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0brahimova_Natavan_M%C9%99h%C9%99mm%C9%99d%C9%99li_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="n">
-        <v>3145</v>
+        <v>3156</v>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Sürəyya</t>
+          <t>Ziniyət</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>Bəxtiyar qızı</t>
+          <t>Zakir qızı</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>Əkbərova</t>
+          <t>Məmmədova</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G80" t="inlineStr"/>
       <c r="H80" t="inlineStr"/>
       <c r="I80" t="inlineStr"/>
       <c r="J80" t="inlineStr">
         <is>
-          <t>Qədim və orta əsrlər tarixi şöbəsi</t>
+          <t>Antik və orta əsrlər arxeologiyası şöbəsi</t>
         </is>
       </c>
       <c r="K80" t="inlineStr">
         <is>
-          <t>Böyük laborant</t>
+          <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="L80" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M80" s="2" t="n">
-        <v>45667</v>
+        <v>46176</v>
       </c>
       <c r="N80" t="inlineStr"/>
       <c r="O80" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=rbfk-yMAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fkb%C9%99rova_S%C3%BCr%C9%99yya_B%C9%99xtiyar_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=J4fQiagAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0006-5299-1119'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dova_Ziniy%C9%99t_Zakir_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="n">
-        <v>3147</v>
+        <v>3157</v>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Sunay</t>
+          <t>Fatma</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>Abbas qızı</t>
+          <t>Adil qızı</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>Əliyeva</t>
+          <t>Şahbazova</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G81" t="inlineStr"/>
       <c r="H81" t="inlineStr"/>
       <c r="I81" t="inlineStr"/>
       <c r="J81" t="inlineStr">
         <is>
-          <t>Etnoqrafiya şöbəsi</t>
+          <t>Təsviri və dekorativ-tətbiqi sənətlər şöbəsi</t>
         </is>
       </c>
       <c r="K81" t="inlineStr">
         <is>
-          <t>Böyük laborant</t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L81" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M81" s="2" t="n">
-        <v>45628</v>
+        <v>46176</v>
       </c>
       <c r="N81" t="inlineStr"/>
       <c r="O81" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?view_op=list_works&amp;hl=ru&amp;user=qzZXjvgAAAAJ'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyeva_Sunay_Abbas_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=AJ56DJ0AAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-4052-5197'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C5%9Eahbazova_Fatma_Adil_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="n">
-        <v>3148</v>
+        <v>3158</v>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Elmar</t>
+          <t>Hüseyn</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>Vəli oğlu</t>
+          <t>Mübariz oğlu</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>Baxşəliyev</t>
+          <t>Abbasov</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G82" t="inlineStr"/>
       <c r="H82" t="inlineStr"/>
       <c r="I82" t="inlineStr"/>
       <c r="J82" t="inlineStr">
         <is>
-          <t>Arxeoloji xidmət şöbəsi</t>
+          <t>Qafqaz tarixi şöbəsi</t>
         </is>
       </c>
       <c r="K82" t="inlineStr">
         <is>
-          <t>Böyük laborant</t>
+          <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="L82" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M82" s="2" t="n">
-        <v>45628</v>
+        <v>45757</v>
       </c>
       <c r="N82" t="inlineStr"/>
       <c r="O82" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=CX0uBfgAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-3360-0961'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Bax%C5%9F%C9%99liyev_Elmar_V%C9%99li_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?view_op=list_works&amp;hl=en&amp;user=A1SId5gAAAAJ'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0006-4502-5246'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Abbasov_H%C3%BCseyn_M%C3%BCbariz_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="n">
-        <v>3149</v>
+        <v>3266</v>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Xavər</t>
+          <t>Səxavət</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>Cavid qızı</t>
+          <t>Məhərrəm oğlu</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>Adıyeva</t>
+          <t>Kazımova</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
-          <t>Elmi işçi</t>
+          <t>İşçi</t>
         </is>
       </c>
       <c r="G83" t="inlineStr"/>
       <c r="H83" t="inlineStr"/>
       <c r="I83" t="inlineStr"/>
       <c r="J83" t="inlineStr">
         <is>
-          <t>Qafqaz tarixi şöbəsi</t>
+          <t>Rəhbərlik</t>
         </is>
       </c>
       <c r="K83" t="inlineStr">
         <is>
-          <t>Böyük laborant</t>
+          <t>Aparıcı mütəxəssis</t>
         </is>
       </c>
       <c r="L83" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M83" s="2" t="n">
-        <v>45600</v>
+        <v>46176</v>
       </c>
       <c r="N83" t="inlineStr"/>
       <c r="O83" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=qFNgZOYAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Ad%C4%B1yeva_Xav%C9%99r_Cavid_q%C4%B1z%C4%B1'}]</t>
+          <t>[]</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="n">
-        <v>3150</v>
+        <v>3267</v>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Heyran</t>
+          <t>Əfifə</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>Yunis qızı</t>
+          <t>Yaqub qızı</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>Həsənova</t>
+          <t>Əliyeva</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
-          <t>Elmi işçi</t>
+          <t>İşçi</t>
         </is>
       </c>
       <c r="G84" t="inlineStr"/>
       <c r="H84" t="inlineStr"/>
       <c r="I84" t="inlineStr"/>
       <c r="J84" t="inlineStr">
         <is>
-          <t>Qədim və orta əsrlər tarixi şöbəsi</t>
+          <t>İnsan resursları və sənədlərlə iş şöbəsi</t>
         </is>
       </c>
       <c r="K84" t="inlineStr">
         <is>
-          <t>Böyük laborant</t>
+          <t>Mütəxəssis</t>
         </is>
       </c>
       <c r="L84" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M84" s="2" t="n">
-        <v>45635</v>
+        <v>46176</v>
       </c>
       <c r="N84" t="inlineStr"/>
       <c r="O84" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?hl=en&amp;user=q2paCTUAAAAJ'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C9%99s%C9%99nova_Heyran_Yunis_q%C4%B1z%C4%B1'}]</t>
+          <t>[]</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="n">
-        <v>3151</v>
+        <v>3268</v>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Aysel</t>
+          <t>Güntac</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>Hüseyn qızı</t>
+          <t>Şahməmməd qızı</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>Novruzova</t>
+          <t>Şahməmmədli</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
-          <t>Elmi işçi</t>
+          <t>İşçi</t>
         </is>
       </c>
       <c r="G85" t="inlineStr"/>
       <c r="H85" t="inlineStr"/>
       <c r="I85" t="inlineStr"/>
       <c r="J85" t="inlineStr">
         <is>
-          <t>Musiqi və teatr şöbəsi</t>
+          <t>Rəqəmsallaşma və süni intellekt</t>
         </is>
       </c>
       <c r="K85" t="inlineStr">
         <is>
-          <t>Böyük laborant</t>
+          <t>Mütəxəssis</t>
         </is>
       </c>
       <c r="L85" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M85" s="2" t="n">
-        <v>45636</v>
+        <v>46176</v>
       </c>
       <c r="N85" t="inlineStr"/>
       <c r="O85" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=vbm0aJQAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Novruzova_Aysel_H%C3%BCseyn_q%C4%B1z%C4%B1'}]</t>
+          <t>[]</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="n">
-        <v>3153</v>
+        <v>3269</v>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Rüzgar</t>
+          <t>Turanə</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>Elmar qızı</t>
+          <t>Məmmədrza qızı</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>Camal</t>
+          <t>Quliyeva</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
-          <t>Elmi işçi</t>
+          <t>İşçi</t>
         </is>
       </c>
       <c r="G86" t="inlineStr"/>
       <c r="H86" t="inlineStr"/>
       <c r="I86" t="inlineStr"/>
       <c r="J86" t="inlineStr">
         <is>
-          <t>Onomastika şöbəsi</t>
+          <t>Təchizat və xidmət şöbəsi</t>
         </is>
       </c>
       <c r="K86" t="inlineStr">
         <is>
-          <t>Böyük laborant</t>
+          <t>Aparıcı mütəxəssis</t>
         </is>
       </c>
       <c r="L86" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M86" s="2" t="n">
-        <v>45642</v>
+        <v>46176</v>
       </c>
       <c r="N86" t="inlineStr"/>
       <c r="O86" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=PvobmQIAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Camal_R%C3%BCzgar_Elmar_q%C4%B1z%C4%B1'}]</t>
+          <t>[]</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="n">
-        <v>3154</v>
+        <v>3270</v>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Aytəkin</t>
+          <t>Sura</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>Abbas qızı</t>
+          <t>Həmid qızı</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>Zeynalova</t>
+          <t>Rzayeva</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
-          <t>Elmi işçi</t>
+          <t>İşçi</t>
         </is>
       </c>
       <c r="G87" t="inlineStr"/>
       <c r="H87" t="inlineStr"/>
       <c r="I87" t="inlineStr"/>
       <c r="J87" t="inlineStr">
         <is>
-          <t>Folklorşünaslıq şöbəsi</t>
+          <t>Elmi Arxiv</t>
         </is>
       </c>
       <c r="K87" t="inlineStr">
         <is>
-          <t>Böyük laborant</t>
+          <t>Arxiv müdiri</t>
         </is>
       </c>
       <c r="L87" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M87" s="2" t="n">
-        <v>45635</v>
+        <v>46176</v>
       </c>
       <c r="N87" t="inlineStr"/>
       <c r="O87" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=Pi5GqVEAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Zeynalova_Ayt%C9%99kin_Abbas_q%C4%B1z%C4%B1'}]</t>
+          <t>[]</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="n">
-        <v>3155</v>
+        <v>3271</v>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Natavan</t>
+          <t>Nizami</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>Məhəmmədəli qızı</t>
+          <t>Xəzər oğlu</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>İbrahimova</t>
+          <t>Məmmədzadə</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G88" t="inlineStr"/>
       <c r="H88" t="inlineStr"/>
       <c r="I88" t="inlineStr"/>
       <c r="J88" t="inlineStr">
         <is>
-          <t>Ədəbiyyatşünaslıq şöbəsi</t>
+          <t>Yeni və ən yeni tarix şöbəsi</t>
         </is>
       </c>
       <c r="K88" t="inlineStr">
         <is>
-          <t>Böyük laborant</t>
+          <t>Böyük  laborant</t>
         </is>
       </c>
       <c r="L88" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M88" s="2" t="n">
-        <v>45600</v>
+        <v>46176</v>
       </c>
       <c r="N88" t="inlineStr"/>
       <c r="O88" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?hl=tr&amp;user=0-4LrokAAAAJ'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0brahimova_Natavan_M%C9%99h%C9%99mm%C9%99d%C9%99li_q%C4%B1z%C4%B1'}]</t>
+          <t>[]</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="n">
-        <v>3156</v>
+        <v>3272</v>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Ziniyət</t>
+          <t>Abutalıb</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>Zakir qızı</t>
+          <t>Ağa İsfəndiyar oğlu</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>Məmmədova</t>
+          <t>Kəngərli</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G89" t="inlineStr"/>
       <c r="H89" t="inlineStr"/>
       <c r="I89" t="inlineStr"/>
       <c r="J89" t="inlineStr">
         <is>
           <t>Antik və orta əsrlər arxeologiyası şöbəsi</t>
         </is>
       </c>
       <c r="K89" t="inlineStr">
         <is>
-          <t>Böyük laborant</t>
+          <t>Böyük  laborant</t>
         </is>
       </c>
       <c r="L89" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M89" s="2" t="n">
-        <v>45757</v>
+        <v>46176</v>
       </c>
       <c r="N89" t="inlineStr"/>
       <c r="O89" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?hl=tr&amp;user=J4fQiagAAAAJ'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0006-5299-1119'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dova_Ziniy%C9%99t_Zakir_q%C4%B1z%C4%B1'}]</t>
+          <t>[]</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="n">
-        <v>3157</v>
+        <v>3273</v>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Fatma</t>
+          <t>Fəxriyyə</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>Adil qızı</t>
+          <t>Bağır qızı</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>Şahbazova</t>
+          <t>Qədimbəyli</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G90" t="inlineStr"/>
       <c r="H90" t="inlineStr"/>
       <c r="I90" t="inlineStr"/>
       <c r="J90" t="inlineStr">
         <is>
           <t>Təsviri və dekorativ-tətbiqi sənətlər şöbəsi</t>
         </is>
       </c>
       <c r="K90" t="inlineStr">
         <is>
-          <t>Kiçik elmi işçi</t>
+          <t>Böyük  laborant</t>
         </is>
       </c>
       <c r="L90" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M90" s="2" t="n">
-        <v>45757</v>
+        <v>46176</v>
       </c>
       <c r="N90" t="inlineStr"/>
       <c r="O90" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=AJ56DJ0AAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-4052-5197'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C5%9Eahbazova_Fatma_Adil_q%C4%B1z%C4%B1'}]</t>
+          <t>[]</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="n">
-        <v>3158</v>
+        <v>3274</v>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Hüseyn</t>
+          <t>Ülviyyə</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>Mübariz oğlu</t>
+          <t>Tahir qızı</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>Abbasov</t>
+          <t>Aslanova</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G91" t="inlineStr"/>
       <c r="H91" t="inlineStr"/>
       <c r="I91" t="inlineStr"/>
       <c r="J91" t="inlineStr">
         <is>
-          <t>Qafqaz tarixi şöbəsi</t>
+          <t>Dilçilik şöbəsi</t>
         </is>
       </c>
       <c r="K91" t="inlineStr">
         <is>
-          <t>Kiçik elmi işçi</t>
+          <t>Böyük  laborant</t>
         </is>
       </c>
       <c r="L91" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M91" s="2" t="n">
-        <v>45757</v>
+        <v>46176</v>
       </c>
       <c r="N91" t="inlineStr"/>
       <c r="O91" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?view_op=list_works&amp;hl=en&amp;user=A1SId5gAAAAJ'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0006-4502-5246'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Abbasov_H%C3%BCseyn_M%C3%BCbariz_o%C4%9Flu'}]</t>
+          <t>[]</t>
+        </is>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" t="n">
+        <v>3275</v>
+      </c>
+      <c r="B92" t="inlineStr">
+        <is>
+          <t>Jalə</t>
+        </is>
+      </c>
+      <c r="C92" t="inlineStr">
+        <is>
+          <t>Azər qızı</t>
+        </is>
+      </c>
+      <c r="D92" t="inlineStr">
+        <is>
+          <t>Hacızadə</t>
+        </is>
+      </c>
+      <c r="E92" t="inlineStr">
+        <is>
+          <t>İşləyir</t>
+        </is>
+      </c>
+      <c r="F92" t="inlineStr">
+        <is>
+          <t>Elmi işçi</t>
+        </is>
+      </c>
+      <c r="G92" t="inlineStr"/>
+      <c r="H92" t="inlineStr"/>
+      <c r="I92" t="inlineStr"/>
+      <c r="J92" t="inlineStr">
+        <is>
+          <t>Dilçilik şöbəsi</t>
+        </is>
+      </c>
+      <c r="K92" t="inlineStr">
+        <is>
+          <t>Böyük  laborant</t>
+        </is>
+      </c>
+      <c r="L92" t="inlineStr">
+        <is>
+          <t>Naxçıvan Bölməsi</t>
+        </is>
+      </c>
+      <c r="M92" s="2" t="n">
+        <v>46176</v>
+      </c>
+      <c r="N92" t="inlineStr"/>
+      <c r="O92" t="inlineStr">
+        <is>
+          <t>[]</t>
+        </is>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" t="n">
+        <v>3276</v>
+      </c>
+      <c r="B93" t="inlineStr">
+        <is>
+          <t>Nəzrin</t>
+        </is>
+      </c>
+      <c r="C93" t="inlineStr">
+        <is>
+          <t>Bəhruz qızı</t>
+        </is>
+      </c>
+      <c r="D93" t="inlineStr">
+        <is>
+          <t>Məhərrəmova</t>
+        </is>
+      </c>
+      <c r="E93" t="inlineStr">
+        <is>
+          <t>İşləyir</t>
+        </is>
+      </c>
+      <c r="F93" t="inlineStr">
+        <is>
+          <t>Elmi işçi</t>
+        </is>
+      </c>
+      <c r="G93" t="inlineStr"/>
+      <c r="H93" t="inlineStr"/>
+      <c r="I93" t="inlineStr"/>
+      <c r="J93" t="inlineStr">
+        <is>
+          <t>Onomastika şöbəsi</t>
+        </is>
+      </c>
+      <c r="K93" t="inlineStr">
+        <is>
+          <t>Böyük  laborant</t>
+        </is>
+      </c>
+      <c r="L93" t="inlineStr">
+        <is>
+          <t>Naxçıvan Bölməsi</t>
+        </is>
+      </c>
+      <c r="M93" s="2" t="n">
+        <v>46176</v>
+      </c>
+      <c r="N93" t="inlineStr"/>
+      <c r="O93" t="inlineStr">
+        <is>
+          <t>[]</t>
+        </is>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" t="n">
+        <v>3277</v>
+      </c>
+      <c r="B94" t="inlineStr">
+        <is>
+          <t>Məhsəti</t>
+        </is>
+      </c>
+      <c r="C94" t="inlineStr">
+        <is>
+          <t>Cavid qızı</t>
+        </is>
+      </c>
+      <c r="D94" t="inlineStr">
+        <is>
+          <t>Cəfərli</t>
+        </is>
+      </c>
+      <c r="E94" t="inlineStr">
+        <is>
+          <t>İşləyir</t>
+        </is>
+      </c>
+      <c r="F94" t="inlineStr">
+        <is>
+          <t>Elmi işçi</t>
+        </is>
+      </c>
+      <c r="G94" t="inlineStr"/>
+      <c r="H94" t="inlineStr"/>
+      <c r="I94" t="inlineStr"/>
+      <c r="J94" t="inlineStr">
+        <is>
+          <t>Ədəbiyyatşünaslıq şöbəsi</t>
+        </is>
+      </c>
+      <c r="K94" t="inlineStr">
+        <is>
+          <t>Böyük  laborant</t>
+        </is>
+      </c>
+      <c r="L94" t="inlineStr">
+        <is>
+          <t>Naxçıvan Bölməsi</t>
+        </is>
+      </c>
+      <c r="M94" s="2" t="n">
+        <v>46176</v>
+      </c>
+      <c r="N94" t="inlineStr"/>
+      <c r="O94" t="inlineStr">
+        <is>
+          <t>[]</t>
+        </is>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" t="n">
+        <v>3278</v>
+      </c>
+      <c r="B95" t="inlineStr">
+        <is>
+          <t>Röya</t>
+        </is>
+      </c>
+      <c r="C95" t="inlineStr">
+        <is>
+          <t>Heydər qızı</t>
+        </is>
+      </c>
+      <c r="D95" t="inlineStr">
+        <is>
+          <t>Əsgərova</t>
+        </is>
+      </c>
+      <c r="E95" t="inlineStr">
+        <is>
+          <t>İşləyir</t>
+        </is>
+      </c>
+      <c r="F95" t="inlineStr">
+        <is>
+          <t>Elmi işçi</t>
+        </is>
+      </c>
+      <c r="G95" t="inlineStr"/>
+      <c r="H95" t="inlineStr"/>
+      <c r="I95" t="inlineStr"/>
+      <c r="J95" t="inlineStr">
+        <is>
+          <t>Əlyazmaların kataloqlaşdırılması, tədqiqi və nəşri şöbəsi</t>
+        </is>
+      </c>
+      <c r="K95" t="inlineStr">
+        <is>
+          <t>Laborant</t>
+        </is>
+      </c>
+      <c r="L95" t="inlineStr">
+        <is>
+          <t>Naxçıvan Bölməsi</t>
+        </is>
+      </c>
+      <c r="M95" s="2" t="n">
+        <v>46176</v>
+      </c>
+      <c r="N95" t="inlineStr"/>
+      <c r="O95" t="inlineStr">
+        <is>
+          <t>[]</t>
+        </is>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" t="n">
+        <v>3279</v>
+      </c>
+      <c r="B96" t="inlineStr">
+        <is>
+          <t>Günay</t>
+        </is>
+      </c>
+      <c r="C96" t="inlineStr">
+        <is>
+          <t>Tofid qızı</t>
+        </is>
+      </c>
+      <c r="D96" t="inlineStr">
+        <is>
+          <t>Məmmədzadə</t>
+        </is>
+      </c>
+      <c r="E96" t="inlineStr">
+        <is>
+          <t>İşləyir</t>
+        </is>
+      </c>
+      <c r="F96" t="inlineStr">
+        <is>
+          <t>İşçi</t>
+        </is>
+      </c>
+      <c r="G96" t="inlineStr"/>
+      <c r="H96" t="inlineStr"/>
+      <c r="I96" t="inlineStr"/>
+      <c r="J96" t="inlineStr">
+        <is>
+          <t>Əlyazmaların mühafizəsi, gigiyenası və bərpası laboratoriyası</t>
+        </is>
+      </c>
+      <c r="K96" t="inlineStr">
+        <is>
+          <t>Böyük  laborant</t>
+        </is>
+      </c>
+      <c r="L96" t="inlineStr">
+        <is>
+          <t>Naxçıvan Bölməsi</t>
+        </is>
+      </c>
+      <c r="M96" s="2" t="n">
+        <v>46176</v>
+      </c>
+      <c r="N96" t="inlineStr"/>
+      <c r="O96" t="inlineStr">
+        <is>
+          <t>[]</t>
+        </is>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" t="n">
+        <v>3280</v>
+      </c>
+      <c r="B97" t="inlineStr">
+        <is>
+          <t>İnci</t>
+        </is>
+      </c>
+      <c r="C97" t="inlineStr">
+        <is>
+          <t>Anar qızı</t>
+        </is>
+      </c>
+      <c r="D97" t="inlineStr">
+        <is>
+          <t>Əhmədova</t>
+        </is>
+      </c>
+      <c r="E97" t="inlineStr">
+        <is>
+          <t>İşləyir</t>
+        </is>
+      </c>
+      <c r="F97" t="inlineStr">
+        <is>
+          <t>Elmi işçi</t>
+        </is>
+      </c>
+      <c r="G97" t="inlineStr"/>
+      <c r="H97" t="inlineStr"/>
+      <c r="I97" t="inlineStr"/>
+      <c r="J97" t="inlineStr">
+        <is>
+          <t>Əlyazmaların mühafizəsi, gigiyenası və bərpası laboratoriyası</t>
+        </is>
+      </c>
+      <c r="K97" t="inlineStr">
+        <is>
+          <t>Böyük  laborant</t>
+        </is>
+      </c>
+      <c r="L97" t="inlineStr">
+        <is>
+          <t>Naxçıvan Bölməsi</t>
+        </is>
+      </c>
+      <c r="M97" s="2" t="n">
+        <v>46176</v>
+      </c>
+      <c r="N97" t="inlineStr"/>
+      <c r="O97" t="inlineStr">
+        <is>
+          <t>[]</t>
+        </is>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" t="n">
+        <v>3281</v>
+      </c>
+      <c r="B98" t="inlineStr">
+        <is>
+          <t>Bahar</t>
+        </is>
+      </c>
+      <c r="C98" t="inlineStr">
+        <is>
+          <t>Bayram qızı</t>
+        </is>
+      </c>
+      <c r="D98" t="inlineStr">
+        <is>
+          <t>Cəfərzadə</t>
+        </is>
+      </c>
+      <c r="E98" t="inlineStr">
+        <is>
+          <t>İşləyir</t>
+        </is>
+      </c>
+      <c r="F98" t="inlineStr">
+        <is>
+          <t>İşçi</t>
+        </is>
+      </c>
+      <c r="G98" t="inlineStr"/>
+      <c r="H98" t="inlineStr"/>
+      <c r="I98" t="inlineStr"/>
+      <c r="J98" t="inlineStr">
+        <is>
+          <t>İncəsənət, Dil və Ədəbiyyat İns.Təsərrüfat</t>
+        </is>
+      </c>
+      <c r="K98" t="inlineStr">
+        <is>
+          <t>Kompüter operatoru</t>
+        </is>
+      </c>
+      <c r="L98" t="inlineStr">
+        <is>
+          <t>Naxçıvan Bölməsi</t>
+        </is>
+      </c>
+      <c r="M98" s="2" t="n">
+        <v>46176</v>
+      </c>
+      <c r="N98" t="inlineStr"/>
+      <c r="O98" t="inlineStr">
+        <is>
+          <t>[]</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>