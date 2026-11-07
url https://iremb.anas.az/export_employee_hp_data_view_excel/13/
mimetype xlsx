--- v2 (2026-08-09)
+++ v3 (2026-11-07)
@@ -3710,51 +3710,51 @@
       <c r="H55" t="inlineStr"/>
       <c r="I55" s="2" t="n">
         <v>35870</v>
       </c>
       <c r="J55" t="inlineStr">
         <is>
           <t>Diyarşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="K55" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="L55" t="inlineStr">
         <is>
           <t>Gəncə Bölməsi</t>
         </is>
       </c>
       <c r="M55" s="2" t="n">
         <v>46176</v>
       </c>
       <c r="N55" t="inlineStr"/>
       <c r="O55" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0sayeva_Ayt%C9%99n_Arif_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=kqslwSQAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0002-1922-9342'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0sayeva_Ayt%C9%99n_Arif_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="n">
         <v>2767</v>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>Samir</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
           <t>Cəmil oğlu</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>Atakişiyev</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -4357,51 +4357,51 @@
       </c>
       <c r="G66" t="inlineStr"/>
       <c r="H66" t="inlineStr"/>
       <c r="I66" t="inlineStr"/>
       <c r="J66" t="inlineStr">
         <is>
           <t>Diyarşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="K66" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L66" t="inlineStr">
         <is>
           <t>Gəncə Bölməsi</t>
         </is>
       </c>
       <c r="M66" s="2" t="n">
         <v>45778</v>
       </c>
       <c r="N66" t="inlineStr"/>
       <c r="O66" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=VQvINDkAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Qas%C4%B1mova_Samir%C9%99_%C6%8Flia%C4%9Fa_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=VQvINDkAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-8736-3909'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Qas%C4%B1mova_Samir%C9%99_%C6%8Flia%C4%9Fa_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="n">
         <v>3161</v>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>İlahə</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
           <t>Arif qızı</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
           <t>Əsədzadə</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -4414,51 +4414,51 @@
       </c>
       <c r="G67" t="inlineStr"/>
       <c r="H67" t="inlineStr"/>
       <c r="I67" t="inlineStr"/>
       <c r="J67" t="inlineStr">
         <is>
           <t>Diyarşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="K67" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="L67" t="inlineStr">
         <is>
           <t>Gəncə Bölməsi</t>
         </is>
       </c>
       <c r="M67" s="2" t="n">
         <v>45778</v>
       </c>
       <c r="N67" t="inlineStr"/>
       <c r="O67" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=zGL6PGIAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fs%C9%99dzad%C9%99_%C4%B0lah%C9%99_Arif_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=zGL6PGIAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0007-1288-3719'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fs%C9%99dzad%C9%99_%C4%B0lah%C9%99_Arif_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="n">
         <v>3162</v>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>Nərgiz</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
           <t>Aydın qızı</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
           <t>Rəsulova</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -4471,51 +4471,51 @@
       </c>
       <c r="G68" t="inlineStr"/>
       <c r="H68" t="inlineStr"/>
       <c r="I68" t="inlineStr"/>
       <c r="J68" t="inlineStr">
         <is>
           <t>Diyarşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="K68" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L68" t="inlineStr">
         <is>
           <t>Gəncə Bölməsi</t>
         </is>
       </c>
       <c r="M68" s="2" t="n">
         <v>45778</v>
       </c>
       <c r="N68" t="inlineStr"/>
       <c r="O68" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=vTz1zKYAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/R%C9%99sulova_N%C9%99rgiz_Ayd%C4%B1n_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=vTz1zKYAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0003-8622-5605'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/R%C9%99sulova_N%C9%99rgiz_Ayd%C4%B1n_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="n">
         <v>3163</v>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>Jalə</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
           <t>Əbülfəz qızı</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
           <t>Əhmədova</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -5041,51 +5041,51 @@
       </c>
       <c r="G78" t="inlineStr"/>
       <c r="H78" t="inlineStr"/>
       <c r="I78" t="inlineStr"/>
       <c r="J78" t="inlineStr">
         <is>
           <t>Diyarşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="K78" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="L78" t="inlineStr">
         <is>
           <t>Gəncə Bölməsi</t>
         </is>
       </c>
       <c r="M78" s="2" t="n">
         <v>45838</v>
       </c>
       <c r="N78" t="inlineStr"/>
       <c r="O78" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Alm%C9%99mm%C9%99dov_Yasin_%C6%8Ftraf_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=7MNdV9MAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0002-1204-7255'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Alm%C9%99mm%C9%99dov_Yasin_%C6%8Ftraf_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="n">
         <v>3176</v>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>Nuranə</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
           <t>Zöhrab qızı</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
           <t>Qənbərova</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -5098,51 +5098,51 @@
       </c>
       <c r="G79" t="inlineStr"/>
       <c r="H79" t="inlineStr"/>
       <c r="I79" t="inlineStr"/>
       <c r="J79" t="inlineStr">
         <is>
           <t>Diyarşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="K79" t="inlineStr">
         <is>
           <t>Laborant</t>
         </is>
       </c>
       <c r="L79" t="inlineStr">
         <is>
           <t>Gəncə Bölməsi</t>
         </is>
       </c>
       <c r="M79" s="2" t="n">
         <v>45838</v>
       </c>
       <c r="N79" t="inlineStr"/>
       <c r="O79" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Q%C9%99nb%C9%99rova_Nuran%C9%99_Z%C3%B6hrab_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=-gbAx30AAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0008-1919-8084'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Q%C9%99nb%C9%99rova_Nuran%C9%99_Z%C3%B6hrab_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="n">
         <v>3177</v>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>Nüşabə</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
           <t>Arzu qızı</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
           <t>Abbasova</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -5155,51 +5155,51 @@
       </c>
       <c r="G80" t="inlineStr"/>
       <c r="H80" t="inlineStr"/>
       <c r="I80" t="inlineStr"/>
       <c r="J80" t="inlineStr">
         <is>
           <t>Diyarşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="K80" t="inlineStr">
         <is>
           <t>Böyük laborant</t>
         </is>
       </c>
       <c r="L80" t="inlineStr">
         <is>
           <t>Gəncə Bölməsi</t>
         </is>
       </c>
       <c r="M80" s="2" t="n">
         <v>45838</v>
       </c>
       <c r="N80" t="inlineStr"/>
       <c r="O80" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Abbasova_N%C3%BC%C5%9Fab%C9%99_Arzu_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=jfRKCDgAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0009-4262-8238'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Abbasova_N%C3%BC%C5%9Fab%C9%99_Arzu_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="n">
         <v>3178</v>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>Xəyalə</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
           <t>Nəzər qızı</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
           <t>Hacıyeva</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -5269,51 +5269,51 @@
       </c>
       <c r="G82" t="inlineStr"/>
       <c r="H82" t="inlineStr"/>
       <c r="I82" t="inlineStr"/>
       <c r="J82" t="inlineStr">
         <is>
           <t>Diyarşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="K82" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L82" t="inlineStr">
         <is>
           <t>Gəncə Bölməsi</t>
         </is>
       </c>
       <c r="M82" s="2" t="n">
         <v>45838</v>
       </c>
       <c r="N82" t="inlineStr"/>
       <c r="O82" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Tal%C4%B1bova_G%C3%BCnay_Xalik_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=NX76BK4AAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-1495-2961'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Tal%C4%B1bova_G%C3%BCnay_Xalik_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="n">
         <v>3180</v>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>Nigar</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
           <t>İlham qızı</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
           <t>Həsənova</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -5611,51 +5611,51 @@
       </c>
       <c r="G88" t="inlineStr"/>
       <c r="H88" t="inlineStr"/>
       <c r="I88" t="inlineStr"/>
       <c r="J88" t="inlineStr">
         <is>
           <t>Diyarşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="K88" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="L88" t="inlineStr">
         <is>
           <t>Gəncə Bölməsi</t>
         </is>
       </c>
       <c r="M88" s="2" t="n">
         <v>46174</v>
       </c>
       <c r="N88" t="inlineStr"/>
       <c r="O88" t="inlineStr">
         <is>
-          <t>[]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=l7QkjJoAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0003-4508-7306'}]</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="n">
         <v>3222</v>
       </c>
       <c r="B89" t="inlineStr">
         <is>
           <t>Aytən</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
           <t>Mircəfər qızı</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
           <t>Əliskəndərova</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -5668,48 +5668,48 @@
       </c>
       <c r="G89" t="inlineStr"/>
       <c r="H89" t="inlineStr"/>
       <c r="I89" t="inlineStr"/>
       <c r="J89" t="inlineStr">
         <is>
           <t>Diyarşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="K89" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="L89" t="inlineStr">
         <is>
           <t>Gəncə Bölməsi</t>
         </is>
       </c>
       <c r="M89" s="2" t="n">
         <v>46174</v>
       </c>
       <c r="N89" t="inlineStr"/>
       <c r="O89" t="inlineStr">
         <is>
-          <t>[]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=kdU3HJ4AAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0002-8184-1671'}]</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>