--- v0 (2026-04-29)
+++ v1 (2026-06-24)
@@ -448,51 +448,51 @@
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:O85"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="12" customWidth="1" min="2" max="2"/>
     <col width="18" customWidth="1" min="3" max="3"/>
     <col width="16" customWidth="1" min="4" max="4"/>
     <col width="9" customWidth="1" min="5" max="5"/>
     <col width="15" customWidth="1" min="6" max="6"/>
     <col width="40" customWidth="1" min="7" max="7"/>
     <col width="15" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="46" customWidth="1" min="10" max="10"/>
     <col width="35" customWidth="1" min="11" max="11"/>
     <col width="28" customWidth="1" min="12" max="12"/>
     <col width="12" customWidth="1" min="13" max="13"/>
     <col width="10" customWidth="1" min="14" max="14"/>
-    <col width="1101" customWidth="1" min="15" max="15"/>
+    <col width="1311" customWidth="1" min="15" max="15"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>employee_id</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>first_name</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>second_name</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>last_name</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
@@ -591,51 +591,51 @@
       </c>
       <c r="I2" s="2" t="n">
         <v>21921</v>
       </c>
       <c r="J2" t="inlineStr">
         <is>
           <t>Rəhbərlik</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
           <t>Elmi işlər üzrə direktor müavini</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t>Şəki Regional Elmi Mərkəzi</t>
         </is>
       </c>
       <c r="M2" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N2" t="inlineStr"/>
       <c r="O2" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=Gboy5HcAAAAJ&amp;hl=en'}, {'platform_name': 'Scopus', 'platform_logo': '/media/platform_logos/scopus_.PNG', 'url': 'https://www.scopus.com/authid/detail.uri?authorId=58099793400'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/KamilAd%C4%B1%C5%9Firinov'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-0890-4867'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=Gboy5HcAAAAJ&amp;hl=en'}, {'platform_name': 'Scopus', 'platform_logo': '/media/platform_logos/scopus_.PNG', 'url': 'https://www.scopus.com/authid/detail.uri?authorId=58099793400'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/KamilAd%C4%B1%C5%9Firinov'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-0890-4867'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Ad%C4%B1%C5%9Firinov_Kamil_Fikr%C9%99t_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>2778</v>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Ulduz</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>Bəşir qızı</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>Mürşüdova</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -652,51 +652,51 @@
         </is>
       </c>
       <c r="H3" t="inlineStr"/>
       <c r="I3" t="inlineStr"/>
       <c r="J3" t="inlineStr">
         <is>
           <t>Ədabi-mədəni mühit, folklor və etnoqrafiya</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t>Şəki Regional Elmi Mərkəzi</t>
         </is>
       </c>
       <c r="M3" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N3" t="inlineStr"/>
       <c r="O3" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=EevEb88AAAAJ&amp;hl=en'}, {'platform_name': 'Web of Science', 'platform_logo': '/media/platform_logos/WOS.PNG', 'url': 'https://www.webofscience.com/wos/author/record/LYO-4834-2024'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Ulduz-Murshudova-2'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://adpu.academia.edu/UlduzMurshudova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-6106-7100'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=EevEb88AAAAJ&amp;hl=en'}, {'platform_name': 'Web of Science', 'platform_logo': '/media/platform_logos/WOS.PNG', 'url': 'https://www.webofscience.com/wos/author/record/LYO-4834-2024'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Ulduz-Murshudova-2'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://adpu.academia.edu/UlduzMurshudova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-6106-7100'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C3%BCr%C5%9F%C3%BCdova_Ulduz_B%C9%99%C5%9Fir_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>2779</v>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Firədun</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>Nadir oğlu</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>İbrahimov</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -709,114 +709,114 @@
       </c>
       <c r="G4" t="inlineStr"/>
       <c r="H4" t="inlineStr"/>
       <c r="I4" t="inlineStr"/>
       <c r="J4" t="inlineStr">
         <is>
           <t>Tarix, arxeologiya və epiqrafika</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
           <t>Baş elmi işçi</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t>Şəki Regional Elmi Mərkəzi</t>
         </is>
       </c>
       <c r="M4" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N4" t="inlineStr"/>
       <c r="O4" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=JdSqDYcAAAAJ&amp;hl=en'}, {'platform_name': 'Web of Science', 'platform_logo': '/media/platform_logos/WOS.PNG', 'url': 'https://www.webofscience.com/wos/author/record/KHU-1163-2024'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-0775-1048'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=JdSqDYcAAAAJ&amp;hl=en'}, {'platform_name': 'Web of Science', 'platform_logo': '/media/platform_logos/WOS.PNG', 'url': 'https://www.webofscience.com/wos/author/record/KHU-1163-2024'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-0775-1048'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0brahimov_Fir%C9%99dun_Nadir_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>2780</v>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Qafqaz</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>Məmmədhəsən oğlu</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>Ağabalayev</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
           <t>coğrafiya üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="H5" t="inlineStr"/>
       <c r="I5" s="2" t="n">
         <v>30326</v>
       </c>
       <c r="J5" t="inlineStr">
         <is>
           <t>Ekoloji coğrafiya</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t>Şəki Regional Elmi Mərkəzi</t>
         </is>
       </c>
       <c r="M5" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N5" t="inlineStr"/>
       <c r="O5" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=px-25o0AAAAJ&amp;hl=en'}, {'platform_name': 'Web of Science', 'platform_logo': '/media/platform_logos/WOS.PNG', 'url': 'https://www.webofscience.com/wos/author/record/NMK-4372-2025'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-1078-7404'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=px-25o0AAAAJ&amp;hl=en'}, {'platform_name': 'Web of Science', 'platform_logo': '/media/platform_logos/WOS.PNG', 'url': 'https://www.webofscience.com/wos/author/record/NMK-4372-2025'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-1078-7404'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/A%C4%9Fabalayev_Qafqaz_M%C9%99mm%C9%99dh%C9%99s%C9%99n_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>2781</v>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Akif</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>Əlavəddin oğlu</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>Məmmədli</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -833,51 +833,51 @@
         </is>
       </c>
       <c r="H6" t="inlineStr"/>
       <c r="I6" t="inlineStr"/>
       <c r="J6" t="inlineStr">
         <is>
           <t>Tarix, arxeologiya və epiqrafika</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t>Şəki Regional Elmi Mərkəzi</t>
         </is>
       </c>
       <c r="M6" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N6" t="inlineStr"/>
       <c r="O6" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=wvJGhzEAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-0724-3681'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=wvJGhzEAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-0724-3681'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dli_Akif_%C6%8Flav%C9%99ddin_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>2782</v>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Yusif</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>Hacıbala oğlu</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>Şükürlü</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -898,51 +898,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I7" t="inlineStr"/>
       <c r="J7" t="inlineStr">
         <is>
           <t>Rəhbərlik</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
           <t>Direktor</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t>Şəki Regional Elmi Mərkəzi</t>
         </is>
       </c>
       <c r="M7" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N7" t="inlineStr"/>
       <c r="O7" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=QJrZ174AAAAJ&amp;hl=en'}, {'platform_name': 'Web of Science', 'platform_logo': '/media/platform_logos/WOS.PNG', 'url': 'https://www.webofscience.com/wos/author/record/37764720'}, {'platform_name': 'Scopus', 'platform_logo': '/media/platform_logos/scopus_.PNG', 'url': 'https://www.scopus.com/authid/detail.uri?authorId=57216335200'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Yusif-Shukurlu-2'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/YusifShukurlu'}, {'platform_name': 'TÜBITAK DergiPark', 'platform_logo': '/media/platform_logos/DP.PNG', 'url': 'https://dergipark.org.tr/en/pub/@yusif-sukurlu'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-9705-7115'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=QJrZ174AAAAJ&amp;hl=en'}, {'platform_name': 'Web of Science', 'platform_logo': '/media/platform_logos/WOS.PNG', 'url': 'https://www.webofscience.com/wos/author/record/37764720'}, {'platform_name': 'Scopus', 'platform_logo': '/media/platform_logos/scopus_.PNG', 'url': 'https://www.scopus.com/authid/detail.uri?authorId=57216335200'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Yusif-Shukurlu-2'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/YusifShukurlu'}, {'platform_name': 'TÜBITAK DergiPark', 'platform_logo': '/media/platform_logos/DP.PNG', 'url': 'https://dergipark.org.tr/en/pub/@yusif-sukurlu'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-9705-7115'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C5%9E%C3%BCk%C3%BCrl%C3%BC_Yusif_Hac%C4%B1bala_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>2783</v>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Məlahət</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>Bəxtiyar qızı</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>Abdurahmanova</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -955,51 +955,51 @@
       </c>
       <c r="G8" t="inlineStr"/>
       <c r="H8" t="inlineStr"/>
       <c r="I8" t="inlineStr"/>
       <c r="J8" t="inlineStr">
         <is>
           <t>Bitkilərin biokimyası</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t>Şəki Regional Elmi Mərkəzi</t>
         </is>
       </c>
       <c r="M8" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N8" t="inlineStr"/>
       <c r="O8" t="inlineStr">
         <is>
-          <t>[]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Abdurahmanova_M%C9%99lah%C9%99t_B%C9%99xtiyar_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>2784</v>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Cabbar</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>Zərbalı oğlu</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>Xəlilov</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -1012,51 +1012,51 @@
       </c>
       <c r="G9" t="inlineStr"/>
       <c r="H9" t="inlineStr"/>
       <c r="I9" t="inlineStr"/>
       <c r="J9" t="inlineStr">
         <is>
           <t>Bitkilərin biokimyası</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t>Şəki Regional Elmi Mərkəzi</t>
         </is>
       </c>
       <c r="M9" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N9" t="inlineStr"/>
       <c r="O9" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=M0z9I1wAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0000-0342-4720'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=M0z9I1wAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0000-0342-4720'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/X%C9%99lilov_Cabbar_Z%C9%99rbal%C4%B1_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>2785</v>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Təranə</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>Yaşar qızı</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>Abdullayeva</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -1071,51 +1071,51 @@
       <c r="H10" t="inlineStr"/>
       <c r="I10" s="2" t="n">
         <v>33483</v>
       </c>
       <c r="J10" t="inlineStr">
         <is>
           <t>Ədabi-mədəni mühit, folklor və etnoqrafiya</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
           <t>---------</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t>Şəki Regional Elmi Mərkəzi</t>
         </is>
       </c>
       <c r="M10" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N10" t="inlineStr"/>
       <c r="O10" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=r3RRRAEAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Tran-Abdullayeva'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/T%C9%99ran%C9%99Abdullayeva4'}, {'platform_name': 'TÜBITAK DergiPark', 'platform_logo': '/media/platform_logos/DP.PNG', 'url': 'https://dergipark.org.tr/tr/pub/@terane.abdullayeva'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-6352-7801'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=r3RRRAEAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Tran-Abdullayeva'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/T%C9%99ran%C9%99Abdullayeva4'}, {'platform_name': 'TÜBITAK DergiPark', 'platform_logo': '/media/platform_logos/DP.PNG', 'url': 'https://dergipark.org.tr/tr/pub/@terane.abdullayeva'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-6352-7801'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Abdullayeva_T%C9%99ran%C9%99_Ya%C5%9Far_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>2786</v>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Tural</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>Kamil oğlu</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>Adışirinov</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -1128,51 +1128,51 @@
       </c>
       <c r="G11" t="inlineStr"/>
       <c r="H11" t="inlineStr"/>
       <c r="I11" t="inlineStr"/>
       <c r="J11" t="inlineStr">
         <is>
           <t>Ədabi-mədəni mühit, folklor və etnoqrafiya</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t>Şəki Regional Elmi Mərkəzi</t>
         </is>
       </c>
       <c r="M11" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N11" t="inlineStr"/>
       <c r="O11" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=pm0-SjYAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Tural-Adisirinov'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0004-0492-3168'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=pm0-SjYAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Tural-Adisirinov'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0004-0492-3168'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Ad%C4%B1%C5%9Firinov_Tural_Kamil_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>2787</v>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Ayşən</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>Kamil qızı</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>Salmanova</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -1185,51 +1185,51 @@
       </c>
       <c r="G12" t="inlineStr"/>
       <c r="H12" t="inlineStr"/>
       <c r="I12" t="inlineStr"/>
       <c r="J12" t="inlineStr">
         <is>
           <t>Ekoloji biofizika</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t>Şəki Regional Elmi Mərkəzi</t>
         </is>
       </c>
       <c r="M12" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N12" t="inlineStr"/>
       <c r="O12" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=OS14KWoAAAAJ&amp;hl=en'}, {'platform_name': 'Scopus', 'platform_logo': '/media/platform_logos/scopus_.PNG', 'url': 'https://www.scopus.com/authid/detail.uri?authorId=57484268500'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-0636-4369'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=OS14KWoAAAAJ&amp;hl=en'}, {'platform_name': 'Scopus', 'platform_logo': '/media/platform_logos/scopus_.PNG', 'url': 'https://www.scopus.com/authid/detail.uri?authorId=57484268500'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-0636-4369'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Salmanova_Ay%C5%9F%C9%99n_Kamil_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>2788</v>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Xəyal</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>Şahin oğlu</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>Vəlibəyov</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -1242,51 +1242,51 @@
       </c>
       <c r="G13" t="inlineStr"/>
       <c r="H13" t="inlineStr"/>
       <c r="I13" t="inlineStr"/>
       <c r="J13" t="inlineStr">
         <is>
           <t>Ekoloji biofizika</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t>Şəki Regional Elmi Mərkəzi</t>
         </is>
       </c>
       <c r="M13" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N13" t="inlineStr"/>
       <c r="O13" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?view_op=list_works&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0005-2353-5950'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?view_op=list_works&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0005-2353-5950'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/V%C9%99lib%C9%99yov_X%C9%99yal_%C5%9Eahin_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>2789</v>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>Aygün</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>Çingiz qızı</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>İsmayılova</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -1299,51 +1299,51 @@
       </c>
       <c r="G14" t="inlineStr"/>
       <c r="H14" t="inlineStr"/>
       <c r="I14" t="inlineStr"/>
       <c r="J14" t="inlineStr">
         <is>
           <t>Ekoloji coğrafiya</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t>Şəki Regional Elmi Mərkəzi</t>
         </is>
       </c>
       <c r="M14" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N14" t="inlineStr"/>
       <c r="O14" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=aXa8TIcAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0002-0924-9323'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=aXa8TIcAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0002-0924-9323'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0smay%C4%B1lova_Ayg%C3%BCn_%C3%87ingiz_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>2790</v>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>Aqil</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>Gülməmməd oğlu</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>Mustafayev</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -1356,51 +1356,51 @@
       </c>
       <c r="G15" t="inlineStr"/>
       <c r="H15" t="inlineStr"/>
       <c r="I15" t="inlineStr"/>
       <c r="J15" t="inlineStr">
         <is>
           <t>Ekoloji coğrafiya</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t>Şəki Regional Elmi Mərkəzi</t>
         </is>
       </c>
       <c r="M15" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N15" t="inlineStr"/>
       <c r="O15" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=VhQM4eEAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-3806-7182'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=VhQM4eEAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-3806-7182'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Mustafayev_Aqil_G%C3%BClm%C9%99mm%C9%99d_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>2791</v>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>Murad</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>Akif oğlu</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>Qəhramanov</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -1413,51 +1413,51 @@
       </c>
       <c r="G16" t="inlineStr"/>
       <c r="H16" t="inlineStr"/>
       <c r="I16" t="inlineStr"/>
       <c r="J16" t="inlineStr">
         <is>
           <t>Landşaftşünaslıq</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t>Şəki Regional Elmi Mərkəzi</t>
         </is>
       </c>
       <c r="M16" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N16" t="inlineStr"/>
       <c r="O16" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=oHg6WTQAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Murad-Gahramanov'}, {'platform_name': 'TÜBITAK DergiPark', 'platform_logo': '/media/platform_logos/DP.PNG', 'url': 'https://dergipark.org.tr/en/pub/@murad-gahramanov'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-5365-5279'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=oHg6WTQAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Murad-Gahramanov'}, {'platform_name': 'TÜBITAK DergiPark', 'platform_logo': '/media/platform_logos/DP.PNG', 'url': 'https://dergipark.org.tr/en/pub/@murad-gahramanov'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-5365-5279'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Q%C9%99hramanov_Murad_Akif_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>2792</v>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Ələddin</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>Osman oğlu</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>Sultanov</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -1474,51 +1474,51 @@
         </is>
       </c>
       <c r="H17" t="inlineStr"/>
       <c r="I17" t="inlineStr"/>
       <c r="J17" t="inlineStr">
         <is>
           <t>Tarix, arxeologiya və epiqrafika</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
           <t>Şəki Regional Elmi Mərkəzi</t>
         </is>
       </c>
       <c r="M17" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N17" t="inlineStr"/>
       <c r="O17" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=phmx2ewAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-2267-7640'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=phmx2ewAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-2267-7640'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Sultanov_%C6%8Fl%C9%99ddin_Osman_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
         <v>2793</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Aygül</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>Nazim qızı</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Xəlilova</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -1531,51 +1531,51 @@
       </c>
       <c r="G18" t="inlineStr"/>
       <c r="H18" t="inlineStr"/>
       <c r="I18" t="inlineStr"/>
       <c r="J18" t="inlineStr">
         <is>
           <t>Tarix, arxeologiya və epiqrafika</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
           <t>Şəki Regional Elmi Mərkəzi</t>
         </is>
       </c>
       <c r="M18" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N18" t="inlineStr"/>
       <c r="O18" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=Rmhb4lYAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-0661-2716'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=Rmhb4lYAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-0661-2716'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/X%C9%99lilova_Ayg%C3%BCl_Nazim_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="n">
         <v>2795</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Elçin</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>Nazim oğlu</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Vəliyev</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -1588,51 +1588,51 @@
       </c>
       <c r="G19" t="inlineStr"/>
       <c r="H19" t="inlineStr"/>
       <c r="I19" t="inlineStr"/>
       <c r="J19" t="inlineStr">
         <is>
           <t>Tarix, arxeologiya və epiqrafika</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
           <t>Şəki Regional Elmi Mərkəzi</t>
         </is>
       </c>
       <c r="M19" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N19" t="inlineStr"/>
       <c r="O19" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=3&amp;user=D3w5p&amp;hl=en'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=3&amp;user=D3w5p&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/V%C9%99liyev_El%C3%A7in_Nazim_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="n">
         <v>2796</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Elşən</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>Vaqif oğlu</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Abdurahmanov</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -1645,51 +1645,51 @@
       </c>
       <c r="G20" t="inlineStr"/>
       <c r="H20" t="inlineStr"/>
       <c r="I20" t="inlineStr"/>
       <c r="J20" t="inlineStr">
         <is>
           <t>Tarix, arxeologiya və epiqrafika</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
           <t>Şəki Regional Elmi Mərkəzi</t>
         </is>
       </c>
       <c r="M20" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N20" t="inlineStr"/>
       <c r="O20" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=_Je5feEAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-7786-8391'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=_Je5feEAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-7786-8391'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Abdurahmanov_El%C5%9F%C9%99n_Vaqif_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="n">
         <v>2797</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>Zərintac</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>Yusif qızı</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Şükürova</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -1702,51 +1702,51 @@
       </c>
       <c r="G21" t="inlineStr"/>
       <c r="H21" t="inlineStr"/>
       <c r="I21" t="inlineStr"/>
       <c r="J21" t="inlineStr">
         <is>
           <t>Tut ipəkdurdunun seleksiyası</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
           <t>Şəki Regional Elmi Mərkəzi</t>
         </is>
       </c>
       <c r="M21" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N21" t="inlineStr"/>
       <c r="O21" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=FhPPWsIAAAAJ&amp;hl=en'}, {'platform_name': 'Scopus', 'platform_logo': '/media/platform_logos/scopus_.PNG', 'url': 'https://www.scopus.com/authid/detail.uri?authorId=57868448200'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-8884-0877'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=FhPPWsIAAAAJ&amp;hl=en'}, {'platform_name': 'Scopus', 'platform_logo': '/media/platform_logos/scopus_.PNG', 'url': 'https://www.scopus.com/authid/detail.uri?authorId=57868448200'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-8884-0877'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C5%9E%C3%BCk%C3%BCrova_Z%C9%99rintac_Yusif_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="n">
         <v>2798</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>Əliyə</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>Kulntay qızı</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Kenjebekova</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -1759,114 +1759,114 @@
       </c>
       <c r="G22" t="inlineStr"/>
       <c r="H22" t="inlineStr"/>
       <c r="I22" t="inlineStr"/>
       <c r="J22" t="inlineStr">
         <is>
           <t>Tut ipəkdurdunun seleksiyası</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
           <t>Şəki Regional Elmi Mərkəzi</t>
         </is>
       </c>
       <c r="M22" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N22" t="inlineStr"/>
       <c r="O22" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=caT2ibMAAAAJ&amp;hl=en'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=caT2ibMAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Kenjebekova_%C6%8Fliy%C9%99_Kulntay_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="n">
         <v>2799</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>Fərhad</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>Şirin oğlu</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Əzizov</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>biologiya üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="H23" t="inlineStr"/>
       <c r="I23" s="2" t="n">
         <v>17144</v>
       </c>
       <c r="J23" t="inlineStr">
         <is>
           <t>Bitkilərin biomüxtəliflik və genofond şöbəsi</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
           <t>Şəki Regional Elmi Mərkəzi</t>
         </is>
       </c>
       <c r="M23" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N23" t="inlineStr"/>
       <c r="O23" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=mBUenoYAAAAJ&amp;hl=en'}, {'platform_name': 'Scopus', 'platform_logo': '/media/platform_logos/scopus_.PNG', 'url': 'https://www.scopus.com/authid/detail.uri?authorId=57850309200'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-9438-066X'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=mBUenoYAAAAJ&amp;hl=en'}, {'platform_name': 'Scopus', 'platform_logo': '/media/platform_logos/scopus_.PNG', 'url': 'https://www.scopus.com/authid/detail.uri?authorId=57850309200'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-9438-066X'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fzizov_F%C9%99rhad_%C5%9Eirin_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="n">
         <v>2800</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>Vəfa</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>Elman qızı</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Atayeva</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -1879,112 +1879,112 @@
       </c>
       <c r="G24" t="inlineStr"/>
       <c r="H24" t="inlineStr"/>
       <c r="I24" t="inlineStr"/>
       <c r="J24" t="inlineStr">
         <is>
           <t>Rəhbərlik</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
           <t>Elmi katib</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
           <t>Şəki Regional Elmi Mərkəzi</t>
         </is>
       </c>
       <c r="M24" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N24" t="inlineStr"/>
       <c r="O24" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=MXVoQqgAAAAJ&amp;hl=en'}, {'platform_name': 'Scopus', 'platform_logo': '/media/platform_logos/scopus_.PNG', 'url': 'https://www.scopus.com/authid/detail.uri?authorId=57849118400'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Vafa-Atayeva'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://science.academia.edu/'}, {'platform_name': 'TÜBITAK DergiPark', 'platform_logo': '/media/platform_logos/DP.PNG', 'url': 'https://dergipark.org.tr/en/pub/@vafa_atayeva'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-9886-2500'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=MXVoQqgAAAAJ&amp;hl=en'}, {'platform_name': 'Scopus', 'platform_logo': '/media/platform_logos/scopus_.PNG', 'url': 'https://www.scopus.com/authid/detail.uri?authorId=57849118400'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Vafa-Atayeva'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://science.academia.edu/'}, {'platform_name': 'TÜBITAK DergiPark', 'platform_logo': '/media/platform_logos/DP.PNG', 'url': 'https://dergipark.org.tr/en/pub/@vafa_atayeva'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-9886-2500'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Atayeva_V%C9%99fa_Elman_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="n">
         <v>2801</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>Zərbalı</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>Murad oğlu</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>Xəlilov</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
           <t>biologiya üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="H25" t="inlineStr"/>
       <c r="I25" t="inlineStr"/>
       <c r="J25" t="inlineStr">
         <is>
           <t>Bitkilərin biokimyası</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
           <t>Şəki Regional Elmi Mərkəzi</t>
         </is>
       </c>
       <c r="M25" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N25" t="inlineStr"/>
       <c r="O25" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=_Q5UdIQAAAAJ&amp;hl=en'}, {'platform_name': 'Web of Science', 'platform_logo': '/media/platform_logos/WOS.PNG', 'url': 'https://www.webofscience.com/wos/author/record/KHU-7130-2024'}, {'platform_name': 'Scopus', 'platform_logo': '/media/platform_logos/scopus_.PNG', 'url': 'https://www.scopus.com/authid/detail.uri?authorId=57208647764'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-8606-4683'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=_Q5UdIQAAAAJ&amp;hl=en'}, {'platform_name': 'Web of Science', 'platform_logo': '/media/platform_logos/WOS.PNG', 'url': 'https://www.webofscience.com/wos/author/record/KHU-7130-2024'}, {'platform_name': 'Scopus', 'platform_logo': '/media/platform_logos/scopus_.PNG', 'url': 'https://www.scopus.com/authid/detail.uri?authorId=57208647764'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-8606-4683'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/X%C9%99lilov_Z%C9%99rbal%C4%B1_Murad_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="n">
         <v>2802</v>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>İradə</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>Əlibala qızı</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>Yusifova</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -1999,108 +1999,108 @@
       <c r="H26" t="inlineStr"/>
       <c r="I26" s="2" t="n">
         <v>24680</v>
       </c>
       <c r="J26" t="inlineStr">
         <is>
           <t>Ədabi-mədəni mühit, folklor və etnoqrafiya</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
           <t>Şəki Regional Elmi Mərkəzi</t>
         </is>
       </c>
       <c r="M26" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N26" t="inlineStr"/>
       <c r="O26" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=qxtpPDcAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-9595-0129'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=qxtpPDcAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-9595-0129'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Yusifova_%C4%B0rad%C9%99_%C6%8Flibala_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="n">
         <v>2803</v>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>Yevgeniya</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>M.emin qızı</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>Bəkirova</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G27" t="inlineStr"/>
       <c r="H27" t="inlineStr"/>
       <c r="I27" t="inlineStr"/>
       <c r="J27" t="inlineStr">
         <is>
           <t>Ekoloji biofizika</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
           <t>Şəki Regional Elmi Mərkəzi</t>
         </is>
       </c>
       <c r="M27" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N27" t="inlineStr"/>
       <c r="O27" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=AaJS59gAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-4527-5935'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=AaJS59gAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-4527-5935'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/B%C9%99kirova_Yevgeniya_M.emin_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="n">
         <v>2804</v>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>Yusif</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>Rəsul oğlu</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>Rəhimov</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -2113,291 +2113,287 @@
       </c>
       <c r="G28" t="inlineStr"/>
       <c r="H28" t="inlineStr"/>
       <c r="I28" t="inlineStr"/>
       <c r="J28" t="inlineStr">
         <is>
           <t>Ekoloji coğrafiya</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
           <t>MMQ rəisi</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
           <t>Şəki Regional Elmi Mərkəzi</t>
         </is>
       </c>
       <c r="M28" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N28" t="inlineStr"/>
       <c r="O28" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=eRAcHkUAAAAJ&amp;hl=en'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=eRAcHkUAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/R%C9%99himov_Yusif_R%C9%99sul_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="n">
         <v>2805</v>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>Günel</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>Adışirin qızı</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>Musayeva</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G29" t="inlineStr"/>
       <c r="H29" t="inlineStr"/>
       <c r="I29" t="inlineStr"/>
       <c r="J29" t="inlineStr">
         <is>
           <t>Kitabxana</t>
         </is>
       </c>
       <c r="K29" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
           <t>Şəki Regional Elmi Mərkəzi</t>
         </is>
       </c>
       <c r="M29" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N29" t="inlineStr"/>
       <c r="O29" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=bu22-mgAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-6012-0114'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=bu22-mgAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-6012-0114'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Musayeva_G%C3%BCnel_Ad%C4%B1%C5%9Firin_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="n">
         <v>2806</v>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>Hüseyn</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>Lütvəli oğlu</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>Mustafabəyli</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
-      <c r="G30" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G30" t="inlineStr"/>
       <c r="H30" t="inlineStr"/>
       <c r="I30" t="inlineStr"/>
       <c r="J30" t="inlineStr">
         <is>
           <t>Landşaftşünaslıq</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
           <t>---------</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
           <t>Şəki Regional Elmi Mərkəzi</t>
         </is>
       </c>
       <c r="M30" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N30" t="inlineStr"/>
       <c r="O30" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=jDRxuegAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Huseyn-Mustafabeyli'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://elm.academia.edu/HuseynMustafabeyli'}, {'platform_name': 'TÜBITAK DergiPark', 'platform_logo': '/media/platform_logos/DP.PNG', 'url': 'https://dergipark.org.tr/en/pub/@huseyn-mustafabeyli'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-4566-8787'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=jDRxuegAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Huseyn-Mustafabeyli'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://elm.academia.edu/HuseynMustafabeyli'}, {'platform_name': 'TÜBITAK DergiPark', 'platform_logo': '/media/platform_logos/DP.PNG', 'url': 'https://dergipark.org.tr/en/pub/@huseyn-mustafabeyli'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-4566-8787'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Mustafab%C9%99yli_H%C3%BCseyn_L%C3%BCtv%C9%99li_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="n">
         <v>2807</v>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>Rahim</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>Rafiq oğlu</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>Həsənov</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
           <t>tarix üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="H31" t="inlineStr"/>
       <c r="I31" t="inlineStr"/>
       <c r="J31" t="inlineStr">
         <is>
           <t>Tarix, arxeologiya və epiqrafika</t>
         </is>
       </c>
       <c r="K31" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
           <t>Şəki Regional Elmi Mərkəzi</t>
         </is>
       </c>
       <c r="M31" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N31" t="inlineStr"/>
       <c r="O31" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=OhM6RooAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-4621-1798'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=OhM6RooAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-4621-1798'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C9%99s%C9%99nov_Rahim_Rafiq_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="n">
         <v>2808</v>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>Qüdürət</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>Məmməd oğlu</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>Bəkirov</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
           <t>biologiya üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="H32" t="inlineStr"/>
       <c r="I32" t="inlineStr"/>
       <c r="J32" t="inlineStr">
         <is>
           <t>Tut ipəkdurdunun seleksiyası</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
           <t>Şəki Regional Elmi Mərkəzi</t>
         </is>
       </c>
       <c r="M32" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N32" t="inlineStr"/>
       <c r="O32" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=3uKbPTIAAAAJ&amp;hl=en'}, {'platform_name': 'Scopus', 'platform_logo': '/media/platform_logos/scopus_.PNG', 'url': 'https://www.scopus.com/authid/detail.uri?authorId=59548403700'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-3123-6983'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=3uKbPTIAAAAJ&amp;hl=en'}, {'platform_name': 'Scopus', 'platform_logo': '/media/platform_logos/scopus_.PNG', 'url': 'https://www.scopus.com/authid/detail.uri?authorId=59548403700'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-3123-6983'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/B%C9%99kirov_Q%C3%BCd%C3%BCr%C9%99t_M%C9%99mm%C9%99d_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="n">
         <v>2809</v>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>İlahə</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>Şükür qızı</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>Əliyeva</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -2412,51 +2408,51 @@
       <c r="H33" t="inlineStr"/>
       <c r="I33" s="2" t="n">
         <v>28727</v>
       </c>
       <c r="J33" t="inlineStr">
         <is>
           <t>Arxiv</t>
         </is>
       </c>
       <c r="K33" t="inlineStr">
         <is>
           <t>Arxivçi</t>
         </is>
       </c>
       <c r="L33" t="inlineStr">
         <is>
           <t>Şəki Regional Elmi Mərkəzi</t>
         </is>
       </c>
       <c r="M33" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N33" t="inlineStr"/>
       <c r="O33" t="inlineStr">
         <is>
-          <t>[]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyeva_%C4%B0lah%C9%99_%C5%9E%C3%BCk%C3%BCr_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="n">
         <v>2810</v>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>İlqar</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>Baxşəli oğlu</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>Seyidzadə</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -2471,51 +2467,51 @@
       <c r="H34" t="inlineStr"/>
       <c r="I34" s="2" t="n">
         <v>24088</v>
       </c>
       <c r="J34" t="inlineStr">
         <is>
           <t>Bitkilərin biomüxtəliflik və genofond şöbəsi</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
           <t>Baş aqronom</t>
         </is>
       </c>
       <c r="L34" t="inlineStr">
         <is>
           <t>Şəki Regional Elmi Mərkəzi</t>
         </is>
       </c>
       <c r="M34" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N34" t="inlineStr"/>
       <c r="O34" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0003-6415-0219'}]</t>
+          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0003-6415-0219'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Seyidzad%C9%99_%C4%B0lqar_Bax%C5%9F%C9%99li_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="n">
         <v>2811</v>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>Uğur</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t xml:space="preserve">Səbuhi oğlu </t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>Süleymanov</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -2530,51 +2526,51 @@
       <c r="H35" t="inlineStr"/>
       <c r="I35" s="2" t="n">
         <v>34432</v>
       </c>
       <c r="J35" t="inlineStr">
         <is>
           <t>Mühasibatlıq şöbəsi</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
           <t>Baş mühasib</t>
         </is>
       </c>
       <c r="L35" t="inlineStr">
         <is>
           <t>Şəki Regional Elmi Mərkəzi</t>
         </is>
       </c>
       <c r="M35" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N35" t="inlineStr"/>
       <c r="O35" t="inlineStr">
         <is>
-          <t>[]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/S%C3%BCleymanov_U%C4%9Fur_S%C9%99buhi_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="n">
         <v>2812</v>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>Vüqar</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>Kamran oğlu</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>Nəsrullayev</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -2589,51 +2585,51 @@
       <c r="H36" t="inlineStr"/>
       <c r="I36" s="2" t="n">
         <v>28981</v>
       </c>
       <c r="J36" t="inlineStr">
         <is>
           <t>İctimaiyyətlə əlaqələr şöbəsi</t>
         </is>
       </c>
       <c r="K36" t="inlineStr">
         <is>
           <t>Baş mütəxəsis</t>
         </is>
       </c>
       <c r="L36" t="inlineStr">
         <is>
           <t>Şəki Regional Elmi Mərkəzi</t>
         </is>
       </c>
       <c r="M36" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N36" t="inlineStr"/>
       <c r="O36" t="inlineStr">
         <is>
-          <t>[]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/N%C9%99srullayev_V%C3%BCqar_Kamran_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="n">
         <v>2813</v>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>Elvin</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>Mahir oğlu</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>Qarayev</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -2648,51 +2644,51 @@
       <c r="H37" t="inlineStr"/>
       <c r="I37" s="2" t="n">
         <v>33998</v>
       </c>
       <c r="J37" t="inlineStr">
         <is>
           <t>Ekoloji coğrafiya şöbəsi</t>
         </is>
       </c>
       <c r="K37" t="inlineStr">
         <is>
           <t>Böyük laborant</t>
         </is>
       </c>
       <c r="L37" t="inlineStr">
         <is>
           <t>Şəki Regional Elmi Mərkəzi</t>
         </is>
       </c>
       <c r="M37" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N37" t="inlineStr"/>
       <c r="O37" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-5496-744X'}]</t>
+          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-5496-744X'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Qarayev_Elvin_Mahir_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="n">
         <v>2814</v>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>Sevil</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>Abdulsalam qızı</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>Vahabova</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -2707,51 +2703,51 @@
       <c r="H38" t="inlineStr"/>
       <c r="I38" s="2" t="n">
         <v>23166</v>
       </c>
       <c r="J38" t="inlineStr">
         <is>
           <t>Tut ipəkqurdunun seleksiyası şöbəsi</t>
         </is>
       </c>
       <c r="K38" t="inlineStr">
         <is>
           <t>Böyük laborant</t>
         </is>
       </c>
       <c r="L38" t="inlineStr">
         <is>
           <t>Şəki Regional Elmi Mərkəzi</t>
         </is>
       </c>
       <c r="M38" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N38" t="inlineStr"/>
       <c r="O38" t="inlineStr">
         <is>
-          <t>[]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Vahabova_Sevil_Abdulsalam_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="n">
         <v>2816</v>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>Aynur</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>Vüqar qızı</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>Məmmədova</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -2766,51 +2762,51 @@
       <c r="H39" t="inlineStr"/>
       <c r="I39" s="2" t="n">
         <v>34165</v>
       </c>
       <c r="J39" t="inlineStr">
         <is>
           <t>Ədəbi-mədəni mühit,folklor və etnoqrafiya</t>
         </is>
       </c>
       <c r="K39" t="inlineStr">
         <is>
           <t>Böyük laborant</t>
         </is>
       </c>
       <c r="L39" t="inlineStr">
         <is>
           <t>Şəki Regional Elmi Mərkəzi</t>
         </is>
       </c>
       <c r="M39" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N39" t="inlineStr"/>
       <c r="O39" t="inlineStr">
         <is>
-          <t>[]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dova_Aynur_V%C3%BCqar_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="n">
         <v>2817</v>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>Songül</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t>Aydın qızı</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>Məmmədova</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -2825,51 +2821,51 @@
       <c r="H40" t="inlineStr"/>
       <c r="I40" s="2" t="n">
         <v>36297</v>
       </c>
       <c r="J40" t="inlineStr">
         <is>
           <t>Bitkilərin biomüxtəliflik və genofond şöbəsi</t>
         </is>
       </c>
       <c r="K40" t="inlineStr">
         <is>
           <t>Böyük laborant</t>
         </is>
       </c>
       <c r="L40" t="inlineStr">
         <is>
           <t>Şəki Regional Elmi Mərkəzi</t>
         </is>
       </c>
       <c r="M40" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N40" t="inlineStr"/>
       <c r="O40" t="inlineStr">
         <is>
-          <t>[]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dova_Song%C3%BCl_Ayd%C4%B1n_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="n">
         <v>2818</v>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>Arif</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>Əli oğlu</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>İmamverdiyev</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -2884,51 +2880,51 @@
       <c r="H41" t="inlineStr"/>
       <c r="I41" s="2" t="n">
         <v>31206</v>
       </c>
       <c r="J41" t="inlineStr">
         <is>
           <t>Mühasibatlıq şöbəsi</t>
         </is>
       </c>
       <c r="K41" t="inlineStr">
         <is>
           <t>Iqtisadçı</t>
         </is>
       </c>
       <c r="L41" t="inlineStr">
         <is>
           <t>Şəki Regional Elmi Mərkəzi</t>
         </is>
       </c>
       <c r="M41" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N41" t="inlineStr"/>
       <c r="O41" t="inlineStr">
         <is>
-          <t>[]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0mamverdiyev_Arif_%C6%8Fli_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="n">
         <v>2819</v>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>Turalə</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t>Mustafa qızı</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>Ağabalayeva</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -2943,51 +2939,51 @@
       <c r="H42" t="inlineStr"/>
       <c r="I42" s="2" t="n">
         <v>32646</v>
       </c>
       <c r="J42" t="inlineStr">
         <is>
           <t>İnsan resursları şöbəsi</t>
         </is>
       </c>
       <c r="K42" t="inlineStr">
         <is>
           <t>Kadrlar üzrə mütəxəsis</t>
         </is>
       </c>
       <c r="L42" t="inlineStr">
         <is>
           <t>Şəki Regional Elmi Mərkəzi</t>
         </is>
       </c>
       <c r="M42" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N42" t="inlineStr"/>
       <c r="O42" t="inlineStr">
         <is>
-          <t>[]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/A%C4%9Fabalayeva_Tural%C9%99_Mustafa_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="n">
         <v>2820</v>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>Məlahət</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t>Duman qızı</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>Əsgərova</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -3002,51 +2998,51 @@
       <c r="H43" t="inlineStr"/>
       <c r="I43" s="2" t="n">
         <v>22234</v>
       </c>
       <c r="J43" t="inlineStr">
         <is>
           <t>Kitabxana</t>
         </is>
       </c>
       <c r="K43" t="inlineStr">
         <is>
           <t>Kitabxanaçı</t>
         </is>
       </c>
       <c r="L43" t="inlineStr">
         <is>
           <t>Şəki Regional Elmi Mərkəzi</t>
         </is>
       </c>
       <c r="M43" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N43" t="inlineStr"/>
       <c r="O43" t="inlineStr">
         <is>
-          <t>[]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fsg%C9%99rova_M%C9%99lah%C9%99t_Duman_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="n">
         <v>2821</v>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>Aynur</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>Telman qızı</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>Mustafayeva</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -3061,51 +3057,51 @@
       <c r="H44" t="inlineStr"/>
       <c r="I44" s="2" t="n">
         <v>27862</v>
       </c>
       <c r="J44" t="inlineStr">
         <is>
           <t>Təchizat və xidmət şöbəsi</t>
         </is>
       </c>
       <c r="K44" t="inlineStr">
         <is>
           <t>Kompüter operatoru</t>
         </is>
       </c>
       <c r="L44" t="inlineStr">
         <is>
           <t>Şəki Regional Elmi Mərkəzi</t>
         </is>
       </c>
       <c r="M44" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N44" t="inlineStr"/>
       <c r="O44" t="inlineStr">
         <is>
-          <t>[]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Mustafayeva_Aynur_Telman_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="n">
         <v>2822</v>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>İsmayıl</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t>Xəlil oğlu</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>Mikayılov</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -3120,51 +3116,51 @@
       <c r="H45" t="inlineStr"/>
       <c r="I45" s="2" t="n">
         <v>23260</v>
       </c>
       <c r="J45" t="inlineStr">
         <is>
           <t>Ekoloji coğrafiya şöbəsi</t>
         </is>
       </c>
       <c r="K45" t="inlineStr">
         <is>
           <t>Laborant</t>
         </is>
       </c>
       <c r="L45" t="inlineStr">
         <is>
           <t>Şəki Regional Elmi Mərkəzi</t>
         </is>
       </c>
       <c r="M45" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N45" t="inlineStr"/>
       <c r="O45" t="inlineStr">
         <is>
-          <t>[]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Mikay%C4%B1lov_%C4%B0smay%C4%B1l_X%C9%99lil_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="n">
         <v>2823</v>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>Esmira</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>Paşa qızı</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>Kərimova</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -3179,51 +3175,51 @@
       <c r="H46" t="inlineStr"/>
       <c r="I46" s="2" t="n">
         <v>30932</v>
       </c>
       <c r="J46" t="inlineStr">
         <is>
           <t>Tut ipəkqurdunun seleksiyası şöbəsi</t>
         </is>
       </c>
       <c r="K46" t="inlineStr">
         <is>
           <t>Laborant</t>
         </is>
       </c>
       <c r="L46" t="inlineStr">
         <is>
           <t>Şəki Regional Elmi Mərkəzi</t>
         </is>
       </c>
       <c r="M46" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N46" t="inlineStr"/>
       <c r="O46" t="inlineStr">
         <is>
-          <t>[]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/K%C9%99rimova_Esmira_Pa%C5%9Fa_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="n">
         <v>2824</v>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>Solmaz</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>Əhmədiyyə qızı</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>Xəlifətova</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -3238,51 +3234,51 @@
       <c r="H47" t="inlineStr"/>
       <c r="I47" s="2" t="n">
         <v>23077</v>
       </c>
       <c r="J47" t="inlineStr">
         <is>
           <t>Tut ipəkqurdunun seleksiyası şöbəsi</t>
         </is>
       </c>
       <c r="K47" t="inlineStr">
         <is>
           <t>Laborant</t>
         </is>
       </c>
       <c r="L47" t="inlineStr">
         <is>
           <t>Şəki Regional Elmi Mərkəzi</t>
         </is>
       </c>
       <c r="M47" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N47" t="inlineStr"/>
       <c r="O47" t="inlineStr">
         <is>
-          <t>[]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/X%C9%99lif%C9%99tova_Solmaz_%C6%8Fhm%C9%99diyy%C9%99_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="n">
         <v>2825</v>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>Mətanət</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
           <t>Oruc qızı</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>Aslanova</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -3297,51 +3293,51 @@
       <c r="H48" t="inlineStr"/>
       <c r="I48" s="2" t="n">
         <v>30308</v>
       </c>
       <c r="J48" t="inlineStr">
         <is>
           <t>Tut ipəkqurdunun seleksiyası şöbəsi</t>
         </is>
       </c>
       <c r="K48" t="inlineStr">
         <is>
           <t>Laborant</t>
         </is>
       </c>
       <c r="L48" t="inlineStr">
         <is>
           <t>Şəki Regional Elmi Mərkəzi</t>
         </is>
       </c>
       <c r="M48" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N48" t="inlineStr"/>
       <c r="O48" t="inlineStr">
         <is>
-          <t>[]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Aslanova_M%C9%99tan%C9%99t_Oruc_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="n">
         <v>2826</v>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>Bəhram</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t>Bayram oğlu</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>Aslanov</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -3356,51 +3352,51 @@
       <c r="H49" t="inlineStr"/>
       <c r="I49" s="2" t="n">
         <v>27412</v>
       </c>
       <c r="J49" t="inlineStr">
         <is>
           <t>Tut ipəkqurdunun seleksiyası şöbəsi</t>
         </is>
       </c>
       <c r="K49" t="inlineStr">
         <is>
           <t>Laborant</t>
         </is>
       </c>
       <c r="L49" t="inlineStr">
         <is>
           <t>Şəki Regional Elmi Mərkəzi</t>
         </is>
       </c>
       <c r="M49" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N49" t="inlineStr"/>
       <c r="O49" t="inlineStr">
         <is>
-          <t>[]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Aslanov_B%C9%99hram_Bayram_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="n">
         <v>2827</v>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>Validə</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
           <t>Mirzəli qızı</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>Cəfərova</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -3415,51 +3411,51 @@
       <c r="H50" t="inlineStr"/>
       <c r="I50" s="2" t="n">
         <v>25258</v>
       </c>
       <c r="J50" t="inlineStr">
         <is>
           <t>Tut ipəkqurdunun seleksiyası şöbəsi</t>
         </is>
       </c>
       <c r="K50" t="inlineStr">
         <is>
           <t>Laborant</t>
         </is>
       </c>
       <c r="L50" t="inlineStr">
         <is>
           <t>Şəki Regional Elmi Mərkəzi</t>
         </is>
       </c>
       <c r="M50" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N50" t="inlineStr"/>
       <c r="O50" t="inlineStr">
         <is>
-          <t>[]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/C%C9%99f%C9%99rova_Valid%C9%99_Mirz%C9%99li_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="n">
         <v>2828</v>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>Şəfa</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
           <t>Niyazi qızı</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>Əliyeva</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -3474,51 +3470,51 @@
       <c r="H51" t="inlineStr"/>
       <c r="I51" s="2" t="n">
         <v>26060</v>
       </c>
       <c r="J51" t="inlineStr">
         <is>
           <t>Tut ipəkqurdunun seleksiyası şöbəsi</t>
         </is>
       </c>
       <c r="K51" t="inlineStr">
         <is>
           <t>Laborant</t>
         </is>
       </c>
       <c r="L51" t="inlineStr">
         <is>
           <t>Şəki Regional Elmi Mərkəzi</t>
         </is>
       </c>
       <c r="M51" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N51" t="inlineStr"/>
       <c r="O51" t="inlineStr">
         <is>
-          <t>[]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyeva_%C5%9E%C9%99fa_Niyazi_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="n">
         <v>2829</v>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>Aydın</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
           <t>Əbil  oğlu</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>Məmmədov</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -3533,51 +3529,51 @@
       <c r="H52" t="inlineStr"/>
       <c r="I52" s="2" t="n">
         <v>24566</v>
       </c>
       <c r="J52" t="inlineStr">
         <is>
           <t>Bitkilərin biokimyası</t>
         </is>
       </c>
       <c r="K52" t="inlineStr">
         <is>
           <t>Laborant</t>
         </is>
       </c>
       <c r="L52" t="inlineStr">
         <is>
           <t>Şəki Regional Elmi Mərkəzi</t>
         </is>
       </c>
       <c r="M52" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N52" t="inlineStr"/>
       <c r="O52" t="inlineStr">
         <is>
-          <t>[]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dov_Ayd%C4%B1n_%C6%8Fbil__o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="n">
         <v>2830</v>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>Aygün</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
           <t>Adil qızı</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>Əlizadə</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -3592,51 +3588,51 @@
       <c r="H53" t="inlineStr"/>
       <c r="I53" s="2" t="n">
         <v>28518</v>
       </c>
       <c r="J53" t="inlineStr">
         <is>
           <t>Landşafşünaslıq   şöbəsi</t>
         </is>
       </c>
       <c r="K53" t="inlineStr">
         <is>
           <t>Laborant</t>
         </is>
       </c>
       <c r="L53" t="inlineStr">
         <is>
           <t>Şəki Regional Elmi Mərkəzi</t>
         </is>
       </c>
       <c r="M53" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N53" t="inlineStr"/>
       <c r="O53" t="inlineStr">
         <is>
-          <t>[]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Flizad%C9%99_Ayg%C3%BCn_Adil_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="n">
         <v>2831</v>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>Vüsal</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>Nuru oğlu</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>Hüseynov</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -3651,51 +3647,51 @@
       <c r="H54" t="inlineStr"/>
       <c r="I54" s="2" t="n">
         <v>31628</v>
       </c>
       <c r="J54" t="inlineStr">
         <is>
           <t>Landşafşünaslıq   şöbəsi</t>
         </is>
       </c>
       <c r="K54" t="inlineStr">
         <is>
           <t>Laborant</t>
         </is>
       </c>
       <c r="L54" t="inlineStr">
         <is>
           <t>Şəki Regional Elmi Mərkəzi</t>
         </is>
       </c>
       <c r="M54" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N54" t="inlineStr"/>
       <c r="O54" t="inlineStr">
         <is>
-          <t>[]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C3%BCseynov_V%C3%BCsal_Nuru_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="n">
         <v>2832</v>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>Şahmar</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t>Hikmət oğlu</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>Babayev</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -3710,51 +3706,51 @@
       <c r="H55" t="inlineStr"/>
       <c r="I55" s="2" t="n">
         <v>32659</v>
       </c>
       <c r="J55" t="inlineStr">
         <is>
           <t>Ekoloji biofizika şöbəsi</t>
         </is>
       </c>
       <c r="K55" t="inlineStr">
         <is>
           <t>Laborant</t>
         </is>
       </c>
       <c r="L55" t="inlineStr">
         <is>
           <t>Şəki Regional Elmi Mərkəzi</t>
         </is>
       </c>
       <c r="M55" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N55" t="inlineStr"/>
       <c r="O55" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0008-3986-7812'}]</t>
+          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0008-3986-7812'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Babayev_%C5%9Eahmar_Hikm%C9%99t_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="n">
         <v>2833</v>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>İlkin</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
           <t>Rəşid oğlu</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>Nadirli</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -3769,51 +3765,51 @@
       <c r="H56" t="inlineStr"/>
       <c r="I56" s="2" t="n">
         <v>34862</v>
       </c>
       <c r="J56" t="inlineStr">
         <is>
           <t>Ekoloji biofizika şöbəsi</t>
         </is>
       </c>
       <c r="K56" t="inlineStr">
         <is>
           <t>Laborant</t>
         </is>
       </c>
       <c r="L56" t="inlineStr">
         <is>
           <t>Şəki Regional Elmi Mərkəzi</t>
         </is>
       </c>
       <c r="M56" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N56" t="inlineStr"/>
       <c r="O56" t="inlineStr">
         <is>
-          <t>[]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Nadirli_%C4%B0lkin_R%C9%99%C5%9Fid_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="n">
         <v>2834</v>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>Rəna</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
           <t>Şahid qızı</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>Əliyeva</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -3828,51 +3824,51 @@
       <c r="H57" t="inlineStr"/>
       <c r="I57" s="2" t="n">
         <v>20857</v>
       </c>
       <c r="J57" t="inlineStr">
         <is>
           <t>Ekoloji biofizika şöbəsi</t>
         </is>
       </c>
       <c r="K57" t="inlineStr">
         <is>
           <t>Laborant</t>
         </is>
       </c>
       <c r="L57" t="inlineStr">
         <is>
           <t>Şəki Regional Elmi Mərkəzi</t>
         </is>
       </c>
       <c r="M57" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N57" t="inlineStr"/>
       <c r="O57" t="inlineStr">
         <is>
-          <t>[]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyeva_R%C9%99na_%C5%9Eahid_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="n">
         <v>2835</v>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>Ramil</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
           <t>Akif oğlu</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>Teymurov</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -3887,51 +3883,51 @@
       <c r="H58" t="inlineStr"/>
       <c r="I58" s="2" t="n">
         <v>30326</v>
       </c>
       <c r="J58" t="inlineStr">
         <is>
           <t>Tarix arxeologiya və epiqrafika şöbəsi</t>
         </is>
       </c>
       <c r="K58" t="inlineStr">
         <is>
           <t>Laborant</t>
         </is>
       </c>
       <c r="L58" t="inlineStr">
         <is>
           <t>Şəki Regional Elmi Mərkəzi</t>
         </is>
       </c>
       <c r="M58" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N58" t="inlineStr"/>
       <c r="O58" t="inlineStr">
         <is>
-          <t>[]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Teymurov_Ramil_Akif_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="n">
         <v>2836</v>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>Aqşin</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
           <t>Qinyaz oğlu</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>Abduləzizov</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -3946,51 +3942,51 @@
       <c r="H59" t="inlineStr"/>
       <c r="I59" s="2" t="n">
         <v>30410</v>
       </c>
       <c r="J59" t="inlineStr">
         <is>
           <t>Tarix arxeologiya və epiqrafika şöbəsi</t>
         </is>
       </c>
       <c r="K59" t="inlineStr">
         <is>
           <t>Laborant</t>
         </is>
       </c>
       <c r="L59" t="inlineStr">
         <is>
           <t>Şəki Regional Elmi Mərkəzi</t>
         </is>
       </c>
       <c r="M59" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N59" t="inlineStr"/>
       <c r="O59" t="inlineStr">
         <is>
-          <t>[]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Abdul%C9%99zizov_Aq%C5%9Fin_Qinyaz_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="n">
         <v>2837</v>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>Habil</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
           <t>Camal oğlu</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>Xəlilov</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -4005,51 +4001,51 @@
       <c r="H60" t="inlineStr"/>
       <c r="I60" s="2" t="n">
         <v>28223</v>
       </c>
       <c r="J60" t="inlineStr">
         <is>
           <t>Ədəbi-mədəni mühit,folklor və etnoqrafiya</t>
         </is>
       </c>
       <c r="K60" t="inlineStr">
         <is>
           <t>Laborant</t>
         </is>
       </c>
       <c r="L60" t="inlineStr">
         <is>
           <t>Şəki Regional Elmi Mərkəzi</t>
         </is>
       </c>
       <c r="M60" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N60" t="inlineStr"/>
       <c r="O60" t="inlineStr">
         <is>
-          <t>[]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/X%C9%99lilov_Habil_Camal_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="n">
         <v>2838</v>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>Şəfiqa</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
           <t>Yaqub qızı</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>Əhmədova</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -4064,51 +4060,51 @@
       <c r="H61" t="inlineStr"/>
       <c r="I61" s="2" t="n">
         <v>20769</v>
       </c>
       <c r="J61" t="inlineStr">
         <is>
           <t>Bitkilərin biomüxtəliflik və genofond şöbəsi</t>
         </is>
       </c>
       <c r="K61" t="inlineStr">
         <is>
           <t>Laborant</t>
         </is>
       </c>
       <c r="L61" t="inlineStr">
         <is>
           <t>Şəki Regional Elmi Mərkəzi</t>
         </is>
       </c>
       <c r="M61" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N61" t="inlineStr"/>
       <c r="O61" t="inlineStr">
         <is>
-          <t>[]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fhm%C9%99dova_%C5%9E%C9%99fiqa_Yaqub_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="n">
         <v>2839</v>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>Könül</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
           <t>Emin qızı</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t>Əliyeva</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -4123,51 +4119,51 @@
       <c r="H62" t="inlineStr"/>
       <c r="I62" s="2" t="n">
         <v>27162</v>
       </c>
       <c r="J62" t="inlineStr">
         <is>
           <t>Bitkilərin biomüxtəliflik və genofond şöbəsi</t>
         </is>
       </c>
       <c r="K62" t="inlineStr">
         <is>
           <t>Laborant</t>
         </is>
       </c>
       <c r="L62" t="inlineStr">
         <is>
           <t>Şəki Regional Elmi Mərkəzi</t>
         </is>
       </c>
       <c r="M62" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N62" t="inlineStr"/>
       <c r="O62" t="inlineStr">
         <is>
-          <t>[]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyeva_K%C3%B6n%C3%BCl_Emin_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="n">
         <v>2840</v>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>Arzu</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
           <t>Gülməmməd qızı</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
           <t>Həsənova</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -4182,51 +4178,51 @@
       <c r="H63" t="inlineStr"/>
       <c r="I63" s="2" t="n">
         <v>23236</v>
       </c>
       <c r="J63" t="inlineStr">
         <is>
           <t>Bitkilərin biomüxtəliflik və genofond şöbəsi</t>
         </is>
       </c>
       <c r="K63" t="inlineStr">
         <is>
           <t>Laborant</t>
         </is>
       </c>
       <c r="L63" t="inlineStr">
         <is>
           <t>Şəki Regional Elmi Mərkəzi</t>
         </is>
       </c>
       <c r="M63" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N63" t="inlineStr"/>
       <c r="O63" t="inlineStr">
         <is>
-          <t>[]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C9%99s%C9%99nova_Arzu_G%C3%BClm%C9%99mm%C9%99d_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="n">
         <v>2841</v>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>Almaz</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
           <t>Muğay qızı</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>Salmanova</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -4241,51 +4237,51 @@
       <c r="H64" t="inlineStr"/>
       <c r="I64" s="2" t="n">
         <v>26050</v>
       </c>
       <c r="J64" t="inlineStr">
         <is>
           <t>Bitkilərin biomüxtəliflik və genofond şöbəsi</t>
         </is>
       </c>
       <c r="K64" t="inlineStr">
         <is>
           <t>Laborant</t>
         </is>
       </c>
       <c r="L64" t="inlineStr">
         <is>
           <t>Şəki Regional Elmi Mərkəzi</t>
         </is>
       </c>
       <c r="M64" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N64" t="inlineStr"/>
       <c r="O64" t="inlineStr">
         <is>
-          <t>[]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Salmanova_Almaz_Mu%C4%9Fay_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="n">
         <v>2842</v>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>Samirə</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
           <t>Nadir qızı</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
           <t>Xəlilova</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -4300,51 +4296,51 @@
       <c r="H65" t="inlineStr"/>
       <c r="I65" s="2" t="n">
         <v>29141</v>
       </c>
       <c r="J65" t="inlineStr">
         <is>
           <t>Bitkilərin biomüxtəliflik və genofond şöbəsi</t>
         </is>
       </c>
       <c r="K65" t="inlineStr">
         <is>
           <t>Laborant</t>
         </is>
       </c>
       <c r="L65" t="inlineStr">
         <is>
           <t>Şəki Regional Elmi Mərkəzi</t>
         </is>
       </c>
       <c r="M65" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N65" t="inlineStr"/>
       <c r="O65" t="inlineStr">
         <is>
-          <t>[]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/X%C9%99lilova_Samir%C9%99_Nadir_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="n">
         <v>2843</v>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>Zərinə</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
           <t>Ovçu qızı</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
           <t>Mazanova</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -4359,51 +4355,51 @@
       <c r="H66" t="inlineStr"/>
       <c r="I66" s="2" t="n">
         <v>28253</v>
       </c>
       <c r="J66" t="inlineStr">
         <is>
           <t>Bitkilərin biomüxtəliflik və genofond şöbəsi</t>
         </is>
       </c>
       <c r="K66" t="inlineStr">
         <is>
           <t>Laborant</t>
         </is>
       </c>
       <c r="L66" t="inlineStr">
         <is>
           <t>Şəki Regional Elmi Mərkəzi</t>
         </is>
       </c>
       <c r="M66" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N66" t="inlineStr"/>
       <c r="O66" t="inlineStr">
         <is>
-          <t>[]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Mazanova_Z%C9%99rin%C9%99_Ov%C3%A7u_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="n">
         <v>2844</v>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>Tərlan</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
           <t>Mirzalı oğlu</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
           <t>Əzizov</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -4418,51 +4414,51 @@
       <c r="H67" t="inlineStr"/>
       <c r="I67" s="2" t="n">
         <v>25569</v>
       </c>
       <c r="J67" t="inlineStr">
         <is>
           <t>Bitkilərin biomüxtəliflik və genofond şöbəsi</t>
         </is>
       </c>
       <c r="K67" t="inlineStr">
         <is>
           <t>Laborant</t>
         </is>
       </c>
       <c r="L67" t="inlineStr">
         <is>
           <t>Şəki Regional Elmi Mərkəzi</t>
         </is>
       </c>
       <c r="M67" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N67" t="inlineStr"/>
       <c r="O67" t="inlineStr">
         <is>
-          <t>[]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fzizov_T%C9%99rlan_Mirzal%C4%B1_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="n">
         <v>2845</v>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>Tacəddin</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
           <t>Şaban oğlu</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
           <t>İbrahimxəlilov</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -4477,51 +4473,51 @@
       <c r="H68" t="inlineStr"/>
       <c r="I68" s="2" t="n">
         <v>18704</v>
       </c>
       <c r="J68" t="inlineStr">
         <is>
           <t>Rəhbərlik</t>
         </is>
       </c>
       <c r="K68" t="inlineStr">
         <is>
           <t>Müəssisə rəhbərinin köməkçisi</t>
         </is>
       </c>
       <c r="L68" t="inlineStr">
         <is>
           <t>Şəki Regional Elmi Mərkəzi</t>
         </is>
       </c>
       <c r="M68" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N68" t="inlineStr"/>
       <c r="O68" t="inlineStr">
         <is>
-          <t>[]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0brahimx%C9%99lilov_Tac%C9%99ddin_%C5%9Eaban_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="n">
         <v>2846</v>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>Aytən</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
           <t>Adil qızı</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
           <t>Hümmətova</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -4536,51 +4532,51 @@
       <c r="H69" t="inlineStr"/>
       <c r="I69" s="2" t="n">
         <v>31173</v>
       </c>
       <c r="J69" t="inlineStr">
         <is>
           <t>Mühasibatlıq şöbəsi</t>
         </is>
       </c>
       <c r="K69" t="inlineStr">
         <is>
           <t>Mühasib</t>
         </is>
       </c>
       <c r="L69" t="inlineStr">
         <is>
           <t>Şəki Regional Elmi Mərkəzi</t>
         </is>
       </c>
       <c r="M69" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N69" t="inlineStr"/>
       <c r="O69" t="inlineStr">
         <is>
-          <t>[]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C3%BCmm%C9%99tova_Ayt%C9%99n_Adil_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="n">
         <v>2847</v>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>Ruslan</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
           <t xml:space="preserve">Nağdalı oğlu </t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
           <t>Səmədov</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -4595,346 +4591,346 @@
       <c r="H70" t="inlineStr"/>
       <c r="I70" s="2" t="n">
         <v>31262</v>
       </c>
       <c r="J70" t="inlineStr">
         <is>
           <t>İctimaiyyətlə əlaqələr şöbəsi</t>
         </is>
       </c>
       <c r="K70" t="inlineStr">
         <is>
           <t>Redaktor</t>
         </is>
       </c>
       <c r="L70" t="inlineStr">
         <is>
           <t>Şəki Regional Elmi Mərkəzi</t>
         </is>
       </c>
       <c r="M70" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N70" t="inlineStr"/>
       <c r="O70" t="inlineStr">
         <is>
-          <t>[]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/S%C9%99m%C9%99dov_Ruslan_Na%C4%9Fdal%C4%B1_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="n">
         <v>2848</v>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>Ülviyyə</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
           <t>Abdurahman qızı</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
           <t>Osmanova</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G71" t="inlineStr"/>
       <c r="H71" t="inlineStr"/>
       <c r="I71" s="2" t="n">
         <v>32758</v>
       </c>
       <c r="J71" t="inlineStr">
         <is>
           <t>İnsan resursları şöbəsi</t>
         </is>
       </c>
       <c r="K71" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L71" t="inlineStr">
         <is>
           <t>Şəki Regional Elmi Mərkəzi</t>
         </is>
       </c>
       <c r="M71" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N71" t="inlineStr"/>
       <c r="O71" t="inlineStr">
         <is>
-          <t>[]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Osmanova_%C3%9Clviyy%C9%99_Abdurahman_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="n">
         <v>2849</v>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>Reyhan</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
           <t>Miqdad qızı</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
           <t>Mənəfova</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G72" t="inlineStr"/>
       <c r="H72" t="inlineStr"/>
       <c r="I72" s="2" t="n">
         <v>30102</v>
       </c>
       <c r="J72" t="inlineStr">
         <is>
           <t>İctimaiyyətlə əlaqələr şöbəsi</t>
         </is>
       </c>
       <c r="K72" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L72" t="inlineStr">
         <is>
           <t>Şəki Regional Elmi Mərkəzi</t>
         </is>
       </c>
       <c r="M72" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N72" t="inlineStr"/>
       <c r="O72" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-9136-6782'}]</t>
+          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-9136-6782'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99n%C9%99fova_Reyhan_Miqdad_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="n">
         <v>2850</v>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>Namiq</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
           <t>Söhrab oğlu</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
           <t>Abdurahmanov</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G73" t="inlineStr"/>
       <c r="H73" t="inlineStr"/>
       <c r="I73" s="2" t="n">
         <v>33346</v>
       </c>
       <c r="J73" t="inlineStr">
         <is>
           <t>Elektron xidmətlər şöbəsi</t>
         </is>
       </c>
       <c r="K73" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L73" t="inlineStr">
         <is>
           <t>Şəki Regional Elmi Mərkəzi</t>
         </is>
       </c>
       <c r="M73" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N73" t="inlineStr"/>
       <c r="O73" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=rzVGQFAAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0009-2919-5351'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=rzVGQFAAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0009-2919-5351'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Abdurahmanov_Namiq_S%C3%B6hrab_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="n">
         <v>2851</v>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>Sevinc</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
           <t>Sabir qızı</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
           <t>Hüseynova</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G74" t="inlineStr"/>
       <c r="H74" t="inlineStr"/>
       <c r="I74" s="2" t="n">
         <v>32689</v>
       </c>
       <c r="J74" t="inlineStr">
         <is>
           <t>Sənədlərlə iş şöbəsi</t>
         </is>
       </c>
       <c r="K74" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L74" t="inlineStr">
         <is>
           <t>Şəki Regional Elmi Mərkəzi</t>
         </is>
       </c>
       <c r="M74" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N74" t="inlineStr"/>
       <c r="O74" t="inlineStr">
         <is>
-          <t>[]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C3%BCseynova_Sevinc_Sabir_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="n">
         <v>2852</v>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>Qismət</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
           <t>Məzahir oğlu</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
           <t>Əhmədov</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G75" t="inlineStr"/>
       <c r="H75" t="inlineStr"/>
       <c r="I75" s="2" t="n">
         <v>24342</v>
       </c>
       <c r="J75" t="inlineStr">
         <is>
           <t>Təchizat və xidmət şöbəsi</t>
         </is>
       </c>
       <c r="K75" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L75" t="inlineStr">
         <is>
           <t>Şəki Regional Elmi Mərkəzi</t>
         </is>
       </c>
       <c r="M75" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N75" t="inlineStr"/>
       <c r="O75" t="inlineStr">
         <is>
-          <t>[]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fhm%C9%99dov_Qism%C9%99t_M%C9%99zahir_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="n">
         <v>2853</v>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>Vəlyaz</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
           <t>İsfəndiyar oğlu</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
           <t>Salmanov</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -4949,51 +4945,51 @@
       <c r="H76" t="inlineStr"/>
       <c r="I76" s="2" t="n">
         <v>24548</v>
       </c>
       <c r="J76" t="inlineStr">
         <is>
           <t>Təchizat və xidmət şöbəsi</t>
         </is>
       </c>
       <c r="K76" t="inlineStr">
         <is>
           <t>Təchizat üzrə mütəxəssis</t>
         </is>
       </c>
       <c r="L76" t="inlineStr">
         <is>
           <t>Şəki Regional Elmi Mərkəzi</t>
         </is>
       </c>
       <c r="M76" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N76" t="inlineStr"/>
       <c r="O76" t="inlineStr">
         <is>
-          <t>[]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Salmanov_V%C9%99lyaz_%C4%B0sf%C9%99ndiyar_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="n">
         <v>2854</v>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>Tavat</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
           <t>Tehmur qızı</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
           <t>Cəmilova</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -5008,51 +5004,51 @@
       <c r="H77" t="inlineStr"/>
       <c r="I77" s="2" t="n">
         <v>33744</v>
       </c>
       <c r="J77" t="inlineStr">
         <is>
           <t>İctimaiyyətlə əlaqələr şöbəsi</t>
         </is>
       </c>
       <c r="K77" t="inlineStr">
         <is>
           <t>Tərcüməçi</t>
         </is>
       </c>
       <c r="L77" t="inlineStr">
         <is>
           <t>Şəki Regional Elmi Mərkəzi</t>
         </is>
       </c>
       <c r="M77" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N77" t="inlineStr"/>
       <c r="O77" t="inlineStr">
         <is>
-          <t>[]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/C%C9%99milova_Tavat_Tehmur_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="n">
         <v>2855</v>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>Saleh</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
           <t>İdris oğlu</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
           <t>Bəşirov</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -5067,51 +5063,51 @@
       <c r="H78" t="inlineStr"/>
       <c r="I78" s="2" t="n">
         <v>20354</v>
       </c>
       <c r="J78" t="inlineStr">
         <is>
           <t>Landşafşünaslıq   şöbəsi</t>
         </is>
       </c>
       <c r="K78" t="inlineStr">
         <is>
           <t>Texnik</t>
         </is>
       </c>
       <c r="L78" t="inlineStr">
         <is>
           <t>Şəki Regional Elmi Mərkəzi</t>
         </is>
       </c>
       <c r="M78" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N78" t="inlineStr"/>
       <c r="O78" t="inlineStr">
         <is>
-          <t>[]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/B%C9%99%C5%9Firov_Saleh_%C4%B0dris_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="n">
         <v>2856</v>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>Şəfəq</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
           <t>Nəcəf qızı</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
           <t>İslamova</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -5126,51 +5122,51 @@
       <c r="H79" t="inlineStr"/>
       <c r="I79" s="2" t="n">
         <v>27403</v>
       </c>
       <c r="J79" t="inlineStr">
         <is>
           <t>Təchizat və xidmət şöbəsi</t>
         </is>
       </c>
       <c r="K79" t="inlineStr">
         <is>
           <t>Texnik</t>
         </is>
       </c>
       <c r="L79" t="inlineStr">
         <is>
           <t>Şəki Regional Elmi Mərkəzi</t>
         </is>
       </c>
       <c r="M79" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N79" t="inlineStr"/>
       <c r="O79" t="inlineStr">
         <is>
-          <t>[]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0slamova_%C5%9E%C9%99f%C9%99q_N%C9%99c%C9%99f_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="n">
         <v>2857</v>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>Ramiz</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
           <t>Qüdürət oğlu</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
           <t>Bəkirli</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -5185,110 +5181,110 @@
       <c r="H80" t="inlineStr"/>
       <c r="I80" s="2" t="n">
         <v>34058</v>
       </c>
       <c r="J80" t="inlineStr">
         <is>
           <t>Tut ipəkqurdunun seleksiyası şöbəsi</t>
         </is>
       </c>
       <c r="K80" t="inlineStr">
         <is>
           <t>Texnoloq</t>
         </is>
       </c>
       <c r="L80" t="inlineStr">
         <is>
           <t>Şəki Regional Elmi Mərkəzi</t>
         </is>
       </c>
       <c r="M80" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N80" t="inlineStr"/>
       <c r="O80" t="inlineStr">
         <is>
-          <t>[]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/B%C9%99kirli_Ramiz_Q%C3%BCd%C3%BCr%C9%99t_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="n">
         <v>2858</v>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>Rəhim</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
           <t>Həmid oğlu</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
           <t>Abdurahmanov</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G81" t="inlineStr"/>
       <c r="H81" t="inlineStr"/>
       <c r="I81" s="2" t="n">
         <v>22523</v>
       </c>
       <c r="J81" t="inlineStr">
         <is>
           <t>Rəhbərlik</t>
         </is>
       </c>
       <c r="K81" t="inlineStr">
         <is>
-          <t>ümumi işlər üzrə direktor müavini</t>
+          <t>Ümumi işlər üzrə direktor müavini</t>
         </is>
       </c>
       <c r="L81" t="inlineStr">
         <is>
           <t>Şəki Regional Elmi Mərkəzi</t>
         </is>
       </c>
       <c r="M81" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N81" t="inlineStr"/>
       <c r="O81" t="inlineStr">
         <is>
-          <t>[]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Abdurahmanov_R%C9%99him_H%C9%99mid_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="n">
         <v>3190</v>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>Mübariz</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
           <t>Bəşarət oğlu</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
           <t>Paşayev</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -5307,51 +5303,51 @@
       <c r="H82" t="inlineStr"/>
       <c r="I82" s="2" t="n">
         <v>25225</v>
       </c>
       <c r="J82" t="inlineStr">
         <is>
           <t>Bitkilərin biomüxtəliflik və genofond şöbəsi</t>
         </is>
       </c>
       <c r="K82" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L82" t="inlineStr">
         <is>
           <t>Şəki Regional Elmi Mərkəzi</t>
         </is>
       </c>
       <c r="M82" s="2" t="n">
         <v>45846</v>
       </c>
       <c r="N82" t="inlineStr"/>
       <c r="O82" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0004-1793-0789'}]</t>
+          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0004-1793-0789'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Pa%C5%9Fayev_M%C3%BCbariz_B%C9%99%C5%9Far%C9%99t_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="n">
         <v>3191</v>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>Aygün</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
           <t>Tahir qızı</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
           <t>Babazadə</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -5366,51 +5362,51 @@
       <c r="H83" t="inlineStr"/>
       <c r="I83" s="2" t="n">
         <v>34643</v>
       </c>
       <c r="J83" t="inlineStr">
         <is>
           <t>Bitkilərin biomüxtəliflik və genofond şöbəsi</t>
         </is>
       </c>
       <c r="K83" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="L83" t="inlineStr">
         <is>
           <t>Şəki Regional Elmi Mərkəzi</t>
         </is>
       </c>
       <c r="M83" s="2" t="n">
         <v>45846</v>
       </c>
       <c r="N83" t="inlineStr"/>
       <c r="O83" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=56w-zcUAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/AygunBabazade1'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0000-5343-7773'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=56w-zcUAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/AygunBabazade1'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0000-5343-7773'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Babazad%C9%99_Ayg%C3%BCn_Tahir_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="n">
         <v>3192</v>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>Sevər</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
           <t>Çingiz qızı</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
           <t>Əhmədova</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -5425,51 +5421,51 @@
       <c r="H84" t="inlineStr"/>
       <c r="I84" s="2" t="n">
         <v>36436</v>
       </c>
       <c r="J84" t="inlineStr">
         <is>
           <t>Ədabi-mədəni mühit, folklor və etnoqrafiya</t>
         </is>
       </c>
       <c r="K84" t="inlineStr">
         <is>
           <t>Böyük laborant</t>
         </is>
       </c>
       <c r="L84" t="inlineStr">
         <is>
           <t>Şəki Regional Elmi Mərkəzi</t>
         </is>
       </c>
       <c r="M84" s="2" t="n">
         <v>45846</v>
       </c>
       <c r="N84" t="inlineStr"/>
       <c r="O84" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=sIdnMhwAAAAJ&amp;hl=en'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=sIdnMhwAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fhm%C9%99dova_Sev%C9%99r_%C3%87ingiz_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="n">
         <v>3193</v>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t>Xəzər</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
           <t>Həsən oğlu</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
           <t>Bəşirov</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -5484,48 +5480,48 @@
       <c r="H85" t="inlineStr"/>
       <c r="I85" s="2" t="n">
         <v>34806</v>
       </c>
       <c r="J85" t="inlineStr">
         <is>
           <t>Ekoloji coğrafiya şöbəsi</t>
         </is>
       </c>
       <c r="K85" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="L85" t="inlineStr">
         <is>
           <t>Şəki Regional Elmi Mərkəzi</t>
         </is>
       </c>
       <c r="M85" s="2" t="n">
         <v>45846</v>
       </c>
       <c r="N85" t="inlineStr"/>
       <c r="O85" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0004-1109-0969'}]</t>
+          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0004-1109-0969'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/B%C9%99%C5%9Firov_X%C9%99z%C9%99r_H%C9%99s%C9%99n_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>