--- v0 (2026-05-09)
+++ v1 (2026-06-24)
@@ -447,52 +447,52 @@
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:O27"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="13" customWidth="1" min="2" max="2"/>
     <col width="17" customWidth="1" min="3" max="3"/>
     <col width="12" customWidth="1" min="4" max="4"/>
     <col width="9" customWidth="1" min="5" max="5"/>
     <col width="15" customWidth="1" min="6" max="6"/>
     <col width="33" customWidth="1" min="7" max="7"/>
     <col width="15" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="53" customWidth="1" min="10" max="10"/>
     <col width="34" customWidth="1" min="11" max="11"/>
     <col width="32" customWidth="1" min="12" max="12"/>
     <col width="12" customWidth="1" min="13" max="13"/>
-    <col width="10" customWidth="1" min="14" max="14"/>
-    <col width="522" customWidth="1" min="15" max="15"/>
+    <col width="12" customWidth="1" min="14" max="14"/>
+    <col width="528" customWidth="1" min="15" max="15"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>employee_id</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>first_name</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>second_name</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>last_name</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
@@ -582,54 +582,56 @@
       <c r="G2" t="inlineStr">
         <is>
           <t>tarix üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="H2" t="inlineStr"/>
       <c r="I2" t="inlineStr"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>Tarix və ədəbiyyat şöbəsi</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t>Lənkəran Regional Elmi Mərkəzi</t>
         </is>
       </c>
       <c r="M2" s="2" t="n">
         <v>45292</v>
       </c>
-      <c r="N2" t="inlineStr"/>
+      <c r="N2" s="2" t="n">
+        <v>46175</v>
+      </c>
       <c r="O2" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=AAAAAAAAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/K%C9%99rimov_Samir_K%C9%99rim_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/K%C9%99rimov_Samir_K%C9%99rim_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>2860</v>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Mayis</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>Vəliməmməd oğlu</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>Cəfərov</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -643,54 +645,56 @@
       <c r="G3" t="inlineStr">
         <is>
           <t>tarix üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="H3" t="inlineStr"/>
       <c r="I3" t="inlineStr"/>
       <c r="J3" t="inlineStr">
         <is>
           <t>Tarix və ədəbiyyat şöbəsi</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t>Lənkəran Regional Elmi Mərkəzi</t>
         </is>
       </c>
       <c r="M3" s="2" t="n">
         <v>45292</v>
       </c>
-      <c r="N3" t="inlineStr"/>
+      <c r="N3" s="2" t="n">
+        <v>46175</v>
+      </c>
       <c r="O3" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=AAAAAAAAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/C%C9%99f%C9%99rov_Mayis_V%C9%99lim%C9%99mm%C9%99d_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/C%C9%99f%C9%99rov_Mayis_V%C9%99lim%C9%99mm%C9%99d_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>2861</v>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Hüseynağa</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>Həsən oğlu</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>Əsədov</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -708,54 +712,56 @@
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="I4" t="inlineStr"/>
       <c r="J4" t="inlineStr">
         <is>
           <t>Çay və subtropik bitkilər</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
           <t>Baş elmi işçi</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t>Lənkəran Regional Elmi Mərkəzi</t>
         </is>
       </c>
       <c r="M4" s="2" t="n">
         <v>45292</v>
       </c>
-      <c r="N4" t="inlineStr"/>
+      <c r="N4" s="2" t="n">
+        <v>46175</v>
+      </c>
       <c r="O4" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=kDCZ6yQAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fs%C9%99dov_H%C3%BCseyna%C4%9Fa_H%C9%99s%C9%99n_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=kDCZ6yQAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fs%C9%99dov_H%C3%BCseyna%C4%9Fa_H%C9%99s%C9%99n_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>2862</v>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Cahani</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>Cahid oğlu</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>Nüsrətzadə</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -765,54 +771,56 @@
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G5" t="inlineStr"/>
       <c r="H5" t="inlineStr"/>
       <c r="I5" t="inlineStr"/>
       <c r="J5" t="inlineStr">
         <is>
           <t>Çay və subtropik bitkilər</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
           <t>Baş elmi işçi</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t>Lənkəran Regional Elmi Mərkəzi</t>
         </is>
       </c>
       <c r="M5" s="2" t="n">
         <v>45292</v>
       </c>
-      <c r="N5" t="inlineStr"/>
+      <c r="N5" s="2" t="n">
+        <v>46175</v>
+      </c>
       <c r="O5" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=AAAAAAAAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/N%C3%BCsr%C9%99tzad%C9%99_Cahani_Cahid_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/N%C3%BCsr%C9%99tzad%C9%99_Cahani_Cahid_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>2863</v>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Xalıqverdi</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>Yusub oğlu</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>Babayev</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -830,54 +838,56 @@
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="I6" t="inlineStr"/>
       <c r="J6" t="inlineStr">
         <is>
           <t>Çay və subtropik bitkilər</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
           <t>Baş elmi işçi</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t>Lənkəran Regional Elmi Mərkəzi</t>
         </is>
       </c>
       <c r="M6" s="2" t="n">
         <v>45292</v>
       </c>
-      <c r="N6" t="inlineStr"/>
+      <c r="N6" s="2" t="n">
+        <v>46175</v>
+      </c>
       <c r="O6" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=AAAAAAAAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0002-0841-3179'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Babayev_Xal%C4%B1qverdi_Yusub_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0002-0841-3179'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Babayev_Xal%C4%B1qverdi_Yusub_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>2864</v>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Mehman</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>Qaraxan oğlu</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>Əliyev</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -894,51 +904,51 @@
         </is>
       </c>
       <c r="H7" t="inlineStr"/>
       <c r="I7" t="inlineStr"/>
       <c r="J7" t="inlineStr">
         <is>
           <t>AMEA Lənkəran REM</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
           <t>Direktor</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t>Lənkəran Regional Elmi Mərkəzi</t>
         </is>
       </c>
       <c r="M7" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N7" t="inlineStr"/>
       <c r="O7" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=XlrfoK4AAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0003-1917-8757'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyev_Mehman_Qaraxan_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=XlrfoK4AAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0003-1917-8757'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyev_Mehman_Qaraxan_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>2865</v>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Sevinc</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>İlyas qızı</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>Hüseynova</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -956,54 +966,56 @@
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="I8" t="inlineStr"/>
       <c r="J8" t="inlineStr">
         <is>
           <t>AMEA Lənkəran REM</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
           <t>Elmi işlər üzrə direktor müavini</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t>Lənkəran Regional Elmi Mərkəzi</t>
         </is>
       </c>
       <c r="M8" s="2" t="n">
         <v>45292</v>
       </c>
-      <c r="N8" t="inlineStr"/>
+      <c r="N8" s="2" t="n">
+        <v>46175</v>
+      </c>
       <c r="O8" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=5xsGlckAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0001-5969-5981'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C3%BCseynova_Sevinc_%C4%B0lyas_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=5xsGlckAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0001-5969-5981'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C3%BCseynova_Sevinc_%C4%B0lyas_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>2866</v>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>İsaq</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>Böyükağa oğlu</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>Məmmədov</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -1016,51 +1028,51 @@
       </c>
       <c r="G9" t="inlineStr"/>
       <c r="H9" t="inlineStr"/>
       <c r="I9" t="inlineStr"/>
       <c r="J9" t="inlineStr">
         <is>
           <t>Nadir sitrus bitkilər</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t>Lənkəran Regional Elmi Mərkəzi</t>
         </is>
       </c>
       <c r="M9" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N9" t="inlineStr"/>
       <c r="O9" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=N90cjnoAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dov_%C4%B0saq_B%C3%B6y%C3%BCka%C4%9Fa_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=N90cjnoAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dov_%C4%B0saq_B%C3%B6y%C3%BCka%C4%9Fa_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>2867</v>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Mirməhəmməd</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>İlqar oğlu</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>Babayev</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -1073,51 +1085,51 @@
       </c>
       <c r="G10" t="inlineStr"/>
       <c r="H10" t="inlineStr"/>
       <c r="I10" t="inlineStr"/>
       <c r="J10" t="inlineStr">
         <is>
           <t>Çay və subtropik bitkilər</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t>Lənkəran Regional Elmi Mərkəzi</t>
         </is>
       </c>
       <c r="M10" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N10" t="inlineStr"/>
       <c r="O10" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=zRa-FHwAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0007-9285-7739'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Babayev_Mirm%C9%99h%C9%99mm%C9%99d_%C4%B0lqar_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=zRa-FHwAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0007-9285-7739'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Babayev_Mirm%C9%99h%C9%99mm%C9%99d_%C4%B0lqar_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>2868</v>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Gözəl</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>Hikmət qızı</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>Əlizadə</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -1127,54 +1139,56 @@
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G11" t="inlineStr"/>
       <c r="H11" t="inlineStr"/>
       <c r="I11" t="inlineStr"/>
       <c r="J11" t="inlineStr">
         <is>
           <t>Tarix və ədəbiyyat şöbəsi</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t>Lənkəran Regional Elmi Mərkəzi</t>
         </is>
       </c>
       <c r="M11" s="2" t="n">
         <v>45292</v>
       </c>
-      <c r="N11" t="inlineStr"/>
+      <c r="N11" s="2" t="n">
+        <v>46175</v>
+      </c>
       <c r="O11" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=gBysl9sAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0007-8666-6522'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Flizad%C9%99_G%C3%B6z%C9%99l_Hikm%C9%99t_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=gBysl9sAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0007-8666-6522'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Flizad%C9%99_G%C3%B6z%C9%99l_Hikm%C9%99t_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>2869</v>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Fuad</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>Ağamusa oğlu</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>Hüseynov</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -1184,54 +1198,56 @@
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G12" t="inlineStr"/>
       <c r="H12" t="inlineStr"/>
       <c r="I12" t="inlineStr"/>
       <c r="J12" t="inlineStr">
         <is>
           <t>Herontoloji tədqiqatlar</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t>Lənkəran Regional Elmi Mərkəzi</t>
         </is>
       </c>
       <c r="M12" s="2" t="n">
         <v>45292</v>
       </c>
-      <c r="N12" t="inlineStr"/>
+      <c r="N12" s="2" t="n">
+        <v>46175</v>
+      </c>
       <c r="O12" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=Od-mkRwAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0007-2010-6426'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C3%BCseynov_Fuad_A%C4%9Famusa_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=Od-mkRwAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0007-2010-6426'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C3%BCseynov_Fuad_A%C4%9Famusa_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>2870</v>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Cəmil</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>Şamil oğlu</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>Quliyev</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -1248,51 +1264,51 @@
         </is>
       </c>
       <c r="H13" t="inlineStr"/>
       <c r="I13" t="inlineStr"/>
       <c r="J13" t="inlineStr">
         <is>
           <t>AMEA Lənkəran REM</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
           <t>Elmi katib</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t>Lənkəran Regional Elmi Mərkəzi</t>
         </is>
       </c>
       <c r="M13" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N13" t="inlineStr"/>
       <c r="O13" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=FqwnFEkAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0006-8736-0667'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Quliyev_C%C9%99mil_%C5%9Eamil_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=FqwnFEkAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0006-8736-0667'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Quliyev_C%C9%99mil_%C5%9Eamil_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>2871</v>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>İdris</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>Yunus oğlu</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>Höccətov</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -1302,54 +1318,56 @@
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G14" t="inlineStr"/>
       <c r="H14" t="inlineStr"/>
       <c r="I14" t="inlineStr"/>
       <c r="J14" t="inlineStr">
         <is>
           <t>Çay və subtropik bitkilər</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t>Lənkəran Regional Elmi Mərkəzi</t>
         </is>
       </c>
       <c r="M14" s="2" t="n">
         <v>45292</v>
       </c>
-      <c r="N14" t="inlineStr"/>
+      <c r="N14" s="2" t="n">
+        <v>46175</v>
+      </c>
       <c r="O14" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=h45gs5UAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0003-2377-5247'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C3%B6cc%C9%99tov_%C4%B0dris_Yunus_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=h45gs5UAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0003-2377-5247'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C3%B6cc%C9%99tov_%C4%B0dris_Yunus_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>2872</v>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>Mərdan</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>Əliağa oğlu</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>Şirəliyev</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -1359,54 +1377,56 @@
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G15" t="inlineStr"/>
       <c r="H15" t="inlineStr"/>
       <c r="I15" t="inlineStr"/>
       <c r="J15" t="inlineStr">
         <is>
           <t>Çay və subtropik bitkilər</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t>Lənkəran Regional Elmi Mərkəzi</t>
         </is>
       </c>
       <c r="M15" s="2" t="n">
         <v>45292</v>
       </c>
-      <c r="N15" t="inlineStr"/>
+      <c r="N15" s="2" t="n">
+        <v>46175</v>
+      </c>
       <c r="O15" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=u1OzFJcAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C5%9Eir%C9%99liyev_M%C9%99rdan_%C6%8Flia%C4%9Fa_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=u1OzFJcAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C5%9Eir%C9%99liyev_M%C9%99rdan_%C6%8Flia%C4%9Fa_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>2873</v>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>Aytac</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>Mehman qızı</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>Baxşiyeva</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -1416,54 +1436,56 @@
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G16" t="inlineStr"/>
       <c r="H16" t="inlineStr"/>
       <c r="I16" t="inlineStr"/>
       <c r="J16" t="inlineStr">
         <is>
           <t>Çay və subtropik bitkilər</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t>Lənkəran Regional Elmi Mərkəzi</t>
         </is>
       </c>
       <c r="M16" s="2" t="n">
         <v>45292</v>
       </c>
-      <c r="N16" t="inlineStr"/>
+      <c r="N16" s="2" t="n">
+        <v>46175</v>
+      </c>
       <c r="O16" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=HLjPNMMAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0000-2971-630X'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Bax%C5%9Fiyeva_Aytac_Mehman_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=HLjPNMMAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0000-2971-630X'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Bax%C5%9Fiyeva_Aytac_Mehman_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>2874</v>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Sərraf</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>Mirsəfər oğlu</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>Talıbov</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -1473,54 +1495,56 @@
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G17" t="inlineStr"/>
       <c r="H17" t="inlineStr"/>
       <c r="I17" t="inlineStr"/>
       <c r="J17" t="inlineStr">
         <is>
           <t>Tarix və ədəbiyyat şöbəsi</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
           <t>Lənkəran Regional Elmi Mərkəzi</t>
         </is>
       </c>
       <c r="M17" s="2" t="n">
         <v>45292</v>
       </c>
-      <c r="N17" t="inlineStr"/>
+      <c r="N17" s="2" t="n">
+        <v>46175</v>
+      </c>
       <c r="O17" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=G7BEXJoAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0000-5608-1557'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Tal%C4%B1bov_S%C9%99rraf_Mirs%C9%99f%C9%99r_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=G7BEXJoAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0000-5608-1557'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Tal%C4%B1bov_S%C9%99rraf_Mirs%C9%99f%C9%99r_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
         <v>2875</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Mirəziz</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>Mirəli oğlu</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Bəşirov</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -1530,54 +1554,56 @@
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G18" t="inlineStr"/>
       <c r="H18" t="inlineStr"/>
       <c r="I18" t="inlineStr"/>
       <c r="J18" t="inlineStr">
         <is>
           <t>Nadir sitrus bitkilər</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
           <t>Lənkəran Regional Elmi Mərkəzi</t>
         </is>
       </c>
       <c r="M18" s="2" t="n">
         <v>45292</v>
       </c>
-      <c r="N18" t="inlineStr"/>
+      <c r="N18" s="2" t="n">
+        <v>46175</v>
+      </c>
       <c r="O18" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=AAAAAAAAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/B%C9%99%C5%9Firov_Mir%C9%99ziz_Mir%C9%99li_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/B%C9%99%C5%9Firov_Mir%C9%99ziz_Mir%C9%99li_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="n">
         <v>2876</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Hasil</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>Əlipaşa oğlu</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Əskərov</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -1589,54 +1615,56 @@
         </is>
       </c>
       <c r="G19" t="inlineStr"/>
       <c r="H19" t="inlineStr"/>
       <c r="I19" s="2" t="n">
         <v>23743</v>
       </c>
       <c r="J19" t="inlineStr">
         <is>
           <t>Mühasibatliq</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
           <t>Baş mühasib</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
           <t>Lənkəran Regional Elmi Mərkəzi</t>
         </is>
       </c>
       <c r="M19" s="2" t="n">
         <v>45292</v>
       </c>
-      <c r="N19" t="inlineStr"/>
+      <c r="N19" s="2" t="n">
+        <v>46175</v>
+      </c>
       <c r="O19" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fsk%C9%99rov_Hasil_%C6%8Flipa%C5%9Fa_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fsk%C9%99rov_Hasil_%C6%8Flipa%C5%9Fa_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="n">
         <v>2877</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Aydan</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>Təyyar qızı</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Qurbanova</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -1648,54 +1676,56 @@
         </is>
       </c>
       <c r="G20" t="inlineStr"/>
       <c r="H20" t="inlineStr"/>
       <c r="I20" s="2" t="n">
         <v>32874</v>
       </c>
       <c r="J20" t="inlineStr">
         <is>
           <t>İnsan resursları şöbəsi</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
           <t>Lənkəran Regional Elmi Mərkəzi</t>
         </is>
       </c>
       <c r="M20" s="2" t="n">
         <v>45292</v>
       </c>
-      <c r="N20" t="inlineStr"/>
+      <c r="N20" s="2" t="n">
+        <v>46175</v>
+      </c>
       <c r="O20" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Qurbanova_Aydan_T%C9%99yyar_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Qurbanova_Aydan_T%C9%99yyar_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="n">
         <v>2878</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>Zamin</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>Mirələkbər oğlu</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Ağazadə</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -1710,51 +1740,51 @@
       <c r="H21" t="inlineStr"/>
       <c r="I21" s="2" t="n">
         <v>29952</v>
       </c>
       <c r="J21" t="inlineStr">
         <is>
           <t>Təchizat və xidmət şöbəsi</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
           <t>Lənkəran Regional Elmi Mərkəzi</t>
         </is>
       </c>
       <c r="M21" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N21" t="inlineStr"/>
       <c r="O21" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/A%C4%9Fazad%C9%99_Zamin_Mir%C9%99l%C9%99kb%C9%99r_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/A%C4%9Fazad%C9%99_Zamin_Mir%C9%99l%C9%99kb%C9%99r_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="n">
         <v>2879</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>Elnur</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>Cəsarət oğlu</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Həsənzadə</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -1766,54 +1796,56 @@
         </is>
       </c>
       <c r="G22" t="inlineStr"/>
       <c r="H22" t="inlineStr"/>
       <c r="I22" s="2" t="n">
         <v>35431</v>
       </c>
       <c r="J22" t="inlineStr">
         <is>
           <t>Elektron xidmətlər və ictimaiyyətlə əlaqələr şöbəsi</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
           <t>Lənkəran Regional Elmi Mərkəzi</t>
         </is>
       </c>
       <c r="M22" s="2" t="n">
         <v>45292</v>
       </c>
-      <c r="N22" t="inlineStr"/>
+      <c r="N22" s="2" t="n">
+        <v>46175</v>
+      </c>
       <c r="O22" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C9%99s%C9%99nzad%C9%99_Elnur_C%C9%99sar%C9%99t_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C9%99s%C9%99nzad%C9%99_Elnur_C%C9%99sar%C9%99t_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="n">
         <v>2880</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>İltifat</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>Məhərrəm oğlu</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Əhmədov</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -1825,54 +1857,56 @@
         </is>
       </c>
       <c r="G23" t="inlineStr"/>
       <c r="H23" t="inlineStr"/>
       <c r="I23" s="2" t="n">
         <v>22647</v>
       </c>
       <c r="J23" t="inlineStr">
         <is>
           <t>Tarix və ədəbiyyat şöbəsi</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
           <t>Mütəxəssis</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
           <t>Lənkəran Regional Elmi Mərkəzi</t>
         </is>
       </c>
       <c r="M23" s="2" t="n">
         <v>45292</v>
       </c>
-      <c r="N23" t="inlineStr"/>
+      <c r="N23" s="2" t="n">
+        <v>46175</v>
+      </c>
       <c r="O23" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fhm%C9%99dov_%C4%B0ltifat_M%C9%99h%C9%99rr%C9%99m_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fhm%C9%99dov_%C4%B0ltifat_M%C9%99h%C9%99rr%C9%99m_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="n">
         <v>2881</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>Elmar</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>Sergey oğlu</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Hüseynzadə</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -1884,54 +1918,56 @@
         </is>
       </c>
       <c r="G24" t="inlineStr"/>
       <c r="H24" t="inlineStr"/>
       <c r="I24" s="2" t="n">
         <v>31048</v>
       </c>
       <c r="J24" t="inlineStr">
         <is>
           <t>Tarix və ədəbiyyat şöbəsi</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
           <t>Mütəxəssis</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
           <t>Lənkəran Regional Elmi Mərkəzi</t>
         </is>
       </c>
       <c r="M24" s="2" t="n">
         <v>45292</v>
       </c>
-      <c r="N24" t="inlineStr"/>
+      <c r="N24" s="2" t="n">
+        <v>46175</v>
+      </c>
       <c r="O24" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C3%BCseynzad%C9%99_Elmar_Sergey_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C3%BCseynzad%C9%99_Elmar_Sergey_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="n">
         <v>2882</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>Ağamir</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>Sadıx oğlu</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>Cavadov</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -1943,54 +1979,56 @@
         </is>
       </c>
       <c r="G25" t="inlineStr"/>
       <c r="H25" t="inlineStr"/>
       <c r="I25" s="2" t="n">
         <v>23012</v>
       </c>
       <c r="J25" t="inlineStr">
         <is>
           <t>Tarix və ədəbiyyat şöbəsi</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
           <t>Mühəndis</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
           <t>Lənkəran Regional Elmi Mərkəzi</t>
         </is>
       </c>
       <c r="M25" s="2" t="n">
         <v>45292</v>
       </c>
-      <c r="N25" t="inlineStr"/>
+      <c r="N25" s="2" t="n">
+        <v>46175</v>
+      </c>
       <c r="O25" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Cavadov_A%C4%9Famir_Sad%C4%B1x_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Cavadov_A%C4%9Famir_Sad%C4%B1x_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="n">
         <v>2883</v>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>Fəranə</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>Fikrət qızı</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>Mikayılova</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -2005,51 +2043,51 @@
       <c r="H26" t="inlineStr"/>
       <c r="I26" s="2" t="n">
         <v>32509</v>
       </c>
       <c r="J26" t="inlineStr">
         <is>
           <t>Kitabxana</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
           <t>Baş kitabxanaçı</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
           <t>Lənkəran Regional Elmi Mərkəzi</t>
         </is>
       </c>
       <c r="M26" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N26" t="inlineStr"/>
       <c r="O26" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0004-8540-0894'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Mikay%C4%B1lova_F%C9%99ran%C9%99_Fikr%C9%99t_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0004-8540-0894'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Mikay%C4%B1lova_F%C9%99ran%C9%99_Fikr%C9%99t_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="n">
         <v>2884</v>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>Ülviyyə</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>Yusif qızı</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>Axundova</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -2064,48 +2102,48 @@
       <c r="H27" t="inlineStr"/>
       <c r="I27" s="2" t="n">
         <v>33604</v>
       </c>
       <c r="J27" t="inlineStr">
         <is>
           <t>Nadir sitrus bitkiləri laboratoriyası</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
           <t>Baş laborant</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
           <t>Lənkəran Regional Elmi Mərkəzi</t>
         </is>
       </c>
       <c r="M27" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N27" t="inlineStr"/>
       <c r="O27" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Axundova_%C3%9Clviyy%C9%99_Yusif_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Axundova_%C3%9Clviyy%C9%99_Yusif_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>