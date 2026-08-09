--- v1 (2026-06-24)
+++ v2 (2026-08-09)
@@ -426,72 +426,72 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O27"/>
+  <dimension ref="A1:O21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="13" customWidth="1" min="2" max="2"/>
     <col width="17" customWidth="1" min="3" max="3"/>
     <col width="12" customWidth="1" min="4" max="4"/>
     <col width="9" customWidth="1" min="5" max="5"/>
     <col width="15" customWidth="1" min="6" max="6"/>
     <col width="33" customWidth="1" min="7" max="7"/>
     <col width="15" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
-    <col width="53" customWidth="1" min="10" max="10"/>
-    <col width="34" customWidth="1" min="11" max="11"/>
+    <col width="48" customWidth="1" min="10" max="10"/>
+    <col width="35" customWidth="1" min="11" max="11"/>
     <col width="32" customWidth="1" min="12" max="12"/>
     <col width="12" customWidth="1" min="13" max="13"/>
-    <col width="12" customWidth="1" min="14" max="14"/>
+    <col width="10" customWidth="1" min="14" max="14"/>
     <col width="528" customWidth="1" min="15" max="15"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>employee_id</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>first_name</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>second_name</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>last_name</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
@@ -566,1584 +566,1176 @@
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>Kərimov</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>tarix üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="H2" t="inlineStr"/>
       <c r="I2" t="inlineStr"/>
       <c r="J2" t="inlineStr">
         <is>
-          <t>Tarix və ədəbiyyat şöbəsi</t>
+          <t>AMEA Lənkəran REM</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>Aparıcı elmi işçi</t>
+          <t>Elmi işlər üzrə direktor müavini</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t>Lənkəran Regional Elmi Mərkəzi</t>
         </is>
       </c>
       <c r="M2" s="2" t="n">
-        <v>45292</v>
-[...3 lines deleted...]
-      </c>
+        <v>46176</v>
+      </c>
+      <c r="N2" t="inlineStr"/>
       <c r="O2" t="inlineStr">
         <is>
           <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/K%C9%99rimov_Samir_K%C9%99rim_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
-        <v>2860</v>
+        <v>2864</v>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Mayis</t>
+          <t>Mehman</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>Vəliməmməd oğlu</t>
+          <t>Qaraxan oğlu</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>Cəfərov</t>
+          <t>Əliyev</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>tarix üzrə fəlsəfə doktoru</t>
+          <t>filologiya üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="H3" t="inlineStr"/>
       <c r="I3" t="inlineStr"/>
       <c r="J3" t="inlineStr">
         <is>
-          <t>Tarix və ədəbiyyat şöbəsi</t>
+          <t>AMEA Lənkəran REM</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>Aparıcı elmi işçi</t>
+          <t>Direktor</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t>Lənkəran Regional Elmi Mərkəzi</t>
         </is>
       </c>
       <c r="M3" s="2" t="n">
         <v>45292</v>
       </c>
-      <c r="N3" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="N3" t="inlineStr"/>
       <c r="O3" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/C%C9%99f%C9%99rov_Mayis_V%C9%99lim%C9%99mm%C9%99d_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=XlrfoK4AAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0003-1917-8757'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyev_Mehman_Qaraxan_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
-        <v>2861</v>
+        <v>2865</v>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Hüseynağa</t>
+          <t>Sevinc</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>Həsən oğlu</t>
+          <t>İlyas qızı</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>Əsədov</t>
+          <t>Hüseynova</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
           <t>biologiya üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="I4" t="inlineStr"/>
       <c r="J4" t="inlineStr">
         <is>
-          <t>Çay və subtropik bitkilər</t>
+          <t>Herontoloji tədqiqatlar</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>Baş elmi işçi</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t>Lənkəran Regional Elmi Mərkəzi</t>
         </is>
       </c>
       <c r="M4" s="2" t="n">
-        <v>45292</v>
-[...3 lines deleted...]
-      </c>
+        <v>46176</v>
+      </c>
+      <c r="N4" t="inlineStr"/>
       <c r="O4" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=kDCZ6yQAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fs%C9%99dov_H%C3%BCseyna%C4%9Fa_H%C9%99s%C9%99n_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=5xsGlckAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0001-5969-5981'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C3%BCseynova_Sevinc_%C4%B0lyas_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
-        <v>2862</v>
+        <v>2866</v>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Cahani</t>
+          <t>İsaq</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>Cahid oğlu</t>
+          <t>Böyükağa oğlu</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>Nüsrətzadə</t>
+          <t>Məmmədov</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G5" t="inlineStr"/>
       <c r="H5" t="inlineStr"/>
       <c r="I5" t="inlineStr"/>
       <c r="J5" t="inlineStr">
         <is>
-          <t>Çay və subtropik bitkilər</t>
+          <t>Nadir sitrus bitkilər</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>Baş elmi işçi</t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t>Lənkəran Regional Elmi Mərkəzi</t>
         </is>
       </c>
       <c r="M5" s="2" t="n">
         <v>45292</v>
       </c>
-      <c r="N5" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="N5" t="inlineStr"/>
       <c r="O5" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/N%C3%BCsr%C9%99tzad%C9%99_Cahani_Cahid_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=N90cjnoAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dov_%C4%B0saq_B%C3%B6y%C3%BCka%C4%9Fa_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
-        <v>2863</v>
+        <v>2867</v>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Xalıqverdi</t>
+          <t>Mirməhəmməd</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>Yusub oğlu</t>
+          <t>İlqar oğlu</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>Babayev</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
-      <c r="G6" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="G6" t="inlineStr"/>
+      <c r="H6" t="inlineStr"/>
       <c r="I6" t="inlineStr"/>
       <c r="J6" t="inlineStr">
         <is>
           <t>Çay və subtropik bitkilər</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>Baş elmi işçi</t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t>Lənkəran Regional Elmi Mərkəzi</t>
         </is>
       </c>
       <c r="M6" s="2" t="n">
         <v>45292</v>
       </c>
-      <c r="N6" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="N6" t="inlineStr"/>
       <c r="O6" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0002-0841-3179'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Babayev_Xal%C4%B1qverdi_Yusub_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=zRa-FHwAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0007-9285-7739'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Babayev_Mirm%C9%99h%C9%99mm%C9%99d_%C4%B0lqar_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
-        <v>2864</v>
+        <v>2868</v>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Mehman</t>
+          <t>Gözəl</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>Qaraxan oğlu</t>
+          <t>Hikmət qızı</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>Əliyev</t>
+          <t>Əlizadə</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
-      <c r="G7" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G7" t="inlineStr"/>
       <c r="H7" t="inlineStr"/>
       <c r="I7" t="inlineStr"/>
       <c r="J7" t="inlineStr">
         <is>
-          <t>AMEA Lənkəran REM</t>
+          <t>Tarix, arxeologiya və etnologiya şöbəsi</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>Direktor</t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t>Lənkəran Regional Elmi Mərkəzi</t>
         </is>
       </c>
       <c r="M7" s="2" t="n">
-        <v>45292</v>
+        <v>46176</v>
       </c>
       <c r="N7" t="inlineStr"/>
       <c r="O7" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=XlrfoK4AAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0003-1917-8757'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyev_Mehman_Qaraxan_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=gBysl9sAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0007-8666-6522'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Flizad%C9%99_G%C3%B6z%C9%99l_Hikm%C9%99t_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
-        <v>2865</v>
+        <v>2870</v>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Sevinc</t>
+          <t>Cəmil</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>İlyas qızı</t>
+          <t>Şamil oğlu</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>Hüseynova</t>
+          <t>Quliyev</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>biologiya üzrə fəlsəfə doktoru</t>
-[...6 lines deleted...]
-      </c>
+          <t>tarix üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="H8" t="inlineStr"/>
       <c r="I8" t="inlineStr"/>
       <c r="J8" t="inlineStr">
         <is>
           <t>AMEA Lənkəran REM</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>Elmi işlər üzrə direktor müavini</t>
+          <t>Elmi katib</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t>Lənkəran Regional Elmi Mərkəzi</t>
         </is>
       </c>
       <c r="M8" s="2" t="n">
         <v>45292</v>
       </c>
-      <c r="N8" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="N8" t="inlineStr"/>
       <c r="O8" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=5xsGlckAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0001-5969-5981'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C3%BCseynova_Sevinc_%C4%B0lyas_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=FqwnFEkAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0006-8736-0667'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Quliyev_C%C9%99mil_%C5%9Eamil_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
-        <v>2866</v>
+        <v>2873</v>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>İsaq</t>
+          <t>Aytac</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>Böyükağa oğlu</t>
+          <t>Mehman qızı</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>Məmmədov</t>
+          <t>Baxşiyeva</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G9" t="inlineStr"/>
       <c r="H9" t="inlineStr"/>
       <c r="I9" t="inlineStr"/>
       <c r="J9" t="inlineStr">
         <is>
-          <t>Nadir sitrus bitkilər</t>
+          <t>İnsan resursları şöbəsi</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>Elmi işçi</t>
+          <t>Aparıcı mütəxəssis</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t>Lənkəran Regional Elmi Mərkəzi</t>
         </is>
       </c>
       <c r="M9" s="2" t="n">
-        <v>45292</v>
+        <v>46176</v>
       </c>
       <c r="N9" t="inlineStr"/>
       <c r="O9" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=N90cjnoAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dov_%C4%B0saq_B%C3%B6y%C3%BCka%C4%9Fa_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=HLjPNMMAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0000-2971-630X'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Bax%C5%9Fiyeva_Aytac_Mehman_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
-        <v>2867</v>
+        <v>2874</v>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Mirməhəmməd</t>
+          <t>Sərraf</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>İlqar oğlu</t>
+          <t>Mirsəfər oğlu</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>Babayev</t>
+          <t>Talıbov</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G10" t="inlineStr"/>
       <c r="H10" t="inlineStr"/>
       <c r="I10" t="inlineStr"/>
       <c r="J10" t="inlineStr">
         <is>
-          <t>Çay və subtropik bitkilər</t>
+          <t>Ədəbiyat və azsaylı xalqların folkloru şöbəsi</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>Elmi işçi</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t>Lənkəran Regional Elmi Mərkəzi</t>
         </is>
       </c>
       <c r="M10" s="2" t="n">
-        <v>45292</v>
+        <v>46176</v>
       </c>
       <c r="N10" t="inlineStr"/>
       <c r="O10" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=zRa-FHwAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0007-9285-7739'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Babayev_Mirm%C9%99h%C9%99mm%C9%99d_%C4%B0lqar_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=G7BEXJoAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0000-5608-1557'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Tal%C4%B1bov_S%C9%99rraf_Mirs%C9%99f%C9%99r_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
-        <v>2868</v>
+        <v>2878</v>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Gözəl</t>
+          <t>Zamin</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>Hikmət qızı</t>
+          <t>Mirələkbər oğlu</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>Əlizadə</t>
+          <t>Ağazadə</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>Elmi işçi</t>
+          <t>İşçi</t>
         </is>
       </c>
       <c r="G11" t="inlineStr"/>
       <c r="H11" t="inlineStr"/>
-      <c r="I11" t="inlineStr"/>
+      <c r="I11" s="2" t="n">
+        <v>29952</v>
+      </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>Tarix və ədəbiyyat şöbəsi</t>
+          <t>Təchizat və xidmət şöbəsi</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>Elmi işçi</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t>Lənkəran Regional Elmi Mərkəzi</t>
         </is>
       </c>
       <c r="M11" s="2" t="n">
         <v>45292</v>
       </c>
-      <c r="N11" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="N11" t="inlineStr"/>
       <c r="O11" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=gBysl9sAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0007-8666-6522'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Flizad%C9%99_G%C3%B6z%C9%99l_Hikm%C9%99t_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/A%C4%9Fazad%C9%99_Zamin_Mir%C9%99l%C9%99kb%C9%99r_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
-        <v>2869</v>
+        <v>2879</v>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Fuad</t>
+          <t>Elnur</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>Ağamusa oğlu</t>
+          <t>Cəsarət oğlu</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>Hüseynov</t>
+          <t>Həsənzadə</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>Elmi işçi</t>
+          <t>İşçi</t>
         </is>
       </c>
       <c r="G12" t="inlineStr"/>
       <c r="H12" t="inlineStr"/>
-      <c r="I12" t="inlineStr"/>
+      <c r="I12" s="2" t="n">
+        <v>35431</v>
+      </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>Herontoloji tədqiqatlar</t>
+          <t>Rəqəmsallaşma və ictimaiyyətlə əlaqələr şöbəsi</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>Elmi işçi</t>
+          <t>Baş mütəxəssis</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t>Lənkəran Regional Elmi Mərkəzi</t>
         </is>
       </c>
       <c r="M12" s="2" t="n">
-        <v>45292</v>
-[...3 lines deleted...]
-      </c>
+        <v>46176</v>
+      </c>
+      <c r="N12" t="inlineStr"/>
       <c r="O12" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=Od-mkRwAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0007-2010-6426'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C3%BCseynov_Fuad_A%C4%9Famusa_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C9%99s%C9%99nzad%C9%99_Elnur_C%C9%99sar%C9%99t_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
-        <v>2870</v>
+        <v>2880</v>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Cəmil</t>
+          <t>İltifat</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>Şamil oğlu</t>
+          <t>Məhərrəm oğlu</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>Quliyev</t>
+          <t>Əhmədov</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>Elmi işçi</t>
-[...6 lines deleted...]
-      </c>
+          <t>İşçi</t>
+        </is>
+      </c>
+      <c r="G13" t="inlineStr"/>
       <c r="H13" t="inlineStr"/>
-      <c r="I13" t="inlineStr"/>
+      <c r="I13" s="2" t="n">
+        <v>22647</v>
+      </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>AMEA Lənkəran REM</t>
+          <t>Tarix, arxeologiya və etnologiya şöbəsi</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>Elmi katib</t>
+          <t>Baş laborant</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t>Lənkəran Regional Elmi Mərkəzi</t>
         </is>
       </c>
       <c r="M13" s="2" t="n">
-        <v>45292</v>
+        <v>46176</v>
       </c>
       <c r="N13" t="inlineStr"/>
       <c r="O13" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=FqwnFEkAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0006-8736-0667'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Quliyev_C%C9%99mil_%C5%9Eamil_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fhm%C9%99dov_%C4%B0ltifat_M%C9%99h%C9%99rr%C9%99m_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
-        <v>2871</v>
+        <v>2883</v>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>İdris</t>
+          <t>Fəranə</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>Yunus oğlu</t>
+          <t>Fikrət qızı</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>Höccətov</t>
+          <t>Mikayılova</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>Elmi işçi</t>
+          <t>İşçi</t>
         </is>
       </c>
       <c r="G14" t="inlineStr"/>
       <c r="H14" t="inlineStr"/>
-      <c r="I14" t="inlineStr"/>
+      <c r="I14" s="2" t="n">
+        <v>32509</v>
+      </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>Çay və subtropik bitkilər</t>
+          <t>Kitabxana</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>Kiçik elmi işçi</t>
+          <t>Baş kitabxanaçı</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t>Lənkəran Regional Elmi Mərkəzi</t>
         </is>
       </c>
       <c r="M14" s="2" t="n">
         <v>45292</v>
       </c>
-      <c r="N14" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="N14" t="inlineStr"/>
       <c r="O14" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=h45gs5UAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0003-2377-5247'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C3%B6cc%C9%99tov_%C4%B0dris_Yunus_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0004-8540-0894'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Mikay%C4%B1lova_F%C9%99ran%C9%99_Fikr%C9%99t_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
-        <v>2872</v>
+        <v>2884</v>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Mərdan</t>
+          <t>Ülviyyə</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>Əliağa oğlu</t>
+          <t>Yusif qızı</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>Şirəliyev</t>
+          <t>Axundova</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>Elmi işçi</t>
+          <t>İşçi</t>
         </is>
       </c>
       <c r="G15" t="inlineStr"/>
       <c r="H15" t="inlineStr"/>
-      <c r="I15" t="inlineStr"/>
+      <c r="I15" s="2" t="n">
+        <v>33604</v>
+      </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>Çay və subtropik bitkilər</t>
+          <t>Nadir sitrus bitkiləri laboratoriyası</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>Kiçik elmi işçi</t>
+          <t>Baş laborant</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t>Lənkəran Regional Elmi Mərkəzi</t>
         </is>
       </c>
       <c r="M15" s="2" t="n">
         <v>45292</v>
       </c>
-      <c r="N15" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="N15" t="inlineStr"/>
       <c r="O15" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=u1OzFJcAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C5%9Eir%C9%99liyev_M%C9%99rdan_%C6%8Flia%C4%9Fa_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Axundova_%C3%9Clviyy%C9%99_Yusif_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
-        <v>2873</v>
+        <v>3224</v>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Aytac</t>
+          <t>Namik</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>Mehman qızı</t>
+          <t>Cəbi oğlu</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>Baxşiyeva</t>
+          <t>Qasımov</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G16" t="inlineStr"/>
       <c r="H16" t="inlineStr"/>
       <c r="I16" t="inlineStr"/>
       <c r="J16" t="inlineStr">
         <is>
-          <t>Çay və subtropik bitkilər</t>
+          <t>AMEA Lənkəran REM</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>Kiçik elmi işçi</t>
+          <t>Ümumi işlər üzrə direktor müavini</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t>Lənkəran Regional Elmi Mərkəzi</t>
         </is>
       </c>
       <c r="M16" s="2" t="n">
-        <v>45292</v>
-[...1 lines deleted...]
-      <c r="N16" s="2" t="n">
         <v>46175</v>
       </c>
+      <c r="N16" t="inlineStr"/>
       <c r="O16" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=HLjPNMMAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0000-2971-630X'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Bax%C5%9Fiyeva_Aytac_Mehman_q%C4%B1z%C4%B1'}]</t>
+          <t>[]</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
-        <v>2874</v>
+        <v>3225</v>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Sərraf</t>
+          <t>Aqil</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>Mirsəfər oğlu</t>
+          <t>Arif oğlu</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>Talıbov</t>
+          <t>Həsənov</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G17" t="inlineStr"/>
       <c r="H17" t="inlineStr"/>
       <c r="I17" t="inlineStr"/>
       <c r="J17" t="inlineStr">
         <is>
-          <t>Tarix və ədəbiyyat şöbəsi</t>
+          <t>Çay və subtropik bitkilər</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
           <t>Lənkəran Regional Elmi Mərkəzi</t>
         </is>
       </c>
       <c r="M17" s="2" t="n">
-        <v>45292</v>
-[...3 lines deleted...]
-      </c>
+        <v>46176</v>
+      </c>
+      <c r="N17" t="inlineStr"/>
       <c r="O17" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=G7BEXJoAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0000-5608-1557'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Tal%C4%B1bov_S%C9%99rraf_Mirs%C9%99f%C9%99r_o%C4%9Flu'}]</t>
+          <t>[]</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
-        <v>2875</v>
+        <v>3226</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Mirəziz</t>
+          <t>Jalə</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>Mirəli oğlu</t>
+          <t>Əli qızı</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>Bəşirov</t>
+          <t>Şəfizadə</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>Elmi işçi</t>
+          <t>İşçi</t>
         </is>
       </c>
       <c r="G18" t="inlineStr"/>
       <c r="H18" t="inlineStr"/>
       <c r="I18" t="inlineStr"/>
       <c r="J18" t="inlineStr">
         <is>
-          <t>Nadir sitrus bitkilər</t>
+          <t>Mühasibatliq</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>Şöbə müdiri</t>
+          <t>Baş mühasib</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
           <t>Lənkəran Regional Elmi Mərkəzi</t>
         </is>
       </c>
       <c r="M18" s="2" t="n">
-        <v>45292</v>
-[...1 lines deleted...]
-      <c r="N18" s="2" t="n">
         <v>46175</v>
       </c>
+      <c r="N18" t="inlineStr"/>
       <c r="O18" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/B%C9%99%C5%9Firov_Mir%C9%99ziz_Mir%C9%99li_o%C4%9Flu'}]</t>
+          <t>[]</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="n">
-        <v>2876</v>
+        <v>3227</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Hasil</t>
+          <t>Elnarə</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>Əlipaşa oğlu</t>
+          <t>Şarza qızı</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>Əskərov</t>
+          <t>Şahmarova</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>İşçi</t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G19" t="inlineStr"/>
       <c r="H19" t="inlineStr"/>
-      <c r="I19" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="I19" t="inlineStr"/>
       <c r="J19" t="inlineStr">
         <is>
-          <t>Mühasibatliq</t>
+          <t>Çay və subtropik bitkilər</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
-          <t>Baş mühasib</t>
+          <t>Baş laborant</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
           <t>Lənkəran Regional Elmi Mərkəzi</t>
         </is>
       </c>
       <c r="M19" s="2" t="n">
-        <v>45292</v>
-[...3 lines deleted...]
-      </c>
+        <v>46176</v>
+      </c>
+      <c r="N19" t="inlineStr"/>
       <c r="O19" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fsk%C9%99rov_Hasil_%C6%8Flipa%C5%9Fa_o%C4%9Flu'}]</t>
+          <t>[]</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="n">
-        <v>2877</v>
+        <v>3228</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Aydan</t>
+          <t>Nəzrin</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>Təyyar qızı</t>
+          <t>Vüqar qızı</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>Qurbanova</t>
+          <t>Əlizadə</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>İşçi</t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G20" t="inlineStr"/>
       <c r="H20" t="inlineStr"/>
-      <c r="I20" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="I20" t="inlineStr"/>
       <c r="J20" t="inlineStr">
         <is>
-          <t>İnsan resursları şöbəsi</t>
+          <t>Ədəbiyat və azsaylı xalqların folkloru şöbəsi</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
-          <t>Şöbə müdiri</t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
           <t>Lənkəran Regional Elmi Mərkəzi</t>
         </is>
       </c>
       <c r="M20" s="2" t="n">
-        <v>45292</v>
-[...3 lines deleted...]
-      </c>
+        <v>46176</v>
+      </c>
+      <c r="N20" t="inlineStr"/>
       <c r="O20" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Qurbanova_Aydan_T%C9%99yyar_q%C4%B1z%C4%B1'}]</t>
+          <t>[]</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="n">
-        <v>2878</v>
+        <v>3229</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Zamin</t>
+          <t>Həsən</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>Mirələkbər oğlu</t>
+          <t>Rahim oğlu</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>Ağazadə</t>
+          <t>Fərəczadə</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>İşçi</t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G21" t="inlineStr"/>
       <c r="H21" t="inlineStr"/>
-      <c r="I21" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="I21" t="inlineStr"/>
       <c r="J21" t="inlineStr">
         <is>
-          <t>Təchizat və xidmət şöbəsi</t>
+          <t>Ədəbiyat və azsaylı xalqların folkloru şöbəsi</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
-          <t>Şöbə müdiri</t>
+          <t>Laborant</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
           <t>Lənkəran Regional Elmi Mərkəzi</t>
         </is>
       </c>
       <c r="M21" s="2" t="n">
-        <v>45292</v>
+        <v>46176</v>
       </c>
       <c r="N21" t="inlineStr"/>
       <c r="O21" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/A%C4%9Fazad%C9%99_Zamin_Mir%C9%99l%C9%99kb%C9%99r_o%C4%9Flu'}]</t>
-[...361 lines deleted...]
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Axundova_%C3%9Clviyy%C9%99_Yusif_q%C4%B1z%C4%B1'}]</t>
+          <t>[]</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>