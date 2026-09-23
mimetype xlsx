--- v2 (2026-08-09)
+++ v3 (2026-09-23)
@@ -448,51 +448,51 @@
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:O22"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="12" customWidth="1" min="2" max="2"/>
     <col width="16" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="9" customWidth="1" min="5" max="5"/>
     <col width="15" customWidth="1" min="6" max="6"/>
     <col width="33" customWidth="1" min="7" max="7"/>
     <col width="15" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="40" customWidth="1" min="10" max="10"/>
     <col width="31" customWidth="1" min="11" max="11"/>
     <col width="16" customWidth="1" min="12" max="12"/>
     <col width="12" customWidth="1" min="13" max="13"/>
     <col width="10" customWidth="1" min="14" max="14"/>
-    <col width="515" customWidth="1" min="15" max="15"/>
+    <col width="678" customWidth="1" min="15" max="15"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>employee_id</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>first_name</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>second_name</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>last_name</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
@@ -585,51 +585,51 @@
         </is>
       </c>
       <c r="H2" t="inlineStr"/>
       <c r="I2" t="inlineStr"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>Rəhbərlik</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
           <t>Direktor</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t>Elm Nəşriyyatı</t>
         </is>
       </c>
       <c r="M2" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N2" t="inlineStr"/>
       <c r="O2" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=qTpDZIEAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0008-9817-0409'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Q%C9%99hr%C9%99manov_S%C9%99buhi_Adil_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=qTpDZIEAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0008-9817-0409'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/2894/17/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Q%C9%99hr%C9%99manov_S%C9%99buhi_Adil_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>2895</v>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Elnur</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>Adəm oğlu</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>Məmmədov</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>İşləyir</t>