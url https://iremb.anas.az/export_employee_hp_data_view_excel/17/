--- v0 (2026-05-09)
+++ v1 (2026-06-24)
@@ -426,73 +426,73 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O19"/>
+  <dimension ref="A1:O17"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="12" customWidth="1" min="2" max="2"/>
     <col width="15" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="9" customWidth="1" min="5" max="5"/>
     <col width="15" customWidth="1" min="6" max="6"/>
-    <col width="28" customWidth="1" min="7" max="7"/>
+    <col width="8" customWidth="1" min="7" max="7"/>
     <col width="15" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
-    <col width="27" customWidth="1" min="10" max="10"/>
+    <col width="40" customWidth="1" min="10" max="10"/>
     <col width="25" customWidth="1" min="11" max="11"/>
     <col width="16" customWidth="1" min="12" max="12"/>
     <col width="12" customWidth="1" min="13" max="13"/>
     <col width="10" customWidth="1" min="14" max="14"/>
-    <col width="509" customWidth="1" min="15" max="15"/>
+    <col width="515" customWidth="1" min="15" max="15"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>employee_id</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>first_name</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>second_name</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>last_name</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
@@ -530,1104 +530,984 @@
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>institution</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>start_year</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>end_year</t>
         </is>
       </c>
       <c r="O1" s="1" t="inlineStr">
         <is>
           <t>platform_profiles</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
-        <v>2893</v>
+        <v>2894</v>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Ömər</t>
+          <t>Səbuhi</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>Məhəmməd oğlu</t>
+          <t>Adil oğlu</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>Gülalov</t>
+          <t>Qəhrəmanov</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
-      <c r="G2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G2" t="inlineStr"/>
       <c r="H2" t="inlineStr"/>
       <c r="I2" t="inlineStr"/>
       <c r="J2" t="inlineStr">
         <is>
-          <t>Redaksiya Şöbəsi</t>
+          <t>Rəhbərlik</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>Redaktor</t>
+          <t>Direktor</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t>Elm Nəşriyyatı</t>
         </is>
       </c>
       <c r="M2" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N2" t="inlineStr"/>
       <c r="O2" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=5Ud6xt0AAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/G%C3%BClalov_%C3%96m%C9%99r_M%C9%99h%C9%99mm%C9%99d_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=qTpDZIEAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0008-9817-0409'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Q%C9%99hr%C9%99manov_S%C9%99buhi_Adil_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
-        <v>2894</v>
+        <v>2895</v>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Səbuhi</t>
+          <t>Elnur</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>Adil oğlu</t>
+          <t>Adəm oğlu</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>Qəhrəmanov</t>
+          <t>Məmmədov</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>Elmi işçi</t>
+          <t>İşçi</t>
         </is>
       </c>
       <c r="G3" t="inlineStr"/>
       <c r="H3" t="inlineStr"/>
-      <c r="I3" t="inlineStr"/>
+      <c r="I3" s="2" t="n">
+        <v>30810</v>
+      </c>
       <c r="J3" t="inlineStr">
         <is>
           <t>Rəhbərlik</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>Direktor</t>
+          <t>Direktor müavini</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t>Elm Nəşriyyatı</t>
         </is>
       </c>
       <c r="M3" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N3" t="inlineStr"/>
       <c r="O3" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=qTpDZIEAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0008-9817-0409'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Q%C9%99hr%C9%99manov_S%C9%99buhi_Adil_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dov_Elnur_Ad%C9%99m_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
-        <v>2895</v>
+        <v>2896</v>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Elnur</t>
+          <t>Vüqar</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>Adəm oğlu</t>
+          <t>Məmməd</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>Məmmədov</t>
+          <t>Haqverdiyev</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G4" t="inlineStr"/>
       <c r="H4" t="inlineStr"/>
       <c r="I4" s="2" t="n">
-        <v>30810</v>
+        <v>24497</v>
       </c>
       <c r="J4" t="inlineStr">
         <is>
           <t>Rəhbərlik</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
           <t>Direktor müavini</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t>Elm Nəşriyyatı</t>
         </is>
       </c>
       <c r="M4" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N4" t="inlineStr"/>
       <c r="O4" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dov_Elnur_Ad%C9%99m_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Haqverdiyev_V%C3%BCqar_M%C9%99mm%C9%99d'}]</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
-        <v>2896</v>
+        <v>2897</v>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Vüqar</t>
+          <t>Samirə</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>Məmməd</t>
+          <t>Həsən qızı</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>Haqverdiyev</t>
+          <t>Quliyeva</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G5" t="inlineStr"/>
       <c r="H5" t="inlineStr"/>
       <c r="I5" s="2" t="n">
-        <v>24497</v>
+        <v>32026</v>
       </c>
       <c r="J5" t="inlineStr">
         <is>
           <t>Rəhbərlik</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>Direktor müavini</t>
+          <t>Baş redaktor</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t>Elm Nəşriyyatı</t>
         </is>
       </c>
       <c r="M5" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N5" t="inlineStr"/>
       <c r="O5" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Haqverdiyev_V%C3%BCqar_M%C9%99mm%C9%99d'}]</t>
+          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-9282-5357'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Quliyeva_Samir%C9%99_H%C9%99s%C9%99n_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
-        <v>2897</v>
+        <v>2898</v>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Samirə</t>
+          <t>Şəlalə</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>Həsən qızı</t>
+          <t>Məmməd qızı</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>Quliyeva</t>
+          <t>Rüstəmova</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G6" t="inlineStr"/>
       <c r="H6" t="inlineStr"/>
       <c r="I6" s="2" t="n">
-        <v>32026</v>
+        <v>28636</v>
       </c>
       <c r="J6" t="inlineStr">
         <is>
           <t>Rəhbərlik</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>Baş redaktor</t>
+          <t>Baş kostruktor-dizayner</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t>Elm Nəşriyyatı</t>
         </is>
       </c>
       <c r="M6" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N6" t="inlineStr"/>
       <c r="O6" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-9282-5357'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Quliyeva_Samir%C9%99_H%C9%99s%C9%99n_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/R%C3%BCst%C9%99mova_%C5%9E%C9%99lal%C9%99_M%C9%99mm%C9%99d_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
-        <v>2898</v>
+        <v>2900</v>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Şəlalə</t>
+          <t>Gülarə</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>Məmməd qızı</t>
+          <t>Əsgər qızı</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>Rüstəmova</t>
+          <t>Abdullayeva</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G7" t="inlineStr"/>
       <c r="H7" t="inlineStr"/>
       <c r="I7" s="2" t="n">
-        <v>28636</v>
+        <v>22482</v>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>Rəhbərlik</t>
+          <t>Redaksiya şöbəsi</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>Baş kostruktor-dizayner</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t>Elm Nəşriyyatı</t>
         </is>
       </c>
       <c r="M7" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N7" t="inlineStr"/>
       <c r="O7" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/R%C3%BCst%C9%99mova_%C5%9E%C9%99lal%C9%99_M%C9%99mm%C9%99d_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Abdullayeva_G%C3%BClar%C9%99_%C6%8Fsg%C9%99r_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
-        <v>2899</v>
+        <v>2901</v>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Kənan</t>
+          <t>Nasir</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>Anar oğlu</t>
+          <t>Hüseyn oğlu</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>Əliyev</t>
+          <t>Alışanov</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G8" t="inlineStr"/>
       <c r="H8" t="inlineStr"/>
       <c r="I8" s="2" t="n">
-        <v>33714</v>
+        <v>25981</v>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>Rəhbərlik</t>
+          <t>Dizayn şöbəsi</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>Direktor müavini</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t>Elm Nəşriyyatı</t>
         </is>
       </c>
       <c r="M8" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N8" t="inlineStr"/>
       <c r="O8" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyev_K%C9%99nan_Anar_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Al%C4%B1%C5%9Fanov_Nasir_H%C3%BCseyn_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
-        <v>2900</v>
+        <v>2902</v>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Gülarə</t>
+          <t>Rəvanə</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>Əsgər qızı</t>
+          <t>İlman qızı</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>Abdullayeva</t>
+          <t>Mirzalıyeva</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G9" t="inlineStr"/>
       <c r="H9" t="inlineStr"/>
       <c r="I9" s="2" t="n">
-        <v>22482</v>
+        <v>32589</v>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>Redaksiya şöbəsi</t>
+          <t>Dizayn şöbəsi</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>Şöbə müdiri</t>
+          <t>Rəssam,</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t>Elm Nəşriyyatı</t>
         </is>
       </c>
       <c r="M9" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N9" t="inlineStr"/>
       <c r="O9" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Abdullayeva_G%C3%BClar%C9%99_%C6%8Fsg%C9%99r_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Mirzal%C4%B1yeva_R%C9%99van%C9%99_%C4%B0lman_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
-        <v>2901</v>
+        <v>2903</v>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Nasir</t>
+          <t>Ramil</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>Hüseyn oğlu</t>
+          <t>İsmayıl oğlu</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>Alışanov</t>
+          <t>Əzizov</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G10" t="inlineStr"/>
       <c r="H10" t="inlineStr"/>
       <c r="I10" s="2" t="n">
-        <v>25981</v>
+        <v>28661</v>
       </c>
       <c r="J10" t="inlineStr">
         <is>
           <t>Dizayn şöbəsi</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>Şöbə müdiri</t>
+          <t>Rəssam -  dizayner</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t>Elm Nəşriyyatı</t>
         </is>
       </c>
       <c r="M10" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N10" t="inlineStr"/>
       <c r="O10" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Al%C4%B1%C5%9Fanov_Nasir_H%C3%BCseyn_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fzizov_Ramil_%C4%B0smay%C4%B1l_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
-        <v>2902</v>
+        <v>2904</v>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Rəvanə</t>
+          <t>Hafiz</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>İlman qızı</t>
+          <t>Əhməd oğlu</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>Mirzalıyeva</t>
+          <t>Tahirov</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G11" t="inlineStr"/>
       <c r="H11" t="inlineStr"/>
       <c r="I11" s="2" t="n">
-        <v>32589</v>
+        <v>21591</v>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>Dizayn şöbəsi</t>
+          <t>Mühasibat şöbəsi</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>Rəssam,</t>
+          <t>Baş iqtisadçı</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t>Elm Nəşriyyatı</t>
         </is>
       </c>
       <c r="M11" s="2" t="n">
-        <v>45292</v>
+        <v>46144</v>
       </c>
       <c r="N11" t="inlineStr"/>
       <c r="O11" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Mirzal%C4%B1yeva_R%C9%99van%C9%99_%C4%B0lman_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Tahirov_Hafiz_%C6%8Fhm%C9%99d_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
-        <v>2903</v>
+        <v>2905</v>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Ramil</t>
+          <t>Gültəkin</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>İsmayıl oğlu</t>
+          <t>Xaləddin qızı</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>Əzizov</t>
+          <t>Qarayeva</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G12" t="inlineStr"/>
       <c r="H12" t="inlineStr"/>
       <c r="I12" s="2" t="n">
-        <v>28661</v>
+        <v>36086</v>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>Dizayn şöbəsi</t>
+          <t>Mühasibat şöbəsi</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>Rəssam -  dizayner</t>
+          <t>Mühasib</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t>Elm Nəşriyyatı</t>
         </is>
       </c>
       <c r="M12" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N12" t="inlineStr"/>
       <c r="O12" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fzizov_Ramil_%C4%B0smay%C4%B1l_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Qarayeva_G%C3%BClt%C9%99kin_Xal%C9%99ddin_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
-        <v>2904</v>
+        <v>2906</v>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Hafiz</t>
+          <t>Güldanə</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>Əhməd oğlu</t>
+          <t>Məhəmməd qızı</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>Tahirov</t>
+          <t>Tahirova</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G13" t="inlineStr"/>
       <c r="H13" t="inlineStr"/>
       <c r="I13" s="2" t="n">
-        <v>21591</v>
+        <v>23331</v>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>Mühasibat şöbəsi</t>
+          <t>İnsan resursları şöbəsi</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>Baş mühasib</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t>Elm Nəşriyyatı</t>
         </is>
       </c>
       <c r="M13" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N13" t="inlineStr"/>
       <c r="O13" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Tahirov_Hafiz_%C6%8Fhm%C9%99d_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Tahirova_G%C3%BCldan%C9%99_M%C9%99h%C9%99mm%C9%99d_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
-        <v>2905</v>
+        <v>2907</v>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Gültəkin</t>
+          <t>Biçə</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>Xaləddin qızı</t>
+          <t>Ramazan qızı</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>Qarayeva</t>
+          <t>Kərimova</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G14" t="inlineStr"/>
       <c r="H14" t="inlineStr"/>
       <c r="I14" s="2" t="n">
-        <v>36086</v>
+        <v>36753</v>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>Mühasibat şöbəsi</t>
+          <t>İnsan resursları şöbəsi</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>Mühasib</t>
+          <t>Kadr üzrə mütəxəssis</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t>Elm Nəşriyyatı</t>
         </is>
       </c>
       <c r="M14" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N14" t="inlineStr"/>
       <c r="O14" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Qarayeva_G%C3%BClt%C9%99kin_Xal%C9%99ddin_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/K%C9%99rimova_Bi%C3%A7%C9%99_Ramazan_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
-        <v>2906</v>
+        <v>2908</v>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Güldanə</t>
+          <t>Səbinə</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>Məhəmməd qızı</t>
+          <t>Kamandar qızı</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>Tahirova</t>
+          <t>İmanova</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G15" t="inlineStr"/>
       <c r="H15" t="inlineStr"/>
       <c r="I15" s="2" t="n">
-        <v>23331</v>
+        <v>31856</v>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>İnsan resursları şöbəsi</t>
+          <t>Rəqəmsallaşma və süni intellekt şöbəsi</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t>Elm Nəşriyyatı</t>
         </is>
       </c>
       <c r="M15" s="2" t="n">
-        <v>45292</v>
+        <v>46144</v>
       </c>
       <c r="N15" t="inlineStr"/>
       <c r="O15" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Tahirova_G%C3%BCldan%C9%99_M%C9%99h%C9%99mm%C9%99d_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0manova_S%C9%99bin%C9%99_Kamandar_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
-        <v>2907</v>
+        <v>2909</v>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Biçə</t>
+          <t>Rəna</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>Ramazan qızı</t>
+          <t>Mircəfər qızı</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>Kərimova</t>
+          <t>Seyid-Rzayeva</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G16" t="inlineStr"/>
       <c r="H16" t="inlineStr"/>
       <c r="I16" s="2" t="n">
-        <v>36753</v>
+        <v>31587</v>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>İnsan resursları şöbəsi</t>
+          <t>Rəqəmsallaşma və süni intellekt şöbəsi</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>Kadr üzrə mütəxəssis</t>
+          <t>Mütəxəssis</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t>Elm Nəşriyyatı</t>
         </is>
       </c>
       <c r="M16" s="2" t="n">
-        <v>45292</v>
+        <v>46144</v>
       </c>
       <c r="N16" t="inlineStr"/>
       <c r="O16" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/K%C9%99rimova_Bi%C3%A7%C9%99_Ramazan_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Seyid-Rzayeva_R%C9%99na_Mirc%C9%99f%C9%99r_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
-        <v>2908</v>
+        <v>2910</v>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Səbinə</t>
+          <t>Sərvər</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>Kamandar qızı</t>
+          <t>Əli oğlu</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>İmanova</t>
+          <t>Şirinov</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G17" t="inlineStr"/>
       <c r="H17" t="inlineStr"/>
       <c r="I17" s="2" t="n">
-        <v>31856</v>
+        <v>32217</v>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>Elektron xidmətlər şöbəsi</t>
+          <t>Mətbəə</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
           <t>Elm Nəşriyyatı</t>
         </is>
       </c>
       <c r="M17" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N17" t="inlineStr"/>
       <c r="O17" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0manova_S%C9%99bin%C9%99_Kamandar_q%C4%B1z%C4%B1'}]</t>
-[...117 lines deleted...]
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C5%9Eirinov_S%C9%99rv%C9%99r_%C6%8Fli_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C5%9Eirinov_S%C9%99rv%C9%99r_%C6%8Fli_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>