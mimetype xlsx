--- v1 (2026-06-24)
+++ v2 (2026-08-09)
@@ -426,69 +426,69 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O17"/>
+  <dimension ref="A1:O22"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="12" customWidth="1" min="2" max="2"/>
-    <col width="15" customWidth="1" min="3" max="3"/>
+    <col width="16" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="9" customWidth="1" min="5" max="5"/>
     <col width="15" customWidth="1" min="6" max="6"/>
-    <col width="8" customWidth="1" min="7" max="7"/>
+    <col width="33" customWidth="1" min="7" max="7"/>
     <col width="15" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="40" customWidth="1" min="10" max="10"/>
-    <col width="25" customWidth="1" min="11" max="11"/>
+    <col width="31" customWidth="1" min="11" max="11"/>
     <col width="16" customWidth="1" min="12" max="12"/>
     <col width="12" customWidth="1" min="13" max="13"/>
     <col width="10" customWidth="1" min="14" max="14"/>
     <col width="515" customWidth="1" min="15" max="15"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>employee_id</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>first_name</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>second_name</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>last_name</t>
@@ -557,51 +557,55 @@
       <c r="B2" t="inlineStr">
         <is>
           <t>Səbuhi</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>Adil oğlu</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>Qəhrəmanov</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
-      <c r="G2" t="inlineStr"/>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>filologiya üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
       <c r="H2" t="inlineStr"/>
       <c r="I2" t="inlineStr"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>Rəhbərlik</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
           <t>Direktor</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t>Elm Nəşriyyatı</t>
         </is>
       </c>
       <c r="M2" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N2" t="inlineStr"/>
       <c r="O2" t="inlineStr">
         <is>
           <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=qTpDZIEAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0008-9817-0409'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Q%C9%99hr%C9%99manov_S%C9%99buhi_Adil_o%C4%9Flu'}]</t>
         </is>
@@ -1467,47 +1471,342 @@
       <c r="I17" s="2" t="n">
         <v>32217</v>
       </c>
       <c r="J17" t="inlineStr">
         <is>
           <t>Mətbəə</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
           <t>Elm Nəşriyyatı</t>
         </is>
       </c>
       <c r="M17" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N17" t="inlineStr"/>
       <c r="O17" t="inlineStr">
         <is>
           <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C5%9Eirinov_S%C9%99rv%C9%99r_%C6%8Fli_o%C4%9Flu'}]</t>
+        </is>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="n">
+        <v>3212</v>
+      </c>
+      <c r="B18" t="inlineStr">
+        <is>
+          <t>Ayxan</t>
+        </is>
+      </c>
+      <c r="C18" t="inlineStr">
+        <is>
+          <t>Vaqif oğlu</t>
+        </is>
+      </c>
+      <c r="D18" t="inlineStr">
+        <is>
+          <t>Səfərov</t>
+        </is>
+      </c>
+      <c r="E18" t="inlineStr">
+        <is>
+          <t>İşləyir</t>
+        </is>
+      </c>
+      <c r="F18" t="inlineStr">
+        <is>
+          <t>İşçi</t>
+        </is>
+      </c>
+      <c r="G18" t="inlineStr"/>
+      <c r="H18" t="inlineStr"/>
+      <c r="I18" s="2" t="n">
+        <v>36565</v>
+      </c>
+      <c r="J18" t="inlineStr">
+        <is>
+          <t>Rəhbərlik</t>
+        </is>
+      </c>
+      <c r="K18" t="inlineStr">
+        <is>
+          <t>Müəssisə rəhbərinin köməkçisi</t>
+        </is>
+      </c>
+      <c r="L18" t="inlineStr">
+        <is>
+          <t>Elm Nəşriyyatı</t>
+        </is>
+      </c>
+      <c r="M18" s="2" t="n">
+        <v>46143</v>
+      </c>
+      <c r="N18" t="inlineStr"/>
+      <c r="O18" t="inlineStr">
+        <is>
+          <t>[]</t>
+        </is>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="n">
+        <v>3213</v>
+      </c>
+      <c r="B19" t="inlineStr">
+        <is>
+          <t>Elvin</t>
+        </is>
+      </c>
+      <c r="C19" t="inlineStr">
+        <is>
+          <t>Namiq oğlu</t>
+        </is>
+      </c>
+      <c r="D19" t="inlineStr">
+        <is>
+          <t>Nərimanlı</t>
+        </is>
+      </c>
+      <c r="E19" t="inlineStr">
+        <is>
+          <t>İşləyir</t>
+        </is>
+      </c>
+      <c r="F19" t="inlineStr">
+        <is>
+          <t>İşçi</t>
+        </is>
+      </c>
+      <c r="G19" t="inlineStr"/>
+      <c r="H19" t="inlineStr"/>
+      <c r="I19" s="2" t="n">
+        <v>35711</v>
+      </c>
+      <c r="J19" t="inlineStr">
+        <is>
+          <t>Rəhbərlik</t>
+        </is>
+      </c>
+      <c r="K19" t="inlineStr">
+        <is>
+          <t>Baş texnoloq</t>
+        </is>
+      </c>
+      <c r="L19" t="inlineStr">
+        <is>
+          <t>Elm Nəşriyyatı</t>
+        </is>
+      </c>
+      <c r="M19" s="2" t="n">
+        <v>46143</v>
+      </c>
+      <c r="N19" t="inlineStr"/>
+      <c r="O19" t="inlineStr">
+        <is>
+          <t>[]</t>
+        </is>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="n">
+        <v>3214</v>
+      </c>
+      <c r="B20" t="inlineStr">
+        <is>
+          <t>Vüsal</t>
+        </is>
+      </c>
+      <c r="C20" t="inlineStr">
+        <is>
+          <t>Səməd oğlu</t>
+        </is>
+      </c>
+      <c r="D20" t="inlineStr">
+        <is>
+          <t>Həbibbəyli</t>
+        </is>
+      </c>
+      <c r="E20" t="inlineStr">
+        <is>
+          <t>İşləyir</t>
+        </is>
+      </c>
+      <c r="F20" t="inlineStr">
+        <is>
+          <t>İşçi</t>
+        </is>
+      </c>
+      <c r="G20" t="inlineStr"/>
+      <c r="H20" t="inlineStr"/>
+      <c r="I20" s="2" t="n">
+        <v>37192</v>
+      </c>
+      <c r="J20" t="inlineStr">
+        <is>
+          <t>Redaksiya şöbəsi</t>
+        </is>
+      </c>
+      <c r="K20" t="inlineStr">
+        <is>
+          <t>Baş mütəxəssis</t>
+        </is>
+      </c>
+      <c r="L20" t="inlineStr">
+        <is>
+          <t>Elm Nəşriyyatı</t>
+        </is>
+      </c>
+      <c r="M20" s="2" t="n">
+        <v>46143</v>
+      </c>
+      <c r="N20" t="inlineStr"/>
+      <c r="O20" t="inlineStr">
+        <is>
+          <t>[]</t>
+        </is>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="n">
+        <v>3215</v>
+      </c>
+      <c r="B21" t="inlineStr">
+        <is>
+          <t>Muxtar</t>
+        </is>
+      </c>
+      <c r="C21" t="inlineStr">
+        <is>
+          <t>Məmmədağa oğlu</t>
+        </is>
+      </c>
+      <c r="D21" t="inlineStr">
+        <is>
+          <t>Rüstəmli</t>
+        </is>
+      </c>
+      <c r="E21" t="inlineStr">
+        <is>
+          <t>İşləyir</t>
+        </is>
+      </c>
+      <c r="F21" t="inlineStr">
+        <is>
+          <t>İşçi</t>
+        </is>
+      </c>
+      <c r="G21" t="inlineStr"/>
+      <c r="H21" t="inlineStr"/>
+      <c r="I21" s="2" t="n">
+        <v>36565</v>
+      </c>
+      <c r="J21" t="inlineStr">
+        <is>
+          <t>Redaksiya şöbəsi</t>
+        </is>
+      </c>
+      <c r="K21" t="inlineStr">
+        <is>
+          <t>Redaktor</t>
+        </is>
+      </c>
+      <c r="L21" t="inlineStr">
+        <is>
+          <t>Elm Nəşriyyatı</t>
+        </is>
+      </c>
+      <c r="M21" s="2" t="n">
+        <v>46143</v>
+      </c>
+      <c r="N21" t="inlineStr"/>
+      <c r="O21" t="inlineStr">
+        <is>
+          <t>[]</t>
+        </is>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="n">
+        <v>3216</v>
+      </c>
+      <c r="B22" t="inlineStr">
+        <is>
+          <t>Ramiz</t>
+        </is>
+      </c>
+      <c r="C22" t="inlineStr">
+        <is>
+          <t>Namiz oğlu</t>
+        </is>
+      </c>
+      <c r="D22" t="inlineStr">
+        <is>
+          <t>Həsənzadə</t>
+        </is>
+      </c>
+      <c r="E22" t="inlineStr">
+        <is>
+          <t>İşləyir</t>
+        </is>
+      </c>
+      <c r="F22" t="inlineStr">
+        <is>
+          <t>İşçi</t>
+        </is>
+      </c>
+      <c r="G22" t="inlineStr"/>
+      <c r="H22" t="inlineStr"/>
+      <c r="I22" s="2" t="n">
+        <v>33156</v>
+      </c>
+      <c r="J22" t="inlineStr">
+        <is>
+          <t>Mühasibat şöbəsi</t>
+        </is>
+      </c>
+      <c r="K22" t="inlineStr">
+        <is>
+          <t>Baş mühasib</t>
+        </is>
+      </c>
+      <c r="L22" t="inlineStr">
+        <is>
+          <t>Elm Nəşriyyatı</t>
+        </is>
+      </c>
+      <c r="M22" s="2" t="n">
+        <v>46143</v>
+      </c>
+      <c r="N22" t="inlineStr"/>
+      <c r="O22" t="inlineStr">
+        <is>
+          <t>[]</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>