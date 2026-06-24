--- v0 (2026-05-09)
+++ v1 (2026-06-24)
@@ -448,51 +448,51 @@
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:O53"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="12" customWidth="1" min="2" max="2"/>
     <col width="19" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="9" customWidth="1" min="5" max="5"/>
     <col width="15" customWidth="1" min="6" max="6"/>
     <col width="40" customWidth="1" min="7" max="7"/>
     <col width="15" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="55" customWidth="1" min="10" max="10"/>
     <col width="29" customWidth="1" min="11" max="11"/>
     <col width="16" customWidth="1" min="12" max="12"/>
     <col width="12" customWidth="1" min="13" max="13"/>
     <col width="10" customWidth="1" min="14" max="14"/>
-    <col width="1166" customWidth="1" min="15" max="15"/>
+    <col width="1172" customWidth="1" min="15" max="15"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>employee_id</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>first_name</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>second_name</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>last_name</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
@@ -591,51 +591,51 @@
       </c>
       <c r="I2" s="2" t="n">
         <v>18187</v>
       </c>
       <c r="J2" t="inlineStr">
         <is>
           <t>Rəhbərlik</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
           <t>Prezident</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t>Rəyasət Heyəti</t>
         </is>
       </c>
       <c r="M2" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N2" t="inlineStr"/>
       <c r="O2" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=lwD6b3AAAAAJ&amp;hl=en'}, {'platform_name': 'Web of Science', 'platform_logo': '/media/platform_logos/WOS.PNG', 'url': 'https://www.webofscience.com/wos/author/record/IQU-8958-2023'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Isa-Habibbayli'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/IsaHebibbeyli'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-1957-0778'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/934/1/#ameadergipark'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C9%99bibb%C9%99yli_%C4%B0sa_%C6%8Fkb%C9%99r_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=lwD6b3AAAAAJ&amp;hl=en'}, {'platform_name': 'Web of Science', 'platform_logo': '/media/platform_logos/WOS.PNG', 'url': 'https://www.webofscience.com/wos/author/record/IQU-8958-2023'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Isa-Habibbayli'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/IsaHebibbeyli'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-1957-0778'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/934/1/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C9%99bibb%C9%99yli_%C4%B0sa_%C6%8Fkb%C9%99r_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>3091</v>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Rasim</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>Məhəmməd oğlu</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>Əliquliyev</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -656,51 +656,51 @@
           <t>Akademik</t>
         </is>
       </c>
       <c r="I3" t="inlineStr"/>
       <c r="J3" t="inlineStr">
         <is>
           <t>Rəhbərlik</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
           <t>Vitse-prezident</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t>Rəyasət Heyəti</t>
         </is>
       </c>
       <c r="M3" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N3" t="inlineStr"/>
       <c r="O3" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=S6u8m58AAAAJ&amp;hl=en'}, {'platform_name': 'Scopus', 'platform_logo': '/media/platform_logos/scopus_.PNG', 'url': 'https://www.scopus.com/authid/detail.uri?authorId=58093951600'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-1223-7411'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/3091/18/#ameadergipark'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliquliyev_Rasim_M%C9%99h%C9%99mm%C9%99d_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=S6u8m58AAAAJ&amp;hl=en'}, {'platform_name': 'Scopus', 'platform_logo': '/media/platform_logos/scopus_.PNG', 'url': 'https://www.scopus.com/authid/detail.uri?authorId=58093951600'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-1223-7411'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/3091/18/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliquliyev_Rasim_M%C9%99h%C9%99mm%C9%99d_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>3092</v>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>İbrahim</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>Said oğlu</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>Quliyev</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -721,51 +721,51 @@
           <t>Akademik</t>
         </is>
       </c>
       <c r="I4" t="inlineStr"/>
       <c r="J4" t="inlineStr">
         <is>
           <t>Rəhbərlik</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
           <t>Vitse-prezident</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t>Rəyasət Heyəti</t>
         </is>
       </c>
       <c r="M4" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N4" t="inlineStr"/>
       <c r="O4" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=huah3jkAAAAJ&amp;hl=en'}, {'platform_name': 'Scopus', 'platform_logo': '/media/platform_logos/scopus_.PNG', 'url': 'https://www.scopus.com/authid/detail.uri?authorId=6602519383'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0001-9894-6835'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/3092/18/#ameadergipark'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Quliyev_%C4%B0brahim_Said_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=huah3jkAAAAJ&amp;hl=en'}, {'platform_name': 'Scopus', 'platform_logo': '/media/platform_logos/scopus_.PNG', 'url': 'https://www.scopus.com/authid/detail.uri?authorId=6602519383'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0001-9894-6835'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/3092/18/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Quliyev_%C4%B0brahim_Said_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>3093</v>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Dilqəm</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>Bəbir oğlu</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>Tağıyev</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -786,51 +786,51 @@
           <t>Akademik</t>
         </is>
       </c>
       <c r="I5" t="inlineStr"/>
       <c r="J5" t="inlineStr">
         <is>
           <t>Rəhbərlik</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
           <t>Vitse-prezident</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t>Rəyasət Heyəti</t>
         </is>
       </c>
       <c r="M5" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N5" t="inlineStr"/>
       <c r="O5" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=UlbDnIwAAAAJ&amp;hl=en'}, {'platform_name': 'Scopus', 'platform_logo': '/media/platform_logos/scopus_.PNG', 'url': 'https://www.scopus.com/authid/detail.uri?authorId=6508009961'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-8312-2980'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/3093/18/#ameadergipark'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Ta%C4%9F%C4%B1yev_Dilq%C9%99m_B%C9%99bir_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=UlbDnIwAAAAJ&amp;hl=en'}, {'platform_name': 'Scopus', 'platform_logo': '/media/platform_logos/scopus_.PNG', 'url': 'https://www.scopus.com/authid/detail.uri?authorId=6508009961'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-8312-2980'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/3093/18/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Ta%C4%9F%C4%B1yev_Dilq%C9%99m_B%C9%99bir_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>3094</v>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>İradə</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>Məmməd qızı</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>Hüseynova</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -851,51 +851,51 @@
           <t>Akademik</t>
         </is>
       </c>
       <c r="I6" t="inlineStr"/>
       <c r="J6" t="inlineStr">
         <is>
           <t>Rəhbərlik</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
           <t>Vitse-prezident</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t>Rəyasət Heyəti</t>
         </is>
       </c>
       <c r="M6" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N6" t="inlineStr"/>
       <c r="O6" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=CzPDSg8AAAAJ&amp;hl=en'}, {'platform_name': 'Scopus', 'platform_logo': '/media/platform_logos/scopus_.PNG', 'url': 'https://www.scopus.com/authid/detail.uri?authorId=16417271600'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/3094/18/#ameadergipark'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C3%BCseynova_%C4%B0rad%C9%99_M%C9%99mm%C9%99d_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=CzPDSg8AAAAJ&amp;hl=en'}, {'platform_name': 'Scopus', 'platform_logo': '/media/platform_logos/scopus_.PNG', 'url': 'https://www.scopus.com/authid/detail.uri?authorId=16417271600'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/3094/18/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C3%BCseynova_%C4%B0rad%C9%99_M%C9%99mm%C9%99d_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>3095</v>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Telman</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>Abbas oğlu</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>Əliyev</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -916,51 +916,51 @@
           <t>Akademik</t>
         </is>
       </c>
       <c r="I7" t="inlineStr"/>
       <c r="J7" t="inlineStr">
         <is>
           <t>Rəhbərlik</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
           <t>Müşavir</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t>Rəyasət Heyəti</t>
         </is>
       </c>
       <c r="M7" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N7" t="inlineStr"/>
       <c r="O7" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=iA-X-p0AAAAJ&amp;hl=en'}, {'platform_name': 'Scopus', 'platform_logo': '/media/platform_logos/scopus_.PNG', 'url': 'https://www.scopus.com/authid/detail.uri?authorId=55646446300'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-6435-5933'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/3095/18/#ameadergipark'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyev_Telman_Abbas_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=iA-X-p0AAAAJ&amp;hl=en'}, {'platform_name': 'Scopus', 'platform_logo': '/media/platform_logos/scopus_.PNG', 'url': 'https://www.scopus.com/authid/detail.uri?authorId=55646446300'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-6435-5933'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/3095/18/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyev_Telman_Abbas_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>3096</v>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Qərib</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>Şamil oğlu</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>Məmmədov</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -981,51 +981,51 @@
           <t>Akademik</t>
         </is>
       </c>
       <c r="I8" t="inlineStr"/>
       <c r="J8" t="inlineStr">
         <is>
           <t>Rəhbərlik</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
           <t>Müşavir</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t>Rəyasət Heyəti</t>
         </is>
       </c>
       <c r="M8" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N8" t="inlineStr"/>
       <c r="O8" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=WBEngaAAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/3096/18/#ameadergipark'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dov_Q%C9%99rib_%C5%9Eamil_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=WBEngaAAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/3096/18/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dov_Q%C9%99rib_%C5%9Eamil_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>3097</v>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Adil</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>Abdulxalıq oğlu</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>Qəribov</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -1046,51 +1046,51 @@
           <t>Akademik</t>
         </is>
       </c>
       <c r="I9" t="inlineStr"/>
       <c r="J9" t="inlineStr">
         <is>
           <t>Rəhbərlik</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
           <t>Müşavir</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t>Rəyasət Heyəti</t>
         </is>
       </c>
       <c r="M9" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N9" t="inlineStr"/>
       <c r="O9" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=8NUynw4AAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Q%C9%99ribov_Adil_Abdulxal%C4%B1q_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=8NUynw4AAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Q%C9%99ribov_Adil_Abdulxal%C4%B1q_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>3098</v>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Elton</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>Arzuman oğlu</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>Məmmədov</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -1111,51 +1111,51 @@
           <t>Professor</t>
         </is>
       </c>
       <c r="I10" t="inlineStr"/>
       <c r="J10" t="inlineStr">
         <is>
           <t>Sosial xidmətlər şöbəsi</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t>Rəyasət Heyəti</t>
         </is>
       </c>
       <c r="M10" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N10" t="inlineStr"/>
       <c r="O10" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=JPaY_Q4AAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dov_Elton_Arzuman_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=JPaY_Q4AAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dov_Elton_Arzuman_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>3099</v>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Arif</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>Məmməd oğlu</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>Həşimov</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -1176,51 +1176,51 @@
           <t>Akademik</t>
         </is>
       </c>
       <c r="I11" t="inlineStr"/>
       <c r="J11" t="inlineStr">
         <is>
           <t>Rəhbərlik</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
           <t>Akademik-katib</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t>Rəyasət Heyəti</t>
         </is>
       </c>
       <c r="M11" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N11" t="inlineStr"/>
       <c r="O11" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=aWzYQXcAAAAJ&amp;hl=en'}, {'platform_name': 'Scopus', 'platform_logo': '/media/platform_logos/scopus_.PNG', 'url': 'https://www.scopus.com/authid/detail.uri?authorId=15044352500'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C9%99%C5%9Fimov_Arif_M%C9%99mm%C9%99d_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=aWzYQXcAAAAJ&amp;hl=en'}, {'platform_name': 'Scopus', 'platform_logo': '/media/platform_logos/scopus_.PNG', 'url': 'https://www.scopus.com/authid/detail.uri?authorId=15044352500'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C9%99%C5%9Fimov_Arif_M%C9%99mm%C9%99d_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>3101</v>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Aida</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>Ağagül qızı</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>Tağıyeva</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -1233,51 +1233,51 @@
       </c>
       <c r="G12" t="inlineStr"/>
       <c r="H12" t="inlineStr"/>
       <c r="I12" t="inlineStr"/>
       <c r="J12" t="inlineStr">
         <is>
           <t>&amp;quot;Elektron Akademiya&amp;quot; şöbəsi</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
           <t>Baş mütəxəssis</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t>Rəyasət Heyəti</t>
         </is>
       </c>
       <c r="M12" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N12" t="inlineStr"/>
       <c r="O12" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=vkuRevsAAAAJ&amp;hl=en'}, {'platform_name': 'Web of Science', 'platform_logo': '/media/platform_logos/WOS.PNG', 'url': 'https://www.webofscience.com/wos/author/record/AAD-8100-2019'}, {'platform_name': 'Scopus', 'platform_logo': '/media/platform_logos/scopus_.PNG', 'url': 'https://www.scopus.com/authid/detail.uri?authorId=56239743600'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-4680-2589'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Ta%C4%9F%C4%B1yeva_Aida_A%C4%9Fag%C3%BCl_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=vkuRevsAAAAJ&amp;hl=en'}, {'platform_name': 'Web of Science', 'platform_logo': '/media/platform_logos/WOS.PNG', 'url': 'https://www.webofscience.com/wos/author/record/AAD-8100-2019'}, {'platform_name': 'Scopus', 'platform_logo': '/media/platform_logos/scopus_.PNG', 'url': 'https://www.scopus.com/authid/detail.uri?authorId=56239743600'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-4680-2589'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Ta%C4%9F%C4%B1yeva_Aida_A%C4%9Fag%C3%BCl_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>3102</v>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Afiq</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>Tofiq oğlu</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>Məmmədov</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -1298,51 +1298,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I13" t="inlineStr"/>
       <c r="J13" t="inlineStr">
         <is>
           <t>BTEB</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
           <t>Elmi katib</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t>Rəyasət Heyəti</t>
         </is>
       </c>
       <c r="M13" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N13" t="inlineStr"/>
       <c r="O13" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=IBGUN3gAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/3102/18/#ameadergipark'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dov_Afiq_Tofiq_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=IBGUN3gAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/3102/18/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dov_Afiq_Tofiq_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>3104</v>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>Rəna</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>Tofiq qızı</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>Qasımova</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -1363,51 +1363,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I14" t="inlineStr"/>
       <c r="J14" t="inlineStr">
         <is>
           <t>Elm və təhsil şöbəsi</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
           <t>Baş mütəxəssis</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t>Rəyasət Heyəti</t>
         </is>
       </c>
       <c r="M14" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N14" t="inlineStr"/>
       <c r="O14" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=bgvksQYAAAAJ&amp;hl=en'}, {'platform_name': 'Web of Science', 'platform_logo': '/media/platform_logos/WOS.PNG', 'url': 'https://www.webofscience.com/wos/author/record/H-3731-2017'}, {'platform_name': 'Scopus', 'platform_logo': '/media/platform_logos/scopus_.PNG', 'url': 'https://www.scopus.com/authid/detail.uri?authorId=34067599200'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://science.academia.edu/RenaGasimova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-0480-9910'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Qas%C4%B1mova_R%C9%99na_Tofiq_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=bgvksQYAAAAJ&amp;hl=en'}, {'platform_name': 'Web of Science', 'platform_logo': '/media/platform_logos/WOS.PNG', 'url': 'https://www.webofscience.com/wos/author/record/H-3731-2017'}, {'platform_name': 'Scopus', 'platform_logo': '/media/platform_logos/scopus_.PNG', 'url': 'https://www.scopus.com/authid/detail.uri?authorId=34067599200'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://science.academia.edu/RenaGasimova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-0480-9910'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Qas%C4%B1mova_R%C9%99na_Tofiq_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>3105</v>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>Aytən</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>Bəxtiyar qızı</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>Hüseynova</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -1424,51 +1424,51 @@
         </is>
       </c>
       <c r="H15" t="inlineStr"/>
       <c r="I15" t="inlineStr"/>
       <c r="J15" t="inlineStr">
         <is>
           <t>Xarici əlaqələr və beynəlxalq təşkilatlarla iş şöbəsi</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
           <t>Şöbə müdirinin müavini</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t>Rəyasət Heyəti</t>
         </is>
       </c>
       <c r="M15" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N15" t="inlineStr"/>
       <c r="O15" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=kG32WXYAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Ayten-Khasayeva-Huseynova'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://science.academia.edu/AytenHuseynova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-1932-4289'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/3105/18/#ameadergipark'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C3%BCseynova_Ayt%C9%99n_B%C9%99xtiyar_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=kG32WXYAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Ayten-Khasayeva-Huseynova'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://science.academia.edu/AytenHuseynova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-1932-4289'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/3105/18/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C3%BCseynova_Ayt%C9%99n_B%C9%99xtiyar_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>3106</v>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>Aynur</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>Vaqif qızı</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>Mahmud</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -1485,51 +1485,51 @@
         </is>
       </c>
       <c r="H16" t="inlineStr"/>
       <c r="I16" t="inlineStr"/>
       <c r="J16" t="inlineStr">
         <is>
           <t>İnsan resursları şöbəsi</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t>Rəyasət Heyəti</t>
         </is>
       </c>
       <c r="M16" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N16" t="inlineStr"/>
       <c r="O16" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=1I36HI8AAAAJ&amp;hl=en'}, {'platform_name': 'Web of Science', 'platform_logo': '/media/platform_logos/WOS.PNG', 'url': 'https://www.webofscience.com/wos/author/record/Q-6058-2018'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Aynur-Mahmud'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://science.academia.edu/AynuraMahmudova'}, {'platform_name': 'TÜBITAK DergiPark', 'platform_logo': '/media/platform_logos/DP.PNG', 'url': 'https://dergipark.org.tr/tr/pub/@Aynura%20Mahmudova'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/3106/18/#ameadergipark'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Mahmud_Aynur_Vaqif_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=1I36HI8AAAAJ&amp;hl=en'}, {'platform_name': 'Web of Science', 'platform_logo': '/media/platform_logos/WOS.PNG', 'url': 'https://www.webofscience.com/wos/author/record/Q-6058-2018'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Aynur-Mahmud'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://science.academia.edu/AynuraMahmudova'}, {'platform_name': 'TÜBITAK DergiPark', 'platform_logo': '/media/platform_logos/DP.PNG', 'url': 'https://dergipark.org.tr/tr/pub/@Aynura%20Mahmudova'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/3106/18/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Mahmud_Aynur_Vaqif_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>3107</v>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Nəzmin</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>Rüstəm qızı</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>Cəfərova</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -1546,51 +1546,51 @@
         </is>
       </c>
       <c r="H17" t="inlineStr"/>
       <c r="I17" t="inlineStr"/>
       <c r="J17" t="inlineStr">
         <is>
           <t>İctimaiyyətlə əlaqələr,mətbuat və informasiya şöbəsi</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
           <t>Baş mütəxəssis</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
           <t>Rəyasət Heyəti</t>
         </is>
       </c>
       <c r="M17" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N17" t="inlineStr"/>
       <c r="O17" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=lw_CIHAAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/3107/18/#ameadergipark'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/C%C9%99f%C9%99rova_N%C9%99zmin_R%C3%BCst%C9%99m_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=lw_CIHAAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/3107/18/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/C%C9%99f%C9%99rova_N%C9%99zmin_R%C3%BCst%C9%99m_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
         <v>3108</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Həsən</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>Əli oğlu</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Nağıyev</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -1613,51 +1613,51 @@
       </c>
       <c r="I18" s="2" t="n">
         <v>28339</v>
       </c>
       <c r="J18" t="inlineStr">
         <is>
           <t>&amp;quot;Elektron Akademiya&amp;quot; şöbəsi</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
           <t>Şöbə müdirinin müavini</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
           <t>Rəyasət Heyəti</t>
         </is>
       </c>
       <c r="M18" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N18" t="inlineStr"/>
       <c r="O18" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=bK5eRwMAAAAJ&amp;hl=en'}, {'platform_name': 'Web of Science', 'platform_logo': '/media/platform_logos/WOS.PNG', 'url': 'https://www.webofscience.com/wos/author/record/AAC-4731-2019'}, {'platform_name': 'Scopus', 'platform_logo': '/media/platform_logos/scopus_.PNG', 'url': 'https://www.scopus.com/authid/detail.uri?authorId=55646946000'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Hasan-Nagiev'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-4158-6434'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Na%C4%9F%C4%B1yev_H%C9%99s%C9%99n_%C6%8Fli_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=bK5eRwMAAAAJ&amp;hl=en'}, {'platform_name': 'Web of Science', 'platform_logo': '/media/platform_logos/WOS.PNG', 'url': 'https://www.webofscience.com/wos/author/record/AAC-4731-2019'}, {'platform_name': 'Scopus', 'platform_logo': '/media/platform_logos/scopus_.PNG', 'url': 'https://www.scopus.com/authid/detail.uri?authorId=55646946000'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Hasan-Nagiev'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-4158-6434'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Na%C4%9F%C4%B1yev_H%C9%99s%C9%99n_%C6%8Fli_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="n">
         <v>3110</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Tubuxanım</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>Elman qızı</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Qasımzadə</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -1678,51 +1678,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I19" t="inlineStr"/>
       <c r="J19" t="inlineStr">
         <is>
           <t>BTEB</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
           <t>Elmi katib</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
           <t>Rəyasət Heyəti</t>
         </is>
       </c>
       <c r="M19" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N19" t="inlineStr"/>
       <c r="O19" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=XDT4sOMAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Qas%C4%B1mzad%C9%99_Tubuxan%C4%B1m_Elman_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=XDT4sOMAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Qas%C4%B1mzad%C9%99_Tubuxan%C4%B1m_Elman_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="n">
         <v>3111</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Ağahüseyn</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>Məmmədhüseyn oğlu</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Şükürov</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -1743,51 +1743,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I20" t="inlineStr"/>
       <c r="J20" t="inlineStr">
         <is>
           <t>İctimaiyyətlə əlaqələr,mətbuat və informasiya şöbəsi</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
           <t>Rəyasət Heyəti</t>
         </is>
       </c>
       <c r="M20" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N20" t="inlineStr"/>
       <c r="O20" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=4pi750sAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C5%9E%C3%BCk%C3%BCrov_A%C4%9Fah%C3%BCseyn_M%C9%99mm%C9%99dh%C3%BCseyn_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=4pi750sAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C5%9E%C3%BCk%C3%BCrov_A%C4%9Fah%C3%BCseyn_M%C9%99mm%C9%99dh%C3%BCseyn_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="n">
         <v>3112</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>Fariz</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>Beykəs oğlu</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>İmranov</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -1810,51 +1810,51 @@
       </c>
       <c r="I21" s="2" t="n">
         <v>23877</v>
       </c>
       <c r="J21" t="inlineStr">
         <is>
           <t>&amp;quot;Elektron Akademiya&amp;quot; şöbəsi</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
           <t>Rəyasət Heyəti</t>
         </is>
       </c>
       <c r="M21" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N21" t="inlineStr"/>
       <c r="O21" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=JPoHm-IAAAAJ&amp;hl=en'}, {'platform_name': 'Web of Science', 'platform_logo': '/media/platform_logos/WOS.PNG', 'url': 'https://www.webofscience.com/wos/author/record/LXU-8353-2024'}, {'platform_name': 'Scopus', 'platform_logo': '/media/platform_logos/scopus_.PNG', 'url': 'https://www.scopus.com/authid/detail.uri?authorId=39361810200'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-9100-3896'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0mranov_Fariz_Beyk%C9%99s_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=JPoHm-IAAAAJ&amp;hl=en'}, {'platform_name': 'Web of Science', 'platform_logo': '/media/platform_logos/WOS.PNG', 'url': 'https://www.webofscience.com/wos/author/record/LXU-8353-2024'}, {'platform_name': 'Scopus', 'platform_logo': '/media/platform_logos/scopus_.PNG', 'url': 'https://www.scopus.com/authid/detail.uri?authorId=39361810200'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-9100-3896'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0mranov_Fariz_Beyk%C9%99s_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="n">
         <v>3113</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>Möhsün</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>Zellabdin oğlu</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Nağısoylu</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -1875,51 +1875,51 @@
           <t>Akademik</t>
         </is>
       </c>
       <c r="I22" t="inlineStr"/>
       <c r="J22" t="inlineStr">
         <is>
           <t>Rəhbərlik</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
           <t>Müşavir</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
           <t>Rəyasət Heyəti</t>
         </is>
       </c>
       <c r="M22" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N22" t="inlineStr"/>
       <c r="O22" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=S2SSsm4AAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Na%C4%9F%C4%B1soylu_M%C3%B6hs%C3%BCn_Zellabdin_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=S2SSsm4AAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Na%C4%9F%C4%B1soylu_M%C3%B6hs%C3%BCn_Zellabdin_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="n">
         <v>3114</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>Ramin</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>Əyyar oğlu</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Həsənov</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -1932,51 +1932,51 @@
       </c>
       <c r="G23" t="inlineStr"/>
       <c r="H23" t="inlineStr"/>
       <c r="I23" t="inlineStr"/>
       <c r="J23" t="inlineStr">
         <is>
           <t>Elmi irs şöbəsi</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
           <t>Aparıcı mütəxəssis</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
           <t>Rəyasət Heyəti</t>
         </is>
       </c>
       <c r="M23" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N23" t="inlineStr"/>
       <c r="O23" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=hXUP1l8AAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Ramin-Gasanov'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C9%99s%C9%99nov_Ramin_%C6%8Fyyar_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=hXUP1l8AAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Ramin-Gasanov'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C9%99s%C9%99nov_Ramin_%C6%8Fyyar_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="n">
         <v>3115</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>Səfa</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>Pənah oğlu</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Qarayev</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -1997,51 +1997,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I24" t="inlineStr"/>
       <c r="J24" t="inlineStr">
         <is>
           <t>Rəhbərlik</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
           <t>Elmi katib</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
           <t>Rəyasət Heyəti</t>
         </is>
       </c>
       <c r="M24" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N24" t="inlineStr"/>
       <c r="O24" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=e8W5Bp4AAAAJ&amp;hl=en'}, {'platform_name': 'Web of Science', 'platform_logo': '/media/platform_logos/WOS.PNG', 'url': 'https://www.webofscience.com/wos/author/record/HGA-4815-2022'}, {'platform_name': 'Scopus', 'platform_logo': '/media/platform_logos/scopus_.PNG', 'url': 'https://www.scopus.com/authid/detail.uri?authorId=59001665500'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/SafaQarayev'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-9847-2054'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Qarayev_S%C9%99fa_P%C9%99nah_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=e8W5Bp4AAAAJ&amp;hl=en'}, {'platform_name': 'Web of Science', 'platform_logo': '/media/platform_logos/WOS.PNG', 'url': 'https://www.webofscience.com/wos/author/record/HGA-4815-2022'}, {'platform_name': 'Scopus', 'platform_logo': '/media/platform_logos/scopus_.PNG', 'url': 'https://www.scopus.com/authid/detail.uri?authorId=59001665500'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/SafaQarayev'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-9847-2054'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Qarayev_S%C9%99fa_P%C9%99nah_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="n">
         <v>3116</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>Samir</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>Kamal oğlu</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>Səttarov</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -2058,51 +2058,51 @@
         </is>
       </c>
       <c r="H25" t="inlineStr"/>
       <c r="I25" t="inlineStr"/>
       <c r="J25" t="inlineStr">
         <is>
           <t>Xarici əlaqələr və beynəlxalq təşkilatlarla iş şöbəsi</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
           <t>Şöbə müdirinin müavini</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
           <t>Rəyasət Heyəti</t>
         </is>
       </c>
       <c r="M25" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N25" t="inlineStr"/>
       <c r="O25" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=Hsi7M18AAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Samir-Sattarov'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/SamiriWioletaSattarov'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-6380-0230'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/S%C9%99ttarov_Samir_Kamal_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=Hsi7M18AAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Samir-Sattarov'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/SamiriWioletaSattarov'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-6380-0230'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/S%C9%99ttarov_Samir_Kamal_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="n">
         <v>3117</v>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>Zemfira</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>Əli qızı</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>Hacıyeva</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -2123,51 +2123,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I26" t="inlineStr"/>
       <c r="J26" t="inlineStr">
         <is>
           <t>Elmi irs şöbəsi</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
           <t>Rəyasət Heyəti</t>
         </is>
       </c>
       <c r="M26" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N26" t="inlineStr"/>
       <c r="O26" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=hXjARjAAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0000-2482-8425'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Hac%C4%B1yeva_Zemfira_%C6%8Fli_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=hXjARjAAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0000-2482-8425'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Hac%C4%B1yeva_Zemfira_%C6%8Fli_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="n">
         <v>3118</v>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>Əsmər</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>Şakir qızı</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>Əliyeva</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -2184,51 +2184,51 @@
         </is>
       </c>
       <c r="H27" t="inlineStr"/>
       <c r="I27" t="inlineStr"/>
       <c r="J27" t="inlineStr">
         <is>
           <t>Sənədlərlə iş və protokol şöbəsi</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
           <t>Rəyasət Heyəti</t>
         </is>
       </c>
       <c r="M27" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N27" t="inlineStr"/>
       <c r="O27" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=eO0tQhoAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Asmar-Aliyeva-3 '}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyeva_%C6%8Fsm%C9%99r_%C5%9Eakir_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=eO0tQhoAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Asmar-Aliyeva-3 '}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyeva_%C6%8Fsm%C9%99r_%C5%9Eakir_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="n">
         <v>3119</v>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>Zümrüd</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>İbrahim qızı</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>Mənsimova</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -2245,51 +2245,51 @@
         </is>
       </c>
       <c r="H28" t="inlineStr"/>
       <c r="I28" t="inlineStr"/>
       <c r="J28" t="inlineStr">
         <is>
           <t>İEB</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
           <t>Elmi katib</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
           <t>Rəyasət Heyəti</t>
         </is>
       </c>
       <c r="M28" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N28" t="inlineStr"/>
       <c r="O28" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=n1gKPqQAAAAJ&amp;hl=en'}, {'platform_name': 'Scopus', 'platform_logo': '/media/platform_logos/scopus_.PNG', 'url': 'https://www.scopus.com/authid/detail.uri?authorId=57763594800'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/3119/18/#ameadergipark'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99nsimova_Z%C3%BCmr%C3%BCd_%C4%B0brahim_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=n1gKPqQAAAAJ&amp;hl=en'}, {'platform_name': 'Scopus', 'platform_logo': '/media/platform_logos/scopus_.PNG', 'url': 'https://www.scopus.com/authid/detail.uri?authorId=57763594800'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/3119/18/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99nsimova_Z%C3%BCmr%C3%BCd_%C4%B0brahim_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="n">
         <v>3120</v>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>Tofiq</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>Murtuza oğlu</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>Nağıyev</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -2310,51 +2310,51 @@
           <t>Akademik</t>
         </is>
       </c>
       <c r="I29" t="inlineStr"/>
       <c r="J29" t="inlineStr">
         <is>
           <t>Rəhbərlik</t>
         </is>
       </c>
       <c r="K29" t="inlineStr">
         <is>
           <t>Vitse-prezident</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
           <t>Rəyasət Heyəti</t>
         </is>
       </c>
       <c r="M29" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N29" t="inlineStr"/>
       <c r="O29" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Na%C4%9F%C4%B1yev_Tofiq_Murtuza_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Na%C4%9F%C4%B1yev_Tofiq_Murtuza_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="n">
         <v>3121</v>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>Nərgiz</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>Arif qızı</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>Paşayeva</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -2375,51 +2375,51 @@
           <t>Akademik</t>
         </is>
       </c>
       <c r="I30" t="inlineStr"/>
       <c r="J30" t="inlineStr">
         <is>
           <t>Rəhbərlik</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
           <t>Vitse-prezident</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
           <t>Rəyasət Heyəti</t>
         </is>
       </c>
       <c r="M30" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N30" t="inlineStr"/>
       <c r="O30" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Pa%C5%9Fayeva_N%C9%99rgiz_Arif_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Pa%C5%9Fayeva_N%C9%99rgiz_Arif_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="n">
         <v>3122</v>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>Gövhər</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>Baxşəli qızı</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>Baxşəliyeva</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -2440,51 +2440,51 @@
           <t>Akademik</t>
         </is>
       </c>
       <c r="I31" t="inlineStr"/>
       <c r="J31" t="inlineStr">
         <is>
           <t>Rəhbərlik</t>
         </is>
       </c>
       <c r="K31" t="inlineStr">
         <is>
           <t>Vitse-prezident</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
           <t>Rəyasət Heyəti</t>
         </is>
       </c>
       <c r="M31" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N31" t="inlineStr"/>
       <c r="O31" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=Nbsd2z8AAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Bax%C5%9F%C9%99liyeva_G%C3%B6vh%C9%99r_Bax%C5%9F%C9%99li_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=Nbsd2z8AAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Bax%C5%9F%C9%99liyeva_G%C3%B6vh%C9%99r_Bax%C5%9F%C9%99li_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="n">
         <v>3123</v>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>Yaqub</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>Mikayıl oğlu</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>Mahmudov</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -2505,51 +2505,51 @@
           <t>Akademik</t>
         </is>
       </c>
       <c r="I32" t="inlineStr"/>
       <c r="J32" t="inlineStr">
         <is>
           <t>Rəhbərlik</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
           <t>Müşavir</t>
         </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
           <t>Rəyasət Heyəti</t>
         </is>
       </c>
       <c r="M32" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N32" t="inlineStr"/>
       <c r="O32" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Mahmudov_Yaqub_Mikay%C4%B1l_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Mahmudov_Yaqub_Mikay%C4%B1l_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="n">
         <v>3124</v>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>Toğrul</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>Rafael oğlu</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>Muradov</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -2570,51 +2570,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I33" t="inlineStr"/>
       <c r="J33" t="inlineStr">
         <is>
           <t>Rəhbərlik</t>
         </is>
       </c>
       <c r="K33" t="inlineStr">
         <is>
           <t>Elmi katib</t>
         </is>
       </c>
       <c r="L33" t="inlineStr">
         <is>
           <t>Rəyasət Heyəti</t>
         </is>
       </c>
       <c r="M33" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N33" t="inlineStr"/>
       <c r="O33" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=eYyCJ_IAAAAJ&amp;hl=en'}, {'platform_name': 'Scopus', 'platform_logo': '/media/platform_logos/scopus_.PNG', 'url': 'https://www.scopus.com/authid/detail.uri?authorId=22135553800'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Muradov_To%C4%9Frul_Rafael_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=eYyCJ_IAAAAJ&amp;hl=en'}, {'platform_name': 'Scopus', 'platform_logo': '/media/platform_logos/scopus_.PNG', 'url': 'https://www.scopus.com/authid/detail.uri?authorId=22135553800'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Muradov_To%C4%9Frul_Rafael_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="n">
         <v>3125</v>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>Coşqun</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>İsa oğlu</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>Məmmədov</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -2627,51 +2627,51 @@
       </c>
       <c r="G34" t="inlineStr"/>
       <c r="H34" t="inlineStr"/>
       <c r="I34" t="inlineStr"/>
       <c r="J34" t="inlineStr">
         <is>
           <t>Rəhbərlik</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
           <t>Elmi katib</t>
         </is>
       </c>
       <c r="L34" t="inlineStr">
         <is>
           <t>Rəyasət Heyəti</t>
         </is>
       </c>
       <c r="M34" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N34" t="inlineStr"/>
       <c r="O34" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dov_Co%C5%9Fqun_%C4%B0sa_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dov_Co%C5%9Fqun_%C4%B0sa_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="n">
         <v>3126</v>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>Həcər</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>Hacıməmməd qızı</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>Vəliyeva</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -2688,51 +2688,51 @@
         </is>
       </c>
       <c r="H35" t="inlineStr"/>
       <c r="I35" t="inlineStr"/>
       <c r="J35" t="inlineStr">
         <is>
           <t>Rəhbərlik</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
           <t>Prezidentin köməkçisi</t>
         </is>
       </c>
       <c r="L35" t="inlineStr">
         <is>
           <t>Rəyasət Heyəti</t>
         </is>
       </c>
       <c r="M35" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N35" t="inlineStr"/>
       <c r="O35" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/V%C9%99liyeva_H%C9%99c%C9%99r_Hac%C4%B1m%C9%99mm%C9%99d_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/V%C9%99liyeva_H%C9%99c%C9%99r_Hac%C4%B1m%C9%99mm%C9%99d_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="n">
         <v>3127</v>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>Arzu</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>Vahid qızı</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>Məmmədxanlı</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -2749,51 +2749,51 @@
         </is>
       </c>
       <c r="H36" t="inlineStr"/>
       <c r="I36" t="inlineStr"/>
       <c r="J36" t="inlineStr">
         <is>
           <t>HEB</t>
         </is>
       </c>
       <c r="K36" t="inlineStr">
         <is>
           <t>Elmi katib</t>
         </is>
       </c>
       <c r="L36" t="inlineStr">
         <is>
           <t>Rəyasət Heyəti</t>
         </is>
       </c>
       <c r="M36" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N36" t="inlineStr"/>
       <c r="O36" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dxanl%C4%B1_Arzu_Vahid_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dxanl%C4%B1_Arzu_Vahid_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="n">
         <v>3128</v>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>Reyhan</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>Cavad qızı</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>Qasımova</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -2810,51 +2810,51 @@
         </is>
       </c>
       <c r="H37" t="inlineStr"/>
       <c r="I37" t="inlineStr"/>
       <c r="J37" t="inlineStr">
         <is>
           <t>YEB</t>
         </is>
       </c>
       <c r="K37" t="inlineStr">
         <is>
           <t>Elmi katib</t>
         </is>
       </c>
       <c r="L37" t="inlineStr">
         <is>
           <t>Rəyasət Heyəti</t>
         </is>
       </c>
       <c r="M37" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N37" t="inlineStr"/>
       <c r="O37" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=UodiQFAAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Qas%C4%B1mova_Reyhan_Cavad_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=UodiQFAAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Qas%C4%B1mova_Reyhan_Cavad_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="n">
         <v>3129</v>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>Elnur</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>Şamxal oğlu</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>Məmmədov</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -2875,51 +2875,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I38" t="inlineStr"/>
       <c r="J38" t="inlineStr">
         <is>
           <t>KEB</t>
         </is>
       </c>
       <c r="K38" t="inlineStr">
         <is>
           <t>Elmi katib</t>
         </is>
       </c>
       <c r="L38" t="inlineStr">
         <is>
           <t>Rəyasət Heyəti</t>
         </is>
       </c>
       <c r="M38" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N38" t="inlineStr"/>
       <c r="O38" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dov_Elnur_%C5%9Eamxal_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dov_Elnur_%C5%9Eamxal_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="n">
         <v>3130</v>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>Elmira</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>Məmməd qızı</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>Bayramova</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -2936,51 +2936,51 @@
         </is>
       </c>
       <c r="H39" t="inlineStr"/>
       <c r="I39" t="inlineStr"/>
       <c r="J39" t="inlineStr">
         <is>
           <t>Rəhbərlik</t>
         </is>
       </c>
       <c r="K39" t="inlineStr">
         <is>
           <t>Vitse-prezidentin köməkçisi</t>
         </is>
       </c>
       <c r="L39" t="inlineStr">
         <is>
           <t>Rəyasət Heyəti</t>
         </is>
       </c>
       <c r="M39" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N39" t="inlineStr"/>
       <c r="O39" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Bayramova_Elmira_M%C9%99mm%C9%99d_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Bayramova_Elmira_M%C9%99mm%C9%99d_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="n">
         <v>3131</v>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>Zeynəb</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t>Əhməd qızı</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>Həcəmova</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -2993,51 +2993,51 @@
       </c>
       <c r="G40" t="inlineStr"/>
       <c r="H40" t="inlineStr"/>
       <c r="I40" t="inlineStr"/>
       <c r="J40" t="inlineStr">
         <is>
           <t>HEB</t>
         </is>
       </c>
       <c r="K40" t="inlineStr">
         <is>
           <t>Baş mütəxəssis</t>
         </is>
       </c>
       <c r="L40" t="inlineStr">
         <is>
           <t>Rəyasət Heyəti</t>
         </is>
       </c>
       <c r="M40" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N40" t="inlineStr"/>
       <c r="O40" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=nKpXzF8AAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C9%99c%C9%99mova_Zeyn%C9%99b_%C6%8Fhm%C9%99d_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=nKpXzF8AAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C9%99c%C9%99mova_Zeyn%C9%99b_%C6%8Fhm%C9%99d_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="n">
         <v>3132</v>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>Aytən</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>Qabil qızı</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>Ağayeva</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -3054,51 +3054,51 @@
         </is>
       </c>
       <c r="H41" t="inlineStr"/>
       <c r="I41" t="inlineStr"/>
       <c r="J41" t="inlineStr">
         <is>
           <t>BTEB</t>
         </is>
       </c>
       <c r="K41" t="inlineStr">
         <is>
           <t>Baş mütəxəssis</t>
         </is>
       </c>
       <c r="L41" t="inlineStr">
         <is>
           <t>Rəyasət Heyəti</t>
         </is>
       </c>
       <c r="M41" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N41" t="inlineStr"/>
       <c r="O41" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/A%C4%9Fayeva_Ayt%C9%99n_Qabil_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/A%C4%9Fayeva_Ayt%C9%99n_Qabil_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="n">
         <v>3133</v>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>Sərxan</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t>Abbas oğlu</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>Xavəri</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -3119,51 +3119,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I42" t="inlineStr"/>
       <c r="J42" t="inlineStr">
         <is>
           <t>Elm və təhsil şöbəsi</t>
         </is>
       </c>
       <c r="K42" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L42" t="inlineStr">
         <is>
           <t>Rəyasət Heyəti</t>
         </is>
       </c>
       <c r="M42" s="2" t="n">
         <v>45986</v>
       </c>
       <c r="N42" t="inlineStr"/>
       <c r="O42" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=_DiFEcYAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-3501-8898'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Xav%C9%99ri_S%C9%99rxan_Abbas_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=_DiFEcYAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-3501-8898'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Xav%C9%99ri_S%C9%99rxan_Abbas_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="n">
         <v>3134</v>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>Nuray</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t>Seyfulla qızı</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>Nurizadə</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -3176,51 +3176,51 @@
       </c>
       <c r="G43" t="inlineStr"/>
       <c r="H43" t="inlineStr"/>
       <c r="I43" t="inlineStr"/>
       <c r="J43" t="inlineStr">
         <is>
           <t>Rəhbərlik</t>
         </is>
       </c>
       <c r="K43" t="inlineStr">
         <is>
           <t>Akademik katibin köməkçisi</t>
         </is>
       </c>
       <c r="L43" t="inlineStr">
         <is>
           <t>Rəyasət Heyəti</t>
         </is>
       </c>
       <c r="M43" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N43" t="inlineStr"/>
       <c r="O43" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Web of Science', 'platform_logo': '/media/platform_logos/WOS.PNG', 'url': 'https://www.webofscience.com/wos/author/record/IQU-9447-2023'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/NurayNurizade'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0003-2778-1791'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Nurizad%C9%99_Nuray_Seyfulla_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Web of Science', 'platform_logo': '/media/platform_logos/WOS.PNG', 'url': 'https://www.webofscience.com/wos/author/record/IQU-9447-2023'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/NurayNurizade'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0003-2778-1791'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Nurizad%C9%99_Nuray_Seyfulla_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="n">
         <v>3135</v>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>Afət</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>Şahmalı qızı</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>Mustafabəyli</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -3233,51 +3233,51 @@
       </c>
       <c r="G44" t="inlineStr"/>
       <c r="H44" t="inlineStr"/>
       <c r="I44" t="inlineStr"/>
       <c r="J44" t="inlineStr">
         <is>
           <t>Rəhbərlik</t>
         </is>
       </c>
       <c r="K44" t="inlineStr">
         <is>
           <t>Mütəxəssis</t>
         </is>
       </c>
       <c r="L44" t="inlineStr">
         <is>
           <t>Rəyasət Heyəti</t>
         </is>
       </c>
       <c r="M44" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N44" t="inlineStr"/>
       <c r="O44" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Mustafab%C9%99yli_Af%C9%99t_%C5%9Eahmal%C4%B1_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Mustafab%C9%99yli_Af%C9%99t_%C5%9Eahmal%C4%B1_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="n">
         <v>3136</v>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>Vüsal</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t>Rəhman oğlu</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>Zülfüqarov</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -3294,51 +3294,51 @@
         </is>
       </c>
       <c r="H45" t="inlineStr"/>
       <c r="I45" t="inlineStr"/>
       <c r="J45" t="inlineStr">
         <is>
           <t>Elm və təhsil şöbəsi</t>
         </is>
       </c>
       <c r="K45" t="inlineStr">
         <is>
           <t>---------</t>
         </is>
       </c>
       <c r="L45" t="inlineStr">
         <is>
           <t>Rəyasət Heyəti</t>
         </is>
       </c>
       <c r="M45" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N45" t="inlineStr"/>
       <c r="O45" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=hNMmuBgAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://science.academia.edu/VusalZulfugarov'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0004-7491-3520'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/3136/18/#ameadergipark'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Z%C3%BClf%C3%BCqarov_V%C3%BCsal_R%C9%99hman_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=hNMmuBgAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://science.academia.edu/VusalZulfugarov'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0004-7491-3520'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/3136/18/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Z%C3%BClf%C3%BCqarov_V%C3%BCsal_R%C9%99hman_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="n">
         <v>3137</v>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>Aygün</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>Qafur qızı</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>Mirzəyeva</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -3351,51 +3351,51 @@
       </c>
       <c r="G46" t="inlineStr"/>
       <c r="H46" t="inlineStr"/>
       <c r="I46" t="inlineStr"/>
       <c r="J46" t="inlineStr">
         <is>
           <t>Elm və təhsil şöbəsi</t>
         </is>
       </c>
       <c r="K46" t="inlineStr">
         <is>
           <t>Baş mütəxəssis</t>
         </is>
       </c>
       <c r="L46" t="inlineStr">
         <is>
           <t>Rəyasət Heyəti</t>
         </is>
       </c>
       <c r="M46" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N46" t="inlineStr"/>
       <c r="O46" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Mirz%C9%99yeva_Ayg%C3%BCn_Qafur_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Mirz%C9%99yeva_Ayg%C3%BCn_Qafur_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="n">
         <v>3138</v>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>Aynur</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>Cavanşir qızı</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>Günəşli</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -3408,51 +3408,51 @@
       </c>
       <c r="G47" t="inlineStr"/>
       <c r="H47" t="inlineStr"/>
       <c r="I47" t="inlineStr"/>
       <c r="J47" t="inlineStr">
         <is>
           <t>Elm və təhsil şöbəsi</t>
         </is>
       </c>
       <c r="K47" t="inlineStr">
         <is>
           <t>Baş mütəxəssis</t>
         </is>
       </c>
       <c r="L47" t="inlineStr">
         <is>
           <t>Rəyasət Heyəti</t>
         </is>
       </c>
       <c r="M47" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N47" t="inlineStr"/>
       <c r="O47" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/G%C3%BCn%C9%99%C5%9Fli_Aynur_Cavan%C5%9Fir_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/G%C3%BCn%C9%99%C5%9Fli_Aynur_Cavan%C5%9Fir_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="n">
         <v>3139</v>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>Esmira</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
           <t>Həsən qızı</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>Əlirzayeva</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -3473,51 +3473,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I48" t="inlineStr"/>
       <c r="J48" t="inlineStr">
         <is>
           <t>Xarici əlaqələr və beynəlxalq təşkilatlarla iş şöbəsi</t>
         </is>
       </c>
       <c r="K48" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L48" t="inlineStr">
         <is>
           <t>Rəyasət Heyəti</t>
         </is>
       </c>
       <c r="M48" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N48" t="inlineStr"/>
       <c r="O48" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Scopus', 'platform_logo': '/media/platform_logos/scopus_.PNG', 'url': 'https://www.scopus.com/authid/detail.uri?authorId=15764434900'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/E-Alirzayeva'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-4646-9691'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Flirzayeva_Esmira_H%C9%99s%C9%99n_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Scopus', 'platform_logo': '/media/platform_logos/scopus_.PNG', 'url': 'https://www.scopus.com/authid/detail.uri?authorId=15764434900'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/E-Alirzayeva'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-4646-9691'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Flirzayeva_Esmira_H%C9%99s%C9%99n_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="n">
         <v>3140</v>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>İlqar</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t>Kərəm oğlu</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>Quliyev</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -3534,51 +3534,51 @@
         </is>
       </c>
       <c r="H49" t="inlineStr"/>
       <c r="I49" t="inlineStr"/>
       <c r="J49" t="inlineStr">
         <is>
           <t>Maliyyə və mühasibat şöbəsi</t>
         </is>
       </c>
       <c r="K49" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L49" t="inlineStr">
         <is>
           <t>Rəyasət Heyəti</t>
         </is>
       </c>
       <c r="M49" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N49" t="inlineStr"/>
       <c r="O49" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Quliyev_%C4%B0lqar_K%C9%99r%C9%99m_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Quliyev_%C4%B0lqar_K%C9%99r%C9%99m_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="n">
         <v>3141</v>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>Sevil</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
           <t>Vaqif qızı</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>Adıgözəlova</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -3591,51 +3591,51 @@
       </c>
       <c r="G50" t="inlineStr"/>
       <c r="H50" t="inlineStr"/>
       <c r="I50" t="inlineStr"/>
       <c r="J50" t="inlineStr">
         <is>
           <t>Sənədlərlə iş və protokol şöbəsi</t>
         </is>
       </c>
       <c r="K50" t="inlineStr">
         <is>
           <t>---------</t>
         </is>
       </c>
       <c r="L50" t="inlineStr">
         <is>
           <t>Rəyasət Heyəti</t>
         </is>
       </c>
       <c r="M50" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N50" t="inlineStr"/>
       <c r="O50" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=aPqhblcAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Sevil-Adigoezlova'}, {'platform_name': 'TÜBITAK DergiPark', 'platform_logo': '/media/platform_logos/DP.PNG', 'url': 'https://dergipark.org.tr/tr/pub/@sevil-adigezalova-298850'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0004-9909-3717'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Ad%C4%B1g%C3%B6z%C9%99lova_Sevil_Vaqif_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=aPqhblcAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Sevil-Adigoezlova'}, {'platform_name': 'TÜBITAK DergiPark', 'platform_logo': '/media/platform_logos/DP.PNG', 'url': 'https://dergipark.org.tr/tr/pub/@sevil-adigezalova-298850'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0004-9909-3717'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Ad%C4%B1g%C3%B6z%C9%99lova_Sevil_Vaqif_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="n">
         <v>3142</v>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>İlahə</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
           <t>Şakir qızı</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>Əsgərova</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -3648,51 +3648,51 @@
       </c>
       <c r="G51" t="inlineStr"/>
       <c r="H51" t="inlineStr"/>
       <c r="I51" t="inlineStr"/>
       <c r="J51" t="inlineStr">
         <is>
           <t>Sənədlərlə iş və protokol şöbəsi</t>
         </is>
       </c>
       <c r="K51" t="inlineStr">
         <is>
           <t>Baş mütəxəssis</t>
         </is>
       </c>
       <c r="L51" t="inlineStr">
         <is>
           <t>Rəyasət Heyəti</t>
         </is>
       </c>
       <c r="M51" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N51" t="inlineStr"/>
       <c r="O51" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fsg%C9%99rova_%C4%B0lah%C9%99_%C5%9Eakir_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fsg%C9%99rova_%C4%B0lah%C9%99_%C5%9Eakir_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="n">
         <v>3143</v>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>Gülnar</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
           <t>Kamandar qızı</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>Hacıyeva</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -3705,51 +3705,51 @@
       </c>
       <c r="G52" t="inlineStr"/>
       <c r="H52" t="inlineStr"/>
       <c r="I52" t="inlineStr"/>
       <c r="J52" t="inlineStr">
         <is>
           <t>Elmi irs şöbəsi</t>
         </is>
       </c>
       <c r="K52" t="inlineStr">
         <is>
           <t>Aparıcı mütəxəssis</t>
         </is>
       </c>
       <c r="L52" t="inlineStr">
         <is>
           <t>Rəyasət Heyəti</t>
         </is>
       </c>
       <c r="M52" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N52" t="inlineStr"/>
       <c r="O52" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Hac%C4%B1yeva_G%C3%BClnar_Kamandar_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Hac%C4%B1yeva_G%C3%BClnar_Kamandar_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="n">
         <v>3144</v>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>Kamran</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
           <t>Ramiz oğlu</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>Mustafayev</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -3762,48 +3762,48 @@
       </c>
       <c r="G53" t="inlineStr"/>
       <c r="H53" t="inlineStr"/>
       <c r="I53" t="inlineStr"/>
       <c r="J53" t="inlineStr">
         <is>
           <t>Təsərrüfat işlərinin təşkili şöbəsi</t>
         </is>
       </c>
       <c r="K53" t="inlineStr">
         <is>
           <t>---------</t>
         </is>
       </c>
       <c r="L53" t="inlineStr">
         <is>
           <t>Rəyasət Heyəti</t>
         </is>
       </c>
       <c r="M53" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N53" t="inlineStr"/>
       <c r="O53" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=fxiXuOIAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Kamran-Mustafayev-4'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/KamranMustafayev8'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0000-1762-7457'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Mustafayev_Kamran_Ramiz_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=PngFD1gAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Kamran-Mustafayev-4'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/KamranMustafayev8'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0000-1762-7457'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Mustafayev_Kamran_Ramiz_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>