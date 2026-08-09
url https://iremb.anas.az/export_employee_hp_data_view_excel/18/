--- v1 (2026-06-24)
+++ v2 (2026-08-09)
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O53"/>
+  <dimension ref="A1:O54"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="12" customWidth="1" min="2" max="2"/>
     <col width="19" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="9" customWidth="1" min="5" max="5"/>
     <col width="15" customWidth="1" min="6" max="6"/>
     <col width="40" customWidth="1" min="7" max="7"/>
     <col width="15" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="55" customWidth="1" min="10" max="10"/>
     <col width="29" customWidth="1" min="11" max="11"/>
     <col width="16" customWidth="1" min="12" max="12"/>
     <col width="12" customWidth="1" min="13" max="13"/>
     <col width="10" customWidth="1" min="14" max="14"/>
     <col width="1172" customWidth="1" min="15" max="15"/>
   </cols>
   <sheetData>
     <row r="1">
@@ -1524,51 +1524,53 @@
         <is>
           <t>Rüstəm qızı</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>Cəfərova</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
           <t>sənətşünaslıq üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="H17" t="inlineStr"/>
-      <c r="I17" t="inlineStr"/>
+      <c r="I17" s="2" t="n">
+        <v>30027</v>
+      </c>
       <c r="J17" t="inlineStr">
         <is>
           <t>İctimaiyyətlə əlaqələr,mətbuat və informasiya şöbəsi</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
           <t>Baş mütəxəssis</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
           <t>Rəyasət Heyəti</t>
         </is>
       </c>
       <c r="M17" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N17" t="inlineStr"/>
       <c r="O17" t="inlineStr">
         <is>
           <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=lw_CIHAAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/3107/18/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/C%C9%99f%C9%99rova_N%C9%99zmin_R%C3%BCst%C9%99m_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
@@ -3763,47 +3765,110 @@
       <c r="G53" t="inlineStr"/>
       <c r="H53" t="inlineStr"/>
       <c r="I53" t="inlineStr"/>
       <c r="J53" t="inlineStr">
         <is>
           <t>Təsərrüfat işlərinin təşkili şöbəsi</t>
         </is>
       </c>
       <c r="K53" t="inlineStr">
         <is>
           <t>---------</t>
         </is>
       </c>
       <c r="L53" t="inlineStr">
         <is>
           <t>Rəyasət Heyəti</t>
         </is>
       </c>
       <c r="M53" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N53" t="inlineStr"/>
       <c r="O53" t="inlineStr">
         <is>
           <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=PngFD1gAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Kamran-Mustafayev-4'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/KamranMustafayev8'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0000-1762-7457'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Mustafayev_Kamran_Ramiz_o%C4%9Flu'}]</t>
+        </is>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" t="n">
+        <v>3252</v>
+      </c>
+      <c r="B54" t="inlineStr">
+        <is>
+          <t>Tuncay</t>
+        </is>
+      </c>
+      <c r="C54" t="inlineStr">
+        <is>
+          <t>Həbib oğlu</t>
+        </is>
+      </c>
+      <c r="D54" t="inlineStr">
+        <is>
+          <t>Həbibbəyli</t>
+        </is>
+      </c>
+      <c r="E54" t="inlineStr">
+        <is>
+          <t>İşləyir</t>
+        </is>
+      </c>
+      <c r="F54" t="inlineStr">
+        <is>
+          <t>Elmi işçi</t>
+        </is>
+      </c>
+      <c r="G54" t="inlineStr">
+        <is>
+          <t>texnika üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="H54" t="inlineStr"/>
+      <c r="I54" s="2" t="n">
+        <v>35092</v>
+      </c>
+      <c r="J54" t="inlineStr">
+        <is>
+          <t>&amp;quot;Elektron Akademiya&amp;quot; şöbəsi</t>
+        </is>
+      </c>
+      <c r="K54" t="inlineStr">
+        <is>
+          <t>Baş mütəxəssis</t>
+        </is>
+      </c>
+      <c r="L54" t="inlineStr">
+        <is>
+          <t>Rəyasət Heyəti</t>
+        </is>
+      </c>
+      <c r="M54" s="2" t="n">
+        <v>46176</v>
+      </c>
+      <c r="N54" t="inlineStr"/>
+      <c r="O54" t="inlineStr">
+        <is>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=ppIPGU0AAAAJ&amp;hl=en'}, {'platform_name': 'Web of Science', 'platform_logo': '/media/platform_logos/WOS.PNG', 'url': 'https://www.webofscience.com/wos/author/record/JZC-7539-2024'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-7381-9461'}]</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>