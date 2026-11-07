--- v2 (2026-08-09)
+++ v3 (2026-11-07)
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O54"/>
+  <dimension ref="A1:O53"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="12" customWidth="1" min="2" max="2"/>
     <col width="19" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="9" customWidth="1" min="5" max="5"/>
     <col width="15" customWidth="1" min="6" max="6"/>
     <col width="40" customWidth="1" min="7" max="7"/>
     <col width="15" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="55" customWidth="1" min="10" max="10"/>
     <col width="29" customWidth="1" min="11" max="11"/>
     <col width="16" customWidth="1" min="12" max="12"/>
     <col width="12" customWidth="1" min="13" max="13"/>
     <col width="10" customWidth="1" min="14" max="14"/>
     <col width="1172" customWidth="1" min="15" max="15"/>
   </cols>
   <sheetData>
     <row r="1">
@@ -597,1896 +597,1902 @@
           <t>Rəhbərlik</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
           <t>Prezident</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t>Rəyasət Heyəti</t>
         </is>
       </c>
       <c r="M2" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N2" t="inlineStr"/>
       <c r="O2" t="inlineStr">
         <is>
           <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=lwD6b3AAAAAJ&amp;hl=en'}, {'platform_name': 'Web of Science', 'platform_logo': '/media/platform_logos/WOS.PNG', 'url': 'https://www.webofscience.com/wos/author/record/IQU-8958-2023'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Isa-Habibbayli'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/IsaHebibbeyli'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-1957-0778'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/934/1/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C9%99bibb%C9%99yli_%C4%B0sa_%C6%8Fkb%C9%99r_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
-        <v>3091</v>
+        <v>1529</v>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Rasim</t>
+          <t>Gövhər</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>Məhəmməd oğlu</t>
+          <t>Baxşəli qızı</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>Əliquliyev</t>
+          <t>Baxşəliyeva</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>texnika elmləri doktoru</t>
+          <t>filologiya elmləri doktoru</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>Akademik</t>
         </is>
       </c>
       <c r="I3" t="inlineStr"/>
       <c r="J3" t="inlineStr">
         <is>
           <t>Rəhbərlik</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
           <t>Vitse-prezident</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t>Rəyasət Heyəti</t>
         </is>
       </c>
       <c r="M3" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N3" t="inlineStr"/>
       <c r="O3" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=S6u8m58AAAAJ&amp;hl=en'}, {'platform_name': 'Scopus', 'platform_logo': '/media/platform_logos/scopus_.PNG', 'url': 'https://www.scopus.com/authid/detail.uri?authorId=58093951600'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-1223-7411'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/3091/18/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliquliyev_Rasim_M%C9%99h%C9%99mm%C9%99d_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=Nbsd2z8AAAAJ&amp;hl=en'}, {'platform_name': 'Web of Science', 'platform_logo': '/media/platform_logos/WOS.PNG', 'url': 'https://www.webofscience.com/wos/author/record/KIC-0797-2024'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Govhar-Bakhshaliyeva-2'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/GovharBaxshaliyeva'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0001-6965-5561'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Bax%C5%9F%C9%99liyeva_G%C3%B6vh%C9%99r_Bax%C5%9F%C9%99li_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
-        <v>3092</v>
+        <v>1648</v>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>İbrahim</t>
+          <t>Əsmər</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>Said oğlu</t>
+          <t>Şakir qızı</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>Quliyev</t>
+          <t>Əliyeva</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>geologiya-mineralogiya elmləri doktoru</t>
-[...6 lines deleted...]
-      </c>
+          <t>filologiya üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="H4" t="inlineStr"/>
       <c r="I4" t="inlineStr"/>
       <c r="J4" t="inlineStr">
         <is>
-          <t>Rəhbərlik</t>
+          <t>Sənədlərlə iş və protokol şöbəsi</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>Vitse-prezident</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t>Rəyasət Heyəti</t>
         </is>
       </c>
       <c r="M4" s="2" t="n">
-        <v>45292</v>
+        <v>46176</v>
       </c>
       <c r="N4" t="inlineStr"/>
       <c r="O4" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=huah3jkAAAAJ&amp;hl=en'}, {'platform_name': 'Scopus', 'platform_logo': '/media/platform_logos/scopus_.PNG', 'url': 'https://www.scopus.com/authid/detail.uri?authorId=6602519383'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0001-9894-6835'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/3092/18/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Quliyev_%C4%B0brahim_Said_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=eO0tQhoAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Asmar-Aliyeva'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyeva_%C6%8Fsm%C9%99r_%C5%9Eakir_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
-        <v>3093</v>
+        <v>3091</v>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Dilqəm</t>
+          <t>Rasim</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>Bəbir oğlu</t>
+          <t>Məhəmməd oğlu</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>Tağıyev</t>
+          <t>Əliquliyev</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>kimya elmləri doktoru</t>
+          <t>texnika elmləri doktoru</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>Akademik</t>
         </is>
       </c>
       <c r="I5" t="inlineStr"/>
       <c r="J5" t="inlineStr">
         <is>
           <t>Rəhbərlik</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
           <t>Vitse-prezident</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t>Rəyasət Heyəti</t>
         </is>
       </c>
       <c r="M5" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N5" t="inlineStr"/>
       <c r="O5" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=UlbDnIwAAAAJ&amp;hl=en'}, {'platform_name': 'Scopus', 'platform_logo': '/media/platform_logos/scopus_.PNG', 'url': 'https://www.scopus.com/authid/detail.uri?authorId=6508009961'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-8312-2980'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/3093/18/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Ta%C4%9F%C4%B1yev_Dilq%C9%99m_B%C9%99bir_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=S6u8m58AAAAJ&amp;hl=en'}, {'platform_name': 'Scopus', 'platform_logo': '/media/platform_logos/scopus_.PNG', 'url': 'https://www.scopus.com/authid/detail.uri?authorId=58093951600'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-1223-7411'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/3091/18/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliquliyev_Rasim_M%C9%99h%C9%99mm%C9%99d_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
-        <v>3094</v>
+        <v>3092</v>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>İradə</t>
+          <t>İbrahim</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>Məmməd qızı</t>
+          <t>Said oğlu</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>Hüseynova</t>
+          <t>Quliyev</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>biologiya elmləri doktoru</t>
+          <t>geologiya-mineralogiya elmləri doktoru</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>Akademik</t>
         </is>
       </c>
       <c r="I6" t="inlineStr"/>
       <c r="J6" t="inlineStr">
         <is>
           <t>Rəhbərlik</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
           <t>Vitse-prezident</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t>Rəyasət Heyəti</t>
         </is>
       </c>
       <c r="M6" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N6" t="inlineStr"/>
       <c r="O6" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=CzPDSg8AAAAJ&amp;hl=en'}, {'platform_name': 'Scopus', 'platform_logo': '/media/platform_logos/scopus_.PNG', 'url': 'https://www.scopus.com/authid/detail.uri?authorId=16417271600'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/3094/18/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C3%BCseynova_%C4%B0rad%C9%99_M%C9%99mm%C9%99d_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=huah3jkAAAAJ&amp;hl=en'}, {'platform_name': 'Scopus', 'platform_logo': '/media/platform_logos/scopus_.PNG', 'url': 'https://www.scopus.com/authid/detail.uri?authorId=6602519383'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0001-9894-6835'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/3092/18/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Quliyev_%C4%B0brahim_Said_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
-        <v>3095</v>
+        <v>3093</v>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Telman</t>
+          <t>Dilqəm</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>Abbas oğlu</t>
+          <t>Bəbir oğlu</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>Əliyev</t>
+          <t>Tağıyev</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>texnika elmləri doktoru</t>
+          <t>kimya elmləri doktoru</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>Akademik</t>
         </is>
       </c>
       <c r="I7" t="inlineStr"/>
       <c r="J7" t="inlineStr">
         <is>
           <t>Rəhbərlik</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>Müşavir</t>
+          <t>Vitse-prezident</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t>Rəyasət Heyəti</t>
         </is>
       </c>
       <c r="M7" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N7" t="inlineStr"/>
       <c r="O7" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=iA-X-p0AAAAJ&amp;hl=en'}, {'platform_name': 'Scopus', 'platform_logo': '/media/platform_logos/scopus_.PNG', 'url': 'https://www.scopus.com/authid/detail.uri?authorId=55646446300'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-6435-5933'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/3095/18/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyev_Telman_Abbas_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=UlbDnIwAAAAJ&amp;hl=en'}, {'platform_name': 'Scopus', 'platform_logo': '/media/platform_logos/scopus_.PNG', 'url': 'https://www.scopus.com/authid/detail.uri?authorId=6508009961'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-8312-2980'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/3093/18/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Ta%C4%9F%C4%B1yev_Dilq%C9%99m_B%C9%99bir_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
-        <v>3096</v>
+        <v>3094</v>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Qərib</t>
+          <t>İradə</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>Şamil oğlu</t>
+          <t>Məmməd qızı</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>Məmmədov</t>
+          <t>Hüseynova</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
           <t>biologiya elmləri doktoru</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>Akademik</t>
         </is>
       </c>
       <c r="I8" t="inlineStr"/>
       <c r="J8" t="inlineStr">
         <is>
           <t>Rəhbərlik</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>Müşavir</t>
+          <t>Vitse-prezident</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t>Rəyasət Heyəti</t>
         </is>
       </c>
       <c r="M8" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N8" t="inlineStr"/>
       <c r="O8" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=WBEngaAAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/3096/18/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dov_Q%C9%99rib_%C5%9Eamil_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=CzPDSg8AAAAJ&amp;hl=en'}, {'platform_name': 'Scopus', 'platform_logo': '/media/platform_logos/scopus_.PNG', 'url': 'https://www.scopus.com/authid/detail.uri?authorId=16417271600'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/3094/18/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C3%BCseynova_%C4%B0rad%C9%99_M%C9%99mm%C9%99d_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
-        <v>3097</v>
+        <v>3095</v>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Adil</t>
+          <t>Telman</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>Abdulxalıq oğlu</t>
+          <t>Abbas oğlu</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>Qəribov</t>
+          <t>Əliyev</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>kimya elmləri doktoru</t>
+          <t>texnika elmləri doktoru</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>Akademik</t>
         </is>
       </c>
       <c r="I9" t="inlineStr"/>
       <c r="J9" t="inlineStr">
         <is>
           <t>Rəhbərlik</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
           <t>Müşavir</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t>Rəyasət Heyəti</t>
         </is>
       </c>
       <c r="M9" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N9" t="inlineStr"/>
       <c r="O9" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=8NUynw4AAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Q%C9%99ribov_Adil_Abdulxal%C4%B1q_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=iA-X-p0AAAAJ&amp;hl=en'}, {'platform_name': 'Scopus', 'platform_logo': '/media/platform_logos/scopus_.PNG', 'url': 'https://www.scopus.com/authid/detail.uri?authorId=55646446300'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-6435-5933'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/3095/18/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyev_Telman_Abbas_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
-        <v>3098</v>
+        <v>3096</v>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Elton</t>
+          <t>Qərib</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>Arzuman oğlu</t>
+          <t>Şamil oğlu</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>Məmmədov</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>texnika elmləri doktoru</t>
+          <t>biologiya elmləri doktoru</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
-          <t>Professor</t>
+          <t>Akademik</t>
         </is>
       </c>
       <c r="I10" t="inlineStr"/>
       <c r="J10" t="inlineStr">
         <is>
-          <t>Sosial xidmətlər şöbəsi</t>
+          <t>Rəhbərlik</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>Şöbə müdiri</t>
+          <t>Müşavir</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t>Rəyasət Heyəti</t>
         </is>
       </c>
       <c r="M10" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N10" t="inlineStr"/>
       <c r="O10" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=JPaY_Q4AAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dov_Elton_Arzuman_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=WBEngaAAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/3096/18/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dov_Q%C9%99rib_%C5%9Eamil_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
-        <v>3099</v>
+        <v>3097</v>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Arif</t>
+          <t>Adil</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>Məmməd oğlu</t>
+          <t>Abdulxalıq oğlu</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>Həşimov</t>
+          <t>Qəribov</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>texnika elmləri doktoru</t>
+          <t>kimya elmləri doktoru</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>Akademik</t>
         </is>
       </c>
       <c r="I11" t="inlineStr"/>
       <c r="J11" t="inlineStr">
         <is>
           <t>Rəhbərlik</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>Akademik-katib</t>
+          <t>Müşavir</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t>Rəyasət Heyəti</t>
         </is>
       </c>
       <c r="M11" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N11" t="inlineStr"/>
       <c r="O11" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=aWzYQXcAAAAJ&amp;hl=en'}, {'platform_name': 'Scopus', 'platform_logo': '/media/platform_logos/scopus_.PNG', 'url': 'https://www.scopus.com/authid/detail.uri?authorId=15044352500'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C9%99%C5%9Fimov_Arif_M%C9%99mm%C9%99d_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=8NUynw4AAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Q%C9%99ribov_Adil_Abdulxal%C4%B1q_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
-        <v>3101</v>
+        <v>3098</v>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Aida</t>
+          <t>Elton</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>Ağagül qızı</t>
+          <t>Arzuman oğlu</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>Tağıyeva</t>
+          <t>Məmmədov</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
-      <c r="G12" t="inlineStr"/>
-      <c r="H12" t="inlineStr"/>
+      <c r="G12" t="inlineStr">
+        <is>
+          <t>texnika elmləri doktoru</t>
+        </is>
+      </c>
+      <c r="H12" t="inlineStr">
+        <is>
+          <t>Professor</t>
+        </is>
+      </c>
       <c r="I12" t="inlineStr"/>
       <c r="J12" t="inlineStr">
         <is>
-          <t>&amp;quot;Elektron Akademiya&amp;quot; şöbəsi</t>
+          <t>Sosial xidmətlər şöbəsi</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>Baş mütəxəssis</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t>Rəyasət Heyəti</t>
         </is>
       </c>
       <c r="M12" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N12" t="inlineStr"/>
       <c r="O12" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=vkuRevsAAAAJ&amp;hl=en'}, {'platform_name': 'Web of Science', 'platform_logo': '/media/platform_logos/WOS.PNG', 'url': 'https://www.webofscience.com/wos/author/record/AAD-8100-2019'}, {'platform_name': 'Scopus', 'platform_logo': '/media/platform_logos/scopus_.PNG', 'url': 'https://www.scopus.com/authid/detail.uri?authorId=56239743600'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-4680-2589'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Ta%C4%9F%C4%B1yeva_Aida_A%C4%9Fag%C3%BCl_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=JPaY_Q4AAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dov_Elton_Arzuman_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
-        <v>3102</v>
+        <v>3099</v>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Afiq</t>
+          <t>Arif</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>Tofiq oğlu</t>
+          <t>Məmməd oğlu</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>Məmmədov</t>
+          <t>Həşimov</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>aqrar elmlər üzrə fəlsəfə doktoru</t>
+          <t>texnika elmləri doktoru</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
-          <t>Dosent</t>
+          <t>Akademik</t>
         </is>
       </c>
       <c r="I13" t="inlineStr"/>
       <c r="J13" t="inlineStr">
         <is>
-          <t>BTEB</t>
+          <t>Rəhbərlik</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>Elmi katib</t>
+          <t>Akademik-katib</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t>Rəyasət Heyəti</t>
         </is>
       </c>
       <c r="M13" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N13" t="inlineStr"/>
       <c r="O13" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=IBGUN3gAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/3102/18/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dov_Afiq_Tofiq_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=aWzYQXcAAAAJ&amp;hl=en'}, {'platform_name': 'Scopus', 'platform_logo': '/media/platform_logos/scopus_.PNG', 'url': 'https://www.scopus.com/authid/detail.uri?authorId=15044352500'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C9%99%C5%9Fimov_Arif_M%C9%99mm%C9%99d_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
-        <v>3104</v>
+        <v>3101</v>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Rəna</t>
+          <t>Aida</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>Tofiq qızı</t>
+          <t>Ağagül qızı</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>Qasımova</t>
+          <t>Tağıyeva</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
-      <c r="G14" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="G14" t="inlineStr"/>
+      <c r="H14" t="inlineStr"/>
       <c r="I14" t="inlineStr"/>
       <c r="J14" t="inlineStr">
         <is>
-          <t>Elm və təhsil şöbəsi</t>
+          <t>&amp;quot;Elektron Akademiya&amp;quot; şöbəsi</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
           <t>Baş mütəxəssis</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t>Rəyasət Heyəti</t>
         </is>
       </c>
       <c r="M14" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N14" t="inlineStr"/>
       <c r="O14" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=bgvksQYAAAAJ&amp;hl=en'}, {'platform_name': 'Web of Science', 'platform_logo': '/media/platform_logos/WOS.PNG', 'url': 'https://www.webofscience.com/wos/author/record/H-3731-2017'}, {'platform_name': 'Scopus', 'platform_logo': '/media/platform_logos/scopus_.PNG', 'url': 'https://www.scopus.com/authid/detail.uri?authorId=34067599200'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://science.academia.edu/RenaGasimova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-0480-9910'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Qas%C4%B1mova_R%C9%99na_Tofiq_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=vkuRevsAAAAJ&amp;hl=en'}, {'platform_name': 'Web of Science', 'platform_logo': '/media/platform_logos/WOS.PNG', 'url': 'https://www.webofscience.com/wos/author/record/AAD-8100-2019'}, {'platform_name': 'Scopus', 'platform_logo': '/media/platform_logos/scopus_.PNG', 'url': 'https://www.scopus.com/authid/detail.uri?authorId=56239743600'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-4680-2589'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Ta%C4%9F%C4%B1yeva_Aida_A%C4%9Fag%C3%BCl_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
-        <v>3105</v>
+        <v>3102</v>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Aytən</t>
+          <t>Afiq</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>Bəxtiyar qızı</t>
+          <t>Tofiq oğlu</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>Hüseynova</t>
+          <t>Məmmədov</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>yer elmləri üzrə fəlsəfə doktoru</t>
-[...2 lines deleted...]
-      <c r="H15" t="inlineStr"/>
+          <t>aqrar elmlər üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="H15" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="I15" t="inlineStr"/>
       <c r="J15" t="inlineStr">
         <is>
-          <t>Xarici əlaqələr və beynəlxalq təşkilatlarla iş şöbəsi</t>
+          <t>BTEB</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>Şöbə müdirinin müavini</t>
+          <t>Elmi katib</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t>Rəyasət Heyəti</t>
         </is>
       </c>
       <c r="M15" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N15" t="inlineStr"/>
       <c r="O15" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=kG32WXYAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Ayten-Khasayeva-Huseynova'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://science.academia.edu/AytenHuseynova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-1932-4289'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/3105/18/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C3%BCseynova_Ayt%C9%99n_B%C9%99xtiyar_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=IBGUN3gAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/3102/18/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dov_Afiq_Tofiq_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
-        <v>3106</v>
+        <v>3104</v>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Aynur</t>
+          <t>Rəna</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>Vaqif qızı</t>
+          <t>Tofiq qızı</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>Mahmud</t>
+          <t>Qasımova</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>filologiya üzrə fəlsəfə doktoru</t>
-[...2 lines deleted...]
-      <c r="H16" t="inlineStr"/>
+          <t>texnika üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="H16" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="I16" t="inlineStr"/>
       <c r="J16" t="inlineStr">
         <is>
-          <t>İnsan resursları şöbəsi</t>
+          <t>Elm və təhsil şöbəsi</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>Şöbə müdiri</t>
+          <t>Baş mütəxəssis</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t>Rəyasət Heyəti</t>
         </is>
       </c>
       <c r="M16" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N16" t="inlineStr"/>
       <c r="O16" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=1I36HI8AAAAJ&amp;hl=en'}, {'platform_name': 'Web of Science', 'platform_logo': '/media/platform_logos/WOS.PNG', 'url': 'https://www.webofscience.com/wos/author/record/Q-6058-2018'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Aynur-Mahmud'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://science.academia.edu/AynuraMahmudova'}, {'platform_name': 'TÜBITAK DergiPark', 'platform_logo': '/media/platform_logos/DP.PNG', 'url': 'https://dergipark.org.tr/tr/pub/@Aynura%20Mahmudova'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/3106/18/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Mahmud_Aynur_Vaqif_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=bgvksQYAAAAJ&amp;hl=en'}, {'platform_name': 'Web of Science', 'platform_logo': '/media/platform_logos/WOS.PNG', 'url': 'https://www.webofscience.com/wos/author/record/H-3731-2017'}, {'platform_name': 'Scopus', 'platform_logo': '/media/platform_logos/scopus_.PNG', 'url': 'https://www.scopus.com/authid/detail.uri?authorId=34067599200'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://science.academia.edu/RenaGasimova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-0480-9910'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Qas%C4%B1mova_R%C9%99na_Tofiq_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
-        <v>3107</v>
+        <v>3105</v>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Nəzmin</t>
+          <t>Aytən</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>Rüstəm qızı</t>
+          <t>Bəxtiyar qızı</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>Cəfərova</t>
+          <t>Hüseynova</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>sənətşünaslıq üzrə fəlsəfə doktoru</t>
+          <t>yer elmləri üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="H17" t="inlineStr"/>
-      <c r="I17" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="I17" t="inlineStr"/>
       <c r="J17" t="inlineStr">
         <is>
-          <t>İctimaiyyətlə əlaqələr,mətbuat və informasiya şöbəsi</t>
+          <t>Xarici əlaqələr və beynəlxalq təşkilatlarla iş şöbəsi</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
-          <t>Baş mütəxəssis</t>
+          <t>Şöbə müdirinin müavini</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
           <t>Rəyasət Heyəti</t>
         </is>
       </c>
       <c r="M17" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N17" t="inlineStr"/>
       <c r="O17" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=lw_CIHAAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/3107/18/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/C%C9%99f%C9%99rova_N%C9%99zmin_R%C3%BCst%C9%99m_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=kG32WXYAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Ayten-Khasayeva-Huseynova'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://science.academia.edu/AytenHuseynova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-1932-4289'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/3105/18/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C3%BCseynova_Ayt%C9%99n_B%C9%99xtiyar_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
-        <v>3108</v>
+        <v>3106</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Həsən</t>
+          <t>Aynur</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>Əli oğlu</t>
+          <t>Vaqif qızı</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>Nağıyev</t>
+          <t>Mahmud</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>texnika üzrə fəlsəfə doktoru</t>
-[...9 lines deleted...]
-      </c>
+          <t>filologiya üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="H18" t="inlineStr"/>
+      <c r="I18" t="inlineStr"/>
       <c r="J18" t="inlineStr">
         <is>
-          <t>&amp;quot;Elektron Akademiya&amp;quot; şöbəsi</t>
+          <t>İnsan resursları şöbəsi</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>Şöbə müdirinin müavini</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
           <t>Rəyasət Heyəti</t>
         </is>
       </c>
       <c r="M18" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N18" t="inlineStr"/>
       <c r="O18" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=bK5eRwMAAAAJ&amp;hl=en'}, {'platform_name': 'Web of Science', 'platform_logo': '/media/platform_logos/WOS.PNG', 'url': 'https://www.webofscience.com/wos/author/record/AAC-4731-2019'}, {'platform_name': 'Scopus', 'platform_logo': '/media/platform_logos/scopus_.PNG', 'url': 'https://www.scopus.com/authid/detail.uri?authorId=55646946000'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Hasan-Nagiev'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-4158-6434'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Na%C4%9F%C4%B1yev_H%C9%99s%C9%99n_%C6%8Fli_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=1I36HI8AAAAJ&amp;hl=en'}, {'platform_name': 'Web of Science', 'platform_logo': '/media/platform_logos/WOS.PNG', 'url': 'https://www.webofscience.com/wos/author/record/Q-6058-2018'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Aynur-Mahmud'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://science.academia.edu/AynuraMahmudova'}, {'platform_name': 'TÜBITAK DergiPark', 'platform_logo': '/media/platform_logos/DP.PNG', 'url': 'https://dergipark.org.tr/tr/pub/@Aynura%20Mahmudova'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/3106/18/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Mahmud_Aynur_Vaqif_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="n">
-        <v>3110</v>
+        <v>3107</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Tubuxanım</t>
+          <t>Nəzmin</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>Elman qızı</t>
+          <t>Rüstəm qızı</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>Qasımzadə</t>
+          <t>Cəfərova</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>biologiya elmləri doktoru</t>
-[...7 lines deleted...]
-      <c r="I19" t="inlineStr"/>
+          <t>sənətşünaslıq üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="H19" t="inlineStr"/>
+      <c r="I19" s="2" t="n">
+        <v>30027</v>
+      </c>
       <c r="J19" t="inlineStr">
         <is>
-          <t>BTEB</t>
+          <t>İctimaiyyətlə əlaqələr,mətbuat və informasiya şöbəsi</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
-          <t>Elmi katib</t>
+          <t>Baş mütəxəssis</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
           <t>Rəyasət Heyəti</t>
         </is>
       </c>
       <c r="M19" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N19" t="inlineStr"/>
       <c r="O19" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=XDT4sOMAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Qas%C4%B1mzad%C9%99_Tubuxan%C4%B1m_Elman_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=lw_CIHAAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/3107/18/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/C%C9%99f%C9%99rova_N%C9%99zmin_R%C3%BCst%C9%99m_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="n">
-        <v>3111</v>
+        <v>3108</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Ağahüseyn</t>
+          <t>Həsən</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>Məmmədhüseyn oğlu</t>
+          <t>Əli oğlu</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>Şükürov</t>
+          <t>Nağıyev</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>filologiya üzrə fəlsəfə doktoru</t>
+          <t>texnika üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
-      <c r="I20" t="inlineStr"/>
+      <c r="I20" s="2" t="n">
+        <v>28339</v>
+      </c>
       <c r="J20" t="inlineStr">
         <is>
-          <t>İctimaiyyətlə əlaqələr,mətbuat və informasiya şöbəsi</t>
+          <t>&amp;quot;Elektron Akademiya&amp;quot; şöbəsi</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
-          <t>Şöbə müdiri</t>
+          <t>Şöbə müdirinin müavini</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
           <t>Rəyasət Heyəti</t>
         </is>
       </c>
       <c r="M20" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N20" t="inlineStr"/>
       <c r="O20" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=4pi750sAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C5%9E%C3%BCk%C3%BCrov_A%C4%9Fah%C3%BCseyn_M%C9%99mm%C9%99dh%C3%BCseyn_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=bK5eRwMAAAAJ&amp;hl=en'}, {'platform_name': 'Web of Science', 'platform_logo': '/media/platform_logos/WOS.PNG', 'url': 'https://www.webofscience.com/wos/author/record/AAC-4731-2019'}, {'platform_name': 'Scopus', 'platform_logo': '/media/platform_logos/scopus_.PNG', 'url': 'https://www.scopus.com/authid/detail.uri?authorId=55646946000'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Hasan-Nagiev'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-4158-6434'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Na%C4%9F%C4%B1yev_H%C9%99s%C9%99n_%C6%8Fli_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="n">
-        <v>3112</v>
+        <v>3110</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Fariz</t>
+          <t>Tubuxanım</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>Beykəs oğlu</t>
+          <t>Elman qızı</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>İmranov</t>
+          <t>Qasımzadə</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>fizika-riyaziyyat üzrə fəlsəfə doktoru</t>
+          <t>biologiya elmləri doktoru</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
-      <c r="I21" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="I21" t="inlineStr"/>
       <c r="J21" t="inlineStr">
         <is>
-          <t>&amp;quot;Elektron Akademiya&amp;quot; şöbəsi</t>
+          <t>BTEB</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
-          <t>Şöbə müdiri</t>
+          <t>Elmi katib</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
           <t>Rəyasət Heyəti</t>
         </is>
       </c>
       <c r="M21" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N21" t="inlineStr"/>
       <c r="O21" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=JPoHm-IAAAAJ&amp;hl=en'}, {'platform_name': 'Web of Science', 'platform_logo': '/media/platform_logos/WOS.PNG', 'url': 'https://www.webofscience.com/wos/author/record/LXU-8353-2024'}, {'platform_name': 'Scopus', 'platform_logo': '/media/platform_logos/scopus_.PNG', 'url': 'https://www.scopus.com/authid/detail.uri?authorId=39361810200'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-9100-3896'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0mranov_Fariz_Beyk%C9%99s_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=XDT4sOMAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Qas%C4%B1mzad%C9%99_Tubuxan%C4%B1m_Elman_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="n">
-        <v>3113</v>
+        <v>3111</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Möhsün</t>
+          <t>Ağahüseyn</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>Zellabdin oğlu</t>
+          <t>Məmmədhüseyn oğlu</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>Nağısoylu</t>
+          <t>Şükürov</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>filologiya elmləri doktoru</t>
+          <t>filologiya üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>Akademik</t>
+          <t>Dosent</t>
         </is>
       </c>
       <c r="I22" t="inlineStr"/>
       <c r="J22" t="inlineStr">
         <is>
-          <t>Rəhbərlik</t>
+          <t>İctimaiyyətlə əlaqələr,mətbuat və informasiya şöbəsi</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>Müşavir</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
           <t>Rəyasət Heyəti</t>
         </is>
       </c>
       <c r="M22" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N22" t="inlineStr"/>
       <c r="O22" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=S2SSsm4AAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Na%C4%9F%C4%B1soylu_M%C3%B6hs%C3%BCn_Zellabdin_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=4pi750sAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C5%9E%C3%BCk%C3%BCrov_A%C4%9Fah%C3%BCseyn_M%C9%99mm%C9%99dh%C3%BCseyn_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="n">
-        <v>3114</v>
+        <v>3112</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Ramin</t>
+          <t>Fariz</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>Əyyar oğlu</t>
+          <t>Beykəs oğlu</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>Həsənov</t>
+          <t>İmranov</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
-      <c r="G23" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="I23" t="inlineStr"/>
+      <c r="G23" t="inlineStr">
+        <is>
+          <t>fizika-riyaziyyat üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="H23" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
+      <c r="I23" s="2" t="n">
+        <v>23877</v>
+      </c>
       <c r="J23" t="inlineStr">
         <is>
-          <t>Elmi irs şöbəsi</t>
+          <t>&amp;quot;Elektron Akademiya&amp;quot; şöbəsi</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
-          <t>Aparıcı mütəxəssis</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
           <t>Rəyasət Heyəti</t>
         </is>
       </c>
       <c r="M23" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N23" t="inlineStr"/>
       <c r="O23" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=hXUP1l8AAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Ramin-Gasanov'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C9%99s%C9%99nov_Ramin_%C6%8Fyyar_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=JPoHm-IAAAAJ&amp;hl=en'}, {'platform_name': 'Web of Science', 'platform_logo': '/media/platform_logos/WOS.PNG', 'url': 'https://www.webofscience.com/wos/author/record/LXU-8353-2024'}, {'platform_name': 'Scopus', 'platform_logo': '/media/platform_logos/scopus_.PNG', 'url': 'https://www.scopus.com/authid/detail.uri?authorId=39361810200'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-9100-3896'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0mranov_Fariz_Beyk%C9%99s_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="n">
-        <v>3115</v>
+        <v>3113</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Səfa</t>
+          <t>Möhsün</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>Pənah oğlu</t>
+          <t>Zellabdin oğlu</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>Qarayev</t>
+          <t>Nağısoylu</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>filologiya üzrə fəlsəfə doktoru</t>
+          <t>filologiya elmləri doktoru</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t>Dosent</t>
+          <t>Akademik</t>
         </is>
       </c>
       <c r="I24" t="inlineStr"/>
       <c r="J24" t="inlineStr">
         <is>
           <t>Rəhbərlik</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
-          <t>Elmi katib</t>
+          <t>Müşavir</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
           <t>Rəyasət Heyəti</t>
         </is>
       </c>
       <c r="M24" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N24" t="inlineStr"/>
       <c r="O24" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=e8W5Bp4AAAAJ&amp;hl=en'}, {'platform_name': 'Web of Science', 'platform_logo': '/media/platform_logos/WOS.PNG', 'url': 'https://www.webofscience.com/wos/author/record/HGA-4815-2022'}, {'platform_name': 'Scopus', 'platform_logo': '/media/platform_logos/scopus_.PNG', 'url': 'https://www.scopus.com/authid/detail.uri?authorId=59001665500'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/SafaQarayev'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-9847-2054'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Qarayev_S%C9%99fa_P%C9%99nah_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=S2SSsm4AAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Na%C4%9F%C4%B1soylu_M%C3%B6hs%C3%BCn_Zellabdin_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="n">
-        <v>3116</v>
+        <v>3114</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Samir</t>
+          <t>Ramin</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>Kamal oğlu</t>
+          <t>Əyyar oğlu</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>Səttarov</t>
+          <t>Həsənov</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
-      <c r="G25" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G25" t="inlineStr"/>
       <c r="H25" t="inlineStr"/>
       <c r="I25" t="inlineStr"/>
       <c r="J25" t="inlineStr">
         <is>
-          <t>Xarici əlaqələr və beynəlxalq təşkilatlarla iş şöbəsi</t>
+          <t>Elmi irs şöbəsi</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
-          <t>Şöbə müdirinin müavini</t>
+          <t>Aparıcı mütəxəssis</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
           <t>Rəyasət Heyəti</t>
         </is>
       </c>
       <c r="M25" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N25" t="inlineStr"/>
       <c r="O25" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=Hsi7M18AAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Samir-Sattarov'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/SamiriWioletaSattarov'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-6380-0230'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/S%C9%99ttarov_Samir_Kamal_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=hXUP1l8AAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Ramin-Gasanov'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C9%99s%C9%99nov_Ramin_%C6%8Fyyar_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="n">
-        <v>3117</v>
+        <v>3115</v>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Zemfira</t>
+          <t>Səfa</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>Əli qızı</t>
+          <t>Pənah oğlu</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>Hacıyeva</t>
+          <t>Qarayev</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>tarix elmləri doktoru</t>
+          <t>filologiya elmləri doktoru</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="I26" t="inlineStr"/>
       <c r="J26" t="inlineStr">
         <is>
-          <t>Elmi irs şöbəsi</t>
+          <t>Rəhbərlik</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
-          <t>Şöbə müdiri</t>
+          <t>Elmi katib</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
           <t>Rəyasət Heyəti</t>
         </is>
       </c>
       <c r="M26" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N26" t="inlineStr"/>
       <c r="O26" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=hXjARjAAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0000-2482-8425'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Hac%C4%B1yeva_Zemfira_%C6%8Fli_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=e8W5Bp4AAAAJ&amp;hl=en'}, {'platform_name': 'Web of Science', 'platform_logo': '/media/platform_logos/WOS.PNG', 'url': 'https://www.webofscience.com/wos/author/record/HGA-4815-2022'}, {'platform_name': 'Scopus', 'platform_logo': '/media/platform_logos/scopus_.PNG', 'url': 'https://www.scopus.com/authid/detail.uri?authorId=59001665500'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/SafaQarayev'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-9847-2054'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Qarayev_S%C9%99fa_P%C9%99nah_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="n">
-        <v>3118</v>
+        <v>3116</v>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Əsmər</t>
+          <t>Samir</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>Şakir qızı</t>
+          <t>Kamal oğlu</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>Əliyeva</t>
+          <t>Səttarov</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>filologiya üzrə fəlsəfə doktoru</t>
+          <t>sosiologiya üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="H27" t="inlineStr"/>
       <c r="I27" t="inlineStr"/>
       <c r="J27" t="inlineStr">
         <is>
-          <t>Sənədlərlə iş və protokol şöbəsi</t>
+          <t>Xarici əlaqələr və beynəlxalq təşkilatlarla iş şöbəsi</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
-          <t>Şöbə müdiri</t>
+          <t>Şöbə müdirinin müavini</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
           <t>Rəyasət Heyəti</t>
         </is>
       </c>
       <c r="M27" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N27" t="inlineStr"/>
       <c r="O27" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=eO0tQhoAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Asmar-Aliyeva-3 '}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyeva_%C6%8Fsm%C9%99r_%C5%9Eakir_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=Hsi7M18AAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Samir-Sattarov'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/SamiriWioletaSattarov'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-6380-0230'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/S%C9%99ttarov_Samir_Kamal_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="n">
-        <v>3119</v>
+        <v>3117</v>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Zümrüd</t>
+          <t>Zemfira</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>İbrahim qızı</t>
+          <t>Əli qızı</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>Mənsimova</t>
+          <t>Hacıyeva</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>filologiya üzrə fəlsəfə doktoru</t>
-[...3 lines deleted...]
-      <c r="I28" t="inlineStr"/>
+          <t>tarix elmləri doktoru</t>
+        </is>
+      </c>
+      <c r="H28" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
+      <c r="I28" s="2" t="n">
+        <v>20150</v>
+      </c>
       <c r="J28" t="inlineStr">
         <is>
-          <t>İEB</t>
+          <t>Elmi irs şöbəsi</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
-          <t>Elmi katib</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
           <t>Rəyasət Heyəti</t>
         </is>
       </c>
       <c r="M28" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N28" t="inlineStr"/>
       <c r="O28" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=n1gKPqQAAAAJ&amp;hl=en'}, {'platform_name': 'Scopus', 'platform_logo': '/media/platform_logos/scopus_.PNG', 'url': 'https://www.scopus.com/authid/detail.uri?authorId=57763594800'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/3119/18/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99nsimova_Z%C3%BCmr%C3%BCd_%C4%B0brahim_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=hXjARjAAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0000-2482-8425'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Hac%C4%B1yeva_Zemfira_%C6%8Fli_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="n">
-        <v>3120</v>
+        <v>3119</v>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Tofiq</t>
+          <t>Zümrüd</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>Murtuza oğlu</t>
+          <t>İbrahim qızı</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>Nağıyev</t>
+          <t>Mənsimova</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>kimya elmləri doktoru</t>
+          <t>filologiya üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
-          <t>Akademik</t>
+          <t>Dosent</t>
         </is>
       </c>
       <c r="I29" t="inlineStr"/>
       <c r="J29" t="inlineStr">
         <is>
-          <t>Rəhbərlik</t>
+          <t>İEB</t>
         </is>
       </c>
       <c r="K29" t="inlineStr">
         <is>
-          <t>Vitse-prezident</t>
+          <t>Elmi katib</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
           <t>Rəyasət Heyəti</t>
         </is>
       </c>
       <c r="M29" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N29" t="inlineStr"/>
       <c r="O29" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Na%C4%9F%C4%B1yev_Tofiq_Murtuza_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=n1gKPqQAAAAJ&amp;hl=en'}, {'platform_name': 'Scopus', 'platform_logo': '/media/platform_logos/scopus_.PNG', 'url': 'https://www.scopus.com/authid/detail.uri?authorId=57763594800'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/3119/18/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99nsimova_Z%C3%BCmr%C3%BCd_%C4%B0brahim_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="n">
-        <v>3121</v>
+        <v>3120</v>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Nərgiz</t>
+          <t>Tofiq</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>Arif qızı</t>
+          <t>Murtuza oğlu</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>Paşayeva</t>
+          <t>Nağıyev</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>filologiya elmləri doktoru</t>
+          <t>kimya elmləri doktoru</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
           <t>Akademik</t>
         </is>
       </c>
       <c r="I30" t="inlineStr"/>
       <c r="J30" t="inlineStr">
         <is>
           <t>Rəhbərlik</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
           <t>Vitse-prezident</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
           <t>Rəyasət Heyəti</t>
         </is>
       </c>
       <c r="M30" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N30" t="inlineStr"/>
       <c r="O30" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Pa%C5%9Fayeva_N%C9%99rgiz_Arif_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Na%C4%9F%C4%B1yev_Tofiq_Murtuza_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="n">
-        <v>3122</v>
+        <v>3121</v>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Gövhər</t>
+          <t>Nərgiz</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>Baxşəli qızı</t>
+          <t>Arif qızı</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>Baxşəliyeva</t>
+          <t>Paşayeva</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
           <t>filologiya elmləri doktoru</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
           <t>Akademik</t>
         </is>
       </c>
       <c r="I31" t="inlineStr"/>
       <c r="J31" t="inlineStr">
         <is>
           <t>Rəhbərlik</t>
         </is>
       </c>
       <c r="K31" t="inlineStr">
         <is>
           <t>Vitse-prezident</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
           <t>Rəyasət Heyəti</t>
         </is>
       </c>
       <c r="M31" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N31" t="inlineStr"/>
       <c r="O31" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=Nbsd2z8AAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Bax%C5%9F%C9%99liyeva_G%C3%B6vh%C9%99r_Bax%C5%9F%C9%99li_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Pa%C5%9Fayeva_N%C9%99rgiz_Arif_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="n">
         <v>3123</v>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>Yaqub</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>Mikayıl oğlu</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>Mahmudov</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -2729,51 +2735,53 @@
         <is>
           <t>Vahid qızı</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>Məmmədxanlı</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
           <t>filologiya üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="H36" t="inlineStr"/>
-      <c r="I36" t="inlineStr"/>
+      <c r="I36" s="2" t="n">
+        <v>26536</v>
+      </c>
       <c r="J36" t="inlineStr">
         <is>
           <t>HEB</t>
         </is>
       </c>
       <c r="K36" t="inlineStr">
         <is>
           <t>Elmi katib</t>
         </is>
       </c>
       <c r="L36" t="inlineStr">
         <is>
           <t>Rəyasət Heyəti</t>
         </is>
       </c>
       <c r="M36" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N36" t="inlineStr"/>
       <c r="O36" t="inlineStr">
         <is>
           <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dxanl%C4%B1_Arzu_Vahid_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
@@ -3359,516 +3367,459 @@
           <t>Elm və təhsil şöbəsi</t>
         </is>
       </c>
       <c r="K46" t="inlineStr">
         <is>
           <t>Baş mütəxəssis</t>
         </is>
       </c>
       <c r="L46" t="inlineStr">
         <is>
           <t>Rəyasət Heyəti</t>
         </is>
       </c>
       <c r="M46" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N46" t="inlineStr"/>
       <c r="O46" t="inlineStr">
         <is>
           <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Mirz%C9%99yeva_Ayg%C3%BCn_Qafur_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="n">
-        <v>3138</v>
+        <v>3139</v>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Aynur</t>
+          <t>Esmira</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>Cavanşir qızı</t>
+          <t>Həsən qızı</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>Günəşli</t>
+          <t>Əlirzayeva</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
-      <c r="G47" t="inlineStr"/>
-      <c r="H47" t="inlineStr"/>
+      <c r="G47" t="inlineStr">
+        <is>
+          <t>biologiya üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="H47" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="I47" t="inlineStr"/>
       <c r="J47" t="inlineStr">
         <is>
-          <t>Elm və təhsil şöbəsi</t>
+          <t>Xarici əlaqələr və beynəlxalq təşkilatlarla iş şöbəsi</t>
         </is>
       </c>
       <c r="K47" t="inlineStr">
         <is>
-          <t>Baş mütəxəssis</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L47" t="inlineStr">
         <is>
           <t>Rəyasət Heyəti</t>
         </is>
       </c>
       <c r="M47" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N47" t="inlineStr"/>
       <c r="O47" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/G%C3%BCn%C9%99%C5%9Fli_Aynur_Cavan%C5%9Fir_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Scopus', 'platform_logo': '/media/platform_logos/scopus_.PNG', 'url': 'https://www.scopus.com/authid/detail.uri?authorId=15764434900'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/E-Alirzayeva'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-4646-9691'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Flirzayeva_Esmira_H%C9%99s%C9%99n_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="n">
-        <v>3139</v>
+        <v>3140</v>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Esmira</t>
+          <t>İlqar</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>Həsən qızı</t>
+          <t>Kərəm oğlu</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>Əlirzayeva</t>
+          <t>Quliyev</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
-          <t>biologiya üzrə fəlsəfə doktoru</t>
-[...6 lines deleted...]
-      </c>
+          <t>texnika üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="H48" t="inlineStr"/>
       <c r="I48" t="inlineStr"/>
       <c r="J48" t="inlineStr">
         <is>
-          <t>Xarici əlaqələr və beynəlxalq təşkilatlarla iş şöbəsi</t>
+          <t>Maliyyə və mühasibat şöbəsi</t>
         </is>
       </c>
       <c r="K48" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L48" t="inlineStr">
         <is>
           <t>Rəyasət Heyəti</t>
         </is>
       </c>
       <c r="M48" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N48" t="inlineStr"/>
       <c r="O48" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Scopus', 'platform_logo': '/media/platform_logos/scopus_.PNG', 'url': 'https://www.scopus.com/authid/detail.uri?authorId=15764434900'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/E-Alirzayeva'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-4646-9691'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Flirzayeva_Esmira_H%C9%99s%C9%99n_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Quliyev_%C4%B0lqar_K%C9%99r%C9%99m_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="n">
-        <v>3140</v>
+        <v>3141</v>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>İlqar</t>
+          <t>Sevil</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>Kərəm oğlu</t>
+          <t>Vaqif qızı</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>Quliyev</t>
+          <t>Adıgözəlova</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
-      <c r="G49" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G49" t="inlineStr"/>
       <c r="H49" t="inlineStr"/>
       <c r="I49" t="inlineStr"/>
       <c r="J49" t="inlineStr">
         <is>
-          <t>Maliyyə və mühasibat şöbəsi</t>
+          <t>Sənədlərlə iş və protokol şöbəsi</t>
         </is>
       </c>
       <c r="K49" t="inlineStr">
         <is>
-          <t>Şöbə müdiri</t>
+          <t>---------</t>
         </is>
       </c>
       <c r="L49" t="inlineStr">
         <is>
           <t>Rəyasət Heyəti</t>
         </is>
       </c>
       <c r="M49" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N49" t="inlineStr"/>
       <c r="O49" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Quliyev_%C4%B0lqar_K%C9%99r%C9%99m_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=aPqhblcAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Sevil-Adigoezlova'}, {'platform_name': 'TÜBITAK DergiPark', 'platform_logo': '/media/platform_logos/DP.PNG', 'url': 'https://dergipark.org.tr/tr/pub/@sevil-adigezalova-298850'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0004-9909-3717'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Ad%C4%B1g%C3%B6z%C9%99lova_Sevil_Vaqif_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="n">
-        <v>3141</v>
+        <v>3142</v>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Sevil</t>
+          <t>İlahə</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>Vaqif qızı</t>
+          <t>Şakir qızı</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>Adıgözəlova</t>
+          <t>Əsgərova</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G50" t="inlineStr"/>
       <c r="H50" t="inlineStr"/>
       <c r="I50" t="inlineStr"/>
       <c r="J50" t="inlineStr">
         <is>
           <t>Sənədlərlə iş və protokol şöbəsi</t>
         </is>
       </c>
       <c r="K50" t="inlineStr">
         <is>
-          <t>---------</t>
+          <t>Baş mütəxəssis</t>
         </is>
       </c>
       <c r="L50" t="inlineStr">
         <is>
           <t>Rəyasət Heyəti</t>
         </is>
       </c>
       <c r="M50" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N50" t="inlineStr"/>
       <c r="O50" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=aPqhblcAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Sevil-Adigoezlova'}, {'platform_name': 'TÜBITAK DergiPark', 'platform_logo': '/media/platform_logos/DP.PNG', 'url': 'https://dergipark.org.tr/tr/pub/@sevil-adigezalova-298850'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0004-9909-3717'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Ad%C4%B1g%C3%B6z%C9%99lova_Sevil_Vaqif_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fsg%C9%99rova_%C4%B0lah%C9%99_%C5%9Eakir_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="n">
-        <v>3142</v>
+        <v>3143</v>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>İlahə</t>
+          <t>Gülnar</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>Şakir qızı</t>
+          <t>Kamandar qızı</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>Əsgərova</t>
+          <t>Hacıyeva</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G51" t="inlineStr"/>
       <c r="H51" t="inlineStr"/>
       <c r="I51" t="inlineStr"/>
       <c r="J51" t="inlineStr">
         <is>
-          <t>Sənədlərlə iş və protokol şöbəsi</t>
+          <t>Elmi irs şöbəsi</t>
         </is>
       </c>
       <c r="K51" t="inlineStr">
         <is>
-          <t>Baş mütəxəssis</t>
+          <t>Aparıcı mütəxəssis</t>
         </is>
       </c>
       <c r="L51" t="inlineStr">
         <is>
           <t>Rəyasət Heyəti</t>
         </is>
       </c>
       <c r="M51" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N51" t="inlineStr"/>
       <c r="O51" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fsg%C9%99rova_%C4%B0lah%C9%99_%C5%9Eakir_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Hac%C4%B1yeva_G%C3%BClnar_Kamandar_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="n">
-        <v>3143</v>
+        <v>3144</v>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Gülnar</t>
+          <t>Kamran</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>Kamandar qızı</t>
+          <t>Ramiz oğlu</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>Hacıyeva</t>
+          <t>Mustafayev</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G52" t="inlineStr"/>
       <c r="H52" t="inlineStr"/>
       <c r="I52" t="inlineStr"/>
       <c r="J52" t="inlineStr">
         <is>
-          <t>Elmi irs şöbəsi</t>
+          <t>Təsərrüfat işlərinin təşkili şöbəsi</t>
         </is>
       </c>
       <c r="K52" t="inlineStr">
         <is>
-          <t>Aparıcı mütəxəssis</t>
+          <t>---------</t>
         </is>
       </c>
       <c r="L52" t="inlineStr">
         <is>
           <t>Rəyasət Heyəti</t>
         </is>
       </c>
       <c r="M52" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N52" t="inlineStr"/>
       <c r="O52" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Hac%C4%B1yeva_G%C3%BClnar_Kamandar_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=PngFD1gAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Kamran-Mustafayev-4'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/KamranMustafayev8'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0000-1762-7457'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Mustafayev_Kamran_Ramiz_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="n">
-        <v>3144</v>
+        <v>3252</v>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Kamran</t>
+          <t>Tuncay</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>Ramiz oğlu</t>
+          <t>Həbib oğlu</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>Mustafayev</t>
+          <t>Həbibbəyli</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
-      <c r="G53" t="inlineStr"/>
+      <c r="G53" t="inlineStr">
+        <is>
+          <t>texnika üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
       <c r="H53" t="inlineStr"/>
-      <c r="I53" t="inlineStr"/>
+      <c r="I53" s="2" t="n">
+        <v>35092</v>
+      </c>
       <c r="J53" t="inlineStr">
         <is>
-          <t>Təsərrüfat işlərinin təşkili şöbəsi</t>
+          <t>&amp;quot;Elektron Akademiya&amp;quot; şöbəsi</t>
         </is>
       </c>
       <c r="K53" t="inlineStr">
         <is>
-          <t>---------</t>
+          <t>Baş mütəxəssis</t>
         </is>
       </c>
       <c r="L53" t="inlineStr">
         <is>
           <t>Rəyasət Heyəti</t>
         </is>
       </c>
       <c r="M53" s="2" t="n">
-        <v>45292</v>
+        <v>46176</v>
       </c>
       <c r="N53" t="inlineStr"/>
       <c r="O53" t="inlineStr">
-        <is>
-[...61 lines deleted...]
-      <c r="O54" t="inlineStr">
         <is>
           <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=ppIPGU0AAAAJ&amp;hl=en'}, {'platform_name': 'Web of Science', 'platform_logo': '/media/platform_logos/WOS.PNG', 'url': 'https://www.webofscience.com/wos/author/record/JZC-7539-2024'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-7381-9461'}]</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>