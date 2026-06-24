--- v0 (2026-05-09)
+++ v1 (2026-06-24)
@@ -448,51 +448,51 @@
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:O214"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="13" customWidth="1" min="2" max="2"/>
     <col width="20" customWidth="1" min="3" max="3"/>
     <col width="16" customWidth="1" min="4" max="4"/>
     <col width="9" customWidth="1" min="5" max="5"/>
     <col width="15" customWidth="1" min="6" max="6"/>
     <col width="34" customWidth="1" min="7" max="7"/>
     <col width="15" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="56" customWidth="1" min="10" max="10"/>
     <col width="35" customWidth="1" min="11" max="11"/>
     <col width="44" customWidth="1" min="12" max="12"/>
     <col width="12" customWidth="1" min="13" max="13"/>
     <col width="10" customWidth="1" min="14" max="14"/>
-    <col width="993" customWidth="1" min="15" max="15"/>
+    <col width="999" customWidth="1" min="15" max="15"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>employee_id</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>first_name</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>second_name</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>last_name</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
@@ -585,51 +585,51 @@
         </is>
       </c>
       <c r="H2" t="inlineStr"/>
       <c r="I2" t="inlineStr"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>Beynəlxalq əlaqələr və Əlyazmaların elmi ekspozisiyası</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M2" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N2" t="inlineStr"/>
       <c r="O2" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=zo9J08oAAAAJ&amp;hl=en'}, {'platform_name': 'Scopus', 'platform_logo': '/media/platform_logos/scopus_.PNG', 'url': 'https://www.scopus.com/authid/detail.uri?authorId=56623185800'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Nigar-Babakhanova'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/NigarBabakhanova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-6180-8631'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Babaxanova_Nigar_Xan_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=zo9J08oAAAAJ&amp;hl=en'}, {'platform_name': 'Scopus', 'platform_logo': '/media/platform_logos/scopus_.PNG', 'url': 'https://www.scopus.com/authid/detail.uri?authorId=56623185800'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Nigar-Babakhanova'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/NigarBabakhanova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-6180-8631'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Babaxanova_Nigar_Xan_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>1015</v>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Zəhra</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>Məhərrəm qızı</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>Qəniyeva</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -642,51 +642,51 @@
       </c>
       <c r="G3" t="inlineStr"/>
       <c r="H3" t="inlineStr"/>
       <c r="I3" t="inlineStr"/>
       <c r="J3" t="inlineStr">
         <is>
           <t>Biblioqrafiya</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M3" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N3" t="inlineStr"/>
       <c r="O3" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=qI2msGcAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-6012-4238'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Q%C9%99niyeva_Z%C9%99hra_M%C9%99h%C9%99rr%C9%99m_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=qI2msGcAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-6012-4238'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Q%C9%99niyeva_Z%C9%99hra_M%C9%99h%C9%99rr%C9%99m_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>1016</v>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Aytən</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>Qəzənfər qızı</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>Əliyeva</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -703,51 +703,51 @@
         </is>
       </c>
       <c r="H4" t="inlineStr"/>
       <c r="I4" t="inlineStr"/>
       <c r="J4" t="inlineStr">
         <is>
           <t>Biblioqrafiya</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M4" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N4" t="inlineStr"/>
       <c r="O4" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=_L9OhSIAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0005-0028-6082'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyeva_Ayt%C9%99n_Q%C9%99z%C9%99nf%C9%99r_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=_L9OhSIAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0005-0028-6082'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyeva_Ayt%C9%99n_Q%C9%99z%C9%99nf%C9%99r_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>1017</v>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Gülnarə</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>Mehdi qızı</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>Ağayeva</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -760,51 +760,51 @@
       </c>
       <c r="G5" t="inlineStr"/>
       <c r="H5" t="inlineStr"/>
       <c r="I5" t="inlineStr"/>
       <c r="J5" t="inlineStr">
         <is>
           <t>Biblioqrafiya</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
           <t>Baş mütəxəssis</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M5" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N5" t="inlineStr"/>
       <c r="O5" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=Fthtlw8AAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/A%C4%9Fayeva_G%C3%BClnar%C9%99_Mehdi_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=Fthtlw8AAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/A%C4%9Fayeva_G%C3%BClnar%C9%99_Mehdi_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>1018</v>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Qutiyera</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>Ələsgər qızı</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>Cəfərova</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -817,51 +817,51 @@
       </c>
       <c r="G6" t="inlineStr"/>
       <c r="H6" t="inlineStr"/>
       <c r="I6" t="inlineStr"/>
       <c r="J6" t="inlineStr">
         <is>
           <t>Biblioqrafiya</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M6" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N6" t="inlineStr"/>
       <c r="O6" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=hzZIQVAAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/C%C9%99f%C9%99rova_Qutiyera_%C6%8Fl%C9%99sg%C9%99r_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=hzZIQVAAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/C%C9%99f%C9%99rova_Qutiyera_%C6%8Fl%C9%99sg%C9%99r_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>1019</v>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Sevinc</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>Valeh qızı</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>Muxtarova</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -874,51 +874,51 @@
       </c>
       <c r="G7" t="inlineStr"/>
       <c r="H7" t="inlineStr"/>
       <c r="I7" t="inlineStr"/>
       <c r="J7" t="inlineStr">
         <is>
           <t>Qərbi Azərbaycan və Qarabağ əlyazmalarının tədqiqi</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M7" s="2" t="n">
         <v>45992</v>
       </c>
       <c r="N7" t="inlineStr"/>
       <c r="O7" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=UYeqcBwAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-7500-475X'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Muxtarova_Sevinc_Valeh_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=UYeqcBwAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-7500-475X'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Muxtarova_Sevinc_Valeh_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>1020</v>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Sonaxanım</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>Həmid qızı</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>Hadıyeva</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -931,51 +931,51 @@
       </c>
       <c r="G8" t="inlineStr"/>
       <c r="H8" t="inlineStr"/>
       <c r="I8" t="inlineStr"/>
       <c r="J8" t="inlineStr">
         <is>
           <t>Biblioqrafiya</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M8" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N8" t="inlineStr"/>
       <c r="O8" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=XxA4HzQAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0002-4331-941X'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Had%C4%B1yeva_Sonaxan%C4%B1m_H%C9%99mid_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=XxA4HzQAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0002-4331-941X'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Had%C4%B1yeva_Sonaxan%C4%B1m_H%C9%99mid_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>1021</v>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Aybəniz</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>İbrahim qızı</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>Əliyeva</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -996,51 +996,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I9" t="inlineStr"/>
       <c r="J9" t="inlineStr">
         <is>
           <t>Biblioqrafiya</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
           <t>Baş elmi işçi</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M9" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N9" t="inlineStr"/>
       <c r="O9" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=W5ImBhIAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyeva_Ayb%C9%99niz_%C4%B0brahim_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=W5ImBhIAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyeva_Ayb%C9%99niz_%C4%B0brahim_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>1023</v>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Ramidə</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>Akif qızı</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>Abbasova</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -1053,51 +1053,51 @@
       </c>
       <c r="G10" t="inlineStr"/>
       <c r="H10" t="inlineStr"/>
       <c r="I10" t="inlineStr"/>
       <c r="J10" t="inlineStr">
         <is>
           <t>Qərbi Azərbaycan və Qarabağ əlyazmalarının tədqiqi</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M10" s="2" t="n">
         <v>45992</v>
       </c>
       <c r="N10" t="inlineStr"/>
       <c r="O10" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=KynXKH8AAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0001-6301-8588'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Abbasova_Ramid%C9%99_Akif_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=KynXKH8AAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0001-6301-8588'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Abbasova_Ramid%C9%99_Akif_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>1026</v>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Tahirə</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>Dadaş qızı</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>Həsənzadə</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -1118,51 +1118,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I11" t="inlineStr"/>
       <c r="J11" t="inlineStr">
         <is>
           <t>Çap kitablarınn tədqiqi</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M11" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N11" t="inlineStr"/>
       <c r="O11" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=ZkRZ9SwAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0003-1604-3072'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C9%99s%C9%99nzad%C9%99_Tahir%C9%99_Dada%C5%9F_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=ZkRZ9SwAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0003-1604-3072'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C9%99s%C9%99nzad%C9%99_Tahir%C9%99_Dada%C5%9F_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>1027</v>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Fatimə</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>Afil qızı</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>Qəhrəmanova</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -1175,51 +1175,51 @@
       </c>
       <c r="G12" t="inlineStr"/>
       <c r="H12" t="inlineStr"/>
       <c r="I12" t="inlineStr"/>
       <c r="J12" t="inlineStr">
         <is>
           <t>Çap kitablarınn tədqiqi</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
           <t>Baş kitabxanaçı</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M12" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N12" t="inlineStr"/>
       <c r="O12" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=FFURea8AAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/FatimeQ'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0000-1641-6471'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Q%C9%99hr%C9%99manova_Fatim%C9%99_Afil_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=FFURea8AAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/FatimeQ'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0000-1641-6471'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Q%C9%99hr%C9%99manova_Fatim%C9%99_Afil_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>1028</v>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Hikmət</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>Zabil oğlu</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>Rzazadə</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -1232,51 +1232,51 @@
       </c>
       <c r="G13" t="inlineStr"/>
       <c r="H13" t="inlineStr"/>
       <c r="I13" t="inlineStr"/>
       <c r="J13" t="inlineStr">
         <is>
           <t>Çap kitablarınn tədqiqi</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
           <t>Mütəxəssis</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M13" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N13" t="inlineStr"/>
       <c r="O13" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=VDSS30QAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0002-3267-7713'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Rzazad%C9%99_Hikm%C9%99t_Zabil_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=VDSS30QAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0002-3267-7713'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Rzazad%C9%99_Hikm%C9%99t_Zabil_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>1029</v>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>Səba</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>Ramiz qızı</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>Verdiyeva</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -1289,51 +1289,51 @@
       </c>
       <c r="G14" t="inlineStr"/>
       <c r="H14" t="inlineStr"/>
       <c r="I14" t="inlineStr"/>
       <c r="J14" t="inlineStr">
         <is>
           <t>Çap kitablarınn tədqiqi</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M14" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N14" t="inlineStr"/>
       <c r="O14" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=BW13118AAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-7714-8930'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Verdiyeva_S%C9%99ba_Ramiz_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=BW13118AAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-7714-8930'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Verdiyeva_S%C9%99ba_Ramiz_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>1030</v>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>Səadət</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>Rafahət qızı</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>Mustafayeva</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -1346,51 +1346,51 @@
       </c>
       <c r="G15" t="inlineStr"/>
       <c r="H15" t="inlineStr"/>
       <c r="I15" t="inlineStr"/>
       <c r="J15" t="inlineStr">
         <is>
           <t>Elektron xidmətlər</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M15" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N15" t="inlineStr"/>
       <c r="O15" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=bmMXA_gAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/SəadətMustafayeva'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0003-9278-8367'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Mustafayeva_S%C9%99ad%C9%99t_Rafah%C9%99t_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=bmMXA_gAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/SəadətMustafayeva'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0003-9278-8367'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Mustafayeva_S%C9%99ad%C9%99t_Rafah%C9%99t_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>1031</v>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>Nailə</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>Balabəy qızı</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>Mustafayeva</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -1411,51 +1411,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I16" t="inlineStr"/>
       <c r="J16" t="inlineStr">
         <is>
           <t>Elmi xidmət</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M16" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N16" t="inlineStr"/>
       <c r="O16" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=jv5IZq0AAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-2581-5954'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/1031/2/#ameadergipark'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Mustafayeva_Nail%C9%99_Balab%C9%99y_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=jv5IZq0AAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-2581-5954'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/1031/2/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Mustafayeva_Nail%C9%99_Balab%C9%99y_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>1032</v>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Könül</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>Aydın qızı</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>Əliyeva</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -1468,51 +1468,51 @@
       </c>
       <c r="G17" t="inlineStr"/>
       <c r="H17" t="inlineStr"/>
       <c r="I17" t="inlineStr"/>
       <c r="J17" t="inlineStr">
         <is>
           <t>Elmi xidmət</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
           <t>Mütəxəssis</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M17" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N17" t="inlineStr"/>
       <c r="O17" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=uZ-v3FwAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyeva_K%C3%B6n%C3%BCl_Ayd%C4%B1n_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=uZ-v3FwAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyeva_K%C3%B6n%C3%BCl_Ayd%C4%B1n_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
         <v>1033</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Zinaida</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>Nəsrəddin qızı</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Nağıyeva</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -1525,51 +1525,51 @@
       </c>
       <c r="G18" t="inlineStr"/>
       <c r="H18" t="inlineStr"/>
       <c r="I18" t="inlineStr"/>
       <c r="J18" t="inlineStr">
         <is>
           <t>Elmi xidmət</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
           <t>Müşaiyətçi</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M18" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N18" t="inlineStr"/>
       <c r="O18" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=3LhjeLUAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Na%C4%9F%C4%B1yeva_Zinaida_N%C9%99sr%C9%99ddin_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=3LhjeLUAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Na%C4%9F%C4%B1yeva_Zinaida_N%C9%99sr%C9%99ddin_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="n">
         <v>1035</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Aidə</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>Eldar qızı</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Müseyibova</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -1582,51 +1582,51 @@
       </c>
       <c r="G19" t="inlineStr"/>
       <c r="H19" t="inlineStr"/>
       <c r="I19" t="inlineStr"/>
       <c r="J19" t="inlineStr">
         <is>
           <t>Əlyazmaların elektron resursları</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
           <t>Mütəxəssis</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M19" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N19" t="inlineStr"/>
       <c r="O19" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=CxnN7JTzGdwC&amp;hl=en'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C3%BCseyibova_Aid%C9%99_Eldar_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=CxnN7JTzGdwC&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C3%BCseyibova_Aid%C9%99_Eldar_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="n">
         <v>1036</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Nəzrin</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>Asif qızı</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Rzayeva</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -1643,51 +1643,51 @@
         </is>
       </c>
       <c r="H20" t="inlineStr"/>
       <c r="I20" t="inlineStr"/>
       <c r="J20" t="inlineStr">
         <is>
           <t>Əlyazmaların elmi ekspozisiyası və təqdimi</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M20" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N20" t="inlineStr"/>
       <c r="O20" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=VBe6F5gAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-6980-4782'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Rzayeva_N%C9%99zrin_Asif_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=VBe6F5gAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-6980-4782'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Rzayeva_N%C9%99zrin_Asif_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="n">
         <v>1037</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>Sevinc</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>Əjdər qızı</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Dadaşova</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -1700,51 +1700,51 @@
       </c>
       <c r="G21" t="inlineStr"/>
       <c r="H21" t="inlineStr"/>
       <c r="I21" t="inlineStr"/>
       <c r="J21" t="inlineStr">
         <is>
           <t>Əlyazmaların elmi ekspozisiyası və təqdimi</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M21" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N21" t="inlineStr"/>
       <c r="O21" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=kNhSN_QAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-5315-3228'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Dada%C5%9Fova_Sevinc_%C6%8Fjd%C9%99r_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=kNhSN_QAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-5315-3228'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Dada%C5%9Fova_Sevinc_%C6%8Fjd%C9%99r_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="n">
         <v>1038</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>Mərcan</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>Mahir qızı</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Hüseynova</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -1757,51 +1757,51 @@
       </c>
       <c r="G22" t="inlineStr"/>
       <c r="H22" t="inlineStr"/>
       <c r="I22" t="inlineStr"/>
       <c r="J22" t="inlineStr">
         <is>
           <t>Əlyazmaların elmi ekspozisiyası və təqdimi</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M22" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N22" t="inlineStr"/>
       <c r="O22" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=Xp76fYoAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C3%BCseynova_M%C9%99rcan_Mahir_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=Xp76fYoAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C3%BCseynova_M%C9%99rcan_Mahir_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="n">
         <v>1039</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>Təhminə</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>Hafiz qızı</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Tağıyeva</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -1814,51 +1814,51 @@
       </c>
       <c r="G23" t="inlineStr"/>
       <c r="H23" t="inlineStr"/>
       <c r="I23" t="inlineStr"/>
       <c r="J23" t="inlineStr">
         <is>
           <t>Əlyazmaların gigiyenası və bərpası laboratoriyası</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
           <t>Baş mütəxəssis</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M23" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N23" t="inlineStr"/>
       <c r="O23" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=ayTqKH4AAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Ta%C4%9F%C4%B1yeva_T%C9%99hmin%C9%99_Hafiz_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=ayTqKH4AAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Ta%C4%9F%C4%B1yeva_T%C9%99hmin%C9%99_Hafiz_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="n">
         <v>1040</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>Zaur</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>Zumrat oğlu</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Orucov</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -1871,51 +1871,51 @@
       </c>
       <c r="G24" t="inlineStr"/>
       <c r="H24" t="inlineStr"/>
       <c r="I24" t="inlineStr"/>
       <c r="J24" t="inlineStr">
         <is>
           <t>Əlyazmaların gigiyenası və bərpası laboratoriyası</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M24" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N24" t="inlineStr"/>
       <c r="O24" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=o4nWubwAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Orucov_Zaur_Zumrat_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=o4nWubwAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Orucov_Zaur_Zumrat_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="n">
         <v>1041</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>Zəkiyyə</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>Ağababa qızı</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>Əbilova</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -1936,51 +1936,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I25" t="inlineStr"/>
       <c r="J25" t="inlineStr">
         <is>
           <t>Əlyazmaların və əski çap kitablarının tərcüməsi</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
           <t>Baş elmi işçi</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M25" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N25" t="inlineStr"/>
       <c r="O25" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=IG_IAfcAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-4395-4042'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fbilova_Z%C9%99kiyy%C9%99_A%C4%9Fababa_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=IG_IAfcAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-4395-4042'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fbilova_Z%C9%99kiyy%C9%99_A%C4%9Fababa_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="n">
         <v>1042</v>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>Əkrəm</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>Daxil oğlu</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>Bağırov</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -2001,51 +2001,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I26" t="inlineStr"/>
       <c r="J26" t="inlineStr">
         <is>
           <t>Əlyazmaların və əski çap kitablarının tərcüməsi</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M26" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N26" t="inlineStr"/>
       <c r="O26" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=-Ht114oAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://science.academia.edu/AkramBaghirov'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-6269-5739'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/1042/2/#ameadergipark'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Ba%C4%9F%C4%B1rov_%C6%8Fkr%C9%99m_Daxil_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=-Ht114oAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://science.academia.edu/AkramBaghirov'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-6269-5739'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/1042/2/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Ba%C4%9F%C4%B1rov_%C6%8Fkr%C9%99m_Daxil_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="n">
         <v>1043</v>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>Xatirə</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>Malik qızı</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>Yusifova</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -2066,51 +2066,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I27" t="inlineStr"/>
       <c r="J27" t="inlineStr">
         <is>
           <t>Təhsil</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M27" s="2" t="n">
         <v>45992</v>
       </c>
       <c r="N27" t="inlineStr"/>
       <c r="O27" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=eenK-lgAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Yusifova_Xatir%C9%99_Malik_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=eenK-lgAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Yusifova_Xatir%C9%99_Malik_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="n">
         <v>1044</v>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>Səyalı</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>Ağa qızı</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>Əliyeva</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -2123,51 +2123,51 @@
       </c>
       <c r="G28" t="inlineStr"/>
       <c r="H28" t="inlineStr"/>
       <c r="I28" t="inlineStr"/>
       <c r="J28" t="inlineStr">
         <is>
           <t>Əlyazmaların və əski çap kitablarının tərcüməsi</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M28" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N28" t="inlineStr"/>
       <c r="O28" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=27jwKF0AAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyeva_S%C9%99yal%C4%B1_A%C4%9Fa_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=27jwKF0AAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyeva_S%C9%99yal%C4%B1_A%C4%9Fa_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="n">
         <v>1045</v>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>Xatirə</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>Ələkbər qızı</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>Kərimova</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -2180,51 +2180,51 @@
       </c>
       <c r="G29" t="inlineStr"/>
       <c r="H29" t="inlineStr"/>
       <c r="I29" t="inlineStr"/>
       <c r="J29" t="inlineStr">
         <is>
           <t>Əlyazmaların və əski çap kitablarının tərcüməsi</t>
         </is>
       </c>
       <c r="K29" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M29" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N29" t="inlineStr"/>
       <c r="O29" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=KxZQizoAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-9854-7140'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/K%C9%99rimova_Xatir%C9%99_%C6%8Fl%C9%99kb%C9%99r_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=KxZQizoAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-9854-7140'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/K%C9%99rimova_Xatir%C9%99_%C6%8Fl%C9%99kb%C9%99r_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="n">
         <v>1046</v>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>Şəfiqə</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>Dəmir qızı</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>Abdullayeva</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -2241,51 +2241,51 @@
         </is>
       </c>
       <c r="H30" t="inlineStr"/>
       <c r="I30" t="inlineStr"/>
       <c r="J30" t="inlineStr">
         <is>
           <t>Əlyazmaların və əski çap kitablarının tərcüməsi</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M30" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N30" t="inlineStr"/>
       <c r="O30" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=xpBiU8kAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0006-9086-2676'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Abdullayeva_%C5%9E%C9%99fiq%C9%99_D%C9%99mir_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=xpBiU8kAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0006-9086-2676'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Abdullayeva_%C5%9E%C9%99fiq%C9%99_D%C9%99mir_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="n">
         <v>1047</v>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>Sona</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>Adil qızı</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>Cabbarzadə</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -2298,51 +2298,51 @@
       </c>
       <c r="G31" t="inlineStr"/>
       <c r="H31" t="inlineStr"/>
       <c r="I31" t="inlineStr"/>
       <c r="J31" t="inlineStr">
         <is>
           <t>Əlyazmaların və əski çap kitablarının tərcüməsi</t>
         </is>
       </c>
       <c r="K31" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M31" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N31" t="inlineStr"/>
       <c r="O31" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=ohVblSQAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Cabbarzad%C9%99_Sona_Adil_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=ohVblSQAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Cabbarzad%C9%99_Sona_Adil_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="n">
         <v>1048</v>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>Əsmət</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>Qurban qızı</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>Məhərrəmova</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -2355,51 +2355,51 @@
       </c>
       <c r="G32" t="inlineStr"/>
       <c r="H32" t="inlineStr"/>
       <c r="I32" t="inlineStr"/>
       <c r="J32" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi əlyazmalarının tədqiqi</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M32" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N32" t="inlineStr"/>
       <c r="O32" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=bDdbFY8AAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0006-0929-3497'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99h%C9%99rr%C9%99mova_%C6%8Fsm%C9%99t_Qurban_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=bDdbFY8AAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0006-0929-3497'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99h%C9%99rr%C9%99mova_%C6%8Fsm%C9%99t_Qurban_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="n">
         <v>1049</v>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>Nigar</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>Laçın qızı</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>Məmmədova</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -2412,51 +2412,51 @@
       </c>
       <c r="G33" t="inlineStr"/>
       <c r="H33" t="inlineStr"/>
       <c r="I33" t="inlineStr"/>
       <c r="J33" t="inlineStr">
         <is>
           <t>Əlyazmaların və əski çap kitablarının tərcüməsi</t>
         </is>
       </c>
       <c r="K33" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L33" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M33" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N33" t="inlineStr"/>
       <c r="O33" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=2mUGPcYAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dova_Nigar_La%C3%A7%C4%B1n_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=2mUGPcYAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dova_Nigar_La%C3%A7%C4%B1n_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="n">
         <v>1050</v>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>Günel</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>Cahangir qızı</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>Cəfərova</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -2469,51 +2469,51 @@
       </c>
       <c r="G34" t="inlineStr"/>
       <c r="H34" t="inlineStr"/>
       <c r="I34" t="inlineStr"/>
       <c r="J34" t="inlineStr">
         <is>
           <t>Əlyazmaların və əski çap kitablarının tərcüməsi</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="L34" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M34" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N34" t="inlineStr"/>
       <c r="O34" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=zG97w60AAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/C%C9%99f%C9%99rova_G%C3%BCnel_Cahangir_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=zG97w60AAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/C%C9%99f%C9%99rova_G%C3%BCnel_Cahangir_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="n">
         <v>1051</v>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>Kamandar</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>Kazım oğlu</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>Şərifov</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -2534,51 +2534,51 @@
           <t>Professor</t>
         </is>
       </c>
       <c r="I35" t="inlineStr"/>
       <c r="J35" t="inlineStr">
         <is>
           <t>Ərəbdilli əlyazmaların tədqiqi</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L35" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M35" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N35" t="inlineStr"/>
       <c r="O35" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=9I4T63cAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0008-2373-0678'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C5%9E%C9%99rifov_Kamandar_Kaz%C4%B1m_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=9I4T63cAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0008-2373-0678'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C5%9E%C9%99rifov_Kamandar_Kaz%C4%B1m_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="n">
         <v>1052</v>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>Əkrəm</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>Bəhrəm</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>Həsənov</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -2599,51 +2599,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I36" t="inlineStr"/>
       <c r="J36" t="inlineStr">
         <is>
           <t>Ərəbdilli əlyazmaların tədqiqi</t>
         </is>
       </c>
       <c r="K36" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L36" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M36" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N36" t="inlineStr"/>
       <c r="O36" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=9QuTbQoAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0003-2265-0747'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C9%99s%C9%99nov_%C6%8Fkr%C9%99m_B%C9%99hr%C9%99m'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=9QuTbQoAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0003-2265-0747'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C9%99s%C9%99nov_%C6%8Fkr%C9%99m_B%C9%99hr%C9%99m'}]</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="n">
         <v>1053</v>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>Rübabə</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>Bahadır qızı</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>Şirinova</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -2664,51 +2664,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I37" t="inlineStr"/>
       <c r="J37" t="inlineStr">
         <is>
           <t>Ərəbdilli əlyazmaların tədqiqi</t>
         </is>
       </c>
       <c r="K37" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L37" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M37" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N37" t="inlineStr"/>
       <c r="O37" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=yPyBuYcAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0003-9470-5860'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C5%9Eirinova_R%C3%BCbab%C9%99_Bahad%C4%B1r_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=yPyBuYcAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0003-9470-5860'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C5%9Eirinova_R%C3%BCbab%C9%99_Bahad%C4%B1r_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="n">
         <v>1054</v>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>Xatın</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>Seyran qızı</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>Cəfərli</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -2725,51 +2725,51 @@
         </is>
       </c>
       <c r="H38" t="inlineStr"/>
       <c r="I38" t="inlineStr"/>
       <c r="J38" t="inlineStr">
         <is>
           <t>Ərəbdilli əlyazmaların tədqiqi</t>
         </is>
       </c>
       <c r="K38" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L38" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M38" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N38" t="inlineStr"/>
       <c r="O38" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=wwkUSNQAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/C%C9%99f%C9%99rli_Xat%C4%B1n_Seyran_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=wwkUSNQAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/C%C9%99f%C9%99rli_Xat%C4%B1n_Seyran_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="n">
         <v>1055</v>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>Mətanət</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>Fazil qızı</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>Muradova</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -2782,51 +2782,51 @@
       </c>
       <c r="G39" t="inlineStr"/>
       <c r="H39" t="inlineStr"/>
       <c r="I39" t="inlineStr"/>
       <c r="J39" t="inlineStr">
         <is>
           <t>Ərəbdilli əlyazmaların tədqiqi</t>
         </is>
       </c>
       <c r="K39" t="inlineStr">
         <is>
           <t>Baş mütəxəssis</t>
         </is>
       </c>
       <c r="L39" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M39" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N39" t="inlineStr"/>
       <c r="O39" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=zHlEiXcAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0002-1798-6905'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Muradova_M%C9%99tan%C9%99t_Fazil_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=zHlEiXcAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0002-1798-6905'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Muradova_M%C9%99tan%C9%99t_Fazil_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="n">
         <v>1056</v>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>Məsmə</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t>Mahir qızı</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>Mahmudova</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -2839,51 +2839,51 @@
       </c>
       <c r="G40" t="inlineStr"/>
       <c r="H40" t="inlineStr"/>
       <c r="I40" t="inlineStr"/>
       <c r="J40" t="inlineStr">
         <is>
           <t>Ərəbdilli əlyazmaların tədqiqi</t>
         </is>
       </c>
       <c r="K40" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="L40" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M40" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N40" t="inlineStr"/>
       <c r="O40" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=ilqPp0IAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0008-2863-7915'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Mahmudova_M%C9%99sm%C9%99_Mahir_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=ilqPp0IAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0008-2863-7915'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Mahmudova_M%C9%99sm%C9%99_Mahir_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="n">
         <v>1057</v>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>Nicabət</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>Nurislam qızı</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>İslamova</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -2896,51 +2896,51 @@
       </c>
       <c r="G41" t="inlineStr"/>
       <c r="H41" t="inlineStr"/>
       <c r="I41" t="inlineStr"/>
       <c r="J41" t="inlineStr">
         <is>
           <t>Ərəbdilli əlyazmaların tədqiqi</t>
         </is>
       </c>
       <c r="K41" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="L41" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M41" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N41" t="inlineStr"/>
       <c r="O41" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=uOAsfbkAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0001-4011-9386'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0slamova_Nicab%C9%99t_Nurislam_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=uOAsfbkAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0001-4011-9386'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0slamova_Nicab%C9%99t_Nurislam_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="n">
         <v>1058</v>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>Nuranə</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t>Şahin qızı</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>Çələbiyeva</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -2953,51 +2953,51 @@
       </c>
       <c r="G42" t="inlineStr"/>
       <c r="H42" t="inlineStr"/>
       <c r="I42" t="inlineStr"/>
       <c r="J42" t="inlineStr">
         <is>
           <t>Ərəbdilli əlyazmaların tədqiqi</t>
         </is>
       </c>
       <c r="K42" t="inlineStr">
         <is>
           <t>Tərcüməçi</t>
         </is>
       </c>
       <c r="L42" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M42" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N42" t="inlineStr"/>
       <c r="O42" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=uwv5BvkAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0004-5827-6218'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C3%87%C9%99l%C9%99biyeva_Nuran%C9%99_%C5%9Eahin_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=uwv5BvkAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0004-5827-6218'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C3%87%C9%99l%C9%99biyeva_Nuran%C9%99_%C5%9Eahin_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="n">
         <v>1059</v>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>Sevda</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t>Akif qızı</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>Muradova</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -3010,51 +3010,51 @@
       </c>
       <c r="G43" t="inlineStr"/>
       <c r="H43" t="inlineStr"/>
       <c r="I43" t="inlineStr"/>
       <c r="J43" t="inlineStr">
         <is>
           <t>Ərəbdilli əlyazmaların tədqiqi</t>
         </is>
       </c>
       <c r="K43" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="L43" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M43" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N43" t="inlineStr"/>
       <c r="O43" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=H3JGN7IAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0009-9448-749X'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Muradova_Sevda_Akif_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=H3JGN7IAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0009-9448-749X'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Muradova_Sevda_Akif_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="n">
         <v>1060</v>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>Sevinc</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>Bəhrəm qızı</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>Bayramova</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -3071,51 +3071,51 @@
         </is>
       </c>
       <c r="H44" t="inlineStr"/>
       <c r="I44" t="inlineStr"/>
       <c r="J44" t="inlineStr">
         <is>
           <t>Ərəbdilli əlyazmaların tədqiqi</t>
         </is>
       </c>
       <c r="K44" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L44" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M44" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N44" t="inlineStr"/>
       <c r="O44" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=Jv-r4ZgAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-5211-6898'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Bayramova_Sevinc_B%C9%99hr%C9%99m_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=Jv-r4ZgAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-5211-6898'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Bayramova_Sevinc_B%C9%99hr%C9%99m_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="n">
         <v>1061</v>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>Sofiya</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t>Vidadi qızı</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>Babayeva</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -3128,51 +3128,51 @@
       </c>
       <c r="G45" t="inlineStr"/>
       <c r="H45" t="inlineStr"/>
       <c r="I45" t="inlineStr"/>
       <c r="J45" t="inlineStr">
         <is>
           <t>Ərəbdilli əlyazmaların tədqiqi</t>
         </is>
       </c>
       <c r="K45" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="L45" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M45" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N45" t="inlineStr"/>
       <c r="O45" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=3RsmFi8AAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0009-7651-5565'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Babayeva_Sofiya_Vidadi_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=3RsmFi8AAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0009-7651-5565'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Babayeva_Sofiya_Vidadi_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="n">
         <v>1062</v>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>Yeganə</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>Vaqif qızı</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>Rəhnulla</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -3185,51 +3185,51 @@
       </c>
       <c r="G46" t="inlineStr"/>
       <c r="H46" t="inlineStr"/>
       <c r="I46" t="inlineStr"/>
       <c r="J46" t="inlineStr">
         <is>
           <t>Ərəbdilli əlyazmaların tədqiqi</t>
         </is>
       </c>
       <c r="K46" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="L46" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M46" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N46" t="inlineStr"/>
       <c r="O46" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=0FfON7wAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-6564-7257'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/1062/2/#ameadergipark'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/R%C9%99hnulla_Yegan%C9%99_Vaqif_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=0FfON7wAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-6564-7257'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/1062/2/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/R%C9%99hnulla_Yegan%C9%99_Vaqif_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="n">
         <v>1063</v>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>Zaur</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>Aley oğlu</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>Hacıyev</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -3242,51 +3242,51 @@
       </c>
       <c r="G47" t="inlineStr"/>
       <c r="H47" t="inlineStr"/>
       <c r="I47" t="inlineStr"/>
       <c r="J47" t="inlineStr">
         <is>
           <t>Ərəbdilli əlyazmaların tədqiqi</t>
         </is>
       </c>
       <c r="K47" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="L47" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M47" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N47" t="inlineStr"/>
       <c r="O47" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=lL6LMqoAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0005-9395-2610'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Hac%C4%B1yev_Zaur_Aley_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=lL6LMqoAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0005-9395-2610'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Hac%C4%B1yev_Zaur_Aley_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="n">
         <v>1065</v>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>Rauf</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
           <t>Akif oğlu</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>Şeyxzamanov</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -3299,51 +3299,51 @@
       </c>
       <c r="G48" t="inlineStr"/>
       <c r="H48" t="inlineStr"/>
       <c r="I48" t="inlineStr"/>
       <c r="J48" t="inlineStr">
         <is>
           <t>Qərbi Azərbaycan və Qarabağ əlyazmalarının tədqiqi</t>
         </is>
       </c>
       <c r="K48" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="L48" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M48" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N48" t="inlineStr"/>
       <c r="O48" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=NkEChiEAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0003-2883-6563'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C5%9Eeyxzamanov_Rauf_Akif_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=NkEChiEAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0003-2883-6563'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C5%9Eeyxzamanov_Rauf_Akif_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="n">
         <v>1066</v>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>Nəsib</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t>Cümşüd oğlu</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>Göyüşov</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -3364,51 +3364,51 @@
           <t>Professor</t>
         </is>
       </c>
       <c r="I49" t="inlineStr"/>
       <c r="J49" t="inlineStr">
         <is>
           <t>Farsdilli əlyazmaların tədqiqi</t>
         </is>
       </c>
       <c r="K49" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L49" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M49" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N49" t="inlineStr"/>
       <c r="O49" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=beP99V8AAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/NesibGöyüşov'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-9942-7757'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/G%C3%B6y%C3%BC%C5%9Fov_N%C9%99sib_C%C3%BCm%C5%9F%C3%BCd_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=beP99V8AAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/NesibGöyüşov'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-9942-7757'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/G%C3%B6y%C3%BC%C5%9Fov_N%C9%99sib_C%C3%BCm%C5%9F%C3%BCd_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="n">
         <v>1067</v>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>Nazim</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
           <t>Xanbaba oğlu</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>Yarməmmədov</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -3429,51 +3429,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I50" t="inlineStr"/>
       <c r="J50" t="inlineStr">
         <is>
           <t>Farsdilli əlyazmaların tədqiqi</t>
         </is>
       </c>
       <c r="K50" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L50" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M50" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N50" t="inlineStr"/>
       <c r="O50" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=mZTgxJsAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0009-1783-7070'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Yarm%C9%99mm%C9%99dov_Nazim_Xanbaba_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=mZTgxJsAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0009-1783-7070'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Yarm%C9%99mm%C9%99dov_Nazim_Xanbaba_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="n">
         <v>1068</v>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>Aynurə</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
           <t>Aydın qızı</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>Əliyeva</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -3490,51 +3490,51 @@
         </is>
       </c>
       <c r="H51" t="inlineStr"/>
       <c r="I51" t="inlineStr"/>
       <c r="J51" t="inlineStr">
         <is>
           <t>Farsdilli əlyazmaların tədqiqi</t>
         </is>
       </c>
       <c r="K51" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L51" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M51" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N51" t="inlineStr"/>
       <c r="O51" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=X-HSgtoAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0004-3415-1357'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyeva_Aynur%C9%99_Ayd%C4%B1n_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=X-HSgtoAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0004-3415-1357'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyeva_Aynur%C9%99_Ayd%C4%B1n_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="n">
         <v>1069</v>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>Aynurə</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
           <t>Əhmədağa qızı</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>Məmmədova</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -3551,51 +3551,51 @@
         </is>
       </c>
       <c r="H52" t="inlineStr"/>
       <c r="I52" t="inlineStr"/>
       <c r="J52" t="inlineStr">
         <is>
           <t>Farsdilli əlyazmaların tədqiqi</t>
         </is>
       </c>
       <c r="K52" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L52" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M52" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N52" t="inlineStr"/>
       <c r="O52" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=9eY0fRQAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0004-7751-7806'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dova_Aynur%C9%99_%C6%8Fhm%C9%99da%C4%9Fa_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=9eY0fRQAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0004-7751-7806'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dova_Aynur%C9%99_%C6%8Fhm%C9%99da%C4%9Fa_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="n">
         <v>1070</v>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>İradə</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
           <t>Həmid qızı</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>Vəzirova</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -3608,51 +3608,51 @@
       </c>
       <c r="G53" t="inlineStr"/>
       <c r="H53" t="inlineStr"/>
       <c r="I53" t="inlineStr"/>
       <c r="J53" t="inlineStr">
         <is>
           <t>Farsdilli əlyazmaların tədqiqi</t>
         </is>
       </c>
       <c r="K53" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="L53" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M53" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N53" t="inlineStr"/>
       <c r="O53" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=VrmN-QMAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/V%C9%99zirova_%C4%B0rad%C9%99_H%C9%99mid_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=VrmN-QMAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/V%C9%99zirova_%C4%B0rad%C9%99_H%C9%99mid_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="n">
         <v>1071</v>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>Jalə</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>Süleyman qızı</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>Şükürova</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -3669,51 +3669,51 @@
         </is>
       </c>
       <c r="H54" t="inlineStr"/>
       <c r="I54" t="inlineStr"/>
       <c r="J54" t="inlineStr">
         <is>
           <t>Farsdilli əlyazmaların tədqiqi</t>
         </is>
       </c>
       <c r="K54" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L54" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M54" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N54" t="inlineStr"/>
       <c r="O54" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=-I5W-EYAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0001-5560-9281'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C5%9E%C3%BCk%C3%BCrova_Jal%C9%99_S%C3%BCleyman_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=-I5W-EYAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0001-5560-9281'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C5%9E%C3%BCk%C3%BCrova_Jal%C9%99_S%C3%BCleyman_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="n">
         <v>1072</v>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>Mustafa</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t>Mahil oğlu</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>Əliyev</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -3726,51 +3726,51 @@
       </c>
       <c r="G55" t="inlineStr"/>
       <c r="H55" t="inlineStr"/>
       <c r="I55" t="inlineStr"/>
       <c r="J55" t="inlineStr">
         <is>
           <t>Farsdilli əlyazmaların tədqiqi</t>
         </is>
       </c>
       <c r="K55" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="L55" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M55" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N55" t="inlineStr"/>
       <c r="O55" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=XrfAZJ4AAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyev_Mustafa_Mahil_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=XrfAZJ4AAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyev_Mustafa_Mahil_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="n">
         <v>1074</v>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>Səadət</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
           <t>İltifat qızı</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>Nəsirova</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -3783,51 +3783,51 @@
       </c>
       <c r="G56" t="inlineStr"/>
       <c r="H56" t="inlineStr"/>
       <c r="I56" t="inlineStr"/>
       <c r="J56" t="inlineStr">
         <is>
           <t>Şəxsi arxivlərin tədqiqi</t>
         </is>
       </c>
       <c r="K56" t="inlineStr">
         <is>
           <t>Baş mütəxəssis</t>
         </is>
       </c>
       <c r="L56" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M56" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N56" t="inlineStr"/>
       <c r="O56" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=5sb48yMAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/N%C9%99sirova_S%C9%99ad%C9%99t_%C4%B0ltifat_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=5sb48yMAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/N%C9%99sirova_S%C9%99ad%C9%99t_%C4%B0ltifat_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="n">
         <v>1075</v>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>Teymur</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
           <t>Həşim oğlu</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>Kərimli</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -3848,51 +3848,51 @@
           <t>Professor</t>
         </is>
       </c>
       <c r="I57" t="inlineStr"/>
       <c r="J57" t="inlineStr">
         <is>
           <t>Rəhbərlik</t>
         </is>
       </c>
       <c r="K57" t="inlineStr">
         <is>
           <t>Direktor</t>
         </is>
       </c>
       <c r="L57" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M57" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N57" t="inlineStr"/>
       <c r="O57" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=WT1qkRUAAAAJ&amp;hl=en'}, {'platform_name': 'Web of Science', 'platform_logo': '/media/platform_logos/WOS.PNG', 'url': 'https://www.webofscience.com/wos/author/record/AAB-1871-2019'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Teymur-Karimli-2'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://science.academia.edu/TeymurKarimli'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0000-7321-1878'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/K%C9%99rimli_Teymur_H%C9%99%C5%9Fim_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=WT1qkRUAAAAJ&amp;hl=en'}, {'platform_name': 'Web of Science', 'platform_logo': '/media/platform_logos/WOS.PNG', 'url': 'https://www.webofscience.com/wos/author/record/AAB-1871-2019'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Teymur-Karimli-2'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://science.academia.edu/TeymurKarimli'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0000-7321-1878'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/K%C9%99rimli_Teymur_H%C9%99%C5%9Fim_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="n">
         <v>1078</v>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>Səbinə</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
           <t>Namus qızı</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>Əhmədova</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -3913,51 +3913,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I58" t="inlineStr"/>
       <c r="J58" t="inlineStr">
         <is>
           <t>Rəhbərlik</t>
         </is>
       </c>
       <c r="K58" t="inlineStr">
         <is>
           <t>Prezident</t>
         </is>
       </c>
       <c r="L58" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M58" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N58" t="inlineStr"/>
       <c r="O58" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=s5Pq6K0AAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-7929-5248'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fhm%C9%99dova_S%C9%99bin%C9%99_Namus_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=s5Pq6K0AAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-7929-5248'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fhm%C9%99dova_S%C9%99bin%C9%99_Namus_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="n">
         <v>1079</v>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>Lalə</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
           <t>Səfər qızı</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>Hüseynova</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -3970,51 +3970,51 @@
       </c>
       <c r="G59" t="inlineStr"/>
       <c r="H59" t="inlineStr"/>
       <c r="I59" t="inlineStr"/>
       <c r="J59" t="inlineStr">
         <is>
           <t>Kitabxana</t>
         </is>
       </c>
       <c r="K59" t="inlineStr">
         <is>
           <t>Baş kitabxanaçı</t>
         </is>
       </c>
       <c r="L59" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M59" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N59" t="inlineStr"/>
       <c r="O59" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=0hzAkuEAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0004-4321-5877'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C3%BCseynova_Lal%C9%99_S%C9%99f%C9%99r_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=0hzAkuEAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0004-4321-5877'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C3%BCseynova_Lal%C9%99_S%C9%99f%C9%99r_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="n">
         <v>1080</v>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>Raqub</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
           <t>Şahmar oğlu</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>Kərimov</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -4035,51 +4035,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I60" t="inlineStr"/>
       <c r="J60" t="inlineStr">
         <is>
           <t>Qərbi Azərbaycan və Qarabağ əlyazmalarının tədqiqi</t>
         </is>
       </c>
       <c r="K60" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L60" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M60" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N60" t="inlineStr"/>
       <c r="O60" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=DxWRRSkAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/K%C9%99rimov_Raqub_%C5%9Eahmar_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=DxWRRSkAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/K%C9%99rimov_Raqub_%C5%9Eahmar_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="n">
         <v>1081</v>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>Rəna</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
           <t>Maksud qızı</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>Məmmədova</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -4100,51 +4100,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I61" t="inlineStr"/>
       <c r="J61" t="inlineStr">
         <is>
           <t>Multidissiplinar əlyazmaların tədqiqi</t>
         </is>
       </c>
       <c r="K61" t="inlineStr">
         <is>
           <t>Baş elmi işçi</t>
         </is>
       </c>
       <c r="L61" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M61" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N61" t="inlineStr"/>
       <c r="O61" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=435T1y8AAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/MamedovaR'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-5324-5202'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dova_R%C9%99na_Maksud_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=435T1y8AAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/MamedovaR'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-5324-5202'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dova_R%C9%99na_Maksud_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="n">
         <v>1082</v>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>Elnurə</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
           <t>Vaqif qızı</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t>Babayeva</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -4161,51 +4161,51 @@
         </is>
       </c>
       <c r="H62" t="inlineStr"/>
       <c r="I62" t="inlineStr"/>
       <c r="J62" t="inlineStr">
         <is>
           <t>Multidissiplinar əlyazmaların tədqiqi</t>
         </is>
       </c>
       <c r="K62" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L62" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M62" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N62" t="inlineStr"/>
       <c r="O62" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=23GgmY8AAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0004-3231-4116'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Babayeva_Elnur%C9%99_Vaqif_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=23GgmY8AAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0004-3231-4116'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Babayeva_Elnur%C9%99_Vaqif_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="n">
         <v>1083</v>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>İlahə</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
           <t>Rəhim qızı</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
           <t>Ələkbərova</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -4218,51 +4218,51 @@
       </c>
       <c r="G63" t="inlineStr"/>
       <c r="H63" t="inlineStr"/>
       <c r="I63" t="inlineStr"/>
       <c r="J63" t="inlineStr">
         <is>
           <t>Multidissiplinar əlyazmaların tədqiqi</t>
         </is>
       </c>
       <c r="K63" t="inlineStr">
         <is>
           <t>Baş mütəxəssis</t>
         </is>
       </c>
       <c r="L63" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M63" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N63" t="inlineStr"/>
       <c r="O63" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=98IqmrkAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0007-0760-4084'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fl%C9%99kb%C9%99rova_%C4%B0lah%C9%99_R%C9%99him_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=98IqmrkAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0007-0760-4084'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fl%C9%99kb%C9%99rova_%C4%B0lah%C9%99_R%C9%99him_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="n">
         <v>1084</v>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>Rəna</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
           <t>Baloğlan qızı</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>İskəndərli</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -4279,51 +4279,51 @@
         </is>
       </c>
       <c r="H64" t="inlineStr"/>
       <c r="I64" t="inlineStr"/>
       <c r="J64" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi əlyazmalarının tədqiqi</t>
         </is>
       </c>
       <c r="K64" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L64" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M64" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N64" t="inlineStr"/>
       <c r="O64" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=vj6B00IAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0009-0192-206X'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0sk%C9%99nd%C9%99rli_R%C9%99na_Balo%C4%9Flan_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=vj6B00IAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0009-0192-206X'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0sk%C9%99nd%C9%99rli_R%C9%99na_Balo%C4%9Flan_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="n">
         <v>1085</v>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>Rüxsarə</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
           <t>İskəndər qızı</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
           <t>Məmmədova</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -4336,51 +4336,51 @@
       </c>
       <c r="G65" t="inlineStr"/>
       <c r="H65" t="inlineStr"/>
       <c r="I65" t="inlineStr"/>
       <c r="J65" t="inlineStr">
         <is>
           <t>Multidissiplinar əlyazmaların tədqiqi</t>
         </is>
       </c>
       <c r="K65" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="L65" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M65" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N65" t="inlineStr"/>
       <c r="O65" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=1_IM8S4AAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0003-7267-1348'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dova_R%C3%BCxsar%C9%99_%C4%B0sk%C9%99nd%C9%99r_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=1_IM8S4AAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0003-7267-1348'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dova_R%C3%BCxsar%C9%99_%C4%B0sk%C9%99nd%C9%99r_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="n">
         <v>1087</v>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>Könül</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
           <t>Fəxrəddin qızı</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
           <t>Sadıqova</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -4393,51 +4393,51 @@
       </c>
       <c r="G66" t="inlineStr"/>
       <c r="H66" t="inlineStr"/>
       <c r="I66" t="inlineStr"/>
       <c r="J66" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi əlyazmalarının tədqiqi</t>
         </is>
       </c>
       <c r="K66" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="L66" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M66" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N66" t="inlineStr"/>
       <c r="O66" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=rKneuCQAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0002-7178-3738'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Sad%C4%B1qova_K%C3%B6n%C3%BCl_F%C9%99xr%C9%99ddin_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=rKneuCQAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0002-7178-3738'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Sad%C4%B1qova_K%C3%B6n%C3%BCl_F%C9%99xr%C9%99ddin_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="n">
         <v>1088</v>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>Tünzalə</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
           <t>Əlizadə qızı</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
           <t>Seyfullayeva</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -4454,51 +4454,51 @@
         </is>
       </c>
       <c r="H67" t="inlineStr"/>
       <c r="I67" t="inlineStr"/>
       <c r="J67" t="inlineStr">
         <is>
           <t>Qərbi Azərbaycan və Qarabağ əlyazmalarının tədqiqi</t>
         </is>
       </c>
       <c r="K67" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L67" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M67" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N67" t="inlineStr"/>
       <c r="O67" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=-5YaOyYAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/TünzaleƏlizadəqızı'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0005-50185-968'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Seyfullayeva_T%C3%BCnzal%C9%99_%C6%8Flizad%C9%99_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=-5YaOyYAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/TünzaleƏlizadəqızı'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0005-50185-968'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Seyfullayeva_T%C3%BCnzal%C9%99_%C6%8Flizad%C9%99_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="n">
         <v>1089</v>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>Dilbər</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
           <t>Rəşid qızı</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
           <t>Zamanzadə</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -4519,51 +4519,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I68" t="inlineStr"/>
       <c r="J68" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi əlyazmalarının tədqiqi</t>
         </is>
       </c>
       <c r="K68" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L68" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M68" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N68" t="inlineStr"/>
       <c r="O68" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=EGmptpgAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0007-6306-2355'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Zamanzad%C9%99_Dilb%C9%99r_R%C9%99%C5%9Fid_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=EGmptpgAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0007-6306-2355'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Zamanzad%C9%99_Dilb%C9%99r_R%C9%99%C5%9Fid_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="n">
         <v>1090</v>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>Xoşqədəm</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
           <t>Alyoşa qızı</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
           <t>Mirzəyeva</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -4576,51 +4576,51 @@
       </c>
       <c r="G69" t="inlineStr"/>
       <c r="H69" t="inlineStr"/>
       <c r="I69" t="inlineStr"/>
       <c r="J69" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi əlyazmalarının tədqiqi</t>
         </is>
       </c>
       <c r="K69" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="L69" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M69" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N69" t="inlineStr"/>
       <c r="O69" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=oncft8sAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0005-6558-2368'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Mirz%C9%99yeva_Xo%C5%9Fq%C9%99d%C9%99m_Alyo%C5%9Fa_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=oncft8sAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0005-6558-2368'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Mirz%C9%99yeva_Xo%C5%9Fq%C9%99d%C9%99m_Alyo%C5%9Fa_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="n">
         <v>1091</v>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>Rəxşəndə</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
           <t>Vaqif qızı</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
           <t>Kərimova</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -4633,51 +4633,51 @@
       </c>
       <c r="G70" t="inlineStr"/>
       <c r="H70" t="inlineStr"/>
       <c r="I70" t="inlineStr"/>
       <c r="J70" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi əlyazmalarının tədqiqi</t>
         </is>
       </c>
       <c r="K70" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="L70" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M70" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N70" t="inlineStr"/>
       <c r="O70" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=5dZkaTAAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0007-8903-3640'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/K%C9%99rimova_R%C9%99x%C5%9F%C9%99nd%C9%99_Vaqif_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=5dZkaTAAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0007-8903-3640'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/K%C9%99rimova_R%C9%99x%C5%9F%C9%99nd%C9%99_Vaqif_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="n">
         <v>1092</v>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>Vəsilə</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
           <t>Şəmməd qızı</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
           <t>Hüseynova</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -4690,51 +4690,51 @@
       </c>
       <c r="G71" t="inlineStr"/>
       <c r="H71" t="inlineStr"/>
       <c r="I71" t="inlineStr"/>
       <c r="J71" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi əlyazmalarının tədqiqi</t>
         </is>
       </c>
       <c r="K71" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L71" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M71" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N71" t="inlineStr"/>
       <c r="O71" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=z5OkdB0AAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0001-8870-7072'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C3%BCseynova_V%C9%99sil%C9%99_%C5%9E%C9%99mm%C9%99d_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=z5OkdB0AAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0001-8870-7072'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C3%BCseynova_V%C9%99sil%C9%99_%C5%9E%C9%99mm%C9%99d_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="n">
         <v>1093</v>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>Nailə</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
           <t>Əbdül qızı</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
           <t>Səmədova</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -4755,51 +4755,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I72" t="inlineStr"/>
       <c r="J72" t="inlineStr">
         <is>
           <t>Şəxsi arxivlərin tədqiqi</t>
         </is>
       </c>
       <c r="K72" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L72" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M72" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N72" t="inlineStr"/>
       <c r="O72" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=EJBP8X0AAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-5231-1263'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/S%C9%99m%C9%99dova_Nail%C9%99_%C6%8Fbd%C3%BCl_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=EJBP8X0AAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-5231-1263'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/S%C9%99m%C9%99dova_Nail%C9%99_%C6%8Fbd%C3%BCl_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="n">
         <v>1095</v>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>Afaq</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
           <t>Mirzə qızı</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
           <t>Əliyeva</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -4820,51 +4820,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I73" t="inlineStr"/>
       <c r="J73" t="inlineStr">
         <is>
           <t>Şəxsi arxivlərin tədqiqi</t>
         </is>
       </c>
       <c r="K73" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L73" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M73" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N73" t="inlineStr"/>
       <c r="O73" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=Nu34BQwAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0004-3546-9471'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyeva_Afaq_Mirz%C9%99_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=Nu34BQwAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0004-3546-9471'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyeva_Afaq_Mirz%C9%99_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="n">
         <v>1096</v>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>Könül</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
           <t>Sabir qızı</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
           <t>Bağırova</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -4885,51 +4885,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I74" t="inlineStr"/>
       <c r="J74" t="inlineStr">
         <is>
           <t>Şəxsi arxivlərin tədqiqi</t>
         </is>
       </c>
       <c r="K74" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L74" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M74" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N74" t="inlineStr"/>
       <c r="O74" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=seQeZbEAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0004-3064-1404'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/1096/2/#ameadergipark'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Ba%C4%9F%C4%B1rova_K%C3%B6n%C3%BCl_Sabir_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=seQeZbEAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0004-3064-1404'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/1096/2/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Ba%C4%9F%C4%B1rova_K%C3%B6n%C3%BCl_Sabir_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="n">
         <v>1097</v>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>Aytən</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
           <t>Mustafa qızı</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
           <t>İmanova</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -4942,51 +4942,51 @@
       </c>
       <c r="G75" t="inlineStr"/>
       <c r="H75" t="inlineStr"/>
       <c r="I75" t="inlineStr"/>
       <c r="J75" t="inlineStr">
         <is>
           <t>Şəxsi arxivlərin tədqiqi</t>
         </is>
       </c>
       <c r="K75" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="L75" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M75" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N75" t="inlineStr"/>
       <c r="O75" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=ungpMA8AAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0002-9076-7872'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0manova_Ayt%C9%99n_Mustafa_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=ungpMA8AAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0002-9076-7872'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0manova_Ayt%C9%99n_Mustafa_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="n">
         <v>1098</v>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>Aytən</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
           <t>Ələsgər qızı</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
           <t>Quliyeva</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -5003,51 +5003,51 @@
         </is>
       </c>
       <c r="H76" t="inlineStr"/>
       <c r="I76" t="inlineStr"/>
       <c r="J76" t="inlineStr">
         <is>
           <t>Şəxsi arxivlərin tədqiqi</t>
         </is>
       </c>
       <c r="K76" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L76" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M76" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N76" t="inlineStr"/>
       <c r="O76" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=kVRuCVsAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-3626-3908'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Quliyeva_Ayt%C9%99n_%C6%8Fl%C9%99sg%C9%99r_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=kVRuCVsAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-3626-3908'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Quliyeva_Ayt%C9%99n_%C6%8Fl%C9%99sg%C9%99r_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="n">
         <v>1099</v>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>Günel</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
           <t>Ramiz qızı</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
           <t>Quliyeva</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -5060,51 +5060,51 @@
       </c>
       <c r="G77" t="inlineStr"/>
       <c r="H77" t="inlineStr"/>
       <c r="I77" t="inlineStr"/>
       <c r="J77" t="inlineStr">
         <is>
           <t>Şəxsi arxivlərin tədqiqi</t>
         </is>
       </c>
       <c r="K77" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="L77" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M77" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N77" t="inlineStr"/>
       <c r="O77" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=VqAfjOgAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Quliyeva_G%C3%BCnel_Ramiz_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=VqAfjOgAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Quliyeva_G%C3%BCnel_Ramiz_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="n">
         <v>1100</v>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>Xanımbacı</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
           <t>Məlikməmməd qızı</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
           <t>Məlikzadə</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -5117,51 +5117,51 @@
       </c>
       <c r="G78" t="inlineStr"/>
       <c r="H78" t="inlineStr"/>
       <c r="I78" t="inlineStr"/>
       <c r="J78" t="inlineStr">
         <is>
           <t>Şəxsi arxivlərin tədqiqi</t>
         </is>
       </c>
       <c r="K78" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L78" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M78" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N78" t="inlineStr"/>
       <c r="O78" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=SRGFYK4AAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0000-8267-2166'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99likzad%C9%99_Xan%C4%B1mbac%C4%B1_M%C9%99likm%C9%99mm%C9%99d_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=SRGFYK4AAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0000-8267-2166'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99likzad%C9%99_Xan%C4%B1mbac%C4%B1_M%C9%99likm%C9%99mm%C9%99d_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="n">
         <v>1101</v>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>Nərgiz</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
           <t>Tərlan qızı</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
           <t>Mustafazadə</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -5174,51 +5174,51 @@
       </c>
       <c r="G79" t="inlineStr"/>
       <c r="H79" t="inlineStr"/>
       <c r="I79" t="inlineStr"/>
       <c r="J79" t="inlineStr">
         <is>
           <t>Şəxsi arxivlərin tədqiqi</t>
         </is>
       </c>
       <c r="K79" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L79" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M79" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N79" t="inlineStr"/>
       <c r="O79" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=dcZ3ul4AAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Mustafazad%C9%99_N%C9%99rgiz_T%C9%99rlan_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=dcZ3ul4AAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Mustafazad%C9%99_N%C9%99rgiz_T%C9%99rlan_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="n">
         <v>1102</v>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>Nuranə</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
           <t>İslam qızı</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
           <t>Salmanova</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -5231,51 +5231,51 @@
       </c>
       <c r="G80" t="inlineStr"/>
       <c r="H80" t="inlineStr"/>
       <c r="I80" t="inlineStr"/>
       <c r="J80" t="inlineStr">
         <is>
           <t>Şəxsi arxivlərin tədqiqi</t>
         </is>
       </c>
       <c r="K80" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="L80" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M80" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N80" t="inlineStr"/>
       <c r="O80" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=BsHNdTIAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Salmanova_Nuran%C9%99_%C4%B0slam_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=BsHNdTIAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Salmanova_Nuran%C9%99_%C4%B0slam_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="n">
         <v>1103</v>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>Pərvanə</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
           <t>Məhəmməd qızı</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
           <t>Teyyubova</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -5288,51 +5288,51 @@
       </c>
       <c r="G81" t="inlineStr"/>
       <c r="H81" t="inlineStr"/>
       <c r="I81" t="inlineStr"/>
       <c r="J81" t="inlineStr">
         <is>
           <t>Şəxsi arxivlərin tədqiqi</t>
         </is>
       </c>
       <c r="K81" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="L81" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M81" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N81" t="inlineStr"/>
       <c r="O81" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=-6bZJO0AAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Teyyubova_P%C9%99rvan%C9%99_M%C9%99h%C9%99mm%C9%99d_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=-6bZJO0AAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Teyyubova_P%C9%99rvan%C9%99_M%C9%99h%C9%99mm%C9%99d_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="n">
         <v>1104</v>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>Samirə</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
           <t>Ağa baba qızı</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
           <t>Əliyeva</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -5351,51 +5351,51 @@
       <c r="H82" t="inlineStr"/>
       <c r="I82" s="2" t="n">
         <v>26140</v>
       </c>
       <c r="J82" t="inlineStr">
         <is>
           <t>Türk dünyası əlyazmalarının tədqiqi</t>
         </is>
       </c>
       <c r="K82" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L82" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M82" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N82" t="inlineStr"/>
       <c r="O82" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=4yFaunkAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyeva_Samir%C9%99_A%C4%9Fa_baba_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=4yFaunkAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyeva_Samir%C9%99_A%C4%9Fa_baba_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="n">
         <v>1105</v>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>Təranə</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
           <t>Əjdər qızı</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
           <t>Dadaşova</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -5408,51 +5408,51 @@
       </c>
       <c r="G83" t="inlineStr"/>
       <c r="H83" t="inlineStr"/>
       <c r="I83" t="inlineStr"/>
       <c r="J83" t="inlineStr">
         <is>
           <t>Türk dünyası əlyazmalarının tədqiqi</t>
         </is>
       </c>
       <c r="K83" t="inlineStr">
         <is>
           <t>Mütəxəssis</t>
         </is>
       </c>
       <c r="L83" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M83" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N83" t="inlineStr"/>
       <c r="O83" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=Fh_7H08AAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0009-2745-7186'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Dada%C5%9Fova_T%C9%99ran%C9%99_%C6%8Fjd%C9%99r_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=Fh_7H08AAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0009-2745-7186'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Dada%C5%9Fova_T%C9%99ran%C9%99_%C6%8Fjd%C9%99r_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="n">
         <v>1106</v>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>Aygül</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
           <t>Ağamusa qızı</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
           <t>Hacıyeva</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -5473,51 +5473,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I84" t="inlineStr"/>
       <c r="J84" t="inlineStr">
         <is>
           <t>Türk dünyası əlyazmalarının tədqiqi</t>
         </is>
       </c>
       <c r="K84" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L84" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M84" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N84" t="inlineStr"/>
       <c r="O84" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=FX-it_UAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0007-0324-1239'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Hac%C4%B1yeva_Ayg%C3%BCl_A%C4%9Famusa_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=FX-it_UAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0007-0324-1239'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Hac%C4%B1yeva_Ayg%C3%BCl_A%C4%9Famusa_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="n">
         <v>1108</v>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t>Əli</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
           <t>Məmmədbağır oğlu</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
           <t>Əliyev</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -5538,51 +5538,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I85" t="inlineStr"/>
       <c r="J85" t="inlineStr">
         <is>
           <t>Türk dünyası əlyazmalarının tədqiqi</t>
         </is>
       </c>
       <c r="K85" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L85" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M85" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N85" t="inlineStr"/>
       <c r="O85" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=eZ-Epe4AAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-6191-1682'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyev_%C6%8Fli_M%C9%99mm%C9%99dba%C4%9F%C4%B1r_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=eZ-Epe4AAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-6191-1682'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyev_%C6%8Fli_M%C9%99mm%C9%99dba%C4%9F%C4%B1r_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="n">
         <v>1109</v>
       </c>
       <c r="B86" t="inlineStr">
         <is>
           <t>Gülüş</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
           <t>Aslan qızı</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
           <t>Səfərzadə</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -5595,51 +5595,51 @@
       </c>
       <c r="G86" t="inlineStr"/>
       <c r="H86" t="inlineStr"/>
       <c r="I86" t="inlineStr"/>
       <c r="J86" t="inlineStr">
         <is>
           <t>Türk dünyası əlyazmalarının tədqiqi</t>
         </is>
       </c>
       <c r="K86" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="L86" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M86" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N86" t="inlineStr"/>
       <c r="O86" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=Qj4NzjYAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0001-9359-4105'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/S%C9%99f%C9%99rzad%C9%99_G%C3%BCl%C3%BC%C5%9F_Aslan_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=Qj4NzjYAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0001-9359-4105'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/S%C9%99f%C9%99rzad%C9%99_G%C3%BCl%C3%BC%C5%9F_Aslan_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="n">
         <v>1110</v>
       </c>
       <c r="B87" t="inlineStr">
         <is>
           <t>Mələkxanım</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
           <t>Tərlan qızı</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
           <t>Əliyeva</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -5652,51 +5652,51 @@
       </c>
       <c r="G87" t="inlineStr"/>
       <c r="H87" t="inlineStr"/>
       <c r="I87" t="inlineStr"/>
       <c r="J87" t="inlineStr">
         <is>
           <t>Türk dünyası əlyazmalarının tədqiqi</t>
         </is>
       </c>
       <c r="K87" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="L87" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M87" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N87" t="inlineStr"/>
       <c r="O87" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=U7gqMjIAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0007-0580-6467'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyeva_M%C9%99l%C9%99kxan%C4%B1m_T%C9%99rlan_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=U7gqMjIAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0007-0580-6467'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyeva_M%C9%99l%C9%99kxan%C4%B1m_T%C9%99rlan_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="n">
         <v>1111</v>
       </c>
       <c r="B88" t="inlineStr">
         <is>
           <t>Sevinc</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
           <t>Vaqif qızı</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
           <t>Rəhnulla</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -5709,51 +5709,51 @@
       </c>
       <c r="G88" t="inlineStr"/>
       <c r="H88" t="inlineStr"/>
       <c r="I88" t="inlineStr"/>
       <c r="J88" t="inlineStr">
         <is>
           <t>Türk dünyası əlyazmalarının tədqiqi</t>
         </is>
       </c>
       <c r="K88" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="L88" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M88" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N88" t="inlineStr"/>
       <c r="O88" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=2W_Z-eIAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-4395-5806'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/R%C9%99hnulla_Sevinc_Vaqif_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=2W_Z-eIAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-4395-5806'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/R%C9%99hnulla_Sevinc_Vaqif_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="n">
         <v>1112</v>
       </c>
       <c r="B89" t="inlineStr">
         <is>
           <t>Sona</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
           <t>Şahin qızı</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
           <t>Mustafayeva</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -5766,51 +5766,51 @@
       </c>
       <c r="G89" t="inlineStr"/>
       <c r="H89" t="inlineStr"/>
       <c r="I89" t="inlineStr"/>
       <c r="J89" t="inlineStr">
         <is>
           <t>Türk dünyası əlyazmalarının tədqiqi</t>
         </is>
       </c>
       <c r="K89" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L89" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M89" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N89" t="inlineStr"/>
       <c r="O89" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=qMNoE1UAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0002-8192-7344'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Mustafayeva_Sona_%C5%9Eahin_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=qMNoE1UAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0002-8192-7344'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Mustafayeva_Sona_%C5%9Eahin_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="n">
         <v>1113</v>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>Tahirə</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
           <t>Oqtay qızı</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
           <t>Əliyeva</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -5823,51 +5823,51 @@
       </c>
       <c r="G90" t="inlineStr"/>
       <c r="H90" t="inlineStr"/>
       <c r="I90" t="inlineStr"/>
       <c r="J90" t="inlineStr">
         <is>
           <t>Türk dünyası əlyazmalarının tədqiqi</t>
         </is>
       </c>
       <c r="K90" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="L90" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M90" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N90" t="inlineStr"/>
       <c r="O90" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=53g5FsQAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0008-5213-7806'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyeva_Tahir%C9%99_Oqtay_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=53g5FsQAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0008-5213-7806'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyeva_Tahir%C9%99_Oqtay_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="n">
         <v>1114</v>
       </c>
       <c r="B91" t="inlineStr">
         <is>
           <t>Günay</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
           <t>Mətləb qızı</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
           <t>Quliyeva</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -5880,51 +5880,51 @@
       </c>
       <c r="G91" t="inlineStr"/>
       <c r="H91" t="inlineStr"/>
       <c r="I91" t="inlineStr"/>
       <c r="J91" t="inlineStr">
         <is>
           <t>Türk dünyası əlyazmalarının tədqiqi</t>
         </is>
       </c>
       <c r="K91" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L91" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M91" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N91" t="inlineStr"/>
       <c r="O91" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=Ssjg0mIAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0003-8264-7376'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Quliyeva_G%C3%BCnay_M%C9%99tl%C9%99b_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=Ssjg0mIAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0003-8264-7376'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Quliyeva_G%C3%BCnay_M%C9%99tl%C9%99b_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="n">
         <v>1115</v>
       </c>
       <c r="B92" t="inlineStr">
         <is>
           <t>Aybəniz</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
           <t>Mustafa qızı</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
           <t>Rəhimova</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -5945,51 +5945,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I92" t="inlineStr"/>
       <c r="J92" t="inlineStr">
         <is>
           <t>Türkdilli əlyazmaların tədqiqi</t>
         </is>
       </c>
       <c r="K92" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L92" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M92" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N92" t="inlineStr"/>
       <c r="O92" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=e42eTI0AAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-4334-8157'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/R%C9%99himova_Ayb%C9%99niz_Mustafa_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=e42eTI0AAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-4334-8157'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/R%C9%99himova_Ayb%C9%99niz_Mustafa_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="n">
         <v>1116</v>
       </c>
       <c r="B93" t="inlineStr">
         <is>
           <t>Lamiyə</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
           <t>Sabir qızı</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
           <t>Rəhimova</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -6010,51 +6010,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I93" t="inlineStr"/>
       <c r="J93" t="inlineStr">
         <is>
           <t>Türkdilli əlyazmaların tədqiqi</t>
         </is>
       </c>
       <c r="K93" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L93" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M93" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N93" t="inlineStr"/>
       <c r="O93" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=tjgGWD4AAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-0952-4452'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/R%C9%99himova_Lamiy%C9%99_Sabir_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=tjgGWD4AAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-0952-4452'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/R%C9%99himova_Lamiy%C9%99_Sabir_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="n">
         <v>1117</v>
       </c>
       <c r="B94" t="inlineStr">
         <is>
           <t>Aynur</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
           <t>Məhərrəm qızı</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
           <t>Hacıqədiri</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -6075,51 +6075,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I94" t="inlineStr"/>
       <c r="J94" t="inlineStr">
         <is>
           <t>Rəhbərlik</t>
         </is>
       </c>
       <c r="K94" t="inlineStr">
         <is>
           <t>Elmi katib</t>
         </is>
       </c>
       <c r="L94" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M94" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N94" t="inlineStr"/>
       <c r="O94" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=z3cJCK4AAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/AynurHajigadirli'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Hac%C4%B1q%C9%99diri_Aynur_M%C9%99h%C9%99rr%C9%99m_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=z3cJCK4AAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/AynurHajigadirli'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Hac%C4%B1q%C9%99diri_Aynur_M%C9%99h%C9%99rr%C9%99m_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="n">
         <v>1118</v>
       </c>
       <c r="B95" t="inlineStr">
         <is>
           <t>Şəhla</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
           <t>Vahid qızı</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
           <t>Xəlilli</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -6136,51 +6136,51 @@
         </is>
       </c>
       <c r="H95" t="inlineStr"/>
       <c r="I95" t="inlineStr"/>
       <c r="J95" t="inlineStr">
         <is>
           <t>Türkdilli əlyazmaların tədqiqi</t>
         </is>
       </c>
       <c r="K95" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L95" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M95" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N95" t="inlineStr"/>
       <c r="O95" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=dXuDE8cAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0008-6632-2500'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/X%C9%99lilli_%C5%9E%C9%99hla_Vahid_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=dXuDE8cAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0008-6632-2500'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/X%C9%99lilli_%C5%9E%C9%99hla_Vahid_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="n">
         <v>1119</v>
       </c>
       <c r="B96" t="inlineStr">
         <is>
           <t>Aysel</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
           <t>Akif qızı</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
           <t>Acalova</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -6193,51 +6193,51 @@
       </c>
       <c r="G96" t="inlineStr"/>
       <c r="H96" t="inlineStr"/>
       <c r="I96" t="inlineStr"/>
       <c r="J96" t="inlineStr">
         <is>
           <t>Türkdilli əlyazmaların tədqiqi</t>
         </is>
       </c>
       <c r="K96" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="L96" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M96" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N96" t="inlineStr"/>
       <c r="O96" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=i9xXvTQAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0005-2967-8493'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Acalova_Aysel_Akif_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=i9xXvTQAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0005-2967-8493'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Acalova_Aysel_Akif_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="n">
         <v>1120</v>
       </c>
       <c r="B97" t="inlineStr">
         <is>
           <t>Gülər</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
           <t>Əmirşah qızı</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
           <t>Əsədullayeva</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -6250,51 +6250,51 @@
       </c>
       <c r="G97" t="inlineStr"/>
       <c r="H97" t="inlineStr"/>
       <c r="I97" t="inlineStr"/>
       <c r="J97" t="inlineStr">
         <is>
           <t>Türkdilli əlyazmaların tədqiqi</t>
         </is>
       </c>
       <c r="K97" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L97" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M97" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N97" t="inlineStr"/>
       <c r="O97" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=1QENMFQAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0004-3040-5559'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fs%C9%99dullayeva_G%C3%BCl%C9%99r_%C6%8Fmir%C5%9Fah_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=1QENMFQAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0004-3040-5559'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fs%C9%99dullayeva_G%C3%BCl%C9%99r_%C6%8Fmir%C5%9Fah_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="n">
         <v>1121</v>
       </c>
       <c r="B98" t="inlineStr">
         <is>
           <t>Jalə</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
           <t>Hüseyn qızı</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
           <t>Rüstəmova</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -6307,51 +6307,51 @@
       </c>
       <c r="G98" t="inlineStr"/>
       <c r="H98" t="inlineStr"/>
       <c r="I98" t="inlineStr"/>
       <c r="J98" t="inlineStr">
         <is>
           <t>Türkdilli əlyazmaların tədqiqi</t>
         </is>
       </c>
       <c r="K98" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L98" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M98" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N98" t="inlineStr"/>
       <c r="O98" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=IKMWrggAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0000-3226-5730'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/R%C3%BCst%C9%99mova_Jal%C9%99_H%C3%BCseyn_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=IKMWrggAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0000-3226-5730'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/R%C3%BCst%C9%99mova_Jal%C9%99_H%C3%BCseyn_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="n">
         <v>1122</v>
       </c>
       <c r="B99" t="inlineStr">
         <is>
           <t>Natəvan</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
           <t>İsmayılqara qızı</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
           <t>Dadaşova</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -6364,51 +6364,51 @@
       </c>
       <c r="G99" t="inlineStr"/>
       <c r="H99" t="inlineStr"/>
       <c r="I99" t="inlineStr"/>
       <c r="J99" t="inlineStr">
         <is>
           <t>Türkdilli əlyazmaların tədqiqi</t>
         </is>
       </c>
       <c r="K99" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L99" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M99" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N99" t="inlineStr"/>
       <c r="O99" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=HcMO49gAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0009-2767-3049'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Dada%C5%9Fova_Nat%C9%99van_%C4%B0smay%C4%B1lqara_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=HcMO49gAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0009-2767-3049'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Dada%C5%9Fova_Nat%C9%99van_%C4%B0smay%C4%B1lqara_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="n">
         <v>1123</v>
       </c>
       <c r="B100" t="inlineStr">
         <is>
           <t>Səadət</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
           <t>Azad qızı</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
           <t>Mürşüdova</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -6421,51 +6421,51 @@
       </c>
       <c r="G100" t="inlineStr"/>
       <c r="H100" t="inlineStr"/>
       <c r="I100" t="inlineStr"/>
       <c r="J100" t="inlineStr">
         <is>
           <t>Türkdilli əlyazmaların tədqiqi</t>
         </is>
       </c>
       <c r="K100" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="L100" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M100" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N100" t="inlineStr"/>
       <c r="O100" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=XoVhd1MAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0005-1434-4319'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C3%BCr%C5%9F%C3%BCdova_S%C9%99ad%C9%99t_Azad_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=XoVhd1MAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0005-1434-4319'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C3%BCr%C5%9F%C3%BCdova_S%C9%99ad%C9%99t_Azad_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="n">
         <v>1124</v>
       </c>
       <c r="B101" t="inlineStr">
         <is>
           <t>Afaq</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
           <t>Hüseyn qızı</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
           <t>Hacıyeva</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -6478,51 +6478,51 @@
       </c>
       <c r="G101" t="inlineStr"/>
       <c r="H101" t="inlineStr"/>
       <c r="I101" t="inlineStr"/>
       <c r="J101" t="inlineStr">
         <is>
           <t>Türkdilli əlyazmaların tədqiqi</t>
         </is>
       </c>
       <c r="K101" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="L101" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M101" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N101" t="inlineStr"/>
       <c r="O101" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=uqacbWYAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0002-0967-248X'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Hac%C4%B1yeva_Afaq_H%C3%BCseyn_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=uqacbWYAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0002-0967-248X'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Hac%C4%B1yeva_Afaq_H%C3%BCseyn_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="n">
         <v>1126</v>
       </c>
       <c r="B102" t="inlineStr">
         <is>
           <t>Əsmər</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
           <t>Fərhad qızı</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
           <t>Hümbətli</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -6537,51 +6537,51 @@
       <c r="H102" t="inlineStr"/>
       <c r="I102" s="2" t="n">
         <v>33551</v>
       </c>
       <c r="J102" t="inlineStr">
         <is>
           <t>Beynəlxalq əlaqələr</t>
         </is>
       </c>
       <c r="K102" t="inlineStr">
         <is>
           <t>Prezident</t>
         </is>
       </c>
       <c r="L102" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M102" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N102" t="inlineStr"/>
       <c r="O102" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C3%BCmb%C9%99tli_%C6%8Fsm%C9%99r_F%C9%99rhad_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C3%BCmb%C9%99tli_%C6%8Fsm%C9%99r_F%C9%99rhad_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="n">
         <v>1127</v>
       </c>
       <c r="B103" t="inlineStr">
         <is>
           <t>Güllər</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
           <t>Rövşən qızı</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
           <t>Axundova</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -6596,51 +6596,51 @@
       <c r="H103" t="inlineStr"/>
       <c r="I103" s="2" t="n">
         <v>32599</v>
       </c>
       <c r="J103" t="inlineStr">
         <is>
           <t>Beynəlxalq əlaqələr</t>
         </is>
       </c>
       <c r="K103" t="inlineStr">
         <is>
           <t>Tərcüməçi</t>
         </is>
       </c>
       <c r="L103" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M103" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N103" t="inlineStr"/>
       <c r="O103" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Axundova_G%C3%BCll%C9%99r_R%C3%B6v%C5%9F%C9%99n_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Axundova_G%C3%BCll%C9%99r_R%C3%B6v%C5%9F%C9%99n_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="n">
         <v>1128</v>
       </c>
       <c r="B104" t="inlineStr">
         <is>
           <t>Nigar</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
           <t>Eldar qızı</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
           <t>İbrahimova</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -6655,51 +6655,51 @@
       <c r="H104" t="inlineStr"/>
       <c r="I104" s="2" t="n">
         <v>33894</v>
       </c>
       <c r="J104" t="inlineStr">
         <is>
           <t>Biblioqrafiya</t>
         </is>
       </c>
       <c r="K104" t="inlineStr">
         <is>
           <t>Biblioqraf</t>
         </is>
       </c>
       <c r="L104" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M104" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N104" t="inlineStr"/>
       <c r="O104" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0brahimova_Nigar_Eldar_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0brahimova_Nigar_Eldar_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="n">
         <v>1129</v>
       </c>
       <c r="B105" t="inlineStr">
         <is>
           <t>Aytən</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
           <t>İbrahim qızı</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
           <t>Məmmədova</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -6714,51 +6714,51 @@
       <c r="H105" t="inlineStr"/>
       <c r="I105" s="2" t="n">
         <v>30026</v>
       </c>
       <c r="J105" t="inlineStr">
         <is>
           <t>Biblioqrafiya</t>
         </is>
       </c>
       <c r="K105" t="inlineStr">
         <is>
           <t>Biblioqraf</t>
         </is>
       </c>
       <c r="L105" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M105" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N105" t="inlineStr"/>
       <c r="O105" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dova_Ayt%C9%99n_%C4%B0brahim_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dova_Ayt%C9%99n_%C4%B0brahim_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="n">
         <v>1130</v>
       </c>
       <c r="B106" t="inlineStr">
         <is>
           <t>Vəfa</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
           <t>Sahib qızı</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
           <t>Şərifova</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -6773,51 +6773,51 @@
       <c r="H106" t="inlineStr"/>
       <c r="I106" s="2" t="n">
         <v>32143</v>
       </c>
       <c r="J106" t="inlineStr">
         <is>
           <t>Qərbi Azərbaycan və Qarabağ əlyazmalarının tədqiqi</t>
         </is>
       </c>
       <c r="K106" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L106" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M106" s="2" t="n">
         <v>45992</v>
       </c>
       <c r="N106" t="inlineStr"/>
       <c r="O106" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=iwVe5DwAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0005-1675-512X'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C5%9E%C9%99rifova_V%C9%99fa_Sahib_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=iwVe5DwAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0005-1675-512X'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C5%9E%C9%99rifova_V%C9%99fa_Sahib_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="n">
         <v>1131</v>
       </c>
       <c r="B107" t="inlineStr">
         <is>
           <t>Təranə</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
           <t>Məmməd qızı</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
           <t>Cavadova</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -6832,51 +6832,51 @@
       <c r="H107" t="inlineStr"/>
       <c r="I107" s="2" t="n">
         <v>22928</v>
       </c>
       <c r="J107" t="inlineStr">
         <is>
           <t>Biblioqrafiya</t>
         </is>
       </c>
       <c r="K107" t="inlineStr">
         <is>
           <t>Baş biblioqraf</t>
         </is>
       </c>
       <c r="L107" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M107" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N107" t="inlineStr"/>
       <c r="O107" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Cavadova_T%C9%99ran%C9%99_M%C9%99mm%C9%99d_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Cavadova_T%C9%99ran%C9%99_M%C9%99mm%C9%99d_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="n">
         <v>1132</v>
       </c>
       <c r="B108" t="inlineStr">
         <is>
           <t>İsmət</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
           <t>Hikmət oğlu</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
           <t>Cəfərov</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -6891,51 +6891,51 @@
       <c r="H108" t="inlineStr"/>
       <c r="I108" s="2" t="n">
         <v>36736</v>
       </c>
       <c r="J108" t="inlineStr">
         <is>
           <t>Biblioqrafiya</t>
         </is>
       </c>
       <c r="K108" t="inlineStr">
         <is>
           <t>Baş biblioqraf</t>
         </is>
       </c>
       <c r="L108" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M108" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N108" t="inlineStr"/>
       <c r="O108" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/C%C9%99f%C9%99rov_%C4%B0sm%C9%99t_Hikm%C9%99t_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/C%C9%99f%C9%99rov_%C4%B0sm%C9%99t_Hikm%C9%99t_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="n">
         <v>1133</v>
       </c>
       <c r="B109" t="inlineStr">
         <is>
           <t>Nəsibə</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
           <t>Məhəmməd qızı</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
           <t>Murtuzayeva</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -6950,51 +6950,51 @@
       <c r="H109" t="inlineStr"/>
       <c r="I109" s="2" t="n">
         <v>32879</v>
       </c>
       <c r="J109" t="inlineStr">
         <is>
           <t>Biblioqrafiya</t>
         </is>
       </c>
       <c r="K109" t="inlineStr">
         <is>
           <t>Böyük laborant</t>
         </is>
       </c>
       <c r="L109" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M109" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N109" t="inlineStr"/>
       <c r="O109" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Murtuzayeva_N%C9%99sib%C9%99_M%C9%99h%C9%99mm%C9%99d_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Murtuzayeva_N%C9%99sib%C9%99_M%C9%99h%C9%99mm%C9%99d_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="n">
         <v>1134</v>
       </c>
       <c r="B110" t="inlineStr">
         <is>
           <t>Aytən</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
           <t>Cəbrayıl qızı</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
           <t>Musayeva</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -7009,51 +7009,51 @@
       <c r="H110" t="inlineStr"/>
       <c r="I110" s="2" t="n">
         <v>32497</v>
       </c>
       <c r="J110" t="inlineStr">
         <is>
           <t>Biblioqrafiya</t>
         </is>
       </c>
       <c r="K110" t="inlineStr">
         <is>
           <t>Laborant</t>
         </is>
       </c>
       <c r="L110" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M110" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N110" t="inlineStr"/>
       <c r="O110" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0007-5376-8119'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Musayeva_Ayt%C9%99n_C%C9%99bray%C4%B1l_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0007-5376-8119'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Musayeva_Ayt%C9%99n_C%C9%99bray%C4%B1l_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="n">
         <v>1135</v>
       </c>
       <c r="B111" t="inlineStr">
         <is>
           <t>Ülkər</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
           <t>Araz qızı</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
           <t>Hacıyeva</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -7068,51 +7068,51 @@
       <c r="H111" t="inlineStr"/>
       <c r="I111" s="2" t="n">
         <v>32228</v>
       </c>
       <c r="J111" t="inlineStr">
         <is>
           <t>Çap kitablarınn tədqiqi</t>
         </is>
       </c>
       <c r="K111" t="inlineStr">
         <is>
           <t>Baş mütəxəssis</t>
         </is>
       </c>
       <c r="L111" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M111" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N111" t="inlineStr"/>
       <c r="O111" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=tEMCR74AAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Hac%C4%B1yeva_%C3%9Clk%C9%99r_Araz_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=tEMCR74AAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Hac%C4%B1yeva_%C3%9Clk%C9%99r_Araz_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="n">
         <v>1136</v>
       </c>
       <c r="B112" t="inlineStr">
         <is>
           <t>Pəri</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
           <t>Mehdi qızı</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
           <t>Məmmədova</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -7127,51 +7127,51 @@
       <c r="H112" t="inlineStr"/>
       <c r="I112" s="2" t="n">
         <v>33606</v>
       </c>
       <c r="J112" t="inlineStr">
         <is>
           <t>Çap kitablarınn tədqiqi</t>
         </is>
       </c>
       <c r="K112" t="inlineStr">
         <is>
           <t>Baş mütəxəssis</t>
         </is>
       </c>
       <c r="L112" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M112" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N112" t="inlineStr"/>
       <c r="O112" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=X3_XWN4AAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0009-6043-5771'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dova_P%C9%99ri_Mehdi_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=X3_XWN4AAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0009-6043-5771'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dova_P%C9%99ri_Mehdi_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="n">
         <v>1138</v>
       </c>
       <c r="B113" t="inlineStr">
         <is>
           <t>Gülnar</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
           <t>Altay qızı</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
           <t>Gəncəliyeva</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -7186,51 +7186,51 @@
       <c r="H113" t="inlineStr"/>
       <c r="I113" s="2" t="n">
         <v>32593</v>
       </c>
       <c r="J113" t="inlineStr">
         <is>
           <t>Çap kitablarınn tədqiqi</t>
         </is>
       </c>
       <c r="K113" t="inlineStr">
         <is>
           <t>Baş bibloqraf</t>
         </is>
       </c>
       <c r="L113" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M113" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N113" t="inlineStr"/>
       <c r="O113" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=owQd3zwAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0009-6829-7852'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/G%C9%99nc%C9%99liyeva_G%C3%BClnar_Altay_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=owQd3zwAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0009-6829-7852'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/G%C9%99nc%C9%99liyeva_G%C3%BClnar_Altay_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="n">
         <v>1139</v>
       </c>
       <c r="B114" t="inlineStr">
         <is>
           <t>Xəyalə</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
           <t>Akif qızı</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
           <t>Qasımlı</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -7245,51 +7245,51 @@
       <c r="H114" t="inlineStr"/>
       <c r="I114" s="2" t="n">
         <v>30438</v>
       </c>
       <c r="J114" t="inlineStr">
         <is>
           <t>Biblioqrafiya</t>
         </is>
       </c>
       <c r="K114" t="inlineStr">
         <is>
           <t>Baş mütəxəssis</t>
         </is>
       </c>
       <c r="L114" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M114" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N114" t="inlineStr"/>
       <c r="O114" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=zRG9tcUAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Qas%C4%B1ml%C4%B1_X%C9%99yal%C9%99_Akif_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=zRG9tcUAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Qas%C4%B1ml%C4%B1_X%C9%99yal%C9%99_Akif_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="n">
         <v>1140</v>
       </c>
       <c r="B115" t="inlineStr">
         <is>
           <t>Fəridə</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
           <t>İlqar qızı</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
           <t>Rzayeva</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -7304,51 +7304,51 @@
       <c r="H115" t="inlineStr"/>
       <c r="I115" s="2" t="n">
         <v>37336</v>
       </c>
       <c r="J115" t="inlineStr">
         <is>
           <t>Elektron xidmətlər</t>
         </is>
       </c>
       <c r="K115" t="inlineStr">
         <is>
           <t>Böyük laborant</t>
         </is>
       </c>
       <c r="L115" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M115" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N115" t="inlineStr"/>
       <c r="O115" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Rzayeva_F%C9%99rid%C9%99_%C4%B0lqar_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Rzayeva_F%C9%99rid%C9%99_%C4%B0lqar_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="n">
         <v>1141</v>
       </c>
       <c r="B116" t="inlineStr">
         <is>
           <t>Zinaida</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
           <t>Nəsrəddinovna qızı</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
           <t>Nağıyeva</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -7363,51 +7363,51 @@
       <c r="H116" t="inlineStr"/>
       <c r="I116" s="2" t="n">
         <v>31122</v>
       </c>
       <c r="J116" t="inlineStr">
         <is>
           <t>Elmi xidmət</t>
         </is>
       </c>
       <c r="K116" t="inlineStr">
         <is>
           <t>Mütəxəssis</t>
         </is>
       </c>
       <c r="L116" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M116" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N116" t="inlineStr"/>
       <c r="O116" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Na%C4%9F%C4%B1yeva_Zinaida_N%C9%99sr%C9%99ddinovna_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Na%C4%9F%C4%B1yeva_Zinaida_N%C9%99sr%C9%99ddinovna_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="n">
         <v>1142</v>
       </c>
       <c r="B117" t="inlineStr">
         <is>
           <t>Nailə</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
           <t>Qabil qızı</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
           <t>Namazova</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -7422,51 +7422,51 @@
       <c r="H117" t="inlineStr"/>
       <c r="I117" s="2" t="n">
         <v>30722</v>
       </c>
       <c r="J117" t="inlineStr">
         <is>
           <t>Elmi xidmət</t>
         </is>
       </c>
       <c r="K117" t="inlineStr">
         <is>
           <t>Böyük laborant</t>
         </is>
       </c>
       <c r="L117" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M117" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N117" t="inlineStr"/>
       <c r="O117" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Namazova_Nail%C9%99_Qabil_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Namazova_Nail%C9%99_Qabil_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="n">
         <v>1143</v>
       </c>
       <c r="B118" t="inlineStr">
         <is>
           <t>Xatirə</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
           <t>Hafiz qızı</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
           <t>Cabbarzadə</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -7481,51 +7481,51 @@
       <c r="H118" t="inlineStr"/>
       <c r="I118" s="2" t="n">
         <v>25006</v>
       </c>
       <c r="J118" t="inlineStr">
         <is>
           <t>Əlyazmaların elektron resursları</t>
         </is>
       </c>
       <c r="K118" t="inlineStr">
         <is>
           <t>Baş mütəxəssis</t>
         </is>
       </c>
       <c r="L118" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M118" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N118" t="inlineStr"/>
       <c r="O118" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=tiM-tx0AAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Cabbarzad%C9%99_Xatir%C9%99_Hafiz_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=tiM-tx0AAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Cabbarzad%C9%99_Xatir%C9%99_Hafiz_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="n">
         <v>1144</v>
       </c>
       <c r="B119" t="inlineStr">
         <is>
           <t>Vüqar</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
           <t>Qasım oğlu</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
           <t>Hacıyev</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -7540,51 +7540,51 @@
       <c r="H119" t="inlineStr"/>
       <c r="I119" s="2" t="n">
         <v>27027</v>
       </c>
       <c r="J119" t="inlineStr">
         <is>
           <t>Əlyazmaların elektron resursları</t>
         </is>
       </c>
       <c r="K119" t="inlineStr">
         <is>
           <t>Baş mütəxəssis</t>
         </is>
       </c>
       <c r="L119" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M119" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N119" t="inlineStr"/>
       <c r="O119" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=fl5Bi0QAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Hac%C4%B1yev_V%C3%BCqar_Qas%C4%B1m_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=fl5Bi0QAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Hac%C4%B1yev_V%C3%BCqar_Qas%C4%B1m_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="n">
         <v>1145</v>
       </c>
       <c r="B120" t="inlineStr">
         <is>
           <t>Arzu</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
           <t>Ceyhun qızı</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
           <t>Ədilova</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -7599,51 +7599,51 @@
       <c r="H120" t="inlineStr"/>
       <c r="I120" s="2" t="n">
         <v>36435</v>
       </c>
       <c r="J120" t="inlineStr">
         <is>
           <t>Əlyazmaların elektron resursları</t>
         </is>
       </c>
       <c r="K120" t="inlineStr">
         <is>
           <t>Baş mütəxəssis</t>
         </is>
       </c>
       <c r="L120" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M120" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N120" t="inlineStr"/>
       <c r="O120" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=7lAWM7wAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fdilova_Arzu_Ceyhun_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=7lAWM7wAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fdilova_Arzu_Ceyhun_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="n">
         <v>1146</v>
       </c>
       <c r="B121" t="inlineStr">
         <is>
           <t>Tünzalə</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
           <t>Tapdıq qızı</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
           <t>Məmmədova</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -7658,51 +7658,51 @@
       <c r="H121" t="inlineStr"/>
       <c r="I121" s="2" t="n">
         <v>29233</v>
       </c>
       <c r="J121" t="inlineStr">
         <is>
           <t>Əlyazmaların elektron resursları</t>
         </is>
       </c>
       <c r="K121" t="inlineStr">
         <is>
           <t>Mütəxəssis</t>
         </is>
       </c>
       <c r="L121" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M121" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N121" t="inlineStr"/>
       <c r="O121" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dova_T%C3%BCnzal%C9%99_Tapd%C4%B1q_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dova_T%C3%BCnzal%C9%99_Tapd%C4%B1q_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="n">
         <v>1147</v>
       </c>
       <c r="B122" t="inlineStr">
         <is>
           <t>Cəvahir</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
           <t>Kərəm qızı</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
           <t>Babaşova</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -7717,51 +7717,51 @@
       <c r="H122" t="inlineStr"/>
       <c r="I122" s="2" t="n">
         <v>33491</v>
       </c>
       <c r="J122" t="inlineStr">
         <is>
           <t>Əlyazmaların elektron resursları</t>
         </is>
       </c>
       <c r="K122" t="inlineStr">
         <is>
           <t>Biblioqraf</t>
         </is>
       </c>
       <c r="L122" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M122" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N122" t="inlineStr"/>
       <c r="O122" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Baba%C5%9Fova_C%C9%99vahir_K%C9%99r%C9%99m_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Baba%C5%9Fova_C%C9%99vahir_K%C9%99r%C9%99m_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="n">
         <v>1148</v>
       </c>
       <c r="B123" t="inlineStr">
         <is>
           <t>Sevda</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
           <t>Məmməd qızı</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
           <t>Abdullayeva</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -7776,51 +7776,51 @@
       <c r="H123" t="inlineStr"/>
       <c r="I123" s="2" t="n">
         <v>23075</v>
       </c>
       <c r="J123" t="inlineStr">
         <is>
           <t>Əlyazmaların elektron resursları</t>
         </is>
       </c>
       <c r="K123" t="inlineStr">
         <is>
           <t>Müşayiətçi</t>
         </is>
       </c>
       <c r="L123" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M123" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N123" t="inlineStr"/>
       <c r="O123" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Abdullayeva_Sevda_M%C9%99mm%C9%99d_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Abdullayeva_Sevda_M%C9%99mm%C9%99d_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="n">
         <v>1149</v>
       </c>
       <c r="B124" t="inlineStr">
         <is>
           <t>Səbinə</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
           <t>Rasim qızı</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
           <t>Paşayeva</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -7835,51 +7835,51 @@
       <c r="H124" t="inlineStr"/>
       <c r="I124" s="2" t="n">
         <v>37884</v>
       </c>
       <c r="J124" t="inlineStr">
         <is>
           <t>Əlyazmaların elektron resursları</t>
         </is>
       </c>
       <c r="K124" t="inlineStr">
         <is>
           <t>Mütəxəssis</t>
         </is>
       </c>
       <c r="L124" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M124" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N124" t="inlineStr"/>
       <c r="O124" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=zZVRiUMAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Pa%C5%9Fayeva_S%C9%99bin%C9%99_Rasim_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=zZVRiUMAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Pa%C5%9Fayeva_S%C9%99bin%C9%99_Rasim_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="n">
         <v>1150</v>
       </c>
       <c r="B125" t="inlineStr">
         <is>
           <t>Aysel</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
           <t>Cavadağa qızı</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
           <t>Ağayeva</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -7894,51 +7894,51 @@
       <c r="H125" t="inlineStr"/>
       <c r="I125" s="2" t="n">
         <v>31580</v>
       </c>
       <c r="J125" t="inlineStr">
         <is>
           <t>Əlyazmaların elektron resursları</t>
         </is>
       </c>
       <c r="K125" t="inlineStr">
         <is>
           <t>Böyük laborant</t>
         </is>
       </c>
       <c r="L125" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M125" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N125" t="inlineStr"/>
       <c r="O125" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/A%C4%9Fayeva_Aysel_Cavada%C4%9Fa_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/A%C4%9Fayeva_Aysel_Cavada%C4%9Fa_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="n">
         <v>1151</v>
       </c>
       <c r="B126" t="inlineStr">
         <is>
           <t>Rəhiməxanım</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
           <t>Saleh qızı</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
           <t>Salehova</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -7953,51 +7953,51 @@
       <c r="H126" t="inlineStr"/>
       <c r="I126" s="2" t="n">
         <v>33193</v>
       </c>
       <c r="J126" t="inlineStr">
         <is>
           <t>Türkdilli əlyazmaların tədqiqi</t>
         </is>
       </c>
       <c r="K126" t="inlineStr">
         <is>
           <t>Böyük laborant</t>
         </is>
       </c>
       <c r="L126" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M126" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N126" t="inlineStr"/>
       <c r="O126" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Salehova_R%C9%99him%C9%99xan%C4%B1m_Saleh_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Salehova_R%C9%99him%C9%99xan%C4%B1m_Saleh_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="n">
         <v>1152</v>
       </c>
       <c r="B127" t="inlineStr">
         <is>
           <t>Gülnar</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
           <t>İsmayıl qızı</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
           <t>Ələkbərova</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -8012,51 +8012,51 @@
       <c r="H127" t="inlineStr"/>
       <c r="I127" s="2" t="n">
         <v>34482</v>
       </c>
       <c r="J127" t="inlineStr">
         <is>
           <t>Əlyazmaların elektron resursları</t>
         </is>
       </c>
       <c r="K127" t="inlineStr">
         <is>
           <t>Böyük laborant</t>
         </is>
       </c>
       <c r="L127" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M127" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N127" t="inlineStr"/>
       <c r="O127" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fl%C9%99kb%C9%99rova_G%C3%BClnar_%C4%B0smay%C4%B1l_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fl%C9%99kb%C9%99rova_G%C3%BClnar_%C4%B0smay%C4%B1l_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="n">
         <v>1153</v>
       </c>
       <c r="B128" t="inlineStr">
         <is>
           <t>Azər</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
           <t>Akif oğlu</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
           <t>Salehov</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -8071,51 +8071,51 @@
       <c r="H128" t="inlineStr"/>
       <c r="I128" s="2" t="n">
         <v>32791</v>
       </c>
       <c r="J128" t="inlineStr">
         <is>
           <t>Əlyazmaların elektron resursları</t>
         </is>
       </c>
       <c r="K128" t="inlineStr">
         <is>
           <t>Böyük laborant</t>
         </is>
       </c>
       <c r="L128" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M128" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N128" t="inlineStr"/>
       <c r="O128" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Salehov_Az%C9%99r_Akif_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Salehov_Az%C9%99r_Akif_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="n">
         <v>1154</v>
       </c>
       <c r="B129" t="inlineStr">
         <is>
           <t>Türkan</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
           <t>Ədalət qızı</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
           <t>Süleymanova</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -8130,51 +8130,51 @@
       <c r="H129" t="inlineStr"/>
       <c r="I129" s="2" t="n">
         <v>33462</v>
       </c>
       <c r="J129" t="inlineStr">
         <is>
           <t>Əlyazmaların elektron resursları</t>
         </is>
       </c>
       <c r="K129" t="inlineStr">
         <is>
           <t>Böyük laborant</t>
         </is>
       </c>
       <c r="L129" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M129" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N129" t="inlineStr"/>
       <c r="O129" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/S%C3%BCleymanova_T%C3%BCrkan_%C6%8Fdal%C9%99t_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/S%C3%BCleymanova_T%C3%BCrkan_%C6%8Fdal%C9%99t_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="n">
         <v>1155</v>
       </c>
       <c r="B130" t="inlineStr">
         <is>
           <t>Vüsalə</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
           <t>Nizami qızı</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
           <t>Vəliyeva</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -8189,51 +8189,51 @@
       <c r="H130" t="inlineStr"/>
       <c r="I130" s="2" t="n">
         <v>29828</v>
       </c>
       <c r="J130" t="inlineStr">
         <is>
           <t>Əlyazmaların elektron resursları</t>
         </is>
       </c>
       <c r="K130" t="inlineStr">
         <is>
           <t>Böyük laborant</t>
         </is>
       </c>
       <c r="L130" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M130" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N130" t="inlineStr"/>
       <c r="O130" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/V%C9%99liyeva_V%C3%BCsal%C9%99_Nizami_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/V%C9%99liyeva_V%C3%BCsal%C9%99_Nizami_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="n">
         <v>1156</v>
       </c>
       <c r="B131" t="inlineStr">
         <is>
           <t>Fatma</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
           <t>Fəqani qızı</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
           <t>Məmmədova</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -8248,51 +8248,51 @@
       <c r="H131" t="inlineStr"/>
       <c r="I131" s="2" t="n">
         <v>32820</v>
       </c>
       <c r="J131" t="inlineStr">
         <is>
           <t>Əlyazmaların elektron resursları</t>
         </is>
       </c>
       <c r="K131" t="inlineStr">
         <is>
           <t>Böyük laborant</t>
         </is>
       </c>
       <c r="L131" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M131" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N131" t="inlineStr"/>
       <c r="O131" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dova_Fatma_F%C9%99qani_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dova_Fatma_F%C9%99qani_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="n">
         <v>1157</v>
       </c>
       <c r="B132" t="inlineStr">
         <is>
           <t>Zərifə</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
           <t>Adil qızı</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
           <t>Haqverdiyeva</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -8307,51 +8307,51 @@
       <c r="H132" t="inlineStr"/>
       <c r="I132" s="2" t="n">
         <v>23024</v>
       </c>
       <c r="J132" t="inlineStr">
         <is>
           <t>Qərbi Azərbaycan və Qarabağ əlyazmalarının tədqiqi</t>
         </is>
       </c>
       <c r="K132" t="inlineStr">
         <is>
           <t>Baş mütəxəssis</t>
         </is>
       </c>
       <c r="L132" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M132" s="2" t="n">
         <v>45992</v>
       </c>
       <c r="N132" t="inlineStr"/>
       <c r="O132" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=TjzshbEfnCUC&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0001-1196-7693'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Haqverdiyeva_Z%C9%99rif%C9%99_Adil_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=TjzshbEfnCUC&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0001-1196-7693'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Haqverdiyeva_Z%C9%99rif%C9%99_Adil_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="n">
         <v>1158</v>
       </c>
       <c r="B133" t="inlineStr">
         <is>
           <t>Elvin</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
           <t>Şahin oğlu</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
           <t>Hənifəoğlu</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -8366,51 +8366,51 @@
       <c r="H133" t="inlineStr"/>
       <c r="I133" s="2" t="n">
         <v>34869</v>
       </c>
       <c r="J133" t="inlineStr">
         <is>
           <t>Əlyazmaların gigiyenası və bərpası laboratoriyası</t>
         </is>
       </c>
       <c r="K133" t="inlineStr">
         <is>
           <t>Baş mütəxəssis</t>
         </is>
       </c>
       <c r="L133" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M133" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N133" t="inlineStr"/>
       <c r="O133" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C9%99nif%C9%99o%C4%9Flu_Elvin_%C5%9Eahin_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C9%99nif%C9%99o%C4%9Flu_Elvin_%C5%9Eahin_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="n">
         <v>1159</v>
       </c>
       <c r="B134" t="inlineStr">
         <is>
           <t>Firuzə</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
           <t>Əli qızı</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
           <t>Paşayeva</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -8425,51 +8425,51 @@
       <c r="H134" t="inlineStr"/>
       <c r="I134" s="2" t="n">
         <v>22575</v>
       </c>
       <c r="J134" t="inlineStr">
         <is>
           <t>Əlyazmaların gigiyenası və bərpası laboratoriyası</t>
         </is>
       </c>
       <c r="K134" t="inlineStr">
         <is>
           <t>Baş mütəxəssis</t>
         </is>
       </c>
       <c r="L134" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M134" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N134" t="inlineStr"/>
       <c r="O134" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Pa%C5%9Fayeva_Firuz%C9%99_%C6%8Fli_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Pa%C5%9Fayeva_Firuz%C9%99_%C6%8Fli_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="n">
         <v>1160</v>
       </c>
       <c r="B135" t="inlineStr">
         <is>
           <t>Şəhla</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
           <t>Ramiz qızı</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
           <t>Ramiz</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -8484,51 +8484,51 @@
       <c r="H135" t="inlineStr"/>
       <c r="I135" s="2" t="n">
         <v>30926</v>
       </c>
       <c r="J135" t="inlineStr">
         <is>
           <t>Əlyazmaların gigiyenası və bərpası laboratoriyası</t>
         </is>
       </c>
       <c r="K135" t="inlineStr">
         <is>
           <t>Mütəxəssis</t>
         </is>
       </c>
       <c r="L135" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M135" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N135" t="inlineStr"/>
       <c r="O135" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Ramiz_%C5%9E%C9%99hla_Ramiz_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Ramiz_%C5%9E%C9%99hla_Ramiz_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="n">
         <v>1161</v>
       </c>
       <c r="B136" t="inlineStr">
         <is>
           <t>Aynur</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
           <t>Elşən qızı</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
           <t>Səfərova</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -8543,51 +8543,51 @@
       <c r="H136" t="inlineStr"/>
       <c r="I136" s="2" t="n">
         <v>34548</v>
       </c>
       <c r="J136" t="inlineStr">
         <is>
           <t>Əlyazmaların gigiyenası və bərpası laboratoriyası</t>
         </is>
       </c>
       <c r="K136" t="inlineStr">
         <is>
           <t>Mütəxəssis</t>
         </is>
       </c>
       <c r="L136" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M136" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N136" t="inlineStr"/>
       <c r="O136" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=y0Ynp6UAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/S%C9%99f%C9%99rova_Aynur_El%C5%9F%C9%99n_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=y0Ynp6UAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/S%C9%99f%C9%99rova_Aynur_El%C5%9F%C9%99n_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="n">
         <v>1162</v>
       </c>
       <c r="B137" t="inlineStr">
         <is>
           <t>Aynur</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
           <t>Tofiq qızı</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
           <t>Səfərova</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -8602,51 +8602,51 @@
       <c r="H137" t="inlineStr"/>
       <c r="I137" s="2" t="n">
         <v>25778</v>
       </c>
       <c r="J137" t="inlineStr">
         <is>
           <t>Əlyazmaların gigiyenası və bərpası laboratoriyası</t>
         </is>
       </c>
       <c r="K137" t="inlineStr">
         <is>
           <t>Mütəxəssis</t>
         </is>
       </c>
       <c r="L137" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M137" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N137" t="inlineStr"/>
       <c r="O137" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=oPD178kAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/S%C9%99f%C9%99rova_Aynur_Tofiq_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=oPD178kAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/S%C9%99f%C9%99rova_Aynur_Tofiq_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="n">
         <v>1163</v>
       </c>
       <c r="B138" t="inlineStr">
         <is>
           <t>Mehriban</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
           <t>Xanış qızı</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
           <t>Əhmədova</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -8661,51 +8661,51 @@
       <c r="H138" t="inlineStr"/>
       <c r="I138" s="2" t="n">
         <v>22732</v>
       </c>
       <c r="J138" t="inlineStr">
         <is>
           <t>Əlyazmaların gigiyenası və bərpası laboratoriyası</t>
         </is>
       </c>
       <c r="K138" t="inlineStr">
         <is>
           <t>Böyük laborant</t>
         </is>
       </c>
       <c r="L138" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M138" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N138" t="inlineStr"/>
       <c r="O138" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fhm%C9%99dova_Mehriban_Xan%C4%B1%C5%9F_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fhm%C9%99dova_Mehriban_Xan%C4%B1%C5%9F_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="n">
         <v>1164</v>
       </c>
       <c r="B139" t="inlineStr">
         <is>
           <t>Şəlalə</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
           <t>İdris qızı</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
           <t>Əhmədova</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -8720,51 +8720,51 @@
       <c r="H139" t="inlineStr"/>
       <c r="I139" s="2" t="n">
         <v>24144</v>
       </c>
       <c r="J139" t="inlineStr">
         <is>
           <t>Əlyazmaların gigiyenası və bərpası laboratoriyası</t>
         </is>
       </c>
       <c r="K139" t="inlineStr">
         <is>
           <t>Böyük laborant</t>
         </is>
       </c>
       <c r="L139" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M139" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N139" t="inlineStr"/>
       <c r="O139" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fhm%C9%99dova_%C5%9E%C9%99lal%C9%99_%C4%B0dris_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fhm%C9%99dova_%C5%9E%C9%99lal%C9%99_%C4%B0dris_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="n">
         <v>1165</v>
       </c>
       <c r="B140" t="inlineStr">
         <is>
           <t>Sevda</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
           <t>Hüseyn qızı</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
           <t>Məmmədova</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -8779,51 +8779,51 @@
       <c r="H140" t="inlineStr"/>
       <c r="I140" s="2" t="n">
         <v>26897</v>
       </c>
       <c r="J140" t="inlineStr">
         <is>
           <t>Əlyazmaların gigiyenası və bərpası laboratoriyası</t>
         </is>
       </c>
       <c r="K140" t="inlineStr">
         <is>
           <t>Böyük laborant</t>
         </is>
       </c>
       <c r="L140" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M140" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N140" t="inlineStr"/>
       <c r="O140" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dova_Sevda_H%C3%BCseyn_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dova_Sevda_H%C3%BCseyn_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="n">
         <v>1166</v>
       </c>
       <c r="B141" t="inlineStr">
         <is>
           <t>Pərvin</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
           <t>Vahid qızı</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
           <t>Namazova</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -8838,51 +8838,51 @@
       <c r="H141" t="inlineStr"/>
       <c r="I141" s="2" t="n">
         <v>32794</v>
       </c>
       <c r="J141" t="inlineStr">
         <is>
           <t>Əlyazmaların gigiyenası və bərpası laboratoriyası</t>
         </is>
       </c>
       <c r="K141" t="inlineStr">
         <is>
           <t>Böyük laborant</t>
         </is>
       </c>
       <c r="L141" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M141" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N141" t="inlineStr"/>
       <c r="O141" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Namazova_P%C9%99rvin_Vahid_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Namazova_P%C9%99rvin_Vahid_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="n">
         <v>1167</v>
       </c>
       <c r="B142" t="inlineStr">
         <is>
           <t>Nuranə</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
           <t>Nəsim qızı</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
           <t>Quliyeva</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -8897,51 +8897,51 @@
       <c r="H142" t="inlineStr"/>
       <c r="I142" s="2" t="n">
         <v>34885</v>
       </c>
       <c r="J142" t="inlineStr">
         <is>
           <t>Əlyazmaların gigiyenası və bərpası laboratoriyası</t>
         </is>
       </c>
       <c r="K142" t="inlineStr">
         <is>
           <t>Mütəxəssis</t>
         </is>
       </c>
       <c r="L142" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M142" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N142" t="inlineStr"/>
       <c r="O142" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=MvzeMiYAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Quliyeva_Nuran%C9%99_N%C9%99sim_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=MvzeMiYAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Quliyeva_Nuran%C9%99_N%C9%99sim_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="n">
         <v>1168</v>
       </c>
       <c r="B143" t="inlineStr">
         <is>
           <t>Şəbnəm</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
           <t>Mirrasim qızı</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
           <t>Zeynalova</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -8956,51 +8956,51 @@
       <c r="H143" t="inlineStr"/>
       <c r="I143" s="2" t="n">
         <v>31546</v>
       </c>
       <c r="J143" t="inlineStr">
         <is>
           <t>Əlyazmaların gigiyenası və bərpası laboratoriyası</t>
         </is>
       </c>
       <c r="K143" t="inlineStr">
         <is>
           <t>Laborant</t>
         </is>
       </c>
       <c r="L143" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M143" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N143" t="inlineStr"/>
       <c r="O143" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Zeynalova_%C5%9E%C9%99bn%C9%99m_Mirrasim_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Zeynalova_%C5%9E%C9%99bn%C9%99m_Mirrasim_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="n">
         <v>1169</v>
       </c>
       <c r="B144" t="inlineStr">
         <is>
           <t>Fidan</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
           <t>Möhsün qızı</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
           <t>Səfərli</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -9013,51 +9013,51 @@
       </c>
       <c r="G144" t="inlineStr"/>
       <c r="H144" t="inlineStr"/>
       <c r="I144" t="inlineStr"/>
       <c r="J144" t="inlineStr">
         <is>
           <t>Əlyazmaların gigiyenası və bərpası laboratoriyası</t>
         </is>
       </c>
       <c r="K144" t="inlineStr">
         <is>
           <t>Baş rəssam</t>
         </is>
       </c>
       <c r="L144" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M144" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N144" t="inlineStr"/>
       <c r="O144" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=LAMIos4AAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/S%C9%99f%C9%99rli_Fidan_M%C3%B6hs%C3%BCn_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=LAMIos4AAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/S%C9%99f%C9%99rli_Fidan_M%C3%B6hs%C3%BCn_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="n">
         <v>1170</v>
       </c>
       <c r="B145" t="inlineStr">
         <is>
           <t>İlhamə</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
           <t>Əşrəf qızı</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
           <t>Məmmədzadə</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -9072,51 +9072,51 @@
       <c r="H145" t="inlineStr"/>
       <c r="I145" s="2" t="n">
         <v>28203</v>
       </c>
       <c r="J145" t="inlineStr">
         <is>
           <t>Əlyazmaların və əski çap kitablarının tərcüməsi</t>
         </is>
       </c>
       <c r="K145" t="inlineStr">
         <is>
           <t>Baş mütəxəssis</t>
         </is>
       </c>
       <c r="L145" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M145" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N145" t="inlineStr"/>
       <c r="O145" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=u7EbLKwAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dzad%C9%99_%C4%B0lham%C9%99_%C6%8F%C5%9Fr%C9%99f_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=u7EbLKwAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dzad%C9%99_%C4%B0lham%C9%99_%C6%8F%C5%9Fr%C9%99f_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="n">
         <v>1171</v>
       </c>
       <c r="B146" t="inlineStr">
         <is>
           <t>Nərminə</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
           <t>Rövşən qızı</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
           <t>Cabbarzadə</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -9131,51 +9131,51 @@
       <c r="H146" t="inlineStr"/>
       <c r="I146" s="2" t="n">
         <v>35812</v>
       </c>
       <c r="J146" t="inlineStr">
         <is>
           <t>Əlyazmaların və əski çap kitablarının tərcüməsi</t>
         </is>
       </c>
       <c r="K146" t="inlineStr">
         <is>
           <t>Böyük laborant</t>
         </is>
       </c>
       <c r="L146" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M146" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N146" t="inlineStr"/>
       <c r="O146" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Cabbarzad%C9%99_N%C9%99rmin%C9%99_R%C3%B6v%C5%9F%C9%99n_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Cabbarzad%C9%99_N%C9%99rmin%C9%99_R%C3%B6v%C5%9F%C9%99n_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="n">
         <v>1172</v>
       </c>
       <c r="B147" t="inlineStr">
         <is>
           <t>Könül</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
           <t>Gündüz qızı</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
           <t>Cəbrayılova</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -9190,51 +9190,51 @@
       <c r="H147" t="inlineStr"/>
       <c r="I147" s="2" t="n">
         <v>29066</v>
       </c>
       <c r="J147" t="inlineStr">
         <is>
           <t>Əlyazmaların və əski çap kitablarının tərcüməsi</t>
         </is>
       </c>
       <c r="K147" t="inlineStr">
         <is>
           <t>Böyük laborant</t>
         </is>
       </c>
       <c r="L147" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M147" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N147" t="inlineStr"/>
       <c r="O147" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/C%C9%99bray%C4%B1lova_K%C3%B6n%C3%BCl_G%C3%BCnd%C3%BCz_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/C%C9%99bray%C4%B1lova_K%C3%B6n%C3%BCl_G%C3%BCnd%C3%BCz_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="n">
         <v>1173</v>
       </c>
       <c r="B148" t="inlineStr">
         <is>
           <t>Səmayə</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
           <t>Azər qızı</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
           <t>Həsənova</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -9249,51 +9249,51 @@
       <c r="H148" t="inlineStr"/>
       <c r="I148" s="2" t="n">
         <v>36552</v>
       </c>
       <c r="J148" t="inlineStr">
         <is>
           <t>Əlyazmaların və əski çap kitablarının tərcüməsi</t>
         </is>
       </c>
       <c r="K148" t="inlineStr">
         <is>
           <t>Böyük laborant</t>
         </is>
       </c>
       <c r="L148" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M148" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N148" t="inlineStr"/>
       <c r="O148" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C9%99s%C9%99nova_S%C9%99may%C9%99_Az%C9%99r_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C9%99s%C9%99nova_S%C9%99may%C9%99_Az%C9%99r_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="n">
         <v>1174</v>
       </c>
       <c r="B149" t="inlineStr">
         <is>
           <t>Elmira</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
           <t>Cabir qızı</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
           <t>Manafova</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -9308,51 +9308,51 @@
       <c r="H149" t="inlineStr"/>
       <c r="I149" s="2" t="n">
         <v>22533</v>
       </c>
       <c r="J149" t="inlineStr">
         <is>
           <t>Əlyazmaların və əski çap kitablarının tərcüməsi</t>
         </is>
       </c>
       <c r="K149" t="inlineStr">
         <is>
           <t>Böyük laborant</t>
         </is>
       </c>
       <c r="L149" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M149" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N149" t="inlineStr"/>
       <c r="O149" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Manafova_Elmira_Cabir_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Manafova_Elmira_Cabir_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="n">
         <v>1175</v>
       </c>
       <c r="B150" t="inlineStr">
         <is>
           <t>Aytac</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
           <t>Atamoğlan qızı</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
           <t>İbrahimova</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -9367,51 +9367,51 @@
       <c r="H150" t="inlineStr"/>
       <c r="I150" s="2" t="n">
         <v>32688</v>
       </c>
       <c r="J150" t="inlineStr">
         <is>
           <t>Əlyazmaların və əski çap kitablarının tərcüməsi</t>
         </is>
       </c>
       <c r="K150" t="inlineStr">
         <is>
           <t>Tərcüməçi</t>
         </is>
       </c>
       <c r="L150" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M150" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N150" t="inlineStr"/>
       <c r="O150" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0brahimova_Aytac_Atamo%C4%9Flan_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0brahimova_Aytac_Atamo%C4%9Flan_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="n">
         <v>1176</v>
       </c>
       <c r="B151" t="inlineStr">
         <is>
           <t>Gültəkin</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
           <t>Kamil qızı</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
           <t>Rəsulova</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -9426,51 +9426,51 @@
       <c r="H151" t="inlineStr"/>
       <c r="I151" s="2" t="n">
         <v>34155</v>
       </c>
       <c r="J151" t="inlineStr">
         <is>
           <t>Əlyazmaların və əski çap kitablarının tərcüməsi</t>
         </is>
       </c>
       <c r="K151" t="inlineStr">
         <is>
           <t>Tərcüməçi</t>
         </is>
       </c>
       <c r="L151" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M151" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N151" t="inlineStr"/>
       <c r="O151" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/R%C9%99sulova_G%C3%BClt%C9%99kin_Kamil_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/R%C9%99sulova_G%C3%BClt%C9%99kin_Kamil_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="n">
         <v>1177</v>
       </c>
       <c r="B152" t="inlineStr">
         <is>
           <t>Səmra</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
           <t>Azad qızı</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
           <t>Tahirova</t>
         </is>
       </c>
       <c r="E152" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -9485,51 +9485,51 @@
       <c r="H152" t="inlineStr"/>
       <c r="I152" s="2" t="n">
         <v>35076</v>
       </c>
       <c r="J152" t="inlineStr">
         <is>
           <t>Əlyazmaların və əski çap kitablarının tərcüməsi</t>
         </is>
       </c>
       <c r="K152" t="inlineStr">
         <is>
           <t>Tərcüməçi</t>
         </is>
       </c>
       <c r="L152" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M152" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N152" t="inlineStr"/>
       <c r="O152" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Tahirova_S%C9%99mra_Azad_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Tahirova_S%C9%99mra_Azad_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="n">
         <v>1178</v>
       </c>
       <c r="B153" t="inlineStr">
         <is>
           <t>Pərişan</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
           <t>Səbuhi qızı</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
           <t>İbrahimova</t>
         </is>
       </c>
       <c r="E153" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -9544,51 +9544,51 @@
       <c r="H153" t="inlineStr"/>
       <c r="I153" s="2" t="n">
         <v>35728</v>
       </c>
       <c r="J153" t="inlineStr">
         <is>
           <t>Əlyazmaların elmi ekspozisiyası və təqdimi</t>
         </is>
       </c>
       <c r="K153" t="inlineStr">
         <is>
           <t>Baş mütəxəssis</t>
         </is>
       </c>
       <c r="L153" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M153" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N153" t="inlineStr"/>
       <c r="O153" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=bmhvQbMAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0brahimova_P%C9%99ri%C5%9Fan_S%C9%99buhi_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=bmhvQbMAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0brahimova_P%C9%99ri%C5%9Fan_S%C9%99buhi_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="n">
         <v>1179</v>
       </c>
       <c r="B154" t="inlineStr">
         <is>
           <t>Səfurə</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
           <t>Müslüm qızı</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
           <t>Bahadırova</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -9603,51 +9603,51 @@
       <c r="H154" t="inlineStr"/>
       <c r="I154" s="2" t="n">
         <v>30870</v>
       </c>
       <c r="J154" t="inlineStr">
         <is>
           <t>Əlyazmaların elmi ekspozisiyası və təqdimi</t>
         </is>
       </c>
       <c r="K154" t="inlineStr">
         <is>
           <t>Müşayiətçi</t>
         </is>
       </c>
       <c r="L154" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M154" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N154" t="inlineStr"/>
       <c r="O154" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Bahad%C4%B1rova_S%C9%99fur%C9%99_M%C3%BCsl%C3%BCm_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Bahad%C4%B1rova_S%C9%99fur%C9%99_M%C3%BCsl%C3%BCm_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="n">
         <v>1180</v>
       </c>
       <c r="B155" t="inlineStr">
         <is>
           <t>Aysel</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
           <t>İntiqam qızı</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
           <t>Atakişiyeva</t>
         </is>
       </c>
       <c r="E155" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -9662,51 +9662,51 @@
       <c r="H155" t="inlineStr"/>
       <c r="I155" s="2" t="n">
         <v>32735</v>
       </c>
       <c r="J155" t="inlineStr">
         <is>
           <t>Əlyazmaların elmi ekspozisiyası və təqdimi</t>
         </is>
       </c>
       <c r="K155" t="inlineStr">
         <is>
           <t>Tərcüməçi</t>
         </is>
       </c>
       <c r="L155" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M155" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N155" t="inlineStr"/>
       <c r="O155" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Ataki%C5%9Fiyeva_Aysel_%C4%B0ntiqam_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Ataki%C5%9Fiyeva_Aysel_%C4%B0ntiqam_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="n">
         <v>1181</v>
       </c>
       <c r="B156" t="inlineStr">
         <is>
           <t>Zəhraxanım</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
           <t>Xalis qızı</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
           <t>Süleymanlı</t>
         </is>
       </c>
       <c r="E156" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -9721,51 +9721,51 @@
       <c r="H156" t="inlineStr"/>
       <c r="I156" s="2" t="n">
         <v>36679</v>
       </c>
       <c r="J156" t="inlineStr">
         <is>
           <t>Ərəbdilli əlyazmaların tədqiqi</t>
         </is>
       </c>
       <c r="K156" t="inlineStr">
         <is>
           <t>Böyük laborant</t>
         </is>
       </c>
       <c r="L156" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M156" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N156" t="inlineStr"/>
       <c r="O156" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/S%C3%BCleymanl%C4%B1_Z%C9%99hraxan%C4%B1m_Xalis_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/S%C3%BCleymanl%C4%B1_Z%C9%99hraxan%C4%B1m_Xalis_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="n">
         <v>1182</v>
       </c>
       <c r="B157" t="inlineStr">
         <is>
           <t>Nailə</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
           <t>Məmməd qızı</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
           <t>Əliyeva</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -9780,51 +9780,51 @@
       <c r="H157" t="inlineStr"/>
       <c r="I157" s="2" t="n">
         <v>32035</v>
       </c>
       <c r="J157" t="inlineStr">
         <is>
           <t>Farsdilli əlyazmaların tədqiqi</t>
         </is>
       </c>
       <c r="K157" t="inlineStr">
         <is>
           <t>Böyük laborant</t>
         </is>
       </c>
       <c r="L157" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M157" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N157" t="inlineStr"/>
       <c r="O157" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyeva_Nail%C9%99_M%C9%99mm%C9%99d_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyeva_Nail%C9%99_M%C9%99mm%C9%99d_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="n">
         <v>1183</v>
       </c>
       <c r="B158" t="inlineStr">
         <is>
           <t>Nəzrin</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
           <t>Mübariz qızı</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
           <t>Həsənli</t>
         </is>
       </c>
       <c r="E158" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -9839,51 +9839,51 @@
       <c r="H158" t="inlineStr"/>
       <c r="I158" s="2" t="n">
         <v>37123</v>
       </c>
       <c r="J158" t="inlineStr">
         <is>
           <t>Farsdilli əlyazmaların tədqiqi</t>
         </is>
       </c>
       <c r="K158" t="inlineStr">
         <is>
           <t>Böyük laborant</t>
         </is>
       </c>
       <c r="L158" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M158" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N158" t="inlineStr"/>
       <c r="O158" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C9%99s%C9%99nli_N%C9%99zrin_M%C3%BCbariz_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C9%99s%C9%99nli_N%C9%99zrin_M%C3%BCbariz_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="n">
         <v>1184</v>
       </c>
       <c r="B159" t="inlineStr">
         <is>
           <t>Səadiyyə</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
           <t>Dəməd qızı</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
           <t>Xanlarova</t>
         </is>
       </c>
       <c r="E159" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -9898,51 +9898,51 @@
       <c r="H159" t="inlineStr"/>
       <c r="I159" s="2" t="n">
         <v>22646</v>
       </c>
       <c r="J159" t="inlineStr">
         <is>
           <t>Fondların elmi uçotu və mühafizəsi</t>
         </is>
       </c>
       <c r="K159" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L159" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M159" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N159" t="inlineStr"/>
       <c r="O159" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=7nDiIgoAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Xanlarova_S%C9%99adiyy%C9%99_D%C9%99m%C9%99d_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=7nDiIgoAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Xanlarova_S%C9%99adiyy%C9%99_D%C9%99m%C9%99d_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="n">
         <v>1185</v>
       </c>
       <c r="B160" t="inlineStr">
         <is>
           <t>Təranə</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
           <t>Adıgözəl qızı</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
           <t>Abdullayeva</t>
         </is>
       </c>
       <c r="E160" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -9957,51 +9957,51 @@
       <c r="H160" t="inlineStr"/>
       <c r="I160" s="2" t="n">
         <v>28386</v>
       </c>
       <c r="J160" t="inlineStr">
         <is>
           <t>Fondların elmi uçotu və mühafizəsi</t>
         </is>
       </c>
       <c r="K160" t="inlineStr">
         <is>
           <t>Baş mütəxəssis</t>
         </is>
       </c>
       <c r="L160" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M160" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N160" t="inlineStr"/>
       <c r="O160" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=4htBRkgAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Abdullayeva_T%C9%99ran%C9%99_Ad%C4%B1g%C3%B6z%C9%99l_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=4htBRkgAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Abdullayeva_T%C9%99ran%C9%99_Ad%C4%B1g%C3%B6z%C9%99l_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="n">
         <v>1186</v>
       </c>
       <c r="B161" t="inlineStr">
         <is>
           <t>Azadə</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
           <t>Azad qızı</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
           <t>Abbasova</t>
         </is>
       </c>
       <c r="E161" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -10016,51 +10016,51 @@
       <c r="H161" t="inlineStr"/>
       <c r="I161" s="2" t="n">
         <v>32790</v>
       </c>
       <c r="J161" t="inlineStr">
         <is>
           <t>Fondların elmi uçotu və mühafizəsi</t>
         </is>
       </c>
       <c r="K161" t="inlineStr">
         <is>
           <t>Mütəxəssis</t>
         </is>
       </c>
       <c r="L161" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M161" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N161" t="inlineStr"/>
       <c r="O161" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=GvHILzIAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Abbasova_Azad%C9%99_Azad_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=GvHILzIAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Abbasova_Azad%C9%99_Azad_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="n">
         <v>1187</v>
       </c>
       <c r="B162" t="inlineStr">
         <is>
           <t>Zümrüd</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
           <t>Kərəm qızı</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
           <t>Məmmədova</t>
         </is>
       </c>
       <c r="E162" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -10073,51 +10073,51 @@
       </c>
       <c r="G162" t="inlineStr"/>
       <c r="H162" t="inlineStr"/>
       <c r="I162" t="inlineStr"/>
       <c r="J162" t="inlineStr">
         <is>
           <t>Fondların elmi uçotu və mühafizəsi</t>
         </is>
       </c>
       <c r="K162" t="inlineStr">
         <is>
           <t>Prezident</t>
         </is>
       </c>
       <c r="L162" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M162" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N162" t="inlineStr"/>
       <c r="O162" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=yJ_gLrMAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dova_Z%C3%BCmr%C3%BCd_K%C9%99r%C9%99m_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=yJ_gLrMAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dova_Z%C3%BCmr%C3%BCd_K%C9%99r%C9%99m_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="n">
         <v>1188</v>
       </c>
       <c r="B163" t="inlineStr">
         <is>
           <t>Samirə</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
           <t>Süleyman qızı</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
           <t>Namazova</t>
         </is>
       </c>
       <c r="E163" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -10132,51 +10132,51 @@
       <c r="H163" t="inlineStr"/>
       <c r="I163" s="2" t="n">
         <v>30221</v>
       </c>
       <c r="J163" t="inlineStr">
         <is>
           <t>Şəxsi arxivlərin tədqiqi</t>
         </is>
       </c>
       <c r="K163" t="inlineStr">
         <is>
           <t>Müşayiətçi</t>
         </is>
       </c>
       <c r="L163" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M163" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N163" t="inlineStr"/>
       <c r="O163" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Namazova_Samir%C9%99_S%C3%BCleyman_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Namazova_Samir%C9%99_S%C3%BCleyman_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="n">
         <v>1189</v>
       </c>
       <c r="B164" t="inlineStr">
         <is>
           <t>Cəmilə</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
           <t>Akif qızı</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
           <t>Abbasova</t>
         </is>
       </c>
       <c r="E164" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -10191,51 +10191,51 @@
       <c r="H164" t="inlineStr"/>
       <c r="I164" s="2" t="n">
         <v>35280</v>
       </c>
       <c r="J164" t="inlineStr">
         <is>
           <t>Fondların elmi uçotu və mühafizəsi</t>
         </is>
       </c>
       <c r="K164" t="inlineStr">
         <is>
           <t>Böyük laborant</t>
         </is>
       </c>
       <c r="L164" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M164" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N164" t="inlineStr"/>
       <c r="O164" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Abbasova_C%C9%99mil%C9%99_Akif_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Abbasova_C%C9%99mil%C9%99_Akif_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="n">
         <v>1190</v>
       </c>
       <c r="B165" t="inlineStr">
         <is>
           <t>Kamilə</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
           <t>Asif qızı</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
           <t>Əhmədova</t>
         </is>
       </c>
       <c r="E165" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -10250,51 +10250,51 @@
       <c r="H165" t="inlineStr"/>
       <c r="I165" s="2" t="n">
         <v>31113</v>
       </c>
       <c r="J165" t="inlineStr">
         <is>
           <t>Fondların elmi uçotu və mühafizəsi</t>
         </is>
       </c>
       <c r="K165" t="inlineStr">
         <is>
           <t>Böyük laborant</t>
         </is>
       </c>
       <c r="L165" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M165" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N165" t="inlineStr"/>
       <c r="O165" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fhm%C9%99dova_Kamil%C9%99_Asif_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fhm%C9%99dova_Kamil%C9%99_Asif_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="n">
         <v>1191</v>
       </c>
       <c r="B166" t="inlineStr">
         <is>
           <t>Elnarə</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
           <t>Firudin qızı</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
           <t>Əhmədova</t>
         </is>
       </c>
       <c r="E166" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -10309,51 +10309,51 @@
       <c r="H166" t="inlineStr"/>
       <c r="I166" s="2" t="n">
         <v>31697</v>
       </c>
       <c r="J166" t="inlineStr">
         <is>
           <t>Fondların elmi uçotu və mühafizəsi</t>
         </is>
       </c>
       <c r="K166" t="inlineStr">
         <is>
           <t>Laborant</t>
         </is>
       </c>
       <c r="L166" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M166" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N166" t="inlineStr"/>
       <c r="O166" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fhm%C9%99dova_Elnar%C9%99_Firudin_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fhm%C9%99dova_Elnar%C9%99_Firudin_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="n">
         <v>1192</v>
       </c>
       <c r="B167" t="inlineStr">
         <is>
           <t>Fəridə</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
           <t>Fərhad qızı</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
           <t>Həsənova</t>
         </is>
       </c>
       <c r="E167" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -10368,51 +10368,51 @@
       <c r="H167" t="inlineStr"/>
       <c r="I167" s="2" t="n">
         <v>33159</v>
       </c>
       <c r="J167" t="inlineStr">
         <is>
           <t>İctimaiyyətlə əlaqələr</t>
         </is>
       </c>
       <c r="K167" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L167" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M167" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N167" t="inlineStr"/>
       <c r="O167" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C9%99s%C9%99nova_F%C9%99rid%C9%99_F%C9%99rhad_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C9%99s%C9%99nova_F%C9%99rid%C9%99_F%C9%99rhad_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="n">
         <v>1193</v>
       </c>
       <c r="B168" t="inlineStr">
         <is>
           <t>Hüsniyyə</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
           <t>İsfəndiyar qızı</t>
         </is>
       </c>
       <c r="D168" t="inlineStr">
         <is>
           <t>Əliyeva</t>
         </is>
       </c>
       <c r="E168" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -10427,51 +10427,51 @@
       <c r="H168" t="inlineStr"/>
       <c r="I168" s="2" t="n">
         <v>29564</v>
       </c>
       <c r="J168" t="inlineStr">
         <is>
           <t>İctimaiyyətlə əlaqələr</t>
         </is>
       </c>
       <c r="K168" t="inlineStr">
         <is>
           <t>Elektronçu</t>
         </is>
       </c>
       <c r="L168" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M168" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N168" t="inlineStr"/>
       <c r="O168" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyeva_H%C3%BCsniyy%C9%99_%C4%B0sf%C9%99ndiyar_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyeva_H%C3%BCsniyy%C9%99_%C4%B0sf%C9%99ndiyar_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="n">
         <v>1194</v>
       </c>
       <c r="B169" t="inlineStr">
         <is>
           <t>Nərmin</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
           <t>Kamil qızı</t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
           <t>İbrahimli</t>
         </is>
       </c>
       <c r="E169" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -10486,51 +10486,51 @@
       <c r="H169" t="inlineStr"/>
       <c r="I169" s="2" t="n">
         <v>33752</v>
       </c>
       <c r="J169" t="inlineStr">
         <is>
           <t>İctimaiyyətlə əlaqələr</t>
         </is>
       </c>
       <c r="K169" t="inlineStr">
         <is>
           <t>Elektronçu</t>
         </is>
       </c>
       <c r="L169" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M169" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N169" t="inlineStr"/>
       <c r="O169" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0brahimli_N%C9%99rmin_Kamil_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0brahimli_N%C9%99rmin_Kamil_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="n">
         <v>1195</v>
       </c>
       <c r="B170" t="inlineStr">
         <is>
           <t>Elnarə</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
           <t>Danilovna</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
           <t>Məmmədova</t>
         </is>
       </c>
       <c r="E170" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -10545,51 +10545,51 @@
       <c r="H170" t="inlineStr"/>
       <c r="I170" s="2" t="n">
         <v>28261</v>
       </c>
       <c r="J170" t="inlineStr">
         <is>
           <t>İnsan resursları</t>
         </is>
       </c>
       <c r="K170" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L170" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M170" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N170" t="inlineStr"/>
       <c r="O170" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dova_Elnar%C9%99_Danilovna'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dova_Elnar%C9%99_Danilovna'}]</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="n">
         <v>1196</v>
       </c>
       <c r="B171" t="inlineStr">
         <is>
           <t>Xanımzər</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
           <t>Süleyman qızı</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
           <t>Həbullayeva</t>
         </is>
       </c>
       <c r="E171" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -10604,51 +10604,51 @@
       <c r="H171" t="inlineStr"/>
       <c r="I171" s="2" t="n">
         <v>34638</v>
       </c>
       <c r="J171" t="inlineStr">
         <is>
           <t>İnsan resursları</t>
         </is>
       </c>
       <c r="K171" t="inlineStr">
         <is>
           <t>Mütəxəssis</t>
         </is>
       </c>
       <c r="L171" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M171" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N171" t="inlineStr"/>
       <c r="O171" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C9%99bullayeva_Xan%C4%B1mz%C9%99r_S%C3%BCleyman_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C9%99bullayeva_Xan%C4%B1mz%C9%99r_S%C3%BCleyman_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="n">
         <v>1197</v>
       </c>
       <c r="B172" t="inlineStr">
         <is>
           <t>Briliant</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
           <t>Sübhan qızı</t>
         </is>
       </c>
       <c r="D172" t="inlineStr">
         <is>
           <t>Hacıyeva</t>
         </is>
       </c>
       <c r="E172" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -10663,51 +10663,51 @@
       <c r="H172" t="inlineStr"/>
       <c r="I172" s="2" t="n">
         <v>31176</v>
       </c>
       <c r="J172" t="inlineStr">
         <is>
           <t>Kitabxana</t>
         </is>
       </c>
       <c r="K172" t="inlineStr">
         <is>
           <t>Kitabxana müdiri</t>
         </is>
       </c>
       <c r="L172" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M172" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N172" t="inlineStr"/>
       <c r="O172" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=Ts1k6loAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0006-0447-6294'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Hac%C4%B1yeva_Briliant_S%C3%BCbhan_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=Ts1k6loAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0006-0447-6294'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Hac%C4%B1yeva_Briliant_S%C3%BCbhan_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="n">
         <v>1198</v>
       </c>
       <c r="B173" t="inlineStr">
         <is>
           <t>Firuzə</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
           <t>Yəhya qızı</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
           <t>Həmidova</t>
         </is>
       </c>
       <c r="E173" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -10722,51 +10722,51 @@
       <c r="H173" t="inlineStr"/>
       <c r="I173" s="2" t="n">
         <v>32395</v>
       </c>
       <c r="J173" t="inlineStr">
         <is>
           <t>Kitabxana</t>
         </is>
       </c>
       <c r="K173" t="inlineStr">
         <is>
           <t>Kitabxanaçı</t>
         </is>
       </c>
       <c r="L173" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M173" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N173" t="inlineStr"/>
       <c r="O173" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=2m04og0AAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0008-0894-9954'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C9%99midova_Firuz%C9%99_Y%C9%99hya_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=2m04og0AAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0008-0894-9954'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C9%99midova_Firuz%C9%99_Y%C9%99hya_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="n">
         <v>1199</v>
       </c>
       <c r="B174" t="inlineStr">
         <is>
           <t>Leyla</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
           <t>Mirəbülfəz qızı</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
           <t>Cavadova</t>
         </is>
       </c>
       <c r="E174" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -10781,51 +10781,51 @@
       <c r="H174" t="inlineStr"/>
       <c r="I174" s="2" t="n">
         <v>32176</v>
       </c>
       <c r="J174" t="inlineStr">
         <is>
           <t>Mühasibatlıq</t>
         </is>
       </c>
       <c r="K174" t="inlineStr">
         <is>
           <t>Baş mühasib</t>
         </is>
       </c>
       <c r="L174" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M174" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N174" t="inlineStr"/>
       <c r="O174" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Cavadova_Leyla_Mir%C9%99b%C3%BClf%C9%99z_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Cavadova_Leyla_Mir%C9%99b%C3%BClf%C9%99z_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="n">
         <v>1200</v>
       </c>
       <c r="B175" t="inlineStr">
         <is>
           <t>Nəsim</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
           <t>Məhərrəm oğlu</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
         <is>
           <t>Məmmədov</t>
         </is>
       </c>
       <c r="E175" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -10840,51 +10840,51 @@
       <c r="H175" t="inlineStr"/>
       <c r="I175" s="2" t="n">
         <v>23959</v>
       </c>
       <c r="J175" t="inlineStr">
         <is>
           <t>Mülki müdafiə qərargahı</t>
         </is>
       </c>
       <c r="K175" t="inlineStr">
         <is>
           <t>Mülki müdafiə qərargahının rəisi</t>
         </is>
       </c>
       <c r="L175" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M175" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N175" t="inlineStr"/>
       <c r="O175" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dov_N%C9%99sim_M%C9%99h%C9%99rr%C9%99m_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dov_N%C9%99sim_M%C9%99h%C9%99rr%C9%99m_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="n">
         <v>1201</v>
       </c>
       <c r="B176" t="inlineStr">
         <is>
           <t>Çinarə</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
           <t>Ələşrəf qızı</t>
         </is>
       </c>
       <c r="D176" t="inlineStr">
         <is>
           <t>Əkbər</t>
         </is>
       </c>
       <c r="E176" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -10899,51 +10899,51 @@
       <c r="H176" t="inlineStr"/>
       <c r="I176" s="2" t="n">
         <v>35254</v>
       </c>
       <c r="J176" t="inlineStr">
         <is>
           <t>Multidissiplinar əlyazmaların tədqiqi</t>
         </is>
       </c>
       <c r="K176" t="inlineStr">
         <is>
           <t>Mütəxəssis</t>
         </is>
       </c>
       <c r="L176" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M176" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N176" t="inlineStr"/>
       <c r="O176" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fkb%C9%99r_%C3%87inar%C9%99_%C6%8Fl%C9%99%C5%9Fr%C9%99f_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fkb%C9%99r_%C3%87inar%C9%99_%C6%8Fl%C9%99%C5%9Fr%C9%99f_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="n">
         <v>1202</v>
       </c>
       <c r="B177" t="inlineStr">
         <is>
           <t>Vəsilə</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
           <t>Ənvər qızı</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
           <t>Qurbanova</t>
         </is>
       </c>
       <c r="E177" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -10958,51 +10958,51 @@
       <c r="H177" t="inlineStr"/>
       <c r="I177" s="2" t="n">
         <v>32387</v>
       </c>
       <c r="J177" t="inlineStr">
         <is>
           <t>Multidissiplinar əlyazmaların tədqiqi</t>
         </is>
       </c>
       <c r="K177" t="inlineStr">
         <is>
           <t>Prezident</t>
         </is>
       </c>
       <c r="L177" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M177" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N177" t="inlineStr"/>
       <c r="O177" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=HYrq098AAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Qurbanova_V%C9%99sil%C9%99_%C6%8Fnv%C9%99r_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=HYrq098AAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Qurbanova_V%C9%99sil%C9%99_%C6%8Fnv%C9%99r_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="n">
         <v>1203</v>
       </c>
       <c r="B178" t="inlineStr">
         <is>
           <t>Aidə</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
           <t>Lətif qızı</t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
         <is>
           <t>Abbasova</t>
         </is>
       </c>
       <c r="E178" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -11017,51 +11017,51 @@
       <c r="H178" t="inlineStr"/>
       <c r="I178" s="2" t="n">
         <v>25386</v>
       </c>
       <c r="J178" t="inlineStr">
         <is>
           <t>Multidissiplinar əlyazmaların tədqiqi</t>
         </is>
       </c>
       <c r="K178" t="inlineStr">
         <is>
           <t>Böyük laborant</t>
         </is>
       </c>
       <c r="L178" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M178" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N178" t="inlineStr"/>
       <c r="O178" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Abbasova_Aid%C9%99_L%C9%99tif_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Abbasova_Aid%C9%99_L%C9%99tif_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="n">
         <v>1204</v>
       </c>
       <c r="B179" t="inlineStr">
         <is>
           <t>Hüsniyyə</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
           <t>Dilqəm qızı</t>
         </is>
       </c>
       <c r="D179" t="inlineStr">
         <is>
           <t>Abbasova</t>
         </is>
       </c>
       <c r="E179" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -11076,51 +11076,51 @@
       <c r="H179" t="inlineStr"/>
       <c r="I179" s="2" t="n">
         <v>34290</v>
       </c>
       <c r="J179" t="inlineStr">
         <is>
           <t>Multidissiplinar əlyazmaların tədqiqi</t>
         </is>
       </c>
       <c r="K179" t="inlineStr">
         <is>
           <t>Böyük laborant</t>
         </is>
       </c>
       <c r="L179" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M179" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N179" t="inlineStr"/>
       <c r="O179" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Abbasova_H%C3%BCsniyy%C9%99_Dilq%C9%99m_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Abbasova_H%C3%BCsniyy%C9%99_Dilq%C9%99m_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="n">
         <v>1205</v>
       </c>
       <c r="B180" t="inlineStr">
         <is>
           <t>Aysel</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
           <t>Əhməd qızı</t>
         </is>
       </c>
       <c r="D180" t="inlineStr">
         <is>
           <t>Feyzullayeva</t>
         </is>
       </c>
       <c r="E180" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -11135,51 +11135,51 @@
       <c r="H180" t="inlineStr"/>
       <c r="I180" s="2" t="n">
         <v>30057</v>
       </c>
       <c r="J180" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi əlyazmalarının tədqiqi</t>
         </is>
       </c>
       <c r="K180" t="inlineStr">
         <is>
           <t>Baş mütəxəssis</t>
         </is>
       </c>
       <c r="L180" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M180" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N180" t="inlineStr"/>
       <c r="O180" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=zCW73SYAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0005-0506-5414'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Feyzullayeva_Aysel_%C6%8Fhm%C9%99d_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=zCW73SYAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0005-0506-5414'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Feyzullayeva_Aysel_%C6%8Fhm%C9%99d_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="n">
         <v>1206</v>
       </c>
       <c r="B181" t="inlineStr">
         <is>
           <t>Pəri</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
           <t>Fazil qızı</t>
         </is>
       </c>
       <c r="D181" t="inlineStr">
         <is>
           <t>Mustafa-zadə</t>
         </is>
       </c>
       <c r="E181" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -11194,51 +11194,51 @@
       <c r="H181" t="inlineStr"/>
       <c r="I181" s="2" t="n">
         <v>31398</v>
       </c>
       <c r="J181" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi əlyazmalarının tədqiqi</t>
         </is>
       </c>
       <c r="K181" t="inlineStr">
         <is>
           <t>Baş bibloqraf</t>
         </is>
       </c>
       <c r="L181" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M181" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N181" t="inlineStr"/>
       <c r="O181" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=CtH7GncAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0004-5327-5523'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Mustafa-zad%C9%99_P%C9%99ri_Fazil_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=CtH7GncAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0004-5327-5523'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Mustafa-zad%C9%99_P%C9%99ri_Fazil_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="n">
         <v>1207</v>
       </c>
       <c r="B182" t="inlineStr">
         <is>
           <t>Günel</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
           <t>İsrafil qızı</t>
         </is>
       </c>
       <c r="D182" t="inlineStr">
         <is>
           <t>Şakirli</t>
         </is>
       </c>
       <c r="E182" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -11253,51 +11253,51 @@
       <c r="H182" t="inlineStr"/>
       <c r="I182" s="2" t="n">
         <v>34318</v>
       </c>
       <c r="J182" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi əlyazmalarının tədqiqi</t>
         </is>
       </c>
       <c r="K182" t="inlineStr">
         <is>
           <t>Prezident</t>
         </is>
       </c>
       <c r="L182" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M182" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N182" t="inlineStr"/>
       <c r="O182" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=m3XyOuMAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0005-2117-1639'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C5%9Eakirli_G%C3%BCnel_%C4%B0srafil_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=m3XyOuMAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0005-2117-1639'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C5%9Eakirli_G%C3%BCnel_%C4%B0srafil_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="n">
         <v>1209</v>
       </c>
       <c r="B183" t="inlineStr">
         <is>
           <t>Qurban</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
           <t>Əskər oğlu</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">
         <is>
           <t>Hümbətov</t>
         </is>
       </c>
       <c r="E183" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -11312,51 +11312,51 @@
       <c r="H183" t="inlineStr"/>
       <c r="I183" s="2" t="n">
         <v>19456</v>
       </c>
       <c r="J183" t="inlineStr">
         <is>
           <t>Rəhbərlik</t>
         </is>
       </c>
       <c r="K183" t="inlineStr">
         <is>
           <t>Ümumi işlər üzrə direktor müavini</t>
         </is>
       </c>
       <c r="L183" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M183" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N183" t="inlineStr"/>
       <c r="O183" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C3%BCmb%C9%99tov_Qurban_%C6%8Fsk%C9%99r_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C3%BCmb%C9%99tov_Qurban_%C6%8Fsk%C9%99r_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="n">
         <v>1210</v>
       </c>
       <c r="B184" t="inlineStr">
         <is>
           <t>Nərminə</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
           <t>Rövşən qızı</t>
         </is>
       </c>
       <c r="D184" t="inlineStr">
         <is>
           <t>Salmanlı</t>
         </is>
       </c>
       <c r="E184" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -11371,51 +11371,51 @@
       <c r="H184" t="inlineStr"/>
       <c r="I184" s="2" t="n">
         <v>34278</v>
       </c>
       <c r="J184" t="inlineStr">
         <is>
           <t>Multidissiplinar əlyazmaların tədqiqi</t>
         </is>
       </c>
       <c r="K184" t="inlineStr">
         <is>
           <t>Mütəxəssis</t>
         </is>
       </c>
       <c r="L184" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M184" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N184" t="inlineStr"/>
       <c r="O184" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0009-9917-6447'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Salmanl%C4%B1_N%C9%99rmin%C9%99_R%C3%B6v%C5%9F%C9%99n_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0009-9917-6447'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Salmanl%C4%B1_N%C9%99rmin%C9%99_R%C3%B6v%C5%9F%C9%99n_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="n">
         <v>1211</v>
       </c>
       <c r="B185" t="inlineStr">
         <is>
           <t>Ülkər</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
           <t>Yaşar qızı</t>
         </is>
       </c>
       <c r="D185" t="inlineStr">
         <is>
           <t>Hüseynova</t>
         </is>
       </c>
       <c r="E185" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -11430,51 +11430,51 @@
       <c r="H185" t="inlineStr"/>
       <c r="I185" s="2" t="n">
         <v>36069</v>
       </c>
       <c r="J185" t="inlineStr">
         <is>
           <t>Sənədlərlə iş şöbəsi</t>
         </is>
       </c>
       <c r="K185" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L185" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M185" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N185" t="inlineStr"/>
       <c r="O185" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C3%BCseynova_%C3%9Clk%C9%99r_Ya%C5%9Far_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C3%BCseynova_%C3%9Clk%C9%99r_Ya%C5%9Far_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="n">
         <v>1212</v>
       </c>
       <c r="B186" t="inlineStr">
         <is>
           <t>Şəfiqə</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
           <t>Hüseyn qızı</t>
         </is>
       </c>
       <c r="D186" t="inlineStr">
         <is>
           <t>Ələkbərova</t>
         </is>
       </c>
       <c r="E186" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -11489,51 +11489,51 @@
       <c r="H186" t="inlineStr"/>
       <c r="I186" s="2" t="n">
         <v>28242</v>
       </c>
       <c r="J186" t="inlineStr">
         <is>
           <t>Sənədlərlə iş şöbəsi</t>
         </is>
       </c>
       <c r="K186" t="inlineStr">
         <is>
           <t>Mütəxəssis</t>
         </is>
       </c>
       <c r="L186" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M186" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N186" t="inlineStr"/>
       <c r="O186" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fl%C9%99kb%C9%99rova_%C5%9E%C9%99fiq%C9%99_H%C3%BCseyn_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fl%C9%99kb%C9%99rova_%C5%9E%C9%99fiq%C9%99_H%C3%BCseyn_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="n">
         <v>1213</v>
       </c>
       <c r="B187" t="inlineStr">
         <is>
           <t>Çinarə</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
           <t>Tofiq qızı</t>
         </is>
       </c>
       <c r="D187" t="inlineStr">
         <is>
           <t>Qəbulova</t>
         </is>
       </c>
       <c r="E187" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -11548,51 +11548,51 @@
       <c r="H187" t="inlineStr"/>
       <c r="I187" s="2" t="n">
         <v>31123</v>
       </c>
       <c r="J187" t="inlineStr">
         <is>
           <t>Sənədlərlə iş şöbəsi</t>
         </is>
       </c>
       <c r="K187" t="inlineStr">
         <is>
           <t>Mütəxəssis</t>
         </is>
       </c>
       <c r="L187" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M187" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N187" t="inlineStr"/>
       <c r="O187" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Q%C9%99bulova_%C3%87inar%C9%99_Tofiq_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Q%C9%99bulova_%C3%87inar%C9%99_Tofiq_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="n">
         <v>1214</v>
       </c>
       <c r="B188" t="inlineStr">
         <is>
           <t>Vüsalə</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
           <t>Bəhram qızı</t>
         </is>
       </c>
       <c r="D188" t="inlineStr">
         <is>
           <t>Nuriyeva</t>
         </is>
       </c>
       <c r="E188" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -11607,51 +11607,51 @@
       <c r="H188" t="inlineStr"/>
       <c r="I188" s="2" t="n">
         <v>29473</v>
       </c>
       <c r="J188" t="inlineStr">
         <is>
           <t>Şəxsi arxivlərin tədqiqi</t>
         </is>
       </c>
       <c r="K188" t="inlineStr">
         <is>
           <t>Baş mütəxəssis</t>
         </is>
       </c>
       <c r="L188" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M188" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N188" t="inlineStr"/>
       <c r="O188" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0004-9667-7530'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Nuriyeva_V%C3%BCsal%C9%99_B%C9%99hram_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0004-9667-7530'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Nuriyeva_V%C3%BCsal%C9%99_B%C9%99hram_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="n">
         <v>1215</v>
       </c>
       <c r="B189" t="inlineStr">
         <is>
           <t>Ülviyyə</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
           <t>Məmməd qızı</t>
         </is>
       </c>
       <c r="D189" t="inlineStr">
         <is>
           <t>Babayeva</t>
         </is>
       </c>
       <c r="E189" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -11666,51 +11666,51 @@
       <c r="H189" t="inlineStr"/>
       <c r="I189" s="2" t="n">
         <v>31942</v>
       </c>
       <c r="J189" t="inlineStr">
         <is>
           <t>Şəxsi arxivlərin tədqiqi</t>
         </is>
       </c>
       <c r="K189" t="inlineStr">
         <is>
           <t>Mütəxəssis</t>
         </is>
       </c>
       <c r="L189" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M189" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N189" t="inlineStr"/>
       <c r="O189" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Babayeva_%C3%9Clviyy%C9%99_M%C9%99mm%C9%99d_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Babayeva_%C3%9Clviyy%C9%99_M%C9%99mm%C9%99d_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="n">
         <v>1216</v>
       </c>
       <c r="B190" t="inlineStr">
         <is>
           <t>Pərvanə</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
           <t>Nazim qızı</t>
         </is>
       </c>
       <c r="D190" t="inlineStr">
         <is>
           <t>Abutalıbova</t>
         </is>
       </c>
       <c r="E190" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -11725,51 +11725,51 @@
       <c r="H190" t="inlineStr"/>
       <c r="I190" s="2" t="n">
         <v>32912</v>
       </c>
       <c r="J190" t="inlineStr">
         <is>
           <t>Şəxsi arxivlərin tədqiqi</t>
         </is>
       </c>
       <c r="K190" t="inlineStr">
         <is>
           <t>Baş biblioqraf</t>
         </is>
       </c>
       <c r="L190" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M190" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N190" t="inlineStr"/>
       <c r="O190" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Abutal%C4%B1bova_P%C9%99rvan%C9%99_Nazim_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Abutal%C4%B1bova_P%C9%99rvan%C9%99_Nazim_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="n">
         <v>1219</v>
       </c>
       <c r="B191" t="inlineStr">
         <is>
           <t>Mirzə</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
           <t>Ağababa oğlu</t>
         </is>
       </c>
       <c r="D191" t="inlineStr">
         <is>
           <t>Məmmədov</t>
         </is>
       </c>
       <c r="E191" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -11784,51 +11784,51 @@
       <c r="H191" t="inlineStr"/>
       <c r="I191" s="2" t="n">
         <v>25364</v>
       </c>
       <c r="J191" t="inlineStr">
         <is>
           <t>Təchizat və xidmət</t>
         </is>
       </c>
       <c r="K191" t="inlineStr">
         <is>
           <t>Təhlükəsizlik üzrə mühəndis</t>
         </is>
       </c>
       <c r="L191" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M191" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N191" t="inlineStr"/>
       <c r="O191" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dov_Mirz%C9%99_A%C4%9Fababa_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dov_Mirz%C9%99_A%C4%9Fababa_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="n">
         <v>1220</v>
       </c>
       <c r="B192" t="inlineStr">
         <is>
           <t>Səbinə</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
           <t>Fərhad qızı</t>
         </is>
       </c>
       <c r="D192" t="inlineStr">
         <is>
           <t>Quliyeva</t>
         </is>
       </c>
       <c r="E192" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -11843,51 +11843,51 @@
       <c r="H192" t="inlineStr"/>
       <c r="I192" s="2" t="n">
         <v>34627</v>
       </c>
       <c r="J192" t="inlineStr">
         <is>
           <t>Təchizat və xidmət</t>
         </is>
       </c>
       <c r="K192" t="inlineStr">
         <is>
           <t>Mütəxəssis</t>
         </is>
       </c>
       <c r="L192" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M192" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N192" t="inlineStr"/>
       <c r="O192" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Quliyeva_S%C9%99bin%C9%99_F%C9%99rhad_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Quliyeva_S%C9%99bin%C9%99_F%C9%99rhad_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="n">
         <v>1223</v>
       </c>
       <c r="B193" t="inlineStr">
         <is>
           <t>Nuriyyə</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
           <t>Ərzulla qızı</t>
         </is>
       </c>
       <c r="D193" t="inlineStr">
         <is>
           <t>Əliyeva</t>
         </is>
       </c>
       <c r="E193" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -11902,51 +11902,51 @@
       <c r="H193" t="inlineStr"/>
       <c r="I193" s="2" t="n">
         <v>29321</v>
       </c>
       <c r="J193" t="inlineStr">
         <is>
           <t>Təhsil</t>
         </is>
       </c>
       <c r="K193" t="inlineStr">
         <is>
           <t>Mütəxəssis</t>
         </is>
       </c>
       <c r="L193" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M193" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N193" t="inlineStr"/>
       <c r="O193" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyeva_Nuriyy%C9%99_%C6%8Frzulla_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyeva_Nuriyy%C9%99_%C6%8Frzulla_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="n">
         <v>1224</v>
       </c>
       <c r="B194" t="inlineStr">
         <is>
           <t>Fatimə</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
           <t>Akif qızı</t>
         </is>
       </c>
       <c r="D194" t="inlineStr">
         <is>
           <t>İsayeva</t>
         </is>
       </c>
       <c r="E194" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -11961,51 +11961,51 @@
       <c r="H194" t="inlineStr"/>
       <c r="I194" s="2" t="n">
         <v>36709</v>
       </c>
       <c r="J194" t="inlineStr">
         <is>
           <t>Türk dünyası əlyazmalarının tədqiqi</t>
         </is>
       </c>
       <c r="K194" t="inlineStr">
         <is>
           <t>Böyük laborant</t>
         </is>
       </c>
       <c r="L194" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M194" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N194" t="inlineStr"/>
       <c r="O194" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0sayeva_Fatim%C9%99_Akif_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0sayeva_Fatim%C9%99_Akif_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="n">
         <v>1225</v>
       </c>
       <c r="B195" t="inlineStr">
         <is>
           <t>Xanım</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
           <t>Dilsuz qızı</t>
         </is>
       </c>
       <c r="D195" t="inlineStr">
         <is>
           <t>Şahquliyeva</t>
         </is>
       </c>
       <c r="E195" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -12020,51 +12020,51 @@
       <c r="H195" t="inlineStr"/>
       <c r="I195" s="2" t="n">
         <v>33674</v>
       </c>
       <c r="J195" t="inlineStr">
         <is>
           <t>Türk dünyası əlyazmalarının tədqiqi</t>
         </is>
       </c>
       <c r="K195" t="inlineStr">
         <is>
           <t>Böyük laborant</t>
         </is>
       </c>
       <c r="L195" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M195" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N195" t="inlineStr"/>
       <c r="O195" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C5%9Eahquliyeva_Xan%C4%B1m_Dilsuz_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C5%9Eahquliyeva_Xan%C4%B1m_Dilsuz_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="n">
         <v>1226</v>
       </c>
       <c r="B196" t="inlineStr">
         <is>
           <t>Nadya</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
           <t>Nazim qızı</t>
         </is>
       </c>
       <c r="D196" t="inlineStr">
         <is>
           <t>Məmmədova</t>
         </is>
       </c>
       <c r="E196" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -12079,51 +12079,51 @@
       <c r="H196" t="inlineStr"/>
       <c r="I196" s="2" t="n">
         <v>35738</v>
       </c>
       <c r="J196" t="inlineStr">
         <is>
           <t>Türkdilli əlyazmaların tədqiqi</t>
         </is>
       </c>
       <c r="K196" t="inlineStr">
         <is>
           <t>Böyük laborant</t>
         </is>
       </c>
       <c r="L196" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M196" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N196" t="inlineStr"/>
       <c r="O196" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dova_Nadya_Nazim_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dova_Nadya_Nazim_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="n">
         <v>2892</v>
       </c>
       <c r="B197" t="inlineStr">
         <is>
           <t>Aytən</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
         <is>
           <t>Qəzənfər qızı</t>
         </is>
       </c>
       <c r="D197" t="inlineStr">
         <is>
           <t>Əliyeva</t>
         </is>
       </c>
       <c r="E197" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -12140,51 +12140,51 @@
         </is>
       </c>
       <c r="H197" t="inlineStr"/>
       <c r="I197" t="inlineStr"/>
       <c r="J197" t="inlineStr">
         <is>
           <t>Şəxsi arxivlərin tədqiqi</t>
         </is>
       </c>
       <c r="K197" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L197" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M197" s="2" t="n">
         <v>45995</v>
       </c>
       <c r="N197" t="inlineStr"/>
       <c r="O197" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=_L9OhSIAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0005-0028-6082'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyeva_Ayt%C9%99n_Q%C9%99z%C9%99nf%C9%99r_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=_L9OhSIAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0005-0028-6082'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyeva_Ayt%C9%99n_Q%C9%99z%C9%99nf%C9%99r_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="n">
         <v>3159</v>
       </c>
       <c r="B198" t="inlineStr">
         <is>
           <t>Nigar</t>
         </is>
       </c>
       <c r="C198" t="inlineStr">
         <is>
           <t>Ələkbər qızı</t>
         </is>
       </c>
       <c r="D198" t="inlineStr">
         <is>
           <t>Əhmədova</t>
         </is>
       </c>
       <c r="E198" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -12197,51 +12197,51 @@
       </c>
       <c r="G198" t="inlineStr"/>
       <c r="H198" t="inlineStr"/>
       <c r="I198" t="inlineStr"/>
       <c r="J198" t="inlineStr">
         <is>
           <t>Türkdilli əlyazmaların tədqiqi</t>
         </is>
       </c>
       <c r="K198" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="L198" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M198" s="2" t="n">
         <v>45757</v>
       </c>
       <c r="N198" t="inlineStr"/>
       <c r="O198" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0004-9610-2622'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fhm%C9%99dova_Nigar_%C6%8Fl%C9%99kb%C9%99r_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0004-9610-2622'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fhm%C9%99dova_Nigar_%C6%8Fl%C9%99kb%C9%99r_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="n">
         <v>3196</v>
       </c>
       <c r="B199" t="inlineStr">
         <is>
           <t>Sevinc</t>
         </is>
       </c>
       <c r="C199" t="inlineStr">
         <is>
           <t>Eldar qızı</t>
         </is>
       </c>
       <c r="D199" t="inlineStr">
         <is>
           <t>Həzrətquliyeva</t>
         </is>
       </c>
       <c r="E199" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -12254,51 +12254,51 @@
       </c>
       <c r="G199" t="inlineStr"/>
       <c r="H199" t="inlineStr"/>
       <c r="I199" t="inlineStr"/>
       <c r="J199" t="inlineStr">
         <is>
           <t>Əlyazmaların elektron resursları</t>
         </is>
       </c>
       <c r="K199" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L199" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M199" s="2" t="n">
         <v>45992</v>
       </c>
       <c r="N199" t="inlineStr"/>
       <c r="O199" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=ssCoRL0AAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C9%99zr%C9%99tquliyeva_Sevinc_Eldar_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=ssCoRL0AAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C9%99zr%C9%99tquliyeva_Sevinc_Eldar_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="n">
         <v>3197</v>
       </c>
       <c r="B200" t="inlineStr">
         <is>
           <t>Leyla</t>
         </is>
       </c>
       <c r="C200" t="inlineStr">
         <is>
           <t>Faiq qızı</t>
         </is>
       </c>
       <c r="D200" t="inlineStr">
         <is>
           <t>Kərimova</t>
         </is>
       </c>
       <c r="E200" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -12311,51 +12311,51 @@
       </c>
       <c r="G200" t="inlineStr"/>
       <c r="H200" t="inlineStr"/>
       <c r="I200" t="inlineStr"/>
       <c r="J200" t="inlineStr">
         <is>
           <t>Türk dünyası əlyazmalarının tədqiqi</t>
         </is>
       </c>
       <c r="K200" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L200" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M200" s="2" t="n">
         <v>45992</v>
       </c>
       <c r="N200" t="inlineStr"/>
       <c r="O200" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=30KOPeAAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0009-2914-786X'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/K%C9%99rimova_Leyla_Faiq_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=30KOPeAAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0009-2914-786X'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/K%C9%99rimova_Leyla_Faiq_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="n">
         <v>3198</v>
       </c>
       <c r="B201" t="inlineStr">
         <is>
           <t>Lalə</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
           <t>Cəbrayıl qızı</t>
         </is>
       </c>
       <c r="D201" t="inlineStr">
         <is>
           <t>Sultanova</t>
         </is>
       </c>
       <c r="E201" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -12368,51 +12368,51 @@
       </c>
       <c r="G201" t="inlineStr"/>
       <c r="H201" t="inlineStr"/>
       <c r="I201" t="inlineStr"/>
       <c r="J201" t="inlineStr">
         <is>
           <t>Türkdilli əlyazmaların tədqiqi</t>
         </is>
       </c>
       <c r="K201" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L201" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M201" s="2" t="n">
         <v>45992</v>
       </c>
       <c r="N201" t="inlineStr"/>
       <c r="O201" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Sultanova_Lal%C9%99_C%C9%99bray%C4%B1l_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Sultanova_Lal%C9%99_C%C9%99bray%C4%B1l_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="n">
         <v>3199</v>
       </c>
       <c r="B202" t="inlineStr">
         <is>
           <t>Minaxanım</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
         <is>
           <t>Akif qızı</t>
         </is>
       </c>
       <c r="D202" t="inlineStr">
         <is>
           <t>Mehdiyeva</t>
         </is>
       </c>
       <c r="E202" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -12425,51 +12425,51 @@
       </c>
       <c r="G202" t="inlineStr"/>
       <c r="H202" t="inlineStr"/>
       <c r="I202" t="inlineStr"/>
       <c r="J202" t="inlineStr">
         <is>
           <t>Farsdilli əlyazmaların tədqiqi</t>
         </is>
       </c>
       <c r="K202" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="L202" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M202" s="2" t="n">
         <v>45992</v>
       </c>
       <c r="N202" t="inlineStr"/>
       <c r="O202" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Mehdiyeva_Minaxan%C4%B1m_Akif_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Mehdiyeva_Minaxan%C4%B1m_Akif_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="n">
         <v>3200</v>
       </c>
       <c r="B203" t="inlineStr">
         <is>
           <t>Əzizə</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
         <is>
           <t>Həsən qızı</t>
         </is>
       </c>
       <c r="D203" t="inlineStr">
         <is>
           <t>Ələkbərova</t>
         </is>
       </c>
       <c r="E203" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -12482,51 +12482,51 @@
       </c>
       <c r="G203" t="inlineStr"/>
       <c r="H203" t="inlineStr"/>
       <c r="I203" t="inlineStr"/>
       <c r="J203" t="inlineStr">
         <is>
           <t>Şəxsi arxivlərin tədqiqi</t>
         </is>
       </c>
       <c r="K203" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="L203" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M203" s="2" t="n">
         <v>45992</v>
       </c>
       <c r="N203" t="inlineStr"/>
       <c r="O203" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=YyhCjdQAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fl%C9%99kb%C9%99rova_%C6%8Fziz%C9%99_H%C9%99s%C9%99n_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=YyhCjdQAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fl%C9%99kb%C9%99rova_%C6%8Fziz%C9%99_H%C9%99s%C9%99n_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="n">
         <v>3201</v>
       </c>
       <c r="B204" t="inlineStr">
         <is>
           <t>Arzu</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
         <is>
           <t>Mehman qızı</t>
         </is>
       </c>
       <c r="D204" t="inlineStr">
         <is>
           <t>Abdulzadə</t>
         </is>
       </c>
       <c r="E204" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -12539,51 +12539,51 @@
       </c>
       <c r="G204" t="inlineStr"/>
       <c r="H204" t="inlineStr"/>
       <c r="I204" t="inlineStr"/>
       <c r="J204" t="inlineStr">
         <is>
           <t>Multidissiplinar əlyazmaların tədqiqi</t>
         </is>
       </c>
       <c r="K204" t="inlineStr">
         <is>
           <t>Baş mütəxəssis</t>
         </is>
       </c>
       <c r="L204" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M204" s="2" t="n">
         <v>45992</v>
       </c>
       <c r="N204" t="inlineStr"/>
       <c r="O204" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=JIEL1LIAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0006-6489-8480'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Abdulzad%C9%99_Arzu_Mehman_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=JIEL1LIAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0006-6489-8480'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Abdulzad%C9%99_Arzu_Mehman_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="n">
         <v>3202</v>
       </c>
       <c r="B205" t="inlineStr">
         <is>
           <t>Gülarə</t>
         </is>
       </c>
       <c r="C205" t="inlineStr">
         <is>
           <t>İsabala qızı</t>
         </is>
       </c>
       <c r="D205" t="inlineStr">
         <is>
           <t>Əliyeva</t>
         </is>
       </c>
       <c r="E205" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -12596,51 +12596,51 @@
       </c>
       <c r="G205" t="inlineStr"/>
       <c r="H205" t="inlineStr"/>
       <c r="I205" t="inlineStr"/>
       <c r="J205" t="inlineStr">
         <is>
           <t>Fondların elmi uçotu və mühafizəsi</t>
         </is>
       </c>
       <c r="K205" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="L205" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M205" s="2" t="n">
         <v>45992</v>
       </c>
       <c r="N205" t="inlineStr"/>
       <c r="O205" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=VGCe7vMAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyeva_G%C3%BClar%C9%99_%C4%B0sabala_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=VGCe7vMAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyeva_G%C3%BClar%C9%99_%C4%B0sabala_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="n">
         <v>3203</v>
       </c>
       <c r="B206" t="inlineStr">
         <is>
           <t>Təranə</t>
         </is>
       </c>
       <c r="C206" t="inlineStr">
         <is>
           <t>Vaqif qızı</t>
         </is>
       </c>
       <c r="D206" t="inlineStr">
         <is>
           <t>Kərimova</t>
         </is>
       </c>
       <c r="E206" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -12653,51 +12653,51 @@
       </c>
       <c r="G206" t="inlineStr"/>
       <c r="H206" t="inlineStr"/>
       <c r="I206" t="inlineStr"/>
       <c r="J206" t="inlineStr">
         <is>
           <t>Elmi xidmət</t>
         </is>
       </c>
       <c r="K206" t="inlineStr">
         <is>
           <t>Mütəxəssis</t>
         </is>
       </c>
       <c r="L206" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M206" s="2" t="n">
         <v>45992</v>
       </c>
       <c r="N206" t="inlineStr"/>
       <c r="O206" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/K%C9%99rimova_T%C9%99ran%C9%99_Vaqif_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/K%C9%99rimova_T%C9%99ran%C9%99_Vaqif_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="n">
         <v>3204</v>
       </c>
       <c r="B207" t="inlineStr">
         <is>
           <t>Kəlamə</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
         <is>
           <t>Əjdər qızı</t>
         </is>
       </c>
       <c r="D207" t="inlineStr">
         <is>
           <t>Abbasova</t>
         </is>
       </c>
       <c r="E207" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -12710,51 +12710,51 @@
       </c>
       <c r="G207" t="inlineStr"/>
       <c r="H207" t="inlineStr"/>
       <c r="I207" t="inlineStr"/>
       <c r="J207" t="inlineStr">
         <is>
           <t>Əlyazmaların və əski çap kitablarının tərcüməsi</t>
         </is>
       </c>
       <c r="K207" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="L207" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M207" s="2" t="n">
         <v>45992</v>
       </c>
       <c r="N207" t="inlineStr"/>
       <c r="O207" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Abbasova_K%C9%99lam%C9%99_%C6%8Fjd%C9%99r_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Abbasova_K%C9%99lam%C9%99_%C6%8Fjd%C9%99r_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="n">
         <v>3205</v>
       </c>
       <c r="B208" t="inlineStr">
         <is>
           <t>Sənubər</t>
         </is>
       </c>
       <c r="C208" t="inlineStr">
         <is>
           <t>Ələsgər qızı</t>
         </is>
       </c>
       <c r="D208" t="inlineStr">
         <is>
           <t>Hacıyeva</t>
         </is>
       </c>
       <c r="E208" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -12767,51 +12767,51 @@
       </c>
       <c r="G208" t="inlineStr"/>
       <c r="H208" t="inlineStr"/>
       <c r="I208" t="inlineStr"/>
       <c r="J208" t="inlineStr">
         <is>
           <t>Əlyazmaların və əski çap kitablarının tərcüməsi</t>
         </is>
       </c>
       <c r="K208" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="L208" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M208" s="2" t="n">
         <v>45992</v>
       </c>
       <c r="N208" t="inlineStr"/>
       <c r="O208" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=kXqV9eUAAAAJ&amp;hl=ru'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Hac%C4%B1yeva_S%C9%99nub%C9%99r_%C6%8Fl%C9%99sg%C9%99r_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=kXqV9eUAAAAJ&amp;hl=ru'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Hac%C4%B1yeva_S%C9%99nub%C9%99r_%C6%8Fl%C9%99sg%C9%99r_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="n">
         <v>3206</v>
       </c>
       <c r="B209" t="inlineStr">
         <is>
           <t>Nigar</t>
         </is>
       </c>
       <c r="C209" t="inlineStr">
         <is>
           <t>İmaməli qızı</t>
         </is>
       </c>
       <c r="D209" t="inlineStr">
         <is>
           <t>Mirzəyeva</t>
         </is>
       </c>
       <c r="E209" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -12824,51 +12824,51 @@
       </c>
       <c r="G209" t="inlineStr"/>
       <c r="H209" t="inlineStr"/>
       <c r="I209" t="inlineStr"/>
       <c r="J209" t="inlineStr">
         <is>
           <t>Əlyazmaların və əski çap kitablarının tərcüməsi</t>
         </is>
       </c>
       <c r="K209" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L209" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M209" s="2" t="n">
         <v>45992</v>
       </c>
       <c r="N209" t="inlineStr"/>
       <c r="O209" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=Rx28QyIAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Mirz%C9%99yeva_Nigar_%C4%B0mam%C9%99li_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=Rx28QyIAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Mirz%C9%99yeva_Nigar_%C4%B0mam%C9%99li_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="n">
         <v>3207</v>
       </c>
       <c r="B210" t="inlineStr">
         <is>
           <t>Sona</t>
         </is>
       </c>
       <c r="C210" t="inlineStr">
         <is>
           <t>Nəriman qızı</t>
         </is>
       </c>
       <c r="D210" t="inlineStr">
         <is>
           <t>Əzimbəyova</t>
         </is>
       </c>
       <c r="E210" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -12881,51 +12881,51 @@
       </c>
       <c r="G210" t="inlineStr"/>
       <c r="H210" t="inlineStr"/>
       <c r="I210" t="inlineStr"/>
       <c r="J210" t="inlineStr">
         <is>
           <t>Əlyazmaların elmi ekspozisiyası və təqdimi</t>
         </is>
       </c>
       <c r="K210" t="inlineStr">
         <is>
           <t>Baş mütəxəssis</t>
         </is>
       </c>
       <c r="L210" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M210" s="2" t="n">
         <v>45992</v>
       </c>
       <c r="N210" t="inlineStr"/>
       <c r="O210" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=rB8IB2kAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fzimb%C9%99yova_Sona_N%C9%99riman_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=rB8IB2kAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fzimb%C9%99yova_Sona_N%C9%99riman_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="n">
         <v>3208</v>
       </c>
       <c r="B211" t="inlineStr">
         <is>
           <t>Nərmin</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
         <is>
           <t>Nəriman qızı</t>
         </is>
       </c>
       <c r="D211" t="inlineStr">
         <is>
           <t>Tağıyeva</t>
         </is>
       </c>
       <c r="E211" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -12938,51 +12938,51 @@
       </c>
       <c r="G211" t="inlineStr"/>
       <c r="H211" t="inlineStr"/>
       <c r="I211" t="inlineStr"/>
       <c r="J211" t="inlineStr">
         <is>
           <t>Əlyazmaların elmi ekspozisiyası və təqdimi</t>
         </is>
       </c>
       <c r="K211" t="inlineStr">
         <is>
           <t>Baş mütəxəssis</t>
         </is>
       </c>
       <c r="L211" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M211" s="2" t="n">
         <v>45992</v>
       </c>
       <c r="N211" t="inlineStr"/>
       <c r="O211" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=Ao1KKO8AAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Ta%C4%9F%C4%B1yeva_N%C9%99rmin_N%C9%99riman_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=Ao1KKO8AAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Ta%C4%9F%C4%B1yeva_N%C9%99rmin_N%C9%99riman_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="n">
         <v>3209</v>
       </c>
       <c r="B212" t="inlineStr">
         <is>
           <t>Lətafət</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
         <is>
           <t>Şamil qızı</t>
         </is>
       </c>
       <c r="D212" t="inlineStr">
         <is>
           <t>Səfərova</t>
         </is>
       </c>
       <c r="E212" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -12995,51 +12995,51 @@
       </c>
       <c r="G212" t="inlineStr"/>
       <c r="H212" t="inlineStr"/>
       <c r="I212" t="inlineStr"/>
       <c r="J212" t="inlineStr">
         <is>
           <t>Əlyazmaların elektron resursları</t>
         </is>
       </c>
       <c r="K212" t="inlineStr">
         <is>
           <t>Baş mütəxəssis</t>
         </is>
       </c>
       <c r="L212" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M212" s="2" t="n">
         <v>45992</v>
       </c>
       <c r="N212" t="inlineStr"/>
       <c r="O212" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/S%C9%99f%C9%99rova_L%C9%99taf%C9%99t_%C5%9Eamil_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/S%C9%99f%C9%99rova_L%C9%99taf%C9%99t_%C5%9Eamil_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="n">
         <v>3210</v>
       </c>
       <c r="B213" t="inlineStr">
         <is>
           <t>Mədinə</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
           <t>Əkrəm qızı</t>
         </is>
       </c>
       <c r="D213" t="inlineStr">
         <is>
           <t>Qəhrəmanlı</t>
         </is>
       </c>
       <c r="E213" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -13052,51 +13052,51 @@
       </c>
       <c r="G213" t="inlineStr"/>
       <c r="H213" t="inlineStr"/>
       <c r="I213" t="inlineStr"/>
       <c r="J213" t="inlineStr">
         <is>
           <t>Qərbi Azərbaycan və Qarabağ əlyazmalarının tədqiqi</t>
         </is>
       </c>
       <c r="K213" t="inlineStr">
         <is>
           <t>Mütəxəssis</t>
         </is>
       </c>
       <c r="L213" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M213" s="2" t="n">
         <v>45992</v>
       </c>
       <c r="N213" t="inlineStr"/>
       <c r="O213" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=4BAtkDgAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Q%C9%99hr%C9%99manl%C4%B1_M%C9%99din%C9%99_%C6%8Fkr%C9%99m_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=4BAtkDgAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Q%C9%99hr%C9%99manl%C4%B1_M%C9%99din%C9%99_%C6%8Fkr%C9%99m_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="n">
         <v>3211</v>
       </c>
       <c r="B214" t="inlineStr">
         <is>
           <t>İbrahimva</t>
         </is>
       </c>
       <c r="C214" t="inlineStr">
         <is>
           <t>Nəsib oğlu</t>
         </is>
       </c>
       <c r="D214" t="inlineStr">
         <is>
           <t>Quliyev</t>
         </is>
       </c>
       <c r="E214" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -13109,48 +13109,48 @@
       </c>
       <c r="G214" t="inlineStr"/>
       <c r="H214" t="inlineStr"/>
       <c r="I214" t="inlineStr"/>
       <c r="J214" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi əlyazmalarının tədqiqi</t>
         </is>
       </c>
       <c r="K214" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L214" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M214" s="2" t="n">
         <v>45992</v>
       </c>
       <c r="N214" t="inlineStr"/>
       <c r="O214" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0009-5510-6113'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Quliyev_%C4%B0brahimva_N%C9%99sib_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0009-5510-6113'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Quliyev_%C4%B0brahimva_N%C9%99sib_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>