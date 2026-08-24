--- v1 (2026-06-24)
+++ v2 (2026-08-24)
@@ -562,52 +562,58 @@
       <c r="C2" t="inlineStr">
         <is>
           <t>Xan qızı</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>Babaxanova</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>tarix üzrə fəlsəfə doktoru</t>
         </is>
       </c>
-      <c r="H2" t="inlineStr"/>
-      <c r="I2" t="inlineStr"/>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
+      <c r="I2" s="2" t="n">
+        <v>29634</v>
+      </c>
       <c r="J2" t="inlineStr">
         <is>
           <t>Beynəlxalq əlaqələr və Əlyazmaların elmi ekspozisiyası</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M2" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N2" t="inlineStr"/>
       <c r="O2" t="inlineStr">
         <is>
           <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=zo9J08oAAAAJ&amp;hl=en'}, {'platform_name': 'Scopus', 'platform_logo': '/media/platform_logos/scopus_.PNG', 'url': 'https://www.scopus.com/authid/detail.uri?authorId=56623185800'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Nigar-Babakhanova'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/NigarBabakhanova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-6180-8631'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Babaxanova_Nigar_Xan_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
@@ -620,68 +626,70 @@
           <t>Zəhra</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>Məhərrəm qızı</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>Qəniyeva</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G3" t="inlineStr"/>
       <c r="H3" t="inlineStr"/>
-      <c r="I3" t="inlineStr"/>
+      <c r="I3" s="2" t="n">
+        <v>34600</v>
+      </c>
       <c r="J3" t="inlineStr">
         <is>
           <t>Biblioqrafiya</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>Kiçik elmi işçi</t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M3" s="2" t="n">
-        <v>45292</v>
+        <v>46176</v>
       </c>
       <c r="N3" t="inlineStr"/>
       <c r="O3" t="inlineStr">
         <is>
           <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=qI2msGcAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-6012-4238'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Q%C9%99niyeva_Z%C9%99hra_M%C9%99h%C9%99rr%C9%99m_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>1016</v>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Aytən</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>Qəzənfər qızı</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>Əliyeva</t>
@@ -1643,51 +1651,51 @@
         </is>
       </c>
       <c r="H20" t="inlineStr"/>
       <c r="I20" t="inlineStr"/>
       <c r="J20" t="inlineStr">
         <is>
           <t>Əlyazmaların elmi ekspozisiyası və təqdimi</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M20" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N20" t="inlineStr"/>
       <c r="O20" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=VBe6F5gAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-6980-4782'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Rzayeva_N%C9%99zrin_Asif_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=VBe6F5gAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-6980-4782'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/1036/2/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Rzayeva_N%C9%99zrin_Asif_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="n">
         <v>1037</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>Sevinc</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>Əjdər qızı</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Dadaşova</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -4161,51 +4169,51 @@
         </is>
       </c>
       <c r="H62" t="inlineStr"/>
       <c r="I62" t="inlineStr"/>
       <c r="J62" t="inlineStr">
         <is>
           <t>Multidissiplinar əlyazmaların tədqiqi</t>
         </is>
       </c>
       <c r="K62" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L62" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M62" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N62" t="inlineStr"/>
       <c r="O62" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=23GgmY8AAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0004-3231-4116'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Babayeva_Elnur%C9%99_Vaqif_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=23GgmY8AAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0004-3231-4116'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/1082/2/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Babayeva_Elnur%C9%99_Vaqif_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="n">
         <v>1083</v>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>İlahə</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
           <t>Rəhim qızı</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
           <t>Ələkbərova</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
           <t>İşləyir</t>