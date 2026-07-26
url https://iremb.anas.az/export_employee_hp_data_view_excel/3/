--- v0 (2026-05-31)
+++ v1 (2026-07-26)
@@ -426,73 +426,73 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O159"/>
+  <dimension ref="A1:O158"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="12" customWidth="1" min="2" max="2"/>
     <col width="22" customWidth="1" min="3" max="3"/>
     <col width="22" customWidth="1" min="4" max="4"/>
     <col width="9" customWidth="1" min="5" max="5"/>
     <col width="15" customWidth="1" min="6" max="6"/>
     <col width="33" customWidth="1" min="7" max="7"/>
     <col width="15" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="74" customWidth="1" min="10" max="10"/>
     <col width="34" customWidth="1" min="11" max="11"/>
     <col width="33" customWidth="1" min="12" max="12"/>
     <col width="12" customWidth="1" min="13" max="13"/>
     <col width="10" customWidth="1" min="14" max="14"/>
-    <col width="1336" customWidth="1" min="15" max="15"/>
+    <col width="1360" customWidth="1" min="15" max="15"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>employee_id</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>first_name</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>second_name</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>last_name</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
@@ -557,52 +557,60 @@
       <c r="B2" t="inlineStr">
         <is>
           <t>Güntəkin</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>Kommunar qızı</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>Binnətova</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
-      <c r="G2" t="inlineStr"/>
-      <c r="H2" t="inlineStr"/>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>filologiya üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="I2" t="inlineStr"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>Azərbaycan dialektologiyası şöbəsi</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M2" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N2" t="inlineStr"/>
       <c r="O2" t="inlineStr">
         <is>
           <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=QkpUMaQAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Guntekin-Binnatova'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/GuntakinBinnatova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0006-9906-8161'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Binn%C9%99tova_G%C3%BCnt%C9%99kin_Kommunar_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
@@ -614,52 +622,60 @@
       <c r="B3" t="inlineStr">
         <is>
           <t>Kübra</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>Fərrux qızı</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>Quliyeva</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
-      <c r="G3" t="inlineStr"/>
-      <c r="H3" t="inlineStr"/>
+      <c r="G3" t="inlineStr">
+        <is>
+          <t>filologiya üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="H3" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="I3" t="inlineStr"/>
       <c r="J3" t="inlineStr">
         <is>
           <t>Azərbaycan dialektologiyası şöbəsi</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M3" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N3" t="inlineStr"/>
       <c r="O3" t="inlineStr">
         <is>
           <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=mgv20QEAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Kubra-Quliyeva'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/KubraQuliyeva1'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-5126-4645'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Quliyeva_K%C3%BCbra_F%C9%99rrux_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
@@ -797,52 +813,60 @@
       <c r="B6" t="inlineStr">
         <is>
           <t>Teyyub</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>Arıx oğlu</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>Quliyev</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
-      <c r="G6" t="inlineStr"/>
-      <c r="H6" t="inlineStr"/>
+      <c r="G6" t="inlineStr">
+        <is>
+          <t>filologiya üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="H6" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="I6" t="inlineStr"/>
       <c r="J6" t="inlineStr">
         <is>
           <t>Azərbaycan dilinin tarixi şöbəsi</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M6" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N6" t="inlineStr"/>
       <c r="O6" t="inlineStr">
         <is>
           <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=lVXieMUAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Teyyub-Quliyev'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://science.academia.edu/TeyyubQuliyev'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0003-0268-4143'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Quliyev_Teyyub_Ar%C4%B1x_o%C4%9Flu'}]</t>
         </is>
       </c>
@@ -859,51 +883,55 @@
       <c r="C7" t="inlineStr">
         <is>
           <t>Famil qızı</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>Paşayeva</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
           <t>filologiya elmləri doktoru</t>
         </is>
       </c>
-      <c r="H7" t="inlineStr"/>
+      <c r="H7" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="I7" t="inlineStr"/>
       <c r="J7" t="inlineStr">
         <is>
           <t>Azərbaycan dilinin tarixi şöbəsi</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M7" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N7" t="inlineStr"/>
       <c r="O7" t="inlineStr">
         <is>
           <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=PkZ5dT8AAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Aynur-Pashayeva-2'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/AynurFamilgizi'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-9448-3928'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/1232/3/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Pa%C5%9Fayeva_Aynur_Famil_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
@@ -1111,51 +1139,55 @@
       <c r="C11" t="inlineStr">
         <is>
           <t>İslam qızı</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>Axundova</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
           <t>filologiya üzrə fəlsəfə doktoru</t>
         </is>
       </c>
-      <c r="H11" t="inlineStr"/>
+      <c r="H11" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="I11" t="inlineStr"/>
       <c r="J11" t="inlineStr">
         <is>
           <t>Hind-Avropa dilləri şöbəsi</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M11" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N11" t="inlineStr"/>
       <c r="O11" t="inlineStr">
         <is>
           <t>[{'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Gulshen-Akhundova'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Axundova_G%C3%BCl%C5%9F%C9%99n_%C4%B0slam_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
@@ -1176,104 +1208,112 @@
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>Orucova</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
           <t>filologiya üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="H12" t="inlineStr"/>
       <c r="I12" t="inlineStr"/>
       <c r="J12" t="inlineStr">
         <is>
-          <t>Hind-Avropa dilləri şöbəsi</t>
+          <t>Nəzəri dilçilik şöbəsi</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M12" s="2" t="n">
-        <v>45292</v>
+        <v>46176</v>
       </c>
       <c r="N12" t="inlineStr"/>
       <c r="O12" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=glu6_w8AAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Gunel-Orujova'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://science.academia.edu/G%C3%BCnelOruc'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-9395-4940'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Orucova_G%C3%BCnel_M%C9%99zahir_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=glu6_w8AAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Gunel-Orujova'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://science.academia.edu/GunelOruc'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-9395-4940'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Orucova_G%C3%BCnel_M%C9%99zahir_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>1238</v>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Könül</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>Əzizağa qızı</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>Həbibova</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
-      <c r="G13" t="inlineStr"/>
-      <c r="H13" t="inlineStr"/>
+      <c r="G13" t="inlineStr">
+        <is>
+          <t>filologiya üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="H13" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="I13" t="inlineStr"/>
       <c r="J13" t="inlineStr">
         <is>
           <t>Süni intellekt və kompüter dilçiliyi</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M13" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N13" t="inlineStr"/>
       <c r="O13" t="inlineStr">
         <is>
           <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=oDGna4cAAAAJ&amp;hl=en'}, {'platform_name': 'Web of Science', 'platform_logo': '/media/platform_logos/WOS.PNG', 'url': 'https://www.webofscience.com/wos/author/record/AES-8851-2022'}, {'platform_name': 'Scopus', 'platform_logo': '/media/platform_logos/scopus_.PNG', 'url': 'https://www.scopus.com/authid/detail.uri?authorId=60057979700'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Koenuel-Hbibova'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/habibova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-8502-229X'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/1238/3/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C9%99bibova_K%C3%B6n%C3%BCl_%C6%8Fziza%C4%9Fa_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
@@ -1545,52 +1585,60 @@
       <c r="B18" t="inlineStr">
         <is>
           <t>Aytən</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>Elşad qızı</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Allahverdiyeva</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
-      <c r="G18" t="inlineStr"/>
-      <c r="H18" t="inlineStr"/>
+      <c r="G18" t="inlineStr">
+        <is>
+          <t>filologiya üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="H18" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="I18" t="inlineStr"/>
       <c r="J18" t="inlineStr">
         <is>
           <t>Nəzəri dilçilik şöbəsi</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M18" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N18" t="inlineStr"/>
       <c r="O18" t="inlineStr">
         <is>
           <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=3ks7pcMAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Aytan-Allahverdiyeva-3'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/AytanAllahverdiyeva4'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0000-6660-0357'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Allahverdiyeva_Ayt%C9%99n_El%C5%9Fad_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
@@ -1733,51 +1781,55 @@
       <c r="C21" t="inlineStr">
         <is>
           <t>Qabil qızı</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Musəvi</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>filologiya üzrə fəlsəfə doktoru</t>
         </is>
       </c>
-      <c r="H21" t="inlineStr"/>
+      <c r="H21" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="I21" t="inlineStr"/>
       <c r="J21" t="inlineStr">
         <is>
           <t>Sosiolinqvistika və psixolinqvistika şöbəsi</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M21" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N21" t="inlineStr"/>
       <c r="O21" t="inlineStr">
         <is>
           <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=awbbxegAAAAJ&amp;hl=en'}, {'platform_name': 'Web of Science', 'platform_logo': '/media/platform_logos/WOS.PNG', 'url': 'https://www.webofscience.com/wos/author/record/IQV-5552-2023'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Zulfiyya-Musavi'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/ZulfiyyaMusavi'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0007-1445-9516'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/1246/3/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Mus%C9%99vi_Z%C3%BClfiyy%C9%99_Qabil_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
@@ -1794,74 +1846,78 @@
       <c r="C22" t="inlineStr">
         <is>
           <t>Alışan qızı</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Əliyeva</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t>filologiya üzrə fəlsəfə doktoru</t>
         </is>
       </c>
-      <c r="H22" t="inlineStr"/>
+      <c r="H22" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="I22" t="inlineStr"/>
       <c r="J22" t="inlineStr">
         <is>
           <t>Sosiolinqvistika və psixolinqvistika şöbəsi</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M22" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N22" t="inlineStr"/>
       <c r="O22" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=xP0jzcsAAAAJ&amp;hl=en'}, {'platform_name': 'Web of Science', 'platform_logo': '/media/platform_logos/WOS.PNG', 'url': 'https://www.webofscience.com/wos/author/record/IQV-2868-2023'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Gueltkin-liyeva'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/%C6%8FliyevaG%C3%BClt%C9%99kin'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0004-3197-3654'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyeva_G%C3%BClt%C9%99kin_Al%C4%B1%C5%9Fan_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=xP0jzcsAAAAJ&amp;hl=en'}, {'platform_name': 'Web of Science', 'platform_logo': '/media/platform_logos/WOS.PNG', 'url': 'https://www.webofscience.com/wos/author/record/IQV-2868-2023'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Gueltkin-liyeva'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/Gueltkin-liyeva'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0004-3197-3654'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyeva_G%C3%BClt%C9%99kin_Al%C4%B1%C5%9Fan_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="n">
         <v>1248</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>Sima</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>Məmməd qızı</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Quliyeva</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -2110,52 +2166,60 @@
       <c r="B27" t="inlineStr">
         <is>
           <t>Fidan</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>Vaqif qızı</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>Salayeva</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
-      <c r="G27" t="inlineStr"/>
-      <c r="H27" t="inlineStr"/>
+      <c r="G27" t="inlineStr">
+        <is>
+          <t>filologiya üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="H27" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="I27" t="inlineStr"/>
       <c r="J27" t="inlineStr">
         <is>
           <t>Tətbiqi dilçilik şöbəsi</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M27" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N27" t="inlineStr"/>
       <c r="O27" t="inlineStr">
         <is>
           <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=epB8avwAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Fidan-Salayeva'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/Fsalayeva'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0008-7273-5299'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Salayeva_Fidan_Vaqif_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
@@ -2172,51 +2236,55 @@
       <c r="C28" t="inlineStr">
         <is>
           <t>Nəcməddin oğlu</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>Mustafayev</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
           <t>filologiya elmləri doktoru</t>
         </is>
       </c>
-      <c r="H28" t="inlineStr"/>
+      <c r="H28" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="I28" t="inlineStr"/>
       <c r="J28" t="inlineStr">
         <is>
           <t>Tətbiqi dilçilik şöbəsi</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M28" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N28" t="inlineStr"/>
       <c r="O28" t="inlineStr">
         <is>
           <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=yWrjv0EAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0001-0005-8507'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/1253/3/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Mustafayev_Fizuli_N%C9%99cm%C9%99ddin_o%C4%9Flu'}]</t>
         </is>
       </c>
@@ -2293,52 +2361,60 @@
       <c r="B30" t="inlineStr">
         <is>
           <t>Zülfiyyə</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>Boris qızı</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>Quliyeva</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
-      <c r="G30" t="inlineStr"/>
-      <c r="H30" t="inlineStr"/>
+      <c r="G30" t="inlineStr">
+        <is>
+          <t>filologiya üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="H30" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="I30" t="inlineStr"/>
       <c r="J30" t="inlineStr">
         <is>
           <t>Toponimika şöbəsi</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M30" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N30" t="inlineStr"/>
       <c r="O30" t="inlineStr">
         <is>
           <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=4Rxr3Q0AAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/ZulfiyaGuliyeva'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0001-8768-7874'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Quliyeva_Z%C3%BClfiyy%C9%99_Boris_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
@@ -2350,52 +2426,60 @@
       <c r="B31" t="inlineStr">
         <is>
           <t>Pərviz</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>Xosrov oğlu</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>Xaspoladlı</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
-      <c r="G31" t="inlineStr"/>
-      <c r="H31" t="inlineStr"/>
+      <c r="G31" t="inlineStr">
+        <is>
+          <t>filologiya üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="H31" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="I31" t="inlineStr"/>
       <c r="J31" t="inlineStr">
         <is>
           <t>Toponimika şöbəsi</t>
         </is>
       </c>
       <c r="K31" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M31" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N31" t="inlineStr"/>
       <c r="O31" t="inlineStr">
         <is>
           <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0007-9715-8590'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Xaspoladl%C4%B1_P%C9%99rviz_Xosrov_o%C4%9Flu'}]</t>
         </is>
       </c>
@@ -2537,52 +2621,60 @@
       <c r="B34" t="inlineStr">
         <is>
           <t>Təranə</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>Çərkəz qızı</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>Şükürlü</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
-      <c r="G34" t="inlineStr"/>
-      <c r="H34" t="inlineStr"/>
+      <c r="G34" t="inlineStr">
+        <is>
+          <t>filologiya üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="H34" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="I34" t="inlineStr"/>
       <c r="J34" t="inlineStr">
         <is>
           <t>Türk dilləri şöbəsi</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L34" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M34" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N34" t="inlineStr"/>
       <c r="O34" t="inlineStr">
         <is>
           <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=FrB0pQYAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Terane-Shukurlu'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/TaranaShukurlu'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0002-1601-7205'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C5%9E%C3%BCk%C3%BCrl%C3%BC_T%C9%99ran%C9%99_%C3%87%C9%99rk%C9%99z_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
@@ -2594,52 +2686,60 @@
       <c r="B35" t="inlineStr">
         <is>
           <t>Elnarə</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>Nadir qızı</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>Əliyeva</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
-      <c r="G35" t="inlineStr"/>
-      <c r="H35" t="inlineStr"/>
+      <c r="G35" t="inlineStr">
+        <is>
+          <t>filologiya üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="H35" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="I35" t="inlineStr"/>
       <c r="J35" t="inlineStr">
         <is>
           <t>Türk dilləri şöbəsi</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L35" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M35" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N35" t="inlineStr"/>
       <c r="O35" t="inlineStr">
         <is>
           <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=U3f2Y3wAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/AliyevaElnare'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-5779-8899'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/1260/3/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyeva_Elnar%C9%99_Nadir_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
@@ -2651,109 +2751,125 @@
       <c r="B36" t="inlineStr">
         <is>
           <t>Şəkər</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>Əbdülkərim qızı</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>Orucova</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
-      <c r="G36" t="inlineStr"/>
-      <c r="H36" t="inlineStr"/>
+      <c r="G36" t="inlineStr">
+        <is>
+          <t>filologiya üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="H36" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="I36" t="inlineStr"/>
       <c r="J36" t="inlineStr">
         <is>
           <t>Türk dilləri şöbəsi</t>
         </is>
       </c>
       <c r="K36" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L36" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M36" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N36" t="inlineStr"/>
       <c r="O36" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=cjUV1G4AAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/%C5%9E%C9%99k%C9%99rOrucova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-7197-9258'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Orucova_%C5%9E%C9%99k%C9%99r_%C6%8Fbd%C3%BClk%C9%99rim_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=cjUV1G4AAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/SOrucova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-7197-9258'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Orucova_%C5%9E%C9%99k%C9%99r_%C6%8Fbd%C3%BClk%C9%99rim_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="n">
         <v>1262</v>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>Qətibə</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>Vaqif qızı</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>Quliyeva</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
-      <c r="G37" t="inlineStr"/>
-      <c r="H37" t="inlineStr"/>
+      <c r="G37" t="inlineStr">
+        <is>
+          <t>filologiya elmləri doktoru</t>
+        </is>
+      </c>
+      <c r="H37" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="I37" t="inlineStr"/>
       <c r="J37" t="inlineStr">
         <is>
           <t>Türk dilləri şöbəsi</t>
         </is>
       </c>
       <c r="K37" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L37" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M37" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N37" t="inlineStr"/>
       <c r="O37" t="inlineStr">
         <is>
           <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=mq9MdhQAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Gatibe-Guliyeva'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://science.academia.edu/GatibeVagif'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-5660-1399'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/1262/3/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Quliyeva_Q%C9%99tib%C9%99_Vaqif_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
@@ -2765,51 +2881,55 @@
       <c r="B38" t="inlineStr">
         <is>
           <t>Turan</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>Azər qızı</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>Hüseynova</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
-      <c r="G38" t="inlineStr"/>
+      <c r="G38" t="inlineStr">
+        <is>
+          <t>filologiya üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
       <c r="H38" t="inlineStr"/>
       <c r="I38" t="inlineStr"/>
       <c r="J38" t="inlineStr">
         <is>
           <t>Türk dilləri şöbəsi</t>
         </is>
       </c>
       <c r="K38" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L38" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M38" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N38" t="inlineStr"/>
       <c r="O38" t="inlineStr">
         <is>
           <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=TiZk5sIAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/TuranHacili'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-2131-4709'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C3%BCseynova_Turan_Az%C9%99r_q%C4%B1z%C4%B1'}]</t>
         </is>
@@ -3019,115 +3139,123 @@
           <t>Lalə</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t>Qədir qızı</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>Qurbanova</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
-          <t>filologiya üzrə fəlsəfə doktoru</t>
+          <t>filologiya elmləri doktoru</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="I42" t="inlineStr"/>
       <c r="J42" t="inlineStr">
         <is>
           <t>Hind-Avropa dilləri şöbəsi</t>
         </is>
       </c>
       <c r="K42" t="inlineStr">
         <is>
-          <t>Baş elmi işçi</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L42" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M42" s="2" t="n">
-        <v>45292</v>
+        <v>46176</v>
       </c>
       <c r="N42" t="inlineStr"/>
       <c r="O42" t="inlineStr">
         <is>
           <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=IkejpR8AAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Lala-Gadir'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/LALAQURBANOVA'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-0883-9671'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/1267/3/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Qurbanova_Lal%C9%99_Q%C9%99dir_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="n">
         <v>1268</v>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>Nərmin</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t>Əbülfəz qızı</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>Əliyeva</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
-      <c r="G43" t="inlineStr"/>
-      <c r="H43" t="inlineStr"/>
+      <c r="G43" t="inlineStr">
+        <is>
+          <t>filologiya elmləri doktoru</t>
+        </is>
+      </c>
+      <c r="H43" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="I43" t="inlineStr"/>
       <c r="J43" t="inlineStr">
         <is>
           <t>Süni intellekt və kompüter dilçiliyi</t>
         </is>
       </c>
       <c r="K43" t="inlineStr">
         <is>
           <t>Baş elmi işçi</t>
         </is>
       </c>
       <c r="L43" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M43" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N43" t="inlineStr"/>
       <c r="O43" t="inlineStr">
         <is>
           <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=YMDLwAIAAAAJ&amp;hl=en'}, {'platform_name': 'Web of Science', 'platform_logo': '/media/platform_logos/WOS.PNG', 'url': 'https://www.webofscience.com/wos/author/record/IQV-0500-2023'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Narmin-Aliyeva-10'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/narminrajabova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-5284-2443'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/1268/3/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyeva_N%C9%99rmin_%C6%8Fb%C3%BClf%C9%99z_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
@@ -3139,52 +3267,60 @@
       <c r="B44" t="inlineStr">
         <is>
           <t>Kamilə</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>Abdulla qızı</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>Vəliyeva</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
-      <c r="G44" t="inlineStr"/>
-      <c r="H44" t="inlineStr"/>
+      <c r="G44" t="inlineStr">
+        <is>
+          <t>filologiya elmləri doktoru</t>
+        </is>
+      </c>
+      <c r="H44" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="I44" t="inlineStr"/>
       <c r="J44" t="inlineStr">
         <is>
           <t>Süni intellekt və kompüter dilçiliyi</t>
         </is>
       </c>
       <c r="K44" t="inlineStr">
         <is>
           <t>Baş elmi işçi</t>
         </is>
       </c>
       <c r="L44" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M44" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N44" t="inlineStr"/>
       <c r="O44" t="inlineStr">
         <is>
           <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=RWPFwyoAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Kamila-Valiyeva'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/ValiyevaKamila'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0000-6163-6318'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/V%C9%99liyeva_Kamil%C9%99_Abdulla_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
@@ -3196,52 +3332,60 @@
       <c r="B45" t="inlineStr">
         <is>
           <t>Zenfira</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t>Musa qızı</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>Əliyeva</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
-      <c r="G45" t="inlineStr"/>
-      <c r="H45" t="inlineStr"/>
+      <c r="G45" t="inlineStr">
+        <is>
+          <t>filologiya elmləri doktoru</t>
+        </is>
+      </c>
+      <c r="H45" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="I45" t="inlineStr"/>
       <c r="J45" t="inlineStr">
         <is>
           <t>Nəzəri dilçilik şöbəsi</t>
         </is>
       </c>
       <c r="K45" t="inlineStr">
         <is>
           <t>Baş elmi işçi</t>
         </is>
       </c>
       <c r="L45" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M45" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N45" t="inlineStr"/>
       <c r="O45" t="inlineStr">
         <is>
           <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=TGWJPsQAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Zemfira-Aliyeva-2'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/ZemfiraAliyeva4'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-5833-0075'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyeva_Zenfira_Musa_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
@@ -3448,109 +3592,125 @@
       <c r="B49" t="inlineStr">
         <is>
           <t>Şəbnəm</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t>Rasim qızı</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>Həsənli-Qəribova</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
-      <c r="G49" t="inlineStr"/>
-      <c r="H49" t="inlineStr"/>
+      <c r="G49" t="inlineStr">
+        <is>
+          <t>filologiya elmləri doktoru</t>
+        </is>
+      </c>
+      <c r="H49" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="I49" t="inlineStr"/>
       <c r="J49" t="inlineStr">
         <is>
           <t>Türk dilləri şöbəsi</t>
         </is>
       </c>
       <c r="K49" t="inlineStr">
         <is>
           <t>Baş elmi işçi</t>
         </is>
       </c>
       <c r="L49" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M49" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N49" t="inlineStr"/>
       <c r="O49" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=vZUk-FAAAAAJ&amp;hl=en'}, {'platform_name': 'Web of Science', 'platform_logo': '/media/platform_logos/WOS.PNG', 'url': 'https://www.webofscience.com/wos/author/record/ADN-3498-2022'}, {'platform_name': 'Scopus', 'platform_logo': '/media/platform_logos/scopus_.PNG', 'url': 'https://www.scopus.com/authid/detail.uri?authorId=56401047200'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/ShabnamGrHasanli'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-0912-4504'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/1275/3/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C9%99s%C9%99nli-Q%C9%99ribova_%C5%9E%C9%99bn%C9%99m_Rasim_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=vZUk-FAAAAAJ&amp;hl=en'}, {'platform_name': 'Web of Science', 'platform_logo': '/media/platform_logos/WOS.PNG', 'url': 'https://www.webofscience.com/wos/author/record/ADN-3498-2022'}, {'platform_name': 'Scopus', 'platform_logo': '/media/platform_logos/scopus_.PNG', 'url': 'https://www.scopus.com/authid/detail.uri?authorId=56401047200'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Shabnam-Hasanli-Garibova'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/ShabnamGrHasanli'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-0912-4504'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/1275/3/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C9%99s%C9%99nli-Q%C9%99ribova_%C5%9E%C9%99bn%C9%99m_Rasim_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="n">
         <v>1276</v>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>Səkinə</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
           <t>Vidadi qızı</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>Şərifova</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
-      <c r="G50" t="inlineStr"/>
-      <c r="H50" t="inlineStr"/>
+      <c r="G50" t="inlineStr">
+        <is>
+          <t>filologiya üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="H50" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="I50" t="inlineStr"/>
       <c r="J50" t="inlineStr">
         <is>
           <t>Azərbaycan dialektologiyası şöbəsi</t>
         </is>
       </c>
       <c r="K50" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="L50" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M50" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N50" t="inlineStr"/>
       <c r="O50" t="inlineStr">
         <is>
           <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=oM-gJxcAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Skin-Srifova'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/SakinaSharifova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0008-6945-5456'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C5%9E%C9%99rifova_S%C9%99kin%C9%99_Vidadi_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
@@ -3859,51 +4019,55 @@
       <c r="B56" t="inlineStr">
         <is>
           <t>Leyla</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
           <t>Bəşarət qızı</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>Yusifova</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
-      <c r="G56" t="inlineStr"/>
+      <c r="G56" t="inlineStr">
+        <is>
+          <t>filologiya üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
       <c r="H56" t="inlineStr"/>
       <c r="I56" t="inlineStr"/>
       <c r="J56" t="inlineStr">
         <is>
           <t>Nəzəri dilçilik şöbəsi</t>
         </is>
       </c>
       <c r="K56" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="L56" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M56" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N56" t="inlineStr"/>
       <c r="O56" t="inlineStr">
         <is>
           <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=BvBb0NMAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Leyla-Yusifova-2'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/LeylaYusifova7'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-3701-8381'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/1283/3/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Yusifova_Leyla_B%C9%99%C5%9Far%C9%99t_q%C4%B1z%C4%B1'}]</t>
         </is>
@@ -3916,75 +4080,79 @@
       <c r="B57" t="inlineStr">
         <is>
           <t>Pərvin</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
           <t>Şurəddin qızı</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>Bayramova</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
-      <c r="G57" t="inlineStr"/>
+      <c r="G57" t="inlineStr">
+        <is>
+          <t>filologiya üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
       <c r="H57" t="inlineStr"/>
       <c r="I57" t="inlineStr"/>
       <c r="J57" t="inlineStr">
         <is>
           <t>Nəzəri dilçilik şöbəsi</t>
         </is>
       </c>
       <c r="K57" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="L57" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M57" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N57" t="inlineStr"/>
       <c r="O57" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=X9HJqmYAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Prvin-Bayramova'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/BayramovaP%C9%99rvin'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0008-2137-880X'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/1284/3/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Bayramova_P%C9%99rvin_%C5%9Eur%C9%99ddin_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=X9HJqmYAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Prvin-Bayramova'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/BayramovaPrvin'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0008-2137-880X'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/1284/3/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Bayramova_P%C9%99rvin_%C5%9Eur%C9%99ddin_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="n">
         <v>1285</v>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>Gülnara</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
           <t>Natiq qızı</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>Cəfərova</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -4095,51 +4263,55 @@
       <c r="B60" t="inlineStr">
         <is>
           <t>Ləman</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
           <t>Həsənəli qızı</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>Həsənova</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
-      <c r="G60" t="inlineStr"/>
+      <c r="G60" t="inlineStr">
+        <is>
+          <t>filologiya üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
       <c r="H60" t="inlineStr"/>
       <c r="I60" t="inlineStr"/>
       <c r="J60" t="inlineStr">
         <is>
           <t>Terminologiya şöbəsi</t>
         </is>
       </c>
       <c r="K60" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="L60" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M60" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N60" t="inlineStr"/>
       <c r="O60" t="inlineStr">
         <is>
           <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=iMKAxH8AAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Laman-Hasanova-4'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/LamanHasanova5'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0001-7205-0707'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C9%99s%C9%99nova_L%C9%99man_H%C9%99s%C9%99n%C9%99li_q%C4%B1z%C4%B1'}]</t>
         </is>
@@ -4266,108 +4438,116 @@
       <c r="B63" t="inlineStr">
         <is>
           <t>İmanyar</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
           <t>İssəməli oğlu</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
           <t>Quliyev</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
-      <c r="G63" t="inlineStr"/>
+      <c r="G63" t="inlineStr">
+        <is>
+          <t>filologiya üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
       <c r="H63" t="inlineStr"/>
       <c r="I63" t="inlineStr"/>
       <c r="J63" t="inlineStr">
         <is>
           <t>Türk dilləri şöbəsi</t>
         </is>
       </c>
       <c r="K63" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="L63" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M63" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N63" t="inlineStr"/>
       <c r="O63" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=Yam0_A8AAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Imanyar-Guliyev'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://science.academia.edu/%C4%B0manyarQuliyev'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0004-8259-1621'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/1290/3/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Quliyev_%C4%B0manyar_%C4%B0ss%C9%99m%C9%99li_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=Yam0_A8AAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Imanyar-Guliyev'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://science.academia.edu/manyarQuliyev'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0004-8259-1621'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/1290/3/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Quliyev_%C4%B0manyar_%C4%B0ss%C9%99m%C9%99li_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="n">
         <v>1291</v>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>Dilbər</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
           <t>Vətən qızı</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>Camali</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
-      <c r="G64" t="inlineStr"/>
+      <c r="G64" t="inlineStr">
+        <is>
+          <t>filologiya üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
       <c r="H64" t="inlineStr"/>
       <c r="I64" t="inlineStr"/>
       <c r="J64" t="inlineStr">
         <is>
           <t>Türk dilləri şöbəsi</t>
         </is>
       </c>
       <c r="K64" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="L64" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M64" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N64" t="inlineStr"/>
       <c r="O64" t="inlineStr">
         <is>
           <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=i4V1t4MAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Dilbar-Camali'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://science.academia.edu/DilberTurksoyCamali'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-2726-5733'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/1291/3/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Camali_Dilb%C9%99r_V%C9%99t%C9%99n_q%C4%B1z%C4%B1'}]</t>
         </is>
@@ -4738,51 +4918,55 @@
       <c r="B71" t="inlineStr">
         <is>
           <t>Ülkər</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
           <t>Eldar qızı</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
           <t>Mirzəyeva</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
-      <c r="G71" t="inlineStr"/>
+      <c r="G71" t="inlineStr">
+        <is>
+          <t>filologiya üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
       <c r="H71" t="inlineStr"/>
       <c r="I71" t="inlineStr"/>
       <c r="J71" t="inlineStr">
         <is>
           <t>Qədim dillər və mədəniyyətlər şöbəsi</t>
         </is>
       </c>
       <c r="K71" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L71" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M71" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N71" t="inlineStr"/>
       <c r="O71" t="inlineStr">
         <is>
           <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=5hN9Qj4AAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Ulker-Mirzayeva'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/MirzeyevaUlker'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-6844-8280'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Mirz%C9%99yeva_%C3%9Clk%C9%99r_Eldar_q%C4%B1z%C4%B1'}]</t>
         </is>
@@ -5027,51 +5211,55 @@
       <c r="B76" t="inlineStr">
         <is>
           <t>Aytən</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
           <t>Arzuman qızı</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
           <t>Hüseynova-Qəhrəmanlı</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
-      <c r="G76" t="inlineStr"/>
+      <c r="G76" t="inlineStr">
+        <is>
+          <t>filologiya üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
       <c r="H76" t="inlineStr"/>
       <c r="I76" t="inlineStr"/>
       <c r="J76" t="inlineStr">
         <is>
           <t>Terminologiya şöbəsi</t>
         </is>
       </c>
       <c r="K76" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L76" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M76" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N76" t="inlineStr"/>
       <c r="O76" t="inlineStr">
         <is>
           <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=Qb93hb8AAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Aytan-Huseynova-Gahramanli'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://science.academia.edu/AytanHuseynova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-9963-0445'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C3%BCseynova-Q%C9%99hr%C9%99manl%C4%B1_Ayt%C9%99n_Arzuman_q%C4%B1z%C4%B1'}]</t>
         </is>
@@ -5084,51 +5272,55 @@
       <c r="B77" t="inlineStr">
         <is>
           <t>Arzu</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
           <t>Tofiq qızı</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
           <t>İsgəndərzadə</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
-      <c r="G77" t="inlineStr"/>
+      <c r="G77" t="inlineStr">
+        <is>
+          <t>filologiya üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
       <c r="H77" t="inlineStr"/>
       <c r="I77" t="inlineStr"/>
       <c r="J77" t="inlineStr">
         <is>
           <t>Türk dilləri şöbəsi</t>
         </is>
       </c>
       <c r="K77" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="L77" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M77" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N77" t="inlineStr"/>
       <c r="O77" t="inlineStr">
         <is>
           <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=adWI-ScAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Arzu-Isgandarzade'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/Arzuisgenderzadeh'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-2068-736X'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/1305/3/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0sg%C9%99nd%C9%99rzad%C9%99_Arzu_Tofiq_q%C4%B1z%C4%B1'}]</t>
         </is>
@@ -5263,51 +5455,55 @@
       <c r="B80" t="inlineStr">
         <is>
           <t>Fəridə</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
           <t>Əlövsət qızı</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
           <t>Seyidova</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
-      <c r="G80" t="inlineStr"/>
+      <c r="G80" t="inlineStr">
+        <is>
+          <t>filologiya üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
       <c r="H80" t="inlineStr"/>
       <c r="I80" t="inlineStr"/>
       <c r="J80" t="inlineStr">
         <is>
           <t>Terminologiya şöbəsi</t>
         </is>
       </c>
       <c r="K80" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="L80" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M80" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N80" t="inlineStr"/>
       <c r="O80" t="inlineStr">
         <is>
           <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=c5QJRQEAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-2804-9231'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Seyidova_F%C9%99rid%C9%99_%C6%8Fl%C3%B6vs%C9%99t_q%C4%B1z%C4%B1'}]</t>
         </is>
@@ -5662,288 +5858,312 @@
       <c r="B87" t="inlineStr">
         <is>
           <t>Kifayət</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
           <t>Həmzə qızı</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
           <t>İmamquliyeva</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
-      <c r="G87" t="inlineStr"/>
-      <c r="H87" t="inlineStr"/>
+      <c r="G87" t="inlineStr">
+        <is>
+          <t>filologiya üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="H87" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="I87" t="inlineStr"/>
       <c r="J87" t="inlineStr">
         <is>
           <t>Azərbaycan dialektologiyası şöbəsi</t>
         </is>
       </c>
       <c r="K87" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L87" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M87" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N87" t="inlineStr"/>
       <c r="O87" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=C_NmOToAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Kifayat-Imamquliyeva'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/Kifayat%C4%B0mamquliyeva'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0006-7787-2087'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0mamquliyeva_Kifay%C9%99t_H%C9%99mz%C9%99_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=C_NmOToAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Kifayat-Imamquliyeva'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/Kifayatmamquliyeva'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0006-7787-2087'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0mamquliyeva_Kifay%C9%99t_H%C9%99mz%C9%99_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="n">
         <v>1318</v>
       </c>
       <c r="B88" t="inlineStr">
         <is>
           <t>Xədicə</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
           <t>İsabala qızı</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
           <t>Heydərova</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
-      <c r="G88" t="inlineStr"/>
-      <c r="H88" t="inlineStr"/>
+      <c r="G88" t="inlineStr">
+        <is>
+          <t>filologiya üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="H88" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="I88" t="inlineStr"/>
       <c r="J88" t="inlineStr">
         <is>
           <t>Azərbaycan dilinin tarixi şöbəsi</t>
         </is>
       </c>
       <c r="K88" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L88" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M88" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N88" t="inlineStr"/>
       <c r="O88" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=sRskS_EAAAAJ&amp;hl=en'}, {'platform_name': 'Web of Science', 'platform_logo': '/media/platform_logos/WOS.PNG', 'url': 'https://www.webofscience.com/wos/author/record/IQW-1111-2023'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Khadija-Haydarova'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/X%C9%99dic%C9%99Heyd%C9%99rova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-1148-8326'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Heyd%C9%99rova_X%C9%99dic%C9%99_%C4%B0sabala_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=sRskS_EAAAAJ&amp;hl=en'}, {'platform_name': 'Web of Science', 'platform_logo': '/media/platform_logos/WOS.PNG', 'url': 'https://www.webofscience.com/wos/author/record/IQW-1111-2023'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Khadija-Haydarova'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/XadijaHeydarova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-1148-8326'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/1318/3/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Heyd%C9%99rova_X%C9%99dic%C9%99_%C4%B0sabala_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="n">
         <v>1319</v>
       </c>
       <c r="B89" t="inlineStr">
         <is>
           <t>Səmənnaz</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
           <t>Cəmşid qızı</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
           <t>Zalova</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G89" t="inlineStr"/>
       <c r="H89" t="inlineStr"/>
       <c r="I89" t="inlineStr"/>
       <c r="J89" t="inlineStr">
         <is>
-          <t>Elektron xidmətlər şöbəsi</t>
+          <t>Süni intellekt və kompüter dilçiliyi</t>
         </is>
       </c>
       <c r="K89" t="inlineStr">
         <is>
-          <t>Şöbə müdiri</t>
+          <t>Baş mütəxəssis</t>
         </is>
       </c>
       <c r="L89" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M89" s="2" t="n">
-        <v>45292</v>
+        <v>46176</v>
       </c>
       <c r="N89" t="inlineStr"/>
       <c r="O89" t="inlineStr">
         <is>
           <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=VaSPoJYAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Smnnaz-Zalova'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/Szalova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0002-9095-415X'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Zalova_S%C9%99m%C9%99nnaz_C%C9%99m%C5%9Fid_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="n">
         <v>1320</v>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>İlham</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
           <t>Mikayıl oğlu</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
           <t>Tahirov</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
           <t>filologiya elmləri doktoru</t>
         </is>
       </c>
       <c r="H90" t="inlineStr">
         <is>
           <t>Professor</t>
         </is>
       </c>
       <c r="I90" t="inlineStr"/>
       <c r="J90" t="inlineStr">
         <is>
-          <t>Hind-Avropa dilləri şöbəsi</t>
+          <t>Nəzəri dilçilik şöbəsi</t>
         </is>
       </c>
       <c r="K90" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L90" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M90" s="2" t="n">
-        <v>45292</v>
+        <v>46176</v>
       </c>
       <c r="N90" t="inlineStr"/>
       <c r="O90" t="inlineStr">
         <is>
           <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=PGV9xu0AAAAJ&amp;hl=en'}, {'platform_name': 'Web of Science', 'platform_logo': '/media/platform_logos/WOS.PNG', 'url': 'https://www.webofscience.com/wos/author/record/AEE-4318-2022'}, {'platform_name': 'Scopus', 'platform_logo': '/media/platform_logos/scopus_.PNG', 'url': 'https://www.scopus.com/authid/detail.uri?authorId=56005002600'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Ilham-Tahirov'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://science.academia.edu/ITahirov'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-2001-3987'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/1320/3/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Tahirov_%C4%B0lham_Mikay%C4%B1l_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="n">
         <v>1321</v>
       </c>
       <c r="B91" t="inlineStr">
         <is>
           <t>Məsud</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
           <t>Əhməd oğlu</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
           <t>Mahmudov</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
-      <c r="G91" t="inlineStr"/>
-      <c r="H91" t="inlineStr"/>
+      <c r="G91" t="inlineStr">
+        <is>
+          <t>filologiya elmləri doktoru</t>
+        </is>
+      </c>
+      <c r="H91" t="inlineStr">
+        <is>
+          <t>Professor</t>
+        </is>
+      </c>
       <c r="I91" t="inlineStr"/>
       <c r="J91" t="inlineStr">
         <is>
           <t>Süni intellekt və kompüter dilçiliyi</t>
         </is>
       </c>
       <c r="K91" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L91" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M91" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N91" t="inlineStr"/>
       <c r="O91" t="inlineStr">
         <is>
           <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=NDREBZUAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Masud-Mahmudov'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/MahmudovMasud'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0005-7976-885X'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/1321/3/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Mahmudov_M%C9%99sud_%C6%8Fhm%C9%99d_o%C4%9Flu'}]</t>
         </is>
       </c>
@@ -6077,3929 +6297,3902 @@
       <c r="B94" t="inlineStr">
         <is>
           <t>İdris</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
           <t>Əziz oğlu</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
           <t>Abbasov</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
-      <c r="G94" t="inlineStr"/>
-      <c r="H94" t="inlineStr"/>
+      <c r="G94" t="inlineStr">
+        <is>
+          <t>filologiya elmləri doktoru</t>
+        </is>
+      </c>
+      <c r="H94" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="I94" t="inlineStr"/>
       <c r="J94" t="inlineStr">
         <is>
           <t>Nəzəri dilçilik şöbəsi</t>
         </is>
       </c>
       <c r="K94" t="inlineStr">
         <is>
-          <t>Şöbə müdiri</t>
+          <t>Baş elmi işçi</t>
         </is>
       </c>
       <c r="L94" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M94" s="2" t="n">
-        <v>45292</v>
+        <v>46176</v>
       </c>
       <c r="N94" t="inlineStr"/>
       <c r="O94" t="inlineStr">
         <is>
           <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=r9LmG-4AAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Idris-Abbasov'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/IdrisAbbasov1'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-6657-0995'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Abbasov_%C4%B0dris_%C6%8Fziz_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="n">
-        <v>1325</v>
+        <v>1326</v>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Aysel</t>
+          <t>İlhami</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>Nizami qızı</t>
+          <t>Yusif oğlu</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>Qəribli</t>
+          <t>Cəfərsoy</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
           <t>filologiya elmləri doktoru</t>
         </is>
       </c>
       <c r="H95" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="I95" t="inlineStr"/>
       <c r="J95" t="inlineStr">
         <is>
-          <t>Türk dilləri şöbəsi</t>
+          <t>Qədim dillər və mədəniyyətlər şöbəsi</t>
         </is>
       </c>
       <c r="K95" t="inlineStr">
         <is>
-          <t>Baş elmi işçi</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L95" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M95" s="2" t="n">
-        <v>45758</v>
+        <v>45292</v>
       </c>
       <c r="N95" t="inlineStr"/>
       <c r="O95" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=t6a6lPAAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/AyselQeribli'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-2651-1258'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Q%C9%99ribli_Aysel_Nizami_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=TIj35gQAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Ilhami-Cfrsoy'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://science.academia.edu/%C4%B0lhamiC%C9%99f%C9%99rsoy'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-3453-2657'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/C%C9%99f%C9%99rsoy_%C4%B0lhami_Yusif_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="n">
-        <v>1326</v>
+        <v>1327</v>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>İlhami</t>
+          <t>Mayıl</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>Yusif oğlu</t>
+          <t>Binnət oğlu</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>Cəfərsoy</t>
+          <t>Əsgərov</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
           <t>filologiya elmləri doktoru</t>
         </is>
       </c>
       <c r="H96" t="inlineStr">
         <is>
-          <t>Dosent</t>
+          <t>Professor</t>
         </is>
       </c>
       <c r="I96" t="inlineStr"/>
       <c r="J96" t="inlineStr">
         <is>
-          <t>Qədim dillər və mədəniyyətlər şöbəsi</t>
+          <t>Sosiolinqvistika və psixolinqvistika şöbəsi</t>
         </is>
       </c>
       <c r="K96" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L96" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M96" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N96" t="inlineStr"/>
       <c r="O96" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=TIj35gQAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Ilhami-Cfrsoy'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://science.academia.edu/%C4%B0lhamiC%C9%99f%C9%99rsoy'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-3453-2657'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/C%C9%99f%C9%99rsoy_%C4%B0lhami_Yusif_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=YGT3_iwAAAAJ&amp;hl=en'}, {'platform_name': 'Web of Science', 'platform_logo': '/media/platform_logos/WOS.PNG', 'url': 'https://www.webofscience.com/wos/author/record/IQV-0034-2023'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Mayil-Askerov'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/MayilBAskerov'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-1340-6627'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/1327/3/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fsg%C9%99rov_May%C4%B1l_Binn%C9%99t_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="n">
-        <v>1327</v>
+        <v>1328</v>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Mayıl</t>
+          <t>Nəzakət</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>Binnət oğlu</t>
+          <t>Qurban qızı</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>Əsgərov</t>
+          <t>Qaziyeva</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
-          <t>filologiya elmləri doktoru</t>
+          <t>filologiya üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="H97" t="inlineStr">
         <is>
-          <t>Professor</t>
+          <t>Dosent</t>
         </is>
       </c>
       <c r="I97" t="inlineStr"/>
       <c r="J97" t="inlineStr">
         <is>
-          <t>Sosiolinqvistika və psixolinqvistika şöbəsi</t>
+          <t>Strateji Elmi Tədqiqatlar Mərkəzinin Nitq texnologiyaları laboratoriyası</t>
         </is>
       </c>
       <c r="K97" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L97" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M97" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N97" t="inlineStr"/>
       <c r="O97" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=YGT3_iwAAAAJ&amp;hl=en'}, {'platform_name': 'Web of Science', 'platform_logo': '/media/platform_logos/WOS.PNG', 'url': 'https://www.webofscience.com/wos/author/record/IQV-0034-2023'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Mayil-Askerov'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/MayilBAskerov'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-1340-6627'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/1327/3/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fsg%C9%99rov_May%C4%B1l_Binn%C9%99t_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=foQmK1wAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Nazaket-Gurban'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/NazaketGazieva'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-8099-4273'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/1328/3/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Qaziyeva_N%C9%99zak%C9%99t_Qurban_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="n">
-        <v>1328</v>
+        <v>1329</v>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Nəzakət</t>
+          <t>Rasim</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>Qurban qızı</t>
+          <t>Arif oğlu</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>Qaziyeva</t>
+          <t>Heydərov</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
-      <c r="G98" t="inlineStr"/>
-      <c r="H98" t="inlineStr"/>
+      <c r="G98" t="inlineStr">
+        <is>
+          <t>filologiya üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="H98" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="I98" t="inlineStr"/>
       <c r="J98" t="inlineStr">
         <is>
-          <t>Strateji Elmi Tədqiqatlar Mərkəzinin Nitq texnologiyaları laboratoriyası</t>
+          <t>Təhsil şöbəsi</t>
         </is>
       </c>
       <c r="K98" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L98" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M98" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N98" t="inlineStr"/>
       <c r="O98" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=foQmK1wAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Nazaket-Gurban'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/NazaketGazieva'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-8099-4273'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/1328/3/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Qaziyeva_N%C9%99zak%C9%99t_Qurban_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=1nQYI8IAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Rasim-Heydrov'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://science.academia.edu/RasimHeydarov'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-8870-3525'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/1329/3/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Heyd%C9%99rov_Rasim_Arif_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="n">
-        <v>1329</v>
+        <v>1330</v>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Rasim</t>
+          <t>Sayalı</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>Arif oğlu</t>
+          <t>Allahverdi qızı</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>Heydərov</t>
+          <t>Sadıqova</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
-          <t>filologiya üzrə fəlsəfə doktoru</t>
+          <t>filologiya elmləri doktoru</t>
         </is>
       </c>
       <c r="H99" t="inlineStr">
         <is>
-          <t>Dosent</t>
+          <t>Professor</t>
         </is>
       </c>
       <c r="I99" t="inlineStr"/>
       <c r="J99" t="inlineStr">
         <is>
-          <t>Təhsil şöbəsi</t>
+          <t>Terminologiya şöbəsi</t>
         </is>
       </c>
       <c r="K99" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L99" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M99" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N99" t="inlineStr"/>
       <c r="O99" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=1nQYI8IAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Rasim-Heydrov'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://science.academia.edu/RasimHeydarov'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-8870-3525'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/1329/3/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Heyd%C9%99rov_Rasim_Arif_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=LKCJXYQAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Sayali-Sadiqova'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://science.academia.edu/SayaliSadigova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-2858-5904'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Sad%C4%B1qova_Sayal%C4%B1_Allahverdi_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="n">
-        <v>1330</v>
+        <v>1331</v>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Sayalı</t>
+          <t>İsmayıl</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>Allahverdi qızı</t>
+          <t>Oruc oğlu</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>Sadıqova</t>
+          <t>Məmmədli</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
-      <c r="G100" t="inlineStr"/>
-      <c r="H100" t="inlineStr"/>
+      <c r="G100" t="inlineStr">
+        <is>
+          <t>filologiya elmləri doktoru</t>
+        </is>
+      </c>
+      <c r="H100" t="inlineStr">
+        <is>
+          <t>Professor</t>
+        </is>
+      </c>
       <c r="I100" t="inlineStr"/>
       <c r="J100" t="inlineStr">
         <is>
-          <t>Terminologiya şöbəsi</t>
+          <t>Tətbiqi dilçilik şöbəsi</t>
         </is>
       </c>
       <c r="K100" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L100" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M100" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N100" t="inlineStr"/>
       <c r="O100" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=LKCJXYQAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Sayali-Sadiqova'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://science.academia.edu/SayaliSadigova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-2858-5904'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Sad%C4%B1qova_Sayal%C4%B1_Allahverdi_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=-MAEjrQAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/IsmayilMammadli1'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0005-1659-4960'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dli_%C4%B0smay%C4%B1l_Oruc_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="n">
-        <v>1331</v>
+        <v>1332</v>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>İsmayıl</t>
+          <t>Elçin</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>Oruc oğlu</t>
+          <t>Mirhüseyn oğlu</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>Məmmədli</t>
+          <t>İsmayılov</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
-      <c r="G101" t="inlineStr"/>
-      <c r="H101" t="inlineStr"/>
+      <c r="G101" t="inlineStr">
+        <is>
+          <t>filologiya üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="H101" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="I101" t="inlineStr"/>
       <c r="J101" t="inlineStr">
         <is>
-          <t>Tətbiqi dilçilik şöbəsi</t>
+          <t>Toponimika şöbəsi</t>
         </is>
       </c>
       <c r="K101" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L101" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M101" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N101" t="inlineStr"/>
       <c r="O101" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=-MAEjrQAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/IsmayilMammadli1'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0005-1659-4960'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dli_%C4%B0smay%C4%B1l_Oruc_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=zKxJSYAAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-4092-7508'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0smay%C4%B1lov_El%C3%A7in_Mirh%C3%BCseyn_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="n">
-        <v>1332</v>
+        <v>1333</v>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Elçin</t>
+          <t>İsmayıl</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>Mirhüseyn oğlu</t>
+          <t>Babaş oğlu</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>İsmayılov</t>
+          <t>Kazımov</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
-          <t>filologiya üzrə fəlsəfə doktoru</t>
+          <t>filologiya elmləri doktoru</t>
         </is>
       </c>
       <c r="H102" t="inlineStr">
         <is>
-          <t>Dosent</t>
+          <t>Professor</t>
         </is>
       </c>
       <c r="I102" t="inlineStr"/>
       <c r="J102" t="inlineStr">
         <is>
-          <t>Toponimika şöbəsi</t>
+          <t>Türk dilləri şöbəsi</t>
         </is>
       </c>
       <c r="K102" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L102" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M102" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N102" t="inlineStr"/>
       <c r="O102" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=zKxJSYAAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-4092-7508'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0smay%C4%B1lov_El%C3%A7in_Mirh%C3%BCseyn_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=piye_54AAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/IsmayilKazimov'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-4470-8786'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/1333/3/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Kaz%C4%B1mov_%C4%B0smay%C4%B1l_Baba%C5%9F_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="n">
-        <v>1333</v>
+        <v>1334</v>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>İsmayıl</t>
+          <t>Nəzrin</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>Babaş oğlu</t>
+          <t>Azər qızı</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>Kazımov</t>
+          <t>Həsənli</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
-          <t>Elmi işçi</t>
+          <t>İşçi</t>
         </is>
       </c>
       <c r="G103" t="inlineStr"/>
       <c r="H103" t="inlineStr"/>
-      <c r="I103" t="inlineStr"/>
+      <c r="I103" s="2" t="n">
+        <v>35949</v>
+      </c>
       <c r="J103" t="inlineStr">
         <is>
-          <t>Türk dilləri şöbəsi</t>
+          <t>Türkologiya jurnalı</t>
         </is>
       </c>
       <c r="K103" t="inlineStr">
         <is>
-          <t>Şöbə müdiri</t>
+          <t>Aparıcı mütəxəssis</t>
         </is>
       </c>
       <c r="L103" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M103" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N103" t="inlineStr"/>
       <c r="O103" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=piye_54AAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/IsmayilKazimov'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-4470-8786'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/1333/3/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Kaz%C4%B1mov_%C4%B0smay%C4%B1l_Baba%C5%9F_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C9%99s%C9%99nli_N%C9%99zrin_Az%C9%99r_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="n">
-        <v>1334</v>
+        <v>1335</v>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Nəzrin</t>
+          <t>Mehriban</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>Azər qızı</t>
+          <t>Ağəli qızı</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>Həsənli</t>
+          <t>Bəylərova</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G104" t="inlineStr"/>
       <c r="H104" t="inlineStr"/>
       <c r="I104" s="2" t="n">
-        <v>35949</v>
+        <v>18758</v>
       </c>
       <c r="J104" t="inlineStr">
         <is>
-          <t>Türkologiya jurnalı</t>
+          <t>Sənədlərlə iş şöbəsi</t>
         </is>
       </c>
       <c r="K104" t="inlineStr">
         <is>
-          <t>Aparıcı mütəxəssis</t>
+          <t>Arvix müdiri</t>
         </is>
       </c>
       <c r="L104" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M104" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N104" t="inlineStr"/>
       <c r="O104" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C9%99s%C9%99nli_N%C9%99zrin_Az%C9%99r_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/B%C9%99yl%C9%99rova_Mehriban_A%C4%9F%C9%99li_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="n">
-        <v>1335</v>
+        <v>1336</v>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Mehriban</t>
+          <t>İlhamə</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>Ağəli qızı</t>
+          <t>Şirvan qızı</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>Bəylərova</t>
+          <t>Bəkirova</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G105" t="inlineStr"/>
       <c r="H105" t="inlineStr"/>
       <c r="I105" s="2" t="n">
-        <v>18758</v>
+        <v>25070</v>
       </c>
       <c r="J105" t="inlineStr">
         <is>
-          <t>Sənədlərlə iş şöbəsi</t>
+          <t>Mühasibatlıq</t>
         </is>
       </c>
       <c r="K105" t="inlineStr">
         <is>
-          <t>Arvix müdiri</t>
+          <t>Baş iqtisadçı</t>
         </is>
       </c>
       <c r="L105" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M105" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N105" t="inlineStr"/>
       <c r="O105" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/B%C9%99yl%C9%99rova_Mehriban_A%C4%9F%C9%99li_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/B%C9%99kirova_%C4%B0lham%C9%99_%C5%9Eirvan_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="n">
-        <v>1336</v>
+        <v>1337</v>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>İlhamə</t>
+          <t>Talehə</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>Şirvan qızı</t>
+          <t>Talih qızı</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>Bəkirova</t>
+          <t>Bakıxanova</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G106" t="inlineStr"/>
       <c r="H106" t="inlineStr"/>
       <c r="I106" s="2" t="n">
-        <v>25070</v>
+        <v>33694</v>
       </c>
       <c r="J106" t="inlineStr">
         <is>
-          <t>Mühasibatlıq</t>
+          <t>Kitabxana</t>
         </is>
       </c>
       <c r="K106" t="inlineStr">
         <is>
-          <t>Baş iqtisadçı</t>
+          <t>Baş kitabxanaçı</t>
         </is>
       </c>
       <c r="L106" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M106" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N106" t="inlineStr"/>
       <c r="O106" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/B%C9%99kirova_%C4%B0lham%C9%99_%C5%9Eirvan_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Bak%C4%B1xanova_Taleh%C9%99_Talih_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="n">
-        <v>1337</v>
+        <v>1338</v>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Talehə</t>
+          <t>Sabir</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>Talih qızı</t>
+          <t>Bəşir oğlu</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>Bakıxanova</t>
+          <t>Mehtiyev</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G107" t="inlineStr"/>
       <c r="H107" t="inlineStr"/>
       <c r="I107" s="2" t="n">
-        <v>33694</v>
+        <v>17237</v>
       </c>
       <c r="J107" t="inlineStr">
         <is>
-          <t>Kitabxana</t>
+          <t>Mühasibatlıq</t>
         </is>
       </c>
       <c r="K107" t="inlineStr">
         <is>
-          <t>Baş kitabxanaçı</t>
+          <t>Baş mühasib</t>
         </is>
       </c>
       <c r="L107" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M107" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N107" t="inlineStr"/>
       <c r="O107" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Bak%C4%B1xanova_Taleh%C9%99_Talih_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Mehtiyev_Sabir_B%C9%99%C5%9Fir_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="n">
-        <v>1338</v>
+        <v>1340</v>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Sabir</t>
+          <t>Şamama</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>Bəşir oğlu</t>
+          <t>Qabil qızı</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>Mehtiyev</t>
+          <t>Təvəkkülova</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G108" t="inlineStr"/>
       <c r="H108" t="inlineStr"/>
       <c r="I108" s="2" t="n">
-        <v>17237</v>
+        <v>31752</v>
       </c>
       <c r="J108" t="inlineStr">
         <is>
-          <t>Mühasibatlıq</t>
+          <t>Türkologiya jurnalı</t>
         </is>
       </c>
       <c r="K108" t="inlineStr">
         <is>
-          <t>Baş mühasib</t>
+          <t>Baş mütəxəssis</t>
         </is>
       </c>
       <c r="L108" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M108" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N108" t="inlineStr"/>
       <c r="O108" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Mehtiyev_Sabir_B%C9%99%C5%9Fir_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/T%C9%99v%C9%99kk%C3%BClova_%C5%9Eamama_Qabil_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="n">
-        <v>1339</v>
+        <v>1341</v>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Aysel</t>
+          <t>Nigar</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>İlqar qızı</t>
+          <t>Namiq qızı</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>Mövlamova</t>
+          <t>Nağıyeva</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
-          <t>İşçi</t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G109" t="inlineStr"/>
       <c r="H109" t="inlineStr"/>
       <c r="I109" s="2" t="n">
-        <v>31885</v>
+        <v>30715</v>
       </c>
       <c r="J109" t="inlineStr">
         <is>
-          <t>Toponimika şöbəsi</t>
+          <t>Süni intellekt və kompüter dilçiliyi</t>
         </is>
       </c>
       <c r="K109" t="inlineStr">
         <is>
-          <t>Baş mütəxəssis</t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L109" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M109" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N109" t="inlineStr"/>
       <c r="O109" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C3%B6vlamova_Aysel_%C4%B0lqar_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Nigar-Nagiyeva'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/NigarNagiyeva4'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0002-8457-0272'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Na%C4%9F%C4%B1yeva_Nigar_Namiq_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="n">
-        <v>1340</v>
+        <v>1342</v>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Şamama</t>
+          <t>Natəvan</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>Qabil qızı</t>
+          <t>Nadir qızı</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>Təvəkkülova</t>
+          <t>Ağayeva</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G110" t="inlineStr"/>
       <c r="H110" t="inlineStr"/>
       <c r="I110" s="2" t="n">
-        <v>31752</v>
+        <v>23393</v>
       </c>
       <c r="J110" t="inlineStr">
         <is>
-          <t>Türkologiya jurnalı</t>
+          <t>Azərbaycan dialektologiyası şöbəsi</t>
         </is>
       </c>
       <c r="K110" t="inlineStr">
         <is>
-          <t>Baş mütəxəssis</t>
+          <t>Böyük laborant</t>
         </is>
       </c>
       <c r="L110" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M110" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N110" t="inlineStr"/>
       <c r="O110" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/T%C9%99v%C9%99kk%C3%BClova_%C5%9Eamama_Qabil_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/A%C4%9Fayeva_Nat%C9%99van_Nadir_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="n">
-        <v>1341</v>
+        <v>1343</v>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>Nigar</t>
+          <t>Gülcan</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>Namiq qızı</t>
+          <t>Şəfayət qızı</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>Nağıyeva</t>
+          <t>Ələsgərova</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G111" t="inlineStr"/>
       <c r="H111" t="inlineStr"/>
       <c r="I111" s="2" t="n">
-        <v>30715</v>
+        <v>36423</v>
       </c>
       <c r="J111" t="inlineStr">
         <is>
-          <t>Süni intellekt və kompüter dilçiliyi</t>
+          <t>Kitabxana</t>
         </is>
       </c>
       <c r="K111" t="inlineStr">
         <is>
-          <t>Elmi işçi</t>
+          <t>Kitabxanaçı</t>
         </is>
       </c>
       <c r="L111" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M111" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N111" t="inlineStr"/>
       <c r="O111" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Nigar-Nagiyeva'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/NigarNagiyeva4'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0002-8457-0272'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Na%C4%9F%C4%B1yeva_Nigar_Namiq_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fl%C9%99sg%C9%99rova_G%C3%BClcan_%C5%9E%C9%99fay%C9%99t_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="n">
-        <v>1342</v>
+        <v>1344</v>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>Natəvan</t>
+          <t>Sona</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>Nadir qızı</t>
+          <t>İbadulla qızı</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>Ağayeva</t>
+          <t>Məmmədova</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G112" t="inlineStr"/>
       <c r="H112" t="inlineStr"/>
       <c r="I112" s="2" t="n">
-        <v>23393</v>
+        <v>33231</v>
       </c>
       <c r="J112" t="inlineStr">
         <is>
-          <t>Azərbaycan dialektologiyası şöbəsi</t>
+          <t>Kitabxana</t>
         </is>
       </c>
       <c r="K112" t="inlineStr">
         <is>
-          <t>Böyük laborant</t>
+          <t>Kitabxanaçı</t>
         </is>
       </c>
       <c r="L112" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M112" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N112" t="inlineStr"/>
       <c r="O112" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/A%C4%9Fayeva_Nat%C9%99van_Nadir_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dova_Sona_%C4%B0badulla_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="n">
-        <v>1343</v>
+        <v>1345</v>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>Gülcan</t>
+          <t>Anarə</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>Şəfayət qızı</t>
+          <t>Nurəddin qızı</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>Ələsgərova</t>
+          <t>Babayeva</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G113" t="inlineStr"/>
       <c r="H113" t="inlineStr"/>
       <c r="I113" s="2" t="n">
-        <v>36423</v>
+        <v>28120</v>
       </c>
       <c r="J113" t="inlineStr">
         <is>
-          <t>Kitabxana</t>
+          <t>İnsan resursları şöbəsi</t>
         </is>
       </c>
       <c r="K113" t="inlineStr">
         <is>
-          <t>Kitabxanaçı</t>
+          <t>Kompüter operatoru</t>
         </is>
       </c>
       <c r="L113" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M113" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N113" t="inlineStr"/>
       <c r="O113" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fl%C9%99sg%C9%99rova_G%C3%BClcan_%C5%9E%C9%99fay%C9%99t_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Babayeva_Anar%C9%99_Nur%C9%99ddin_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="n">
-        <v>1344</v>
+        <v>1346</v>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>Sona</t>
+          <t>Ayan</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>İbadulla qızı</t>
+          <t>Elxan qızı</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>Məmmədova</t>
+          <t>Məmmədzadə</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G114" t="inlineStr"/>
       <c r="H114" t="inlineStr"/>
       <c r="I114" s="2" t="n">
-        <v>33231</v>
+        <v>33159</v>
       </c>
       <c r="J114" t="inlineStr">
         <is>
-          <t>Kitabxana</t>
+          <t>İnsan resursları şöbəsi</t>
         </is>
       </c>
       <c r="K114" t="inlineStr">
         <is>
-          <t>Kitabxanaçı</t>
+          <t>Kompüter operatoru</t>
         </is>
       </c>
       <c r="L114" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M114" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N114" t="inlineStr"/>
       <c r="O114" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dova_Sona_%C4%B0badulla_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dzad%C9%99_Ayan_Elxan_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="n">
-        <v>1345</v>
+        <v>1347</v>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>Anarə</t>
+          <t>Nəzakət</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>Nurəddin qızı</t>
+          <t>Hacıbaba qızı</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>Babayeva</t>
+          <t>Paşayeva</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G115" t="inlineStr"/>
       <c r="H115" t="inlineStr"/>
       <c r="I115" s="2" t="n">
-        <v>28120</v>
+        <v>23448</v>
       </c>
       <c r="J115" t="inlineStr">
         <is>
-          <t>İnsan resursları şöbəsi</t>
+          <t>Təchizat və xidmət şöbəsi</t>
         </is>
       </c>
       <c r="K115" t="inlineStr">
         <is>
           <t>Kompüter operatoru</t>
         </is>
       </c>
       <c r="L115" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M115" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N115" t="inlineStr"/>
       <c r="O115" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Babayeva_Anar%C9%99_Nur%C9%99ddin_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Pa%C5%9Fayeva_N%C9%99zak%C9%99t_Hac%C4%B1baba_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="n">
-        <v>1346</v>
+        <v>1348</v>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>Ayan</t>
+          <t>Ülviyyə</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>Elxan qızı</t>
+          <t>Yaşar qızı</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>Məmmədzadə</t>
+          <t>Şəbiyeva</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G116" t="inlineStr"/>
       <c r="H116" t="inlineStr"/>
       <c r="I116" s="2" t="n">
-        <v>33159</v>
+        <v>33632</v>
       </c>
       <c r="J116" t="inlineStr">
         <is>
-          <t>İnsan resursları şöbəsi</t>
+          <t>Təchizat və xidmət şöbəsi</t>
         </is>
       </c>
       <c r="K116" t="inlineStr">
         <is>
           <t>Kompüter operatoru</t>
         </is>
       </c>
       <c r="L116" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M116" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N116" t="inlineStr"/>
       <c r="O116" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dzad%C9%99_Ayan_Elxan_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C5%9E%C9%99biyeva_%C3%9Clviyy%C9%99_Ya%C5%9Far_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="n">
-        <v>1347</v>
+        <v>1349</v>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>Nəzakət</t>
+          <t>Nigar</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>Hacıbaba qızı</t>
+          <t>Cəfər qızı</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>Paşayeva</t>
+          <t>Cəfərova</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G117" t="inlineStr"/>
       <c r="H117" t="inlineStr"/>
       <c r="I117" s="2" t="n">
-        <v>23448</v>
+        <v>31969</v>
       </c>
       <c r="J117" t="inlineStr">
         <is>
-          <t>Təchizat və xidmət şöbəsi</t>
+          <t>Müasir Azərbaycan dili şöbəsi</t>
         </is>
       </c>
       <c r="K117" t="inlineStr">
         <is>
           <t>Kompüter operatoru</t>
         </is>
       </c>
       <c r="L117" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M117" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N117" t="inlineStr"/>
       <c r="O117" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Pa%C5%9Fayeva_N%C9%99zak%C9%99t_Hac%C4%B1baba_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/C%C9%99f%C9%99rova_Nigar_C%C9%99f%C9%99r_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="n">
-        <v>1348</v>
+        <v>1350</v>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>Ülviyyə</t>
+          <t>Şəmsiyyə</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>Yaşar qızı</t>
+          <t>Mirməhəmməd qızı</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>Şəbiyeva</t>
+          <t>Seyidova</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G118" t="inlineStr"/>
       <c r="H118" t="inlineStr"/>
       <c r="I118" s="2" t="n">
-        <v>33632</v>
+        <v>35173</v>
       </c>
       <c r="J118" t="inlineStr">
         <is>
-          <t>Təchizat və xidmət şöbəsi</t>
+          <t>Müasir Azərbaycan dili şöbəsi</t>
         </is>
       </c>
       <c r="K118" t="inlineStr">
         <is>
           <t>Kompüter operatoru</t>
         </is>
       </c>
       <c r="L118" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M118" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N118" t="inlineStr"/>
       <c r="O118" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C5%9E%C9%99biyeva_%C3%9Clviyy%C9%99_Ya%C5%9Far_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Seyidova_%C5%9E%C9%99msiyy%C9%99_Mirm%C9%99h%C9%99mm%C9%99d_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="n">
-        <v>1349</v>
+        <v>1351</v>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>Nigar</t>
+          <t>Həcər</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>Cəfər qızı</t>
+          <t>Tofiq qızı</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>Cəfərova</t>
+          <t>Həsənova</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G119" t="inlineStr"/>
       <c r="H119" t="inlineStr"/>
       <c r="I119" s="2" t="n">
-        <v>31969</v>
+        <v>34383</v>
       </c>
       <c r="J119" t="inlineStr">
         <is>
-          <t>Müasir Azərbaycan dili şöbəsi</t>
+          <t>Toponimika şöbəsi</t>
         </is>
       </c>
       <c r="K119" t="inlineStr">
         <is>
           <t>Kompüter operatoru</t>
         </is>
       </c>
       <c r="L119" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M119" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N119" t="inlineStr"/>
       <c r="O119" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/C%C9%99f%C9%99rova_Nigar_C%C9%99f%C9%99r_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C9%99s%C9%99nova_H%C9%99c%C9%99r_Tofiq_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="n">
-        <v>1350</v>
+        <v>1352</v>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>Şəmsiyyə</t>
+          <t>Rəna</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>Mirməhəmməd qızı</t>
+          <t>Namiq qızı</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>Seyidova</t>
+          <t>Abbaslı</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G120" t="inlineStr"/>
       <c r="H120" t="inlineStr"/>
       <c r="I120" s="2" t="n">
-        <v>35173</v>
+        <v>35987</v>
       </c>
       <c r="J120" t="inlineStr">
         <is>
-          <t>Müasir Azərbaycan dili şöbəsi</t>
+          <t>Azərbaycan dilinin tarixi şöbəsi</t>
         </is>
       </c>
       <c r="K120" t="inlineStr">
         <is>
           <t>Kompüter operatoru</t>
         </is>
       </c>
       <c r="L120" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M120" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N120" t="inlineStr"/>
       <c r="O120" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Seyidova_%C5%9E%C9%99msiyy%C9%99_Mirm%C9%99h%C9%99mm%C9%99d_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Abbasl%C4%B1_R%C9%99na_Namiq_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="n">
-        <v>1351</v>
+        <v>1353</v>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>Həcər</t>
+          <t>Xatirə</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>Tofiq qızı</t>
+          <t>Bayram qızı</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>Həsənova</t>
+          <t>Məlikova</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G121" t="inlineStr"/>
       <c r="H121" t="inlineStr"/>
       <c r="I121" s="2" t="n">
-        <v>34383</v>
+        <v>25667</v>
       </c>
       <c r="J121" t="inlineStr">
         <is>
-          <t>Toponimika şöbəsi</t>
+          <t>Nəzəri dilçilik şöbəsi</t>
         </is>
       </c>
       <c r="K121" t="inlineStr">
         <is>
           <t>Kompüter operatoru</t>
         </is>
       </c>
       <c r="L121" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M121" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N121" t="inlineStr"/>
       <c r="O121" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C9%99s%C9%99nova_H%C9%99c%C9%99r_Tofiq_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99likova_Xatir%C9%99_Bayram_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="n">
-        <v>1352</v>
+        <v>1354</v>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>Rəna</t>
+          <t>Şövkət</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>Namiq qızı</t>
+          <t>Ərşad qızı</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>Abbaslı</t>
+          <t>Nadirova</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G122" t="inlineStr"/>
       <c r="H122" t="inlineStr"/>
       <c r="I122" s="2" t="n">
-        <v>35987</v>
+        <v>34373</v>
       </c>
       <c r="J122" t="inlineStr">
         <is>
-          <t>Azərbaycan dilinin tarixi şöbəsi</t>
+          <t>Tətbiqi dilçilik şöbəsi</t>
         </is>
       </c>
       <c r="K122" t="inlineStr">
         <is>
           <t>Kompüter operatoru</t>
         </is>
       </c>
       <c r="L122" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M122" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N122" t="inlineStr"/>
       <c r="O122" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Abbasl%C4%B1_R%C9%99na_Namiq_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Nadirova_%C5%9E%C3%B6vk%C9%99t_%C6%8Fr%C5%9Fad_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="n">
-        <v>1353</v>
+        <v>1355</v>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>Xatirə</t>
+          <t>Bənövşə</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>Bayram qızı</t>
+          <t>Tariyel qızı</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>Məlikova</t>
+          <t>Behbudova</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G123" t="inlineStr"/>
       <c r="H123" t="inlineStr"/>
       <c r="I123" s="2" t="n">
-        <v>25667</v>
+        <v>35111</v>
       </c>
       <c r="J123" t="inlineStr">
         <is>
-          <t>Nəzəri dilçilik şöbəsi</t>
+          <t>Tətbiqi dilçilik şöbəsi</t>
         </is>
       </c>
       <c r="K123" t="inlineStr">
         <is>
           <t>Kompüter operatoru</t>
         </is>
       </c>
       <c r="L123" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M123" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N123" t="inlineStr"/>
       <c r="O123" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99likova_Xatir%C9%99_Bayram_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Behbudova_B%C9%99n%C3%B6v%C5%9F%C9%99_Tariyel_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="n">
-        <v>1354</v>
+        <v>1357</v>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>Şövkət</t>
+          <t>Aytən</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>Ərşad qızı</t>
+          <t>Qədim qızı</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t>Nadirova</t>
+          <t>Heydərova</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G124" t="inlineStr"/>
       <c r="H124" t="inlineStr"/>
       <c r="I124" s="2" t="n">
-        <v>34373</v>
+        <v>33942</v>
       </c>
       <c r="J124" t="inlineStr">
         <is>
-          <t>Tətbiqi dilçilik şöbəsi</t>
+          <t>Türk dilləri şöbəsi</t>
         </is>
       </c>
       <c r="K124" t="inlineStr">
         <is>
           <t>Kompüter operatoru</t>
         </is>
       </c>
       <c r="L124" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M124" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N124" t="inlineStr"/>
       <c r="O124" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Nadirova_%C5%9E%C3%B6vk%C9%99t_%C6%8Fr%C5%9Fad_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Heyd%C9%99rova_Ayt%C9%99n_Q%C9%99dim_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="n">
-        <v>1355</v>
+        <v>1358</v>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>Bənövşə</t>
+          <t>Jalə</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>Tariyel qızı</t>
+          <t>Mayıl qızı</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>Behbudova</t>
+          <t>Əsgərzadə</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G125" t="inlineStr"/>
       <c r="H125" t="inlineStr"/>
       <c r="I125" s="2" t="n">
-        <v>35111</v>
+        <v>34117</v>
       </c>
       <c r="J125" t="inlineStr">
         <is>
-          <t>Tətbiqi dilçilik şöbəsi</t>
+          <t>Sosiolinqvistika və psixolinqvistika şöbəsi</t>
         </is>
       </c>
       <c r="K125" t="inlineStr">
         <is>
           <t>Kompüter operatoru</t>
         </is>
       </c>
       <c r="L125" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M125" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N125" t="inlineStr"/>
       <c r="O125" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Behbudova_B%C9%99n%C3%B6v%C5%9F%C9%99_Tariyel_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fsg%C9%99rzad%C9%99_Jal%C9%99_May%C4%B1l_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="n">
-        <v>1357</v>
+        <v>1359</v>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>Aytən</t>
+          <t>Sədaqət</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>Qədim qızı</t>
+          <t>Məhəmmədəli qızı</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t>Heydərova</t>
+          <t>Nəcəfova</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G126" t="inlineStr"/>
       <c r="H126" t="inlineStr"/>
       <c r="I126" s="2" t="n">
-        <v>33942</v>
+        <v>27044</v>
       </c>
       <c r="J126" t="inlineStr">
         <is>
-          <t>Türk dilləri şöbəsi</t>
+          <t>Hind-Avropa dilləri şöbəsi</t>
         </is>
       </c>
       <c r="K126" t="inlineStr">
         <is>
           <t>Kompüter operatoru</t>
         </is>
       </c>
       <c r="L126" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M126" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N126" t="inlineStr"/>
       <c r="O126" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Heyd%C9%99rova_Ayt%C9%99n_Q%C9%99dim_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/N%C9%99c%C9%99fova_S%C9%99daq%C9%99t_M%C9%99h%C9%99mm%C9%99d%C9%99li_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="n">
-        <v>1358</v>
+        <v>1360</v>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>Jalə</t>
+          <t>Lalə</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>Mayıl qızı</t>
+          <t>Tahir qızı</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>Əsgərzadə</t>
+          <t>Qurbanova</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G127" t="inlineStr"/>
       <c r="H127" t="inlineStr"/>
       <c r="I127" s="2" t="n">
-        <v>34117</v>
+        <v>33458</v>
       </c>
       <c r="J127" t="inlineStr">
         <is>
-          <t>Sosiolinqvistika və psixolinqvistika şöbəsi</t>
+          <t>Tətbiqi dilçilik şöbəsi</t>
         </is>
       </c>
       <c r="K127" t="inlineStr">
         <is>
           <t>Kompüter operatoru</t>
         </is>
       </c>
       <c r="L127" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M127" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N127" t="inlineStr"/>
       <c r="O127" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fsg%C9%99rzad%C9%99_Jal%C9%99_May%C4%B1l_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Qurbanova_Lal%C9%99_Tahir_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="n">
-        <v>1359</v>
+        <v>1361</v>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>Sədaqət</t>
+          <t>Nərmin</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>Məhəmmədəli qızı</t>
+          <t>Nəsib qızı</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t>Nəcəfova</t>
+          <t>Göyüşova</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G128" t="inlineStr"/>
       <c r="H128" t="inlineStr"/>
       <c r="I128" s="2" t="n">
-        <v>27044</v>
+        <v>30890</v>
       </c>
       <c r="J128" t="inlineStr">
         <is>
-          <t>Hind-Avropa dilləri şöbəsi</t>
+          <t>Tətbiqi dilçilik şöbəsi</t>
         </is>
       </c>
       <c r="K128" t="inlineStr">
         <is>
           <t>Kompüter operatoru</t>
         </is>
       </c>
       <c r="L128" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M128" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N128" t="inlineStr"/>
       <c r="O128" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/N%C9%99c%C9%99fova_S%C9%99daq%C9%99t_M%C9%99h%C9%99mm%C9%99d%C9%99li_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/G%C3%B6y%C3%BC%C5%9Fova_N%C9%99rmin_N%C9%99sib_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="n">
-        <v>1360</v>
+        <v>1362</v>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>Lalə</t>
+          <t>Sevil</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>Tahir qızı</t>
+          <t>İbrahim qızı</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t>Qurbanova</t>
+          <t>Süleymanlı</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G129" t="inlineStr"/>
       <c r="H129" t="inlineStr"/>
       <c r="I129" s="2" t="n">
-        <v>33458</v>
+        <v>22919</v>
       </c>
       <c r="J129" t="inlineStr">
         <is>
-          <t>Tətbiqi dilçilik şöbəsi</t>
+          <t>Süni intellekt və kompüter dilçiliyi</t>
         </is>
       </c>
       <c r="K129" t="inlineStr">
         <is>
           <t>Kompüter operatoru</t>
         </is>
       </c>
       <c r="L129" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M129" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N129" t="inlineStr"/>
       <c r="O129" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Qurbanova_Lal%C9%99_Tahir_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/S%C3%BCleymanl%C4%B1_Sevil_%C4%B0brahim_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="n">
-        <v>1361</v>
+        <v>1363</v>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>Nərmin</t>
+          <t>Pərvin</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>Nəsib qızı</t>
+          <t>Naseh qızı</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t>Göyüşova</t>
+          <t>İsayeva</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G130" t="inlineStr"/>
       <c r="H130" t="inlineStr"/>
       <c r="I130" s="2" t="n">
-        <v>30890</v>
+        <v>25720</v>
       </c>
       <c r="J130" t="inlineStr">
         <is>
-          <t>Tətbiqi dilçilik şöbəsi</t>
+          <t>Terminologiya şöbəsi</t>
         </is>
       </c>
       <c r="K130" t="inlineStr">
         <is>
           <t>Kompüter operatoru</t>
         </is>
       </c>
       <c r="L130" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M130" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N130" t="inlineStr"/>
       <c r="O130" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/G%C3%B6y%C3%BC%C5%9Fova_N%C9%99rmin_N%C9%99sib_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0sayeva_P%C9%99rvin_Naseh_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="n">
-        <v>1362</v>
+        <v>1364</v>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>Sevil</t>
+          <t>Minarə</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>İbrahim qızı</t>
+          <t>Asim qızı</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t>Süleymanlı</t>
+          <t>Məlikzadə-Cavadova</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G131" t="inlineStr"/>
       <c r="H131" t="inlineStr"/>
       <c r="I131" s="2" t="n">
-        <v>22919</v>
+        <v>34409</v>
       </c>
       <c r="J131" t="inlineStr">
         <is>
-          <t>Süni intellekt və kompüter dilçiliyi</t>
+          <t>Nəşriyyat şöbəsi</t>
         </is>
       </c>
       <c r="K131" t="inlineStr">
         <is>
           <t>Kompüter operatoru</t>
         </is>
       </c>
       <c r="L131" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M131" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N131" t="inlineStr"/>
       <c r="O131" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/S%C3%BCleymanl%C4%B1_Sevil_%C4%B0brahim_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99likzad%C9%99-Cavadova_Minar%C9%99_Asim_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="n">
-        <v>1363</v>
+        <v>1365</v>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>Pərvin</t>
+          <t>Günel</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>Naseh qızı</t>
+          <t>Şahin qızı</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t>İsayeva</t>
+          <t>Hüseynova-Səmədova</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G132" t="inlineStr"/>
       <c r="H132" t="inlineStr"/>
       <c r="I132" s="2" t="n">
-        <v>25720</v>
+        <v>34627</v>
       </c>
       <c r="J132" t="inlineStr">
         <is>
           <t>Terminologiya şöbəsi</t>
         </is>
       </c>
       <c r="K132" t="inlineStr">
         <is>
-          <t>Kompüter operatoru</t>
+          <t>Laborant</t>
         </is>
       </c>
       <c r="L132" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M132" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N132" t="inlineStr"/>
       <c r="O132" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0sayeva_P%C9%99rvin_Naseh_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C3%BCseynova-S%C9%99m%C9%99dova_G%C3%BCnel_%C5%9Eahin_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="n">
-        <v>1364</v>
+        <v>1366</v>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>Minarə</t>
+          <t>Hüseyn</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>Asim qızı</t>
+          <t>Vaqif oğlu</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
-          <t>Məlikzadə-Cavadova</t>
+          <t>Məmmədzadə</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G133" t="inlineStr"/>
       <c r="H133" t="inlineStr"/>
       <c r="I133" s="2" t="n">
-        <v>34409</v>
+        <v>35088</v>
       </c>
       <c r="J133" t="inlineStr">
         <is>
-          <t>Nəşriyyat şöbəsi</t>
+          <t>Mühasibatlıq</t>
         </is>
       </c>
       <c r="K133" t="inlineStr">
         <is>
-          <t>Kompüter operatoru</t>
+          <t>Mühasib</t>
         </is>
       </c>
       <c r="L133" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M133" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N133" t="inlineStr"/>
       <c r="O133" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99likzad%C9%99-Cavadova_Minar%C9%99_Asim_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dzad%C9%99_H%C3%BCseyn_Vaqif_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="n">
-        <v>1365</v>
+        <v>1367</v>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>Günel</t>
+          <t>Xanım</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>Şahin qızı</t>
+          <t>Fərrux qızı</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t>Hüseynova-Səmədova</t>
+          <t>Bayramova</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G134" t="inlineStr"/>
       <c r="H134" t="inlineStr"/>
       <c r="I134" s="2" t="n">
-        <v>34627</v>
+        <v>34190</v>
       </c>
       <c r="J134" t="inlineStr">
         <is>
-          <t>Terminologiya şöbəsi</t>
+          <t>Mühasibatlıq</t>
         </is>
       </c>
       <c r="K134" t="inlineStr">
         <is>
-          <t>Laborant</t>
+          <t>Mühasib</t>
         </is>
       </c>
       <c r="L134" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M134" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N134" t="inlineStr"/>
       <c r="O134" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C3%BCseynova-S%C9%99m%C9%99dova_G%C3%BCnel_%C5%9Eahin_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Bayramova_Xan%C4%B1m_F%C9%99rrux_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="n">
-        <v>1366</v>
+        <v>1368</v>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>Hüseyn</t>
+          <t>Cavid</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>Vaqif oğlu</t>
+          <t>Cümşüd oğlu</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t>Məmmədzadə</t>
+          <t>Ağaşov</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G135" t="inlineStr"/>
       <c r="H135" t="inlineStr"/>
       <c r="I135" s="2" t="n">
-        <v>35088</v>
+        <v>24283</v>
       </c>
       <c r="J135" t="inlineStr">
         <is>
-          <t>Mühasibatlıq</t>
+          <t>Elektron xidmətlər şöbəsi</t>
         </is>
       </c>
       <c r="K135" t="inlineStr">
         <is>
-          <t>Mühasib</t>
+          <t>Mühəndis proqramçı</t>
         </is>
       </c>
       <c r="L135" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M135" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N135" t="inlineStr"/>
       <c r="O135" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dzad%C9%99_H%C3%BCseyn_Vaqif_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/A%C4%9Fa%C5%9Fov_Cavid_C%C3%BCm%C5%9F%C3%BCd_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="n">
-        <v>1367</v>
+        <v>1369</v>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>Xanım</t>
+          <t>Mehman</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>Fərrux qızı</t>
+          <t>Vəli oğlu</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
-          <t>Bayramova</t>
+          <t>Həsənov</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G136" t="inlineStr"/>
       <c r="H136" t="inlineStr"/>
       <c r="I136" s="2" t="n">
-        <v>34190</v>
+        <v>22021</v>
       </c>
       <c r="J136" t="inlineStr">
         <is>
-          <t>Mühasibatlıq</t>
+          <t>Kitabxana</t>
         </is>
       </c>
       <c r="K136" t="inlineStr">
         <is>
-          <t>Mühasib</t>
+          <t>Mülki müdafiə qərargahının rəisi</t>
         </is>
       </c>
       <c r="L136" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M136" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N136" t="inlineStr"/>
       <c r="O136" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Bayramova_Xan%C4%B1m_F%C9%99rrux_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C9%99s%C9%99nov_Mehman_V%C9%99li_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="n">
-        <v>1368</v>
+        <v>1370</v>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>Cavid</t>
+          <t>Şəbnəm</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>Cümşüd oğlu</t>
+          <t>Sənan qızı</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
-          <t>Ağaşov</t>
+          <t>Ağayarova</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F137" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G137" t="inlineStr"/>
       <c r="H137" t="inlineStr"/>
       <c r="I137" s="2" t="n">
-        <v>24283</v>
+        <v>36567</v>
       </c>
       <c r="J137" t="inlineStr">
         <is>
-          <t>Elektron xidmətlər şöbəsi</t>
+          <t>Sənədlərlə iş şöbəsi</t>
         </is>
       </c>
       <c r="K137" t="inlineStr">
         <is>
-          <t>Mühəndis proqramçı</t>
+          <t>Mütəxəssis</t>
         </is>
       </c>
       <c r="L137" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M137" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N137" t="inlineStr"/>
       <c r="O137" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/A%C4%9Fa%C5%9Fov_Cavid_C%C3%BCm%C5%9F%C3%BCd_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/A%C4%9Fayarova_%C5%9E%C9%99bn%C9%99m_S%C9%99nan_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="n">
-        <v>1369</v>
+        <v>1371</v>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>Mehman</t>
+          <t>Səidə</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t>Vəli oğlu</t>
+          <t>Rza qızı</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
-          <t>Həsənov</t>
+          <t>Rzayeva</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G138" t="inlineStr"/>
       <c r="H138" t="inlineStr"/>
       <c r="I138" s="2" t="n">
-        <v>22021</v>
+        <v>23623</v>
       </c>
       <c r="J138" t="inlineStr">
         <is>
-          <t>Kitabxana</t>
+          <t>Təhsil şöbəsi</t>
         </is>
       </c>
       <c r="K138" t="inlineStr">
         <is>
-          <t>Mülki müdafiə qərargahının rəisi</t>
+          <t>Mütəxəssis</t>
         </is>
       </c>
       <c r="L138" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M138" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N138" t="inlineStr"/>
       <c r="O138" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C9%99s%C9%99nov_Mehman_V%C9%99li_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Rzayeva_S%C9%99id%C9%99_Rza_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="n">
-        <v>1370</v>
+        <v>1372</v>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>Şəbnəm</t>
+          <t>Xanım</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t>Sənan qızı</t>
+          <t>Sərdar qızı</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
-          <t>Ağayarova</t>
+          <t>Sərdari</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G139" t="inlineStr"/>
       <c r="H139" t="inlineStr"/>
       <c r="I139" s="2" t="n">
-        <v>36567</v>
+        <v>33660</v>
       </c>
       <c r="J139" t="inlineStr">
         <is>
-          <t>Sənədlərlə iş şöbəsi</t>
+          <t>Türkologiya jurnalı</t>
         </is>
       </c>
       <c r="K139" t="inlineStr">
         <is>
           <t>Mütəxəssis</t>
         </is>
       </c>
       <c r="L139" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M139" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N139" t="inlineStr"/>
       <c r="O139" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/A%C4%9Fayarova_%C5%9E%C9%99bn%C9%99m_S%C9%99nan_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/S%C9%99rdari_Xan%C4%B1m_S%C9%99rdar_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="n">
-        <v>1371</v>
+        <v>1373</v>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>Səidə</t>
+          <t>Gülnar</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
-          <t>Rza qızı</t>
+          <t>Novruz qızı</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
-          <t>Rzayeva</t>
+          <t>Sayılova</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F140" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G140" t="inlineStr"/>
       <c r="H140" t="inlineStr"/>
       <c r="I140" s="2" t="n">
-        <v>23623</v>
+        <v>34793</v>
       </c>
       <c r="J140" t="inlineStr">
         <is>
-          <t>Təhsil şöbəsi</t>
+          <t>Eksperimental fonetik araşdırmalar laboratoriyası (mərkəzi)</t>
         </is>
       </c>
       <c r="K140" t="inlineStr">
         <is>
           <t>Mütəxəssis</t>
         </is>
       </c>
       <c r="L140" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M140" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N140" t="inlineStr"/>
       <c r="O140" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Rzayeva_S%C9%99id%C9%99_Rza_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Say%C4%B1lova_G%C3%BClnar_Novruz_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="n">
-        <v>1372</v>
+        <v>1374</v>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>Xanım</t>
+          <t>Vasif</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
-          <t>Sərdar qızı</t>
+          <t>Hidayət oğlu</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
-          <t>Sərdari</t>
+          <t>Həşimov</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G141" t="inlineStr"/>
       <c r="H141" t="inlineStr"/>
       <c r="I141" s="2" t="n">
-        <v>33660</v>
+        <v>31711</v>
       </c>
       <c r="J141" t="inlineStr">
         <is>
-          <t>Türkologiya jurnalı</t>
+          <t>Süni intellekt və kompüter dilçiliyi</t>
         </is>
       </c>
       <c r="K141" t="inlineStr">
         <is>
-          <t>Mütəxəssis</t>
+          <t>Proqramlaşdırıcı</t>
         </is>
       </c>
       <c r="L141" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M141" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N141" t="inlineStr"/>
       <c r="O141" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/S%C9%99rdari_Xan%C4%B1m_S%C9%99rdar_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C9%99%C5%9Fimov_Vasif_Hiday%C9%99t_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="n">
-        <v>1373</v>
+        <v>1375</v>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>Gülnar</t>
+          <t>Səxavət</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t>Novruz qızı</t>
+          <t>Qurban oğlu</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
-          <t>Sayılova</t>
+          <t>Talıbov</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F142" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G142" t="inlineStr"/>
       <c r="H142" t="inlineStr"/>
       <c r="I142" s="2" t="n">
-        <v>34793</v>
+        <v>21016</v>
       </c>
       <c r="J142" t="inlineStr">
         <is>
-          <t>Eksperimental fonetik araşdırmalar laboratoriyası (mərkəzi)</t>
+          <t>Süni intellekt və kompüter dilçiliyi</t>
         </is>
       </c>
       <c r="K142" t="inlineStr">
         <is>
-          <t>Mütəxəssis</t>
+          <t>Proqramlaşdırıcı</t>
         </is>
       </c>
       <c r="L142" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M142" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N142" t="inlineStr"/>
       <c r="O142" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Say%C4%B1lova_G%C3%BClnar_Novruz_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Tal%C4%B1bov_S%C9%99xav%C9%99t_Qurban_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="n">
-        <v>1374</v>
+        <v>1376</v>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>Vasif</t>
+          <t>Günay</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
-          <t>Hidayət oğlu</t>
+          <t>Tahir qızı</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
-          <t>Həşimov</t>
+          <t>Əsədova</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F143" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G143" t="inlineStr"/>
       <c r="H143" t="inlineStr"/>
       <c r="I143" s="2" t="n">
-        <v>31711</v>
+        <v>32968</v>
       </c>
       <c r="J143" t="inlineStr">
         <is>
-          <t>Süni intellekt və kompüter dilçiliyi</t>
+          <t>İnsan resursları şöbəsi</t>
         </is>
       </c>
       <c r="K143" t="inlineStr">
         <is>
-          <t>Proqramlaşdırıcı</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L143" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M143" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N143" t="inlineStr"/>
       <c r="O143" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C9%99%C5%9Fimov_Vasif_Hiday%C9%99t_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fs%C9%99dova_G%C3%BCnay_Tahir_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="n">
-        <v>1375</v>
+        <v>1377</v>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>Səxavət</t>
+          <t>Aydın</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
-          <t>Qurban oğlu</t>
+          <t>Kamal oğlu</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
-          <t>Talıbov</t>
+          <t>Şəbiyev</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G144" t="inlineStr"/>
       <c r="H144" t="inlineStr"/>
       <c r="I144" s="2" t="n">
-        <v>21016</v>
+        <v>32148</v>
       </c>
       <c r="J144" t="inlineStr">
         <is>
-          <t>Süni intellekt və kompüter dilçiliyi</t>
+          <t>Təchizat və xidmət şöbəsi</t>
         </is>
       </c>
       <c r="K144" t="inlineStr">
         <is>
-          <t>Proqramlaşdırıcı</t>
+          <t>Sürücü</t>
         </is>
       </c>
       <c r="L144" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M144" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N144" t="inlineStr"/>
       <c r="O144" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Tal%C4%B1bov_S%C9%99xav%C9%99t_Qurban_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C5%9E%C9%99biyev_Ayd%C4%B1n_Kamal_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="n">
-        <v>1376</v>
+        <v>1378</v>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>Günay</t>
+          <t>Səxavət</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
-          <t>Tahir qızı</t>
+          <t>Nəsir qızı</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
-          <t>Əsədova</t>
+          <t>Rüstəmova</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G145" t="inlineStr"/>
       <c r="H145" t="inlineStr"/>
       <c r="I145" s="2" t="n">
-        <v>32968</v>
+        <v>22864</v>
       </c>
       <c r="J145" t="inlineStr">
         <is>
-          <t>İnsan resursları şöbəsi</t>
+          <t>Təchizat və xidmət şöbəsi</t>
         </is>
       </c>
       <c r="K145" t="inlineStr">
         <is>
-          <t>Şöbə müdiri</t>
+          <t>Xadimə</t>
         </is>
       </c>
       <c r="L145" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M145" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N145" t="inlineStr"/>
       <c r="O145" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fs%C9%99dova_G%C3%BCnay_Tahir_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/R%C3%BCst%C9%99mova_S%C9%99xav%C9%99t_N%C9%99sir_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="n">
-        <v>1377</v>
+        <v>1379</v>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>Aydın</t>
+          <t>Afilə</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
-          <t>Kamal oğlu</t>
+          <t>Rza qızı</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
-          <t>Şəbiyev</t>
+          <t>Məmmədova</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G146" t="inlineStr"/>
       <c r="H146" t="inlineStr"/>
       <c r="I146" s="2" t="n">
-        <v>32148</v>
+        <v>19361</v>
       </c>
       <c r="J146" t="inlineStr">
         <is>
           <t>Təchizat və xidmət şöbəsi</t>
         </is>
       </c>
       <c r="K146" t="inlineStr">
         <is>
-          <t>Sürücü</t>
+          <t>Xadimə</t>
         </is>
       </c>
       <c r="L146" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M146" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N146" t="inlineStr"/>
       <c r="O146" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C5%9E%C9%99biyev_Ayd%C4%B1n_Kamal_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dova_Afil%C9%99_Rza_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="n">
-        <v>1378</v>
+        <v>1380</v>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>Səxavət</t>
+          <t>Arzu</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
-          <t>Nəsir qızı</t>
+          <t>Qədir qızı</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
-          <t>Rüstəmova</t>
+          <t>İslamova</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G147" t="inlineStr"/>
       <c r="H147" t="inlineStr"/>
       <c r="I147" s="2" t="n">
-        <v>22864</v>
+        <v>25389</v>
       </c>
       <c r="J147" t="inlineStr">
         <is>
           <t>Təchizat və xidmət şöbəsi</t>
         </is>
       </c>
       <c r="K147" t="inlineStr">
         <is>
           <t>Xadimə</t>
         </is>
       </c>
       <c r="L147" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M147" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N147" t="inlineStr"/>
       <c r="O147" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/R%C3%BCst%C9%99mova_S%C9%99xav%C9%99t_N%C9%99sir_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0slamova_Arzu_Q%C9%99dir_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="n">
-        <v>1379</v>
+        <v>3106</v>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>Afilə</t>
+          <t>Aynur</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
-          <t>Rza qızı</t>
+          <t>Vaqif qızı</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
-          <t>Məmmədova</t>
+          <t>Mahmud</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F148" t="inlineStr">
         <is>
-          <t>İşçi</t>
-[...2 lines deleted...]
-      <c r="G148" t="inlineStr"/>
+          <t>Elmi işçi</t>
+        </is>
+      </c>
+      <c r="G148" t="inlineStr">
+        <is>
+          <t>filologiya üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
       <c r="H148" t="inlineStr"/>
-      <c r="I148" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="I148" t="inlineStr"/>
       <c r="J148" t="inlineStr">
         <is>
-          <t>Təchizat və xidmət şöbəsi</t>
+          <t>Azərbaycan dilinin tarixi şöbəsi</t>
         </is>
       </c>
       <c r="K148" t="inlineStr">
         <is>
-          <t>Xadimə</t>
+          <t>Böyük elmi işçi (0.5)</t>
         </is>
       </c>
       <c r="L148" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M148" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N148" t="inlineStr"/>
       <c r="O148" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dova_Afil%C9%99_Rza_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=1I36HI8AAAAJ&amp;hl=en'}, {'platform_name': 'Web of Science', 'platform_logo': '/media/platform_logos/WOS.PNG', 'url': 'https://www.webofscience.com/wos/author/record/Q-6058-2018'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Aynur-Mahmud'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://science.academia.edu/AynuraMahmudova'}, {'platform_name': 'TÜBITAK DergiPark', 'platform_logo': '/media/platform_logos/DP.PNG', 'url': 'https://dergipark.org.tr/tr/pub/@Aynura%20Mahmudova'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/3106/18/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Mahmud_Aynur_Vaqif_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="n">
-        <v>1380</v>
+        <v>3181</v>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>Arzu</t>
+          <t>Sevinc</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
-          <t>Qədir qızı</t>
+          <t>Novruz qızı</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
-          <t>İslamova</t>
+          <t>Əliyeva</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F149" t="inlineStr">
         <is>
-          <t>İşçi</t>
-[...6 lines deleted...]
-      </c>
+          <t>Elmi işçi</t>
+        </is>
+      </c>
+      <c r="G149" t="inlineStr">
+        <is>
+          <t>filologiya elmləri doktoru</t>
+        </is>
+      </c>
+      <c r="H149" t="inlineStr">
+        <is>
+          <t>Professor</t>
+        </is>
+      </c>
+      <c r="I149" t="inlineStr"/>
       <c r="J149" t="inlineStr">
         <is>
-          <t>Təchizat və xidmət şöbəsi</t>
+          <t>Monitorinq və linqvistik təhlil</t>
         </is>
       </c>
       <c r="K149" t="inlineStr">
         <is>
-          <t>Xadimə</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L149" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M149" s="2" t="n">
-        <v>45292</v>
+        <v>45842</v>
       </c>
       <c r="N149" t="inlineStr"/>
       <c r="O149" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0slamova_Arzu_Q%C9%99dir_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyeva_Sevinc_Novruz_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="n">
-        <v>3106</v>
+        <v>3182</v>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>Aynur</t>
+          <t>Gülnar</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
-          <t>Vaqif qızı</t>
+          <t>Taryel qızı</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
-          <t>Mahmud</t>
+          <t>İsmayılova</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F150" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
-      <c r="G150" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G150" t="inlineStr"/>
       <c r="H150" t="inlineStr"/>
       <c r="I150" t="inlineStr"/>
       <c r="J150" t="inlineStr">
         <is>
-          <t>Azərbaycan dilinin tarixi şöbəsi</t>
+          <t>Monitorinq və linqvistik təhlil</t>
         </is>
       </c>
       <c r="K150" t="inlineStr">
         <is>
-          <t>Böyük elmi işçi (0.5)</t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L150" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M150" s="2" t="n">
-        <v>45292</v>
+        <v>45843</v>
       </c>
       <c r="N150" t="inlineStr"/>
       <c r="O150" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=1I36HI8AAAAJ&amp;hl=en'}, {'platform_name': 'Web of Science', 'platform_logo': '/media/platform_logos/WOS.PNG', 'url': 'https://www.webofscience.com/wos/author/record/Q-6058-2018'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Aynur-Mahmud'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://science.academia.edu/AynuraMahmudova'}, {'platform_name': 'TÜBITAK DergiPark', 'platform_logo': '/media/platform_logos/DP.PNG', 'url': 'https://dergipark.org.tr/tr/pub/@Aynura%20Mahmudova'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/3106/18/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Mahmud_Aynur_Vaqif_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0smay%C4%B1lova_G%C3%BClnar_Taryel_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="n">
-        <v>3181</v>
+        <v>3183</v>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>Sevinc</t>
+          <t>Səma</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
-          <t>Novruz qızı</t>
+          <t>Elxan qızı</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
-          <t>Əliyeva</t>
+          <t>Vəliyeva</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F151" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
-      <c r="G151" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="G151" t="inlineStr"/>
+      <c r="H151" t="inlineStr"/>
       <c r="I151" t="inlineStr"/>
       <c r="J151" t="inlineStr">
         <is>
           <t>Monitorinq və linqvistik təhlil</t>
         </is>
       </c>
       <c r="K151" t="inlineStr">
         <is>
-          <t>Şöbə müdiri</t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L151" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M151" s="2" t="n">
-        <v>45842</v>
+        <v>45843</v>
       </c>
       <c r="N151" t="inlineStr"/>
       <c r="O151" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyeva_Sevinc_Novruz_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/V%C9%99liyeva_S%C9%99ma_Elxan_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="n">
-        <v>3182</v>
+        <v>3184</v>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>Gülnar</t>
+          <t>Nazlıxanım</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
-          <t>Taryel qızı</t>
+          <t>Rauf qızı</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
-          <t>İsmayılova</t>
+          <t>Teyyubova</t>
         </is>
       </c>
       <c r="E152" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F152" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G152" t="inlineStr"/>
       <c r="H152" t="inlineStr"/>
       <c r="I152" t="inlineStr"/>
       <c r="J152" t="inlineStr">
         <is>
           <t>Monitorinq və linqvistik təhlil</t>
         </is>
       </c>
       <c r="K152" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L152" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M152" s="2" t="n">
         <v>45843</v>
       </c>
       <c r="N152" t="inlineStr"/>
       <c r="O152" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0smay%C4%B1lova_G%C3%BClnar_Taryel_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Teyyubova_Nazl%C4%B1xan%C4%B1m_Rauf_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="n">
-        <v>3183</v>
+        <v>3185</v>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>Səma</t>
+          <t>Vəfa</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
-          <t>Elxan qızı</t>
+          <t>Nurəddin qızı</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
-          <t>Vəliyeva</t>
+          <t>İsmayılova</t>
         </is>
       </c>
       <c r="E153" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F153" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G153" t="inlineStr"/>
       <c r="H153" t="inlineStr"/>
       <c r="I153" t="inlineStr"/>
       <c r="J153" t="inlineStr">
         <is>
           <t>Monitorinq və linqvistik təhlil</t>
         </is>
       </c>
       <c r="K153" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L153" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M153" s="2" t="n">
         <v>45843</v>
       </c>
       <c r="N153" t="inlineStr"/>
       <c r="O153" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/V%C9%99liyeva_S%C9%99ma_Elxan_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0smay%C4%B1lova_V%C9%99fa_Nur%C9%99ddin_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="n">
-        <v>3184</v>
+        <v>3186</v>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>Nazlıxanım</t>
+          <t>Günel</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
-          <t>Rauf qızı</t>
+          <t>Kərim qızı</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
-          <t>Teyyubova</t>
+          <t>Hacıyeva</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F154" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G154" t="inlineStr"/>
       <c r="H154" t="inlineStr"/>
       <c r="I154" t="inlineStr"/>
       <c r="J154" t="inlineStr">
         <is>
           <t>Monitorinq və linqvistik təhlil</t>
         </is>
       </c>
       <c r="K154" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L154" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M154" s="2" t="n">
         <v>45843</v>
       </c>
       <c r="N154" t="inlineStr"/>
       <c r="O154" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Teyyubova_Nazl%C4%B1xan%C4%B1m_Rauf_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Hac%C4%B1yeva_G%C3%BCnel_K%C9%99rim_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="n">
-        <v>3185</v>
+        <v>3187</v>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>Vəfa</t>
+          <t>Cəmilə</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
-          <t>Nurəddin qızı</t>
+          <t>Eldar qızı</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
-          <t>İsmayılova</t>
+          <t>Cəfərova</t>
         </is>
       </c>
       <c r="E155" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F155" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G155" t="inlineStr"/>
       <c r="H155" t="inlineStr"/>
       <c r="I155" t="inlineStr"/>
       <c r="J155" t="inlineStr">
         <is>
           <t>Monitorinq və linqvistik təhlil</t>
         </is>
       </c>
       <c r="K155" t="inlineStr">
         <is>
-          <t>Elmi işçi</t>
+          <t>Böyük laborant</t>
         </is>
       </c>
       <c r="L155" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M155" s="2" t="n">
         <v>45843</v>
       </c>
       <c r="N155" t="inlineStr"/>
       <c r="O155" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0smay%C4%B1lova_V%C9%99fa_Nur%C9%99ddin_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/C%C9%99f%C9%99rova_C%C9%99mil%C9%99_Eldar_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="n">
-        <v>3186</v>
+        <v>3188</v>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>Günel</t>
+          <t>Nigar</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
-          <t>Kərim qızı</t>
+          <t>Eldar qızı</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
-          <t>Hacıyeva</t>
+          <t>Həsənova</t>
         </is>
       </c>
       <c r="E156" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F156" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
-      <c r="G156" t="inlineStr"/>
-      <c r="H156" t="inlineStr"/>
+      <c r="G156" t="inlineStr">
+        <is>
+          <t>filologiya üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="H156" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="I156" t="inlineStr"/>
       <c r="J156" t="inlineStr">
         <is>
-          <t>Monitorinq və linqvistik təhlil</t>
+          <t>Azərbaycan dialektologiyası şöbəsi</t>
         </is>
       </c>
       <c r="K156" t="inlineStr">
         <is>
-          <t>Elmi işçi</t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L156" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M156" s="2" t="n">
         <v>45843</v>
       </c>
       <c r="N156" t="inlineStr"/>
       <c r="O156" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Hac%C4%B1yeva_G%C3%BCnel_K%C9%99rim_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C9%99s%C9%99nova_Nigar_Eldar_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="n">
-        <v>3187</v>
+        <v>3189</v>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>Cəmilə</t>
+          <t>Natəvan</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
-          <t>Eldar qızı</t>
+          <t>Cəmaləddin qızı</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
-          <t>Cəfərova</t>
+          <t>Rəhmanova</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F157" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G157" t="inlineStr"/>
       <c r="H157" t="inlineStr"/>
       <c r="I157" t="inlineStr"/>
       <c r="J157" t="inlineStr">
         <is>
-          <t>Monitorinq və linqvistik təhlil</t>
+          <t>Süni intellekt və kompüter dilçiliyi</t>
         </is>
       </c>
       <c r="K157" t="inlineStr">
         <is>
-          <t>Böyük laborant</t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L157" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M157" s="2" t="n">
         <v>45843</v>
       </c>
       <c r="N157" t="inlineStr"/>
       <c r="O157" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/C%C9%99f%C9%99rova_C%C9%99mil%C9%99_Eldar_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Natavan-Rahmanova'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/NatavanRahmanova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0002-5155-9958'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/R%C9%99hmanova_Nat%C9%99van_C%C9%99mal%C9%99ddin_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="n">
-        <v>3188</v>
+        <v>3251</v>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>Nigar</t>
+          <t>Ağa</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
-          <t>Eldar qızı</t>
+          <t>Gəray qızı</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
-          <t>Həsənova</t>
+          <t>Musayeva</t>
         </is>
       </c>
       <c r="E158" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F158" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
-      <c r="G158" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="G158" t="inlineStr"/>
+      <c r="H158" t="inlineStr"/>
       <c r="I158" t="inlineStr"/>
       <c r="J158" t="inlineStr">
         <is>
-          <t>Azərbaycan dialektologiyası şöbəsi</t>
+          <t>Sosiolinqvistika və psixolinqvistika şöbəsi</t>
         </is>
       </c>
       <c r="K158" t="inlineStr">
         <is>
-          <t>Aparıcı elmi işçi</t>
+          <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="L158" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M158" s="2" t="n">
-        <v>45843</v>
+        <v>46176</v>
       </c>
       <c r="N158" t="inlineStr"/>
       <c r="O158" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C9%99s%C9%99nova_Nigar_Eldar_q%C4%B1z%C4%B1'}]</t>
-[...56 lines deleted...]
-          <t>[{'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Natavan-Rahmanova'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/NatavanRahmanova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0002-5155-9958'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/R%C9%99hmanova_Nat%C9%99van_C%C9%99mal%C9%99ddin_q%C4%B1z%C4%B1'}]</t>
+          <t>[]</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>