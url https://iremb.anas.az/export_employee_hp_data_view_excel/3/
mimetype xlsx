--- v1 (2026-07-26)
+++ v2 (2026-10-22)
@@ -3169,51 +3169,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I42" t="inlineStr"/>
       <c r="J42" t="inlineStr">
         <is>
           <t>Hind-Avropa dilləri şöbəsi</t>
         </is>
       </c>
       <c r="K42" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L42" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M42" s="2" t="n">
         <v>46176</v>
       </c>
       <c r="N42" t="inlineStr"/>
       <c r="O42" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=IkejpR8AAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Lala-Gadir'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/LALAQURBANOVA'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-0883-9671'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/1267/3/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Qurbanova_Lal%C9%99_Q%C9%99dir_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=IkMlLjsAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Lala-Gadir'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/LALAQURBANOVA'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-0883-9671'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/1267/3/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Qurbanova_Lal%C9%99_Q%C9%99dir_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="n">
         <v>1268</v>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>Nərmin</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t>Əbülfəz qızı</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>Əliyeva</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -3811,51 +3811,51 @@
         </is>
       </c>
       <c r="H52" t="inlineStr"/>
       <c r="I52" t="inlineStr"/>
       <c r="J52" t="inlineStr">
         <is>
           <t>Hind-Avropa dilləri şöbəsi</t>
         </is>
       </c>
       <c r="K52" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="L52" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M52" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N52" t="inlineStr"/>
       <c r="O52" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=6qB8ZewAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Sadagat-Jumayeva'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/SadagatJumayeva'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-0378-195X'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Cumayeva_S%C9%99daq%C9%99t_Mustafa_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=6qB8ZewAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Sadagat-Jumayeva'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/SadagatJumayeva'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-0378-195X'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/1279/3/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Cumayeva_S%C9%99daq%C9%99t_Mustafa_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="n">
         <v>1280</v>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>Bəturə</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
           <t>Ziyaddin qızı</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>Əliyeva</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
           <t>İşləyir</t>