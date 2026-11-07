--- v2 (2026-08-09)
+++ v3 (2026-11-07)
@@ -6315,51 +6315,51 @@
         <is>
           <t>Memarlıq və İncəsənət İnstitutu</t>
         </is>
       </c>
       <c r="M93" s="2" t="n">
         <v>46176</v>
       </c>
       <c r="N93" t="inlineStr"/>
       <c r="O93" t="inlineStr">
         <is>
           <t>[]</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="n">
         <v>3256</v>
       </c>
       <c r="B94" t="inlineStr">
         <is>
           <t>Etibar</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>Səyyad qızı</t>
+          <t>Səyyad oğlu</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
           <t>Tahirov</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G94" t="inlineStr"/>
       <c r="H94" t="inlineStr"/>
       <c r="I94" t="inlineStr"/>
       <c r="J94" t="inlineStr">
         <is>
           <t>Memarlıq abidələrinin qorunması və bərpa problemləri</t>
         </is>
       </c>