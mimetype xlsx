--- v0 (2026-05-09)
+++ v1 (2026-06-24)
@@ -448,51 +448,51 @@
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:O163"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="13" customWidth="1" min="2" max="2"/>
     <col width="22" customWidth="1" min="3" max="3"/>
     <col width="23" customWidth="1" min="4" max="4"/>
     <col width="9" customWidth="1" min="5" max="5"/>
     <col width="15" customWidth="1" min="6" max="6"/>
     <col width="33" customWidth="1" min="7" max="7"/>
     <col width="15" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="44" customWidth="1" min="10" max="10"/>
     <col width="35" customWidth="1" min="11" max="11"/>
     <col width="19" customWidth="1" min="12" max="12"/>
     <col width="12" customWidth="1" min="13" max="13"/>
     <col width="10" customWidth="1" min="14" max="14"/>
-    <col width="1299" customWidth="1" min="15" max="15"/>
+    <col width="1305" customWidth="1" min="15" max="15"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>employee_id</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>first_name</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>second_name</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>last_name</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
@@ -581,51 +581,51 @@
       </c>
       <c r="G2" t="inlineStr"/>
       <c r="H2" t="inlineStr"/>
       <c r="I2" t="inlineStr"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>Müasir folklor</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M2" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N2" t="inlineStr"/>
       <c r="O2" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=NvUgUmMAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Fuzuli-Bayat-2'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/FuzuliBayat'}, {'platform_name': 'TÜBITAK DergiPark', 'platform_logo': '/media/platform_logos/DP.PNG', 'url': 'https://dergipark.org.tr/en/pub/@fuzulibayat'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-0811-5852'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/1625/5/#ameadergipark'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/G%C3%B6z%C9%99lov_%28Bayat%29_F%C3%BCzuli_Xeyrulla_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=NvUgUmMAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Fuzuli-Bayat-2'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/FuzuliBayat'}, {'platform_name': 'TÜBITAK DergiPark', 'platform_logo': '/media/platform_logos/DP.PNG', 'url': 'https://dergipark.org.tr/en/pub/@fuzulibayat'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-0811-5852'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/1625/5/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/G%C3%B6z%C9%99lov_%28Bayat%29_F%C3%BCzuli_Xeyrulla_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>1626</v>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Ramil</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>Manaf oğlu</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>Əliyev</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -646,51 +646,51 @@
           <t>Professor</t>
         </is>
       </c>
       <c r="I3" t="inlineStr"/>
       <c r="J3" t="inlineStr">
         <is>
           <t>Mifologiya</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
           <t>Baş elmi işçi</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M3" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N3" t="inlineStr"/>
       <c r="O3" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=AFU8Mr0AAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Ramil-Aliyev-4'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/RamilAliyev18'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0006-7608-891X '}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/1626/5/#ameadergipark'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyev_Ramil_Manaf_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=AFU8Mr0AAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Ramil-Aliyev-4'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/RamilAliyev18'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0006-7608-891X '}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/1626/5/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyev_Ramil_Manaf_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>1627</v>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Seyfəddin</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>Gülverdi oğlu</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>Rzayev</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -711,51 +711,51 @@
           <t>Professor</t>
         </is>
       </c>
       <c r="I4" t="inlineStr"/>
       <c r="J4" t="inlineStr">
         <is>
           <t>Mifologiya</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M4" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N4" t="inlineStr"/>
       <c r="O4" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=cbI8HoUAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Rzayev_Seyf%C9%99ddin_G%C3%BClverdi_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=cbI8HoUAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Rzayev_Seyf%C9%99ddin_G%C3%BClverdi_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>1628</v>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Tahir</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>Talıb oğlu</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>Orucov</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -776,51 +776,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I5" t="inlineStr"/>
       <c r="J5" t="inlineStr">
         <is>
           <t>Müasir folklor</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M5" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N5" t="inlineStr"/>
       <c r="O5" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=WUaqyOUAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Tahir-Orucov'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/TahirOrucov1'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0008-6435-4103'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Orucov_Tahir_Tal%C4%B1b_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=WUaqyOUAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Tahir-Orucov'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/TahirOrucov1'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0008-6435-4103'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Orucov_Tahir_Tal%C4%B1b_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>1629</v>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Muxtar</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>Kazım oğlu</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>İmanov</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -841,51 +841,51 @@
           <t>akademik</t>
         </is>
       </c>
       <c r="I6" t="inlineStr"/>
       <c r="J6" t="inlineStr">
         <is>
           <t>Rəhbərlik</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
           <t>Baş direktor</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M6" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N6" t="inlineStr"/>
       <c r="O6" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=Ase8hSMAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Mukhtar-Imanov'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/ImanovMukhtar'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-8837-6536'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0manov_Muxtar_Kaz%C4%B1m_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=Ase8hSMAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Mukhtar-Imanov'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/ImanovMukhtar'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-8837-6536'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0manov_Muxtar_Kaz%C4%B1m_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>1631</v>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Elçin</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>Hüseynağa oğlu</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>Abbasov</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -906,51 +906,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I7" t="inlineStr"/>
       <c r="J7" t="inlineStr">
         <is>
           <t>Rəhbərlik</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
           <t>Elmi katib</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M7" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N7" t="inlineStr"/>
       <c r="O7" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=Wro-h7gAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Elchin-Abbasov-2'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/ElchinAbbasov6'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-0750-7109'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Abbasov_El%C3%A7in_H%C3%BCseyna%C4%9Fa_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=Wro-h7gAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Elchin-Abbasov-2'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/ElchinAbbasov6'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-0750-7109'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Abbasov_El%C3%A7in_H%C3%BCseyna%C4%9Fa_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>1632</v>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Məleykə</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>Nizami qızı</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>Məmmədova</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -967,51 +967,51 @@
         </is>
       </c>
       <c r="H8" t="inlineStr"/>
       <c r="I8" t="inlineStr"/>
       <c r="J8" t="inlineStr">
         <is>
           <t>Mifologiya</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M8" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N8" t="inlineStr"/>
       <c r="O8" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=_P1qgosAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Meleyke-Memmedova'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/MeleykeMemmedova6'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-7714-4668'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/1632/5/#ameadergipark'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dova_M%C9%99leyk%C9%99_Nizami_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=_P1qgosAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Meleyke-Memmedova'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/MeleykeMemmedova6'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-7714-4668'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/1632/5/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dova_M%C9%99leyk%C9%99_Nizami_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>1633</v>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Ağaverdi</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>Sərxan oğlu</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>Xəlilov</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -1032,51 +1032,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I9" t="inlineStr"/>
       <c r="J9" t="inlineStr">
         <is>
           <t>Mərasim folkloru</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M9" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N9" t="inlineStr"/>
       <c r="O9" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=TBOLuBUAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/AgaverdiKhalilov'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-2530-7650'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/X%C9%99lilov_A%C4%9Faverdi_S%C9%99rxan_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=TBOLuBUAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/AgaverdiKhalilov'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-2530-7650'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/X%C9%99lilov_A%C4%9Faverdi_S%C9%99rxan_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>1634</v>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Atif</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>İslam oğlu</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>İslamzadə</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -1097,51 +1097,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I10" t="inlineStr"/>
       <c r="J10" t="inlineStr">
         <is>
           <t>Mərasim folkloru</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M10" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N10" t="inlineStr"/>
       <c r="O10" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=sN7A8BUAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Atif-Islamzad'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://folklorinstitutu.academia.edu/Atif%C4%B0slamzad%C9%99'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-1153-836X'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0slamzad%C9%99_Atif_%C4%B0slam_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=sN7A8BUAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Atif-Islamzad'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://folklorinstitutu.academia.edu/Atif%C4%B0slamzad%C9%99'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-1153-836X'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/1634/5/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0slamzad%C9%99_Atif_%C4%B0slam_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>1635</v>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Çiçək</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>Abid qızı</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>Əfəndiyeva</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -1158,51 +1158,51 @@
         </is>
       </c>
       <c r="H11" t="inlineStr"/>
       <c r="I11" t="inlineStr"/>
       <c r="J11" t="inlineStr">
         <is>
           <t>Müasir folklor</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M11" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N11" t="inlineStr"/>
       <c r="O11" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=zqMQv-4AAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Cicek-Efendiyeva'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/CicekEfendiyeva'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0006-6967-9535'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Ff%C9%99ndiyeva_%C3%87i%C3%A7%C9%99k_Abid_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=zqMQv-4AAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Cicek-Efendiyeva'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/CicekEfendiyeva'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0006-6967-9535'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Ff%C9%99ndiyeva_%C3%87i%C3%A7%C9%99k_Abid_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>1636</v>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Fidan</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>Atakişi qızı</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>Qasımova</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -1223,51 +1223,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I12" t="inlineStr"/>
       <c r="J12" t="inlineStr">
         <is>
           <t>Folklor nəzəriyyəsi</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M12" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N12" t="inlineStr"/>
       <c r="O12" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=_p3ho9EAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Fidan-Gasimova-3 '}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/FidanGas%C4%B1mova '}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-9795-5932 '}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Qas%C4%B1mova_Fidan_Ataki%C5%9Fi_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=_p3ho9EAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Fidan-Gasimova-3 '}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/FidanGas%C4%B1mova '}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-9795-5932 '}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Qas%C4%B1mova_Fidan_Ataki%C5%9Fi_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>1637</v>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Aynur</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>Elman qzı</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>Cəlilova</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -1284,51 +1284,51 @@
         </is>
       </c>
       <c r="H13" t="inlineStr"/>
       <c r="I13" t="inlineStr"/>
       <c r="J13" t="inlineStr">
         <is>
           <t>Folklorun toplanması və sistemləşdirilməsi</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M13" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N13" t="inlineStr"/>
       <c r="O13" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=EDUUWzsAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Aynur-Celilova'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/AynurCelilova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-3015-6412'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/C%C9%99lilova_Aynur_Elman_qz%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=EDUUWzsAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Aynur-Celilova'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/AynurCelilova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-3015-6412'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/C%C9%99lilova_Aynur_Elman_qz%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>1638</v>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>Oruc</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>Söhrab oğlu</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>Əliyev</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -1349,51 +1349,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I14" t="inlineStr"/>
       <c r="J14" t="inlineStr">
         <is>
           <t>Azsaylı xalqların folkloru</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M14" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N14" t="inlineStr"/>
       <c r="O14" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=XU7k_oQAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Oruc-Aliyev-2'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/OrucAliyev'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0006-9782-3477 '}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyev_Oruc_S%C3%B6hrab_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=XU7k_oQAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Oruc-Aliyev-2'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/OrucAliyev'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0006-9782-3477 '}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyev_Oruc_S%C3%B6hrab_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>1639</v>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>Almaz</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>Həsən qızı</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>Hüseynova</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -1414,51 +1414,51 @@
           <t>Professor</t>
         </is>
       </c>
       <c r="I15" t="inlineStr"/>
       <c r="J15" t="inlineStr">
         <is>
           <t>Türk xalqları folkloru</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
           <t>Baş elmi işçi</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M15" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N15" t="inlineStr"/>
       <c r="O15" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=3NfUJpIAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Almaz-Huseynova-2'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/AlmazH%C9%99s%C9%99nq%C4%B1z%C4%B1'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0001-8692-2318'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/1639/5/#ameadergipark'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C3%BCseynova_Almaz_H%C9%99s%C9%99n_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=3NfUJpIAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Almaz-Huseynova-2'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/AlmazH%C9%99s%C9%99nq%C4%B1z%C4%B1'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0001-8692-2318'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/1639/5/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C3%BCseynova_Almaz_H%C9%99s%C9%99n_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>1640</v>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>İlkin</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>Fariz oğlu</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>Rüstəmzadə</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -1479,51 +1479,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I16" t="inlineStr"/>
       <c r="J16" t="inlineStr">
         <is>
           <t>Folklorun toplanması və sistemləşdirilməsi</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M16" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N16" t="inlineStr"/>
       <c r="O16" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=bBWjVD0AAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Ilkin-Rustamzade-2'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/RustamzadeIlkin'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0007-5131-2812'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/R%C3%BCst%C9%99mzad%C9%99_%C4%B0lkin_Fariz_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=bBWjVD0AAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Ilkin-Rustamzade-2'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/RustamzadeIlkin'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0007-5131-2812'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/R%C3%BCst%C9%99mzad%C9%99_%C4%B0lkin_Fariz_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>1641</v>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Ləman</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>Vaqif qızı</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>Süleymanova</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -1540,51 +1540,51 @@
         </is>
       </c>
       <c r="H17" t="inlineStr"/>
       <c r="I17" t="inlineStr"/>
       <c r="J17" t="inlineStr">
         <is>
           <t>Türk xalqları folkloru</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M17" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N17" t="inlineStr"/>
       <c r="O17" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=USl46jsAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Leman-Suleymanova-2'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/LemanSuleymanova2'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-1224-0039'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/S%C3%BCleymanova_L%C9%99man_Vaqif_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=USl46jsAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Leman-Suleymanova-2'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/LemanSuleymanova2'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-1224-0039'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/S%C3%BCleymanova_L%C9%99man_Vaqif_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
         <v>1643</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Nübar</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>Mürsəl qızı</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Həkimova</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -1601,51 +1601,51 @@
         </is>
       </c>
       <c r="H18" t="inlineStr"/>
       <c r="I18" t="inlineStr"/>
       <c r="J18" t="inlineStr">
         <is>
           <t>Mərasim folkloru</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
           <t>Baş elmi işçi</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M18" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N18" t="inlineStr"/>
       <c r="O18" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=gO-YGFgAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Nubar-Hakimova'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/NubarHekimova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0004-2890-9344'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C9%99kimova_N%C3%BCbar_M%C3%BCrs%C9%99l_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=gO-YGFgAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Nubar-Hakimova'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/NubarHekimova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0004-2890-9344'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C9%99kimova_N%C3%BCbar_M%C3%BCrs%C9%99l_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="n">
         <v>1644</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Afaq</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>Xürrəm qızı</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Ramazanova</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -1666,51 +1666,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I19" t="inlineStr"/>
       <c r="J19" t="inlineStr">
         <is>
           <t>Rəhbərlik</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
           <t>Icraçı direktor</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M19" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N19" t="inlineStr"/>
       <c r="O19" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=qCVd2vUAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/AfagRamazanova'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/AfaqRamazanova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-6287-434X'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/1644/5/#ameadergipark'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Ramazanova_Afaq_X%C3%BCrr%C9%99m_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=qCVd2vUAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/AfagRamazanova'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/AfaqRamazanova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-6287-434X'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/1644/5/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Ramazanova_Afaq_X%C3%BCrr%C9%99m_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="n">
         <v>1645</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Mətanət</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>Maşallah qızı</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Abbasova</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -1727,51 +1727,51 @@
         </is>
       </c>
       <c r="H20" t="inlineStr"/>
       <c r="I20" t="inlineStr"/>
       <c r="J20" t="inlineStr">
         <is>
           <t>Cənubi Azərbaycan folkloru</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M20" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N20" t="inlineStr"/>
       <c r="O20" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=LLAU2GoAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Matanat-Abbasova'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/AbbasovaMatanat'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-4302-9842'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Abbasova_M%C9%99tan%C9%99t_Ma%C5%9Fallah_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=LLAU2GoAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Matanat-Abbasova'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/AbbasovaMatanat'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-4302-9842'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Abbasova_M%C9%99tan%C9%99t_Ma%C5%9Fallah_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="n">
         <v>1646</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>Nail</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>Məhəbbət oğlu</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Qurbanov</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -1788,51 +1788,51 @@
         </is>
       </c>
       <c r="H21" t="inlineStr"/>
       <c r="I21" t="inlineStr"/>
       <c r="J21" t="inlineStr">
         <is>
           <t>Klassik folklor</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M21" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N21" t="inlineStr"/>
       <c r="O21" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=YeqkSmcAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Nail-Qurbanov'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'http://independent.academia.edu/QurbanovN'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-9873-5264'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Qurbanov_Nail_M%C9%99h%C9%99bb%C9%99t_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=YeqkSmcAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Nail-Qurbanov'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'http://independent.academia.edu/QurbanovN'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-9873-5264'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Qurbanov_Nail_M%C9%99h%C9%99bb%C9%99t_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="n">
         <v>1647</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>Mətanət</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>Yaqub qızı</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Yaqubqızı</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -1845,51 +1845,51 @@
       </c>
       <c r="G22" t="inlineStr"/>
       <c r="H22" t="inlineStr"/>
       <c r="I22" t="inlineStr"/>
       <c r="J22" t="inlineStr">
         <is>
           <t>Klassik folklor</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M22" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N22" t="inlineStr"/>
       <c r="O22" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=kFT80yEAAAAJ&amp;hl=en'}, {'platform_name': 'Web of Science', 'platform_logo': '/media/platform_logos/WOS.PNG', 'url': 'https://www.webofscience.com/wos/author/record/IQX-0125-2023'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Matanat-Yaqubqizi'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/MYaqubqizi'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0003-9507-0166'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Yaqubq%C4%B1z%C4%B1_M%C9%99tan%C9%99t_Yaqub_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=kFT80yEAAAAJ&amp;hl=en'}, {'platform_name': 'Web of Science', 'platform_logo': '/media/platform_logos/WOS.PNG', 'url': 'https://www.webofscience.com/wos/author/record/IQX-0125-2023'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Matanat-Yaqubqizi'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/MYaqubqizi'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0003-9507-0166'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Yaqubq%C4%B1z%C4%B1_M%C9%99tan%C9%99t_Yaqub_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="n">
         <v>1648</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>Əsmər</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>Şakir qızı</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Əliyeva</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -1906,51 +1906,51 @@
         </is>
       </c>
       <c r="H23" t="inlineStr"/>
       <c r="I23" t="inlineStr"/>
       <c r="J23" t="inlineStr">
         <is>
           <t>Aşıq yaradıcılığı</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M23" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N23" t="inlineStr"/>
       <c r="O23" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=eO0tQhoAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyeva_%C6%8Fsm%C9%99r_%C5%9Eakir_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=eO0tQhoAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyeva_%C6%8Fsm%C9%99r_%C5%9Eakir_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="n">
         <v>1649</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>Əli</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>Hüseyn oğlu</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Şamilov</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -1963,51 +1963,51 @@
       </c>
       <c r="G24" t="inlineStr"/>
       <c r="H24" t="inlineStr"/>
       <c r="I24" t="inlineStr"/>
       <c r="J24" t="inlineStr">
         <is>
           <t>Beynəlxalq əlaqələr</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M24" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N24" t="inlineStr"/>
       <c r="O24" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=IobEQV0AAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Ali-Shamil '}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/AliShamil'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0001-7711-3113'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C5%9Eamilov_%C6%8Fli_H%C3%BCseyn_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=IobEQV0AAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Ali-Shamil '}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/AliShamil'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0001-7711-3113'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C5%9Eamilov_%C6%8Fli_H%C3%BCseyn_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="n">
         <v>1650</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>Seyfəl</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>Həsən oğlu</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>Həsənov</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -2020,51 +2020,51 @@
       </c>
       <c r="G25" t="inlineStr"/>
       <c r="H25" t="inlineStr"/>
       <c r="I25" t="inlineStr"/>
       <c r="J25" t="inlineStr">
         <is>
           <t>Azsaylı xalqların folkloru</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M25" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N25" t="inlineStr"/>
       <c r="O25" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/HasanovSeyfal'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0000-2352-2248'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C9%99s%C9%99nov_Seyf%C9%99l_H%C9%99s%C9%99n_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/HasanovSeyfal'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0000-2352-2248'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C9%99s%C9%99nov_Seyf%C9%99l_H%C9%99s%C9%99n_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="n">
         <v>1651</v>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>Leyla</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>Kamran qızı</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>Məmmədova</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -2085,51 +2085,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I26" t="inlineStr"/>
       <c r="J26" t="inlineStr">
         <is>
           <t>Folklor və yazılı ədəbiyyat</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M26" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N26" t="inlineStr"/>
       <c r="O26" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=kXpJeTkAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Leyla-Memmedova'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/LeylaMammadova37'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0003-1498-8558'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dova_Leyla_Kamran_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=kXpJeTkAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Leyla-Memmedova'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/LeylaMammadova37'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0003-1498-8558'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dova_Leyla_Kamran_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="n">
         <v>1652</v>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>Gülnar</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>Zakir qızı</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>Osmanova</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -2146,51 +2146,51 @@
         </is>
       </c>
       <c r="H27" t="inlineStr"/>
       <c r="I27" t="inlineStr"/>
       <c r="J27" t="inlineStr">
         <is>
           <t>Folklor və yazılı ədəbiyyat</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M27" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N27" t="inlineStr"/>
       <c r="O27" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=l_o3WWMAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/GuelnarOsmanova'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/OsmanovaG%C3%BClnar'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0000-1010-2949'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Osmanova_G%C3%BClnar_Zakir_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=l_o3WWMAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/GuelnarOsmanova'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/OsmanovaG%C3%BClnar'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0000-1010-2949'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Osmanova_G%C3%BClnar_Zakir_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="n">
         <v>1653</v>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>Gülsümxanım</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>Atabala qızı</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>Hasilova</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -2207,51 +2207,51 @@
         </is>
       </c>
       <c r="H28" t="inlineStr"/>
       <c r="I28" t="inlineStr"/>
       <c r="J28" t="inlineStr">
         <is>
           <t>Folklor və yazılı ədəbiyyat</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M28" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N28" t="inlineStr"/>
       <c r="O28" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=hFpG80IAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Gulsumxanim-Hasilova'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/GulsumxanimHasilova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0000-3472-7185'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Hasilova_G%C3%BCls%C3%BCmxan%C4%B1m_Atabala_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=hFpG80IAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Gulsumxanim-Hasilova'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/GulsumxanimHasilova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0000-3472-7185'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Hasilova_G%C3%BCls%C3%BCmxan%C4%B1m_Atabala_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="n">
         <v>1654</v>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>Xəyalə</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>Oruc qızı</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>Ağayeva</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -2268,51 +2268,51 @@
         </is>
       </c>
       <c r="H29" t="inlineStr"/>
       <c r="I29" t="inlineStr"/>
       <c r="J29" t="inlineStr">
         <is>
           <t>Folklor və yazılı ədəbiyyat</t>
         </is>
       </c>
       <c r="K29" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M29" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N29" t="inlineStr"/>
       <c r="O29" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=cUb1yCwAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Xeyale-Agayeva'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/XeyaleAghayeva'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0000-9774-3158'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/A%C4%9Fayeva_X%C9%99yal%C9%99_Oruc_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=cUb1yCwAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Xeyale-Agayeva'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/XeyaleAghayeva'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0000-9774-3158'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/A%C4%9Fayeva_X%C9%99yal%C9%99_Oruc_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="n">
         <v>1655</v>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>Sevinc</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>Kərim qızı</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>Əliyeva</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -2333,51 +2333,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I30" t="inlineStr"/>
       <c r="J30" t="inlineStr">
         <is>
           <t>Folklor və yazılı ədəbiyyat</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M30" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N30" t="inlineStr"/>
       <c r="O30" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=EhgHEfoAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Sevinc-Aliyeva-4'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/SevincAliyeva21'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0004-8353-0003'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyeva_Sevinc_K%C9%99rim_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=EhgHEfoAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Sevinc-Aliyeva-4'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/SevincAliyeva21'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0004-8353-0003'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyeva_Sevinc_K%C9%99rim_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="n">
         <v>1656</v>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>Aynur</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>Aydın qızı</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>İbrahimova</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -2394,51 +2394,51 @@
         </is>
       </c>
       <c r="H31" t="inlineStr"/>
       <c r="I31" t="inlineStr"/>
       <c r="J31" t="inlineStr">
         <is>
           <t>Folklor və yazılı ədəbiyyat</t>
         </is>
       </c>
       <c r="K31" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M31" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N31" t="inlineStr"/>
       <c r="O31" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=MKP1PdxFEs8C&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Aynur-Ibrahimova'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/AynurIbrahimova9'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-3201-7440'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0brahimova_Aynur_Ayd%C4%B1n_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=MKP1PdxFEs8C&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Aynur-Ibrahimova'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/AynurIbrahimova9'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-3201-7440'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0brahimova_Aynur_Ayd%C4%B1n_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="n">
         <v>1657</v>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>Şəbnəm</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>Nizami qızı</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>Məmmədova</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -2455,51 +2455,51 @@
         </is>
       </c>
       <c r="H32" t="inlineStr"/>
       <c r="I32" t="inlineStr"/>
       <c r="J32" t="inlineStr">
         <is>
           <t>Folklor və yazılı ədəbiyyat</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M32" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N32" t="inlineStr"/>
       <c r="O32" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=6A9XcvIAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Sabnam-Mammadova'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/SabnamMammadova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0000-3719-4142'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dova_%C5%9E%C9%99bn%C9%99m_Nizami_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=6A9XcvIAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Sabnam-Mammadova'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/SabnamMammadova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0000-3719-4142'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dova_%C5%9E%C9%99bn%C9%99m_Nizami_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="n">
         <v>1658</v>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>Gülnar</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>Vahab qızı</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>İsmayılova</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -2512,51 +2512,51 @@
       </c>
       <c r="G33" t="inlineStr"/>
       <c r="H33" t="inlineStr"/>
       <c r="I33" t="inlineStr"/>
       <c r="J33" t="inlineStr">
         <is>
           <t>Folklor və yazılı ədəbiyyat</t>
         </is>
       </c>
       <c r="K33" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L33" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M33" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N33" t="inlineStr"/>
       <c r="O33" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=oIqcenQAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Gulnar-Ismayilova'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/GulnarIsmayilova10'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-7524-7695'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0smay%C4%B1lova_G%C3%BClnar_Vahab_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=oIqcenQAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Gulnar-Ismayilova'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/GulnarIsmayilova10'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-7524-7695'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0smay%C4%B1lova_G%C3%BClnar_Vahab_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="n">
         <v>1659</v>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>Sevda</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>Mirkazım qızı</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>Qasımova</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -2569,51 +2569,51 @@
       </c>
       <c r="G34" t="inlineStr"/>
       <c r="H34" t="inlineStr"/>
       <c r="I34" t="inlineStr"/>
       <c r="J34" t="inlineStr">
         <is>
           <t>Folklor və yazılı ədəbiyyat</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L34" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M34" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N34" t="inlineStr"/>
       <c r="O34" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=86kIVbgAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Sevda-Qasimova'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/SevdaQasmova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0005-8604-6513'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Qas%C4%B1mova_Sevda_Mirkaz%C4%B1m_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=86kIVbgAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Sevda-Qasimova'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/SevdaQasmova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0005-8604-6513'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Qas%C4%B1mova_Sevda_Mirkaz%C4%B1m_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="n">
         <v>1660</v>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>Radə</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>Mərdan qızı</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>Abbasova</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -2626,51 +2626,51 @@
       </c>
       <c r="G35" t="inlineStr"/>
       <c r="H35" t="inlineStr"/>
       <c r="I35" t="inlineStr"/>
       <c r="J35" t="inlineStr">
         <is>
           <t>Folklor və yazılı ədəbiyyat</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L35" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M35" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N35" t="inlineStr"/>
       <c r="O35" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=O3gNlHgAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Rad-Abbasova'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/AbbasovaIrada'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0005-5804-2531'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Abbasova_Rad%C9%99_M%C9%99rdan_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=O3gNlHgAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Rad-Abbasova'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/AbbasovaIrada'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0005-5804-2531'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Abbasova_Rad%C9%99_M%C9%99rdan_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="n">
         <v>1661</v>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>Ramazan</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>Oruc oğlu</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>Qafarov</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -2683,51 +2683,51 @@
       </c>
       <c r="G36" t="inlineStr"/>
       <c r="H36" t="inlineStr"/>
       <c r="I36" t="inlineStr"/>
       <c r="J36" t="inlineStr">
         <is>
           <t>Dədə Qorqud</t>
         </is>
       </c>
       <c r="K36" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L36" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M36" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N36" t="inlineStr"/>
       <c r="O36" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Ramazan-Gafarli'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/RamazanGafarli'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Qafarov_Ramazan_Oruc_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Ramazan-Gafarli'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/RamazanGafarli'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Qafarov_Ramazan_Oruc_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="n">
         <v>1662</v>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>Aynurə</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>Sadiq qızı</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>Səfərova</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -2748,51 +2748,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I37" t="inlineStr"/>
       <c r="J37" t="inlineStr">
         <is>
           <t>Dədə Qorqud</t>
         </is>
       </c>
       <c r="K37" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L37" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M37" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N37" t="inlineStr"/>
       <c r="O37" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=16VHuUsAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Aynure-Safarova'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/AynuraSafarova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-2198-9116'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/S%C9%99f%C9%99rova_Aynur%C9%99_Sadiq_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=16VHuUsAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Aynure-Safarova'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/AynuraSafarova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-2198-9116'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/S%C9%99f%C9%99rova_Aynur%C9%99_Sadiq_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="n">
         <v>1663</v>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>Səbinə</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>Müzəffər qızı</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>İsayeva</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -2809,51 +2809,51 @@
         </is>
       </c>
       <c r="H38" t="inlineStr"/>
       <c r="I38" t="inlineStr"/>
       <c r="J38" t="inlineStr">
         <is>
           <t>Dədə Qorqud</t>
         </is>
       </c>
       <c r="K38" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L38" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M38" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N38" t="inlineStr"/>
       <c r="O38" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=jfpkgHAAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Sebine-Isayeva'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/sabinaisayeva5'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-6351-7993 '}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0sayeva_S%C9%99bin%C9%99_M%C3%BCz%C9%99ff%C9%99r_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=jfpkgHAAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Sebine-Isayeva'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/sabinaisayeva5'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-6351-7993 '}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0sayeva_S%C9%99bin%C9%99_M%C3%BCz%C9%99ff%C9%99r_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="n">
         <v>1664</v>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>Xuraman</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>Daşdəmir qızı</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>Kərimova</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -2870,51 +2870,51 @@
         </is>
       </c>
       <c r="H39" t="inlineStr"/>
       <c r="I39" t="inlineStr"/>
       <c r="J39" t="inlineStr">
         <is>
           <t>Dədə Qorqud</t>
         </is>
       </c>
       <c r="K39" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L39" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M39" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N39" t="inlineStr"/>
       <c r="O39" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=vYn8ELIAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Xuraman-Kerimova'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/KerimovaX'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0004-7291-0828'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/K%C9%99rimova_Xuraman_Da%C5%9Fd%C9%99mir_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=vYn8ELIAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Xuraman-Kerimova'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/KerimovaX'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0004-7291-0828'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/K%C9%99rimova_Xuraman_Da%C5%9Fd%C9%99mir_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="n">
         <v>1665</v>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>Nizami</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t>Şamil oğlu</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>Adışirinov</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -2931,51 +2931,51 @@
         </is>
       </c>
       <c r="H40" t="inlineStr"/>
       <c r="I40" t="inlineStr"/>
       <c r="J40" t="inlineStr">
         <is>
           <t>Dədə Qorqud</t>
         </is>
       </c>
       <c r="K40" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="L40" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M40" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N40" t="inlineStr"/>
       <c r="O40" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=nxucbQUAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Nizami-Adishirinov'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'uramanhttps://science.academia.edu/NizamiAdishirinov'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0003-0865-2855'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Ad%C4%B1%C5%9Firinov_Nizami_%C5%9Eamil_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=nxucbQUAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Nizami-Adishirinov'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'uramanhttps://science.academia.edu/NizamiAdishirinov'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0003-0865-2855'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/1665/5/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Ad%C4%B1%C5%9Firinov_Nizami_%C5%9Eamil_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="n">
         <v>1666</v>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>Nailə</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>Fərhad qızı</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>Mirzəyeva</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -2988,51 +2988,51 @@
       </c>
       <c r="G41" t="inlineStr"/>
       <c r="H41" t="inlineStr"/>
       <c r="I41" t="inlineStr"/>
       <c r="J41" t="inlineStr">
         <is>
           <t>Dədə Qorqud</t>
         </is>
       </c>
       <c r="K41" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="L41" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M41" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N41" t="inlineStr"/>
       <c r="O41" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=dXpXZpQAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Naile-Mirzayeva'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/NaileAbilova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0004-7291-0828'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Mirz%C9%99yeva_Nail%C9%99_F%C9%99rhad_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=dXpXZpQAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Naile-Mirzayeva'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/NaileAbilova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0004-7291-0828'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Mirz%C9%99yeva_Nail%C9%99_F%C9%99rhad_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="n">
         <v>1667</v>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>Xalidə</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t>Şaiq qızı</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>Məmmədova</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -3049,51 +3049,51 @@
         </is>
       </c>
       <c r="H42" t="inlineStr"/>
       <c r="I42" t="inlineStr"/>
       <c r="J42" t="inlineStr">
         <is>
           <t>Dədə Qorqud</t>
         </is>
       </c>
       <c r="K42" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L42" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M42" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N42" t="inlineStr"/>
       <c r="O42" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=DHDYaK4AAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Xalide-Memmedova'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/XalideMemmedova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0004-1386-0656'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dova_Xalid%C9%99_%C5%9Eaiq_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=DHDYaK4AAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Xalide-Memmedova'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/XalideMemmedova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0004-1386-0656'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dova_Xalid%C9%99_%C5%9Eaiq_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="n">
         <v>1668</v>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>Gülxarə</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t>Paşa qızı</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>Əhmədova</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -3106,51 +3106,51 @@
       </c>
       <c r="G43" t="inlineStr"/>
       <c r="H43" t="inlineStr"/>
       <c r="I43" t="inlineStr"/>
       <c r="J43" t="inlineStr">
         <is>
           <t>Dədə Qorqud</t>
         </is>
       </c>
       <c r="K43" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L43" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M43" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N43" t="inlineStr"/>
       <c r="O43" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Gulxare-Ehmedova'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/GulxareEhmedova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0002-3783-4108'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fhm%C9%99dova_G%C3%BClxar%C9%99_Pa%C5%9Fa_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Gulxare-Ehmedova'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/GulxareEhmedova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0002-3783-4108'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fhm%C9%99dova_G%C3%BClxar%C9%99_Pa%C5%9Fa_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="n">
         <v>1670</v>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>Elçin</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>Qalib oğlu</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>İmaməliyev</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -3171,51 +3171,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I44" t="inlineStr"/>
       <c r="J44" t="inlineStr">
         <is>
           <t>Mifologiya</t>
         </is>
       </c>
       <c r="K44" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L44" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M44" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N44" t="inlineStr"/>
       <c r="O44" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=lKFhDpMAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Elchin-Galiboglu'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/El%C3%A7inQalibo%C4%9Flu'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0001-0606-8933'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0mam%C9%99liyev_El%C3%A7in_Qalib_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=lKFhDpMAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Elchin-Galiboglu'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/El%C3%A7inQalibo%C4%9Flu'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0001-0606-8933'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0mam%C9%99liyev_El%C3%A7in_Qalib_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="n">
         <v>1671</v>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>Vəfa</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t>Muradxan qızı</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>İbrahim</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -3236,51 +3236,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I45" t="inlineStr"/>
       <c r="J45" t="inlineStr">
         <is>
           <t>Mərasim folkloru</t>
         </is>
       </c>
       <c r="K45" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L45" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M45" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N45" t="inlineStr"/>
       <c r="O45" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=_uBnrLIAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Vafa-Ibrahim '}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/VefaIbrahim '}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-9003-4399'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0brahim_V%C9%99fa_Muradxan_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=_uBnrLIAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Vafa-Ibrahim '}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/VefaIbrahim '}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-9003-4399'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/1671/5/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0brahim_V%C9%99fa_Muradxan_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="n">
         <v>1672</v>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>Şəhla</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>Akif qızı</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>Hüseynli</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -3297,51 +3297,51 @@
         </is>
       </c>
       <c r="H46" t="inlineStr"/>
       <c r="I46" t="inlineStr"/>
       <c r="J46" t="inlineStr">
         <is>
           <t>Mərasim folkloru</t>
         </is>
       </c>
       <c r="K46" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L46" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M46" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N46" t="inlineStr"/>
       <c r="O46" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=XO7G6WEAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Shehla-Shehla-3'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/ShahlaHuseynli '}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-7045-2761'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C3%BCseynli_%C5%9E%C9%99hla_Akif_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=XO7G6WEAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Shehla-Shehla-3'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/ShahlaHuseynli '}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-7045-2761'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C3%BCseynli_%C5%9E%C9%99hla_Akif_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="n">
         <v>1673</v>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>Atəş</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>Şövkət oğlu</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>Əhmədli</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -3358,51 +3358,51 @@
         </is>
       </c>
       <c r="H47" t="inlineStr"/>
       <c r="I47" t="inlineStr"/>
       <c r="J47" t="inlineStr">
         <is>
           <t>Mərasim folkloru</t>
         </is>
       </c>
       <c r="K47" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L47" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M47" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N47" t="inlineStr"/>
       <c r="O47" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=90xan4gAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Ates-Ehmedli '}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/AteshEhmedli '}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0006-6549-0479 '}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fhm%C9%99dli_At%C9%99%C5%9F_%C5%9E%C3%B6vk%C9%99t_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=90xan4gAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Ates-Ehmedli '}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/AteshEhmedli '}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0006-6549-0479 '}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fhm%C9%99dli_At%C9%99%C5%9F_%C5%9E%C3%B6vk%C9%99t_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="n">
         <v>1674</v>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>Akifə</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
           <t>Əflatun qızı</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>Xəlilova</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -3415,51 +3415,51 @@
       </c>
       <c r="G48" t="inlineStr"/>
       <c r="H48" t="inlineStr"/>
       <c r="I48" t="inlineStr"/>
       <c r="J48" t="inlineStr">
         <is>
           <t>Mərasim folkloru</t>
         </is>
       </c>
       <c r="K48" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="L48" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M48" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N48" t="inlineStr"/>
       <c r="O48" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=RKvpxI4AAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Akifa-Xalilova'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/AkifaXalilova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0009-2391-5653 '}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/X%C9%99lilova_Akif%C9%99_%C6%8Fflatun_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=RKvpxI4AAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Akifa-Xalilova'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/AkifaXalilova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0009-2391-5653 '}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/X%C9%99lilova_Akif%C9%99_%C6%8Fflatun_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="n">
         <v>1675</v>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>Mahir</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t>Allahverdi oğlu</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>Cavadov</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -3472,51 +3472,51 @@
       </c>
       <c r="G49" t="inlineStr"/>
       <c r="H49" t="inlineStr"/>
       <c r="I49" t="inlineStr"/>
       <c r="J49" t="inlineStr">
         <is>
           <t>Nəşriyyat</t>
         </is>
       </c>
       <c r="K49" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L49" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M49" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N49" t="inlineStr"/>
       <c r="O49" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=H1d7JSsAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0003-8081-0811 '}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Cavadov_Mahir_Allahverdi_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=H1d7JSsAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0003-8081-0811 '}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Cavadov_Mahir_Allahverdi_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="n">
         <v>1676</v>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>Günel</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
           <t>Kamran qızı</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>Cənnətova</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -3537,51 +3537,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I50" t="inlineStr"/>
       <c r="J50" t="inlineStr">
         <is>
           <t>Azsaylı xalqların folkloru</t>
         </is>
       </c>
       <c r="K50" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="L50" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M50" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N50" t="inlineStr"/>
       <c r="O50" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=RrMxW8UAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Gunel-Jannatova-2'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/GJannatova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-8216-1435 '}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/C%C9%99nn%C9%99tova_G%C3%BCnel_Kamran_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=RrMxW8UAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Gunel-Jannatova-2'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/GJannatova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-8216-1435 '}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/C%C9%99nn%C9%99tova_G%C3%BCnel_Kamran_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="n">
         <v>1677</v>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>Səadət</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
           <t>Həbib qızı</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>Mustafayeva</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -3594,51 +3594,51 @@
       </c>
       <c r="G51" t="inlineStr"/>
       <c r="H51" t="inlineStr"/>
       <c r="I51" t="inlineStr"/>
       <c r="J51" t="inlineStr">
         <is>
           <t>Klassik folklor</t>
         </is>
       </c>
       <c r="K51" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="L51" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M51" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N51" t="inlineStr"/>
       <c r="O51" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=KHE8-scAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Seadet-Mustafayeva '}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/S%C9%99ad%C9%99tMustafayeva'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0001-0522-2185 '}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Mustafayeva_S%C9%99ad%C9%99t_H%C9%99bib_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=KHE8-scAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Seadet-Mustafayeva '}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/S%C9%99ad%C9%99tMustafayeva'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0001-0522-2185 '}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Mustafayeva_S%C9%99ad%C9%99t_H%C9%99bib_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="n">
         <v>1678</v>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>Vəfa</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
           <t>Qüdrət qızı</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>Salehova</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -3651,51 +3651,51 @@
       </c>
       <c r="G52" t="inlineStr"/>
       <c r="H52" t="inlineStr"/>
       <c r="I52" t="inlineStr"/>
       <c r="J52" t="inlineStr">
         <is>
           <t>Beynəlxalq əlaqələr</t>
         </is>
       </c>
       <c r="K52" t="inlineStr">
         <is>
           <t>Baş mütəxəssis</t>
         </is>
       </c>
       <c r="L52" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M52" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N52" t="inlineStr"/>
       <c r="O52" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=Q8AIl0AAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0002-0168-3627'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Salehova_V%C9%99fa_Q%C3%BCdr%C9%99t_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=Q8AIl0AAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0002-0168-3627'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Salehova_V%C9%99fa_Q%C3%BCdr%C9%99t_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="n">
         <v>1679</v>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>Qiymət</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
           <t>Məmmədiyə qızı</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>Məhərrəmli</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -3712,51 +3712,51 @@
         </is>
       </c>
       <c r="H53" t="inlineStr"/>
       <c r="I53" t="inlineStr"/>
       <c r="J53" t="inlineStr">
         <is>
           <t>Cənubi Azərbaycan folkloru</t>
         </is>
       </c>
       <c r="K53" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L53" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M53" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N53" t="inlineStr"/>
       <c r="O53" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=oT69ZQUAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Qiymet-Maharramli'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/QiymetMaharramli'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-3572-1284'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99h%C9%99rr%C9%99mli_Qiym%C9%99t_M%C9%99mm%C9%99diy%C9%99_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=oT69ZQUAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Qiymet-Maharramli'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/QiymetMaharramli'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-3572-1284'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99h%C9%99rr%C9%99mli_Qiym%C9%99t_M%C9%99mm%C9%99diy%C9%99_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="n">
         <v>1680</v>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>Lalə</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>Murtuzəli qızı</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>Bədirova</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -3769,51 +3769,51 @@
       </c>
       <c r="G54" t="inlineStr"/>
       <c r="H54" t="inlineStr"/>
       <c r="I54" t="inlineStr"/>
       <c r="J54" t="inlineStr">
         <is>
           <t>Cənubi Azərbaycan folkloru</t>
         </is>
       </c>
       <c r="K54" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L54" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M54" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N54" t="inlineStr"/>
       <c r="O54" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=iC8mBJsAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Lale-Shabanova'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/LaleShabanova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-3266-2917'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/B%C9%99dirova_Lal%C9%99_Murtuz%C9%99li_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=iC8mBJsAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Lale-Shabanova'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/LaleShabanova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-3266-2917'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/B%C9%99dirova_Lal%C9%99_Murtuz%C9%99li_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="n">
         <v>1681</v>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>Səadət</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t>Mehman qızı</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>İbrahimli</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -3826,51 +3826,51 @@
       </c>
       <c r="G55" t="inlineStr"/>
       <c r="H55" t="inlineStr"/>
       <c r="I55" t="inlineStr"/>
       <c r="J55" t="inlineStr">
         <is>
           <t>Cənubi Azərbaycan folkloru</t>
         </is>
       </c>
       <c r="K55" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L55" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M55" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N55" t="inlineStr"/>
       <c r="O55" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=jUAJeaAAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Seadet-Ibrahimli'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/SeadetIbrahimli'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-6302-5852'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0brahimli_S%C9%99ad%C9%99t_Mehman_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=jUAJeaAAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Seadet-Ibrahimli'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/SeadetIbrahimli'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-6302-5852'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0brahimli_S%C9%99ad%C9%99t_Mehman_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="n">
         <v>1682</v>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>Səbuhi</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
           <t>Ağasən oğlu</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>Bədəlov</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -3883,51 +3883,51 @@
       </c>
       <c r="G56" t="inlineStr"/>
       <c r="H56" t="inlineStr"/>
       <c r="I56" t="inlineStr"/>
       <c r="J56" t="inlineStr">
         <is>
           <t>Cənubi Azərbaycan folkloru</t>
         </is>
       </c>
       <c r="K56" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="L56" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M56" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N56" t="inlineStr"/>
       <c r="O56" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=obsF9MkAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Sebuhi-Bedelov'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/Sbedelov'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0006-3121-1929'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/B%C9%99d%C9%99lov_S%C9%99buhi_A%C4%9Fas%C9%99n_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=obsF9MkAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Sebuhi-Bedelov'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/Sbedelov'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0006-3121-1929'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/B%C9%99d%C9%99lov_S%C9%99buhi_A%C4%9Fas%C9%99n_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="n">
         <v>1683</v>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>Fatimə</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
           <t>Bağır qızı</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>Bağırova</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -3940,51 +3940,51 @@
       </c>
       <c r="G57" t="inlineStr"/>
       <c r="H57" t="inlineStr"/>
       <c r="I57" t="inlineStr"/>
       <c r="J57" t="inlineStr">
         <is>
           <t>Mifologiya</t>
         </is>
       </c>
       <c r="K57" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="L57" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M57" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N57" t="inlineStr"/>
       <c r="O57" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=BfgkdFcAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Fatima-Bagirova '}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/FatimaBagirova1 '}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0003-8226-5079'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Ba%C4%9F%C4%B1rova_Fatim%C9%99_Ba%C4%9F%C4%B1r_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=BfgkdFcAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Fatima-Bagirova '}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/FatimaBagirova1 '}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0003-8226-5079'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Ba%C4%9F%C4%B1rova_Fatim%C9%99_Ba%C4%9F%C4%B1r_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="n">
         <v>1684</v>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>Rza</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
           <t>Zeynal oğlu</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>Xəlilov</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -4005,51 +4005,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I58" t="inlineStr"/>
       <c r="J58" t="inlineStr">
         <is>
           <t>Klassik folklor</t>
         </is>
       </c>
       <c r="K58" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L58" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M58" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N58" t="inlineStr"/>
       <c r="O58" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=c5uoyo0AAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Rza-Khalilov'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/RzaKhalilov'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0008-9978-5990'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/X%C9%99lilov_Rza_Zeynal_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=c5uoyo0AAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Rza-Khalilov'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/RzaKhalilov'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0008-9978-5990'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/X%C9%99lilov_Rza_Zeynal_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="n">
         <v>1685</v>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>Əfzələddin</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
           <t>Dağbəyi oğlu</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>Əsgərov</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -4070,51 +4070,51 @@
           <t>Professor</t>
         </is>
       </c>
       <c r="I59" t="inlineStr"/>
       <c r="J59" t="inlineStr">
         <is>
           <t>Türk xalqları folkloru</t>
         </is>
       </c>
       <c r="K59" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L59" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M59" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N59" t="inlineStr"/>
       <c r="O59" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=j__oty8AAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Afzaladdin-Asgar'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/EfzeleddinEsger'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-4352-6267 '}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fsg%C9%99rov_%C6%8Ffz%C9%99l%C9%99ddin_Da%C4%9Fb%C9%99yi_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=j__oty8AAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Afzaladdin-Asgar'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/EfzeleddinEsger'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-4352-6267 '}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fsg%C9%99rov_%C6%8Ffz%C9%99l%C9%99ddin_Da%C4%9Fb%C9%99yi_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="n">
         <v>1686</v>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>Elnarə</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
           <t>Hüseyn qızı</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>Əmirli</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -4131,51 +4131,51 @@
         </is>
       </c>
       <c r="H60" t="inlineStr"/>
       <c r="I60" t="inlineStr"/>
       <c r="J60" t="inlineStr">
         <is>
           <t>Türk xalqları folkloru</t>
         </is>
       </c>
       <c r="K60" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L60" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M60" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N60" t="inlineStr"/>
       <c r="O60" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=qTytSacAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Elnara-Amirli'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/Amirli'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-9050-9139'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fmirli_Elnar%C9%99_H%C3%BCseyn_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=qTytSacAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Elnara-Amirli'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/Amirli'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-9050-9139'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fmirli_Elnar%C9%99_H%C3%BCseyn_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="n">
         <v>1687</v>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>Qumru</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
           <t>Fuad qızı</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>Şəhriyar</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -4192,51 +4192,51 @@
         </is>
       </c>
       <c r="H61" t="inlineStr"/>
       <c r="I61" t="inlineStr"/>
       <c r="J61" t="inlineStr">
         <is>
           <t>Türk xalqları folkloru</t>
         </is>
       </c>
       <c r="K61" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="L61" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M61" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N61" t="inlineStr"/>
       <c r="O61" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=5g7jWg0AAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Gumru-Shehriyar'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/QumruShehriyar '}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-6130-7063'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C5%9E%C9%99hriyar_Qumru_Fuad_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=5g7jWg0AAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Gumru-Shehriyar'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/QumruShehriyar '}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-6130-7063'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C5%9E%C9%99hriyar_Qumru_Fuad_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="n">
         <v>1688</v>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>Aygül</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
           <t>Azər qızı</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t>Qurbanova</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -4253,51 +4253,51 @@
         </is>
       </c>
       <c r="H62" t="inlineStr"/>
       <c r="I62" t="inlineStr"/>
       <c r="J62" t="inlineStr">
         <is>
           <t>Türk xalqları folkloru</t>
         </is>
       </c>
       <c r="K62" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L62" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M62" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N62" t="inlineStr"/>
       <c r="O62" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=z1wZedYAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Aygul- Qurbanova'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/Aygul Qurbanova2 '}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-3823-3673  '}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Qurbanova_Ayg%C3%BCl_Az%C9%99r_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=z1wZedYAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Aygul- Qurbanova'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/Aygul Qurbanova2 '}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-3823-3673  '}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Qurbanova_Ayg%C3%BCl_Az%C9%99r_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="n">
         <v>1689</v>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>Səkinə</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
           <t>Allahverdi qızı</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
           <t>Qaybalıyeva</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -4314,51 +4314,51 @@
         </is>
       </c>
       <c r="H63" t="inlineStr"/>
       <c r="I63" t="inlineStr"/>
       <c r="J63" t="inlineStr">
         <is>
           <t>Türk xalqları folkloru</t>
         </is>
       </c>
       <c r="K63" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L63" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M63" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N63" t="inlineStr"/>
       <c r="O63" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=HaJ-Do4AAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Sakina-Qaybaliyeva '}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/SakinaQaybaliyeva'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0006-0998-6613'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Qaybal%C4%B1yeva_S%C9%99kin%C9%99_Allahverdi_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=HaJ-Do4AAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Sakina-Qaybaliyeva '}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/SakinaQaybaliyeva'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0006-0998-6613'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Qaybal%C4%B1yeva_S%C9%99kin%C9%99_Allahverdi_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="n">
         <v>1690</v>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>Nigar</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
           <t>Eldar qızı</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>Həsənova</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -4379,51 +4379,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I64" t="inlineStr"/>
       <c r="J64" t="inlineStr">
         <is>
           <t>Qərbi Azərbaycan folkloru</t>
         </is>
       </c>
       <c r="K64" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L64" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M64" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N64" t="inlineStr"/>
       <c r="O64" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=_4aLtvQAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Nigar-Hasanova-2'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/NigarHasanova23'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-8146-4250'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C9%99s%C9%99nova_Nigar_Eldar_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=_4aLtvQAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Nigar-Hasanova-2'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/NigarHasanova23'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-8146-4250'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C9%99s%C9%99nova_Nigar_Eldar_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="n">
         <v>1691</v>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>Elxan</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
           <t>Hüseynqulu oğlu</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
           <t>Məmmədli</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -4440,51 +4440,51 @@
         </is>
       </c>
       <c r="H65" t="inlineStr"/>
       <c r="I65" t="inlineStr"/>
       <c r="J65" t="inlineStr">
         <is>
           <t>Aşıq yaradıcılığı</t>
         </is>
       </c>
       <c r="K65" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L65" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M65" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N65" t="inlineStr"/>
       <c r="O65" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=6jzvI2wAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Elxan-Mammadli   '}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/ElkhanMammadli2 '}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0003-3634-880X'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dli_Elxan_H%C3%BCseynqulu_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=6jzvI2wAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Elxan-Mammadli   '}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/ElkhanMammadli2 '}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0003-3634-880X'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dli_Elxan_H%C3%BCseynqulu_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="n">
         <v>1692</v>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>Tacir</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
           <t>Şaban oğlu</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
           <t>Qurbanov</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -4505,51 +4505,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I66" t="inlineStr"/>
       <c r="J66" t="inlineStr">
         <is>
           <t>Aşıq yaradıcılığı</t>
         </is>
       </c>
       <c r="K66" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L66" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M66" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N66" t="inlineStr"/>
       <c r="O66" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=ylklgZgAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Tacir-Gurbanov '}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/QurbanovTacir '}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0005-7879-3666 '}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Qurbanov_Tacir_%C5%9Eaban_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=ylklgZgAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Tacir-Gurbanov '}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/QurbanovTacir '}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0005-7879-3666 '}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Qurbanov_Tacir_%C5%9Eaban_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="n">
         <v>1693</v>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>Vüsal</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
           <t>Mirabi oğlu</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
           <t>Abiyev</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -4562,51 +4562,51 @@
       </c>
       <c r="G67" t="inlineStr"/>
       <c r="H67" t="inlineStr"/>
       <c r="I67" t="inlineStr"/>
       <c r="J67" t="inlineStr">
         <is>
           <t>Elektron xidmətlər</t>
         </is>
       </c>
       <c r="K67" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L67" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M67" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N67" t="inlineStr"/>
       <c r="O67" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=XKZVQmAAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Vusal-Abiyev '}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/Vusal Abiyev    '}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0005-8069-3779 '}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Abiyev_V%C3%BCsal_Mirabi_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=XKZVQmAAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Vusal-Abiyev '}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/Vusal Abiyev    '}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0005-8069-3779 '}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Abiyev_V%C3%BCsal_Mirabi_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="n">
         <v>1694</v>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>Aynur</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
           <t>Məhəmməd qızı</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
           <t>Hüseynova</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -4627,51 +4627,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I68" t="inlineStr"/>
       <c r="J68" t="inlineStr">
         <is>
           <t>Klassik folklor</t>
         </is>
       </c>
       <c r="K68" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L68" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M68" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N68" t="inlineStr"/>
       <c r="O68" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=zSHrWBcAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Aynur-Huseynova-4'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/AynurHuseynova1'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0008- 2809-8042'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C3%BCseynova_Aynur_M%C9%99h%C9%99mm%C9%99d_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=zSHrWBcAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Aynur-Huseynova-4'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/AynurHuseynova1'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0008- 2809-8042'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C3%BCseynova_Aynur_M%C9%99h%C9%99mm%C9%99d_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="n">
         <v>1695</v>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>Vüsal</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
           <t>Arif qızı</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
           <t>Səfiyeva</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -4688,51 +4688,51 @@
         </is>
       </c>
       <c r="H69" t="inlineStr"/>
       <c r="I69" t="inlineStr"/>
       <c r="J69" t="inlineStr">
         <is>
           <t>Azsaylı xalqların folkloru</t>
         </is>
       </c>
       <c r="K69" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L69" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M69" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N69" t="inlineStr"/>
       <c r="O69" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=Oskh10cAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Vusal-Safiyeva'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/VSafiyeva'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0004-5572-1160'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/S%C9%99fiyeva_V%C3%BCsal_Arif_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=Oskh10cAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Vusal-Safiyeva'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/VSafiyeva'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0004-5572-1160'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/S%C9%99fiyeva_V%C3%BCsal_Arif_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="n">
         <v>1696</v>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>Sahibə</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
           <t>Sədnik qızı</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
           <t>Paşayeva</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -4745,51 +4745,51 @@
       </c>
       <c r="G70" t="inlineStr"/>
       <c r="H70" t="inlineStr"/>
       <c r="I70" t="inlineStr"/>
       <c r="J70" t="inlineStr">
         <is>
           <t>Aşıq yaradıcılığı</t>
         </is>
       </c>
       <c r="K70" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="L70" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M70" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N70" t="inlineStr"/>
       <c r="O70" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=RcIb9MQAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Sahibe-Pashayeva'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/SahibePashayeva'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0001-3979-8123'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Pa%C5%9Fayeva_Sahib%C9%99_S%C9%99dnik_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=RcIb9MQAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Sahibe-Pashayeva'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/SahibePashayeva'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0001-3979-8123'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Pa%C5%9Fayeva_Sahib%C9%99_S%C9%99dnik_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="n">
         <v>1697</v>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>Məhsəti</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
           <t>Vaqif qızı</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
           <t>Süleymanova</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -4802,51 +4802,51 @@
       </c>
       <c r="G71" t="inlineStr"/>
       <c r="H71" t="inlineStr"/>
       <c r="I71" t="inlineStr"/>
       <c r="J71" t="inlineStr">
         <is>
           <t>Təhsil</t>
         </is>
       </c>
       <c r="K71" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L71" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M71" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N71" t="inlineStr"/>
       <c r="O71" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=7MTOVgcAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Mehseti-Suleymanova'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/MehsetiSuleymanova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-8191-0708'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/S%C3%BCleymanova_M%C9%99hs%C9%99ti_Vaqif_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=7MTOVgcAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Mehseti-Suleymanova'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/MehsetiSuleymanova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-8191-0708'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/S%C3%BCleymanova_M%C9%99hs%C9%99ti_Vaqif_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="n">
         <v>1698</v>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>Sürəyya</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
           <t>Salamat qızı</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
           <t>Əlizadə</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -4859,51 +4859,51 @@
       </c>
       <c r="G72" t="inlineStr"/>
       <c r="H72" t="inlineStr"/>
       <c r="I72" t="inlineStr"/>
       <c r="J72" t="inlineStr">
         <is>
           <t>Cənubi Azərbaycan folkloru</t>
         </is>
       </c>
       <c r="K72" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="L72" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M72" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N72" t="inlineStr"/>
       <c r="O72" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=yhdQhVcAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Sureyya-Alizade-2'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/SureyyaAlizade3'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-3063-9070'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Flizad%C9%99_S%C3%BCr%C9%99yya_Salamat_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=yhdQhVcAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Sureyya-Alizade-2'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/SureyyaAlizade3'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-3063-9070'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Flizad%C9%99_S%C3%BCr%C9%99yya_Salamat_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="n">
         <v>1699</v>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>Mətanət</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
           <t>Sabir qızı</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
           <t>Xəlilova</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -4916,51 +4916,51 @@
       </c>
       <c r="G73" t="inlineStr"/>
       <c r="H73" t="inlineStr"/>
       <c r="I73" t="inlineStr"/>
       <c r="J73" t="inlineStr">
         <is>
           <t>Mərasim folkloru</t>
         </is>
       </c>
       <c r="K73" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L73" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M73" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N73" t="inlineStr"/>
       <c r="O73" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=t-0_bjgAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Metanet-Xalilova'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/MetanetKhalilova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0001-7438-1227'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/1699/5/#ameadergipark'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/X%C9%99lilova_M%C9%99tan%C9%99t_Sabir_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=t-0_bjgAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Metanet-Xalilova'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/MetanetKhalilova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0001-7438-1227'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/1699/5/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/X%C9%99lilova_M%C9%99tan%C9%99t_Sabir_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="n">
         <v>1700</v>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>Qalib</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
           <t>Əmirağa oğlu</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
           <t>Sayılov</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -4981,51 +4981,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I74" t="inlineStr"/>
       <c r="J74" t="inlineStr">
         <is>
           <t>Mərasim folkloru</t>
         </is>
       </c>
       <c r="K74" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L74" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M74" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N74" t="inlineStr"/>
       <c r="O74" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=E0BFySYAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Qalib-Sayilov'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/QalibSayilov'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0004-9990-8613'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Say%C4%B1lov_Qalib_%C6%8Fmira%C4%9Fa_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=E0BFySYAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Qalib-Sayilov'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/QalibSayilov'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0004-9990-8613'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Say%C4%B1lov_Qalib_%C6%8Fmira%C4%9Fa_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="n">
         <v>1701</v>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>Aydın</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
           <t>Xankişi oğlu</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
           <t>Mustafayev</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -5038,51 +5038,51 @@
       </c>
       <c r="G75" t="inlineStr"/>
       <c r="H75" t="inlineStr"/>
       <c r="I75" t="inlineStr"/>
       <c r="J75" t="inlineStr">
         <is>
           <t>Mifologiya</t>
         </is>
       </c>
       <c r="K75" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="L75" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M75" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N75" t="inlineStr"/>
       <c r="O75" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=CJv7VAEAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Aydin-Mustafayev'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/AydinMustafayev1'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0006-1575-0092'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Mustafayev_Ayd%C4%B1n_Xanki%C5%9Fi_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=CJv7VAEAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Aydin-Mustafayev'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/AydinMustafayev1'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0006-1575-0092'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Mustafayev_Ayd%C4%B1n_Xanki%C5%9Fi_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="n">
         <v>1702</v>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>Şakir</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
           <t>Əlif oğlu</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
           <t>Albalıyev</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -5103,51 +5103,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I76" t="inlineStr"/>
       <c r="J76" t="inlineStr">
         <is>
           <t>Mifologiya</t>
         </is>
       </c>
       <c r="K76" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L76" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M76" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N76" t="inlineStr"/>
       <c r="O76" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=kdTJw6EAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Shakir-Albaliyev'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/ShakirAlbaliyev'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0003-2847-6377'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Albal%C4%B1yev_%C5%9Eakir_%C6%8Flif_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=kdTJw6EAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Shakir-Albaliyev'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/ShakirAlbaliyev'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0003-2847-6377'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Albal%C4%B1yev_%C5%9Eakir_%C6%8Flif_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="n">
         <v>1703</v>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>Nərmin</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
           <t>Ramiz qızı</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
           <t>Babayeva</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -5160,51 +5160,51 @@
       </c>
       <c r="G77" t="inlineStr"/>
       <c r="H77" t="inlineStr"/>
       <c r="I77" t="inlineStr"/>
       <c r="J77" t="inlineStr">
         <is>
           <t>Mifologiya</t>
         </is>
       </c>
       <c r="K77" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L77" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M77" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N77" t="inlineStr"/>
       <c r="O77" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=UVXLztQAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Narmin-Babayeva-3'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'independent.academia.edu/NarminBabayeva7'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0007-7012-1480'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Babayeva_N%C9%99rmin_Ramiz_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=UVXLztQAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Narmin-Babayeva-3'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'independent.academia.edu/NarminBabayeva7'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0007-7012-1480'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Babayeva_N%C9%99rmin_Ramiz_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="n">
         <v>1704</v>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>Vüsalə</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
           <t>Əbdüləli qızı</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
           <t>Kərimova</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -5217,51 +5217,51 @@
       </c>
       <c r="G78" t="inlineStr"/>
       <c r="H78" t="inlineStr"/>
       <c r="I78" t="inlineStr"/>
       <c r="J78" t="inlineStr">
         <is>
           <t>Folklorun toplanması və sistemləşdirilməsi</t>
         </is>
       </c>
       <c r="K78" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L78" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M78" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N78" t="inlineStr"/>
       <c r="O78" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=cwJ4x9oAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Vusale-Kerimova-Orucova'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/VusaleKerimovaOrucova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-2332-1205'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/K%C9%99rimova_V%C3%BCsal%C9%99_%C6%8Fbd%C3%BCl%C9%99li_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=cwJ4x9oAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Vusale-Kerimova-Orucova'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/VusaleKerimovaOrucova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-2332-1205'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/K%C9%99rimova_V%C3%BCsal%C9%99_%C6%8Fbd%C3%BCl%C9%99li_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="n">
         <v>1705</v>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>Nərgiz</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
           <t>Fazil qızı</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
           <t>Hüseynzadə (Xanlarlı)</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -5274,51 +5274,51 @@
       </c>
       <c r="G79" t="inlineStr"/>
       <c r="H79" t="inlineStr"/>
       <c r="I79" t="inlineStr"/>
       <c r="J79" t="inlineStr">
         <is>
           <t>Folklorun toplanması və sistemləşdirilməsi</t>
         </is>
       </c>
       <c r="K79" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="L79" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M79" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N79" t="inlineStr"/>
       <c r="O79" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=6A4D-vUAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Nergiz-Huseynzade'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/NergizXanlarli'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C3%BCseynzad%C9%99_%28Xanlarl%C4%B1%29_N%C9%99rgiz_Fazil_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=6A4D-vUAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Nergiz-Huseynzade'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/NergizXanlarli'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C3%BCseynzad%C9%99_%28Xanlarl%C4%B1%29_N%C9%99rgiz_Fazil_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="n">
         <v>1706</v>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>İlhamə</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
           <t>Cəlal qızı</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
           <t>Qəsəbova</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -5335,51 +5335,51 @@
         </is>
       </c>
       <c r="H80" t="inlineStr"/>
       <c r="I80" t="inlineStr"/>
       <c r="J80" t="inlineStr">
         <is>
           <t>Mifologiya</t>
         </is>
       </c>
       <c r="K80" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L80" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M80" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N80" t="inlineStr"/>
       <c r="O80" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=SbAARGwAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Ilhama-Qasabova'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/IlhamaQasabova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0002-7419-9182'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Q%C9%99s%C9%99bova_%C4%B0lham%C9%99_C%C9%99lal_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=SbAARGwAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Ilhama-Qasabova'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/IlhamaQasabova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0002-7419-9182'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Q%C9%99s%C9%99bova_%C4%B0lham%C9%99_C%C9%99lal_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="n">
         <v>1707</v>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>Vüsalə</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
           <t>Roma qızı</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
           <t>Nəsibova</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -5396,51 +5396,51 @@
         </is>
       </c>
       <c r="H81" t="inlineStr"/>
       <c r="I81" t="inlineStr"/>
       <c r="J81" t="inlineStr">
         <is>
           <t>Mifologiya</t>
         </is>
       </c>
       <c r="K81" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="L81" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M81" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N81" t="inlineStr"/>
       <c r="O81" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=BE5fjZkAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Vusala-Nasibova'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/VNasibova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0006-5556-9044'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/N%C9%99sibova_V%C3%BCsal%C9%99_Roma_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=BE5fjZkAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Vusala-Nasibova'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/VNasibova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0006-5556-9044'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/N%C9%99sibova_V%C3%BCsal%C9%99_Roma_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="n">
         <v>1708</v>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>Könül</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
           <t>Qabil qızı</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
           <t>Əliyeva</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -5457,51 +5457,51 @@
         </is>
       </c>
       <c r="H82" t="inlineStr"/>
       <c r="I82" t="inlineStr"/>
       <c r="J82" t="inlineStr">
         <is>
           <t>Mifologiya</t>
         </is>
       </c>
       <c r="K82" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="L82" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M82" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N82" t="inlineStr"/>
       <c r="O82" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=07AmNEEAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Konul-Aliyeva-3'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/KonulAliyeva35'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-2372-5907'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyeva_K%C3%B6n%C3%BCl_Qabil_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=07AmNEEAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Konul-Aliyeva-3'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/KonulAliyeva35'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-2372-5907'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyeva_K%C3%B6n%C3%BCl_Qabil_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="n">
         <v>1709</v>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>Zəfər</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
           <t>Fərhad oğlu</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
           <t>Fərhadov</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -5514,51 +5514,51 @@
       </c>
       <c r="G83" t="inlineStr"/>
       <c r="H83" t="inlineStr"/>
       <c r="I83" t="inlineStr"/>
       <c r="J83" t="inlineStr">
         <is>
           <t>Folklorun toplanması və sistemləşdirilməsi</t>
         </is>
       </c>
       <c r="K83" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="L83" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M83" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N83" t="inlineStr"/>
       <c r="O83" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=ZA7xfgcAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Zefer-Farhadov'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/ZeferFarhadov'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0006-4858-1678'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/F%C9%99rhadov_Z%C9%99f%C9%99r_F%C9%99rhad_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=ZA7xfgcAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Zefer-Farhadov'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/ZeferFarhadov'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0006-4858-1678'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/1709/5/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/F%C9%99rhadov_Z%C9%99f%C9%99r_F%C9%99rhad_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="n">
         <v>1710</v>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>Qumral</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
           <t>Nizami qızı</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
           <t>Mirzəyeva</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -5571,51 +5571,51 @@
       </c>
       <c r="G84" t="inlineStr"/>
       <c r="H84" t="inlineStr"/>
       <c r="I84" t="inlineStr"/>
       <c r="J84" t="inlineStr">
         <is>
           <t>Mərasim folkloru</t>
         </is>
       </c>
       <c r="K84" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="L84" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M84" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N84" t="inlineStr"/>
       <c r="O84" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=75-fL6sAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Qumral-Mirzayeva'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/qumralmemmedova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0006-7304-1817'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Mirz%C9%99yeva_Qumral_Nizami_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=75-fL6sAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Qumral-Mirzayeva'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/qumralmemmedova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0006-7304-1817'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Mirz%C9%99yeva_Qumral_Nizami_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="n">
         <v>1711</v>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t>Nigar</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
           <t>Hümmət qızı</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
           <t>Abdullayeva</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -5628,51 +5628,51 @@
       </c>
       <c r="G85" t="inlineStr"/>
       <c r="H85" t="inlineStr"/>
       <c r="I85" t="inlineStr"/>
       <c r="J85" t="inlineStr">
         <is>
           <t>Folklor və yazılı ədəbiyyat</t>
         </is>
       </c>
       <c r="K85" t="inlineStr">
         <is>
           <t>Böyük laborant</t>
         </is>
       </c>
       <c r="L85" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M85" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N85" t="inlineStr"/>
       <c r="O85" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=HaFrNfEAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-0006-6179'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Abdullayeva_Nigar_H%C3%BCmm%C9%99t_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=HaFrNfEAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-0006-6179'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Abdullayeva_Nigar_H%C3%BCmm%C9%99t_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="n">
         <v>1712</v>
       </c>
       <c r="B86" t="inlineStr">
         <is>
           <t>Afaq</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
           <t>Rəhman qızı</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
           <t>Mustafayeva</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -5685,51 +5685,51 @@
       </c>
       <c r="G86" t="inlineStr"/>
       <c r="H86" t="inlineStr"/>
       <c r="I86" t="inlineStr"/>
       <c r="J86" t="inlineStr">
         <is>
           <t>Sənədlərlə iş şöbəsi</t>
         </is>
       </c>
       <c r="K86" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L86" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M86" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N86" t="inlineStr"/>
       <c r="O86" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0000-4704-5570'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Mustafayeva_Afaq_R%C9%99hman_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0000-4704-5570'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Mustafayeva_Afaq_R%C9%99hman_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="n">
         <v>1713</v>
       </c>
       <c r="B87" t="inlineStr">
         <is>
           <t>Nurlana</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
           <t>Ramazan qızı</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
           <t>Məmmədova</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -5742,51 +5742,51 @@
       </c>
       <c r="G87" t="inlineStr"/>
       <c r="H87" t="inlineStr"/>
       <c r="I87" t="inlineStr"/>
       <c r="J87" t="inlineStr">
         <is>
           <t>Klassik folklor</t>
         </is>
       </c>
       <c r="K87" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="L87" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M87" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N87" t="inlineStr"/>
       <c r="O87" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=BEUEoYAAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/MemmedovaNurlana'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dova_Nurlana_Ramazan_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=BEUEoYAAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/MemmedovaNurlana'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dova_Nurlana_Ramazan_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="n">
         <v>1714</v>
       </c>
       <c r="B88" t="inlineStr">
         <is>
           <t>Ülkər</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
           <t>İman qızı</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
           <t>Əliyeva</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -5807,51 +5807,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I88" t="inlineStr"/>
       <c r="J88" t="inlineStr">
         <is>
           <t>Klassik folklor</t>
         </is>
       </c>
       <c r="K88" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L88" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M88" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N88" t="inlineStr"/>
       <c r="O88" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=3x2Y90wAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Ulker-Aliyeva-3'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/ulkeraliyeva12'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-2989-8702'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyeva_%C3%9Clk%C9%99r_%C4%B0man_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=3x2Y90wAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Ulker-Aliyeva-3'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/ulkeraliyeva12'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-2989-8702'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyeva_%C3%9Clk%C9%99r_%C4%B0man_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="n">
         <v>1715</v>
       </c>
       <c r="B89" t="inlineStr">
         <is>
           <t>Əpoş</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
           <t>İslam oğlu</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
           <t>Vəliyev</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -5868,51 +5868,51 @@
         </is>
       </c>
       <c r="H89" t="inlineStr"/>
       <c r="I89" t="inlineStr"/>
       <c r="J89" t="inlineStr">
         <is>
           <t>Qərbi Azərbaycan folkloru</t>
         </is>
       </c>
       <c r="K89" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L89" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M89" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N89" t="inlineStr"/>
       <c r="O89" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=9xwnoHMAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/pos-Vliyev'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/AposhValiyev'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0004-0934-2645'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/V%C9%99liyev_%C6%8Fpo%C5%9F_%C4%B0slam_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=9xwnoHMAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/pos-Vliyev'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/AposhValiyev'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0004-0934-2645'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/V%C9%99liyev_%C6%8Fpo%C5%9F_%C4%B0slam_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="n">
         <v>1716</v>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>Əziz</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
           <t>Yusif oğlu</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
           <t>Ələkbərov</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -5925,51 +5925,51 @@
       </c>
       <c r="G90" t="inlineStr"/>
       <c r="H90" t="inlineStr"/>
       <c r="I90" t="inlineStr"/>
       <c r="J90" t="inlineStr">
         <is>
           <t>Qərbi Azərbaycan folkloru</t>
         </is>
       </c>
       <c r="K90" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L90" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M90" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N90" t="inlineStr"/>
       <c r="O90" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fl%C9%99kb%C9%99rov_%C6%8Fziz_Yusif_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fl%C9%99kb%C9%99rov_%C6%8Fziz_Yusif_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="n">
         <v>1717</v>
       </c>
       <c r="B91" t="inlineStr">
         <is>
           <t>Günay</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
           <t>Tahir qızı</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
           <t>Oruczadə</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -5982,51 +5982,51 @@
       </c>
       <c r="G91" t="inlineStr"/>
       <c r="H91" t="inlineStr"/>
       <c r="I91" t="inlineStr"/>
       <c r="J91" t="inlineStr">
         <is>
           <t>Mərasim folkloru</t>
         </is>
       </c>
       <c r="K91" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L91" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M91" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N91" t="inlineStr"/>
       <c r="O91" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=czWYu7UAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Gunay-Oruczade'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/GOruczade'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0002-4640-8696'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Oruczad%C9%99_G%C3%BCnay_Tahir_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=czWYu7UAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Gunay-Oruczade'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/GOruczade'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0002-4640-8696'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Oruczad%C9%99_G%C3%BCnay_Tahir_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="n">
         <v>1718</v>
       </c>
       <c r="B92" t="inlineStr">
         <is>
           <t>Südabə</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
           <t>Əkbər qızı</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
           <t>Həsənova</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -6039,51 +6039,51 @@
       </c>
       <c r="G92" t="inlineStr"/>
       <c r="H92" t="inlineStr"/>
       <c r="I92" t="inlineStr"/>
       <c r="J92" t="inlineStr">
         <is>
           <t>Türk xalqları folkloru</t>
         </is>
       </c>
       <c r="K92" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L92" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M92" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N92" t="inlineStr"/>
       <c r="O92" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=MTu_8hAAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Sudaba-Hasanova'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/SudabaHasanova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0006-9732-4037'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C9%99s%C9%99nova_S%C3%BCdab%C9%99_%C6%8Fkb%C9%99r_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=MTu_8hAAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Sudaba-Hasanova'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/SudabaHasanova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0006-9732-4037'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C9%99s%C9%99nova_S%C3%BCdab%C9%99_%C6%8Fkb%C9%99r_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="n">
         <v>1719</v>
       </c>
       <c r="B93" t="inlineStr">
         <is>
           <t>Xanım</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
           <t>Ataəmi qızı</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
           <t>Mirzəyeva</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -6100,51 +6100,51 @@
         </is>
       </c>
       <c r="H93" t="inlineStr"/>
       <c r="I93" t="inlineStr"/>
       <c r="J93" t="inlineStr">
         <is>
           <t>Müasir folklor</t>
         </is>
       </c>
       <c r="K93" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="L93" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M93" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N93" t="inlineStr"/>
       <c r="O93" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=Hmw-P9MAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Xanim-Mirzayeva'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/XMirzayeva'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Mirz%C9%99yeva_Xan%C4%B1m_Ata%C9%99mi_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=Hmw-P9MAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Xanim-Mirzayeva'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/XMirzayeva'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Mirz%C9%99yeva_Xan%C4%B1m_Ata%C9%99mi_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="n">
         <v>1720</v>
       </c>
       <c r="B94" t="inlineStr">
         <is>
           <t>Kəmalə</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
           <t>Fikrət qızı</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
           <t>İsmayılova</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -6157,51 +6157,51 @@
       </c>
       <c r="G94" t="inlineStr"/>
       <c r="H94" t="inlineStr"/>
       <c r="I94" t="inlineStr"/>
       <c r="J94" t="inlineStr">
         <is>
           <t>Aşıq yaradıcılığı</t>
         </is>
       </c>
       <c r="K94" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L94" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M94" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N94" t="inlineStr"/>
       <c r="O94" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0smay%C4%B1lova_K%C9%99mal%C9%99_Fikr%C9%99t_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0smay%C4%B1lova_K%C9%99mal%C9%99_Fikr%C9%99t_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="n">
         <v>1721</v>
       </c>
       <c r="B95" t="inlineStr">
         <is>
           <t>Cəmilə</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
           <t>Niyaz qızı</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
           <t>Novruzova</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -6214,51 +6214,51 @@
       </c>
       <c r="G95" t="inlineStr"/>
       <c r="H95" t="inlineStr"/>
       <c r="I95" t="inlineStr"/>
       <c r="J95" t="inlineStr">
         <is>
           <t>Azsaylı xalqların folkloru</t>
         </is>
       </c>
       <c r="K95" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="L95" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M95" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N95" t="inlineStr"/>
       <c r="O95" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0002-9248-7727'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Novruzova_C%C9%99mil%C9%99_Niyaz_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0002-9248-7727'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Novruzova_C%C9%99mil%C9%99_Niyaz_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="n">
         <v>1722</v>
       </c>
       <c r="B96" t="inlineStr">
         <is>
           <t>Hüseyn</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
           <t>Ələsgər oğlu</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
           <t>İsmayılov</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -6271,51 +6271,51 @@
       </c>
       <c r="G96" t="inlineStr"/>
       <c r="H96" t="inlineStr"/>
       <c r="I96" t="inlineStr"/>
       <c r="J96" t="inlineStr">
         <is>
           <t>Aşıq yaradıcılığı</t>
         </is>
       </c>
       <c r="K96" t="inlineStr">
         <is>
           <t>Baş elmi işçi</t>
         </is>
       </c>
       <c r="L96" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M96" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N96" t="inlineStr"/>
       <c r="O96" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0smay%C4%B1lov_H%C3%BCseyn_%C6%8Fl%C9%99sg%C9%99r_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0smay%C4%B1lov_H%C3%BCseyn_%C6%8Fl%C9%99sg%C9%99r_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="n">
         <v>1723</v>
       </c>
       <c r="B97" t="inlineStr">
         <is>
           <t>Zümrüd</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
           <t>İbrahim qızı</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
           <t>Mənsimova</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -6328,51 +6328,51 @@
       </c>
       <c r="G97" t="inlineStr"/>
       <c r="H97" t="inlineStr"/>
       <c r="I97" t="inlineStr"/>
       <c r="J97" t="inlineStr">
         <is>
           <t>Azsaylı xalqların folkloru</t>
         </is>
       </c>
       <c r="K97" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="L97" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M97" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N97" t="inlineStr"/>
       <c r="O97" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99nsimova_Z%C3%BCmr%C3%BCd_%C4%B0brahim_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99nsimova_Z%C3%BCmr%C3%BCd_%C4%B0brahim_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="n">
         <v>1724</v>
       </c>
       <c r="B98" t="inlineStr">
         <is>
           <t>Yeganə</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
           <t>Allahverdi qızı</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
           <t>Məmmədova</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -6385,51 +6385,51 @@
       </c>
       <c r="G98" t="inlineStr"/>
       <c r="H98" t="inlineStr"/>
       <c r="I98" t="inlineStr"/>
       <c r="J98" t="inlineStr">
         <is>
           <t>Azsaylı xalqların folkloru</t>
         </is>
       </c>
       <c r="K98" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L98" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M98" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N98" t="inlineStr"/>
       <c r="O98" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dova_Yegan%C9%99_Allahverdi_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dova_Yegan%C9%99_Allahverdi_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="n">
         <v>1725</v>
       </c>
       <c r="B99" t="inlineStr">
         <is>
           <t>Tahir</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
           <t>İskəndər oğlu</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
           <t>Nəsib</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -6450,51 +6450,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I99" t="inlineStr"/>
       <c r="J99" t="inlineStr">
         <is>
           <t>Türk xalqları folkloru</t>
         </is>
       </c>
       <c r="K99" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L99" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M99" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N99" t="inlineStr"/>
       <c r="O99" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=N5JMApAAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/N%C9%99sib_Tahir_%C4%B0sk%C9%99nd%C9%99r_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=N5JMApAAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/N%C9%99sib_Tahir_%C4%B0sk%C9%99nd%C9%99r_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="n">
         <v>1726</v>
       </c>
       <c r="B100" t="inlineStr">
         <is>
           <t>Alim</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
           <t>Qurban oğlu</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
           <t>Abdullayev</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -6507,51 +6507,51 @@
       </c>
       <c r="G100" t="inlineStr"/>
       <c r="H100" t="inlineStr"/>
       <c r="I100" t="inlineStr"/>
       <c r="J100" t="inlineStr">
         <is>
           <t>Azsaylı xalqların folkloru</t>
         </is>
       </c>
       <c r="K100" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L100" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M100" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N100" t="inlineStr"/>
       <c r="O100" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Abdullayev_Alim_Qurban_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Abdullayev_Alim_Qurban_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="n">
         <v>1727</v>
       </c>
       <c r="B101" t="inlineStr">
         <is>
           <t>İlahə</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
           <t>İslam qızı</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
           <t>Qurbanova</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -6564,51 +6564,51 @@
       </c>
       <c r="G101" t="inlineStr"/>
       <c r="H101" t="inlineStr"/>
       <c r="I101" t="inlineStr"/>
       <c r="J101" t="inlineStr">
         <is>
           <t>Cənubi Azərbaycan folıkloru</t>
         </is>
       </c>
       <c r="K101" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L101" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M101" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N101" t="inlineStr"/>
       <c r="O101" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Qurbanova_%C4%B0lah%C9%99_%C4%B0slam_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Qurbanova_%C4%B0lah%C9%99_%C4%B0slam_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="n">
         <v>1728</v>
       </c>
       <c r="B102" t="inlineStr">
         <is>
           <t>Aysel</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
           <t>Ramazan qızı</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
           <t>Həsənova</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -6621,51 +6621,51 @@
       </c>
       <c r="G102" t="inlineStr"/>
       <c r="H102" t="inlineStr"/>
       <c r="I102" t="inlineStr"/>
       <c r="J102" t="inlineStr">
         <is>
           <t>Qərbi Azərbaycan folkloru</t>
         </is>
       </c>
       <c r="K102" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="L102" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M102" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N102" t="inlineStr"/>
       <c r="O102" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C9%99s%C9%99nova_Aysel_Ramazan_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C9%99s%C9%99nova_Aysel_Ramazan_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="n">
         <v>1729</v>
       </c>
       <c r="B103" t="inlineStr">
         <is>
           <t>Altunay</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
           <t>Əfzələddin qızı</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
           <t>Əsgər</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -6678,51 +6678,51 @@
       </c>
       <c r="G103" t="inlineStr"/>
       <c r="H103" t="inlineStr"/>
       <c r="I103" t="inlineStr"/>
       <c r="J103" t="inlineStr">
         <is>
           <t>Türk xalqları folkloru</t>
         </is>
       </c>
       <c r="K103" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="L103" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M103" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N103" t="inlineStr"/>
       <c r="O103" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Altunay-Asgar'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/AltunayAsger'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0000-2557-237X'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fsg%C9%99r_Altunay_%C6%8Ffz%C9%99l%C9%99ddin_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Altunay-Asgar'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/AltunayAsger'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0000-2557-237X'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fsg%C9%99r_Altunay_%C6%8Ffz%C9%99l%C9%99ddin_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="n">
         <v>1730</v>
       </c>
       <c r="B104" t="inlineStr">
         <is>
           <t>Xəzəngül</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
           <t>Əli qızı</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
           <t>Məmmədova</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -6735,51 +6735,51 @@
       </c>
       <c r="G104" t="inlineStr"/>
       <c r="H104" t="inlineStr"/>
       <c r="I104" t="inlineStr"/>
       <c r="J104" t="inlineStr">
         <is>
           <t>Mərasim folkloru</t>
         </is>
       </c>
       <c r="K104" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="L104" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M104" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N104" t="inlineStr"/>
       <c r="O104" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0000-3881-3056 '}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dova_X%C9%99z%C9%99ng%C3%BCl_%C6%8Fli_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0000-3881-3056 '}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dova_X%C9%99z%C9%99ng%C3%BCl_%C6%8Fli_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="n">
         <v>1731</v>
       </c>
       <c r="B105" t="inlineStr">
         <is>
           <t>Sevinc</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
           <t>Aşur qızı</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
           <t>Qasımova</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -6796,51 +6796,51 @@
         </is>
       </c>
       <c r="H105" t="inlineStr"/>
       <c r="I105" t="inlineStr"/>
       <c r="J105" t="inlineStr">
         <is>
           <t>Mifologiya</t>
         </is>
       </c>
       <c r="K105" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="L105" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M105" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N105" t="inlineStr"/>
       <c r="O105" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=pm08jLoAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Qas%C4%B1mova_Sevinc_A%C5%9Fur_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=pm08jLoAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Qas%C4%B1mova_Sevinc_A%C5%9Fur_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="n">
         <v>1732</v>
       </c>
       <c r="B106" t="inlineStr">
         <is>
           <t>Sevinc</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
           <t>Hətəmalı qızı</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
           <t>Əfəndiyeva</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -6855,51 +6855,51 @@
       <c r="H106" t="inlineStr"/>
       <c r="I106" s="2" t="n">
         <v>27282</v>
       </c>
       <c r="J106" t="inlineStr">
         <is>
           <t>Kitabxana</t>
         </is>
       </c>
       <c r="K106" t="inlineStr">
         <is>
           <t>Baş bibloqraf</t>
         </is>
       </c>
       <c r="L106" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M106" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N106" t="inlineStr"/>
       <c r="O106" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Ff%C9%99ndiyeva_Sevinc_H%C9%99t%C9%99mal%C4%B1_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Ff%C9%99ndiyeva_Sevinc_H%C9%99t%C9%99mal%C4%B1_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="n">
         <v>1733</v>
       </c>
       <c r="B107" t="inlineStr">
         <is>
           <t>Gülnaz</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
           <t>Dostəli qızı</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
           <t>Əliyeva</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -6914,51 +6914,51 @@
       <c r="H107" t="inlineStr"/>
       <c r="I107" s="2" t="n">
         <v>19795</v>
       </c>
       <c r="J107" t="inlineStr">
         <is>
           <t>Mühasibatlıq</t>
         </is>
       </c>
       <c r="K107" t="inlineStr">
         <is>
           <t>Baş iqtisadçı</t>
         </is>
       </c>
       <c r="L107" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M107" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N107" t="inlineStr"/>
       <c r="O107" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyeva_G%C3%BClnaz_Dost%C9%99li_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyeva_G%C3%BClnaz_Dost%C9%99li_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="n">
         <v>1734</v>
       </c>
       <c r="B108" t="inlineStr">
         <is>
           <t>Samirə</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
           <t>Yaşar qızı</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
           <t>Şıxalıyeva</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -6973,51 +6973,51 @@
       <c r="H108" t="inlineStr"/>
       <c r="I108" s="2" t="n">
         <v>34057</v>
       </c>
       <c r="J108" t="inlineStr">
         <is>
           <t>Sənədlərlə iş şöbəsi</t>
         </is>
       </c>
       <c r="K108" t="inlineStr">
         <is>
           <t>Baş laborant</t>
         </is>
       </c>
       <c r="L108" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M108" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N108" t="inlineStr"/>
       <c r="O108" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C5%9E%C4%B1xal%C4%B1yeva_Samir%C9%99_Ya%C5%9Far_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C5%9E%C4%B1xal%C4%B1yeva_Samir%C9%99_Ya%C5%9Far_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="n">
         <v>1735</v>
       </c>
       <c r="B109" t="inlineStr">
         <is>
           <t>Yusif</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
           <t>Arif oğlu</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
           <t>Rüstəmov</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -7032,51 +7032,51 @@
       <c r="H109" t="inlineStr"/>
       <c r="I109" s="2" t="n">
         <v>22387</v>
       </c>
       <c r="J109" t="inlineStr">
         <is>
           <t>Mühasibatlıq</t>
         </is>
       </c>
       <c r="K109" t="inlineStr">
         <is>
           <t>Baş mühasib</t>
         </is>
       </c>
       <c r="L109" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M109" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N109" t="inlineStr"/>
       <c r="O109" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/R%C3%BCst%C9%99mov_Yusif_Arif_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/R%C3%BCst%C9%99mov_Yusif_Arif_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="n">
         <v>1736</v>
       </c>
       <c r="B110" t="inlineStr">
         <is>
           <t>Aysel</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
           <t>Firiddun qızı</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
           <t>Əhmədova</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -7091,51 +7091,51 @@
       <c r="H110" t="inlineStr"/>
       <c r="I110" s="2" t="n">
         <v>32683</v>
       </c>
       <c r="J110" t="inlineStr">
         <is>
           <t>Arxiv</t>
         </is>
       </c>
       <c r="K110" t="inlineStr">
         <is>
           <t>Baş mütəxəssis</t>
         </is>
       </c>
       <c r="L110" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M110" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N110" t="inlineStr"/>
       <c r="O110" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fhm%C9%99dova_Aysel_Firiddun_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fhm%C9%99dova_Aysel_Firiddun_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="n">
         <v>1737</v>
       </c>
       <c r="B111" t="inlineStr">
         <is>
           <t>Raya</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
           <t>Məmməd qızı</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
           <t>Cəfərova</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -7150,51 +7150,51 @@
       <c r="H111" t="inlineStr"/>
       <c r="I111" s="2" t="n">
         <v>22418</v>
       </c>
       <c r="J111" t="inlineStr">
         <is>
           <t>Arxiv</t>
         </is>
       </c>
       <c r="K111" t="inlineStr">
         <is>
           <t>Baş mütəxəssis</t>
         </is>
       </c>
       <c r="L111" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M111" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N111" t="inlineStr"/>
       <c r="O111" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/C%C9%99f%C9%99rova_Raya_M%C9%99mm%C9%99d_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/C%C9%99f%C9%99rova_Raya_M%C9%99mm%C9%99d_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="n">
         <v>1738</v>
       </c>
       <c r="B112" t="inlineStr">
         <is>
           <t>Vəfa</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
           <t>Qüdrət qızı</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
           <t>Salehova</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -7209,51 +7209,51 @@
       <c r="H112" t="inlineStr"/>
       <c r="I112" s="2" t="n">
         <v>26839</v>
       </c>
       <c r="J112" t="inlineStr">
         <is>
           <t>Beynəlxalq əlaqələr şöbəsi</t>
         </is>
       </c>
       <c r="K112" t="inlineStr">
         <is>
           <t>Baş mütəxəssis</t>
         </is>
       </c>
       <c r="L112" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M112" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N112" t="inlineStr"/>
       <c r="O112" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Vafa-Salehova '}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/SalehVafa'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Salehova_V%C9%99fa_Q%C3%BCdr%C9%99t_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Vafa-Salehova '}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/SalehVafa'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Salehova_V%C9%99fa_Q%C3%BCdr%C9%99t_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="n">
         <v>1739</v>
       </c>
       <c r="B113" t="inlineStr">
         <is>
           <t>Vildan</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
           <t>Novruzəli qızı</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
           <t>Məmmədova</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -7268,51 +7268,51 @@
       <c r="H113" t="inlineStr"/>
       <c r="I113" s="2" t="n">
         <v>30611</v>
       </c>
       <c r="J113" t="inlineStr">
         <is>
           <t>Nəşriyyat</t>
         </is>
       </c>
       <c r="K113" t="inlineStr">
         <is>
           <t>Baş mütəxəssis</t>
         </is>
       </c>
       <c r="L113" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M113" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N113" t="inlineStr"/>
       <c r="O113" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dova_Vildan_Novruz%C9%99li_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dova_Vildan_Novruz%C9%99li_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="n">
         <v>1740</v>
       </c>
       <c r="B114" t="inlineStr">
         <is>
           <t>Aygün</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
           <t>Alavedi qızı</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
           <t>Balayeva</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -7327,51 +7327,51 @@
       <c r="H114" t="inlineStr"/>
       <c r="I114" s="2" t="n">
         <v>29399</v>
       </c>
       <c r="J114" t="inlineStr">
         <is>
           <t>Qərbi Azərbaycan folkloru</t>
         </is>
       </c>
       <c r="K114" t="inlineStr">
         <is>
           <t>Baş mütəxəssis</t>
         </is>
       </c>
       <c r="L114" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M114" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N114" t="inlineStr"/>
       <c r="O114" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Balayeva_Ayg%C3%BCn_Alavedi_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Balayeva_Ayg%C3%BCn_Alavedi_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="n">
         <v>1741</v>
       </c>
       <c r="B115" t="inlineStr">
         <is>
           <t>Sevinc</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
           <t>Vaqif qızı</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
           <t>Hüseynova</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -7386,51 +7386,51 @@
       <c r="H115" t="inlineStr"/>
       <c r="I115" s="2" t="n">
         <v>29288</v>
       </c>
       <c r="J115" t="inlineStr">
         <is>
           <t>Təhsil şöbəsi</t>
         </is>
       </c>
       <c r="K115" t="inlineStr">
         <is>
           <t>Baş mütəxəssis</t>
         </is>
       </c>
       <c r="L115" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M115" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N115" t="inlineStr"/>
       <c r="O115" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C3%BCseynova_Sevinc_Vaqif_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C3%BCseynova_Sevinc_Vaqif_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="n">
         <v>1742</v>
       </c>
       <c r="B116" t="inlineStr">
         <is>
           <t>Leyla</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
           <t>Elxan qızı</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
           <t>Aşırova</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -7445,51 +7445,51 @@
       <c r="H116" t="inlineStr"/>
       <c r="I116" s="2" t="n">
         <v>30896</v>
       </c>
       <c r="J116" t="inlineStr">
         <is>
           <t>Cənubi Azərbaycan folkloru</t>
         </is>
       </c>
       <c r="K116" t="inlineStr">
         <is>
           <t>Böyük  laborant</t>
         </is>
       </c>
       <c r="L116" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M116" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N116" t="inlineStr"/>
       <c r="O116" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/A%C5%9F%C4%B1rova_Leyla_Elxan_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/A%C5%9F%C4%B1rova_Leyla_Elxan_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="n">
         <v>1743</v>
       </c>
       <c r="B117" t="inlineStr">
         <is>
           <t>Kəmalə</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
           <t>Aydın qızı</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
           <t>Rzayeva</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -7504,51 +7504,51 @@
       <c r="H117" t="inlineStr"/>
       <c r="I117" s="2" t="n">
         <v>27062</v>
       </c>
       <c r="J117" t="inlineStr">
         <is>
           <t>Aşıq yaradıcılığı</t>
         </is>
       </c>
       <c r="K117" t="inlineStr">
         <is>
           <t>Böyük laborant</t>
         </is>
       </c>
       <c r="L117" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M117" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N117" t="inlineStr"/>
       <c r="O117" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Rzayeva_K%C9%99mal%C9%99_Ayd%C4%B1n_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Rzayeva_K%C9%99mal%C9%99_Ayd%C4%B1n_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="n">
         <v>1744</v>
       </c>
       <c r="B118" t="inlineStr">
         <is>
           <t>Səkinə</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
           <t>Abdulrəzaq qızı</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
           <t>Abbasova</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -7563,51 +7563,51 @@
       <c r="H118" t="inlineStr"/>
       <c r="I118" s="2" t="n">
         <v>30473</v>
       </c>
       <c r="J118" t="inlineStr">
         <is>
           <t>Cənubi Azərbaycan folkloru</t>
         </is>
       </c>
       <c r="K118" t="inlineStr">
         <is>
           <t>Böyük laborant</t>
         </is>
       </c>
       <c r="L118" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M118" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N118" t="inlineStr"/>
       <c r="O118" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Abbasova_S%C9%99kin%C9%99_Abdulr%C9%99zaq_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Abbasova_S%C9%99kin%C9%99_Abdulr%C9%99zaq_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="n">
         <v>1745</v>
       </c>
       <c r="B119" t="inlineStr">
         <is>
           <t>Sədaqət</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
           <t>Məmməd qızı</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
           <t>Qafarova</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -7622,51 +7622,51 @@
       <c r="H119" t="inlineStr"/>
       <c r="I119" s="2" t="n">
         <v>26239</v>
       </c>
       <c r="J119" t="inlineStr">
         <is>
           <t>Dədə Qorqud</t>
         </is>
       </c>
       <c r="K119" t="inlineStr">
         <is>
           <t>Böyük laborant</t>
         </is>
       </c>
       <c r="L119" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M119" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N119" t="inlineStr"/>
       <c r="O119" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Qafarova_S%C9%99daq%C9%99t_M%C9%99mm%C9%99d_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Qafarova_S%C9%99daq%C9%99t_M%C9%99mm%C9%99d_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="n">
         <v>1746</v>
       </c>
       <c r="B120" t="inlineStr">
         <is>
           <t>Türkay</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
           <t>Qurban qızı</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
           <t>Mehdiyeva</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -7681,51 +7681,51 @@
       <c r="H120" t="inlineStr"/>
       <c r="I120" s="2" t="n">
         <v>31936</v>
       </c>
       <c r="J120" t="inlineStr">
         <is>
           <t>Folklor nəzəriyyəsi</t>
         </is>
       </c>
       <c r="K120" t="inlineStr">
         <is>
           <t>Böyük laborant</t>
         </is>
       </c>
       <c r="L120" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M120" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N120" t="inlineStr"/>
       <c r="O120" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Mehdiyeva_T%C3%BCrkay_Qurban_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Mehdiyeva_T%C3%BCrkay_Qurban_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="n">
         <v>1747</v>
       </c>
       <c r="B121" t="inlineStr">
         <is>
           <t>Nigar</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
           <t>Hümmət qızı</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
           <t>Abdullayeva</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -7740,51 +7740,51 @@
       <c r="H121" t="inlineStr"/>
       <c r="I121" s="2" t="n">
         <v>33570</v>
       </c>
       <c r="J121" t="inlineStr">
         <is>
           <t>Folklor və yazılı ədəbiyyat</t>
         </is>
       </c>
       <c r="K121" t="inlineStr">
         <is>
           <t>Böyük laborant</t>
         </is>
       </c>
       <c r="L121" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M121" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N121" t="inlineStr"/>
       <c r="O121" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Nigar-Abdullayeva-7'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/NigarAbdullayeva14'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-0006-6179'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Abdullayeva_Nigar_H%C3%BCmm%C9%99t_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Nigar-Abdullayeva-7'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/NigarAbdullayeva14'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-0006-6179'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Abdullayeva_Nigar_H%C3%BCmm%C9%99t_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="n">
         <v>1748</v>
       </c>
       <c r="B122" t="inlineStr">
         <is>
           <t>Ağanənə</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
           <t>Firudin qızı</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
           <t>Məmmədova</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -7799,51 +7799,51 @@
       <c r="H122" t="inlineStr"/>
       <c r="I122" s="2" t="n">
         <v>22419</v>
       </c>
       <c r="J122" t="inlineStr">
         <is>
           <t>Folklorun toplanması və sistemləşdirilməsi</t>
         </is>
       </c>
       <c r="K122" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L122" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M122" s="2" t="n">
         <v>45420</v>
       </c>
       <c r="N122" t="inlineStr"/>
       <c r="O122" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dova_A%C4%9Fan%C9%99n%C9%99_Firudin_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dova_A%C4%9Fan%C9%99n%C9%99_Firudin_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="n">
         <v>1749</v>
       </c>
       <c r="B123" t="inlineStr">
         <is>
           <t>Şəbnəm</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
           <t>Seyfəddin qızı</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
           <t>Haqverdiyeva</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -7858,51 +7858,51 @@
       <c r="H123" t="inlineStr"/>
       <c r="I123" s="2" t="n">
         <v>31301</v>
       </c>
       <c r="J123" t="inlineStr">
         <is>
           <t>Klassik folklor</t>
         </is>
       </c>
       <c r="K123" t="inlineStr">
         <is>
           <t>Böyük laborant</t>
         </is>
       </c>
       <c r="L123" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M123" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N123" t="inlineStr"/>
       <c r="O123" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Haqverdiyeva_%C5%9E%C9%99bn%C9%99m_Seyf%C9%99ddin_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Haqverdiyeva_%C5%9E%C9%99bn%C9%99m_Seyf%C9%99ddin_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="n">
         <v>1750</v>
       </c>
       <c r="B124" t="inlineStr">
         <is>
           <t>Aygün</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
           <t>Ələddin qızı</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
           <t>Babayeva</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -7917,51 +7917,51 @@
       <c r="H124" t="inlineStr"/>
       <c r="I124" s="2" t="n">
         <v>27548</v>
       </c>
       <c r="J124" t="inlineStr">
         <is>
           <t>Mifologiya</t>
         </is>
       </c>
       <c r="K124" t="inlineStr">
         <is>
           <t>Böyük laborant</t>
         </is>
       </c>
       <c r="L124" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M124" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N124" t="inlineStr"/>
       <c r="O124" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Babayeva_Ayg%C3%BCn_%C6%8Fl%C9%99ddin_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Babayeva_Ayg%C3%BCn_%C6%8Fl%C9%99ddin_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="n">
         <v>1751</v>
       </c>
       <c r="B125" t="inlineStr">
         <is>
           <t>Səbinə</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
           <t>Vasif qızı</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
           <t>Ağamədova</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -7976,51 +7976,51 @@
       <c r="H125" t="inlineStr"/>
       <c r="I125" s="2" t="n">
         <v>29031</v>
       </c>
       <c r="J125" t="inlineStr">
         <is>
           <t>Müasir folklor</t>
         </is>
       </c>
       <c r="K125" t="inlineStr">
         <is>
           <t>Böyük laborant</t>
         </is>
       </c>
       <c r="L125" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M125" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N125" t="inlineStr"/>
       <c r="O125" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/A%C4%9Fam%C9%99dova_S%C9%99bin%C9%99_Vasif_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/A%C4%9Fam%C9%99dova_S%C9%99bin%C9%99_Vasif_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="n">
         <v>1752</v>
       </c>
       <c r="B126" t="inlineStr">
         <is>
           <t>Sevinc</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
           <t>Qubad qızı</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
           <t>Bağdadova</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -8035,51 +8035,51 @@
       <c r="H126" t="inlineStr"/>
       <c r="I126" s="2" t="n">
         <v>25790</v>
       </c>
       <c r="J126" t="inlineStr">
         <is>
           <t>Türk xalqları folkloru</t>
         </is>
       </c>
       <c r="K126" t="inlineStr">
         <is>
           <t>Böyük laborant</t>
         </is>
       </c>
       <c r="L126" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M126" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N126" t="inlineStr"/>
       <c r="O126" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Ba%C4%9Fdadova_Sevinc_Qubad_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Ba%C4%9Fdadova_Sevinc_Qubad_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="n">
         <v>1753</v>
       </c>
       <c r="B127" t="inlineStr">
         <is>
           <t>Əsgər</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
           <t xml:space="preserve"> Gülayım  Əfzələddin</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
           <t>qızı</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -8094,51 +8094,51 @@
       <c r="H127" t="inlineStr"/>
       <c r="I127" s="2" t="n">
         <v>31563</v>
       </c>
       <c r="J127" t="inlineStr">
         <is>
           <t>Türk xalqları folkloru</t>
         </is>
       </c>
       <c r="K127" t="inlineStr">
         <is>
           <t>Böyük laborant</t>
         </is>
       </c>
       <c r="L127" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M127" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N127" t="inlineStr"/>
       <c r="O127" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/q%C4%B1z%C4%B1_%C6%8Fsg%C9%99r_G%C3%BClay%C4%B1m__%C6%8Ffz%C9%99l%C9%99ddin'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/q%C4%B1z%C4%B1_%C6%8Fsg%C9%99r_G%C3%BClay%C4%B1m__%C6%8Ffz%C9%99l%C9%99ddin'}]</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="n">
         <v>1754</v>
       </c>
       <c r="B128" t="inlineStr">
         <is>
           <t>Lalə</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
           <t>Eldar qızı</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
           <t>İlyasova</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -8153,51 +8153,51 @@
       <c r="H128" t="inlineStr"/>
       <c r="I128" s="2" t="n">
         <v>30801</v>
       </c>
       <c r="J128" t="inlineStr">
         <is>
           <t>Cənubi Azərbaycan folkloru</t>
         </is>
       </c>
       <c r="K128" t="inlineStr">
         <is>
           <t>Böyük laborant</t>
         </is>
       </c>
       <c r="L128" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M128" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N128" t="inlineStr"/>
       <c r="O128" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0lyasova_Lal%C9%99_Eldar_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0lyasova_Lal%C9%99_Eldar_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="n">
         <v>1756</v>
       </c>
       <c r="B129" t="inlineStr">
         <is>
           <t>Lalə</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
           <t>Babək qızı</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
           <t>Əliyeva</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -8212,51 +8212,51 @@
       <c r="H129" t="inlineStr"/>
       <c r="I129" s="2" t="n">
         <v>27578</v>
       </c>
       <c r="J129" t="inlineStr">
         <is>
           <t>Klassik folklor</t>
         </is>
       </c>
       <c r="K129" t="inlineStr">
         <is>
           <t>Böyük laborant</t>
         </is>
       </c>
       <c r="L129" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M129" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N129" t="inlineStr"/>
       <c r="O129" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyeva_Lal%C9%99_Bab%C9%99k_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyeva_Lal%C9%99_Bab%C9%99k_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="n">
         <v>1757</v>
       </c>
       <c r="B130" t="inlineStr">
         <is>
           <t>Validə</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
           <t>Ağasən qızı</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
           <t>Bədəlova</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -8271,51 +8271,51 @@
       <c r="H130" t="inlineStr"/>
       <c r="I130" s="2" t="n">
         <v>29793</v>
       </c>
       <c r="J130" t="inlineStr">
         <is>
           <t>Aşıq yaradıcılığı</t>
         </is>
       </c>
       <c r="K130" t="inlineStr">
         <is>
           <t>Elektronçu</t>
         </is>
       </c>
       <c r="L130" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M130" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N130" t="inlineStr"/>
       <c r="O130" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/B%C9%99d%C9%99lova_Valid%C9%99_A%C4%9Fas%C9%99n_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/B%C9%99d%C9%99lova_Valid%C9%99_A%C4%9Fas%C9%99n_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="n">
         <v>1758</v>
       </c>
       <c r="B131" t="inlineStr">
         <is>
           <t>Gülmira</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
           <t>Əli qızı</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
           <t>Mehdiyeva</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -8330,51 +8330,51 @@
       <c r="H131" t="inlineStr"/>
       <c r="I131" s="2" t="n">
         <v>32752</v>
       </c>
       <c r="J131" t="inlineStr">
         <is>
           <t>Cənubi Azərbaycan folkloru</t>
         </is>
       </c>
       <c r="K131" t="inlineStr">
         <is>
           <t>Elektronçu</t>
         </is>
       </c>
       <c r="L131" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M131" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N131" t="inlineStr"/>
       <c r="O131" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Mehdiyeva_G%C3%BClmira_%C6%8Fli_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Mehdiyeva_G%C3%BClmira_%C6%8Fli_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="n">
         <v>1759</v>
       </c>
       <c r="B132" t="inlineStr">
         <is>
           <t>Aysel</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
           <t>Cəfər qızı</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
           <t>Cəfərova</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -8389,51 +8389,51 @@
       <c r="H132" t="inlineStr"/>
       <c r="I132" s="2" t="n">
         <v>31279</v>
       </c>
       <c r="J132" t="inlineStr">
         <is>
           <t>Folklor və yazılı ədəbiyyat</t>
         </is>
       </c>
       <c r="K132" t="inlineStr">
         <is>
           <t>Elektronçu</t>
         </is>
       </c>
       <c r="L132" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M132" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N132" t="inlineStr"/>
       <c r="O132" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/C%C9%99f%C9%99rova_Aysel_C%C9%99f%C9%99r_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/C%C9%99f%C9%99rova_Aysel_C%C9%99f%C9%99r_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="n">
         <v>1760</v>
       </c>
       <c r="B133" t="inlineStr">
         <is>
           <t>Səfa</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
           <t>Rəfail qızı</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
           <t>Əliyeva</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -8448,51 +8448,51 @@
       <c r="H133" t="inlineStr"/>
       <c r="I133" s="2" t="n">
         <v>32086</v>
       </c>
       <c r="J133" t="inlineStr">
         <is>
           <t>Folklorun toplanması və sistemləşdirilməsi</t>
         </is>
       </c>
       <c r="K133" t="inlineStr">
         <is>
           <t>Elektronçu</t>
         </is>
       </c>
       <c r="L133" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M133" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N133" t="inlineStr"/>
       <c r="O133" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyeva_S%C9%99fa_R%C9%99fail_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyeva_S%C9%99fa_R%C9%99fail_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="n">
         <v>1761</v>
       </c>
       <c r="B134" t="inlineStr">
         <is>
           <t>Samirə</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
           <t>Məhərrəm qızı</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
           <t>Aşurova</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -8507,51 +8507,51 @@
       <c r="H134" t="inlineStr"/>
       <c r="I134" s="2" t="n">
         <v>28949</v>
       </c>
       <c r="J134" t="inlineStr">
         <is>
           <t>Klassik folklor</t>
         </is>
       </c>
       <c r="K134" t="inlineStr">
         <is>
           <t>Elektronçu</t>
         </is>
       </c>
       <c r="L134" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M134" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N134" t="inlineStr"/>
       <c r="O134" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/A%C5%9Furova_Samir%C9%99_M%C9%99h%C9%99rr%C9%99m_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/A%C5%9Furova_Samir%C9%99_M%C9%99h%C9%99rr%C9%99m_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="n">
         <v>1762</v>
       </c>
       <c r="B135" t="inlineStr">
         <is>
           <t>Elnarə</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
           <t>Saday qızı</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
           <t>Soltanova</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -8566,51 +8566,51 @@
       <c r="H135" t="inlineStr"/>
       <c r="I135" s="2" t="n">
         <v>28267</v>
       </c>
       <c r="J135" t="inlineStr">
         <is>
           <t>Klassik folklor</t>
         </is>
       </c>
       <c r="K135" t="inlineStr">
         <is>
           <t>Elektronçu</t>
         </is>
       </c>
       <c r="L135" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M135" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N135" t="inlineStr"/>
       <c r="O135" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Soltanova_Elnar%C9%99_Saday_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Soltanova_Elnar%C9%99_Saday_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="n">
         <v>1763</v>
       </c>
       <c r="B136" t="inlineStr">
         <is>
           <t>Könül</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
           <t>Qubad qızı</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
           <t>Həsənova</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -8625,51 +8625,51 @@
       <c r="H136" t="inlineStr"/>
       <c r="I136" s="2" t="n">
         <v>29350</v>
       </c>
       <c r="J136" t="inlineStr">
         <is>
           <t>Mifologiya</t>
         </is>
       </c>
       <c r="K136" t="inlineStr">
         <is>
           <t>Elektronçu</t>
         </is>
       </c>
       <c r="L136" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M136" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N136" t="inlineStr"/>
       <c r="O136" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C9%99s%C9%99nova_K%C3%B6n%C3%BCl_Qubad_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C9%99s%C9%99nova_K%C3%B6n%C3%BCl_Qubad_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="n">
         <v>1764</v>
       </c>
       <c r="B137" t="inlineStr">
         <is>
           <t>İlahə</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
           <t>Azər qızı</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
           <t>Qasımova</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -8684,51 +8684,51 @@
       <c r="H137" t="inlineStr"/>
       <c r="I137" s="2" t="n">
         <v>32978</v>
       </c>
       <c r="J137" t="inlineStr">
         <is>
           <t>Müasir folklor</t>
         </is>
       </c>
       <c r="K137" t="inlineStr">
         <is>
           <t>Elektronçu</t>
         </is>
       </c>
       <c r="L137" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M137" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N137" t="inlineStr"/>
       <c r="O137" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Qas%C4%B1mova_%C4%B0lah%C9%99_Az%C9%99r_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Qas%C4%B1mova_%C4%B0lah%C9%99_Az%C9%99r_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="n">
         <v>1765</v>
       </c>
       <c r="B138" t="inlineStr">
         <is>
           <t>Ləman</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
           <t>Namik qızı</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
           <t>Həsənova</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -8743,51 +8743,51 @@
       <c r="H138" t="inlineStr"/>
       <c r="I138" s="2" t="n">
         <v>29752</v>
       </c>
       <c r="J138" t="inlineStr">
         <is>
           <t>Folklorun toplanması və sistemləşdirilməsi</t>
         </is>
       </c>
       <c r="K138" t="inlineStr">
         <is>
           <t>Elektronçu</t>
         </is>
       </c>
       <c r="L138" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M138" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N138" t="inlineStr"/>
       <c r="O138" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C9%99s%C9%99nova_L%C9%99man_Namik_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C9%99s%C9%99nova_L%C9%99man_Namik_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="n">
         <v>1766</v>
       </c>
       <c r="B139" t="inlineStr">
         <is>
           <t>Elmiyyə</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
           <t>Pəhlivan qızı</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
           <t>Abdullayeva</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -8802,51 +8802,51 @@
       <c r="H139" t="inlineStr"/>
       <c r="I139" s="2" t="n">
         <v>32177</v>
       </c>
       <c r="J139" t="inlineStr">
         <is>
           <t>İnsan resusları şöbəsi</t>
         </is>
       </c>
       <c r="K139" t="inlineStr">
         <is>
           <t>Kadrlar üzrə mütəxəssis</t>
         </is>
       </c>
       <c r="L139" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M139" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N139" t="inlineStr"/>
       <c r="O139" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Abdullayeva_Elmiyy%C9%99_P%C9%99hlivan_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Abdullayeva_Elmiyy%C9%99_P%C9%99hlivan_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="n">
         <v>1767</v>
       </c>
       <c r="B140" t="inlineStr">
         <is>
           <t>Xalidə</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
           <t>Əyyub qızı</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
           <t>Hüseynova</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -8861,51 +8861,51 @@
       <c r="H140" t="inlineStr"/>
       <c r="I140" s="2" t="n">
         <v>22207</v>
       </c>
       <c r="J140" t="inlineStr">
         <is>
           <t>Kitabxana</t>
         </is>
       </c>
       <c r="K140" t="inlineStr">
         <is>
           <t>Kitabxana müdiri</t>
         </is>
       </c>
       <c r="L140" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M140" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N140" t="inlineStr"/>
       <c r="O140" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C3%BCseynova_Xalid%C9%99_%C6%8Fyyub_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C3%BCseynova_Xalid%C9%99_%C6%8Fyyub_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="n">
         <v>1768</v>
       </c>
       <c r="B141" t="inlineStr">
         <is>
           <t>Naibə</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
           <t>Həmid qızı</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
           <t>Haqverdiyeva</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -8920,51 +8920,51 @@
       <c r="H141" t="inlineStr"/>
       <c r="I141" s="2" t="n">
         <v>27802</v>
       </c>
       <c r="J141" t="inlineStr">
         <is>
           <t>Kitabxana</t>
         </is>
       </c>
       <c r="K141" t="inlineStr">
         <is>
           <t>Kitabxanaçı</t>
         </is>
       </c>
       <c r="L141" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M141" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N141" t="inlineStr"/>
       <c r="O141" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Haqverdiyeva_Naib%C9%99_H%C9%99mid_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Haqverdiyeva_Naib%C9%99_H%C9%99mid_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="n">
         <v>1769</v>
       </c>
       <c r="B142" t="inlineStr">
         <is>
           <t>Ruhəngiz</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
           <t>Zöhrab qızı</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
           <t>Əlihüseynova</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -8979,51 +8979,51 @@
       <c r="H142" t="inlineStr"/>
       <c r="I142" s="2" t="n">
         <v>28346</v>
       </c>
       <c r="J142" t="inlineStr">
         <is>
           <t>Rəhbərlik</t>
         </is>
       </c>
       <c r="K142" t="inlineStr">
         <is>
           <t>Direktor köməkçisi</t>
         </is>
       </c>
       <c r="L142" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M142" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N142" t="inlineStr"/>
       <c r="O142" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Flih%C3%BCseynova_Ruh%C9%99ngiz_Z%C3%B6hrab_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Flih%C3%BCseynova_Ruh%C9%99ngiz_Z%C3%B6hrab_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="n">
         <v>1770</v>
       </c>
       <c r="B143" t="inlineStr">
         <is>
           <t>İlhamə</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
           <t>Seyfəli qızı</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
           <t>Hacıyeva</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -9038,51 +9038,51 @@
       <c r="H143" t="inlineStr"/>
       <c r="I143" s="2" t="n">
         <v>24690</v>
       </c>
       <c r="J143" t="inlineStr">
         <is>
           <t>Mühasibatlıq</t>
         </is>
       </c>
       <c r="K143" t="inlineStr">
         <is>
           <t>Mühasib</t>
         </is>
       </c>
       <c r="L143" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M143" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N143" t="inlineStr"/>
       <c r="O143" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Hac%C4%B1yeva_%C4%B0lham%C9%99_Seyf%C9%99li_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Hac%C4%B1yeva_%C4%B0lham%C9%99_Seyf%C9%99li_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="n">
         <v>1771</v>
       </c>
       <c r="B144" t="inlineStr">
         <is>
           <t>Sevda</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
           <t>Lütfü qızı</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
           <t>Həsənova</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -9097,51 +9097,51 @@
       <c r="H144" t="inlineStr"/>
       <c r="I144" s="2" t="n">
         <v>22313</v>
       </c>
       <c r="J144" t="inlineStr">
         <is>
           <t>Mühasibatlıq</t>
         </is>
       </c>
       <c r="K144" t="inlineStr">
         <is>
           <t>Mühasib</t>
         </is>
       </c>
       <c r="L144" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M144" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N144" t="inlineStr"/>
       <c r="O144" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C9%99s%C9%99nova_Sevda_L%C3%BCtf%C3%BC_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C9%99s%C9%99nova_Sevda_L%C3%BCtf%C3%BC_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="n">
         <v>1772</v>
       </c>
       <c r="B145" t="inlineStr">
         <is>
           <t>Ramin</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
           <t>Suliddin oğlu</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
           <t>Abdullayev</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -9156,51 +9156,51 @@
       <c r="H145" t="inlineStr"/>
       <c r="I145" s="2" t="n">
         <v>30441</v>
       </c>
       <c r="J145" t="inlineStr">
         <is>
           <t>Elektron xidmətllər   şöbəsi</t>
         </is>
       </c>
       <c r="K145" t="inlineStr">
         <is>
           <t>Mühəndis proqramçı</t>
         </is>
       </c>
       <c r="L145" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M145" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N145" t="inlineStr"/>
       <c r="O145" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Abdullayev_Ramin_Suliddin_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Abdullayev_Ramin_Suliddin_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="n">
         <v>1773</v>
       </c>
       <c r="B146" t="inlineStr">
         <is>
           <t>Aqşin</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
           <t>Akif oğlu</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
           <t>Paşayev</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -9215,51 +9215,51 @@
       <c r="H146" t="inlineStr"/>
       <c r="I146" s="2" t="n">
         <v>32104</v>
       </c>
       <c r="J146" t="inlineStr">
         <is>
           <t>Elektron xidmətllər   şöbəsi</t>
         </is>
       </c>
       <c r="K146" t="inlineStr">
         <is>
           <t>Mühəndis proqramçı</t>
         </is>
       </c>
       <c r="L146" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M146" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N146" t="inlineStr"/>
       <c r="O146" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Pa%C5%9Fayev_Aq%C5%9Fin_Akif_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Pa%C5%9Fayev_Aq%C5%9Fin_Akif_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="n">
         <v>1774</v>
       </c>
       <c r="B147" t="inlineStr">
         <is>
           <t>Elşad</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
           <t>Məmməd oğlu</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
           <t>Quliyev</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -9274,51 +9274,51 @@
       <c r="H147" t="inlineStr"/>
       <c r="I147" s="2" t="n">
         <v>24629</v>
       </c>
       <c r="J147" t="inlineStr">
         <is>
           <t>İnsan resusları şöbəsi</t>
         </is>
       </c>
       <c r="K147" t="inlineStr">
         <is>
           <t>Mülki müdafiə qərargahının rəisi</t>
         </is>
       </c>
       <c r="L147" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M147" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N147" t="inlineStr"/>
       <c r="O147" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Quliyev_El%C5%9Fad_M%C9%99mm%C9%99d_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Quliyev_El%C5%9Fad_M%C9%99mm%C9%99d_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="n">
         <v>1775</v>
       </c>
       <c r="B148" t="inlineStr">
         <is>
           <t>Kəmalə</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
           <t>Akif qızı</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
           <t>Zeynalova</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -9333,51 +9333,51 @@
       <c r="H148" t="inlineStr"/>
       <c r="I148" s="2" t="n">
         <v>29129</v>
       </c>
       <c r="J148" t="inlineStr">
         <is>
           <t>Aşıq yaradıcılığı</t>
         </is>
       </c>
       <c r="K148" t="inlineStr">
         <is>
           <t>Mütəxəssis</t>
         </is>
       </c>
       <c r="L148" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M148" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N148" t="inlineStr"/>
       <c r="O148" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Zeynalova_K%C9%99mal%C9%99_Akif_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Zeynalova_K%C9%99mal%C9%99_Akif_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="n">
         <v>1776</v>
       </c>
       <c r="B149" t="inlineStr">
         <is>
           <t>İlahə</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
           <t>Məhəmməd qızı</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
           <t>Gözəlova</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -9392,51 +9392,51 @@
       <c r="H149" t="inlineStr"/>
       <c r="I149" s="2" t="n">
         <v>31695</v>
       </c>
       <c r="J149" t="inlineStr">
         <is>
           <t>Müasir folklor</t>
         </is>
       </c>
       <c r="K149" t="inlineStr">
         <is>
           <t>Mütəxəssis</t>
         </is>
       </c>
       <c r="L149" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M149" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N149" t="inlineStr"/>
       <c r="O149" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/G%C3%B6z%C9%99lova_%C4%B0lah%C9%99_M%C9%99h%C9%99mm%C9%99d_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/G%C3%B6z%C9%99lova_%C4%B0lah%C9%99_M%C9%99h%C9%99mm%C9%99d_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="n">
         <v>1777</v>
       </c>
       <c r="B150" t="inlineStr">
         <is>
           <t>Sevinc</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
           <t>Zakir qızı</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
           <t>Qlıcova</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -9451,51 +9451,51 @@
       <c r="H150" t="inlineStr"/>
       <c r="I150" s="2" t="n">
         <v>31107</v>
       </c>
       <c r="J150" t="inlineStr">
         <is>
           <t>Mühasibatlıq</t>
         </is>
       </c>
       <c r="K150" t="inlineStr">
         <is>
           <t>Mütəxəssis</t>
         </is>
       </c>
       <c r="L150" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M150" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N150" t="inlineStr"/>
       <c r="O150" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Ql%C4%B1cova_Sevinc_Zakir_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Ql%C4%B1cova_Sevinc_Zakir_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="n">
         <v>1778</v>
       </c>
       <c r="B151" t="inlineStr">
         <is>
           <t>Ələmqulu</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
           <t>Ramiz oğlu</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
           <t>Quliyev</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -9510,51 +9510,51 @@
       <c r="H151" t="inlineStr"/>
       <c r="I151" s="2" t="n">
         <v>32132</v>
       </c>
       <c r="J151" t="inlineStr">
         <is>
           <t>Nəşriyyat</t>
         </is>
       </c>
       <c r="K151" t="inlineStr">
         <is>
           <t>Mütəxəssis</t>
         </is>
       </c>
       <c r="L151" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M151" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N151" t="inlineStr"/>
       <c r="O151" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Quliyev_%C6%8Fl%C9%99mqulu_Ramiz_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Quliyev_%C6%8Fl%C9%99mqulu_Ramiz_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="n">
         <v>1779</v>
       </c>
       <c r="B152" t="inlineStr">
         <is>
           <t>Həbibə</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
           <t>Şakir qızı</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
           <t>Hüseynova</t>
         </is>
       </c>
       <c r="E152" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -9569,51 +9569,51 @@
       <c r="H152" t="inlineStr"/>
       <c r="I152" s="2" t="n">
         <v>30952</v>
       </c>
       <c r="J152" t="inlineStr">
         <is>
           <t>Nəşriyyat</t>
         </is>
       </c>
       <c r="K152" t="inlineStr">
         <is>
           <t>Mütəxəssis</t>
         </is>
       </c>
       <c r="L152" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M152" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N152" t="inlineStr"/>
       <c r="O152" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C3%BCseynova_H%C9%99bib%C9%99_%C5%9Eakir_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C3%BCseynova_H%C9%99bib%C9%99_%C5%9Eakir_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="n">
         <v>1780</v>
       </c>
       <c r="B153" t="inlineStr">
         <is>
           <t>Ləman</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
           <t>Ramazan qızı</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
           <t>Abdulxalıqova</t>
         </is>
       </c>
       <c r="E153" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -9628,51 +9628,51 @@
       <c r="H153" t="inlineStr"/>
       <c r="I153" s="2" t="n">
         <v>30424</v>
       </c>
       <c r="J153" t="inlineStr">
         <is>
           <t>Qərbi Azərbaycan folkloru</t>
         </is>
       </c>
       <c r="K153" t="inlineStr">
         <is>
           <t>Mütəxəssis</t>
         </is>
       </c>
       <c r="L153" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M153" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N153" t="inlineStr"/>
       <c r="O153" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Abdulxal%C4%B1qova_L%C9%99man_Ramazan_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Abdulxal%C4%B1qova_L%C9%99man_Ramazan_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="n">
         <v>1781</v>
       </c>
       <c r="B154" t="inlineStr">
         <is>
           <t>Güllər</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
           <t>Şəfi qızı</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
           <t>Əlirzayeva</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -9687,51 +9687,51 @@
       <c r="H154" t="inlineStr"/>
       <c r="I154" s="2" t="n">
         <v>30424</v>
       </c>
       <c r="J154" t="inlineStr">
         <is>
           <t>Arxiv</t>
         </is>
       </c>
       <c r="K154" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L154" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M154" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N154" t="inlineStr"/>
       <c r="O154" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Flirzayeva_G%C3%BCll%C9%99r_%C5%9E%C9%99fi_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Flirzayeva_G%C3%BCll%C9%99r_%C5%9E%C9%99fi_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="n">
         <v>1782</v>
       </c>
       <c r="B155" t="inlineStr">
         <is>
           <t>Vüsal</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
           <t>Mirabı oğlu</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
           <t>Abıyev</t>
         </is>
       </c>
       <c r="E155" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -9746,51 +9746,51 @@
       <c r="H155" t="inlineStr"/>
       <c r="I155" s="2" t="n">
         <v>29947</v>
       </c>
       <c r="J155" t="inlineStr">
         <is>
           <t>Elektron xidmətllər   şöbəsi</t>
         </is>
       </c>
       <c r="K155" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L155" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M155" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N155" t="inlineStr"/>
       <c r="O155" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Ab%C4%B1yev_V%C3%BCsal_Mirab%C4%B1_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Ab%C4%B1yev_V%C3%BCsal_Mirab%C4%B1_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="n">
         <v>1783</v>
       </c>
       <c r="B156" t="inlineStr">
         <is>
           <t>Gülüstan</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
           <t>Çingiz qızı</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
           <t>Bayramova</t>
         </is>
       </c>
       <c r="E156" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -9805,51 +9805,51 @@
       <c r="H156" t="inlineStr"/>
       <c r="I156" s="2" t="n">
         <v>27362</v>
       </c>
       <c r="J156" t="inlineStr">
         <is>
           <t>İnsan resusları şöbəsi</t>
         </is>
       </c>
       <c r="K156" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L156" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M156" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N156" t="inlineStr"/>
       <c r="O156" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Bayramova_G%C3%BCl%C3%BCstan_%C3%87ingiz_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Bayramova_G%C3%BCl%C3%BCstan_%C3%87ingiz_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="n">
         <v>1784</v>
       </c>
       <c r="B157" t="inlineStr">
         <is>
           <t>Mahir</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
           <t>Allahverdi oğlu</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
           <t>Cavadov</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -9864,51 +9864,51 @@
       <c r="H157" t="inlineStr"/>
       <c r="I157" s="2" t="n">
         <v>21608</v>
       </c>
       <c r="J157" t="inlineStr">
         <is>
           <t>Nəşriyyat</t>
         </is>
       </c>
       <c r="K157" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L157" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M157" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N157" t="inlineStr"/>
       <c r="O157" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Mahir-Cavadov '}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/MahirCavadov '}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0003-8081-0811 '}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Cavadov_Mahir_Allahverdi_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Mahir-Cavadov '}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/MahirCavadov '}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0003-8081-0811 '}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Cavadov_Mahir_Allahverdi_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="n">
         <v>1785</v>
       </c>
       <c r="B158" t="inlineStr">
         <is>
           <t>Afaq</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
           <t>Rəhman qızı</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
           <t>Mustafayeva</t>
         </is>
       </c>
       <c r="E158" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -9923,51 +9923,51 @@
       <c r="H158" t="inlineStr"/>
       <c r="I158" s="2" t="n">
         <v>29328</v>
       </c>
       <c r="J158" t="inlineStr">
         <is>
           <t>Sənədlərlə iş şöbəsi</t>
         </is>
       </c>
       <c r="K158" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L158" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M158" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N158" t="inlineStr"/>
       <c r="O158" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Mustafayeva_Afaq_R%C9%99hman_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Mustafayeva_Afaq_R%C9%99hman_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="n">
         <v>1786</v>
       </c>
       <c r="B159" t="inlineStr">
         <is>
           <t>Abuzər</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
           <t>Yavər oğlu</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
           <t>Gülməmmədov</t>
         </is>
       </c>
       <c r="E159" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -9982,51 +9982,51 @@
       <c r="H159" t="inlineStr"/>
       <c r="I159" s="2" t="n">
         <v>27529</v>
       </c>
       <c r="J159" t="inlineStr">
         <is>
           <t>Rəhbərlik</t>
         </is>
       </c>
       <c r="K159" t="inlineStr">
         <is>
           <t>Ümumi işlər üzrə direktor müavini</t>
         </is>
       </c>
       <c r="L159" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M159" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N159" t="inlineStr"/>
       <c r="O159" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/G%C3%BClm%C9%99mm%C9%99dov_Abuz%C9%99r_Yav%C9%99r_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/G%C3%BClm%C9%99mm%C9%99dov_Abuz%C9%99r_Yav%C9%99r_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="n">
         <v>2460</v>
       </c>
       <c r="B160" t="inlineStr">
         <is>
           <t>Rəhimə</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
           <t>Rəhman qızı</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
           <t>Həziyeva</t>
         </is>
       </c>
       <c r="E160" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -10041,51 +10041,51 @@
       <c r="H160" t="inlineStr"/>
       <c r="I160" s="2" t="n">
         <v>35074</v>
       </c>
       <c r="J160" t="inlineStr">
         <is>
           <t>Mühasibatlıq</t>
         </is>
       </c>
       <c r="K160" t="inlineStr">
         <is>
           <t>Baş mühasib</t>
         </is>
       </c>
       <c r="L160" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M160" s="2" t="n">
         <v>45987</v>
       </c>
       <c r="N160" t="inlineStr"/>
       <c r="O160" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C9%99ziyeva_R%C9%99him%C9%99_R%C9%99hman_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C9%99ziyeva_R%C9%99him%C9%99_R%C9%99hman_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="n">
         <v>3109</v>
       </c>
       <c r="B161" t="inlineStr">
         <is>
           <t>Hikmət</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
           <t>Valeh oğlu</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
           <t>Quliyev</t>
         </is>
       </c>
       <c r="E161" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -10106,51 +10106,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I161" t="inlineStr"/>
       <c r="J161" t="inlineStr">
         <is>
           <t>Rəhbərlik</t>
         </is>
       </c>
       <c r="K161" t="inlineStr">
         <is>
           <t>Direktor</t>
         </is>
       </c>
       <c r="L161" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M161" s="2" t="n">
         <v>45987</v>
       </c>
       <c r="N161" t="inlineStr"/>
       <c r="O161" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=DGLa7x4AAAAJ&amp;hl=en'}, {'platform_name': 'Web of Science', 'platform_logo': '/media/platform_logos/WOS.PNG', 'url': 'https://www.webofscience.com/wos/author/record/AFG-3078-2022'}, {'platform_name': 'Scopus', 'platform_logo': '/media/platform_logos/scopus_.PNG', 'url': 'https://www.scopus.com/authid/detail.uri?authorId=58010628200'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Hikmet-Guliyev'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://science.academia.edu/HikmetGuliyev'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-9166-5627'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/3109/18/#ameadergipark'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Quliyev_Hikm%C9%99t_Valeh_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=DGLa7x4AAAAJ&amp;hl=en'}, {'platform_name': 'Web of Science', 'platform_logo': '/media/platform_logos/WOS.PNG', 'url': 'https://www.webofscience.com/wos/author/record/AFG-3078-2022'}, {'platform_name': 'Scopus', 'platform_logo': '/media/platform_logos/scopus_.PNG', 'url': 'https://www.scopus.com/authid/detail.uri?authorId=58010628200'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Hikmet-Guliyev'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://science.academia.edu/HikmetGuliyev'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-9166-5627'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/3109/18/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Quliyev_Hikm%C9%99t_Valeh_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="n">
         <v>3115</v>
       </c>
       <c r="B162" t="inlineStr">
         <is>
           <t>Səfa</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
           <t>Pənah oğlu</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
           <t>Qarayev</t>
         </is>
       </c>
       <c r="E162" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -10171,51 +10171,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I162" t="inlineStr"/>
       <c r="J162" t="inlineStr">
         <is>
           <t>Mifologiya</t>
         </is>
       </c>
       <c r="K162" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L162" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M162" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N162" t="inlineStr"/>
       <c r="O162" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=e8W5Bp4AAAAJ&amp;hl=en'}, {'platform_name': 'Web of Science', 'platform_logo': '/media/platform_logos/WOS.PNG', 'url': 'https://www.webofscience.com/wos/author/record/HGA-4815-2022'}, {'platform_name': 'Scopus', 'platform_logo': '/media/platform_logos/scopus_.PNG', 'url': 'https://www.scopus.com/authid/detail.uri?authorId=59001665500'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/SafaQarayev'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-9847-2054'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Qarayev_S%C9%99fa_P%C9%99nah_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=e8W5Bp4AAAAJ&amp;hl=en'}, {'platform_name': 'Web of Science', 'platform_logo': '/media/platform_logos/WOS.PNG', 'url': 'https://www.webofscience.com/wos/author/record/HGA-4815-2022'}, {'platform_name': 'Scopus', 'platform_logo': '/media/platform_logos/scopus_.PNG', 'url': 'https://www.scopus.com/authid/detail.uri?authorId=59001665500'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/SafaQarayev'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-9847-2054'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Qarayev_S%C9%99fa_P%C9%99nah_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="n">
         <v>3133</v>
       </c>
       <c r="B163" t="inlineStr">
         <is>
           <t>Sərxan</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
           <t>Abbas oğlu</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
           <t>Xavəri</t>
         </is>
       </c>
       <c r="E163" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -10236,48 +10236,48 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I163" t="inlineStr"/>
       <c r="J163" t="inlineStr">
         <is>
           <t>Folklor nəzəriyyəsi</t>
         </is>
       </c>
       <c r="K163" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L163" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M163" s="2" t="n">
         <v>45987</v>
       </c>
       <c r="N163" t="inlineStr"/>
       <c r="O163" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=_DiFEcYAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-3501-8898'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Xav%C9%99ri_S%C9%99rxan_Abbas_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=_DiFEcYAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-3501-8898'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Xav%C9%99ri_S%C9%99rxan_Abbas_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>