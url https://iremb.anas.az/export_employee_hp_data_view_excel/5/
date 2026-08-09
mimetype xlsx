--- v1 (2026-06-24)
+++ v2 (2026-08-09)
@@ -5868,51 +5868,51 @@
         </is>
       </c>
       <c r="H89" t="inlineStr"/>
       <c r="I89" t="inlineStr"/>
       <c r="J89" t="inlineStr">
         <is>
           <t>Qərbi Azərbaycan folkloru</t>
         </is>
       </c>
       <c r="K89" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L89" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M89" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N89" t="inlineStr"/>
       <c r="O89" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=9xwnoHMAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/pos-Vliyev'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/AposhValiyev'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0004-0934-2645'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/V%C9%99liyev_%C6%8Fpo%C5%9F_%C4%B0slam_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=9xwnoHMAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/pos-Vliyev'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/AposhValiyev'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0004-0934-2645'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/1715/5/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/V%C9%99liyev_%C6%8Fpo%C5%9F_%C4%B0slam_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="n">
         <v>1716</v>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>Əziz</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
           <t>Yusif oğlu</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
           <t>Ələkbərov</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
           <t>İşləyir</t>