--- v0 (2026-05-09)
+++ v1 (2026-06-23)
@@ -448,51 +448,51 @@
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:O144"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="12" customWidth="1" min="2" max="2"/>
     <col width="18" customWidth="1" min="3" max="3"/>
     <col width="18" customWidth="1" min="4" max="4"/>
     <col width="9" customWidth="1" min="5" max="5"/>
     <col width="15" customWidth="1" min="6" max="6"/>
     <col width="36" customWidth="1" min="7" max="7"/>
     <col width="15" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="51" customWidth="1" min="10" max="10"/>
     <col width="35" customWidth="1" min="11" max="11"/>
     <col width="53" customWidth="1" min="12" max="12"/>
     <col width="12" customWidth="1" min="13" max="13"/>
     <col width="10" customWidth="1" min="14" max="14"/>
-    <col width="1302" customWidth="1" min="15" max="15"/>
+    <col width="1308" customWidth="1" min="15" max="15"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>employee_id</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>first_name</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>second_name</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>last_name</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
@@ -589,51 +589,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I2" t="inlineStr"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>Şərq-Qərb şöbəsi</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M2" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N2" t="inlineStr"/>
       <c r="O2" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=xpwUDo4AAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/MahirHamidov'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C9%99midov_Mahir_Balah%C9%99mid_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=xpwUDo4AAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/MahirHamidov'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C9%99midov_Mahir_Balah%C9%99mid_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>1477</v>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Aslan</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>Nəcəf oğlu</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>Həbibov</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -650,51 +650,51 @@
         </is>
       </c>
       <c r="H3" t="inlineStr"/>
       <c r="I3" t="inlineStr"/>
       <c r="J3" t="inlineStr">
         <is>
           <t>Din və ictimai fikir</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M3" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N3" t="inlineStr"/>
       <c r="O3" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=pH4Svs4AAAAJ&amp;hl=en'}, {'platform_name': 'Web of Science', 'platform_logo': '/media/platform_logos/WOS.PNG', 'url': 'https://www.webofscience.com/wos/author/record/IUM-7018-2023'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Aslan-Habibov'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/AslanHabibov'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-3016-3324'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C9%99bibov_Aslan_N%C9%99c%C9%99f_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=pH4Svs4AAAAJ&amp;hl=en'}, {'platform_name': 'Web of Science', 'platform_logo': '/media/platform_logos/WOS.PNG', 'url': 'https://www.webofscience.com/wos/author/record/IUM-7018-2023'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Aslan-Habibov'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/AslanHabibov'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-3016-3324'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C9%99bibov_Aslan_N%C9%99c%C9%99f_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>1478</v>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Səadət</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>Məmməd qızı</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>Şıxıyeva</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -715,51 +715,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I4" t="inlineStr"/>
       <c r="J4" t="inlineStr">
         <is>
           <t>İran filologiyası şöbəsi</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M4" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N4" t="inlineStr"/>
       <c r="O4" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=Faam1d8AAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://science.academia.edu/SeadetShikhiyeva'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-3618-3366'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C5%9E%C4%B1x%C4%B1yeva_S%C9%99ad%C9%99t_M%C9%99mm%C9%99d_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=Faam1d8AAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://science.academia.edu/SeadetShikhiyeva'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-3618-3366'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C5%9E%C4%B1x%C4%B1yeva_S%C9%99ad%C9%99t_M%C9%99mm%C9%99d_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>1479</v>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Sübhan</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>Ələkbər oğlu</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>Talıblı</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -780,51 +780,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I5" t="inlineStr"/>
       <c r="J5" t="inlineStr">
         <is>
           <t>Cənubi Azərbaycan şöbəsi</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M5" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N5" t="inlineStr"/>
       <c r="O5" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=Sm1DXCsAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/subhantalibli'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-6331-5865'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Tal%C4%B1bl%C4%B1_S%C3%BCbhan_%C6%8Fl%C9%99kb%C9%99r_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=Sm1DXCsAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/subhantalibli'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-6331-5865'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Tal%C4%B1bl%C4%B1_S%C3%BCbhan_%C6%8Fl%C9%99kb%C9%99r_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>1480</v>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Leyla</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>Fuad qızı</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>Məlikova</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -845,51 +845,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I6" t="inlineStr"/>
       <c r="J6" t="inlineStr">
         <is>
           <t>Din və ictimai fikir</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M6" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N6" t="inlineStr"/>
       <c r="O6" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=ogZvh50AAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Leyla-Melikova'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://science.academia.edu/LeylaMelikova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-5602-8385'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99likova_Leyla_Fuad_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=ogZvh50AAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Leyla-Melikova'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://science.academia.edu/LeylaMelikova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-5602-8385'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99likova_Leyla_Fuad_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>1481</v>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Yaxşıxanım</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>Balahüseyn qızı</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>Nəsirova</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -906,51 +906,51 @@
         </is>
       </c>
       <c r="H7" t="inlineStr"/>
       <c r="I7" t="inlineStr"/>
       <c r="J7" t="inlineStr">
         <is>
           <t>Türkiyə tarixi və iqtisadiyyatı şöbəsi</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M7" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N7" t="inlineStr"/>
       <c r="O7" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=Hs2r3owAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/YaxshiSelim '}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-4020-0472 '}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/N%C9%99sirova_Yax%C5%9F%C4%B1xan%C4%B1m_Balah%C3%BCseyn_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=Hs2r3owAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/YaxshiSelim '}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-4020-0472 '}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/N%C9%99sirova_Yax%C5%9F%C4%B1xan%C4%B1m_Balah%C3%BCseyn_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>1482</v>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Əfşan</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>Heydər qızı</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>Şəfiyeva</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -971,51 +971,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I8" t="inlineStr"/>
       <c r="J8" t="inlineStr">
         <is>
           <t>İran tarixi və iqtisadiyyatı şöbəsi</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M8" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N8" t="inlineStr"/>
       <c r="O8" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=XrLzTAsAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Afshan-Shafiyeva'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/AfshanShafiyeva'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-1763-1023'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C5%9E%C9%99fiyeva_%C6%8Ff%C5%9Fan_Heyd%C9%99r_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=XrLzTAsAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Afshan-Shafiyeva'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/AfshanShafiyeva'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-1763-1023'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C5%9E%C9%99fiyeva_%C6%8Ff%C5%9Fan_Heyd%C9%99r_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>1483</v>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Eldar</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>Qurban oğlu</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>Əmirov</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -1036,51 +1036,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I9" t="inlineStr"/>
       <c r="J9" t="inlineStr">
         <is>
           <t>İran tarixi və iqtisadiyyatı şöbəsi</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M9" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N9" t="inlineStr"/>
       <c r="O9" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fmirov_Eldar_Qurban_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fmirov_Eldar_Qurban_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>1484</v>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Sevda</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>Əli qızı</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>Süleymanova</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -1101,51 +1101,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I10" t="inlineStr"/>
       <c r="J10" t="inlineStr">
         <is>
           <t>Ərəb ölkələri tarixi və iqtisadiyyatı</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M10" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N10" t="inlineStr"/>
       <c r="O10" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/SSuleymanova'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/S%C3%BCleymanova_Sevda_%C6%8Fli_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/SSuleymanova'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/S%C3%BCleymanova_Sevda_%C6%8Fli_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>1485</v>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Nüşabə</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>Kazım qızı</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>Bayramlı</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -1166,51 +1166,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I11" t="inlineStr"/>
       <c r="J11" t="inlineStr">
         <is>
           <t>Ərəb ölkələri tarixi və iqtisadiyyatı</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M11" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N11" t="inlineStr"/>
       <c r="O11" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Bayraml%C4%B1_N%C3%BC%C5%9Fab%C9%99_Kaz%C4%B1m_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Bayraml%C4%B1_N%C3%BC%C5%9Fab%C9%99_Kaz%C4%B1m_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>1486</v>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Gülər</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>Ələkbər qızı</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>Qafqazlı</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -1231,51 +1231,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I12" t="inlineStr"/>
       <c r="J12" t="inlineStr">
         <is>
           <t>Ərəb ölkələri tarixi və iqtisadiyyatı</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M12" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N12" t="inlineStr"/>
       <c r="O12" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=yoH33eAAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-8244-8348'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Qafqazl%C4%B1_G%C3%BCl%C9%99r_%C6%8Fl%C9%99kb%C9%99r_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=yoH33eAAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-8244-8348'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Qafqazl%C4%B1_G%C3%BCl%C9%99r_%C6%8Fl%C9%99kb%C9%99r_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>1487</v>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Qadir</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>Bilman oğlu</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>Səfərov</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -1292,51 +1292,51 @@
         </is>
       </c>
       <c r="H13" t="inlineStr"/>
       <c r="I13" t="inlineStr"/>
       <c r="J13" t="inlineStr">
         <is>
           <t>Din və ictimai fikir</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M13" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N13" t="inlineStr"/>
       <c r="O13" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=FnuBKjEAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Qadir-Seferov'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/QadirSeferov'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/S%C9%99f%C9%99rov_Qadir_Bilman_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=FnuBKjEAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Qadir-Seferov'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/QadirSeferov'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/S%C9%99f%C9%99rov_Qadir_Bilman_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>1488</v>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>Elvüsal</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>Nurullah oğlu</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>Məmmədov</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -1357,51 +1357,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I14" t="inlineStr"/>
       <c r="J14" t="inlineStr">
         <is>
           <t>Din və ictimai fikir</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M14" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N14" t="inlineStr"/>
       <c r="O14" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=AzJM6rgAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Elvusal-Mammedov'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://ait-az.academia.edu/ElvusalMammedov'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0000-7015-6535'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dov_Elv%C3%BCsal_Nurullah_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=AzJM6rgAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Elvusal-Mammedov'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://ait-az.academia.edu/ElvusalMammedov'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0000-7015-6535'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dov_Elv%C3%BCsal_Nurullah_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>1489</v>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>Əmmar</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>Sabir oğlu</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>Abbasov</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -1422,51 +1422,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I15" t="inlineStr"/>
       <c r="J15" t="inlineStr">
         <is>
           <t>Din və ictimai fikir</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M15" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N15" t="inlineStr"/>
       <c r="O15" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=9nMMNhkAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Abbasov_%C6%8Fmmar_Sabir_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=9nMMNhkAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Abbasov_%C6%8Fmmar_Sabir_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>1490</v>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>Aygün</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>Əjdər qızı</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>Əlizadə</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -1487,51 +1487,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I16" t="inlineStr"/>
       <c r="J16" t="inlineStr">
         <is>
           <t>Yazılı abidələrin tədqiqi və nəşri</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M16" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N16" t="inlineStr"/>
       <c r="O16" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=O7mvGfkAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0001-5269-0299'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Flizad%C9%99_Ayg%C3%BCn_%C6%8Fjd%C9%99r_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=O7mvGfkAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0001-5269-0299'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Flizad%C9%99_Ayg%C3%BCn_%C6%8Fjd%C9%99r_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>1491</v>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Lalə</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>Qəmbər qızı</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>Əliyeva</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -1552,51 +1552,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I17" t="inlineStr"/>
       <c r="J17" t="inlineStr">
         <is>
           <t>Yazılı abidələrin tədqiqi və nəşri</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M17" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N17" t="inlineStr"/>
       <c r="O17" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyeva_Lal%C9%99_Q%C9%99mb%C9%99r_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyeva_Lal%C9%99_Q%C9%99mb%C9%99r_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
         <v>1492</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Teymur</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>Qoca oğlu</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Sadıqov</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -1617,51 +1617,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I18" t="inlineStr"/>
       <c r="J18" t="inlineStr">
         <is>
           <t>Yazılı abidələrin tədqiqi və nəşri</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M18" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N18" t="inlineStr"/>
       <c r="O18" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Sad%C4%B1qov_Teymur_Qoca_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Sad%C4%B1qov_Teymur_Qoca_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="n">
         <v>1493</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Lamiyə</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>Mirsabir qızı</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Hüseynova</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -1678,51 +1678,51 @@
         </is>
       </c>
       <c r="H19" t="inlineStr"/>
       <c r="I19" t="inlineStr"/>
       <c r="J19" t="inlineStr">
         <is>
           <t>Yazılı abidələrin tədqiqi və nəşri</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M19" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N19" t="inlineStr"/>
       <c r="O19" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C3%BCseynova_Lamiy%C9%99_Mirsabir_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C3%BCseynova_Lamiy%C9%99_Mirsabir_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="n">
         <v>1494</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>İnci</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>Təvəkkül qızı</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Qasımlı</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -1743,51 +1743,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I20" t="inlineStr"/>
       <c r="J20" t="inlineStr">
         <is>
           <t>Yazılı abidələrin tədqiqi və nəşri</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M20" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N20" t="inlineStr"/>
       <c r="O20" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Qas%C4%B1ml%C4%B1_%C4%B0nci_T%C9%99v%C9%99kk%C3%BCl_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Qas%C4%B1ml%C4%B1_%C4%B0nci_T%C9%99v%C9%99kk%C3%BCl_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="n">
         <v>1495</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>Aygün</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>Məhərrəm qızı</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Yusubova</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -1804,51 +1804,51 @@
         </is>
       </c>
       <c r="H21" t="inlineStr"/>
       <c r="I21" t="inlineStr"/>
       <c r="J21" t="inlineStr">
         <is>
           <t>Yazılı abidələrin tədqiqi və nəşri</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M21" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N21" t="inlineStr"/>
       <c r="O21" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=soB9OVkAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/1495/6/#ameadergipark'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Yusubova_Ayg%C3%BCn_M%C9%99h%C9%99rr%C9%99m_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=soB9OVkAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/1495/6/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Yusubova_Ayg%C3%BCn_M%C9%99h%C9%99rr%C9%99m_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="n">
         <v>1496</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>Zümrüd</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>Talış qızı</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Rəhimova</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -1869,51 +1869,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I22" t="inlineStr"/>
       <c r="J22" t="inlineStr">
         <is>
           <t>İran filologiyası</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M22" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N22" t="inlineStr"/>
       <c r="O22" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/R%C9%99himova_Z%C3%BCmr%C3%BCd_Tal%C4%B1%C5%9F_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/R%C9%99himova_Z%C3%BCmr%C3%BCd_Tal%C4%B1%C5%9F_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="n">
         <v>1497</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>Vüqar</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>İnqilab oğlu</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Məmmədov</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -1930,51 +1930,51 @@
         </is>
       </c>
       <c r="H23" t="inlineStr"/>
       <c r="I23" t="inlineStr"/>
       <c r="J23" t="inlineStr">
         <is>
           <t>İran filologiyası şöbəsi</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M23" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N23" t="inlineStr"/>
       <c r="O23" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=LZlWwaEAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0001-6294-6622 '}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dov_V%C3%BCqar_%C4%B0nqilab_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=LZlWwaEAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0001-6294-6622 '}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dov_V%C3%BCqar_%C4%B0nqilab_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="n">
         <v>1498</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>Barat</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>Rəhim qızı</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Osmanova</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -1995,51 +1995,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I24" t="inlineStr"/>
       <c r="J24" t="inlineStr">
         <is>
           <t>Türk filologiyası şöbəsi</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M24" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N24" t="inlineStr"/>
       <c r="O24" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=wEB8FeoAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Osmanova_Barat_R%C9%99him_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=wEB8FeoAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Osmanova_Barat_R%C9%99him_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="n">
         <v>1499</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>Laura</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>Məlikovna</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>Orucova</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -2060,51 +2060,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I25" t="inlineStr"/>
       <c r="J25" t="inlineStr">
         <is>
           <t>Ərəb filologiyası şöbəsi</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M25" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N25" t="inlineStr"/>
       <c r="O25" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=VG9lYmAAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Orucova_Laura_M%C9%99likovna'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=VG9lYmAAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Orucova_Laura_M%C9%99likovna'}]</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="n">
         <v>1500</v>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>Lalə</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>Məzahir qızı</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>Bayramova</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -2125,51 +2125,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I26" t="inlineStr"/>
       <c r="J26" t="inlineStr">
         <is>
           <t>Ərəb filologiyası şöbəsi</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M26" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N26" t="inlineStr"/>
       <c r="O26" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=ish1aAoAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Bayramova_Lal%C9%99_M%C9%99zahir_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=ish1aAoAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Bayramova_Lal%C9%99_M%C9%99zahir_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="n">
         <v>1501</v>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>Səadət</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>Məmməd qızı</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>Zeynalova</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -2190,51 +2190,51 @@
           <t>Professor</t>
         </is>
       </c>
       <c r="I27" t="inlineStr"/>
       <c r="J27" t="inlineStr">
         <is>
           <t>Şərq-Qərb şöbəsi</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M27" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N27" t="inlineStr"/>
       <c r="O27" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/SaadatZeynalova'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Zeynalova_S%C9%99ad%C9%99t_M%C9%99mm%C9%99d_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/SaadatZeynalova'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Zeynalova_S%C9%99ad%C9%99t_M%C9%99mm%C9%99d_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="n">
         <v>1502</v>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>Səbinə</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>Ələsgər qızı</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>Nemətzadə</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -2255,51 +2255,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I28" t="inlineStr"/>
       <c r="J28" t="inlineStr">
         <is>
           <t>Şərq-Qərb şöbəsi</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M28" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N28" t="inlineStr"/>
       <c r="O28" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/SabinaNematzade'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-4114-5583'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Nem%C9%99tzad%C9%99_S%C9%99bin%C9%99_%C6%8Fl%C9%99sg%C9%99r_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/SabinaNematzade'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-4114-5583'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Nem%C9%99tzad%C9%99_S%C9%99bin%C9%99_%C6%8Fl%C9%99sg%C9%99r_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="n">
         <v>1503</v>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>Yeganə</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>Əziz qızı</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>Hacıyeva</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -2320,51 +2320,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I29" t="inlineStr"/>
       <c r="J29" t="inlineStr">
         <is>
           <t>Cənubi Azərbaycan şöbəsi</t>
         </is>
       </c>
       <c r="K29" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M29" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N29" t="inlineStr"/>
       <c r="O29" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/YeganaHaji'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0000-2210-7528'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Hac%C4%B1yeva_Yegan%C9%99_%C6%8Fziz_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/YeganaHaji'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0000-2210-7528'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Hac%C4%B1yeva_Yegan%C9%99_%C6%8Fziz_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="n">
         <v>1504</v>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>Rafiq</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>Yıldırım oğlu</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>Abbasov</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -2381,51 +2381,51 @@
         </is>
       </c>
       <c r="H30" t="inlineStr"/>
       <c r="I30" t="inlineStr"/>
       <c r="J30" t="inlineStr">
         <is>
           <t>Asiya Sakit okean regionu ölkələri şöbəsi</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M30" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N30" t="inlineStr"/>
       <c r="O30" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=cQUotEwAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Abbasov_Rafiq_Y%C4%B1ld%C4%B1r%C4%B1m_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=cQUotEwAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Abbasov_Rafiq_Y%C4%B1ld%C4%B1r%C4%B1m_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="n">
         <v>1505</v>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>Ülkər</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>Ceyhun qızı</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>Əliyeva</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -2446,51 +2446,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I31" t="inlineStr"/>
       <c r="J31" t="inlineStr">
         <is>
           <t>Asiya Sakit okean regionu ölkələri şöbəsi</t>
         </is>
       </c>
       <c r="K31" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M31" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N31" t="inlineStr"/>
       <c r="O31" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=ti09YMYAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Ulker-Aliyeva-2'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/UlkerAliyeva'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-2143-7378'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyeva_%C3%9Clk%C9%99r_Ceyhun_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=ti09YMYAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Ulker-Aliyeva-2'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/UlkerAliyeva'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-2143-7378'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyeva_%C3%9Clk%C9%99r_Ceyhun_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="n">
         <v>1506</v>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>Təranə</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>Əzim qızı</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>Həşimova</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -2507,51 +2507,51 @@
         </is>
       </c>
       <c r="H32" t="inlineStr"/>
       <c r="I32" t="inlineStr"/>
       <c r="J32" t="inlineStr">
         <is>
           <t>Mərkəzi Asiya ölkələri şöbəsi</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M32" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N32" t="inlineStr"/>
       <c r="O32" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/TeraneHesimova'}, {'platform_name': 'TÜBITAK DergiPark', 'platform_logo': '/media/platform_logos/DP.PNG', 'url': 'https://dergipark.org.tr/tr/pub/@xezer'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-6823-037X'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C9%99%C5%9Fimova_T%C9%99ran%C9%99_%C6%8Fzim_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/TeraneHesimova'}, {'platform_name': 'TÜBITAK DergiPark', 'platform_logo': '/media/platform_logos/DP.PNG', 'url': 'https://dergipark.org.tr/tr/pub/@xezer'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-6823-037X'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C9%99%C5%9Fimova_T%C9%99ran%C9%99_%C6%8Fzim_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="n">
         <v>1507</v>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>Lalə</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>Ağa qızı</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>Mikayılzadə</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -2568,51 +2568,51 @@
         </is>
       </c>
       <c r="H33" t="inlineStr"/>
       <c r="I33" t="inlineStr"/>
       <c r="J33" t="inlineStr">
         <is>
           <t>Şərqşünaslıq elminin tarixi və nəzəriyyəsi şöbəsi</t>
         </is>
       </c>
       <c r="K33" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L33" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M33" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N33" t="inlineStr"/>
       <c r="O33" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=qA29xVEAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Lala-Mikayilzade'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/LalaMikiay%C4%B1lzada'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-9664-115X'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Mikay%C4%B1lzad%C9%99_Lal%C9%99_A%C4%9Fa_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=qA29xVEAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Lala-Mikayilzade'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/LalaMikiay%C4%B1lzada'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-9664-115X'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Mikay%C4%B1lzad%C9%99_Lal%C9%99_A%C4%9Fa_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="n">
         <v>1508</v>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>Zaur</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>Əlirza oğlu</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>Məmmədov</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -2633,51 +2633,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I34" t="inlineStr"/>
       <c r="J34" t="inlineStr">
         <is>
           <t>Şərq ölkələrinin tarixşünaslığı şöbəsi</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
           <t>Baş elmi işçi</t>
         </is>
       </c>
       <c r="L34" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M34" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N34" t="inlineStr"/>
       <c r="O34" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=njL4RCgAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Zaur-Mammadov'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/MammadovZaur'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-3953-0175'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dov_Zaur_%C6%8Flirza_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=njL4RCgAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Zaur-Mammadov'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/MammadovZaur'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-3953-0175'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dov_Zaur_%C6%8Flirza_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="n">
         <v>1509</v>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>Solmaz</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>Əli qızı</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>Rüstəmova-Tohidi</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -2698,51 +2698,51 @@
           <t>Professor</t>
         </is>
       </c>
       <c r="I35" t="inlineStr"/>
       <c r="J35" t="inlineStr">
         <is>
           <t>İran tarixi və iqtisadiyyatı şöbəsi</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
           <t>Baş elmi işçi</t>
         </is>
       </c>
       <c r="L35" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M35" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N35" t="inlineStr"/>
       <c r="O35" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=BLuBnhMAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/R%C3%BCst%C9%99mova-Tohidi_Solmaz_%C6%8Fli_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=BLuBnhMAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/R%C3%BCst%C9%99mova-Tohidi_Solmaz_%C6%8Fli_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="n">
         <v>1510</v>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>Elman</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>Hilal oğlu</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>Quliyev</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -2763,51 +2763,51 @@
           <t>Professor</t>
         </is>
       </c>
       <c r="I36" t="inlineStr"/>
       <c r="J36" t="inlineStr">
         <is>
           <t>Türk filologiyası şöbəsi</t>
         </is>
       </c>
       <c r="K36" t="inlineStr">
         <is>
           <t>Baş elmi işçi</t>
         </is>
       </c>
       <c r="L36" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M36" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N36" t="inlineStr"/>
       <c r="O36" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/HilalAli17'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Quliyev_Elman_Hilal_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/HilalAli17'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Quliyev_Elman_Hilal_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="n">
         <v>1511</v>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>Lalə</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>Fərman qızı</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>Əhmədova</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -2828,51 +2828,51 @@
           <t>Professor</t>
         </is>
       </c>
       <c r="I37" t="inlineStr"/>
       <c r="J37" t="inlineStr">
         <is>
           <t>Mərkəzi Asiya ölkələri şöbəsi</t>
         </is>
       </c>
       <c r="K37" t="inlineStr">
         <is>
           <t>Baş elmi işçi</t>
         </is>
       </c>
       <c r="L37" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M37" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N37" t="inlineStr"/>
       <c r="O37" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=WP1_-LkAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fhm%C9%99dova_Lal%C9%99_F%C9%99rman_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=WP1_-LkAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fhm%C9%99dova_Lal%C9%99_F%C9%99rman_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="n">
         <v>1512</v>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>Adil</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>Mirabdulla oğlu</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>Mirabdullayev</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -2893,51 +2893,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I38" t="inlineStr"/>
       <c r="J38" t="inlineStr">
         <is>
           <t>Mərkəzi Asiya ölkələri şöbəsi</t>
         </is>
       </c>
       <c r="K38" t="inlineStr">
         <is>
           <t>Baş elmi işçi</t>
         </is>
       </c>
       <c r="L38" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M38" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N38" t="inlineStr"/>
       <c r="O38" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=n9I4lSgAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Mirabdullayev_Adil_Mirabdulla_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=n9I4lSgAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Mirabdullayev_Adil_Mirabdulla_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="n">
         <v>1513</v>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>Aygül</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>Aydın qızı</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>Mirzəyeva</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -2950,51 +2950,51 @@
       </c>
       <c r="G39" t="inlineStr"/>
       <c r="H39" t="inlineStr"/>
       <c r="I39" t="inlineStr"/>
       <c r="J39" t="inlineStr">
         <is>
           <t>Nəşriyyat və elmi informasiya təminatı şöbəsi</t>
         </is>
       </c>
       <c r="K39" t="inlineStr">
         <is>
           <t>Baş redaktor</t>
         </is>
       </c>
       <c r="L39" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M39" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N39" t="inlineStr"/>
       <c r="O39" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=BP4aCEoAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Aygul-Mirzayeva\xa0'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/AygulMirzayeva'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-0485-3097'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Mirz%C9%99yeva_Ayg%C3%BCl_Ayd%C4%B1n_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=BP4aCEoAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Aygul-Mirzayeva\xa0'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/AygulMirzayeva'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-0485-3097'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Mirz%C9%99yeva_Ayg%C3%BCl_Ayd%C4%B1n_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="n">
         <v>1514</v>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>Zülfiyyə</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t>Qəhrəman qızı</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>Vəliyeva-Önlen</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -3011,51 +3011,51 @@
         </is>
       </c>
       <c r="H40" t="inlineStr"/>
       <c r="I40" t="inlineStr"/>
       <c r="J40" t="inlineStr">
         <is>
           <t>Türkiyə tarixi və iqtisadiyyatı şöbəsi</t>
         </is>
       </c>
       <c r="K40" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="L40" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M40" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N40" t="inlineStr"/>
       <c r="O40" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=ThpmpzwAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/Z%C3%BClfiyyeEnlilVeliyeva  '}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-4075-8417'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/V%C9%99liyeva-%C3%96nlen_Z%C3%BClfiyy%C9%99_Q%C9%99hr%C9%99man_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=ThpmpzwAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/Z%C3%BClfiyyeEnlilVeliyeva  '}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-4075-8417'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/V%C9%99liyeva-%C3%96nlen_Z%C3%BClfiyy%C9%99_Q%C9%99hr%C9%99man_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="n">
         <v>1515</v>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>Dürdanə</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>Şükür qızı</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>Cəfərli</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -3072,51 +3072,51 @@
         </is>
       </c>
       <c r="H41" t="inlineStr"/>
       <c r="I41" t="inlineStr"/>
       <c r="J41" t="inlineStr">
         <is>
           <t>Din və ictimai fikir</t>
         </is>
       </c>
       <c r="K41" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="L41" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M41" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N41" t="inlineStr"/>
       <c r="O41" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=YtPgzS4AAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Durdana-Jafarli'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/DurdanaJafarli'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0005-4930-6953'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/C%C9%99f%C9%99rli_D%C3%BCrdan%C9%99_%C5%9E%C3%BCk%C3%BCr_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=YtPgzS4AAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Durdana-Jafarli'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/DurdanaJafarli'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0005-4930-6953'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/C%C9%99f%C9%99rli_D%C3%BCrdan%C9%99_%C5%9E%C3%BCk%C3%BCr_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="n">
         <v>1516</v>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>Bəşarət</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t>İsmayıl qızı</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>Bəşirova</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -3133,51 +3133,51 @@
         </is>
       </c>
       <c r="H42" t="inlineStr"/>
       <c r="I42" t="inlineStr"/>
       <c r="J42" t="inlineStr">
         <is>
           <t>Türkiyə tarixi və iqtisadiyyatı şöbəsi</t>
         </is>
       </c>
       <c r="K42" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="L42" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M42" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N42" t="inlineStr"/>
       <c r="O42" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=Y3hVPbYAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0008-9959-7156'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/B%C9%99%C5%9Firova_B%C9%99%C5%9Far%C9%99t_%C4%B0smay%C4%B1l_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=Y3hVPbYAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0008-9959-7156'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/B%C9%99%C5%9Firova_B%C9%99%C5%9Far%C9%99t_%C4%B0smay%C4%B1l_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="n">
         <v>1517</v>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>Mirzə</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t>Məsim oğlu</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>Ənsərli</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -3190,51 +3190,51 @@
       </c>
       <c r="G43" t="inlineStr"/>
       <c r="H43" t="inlineStr"/>
       <c r="I43" t="inlineStr"/>
       <c r="J43" t="inlineStr">
         <is>
           <t>Türkiyə tarixi və iqtisadiyyatı şöbəsi</t>
         </is>
       </c>
       <c r="K43" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="L43" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M43" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N43" t="inlineStr"/>
       <c r="O43" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=eussUtUAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fns%C9%99rli_Mirz%C9%99_M%C9%99sim_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=eussUtUAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fns%C9%99rli_Mirz%C9%99_M%C9%99sim_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="n">
         <v>1518</v>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>Elmira</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>Elmar qızı</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>Əlizadə</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -3251,51 +3251,51 @@
         </is>
       </c>
       <c r="H44" t="inlineStr"/>
       <c r="I44" t="inlineStr"/>
       <c r="J44" t="inlineStr">
         <is>
           <t>Ərəb ölkələri tarixi və iqtisadiyyatı</t>
         </is>
       </c>
       <c r="K44" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="L44" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M44" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N44" t="inlineStr"/>
       <c r="O44" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Flizad%C9%99_Elmira_Elmar_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Flizad%C9%99_Elmira_Elmar_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="n">
         <v>1519</v>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>İsmayıl</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t>Əziz oğlu</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>Əsədov</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -3312,51 +3312,51 @@
         </is>
       </c>
       <c r="H45" t="inlineStr"/>
       <c r="I45" t="inlineStr"/>
       <c r="J45" t="inlineStr">
         <is>
           <t>Ərəb ölkələri tarixi və iqtisadiyyatı</t>
         </is>
       </c>
       <c r="K45" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="L45" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M45" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N45" t="inlineStr"/>
       <c r="O45" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fs%C9%99dov_%C4%B0smay%C4%B1l_%C6%8Fziz_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fs%C9%99dov_%C4%B0smay%C4%B1l_%C6%8Fziz_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="n">
         <v>1520</v>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>Hikmət</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>Əkbərməftun oğlu</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>Əkbərov</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -3369,51 +3369,51 @@
       </c>
       <c r="G46" t="inlineStr"/>
       <c r="H46" t="inlineStr"/>
       <c r="I46" t="inlineStr"/>
       <c r="J46" t="inlineStr">
         <is>
           <t>Ərəb ölkələri tarixi və iqtisadiyyatı</t>
         </is>
       </c>
       <c r="K46" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="L46" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M46" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N46" t="inlineStr"/>
       <c r="O46" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fkb%C9%99rov_Hikm%C9%99t_%C6%8Fkb%C9%99rm%C9%99ftun_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fkb%C9%99rov_Hikm%C9%99t_%C6%8Fkb%C9%99rm%C9%99ftun_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="n">
         <v>1521</v>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>Lalə</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>Sabir qızı</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>Qasımlı</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -3430,51 +3430,51 @@
         </is>
       </c>
       <c r="H47" t="inlineStr"/>
       <c r="I47" t="inlineStr"/>
       <c r="J47" t="inlineStr">
         <is>
           <t>Yazılı abidələrin tədqiqi və nəşri</t>
         </is>
       </c>
       <c r="K47" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="L47" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M47" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N47" t="inlineStr"/>
       <c r="O47" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Qas%C4%B1ml%C4%B1_Lal%C9%99_Sabir_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Qas%C4%B1ml%C4%B1_Lal%C9%99_Sabir_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="n">
         <v>1522</v>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>Aybəniz</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
           <t>Bəhmən qızı</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>Həsənova</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -3491,51 +3491,51 @@
         </is>
       </c>
       <c r="H48" t="inlineStr"/>
       <c r="I48" t="inlineStr"/>
       <c r="J48" t="inlineStr">
         <is>
           <t>İran filologiyası şöbəsi</t>
         </is>
       </c>
       <c r="K48" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="L48" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M48" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N48" t="inlineStr"/>
       <c r="O48" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=EQY7e0wAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C9%99s%C9%99nova_Ayb%C9%99niz_B%C9%99hm%C9%99n_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=EQY7e0wAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C9%99s%C9%99nova_Ayb%C9%99niz_B%C9%99hm%C9%99n_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="n">
         <v>1523</v>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>Rəna</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t>Nurəddin qızı</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>Rzayeva</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -3556,51 +3556,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I49" t="inlineStr"/>
       <c r="J49" t="inlineStr">
         <is>
           <t>İran filologiyası şöbəsi</t>
         </is>
       </c>
       <c r="K49" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="L49" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M49" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N49" t="inlineStr"/>
       <c r="O49" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=bMvA_JUAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Rzayeva_R%C9%99na_Nur%C9%99ddin_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=bMvA_JUAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Rzayeva_R%C9%99na_Nur%C9%99ddin_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="n">
         <v>1524</v>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>Xanımzər</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
           <t>Əli qızı</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>Kərimova</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -3621,51 +3621,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I50" t="inlineStr"/>
       <c r="J50" t="inlineStr">
         <is>
           <t>Ərəb filologiyası şöbəsi</t>
         </is>
       </c>
       <c r="K50" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="L50" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M50" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N50" t="inlineStr"/>
       <c r="O50" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=wdp0vusAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/Xan%C4%B1mz%C9%99rK%C9%99rimova'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/K%C9%99rimova_Xan%C4%B1mz%C9%99r_%C6%8Fli_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=wdp0vusAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/Xan%C4%B1mz%C9%99rK%C9%99rimova'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/K%C9%99rimova_Xan%C4%B1mz%C9%99r_%C6%8Fli_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="n">
         <v>1525</v>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>Xuraman</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
           <t>Əliağa qızı</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>Əliyeva</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -3682,51 +3682,51 @@
         </is>
       </c>
       <c r="H51" t="inlineStr"/>
       <c r="I51" t="inlineStr"/>
       <c r="J51" t="inlineStr">
         <is>
           <t>Şərq-Qərb şöbəsi</t>
         </is>
       </c>
       <c r="K51" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="L51" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M51" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N51" t="inlineStr"/>
       <c r="O51" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyeva_Xuraman_%C6%8Flia%C4%9Fa_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyeva_Xuraman_%C6%8Flia%C4%9Fa_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="n">
         <v>1526</v>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>Ceyhun</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
           <t>Şakir oğlu</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>Ağayev</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -3743,51 +3743,51 @@
         </is>
       </c>
       <c r="H52" t="inlineStr"/>
       <c r="I52" t="inlineStr"/>
       <c r="J52" t="inlineStr">
         <is>
           <t>Şərq-Qərb şöbəsi</t>
         </is>
       </c>
       <c r="K52" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="L52" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M52" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N52" t="inlineStr"/>
       <c r="O52" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0004-8831-9442 '}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/A%C4%9Fayev_Ceyhun_%C5%9Eakir_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0004-8831-9442 '}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/A%C4%9Fayev_Ceyhun_%C5%9Eakir_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="n">
         <v>1527</v>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>Həsən</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
           <t>Əli oğlu</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>Səfəri</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -3804,51 +3804,51 @@
         </is>
       </c>
       <c r="H53" t="inlineStr"/>
       <c r="I53" t="inlineStr"/>
       <c r="J53" t="inlineStr">
         <is>
           <t>Cənubi Azərbaycan şöbəsi</t>
         </is>
       </c>
       <c r="K53" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="L53" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M53" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N53" t="inlineStr"/>
       <c r="O53" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=bRmxYCQAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/HesenSeferi'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/S%C9%99f%C9%99ri_H%C9%99s%C9%99n_%C6%8Fli_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=bRmxYCQAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/HesenSeferi'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/S%C9%99f%C9%99ri_H%C9%99s%C9%99n_%C6%8Fli_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="n">
         <v>1528</v>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>Ülviyyə</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>İsfəndiyar qızı</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>Quliyeva</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -3861,51 +3861,51 @@
       </c>
       <c r="G54" t="inlineStr"/>
       <c r="H54" t="inlineStr"/>
       <c r="I54" t="inlineStr"/>
       <c r="J54" t="inlineStr">
         <is>
           <t>Ərəb filologiyası</t>
         </is>
       </c>
       <c r="K54" t="inlineStr">
         <is>
           <t>Böyük laborant</t>
         </is>
       </c>
       <c r="L54" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M54" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N54" t="inlineStr"/>
       <c r="O54" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Quliyeva_%C3%9Clviyy%C9%99_%C4%B0sf%C9%99ndiyar_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Quliyeva_%C3%9Clviyy%C9%99_%C4%B0sf%C9%99ndiyar_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="n">
         <v>1529</v>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>Gövhər</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t>Baxşəli qızı</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>Baxşəliyeva</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -3926,51 +3926,51 @@
           <t>akademik</t>
         </is>
       </c>
       <c r="I55" t="inlineStr"/>
       <c r="J55" t="inlineStr">
         <is>
           <t>Rəhbərlik</t>
         </is>
       </c>
       <c r="K55" t="inlineStr">
         <is>
           <t>Direktor</t>
         </is>
       </c>
       <c r="L55" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M55" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N55" t="inlineStr"/>
       <c r="O55" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=Nbsd2z8AAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0001-6965-5561'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Bax%C5%9F%C9%99liyeva_G%C3%B6vh%C9%99r_Bax%C5%9F%C9%99li_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=Nbsd2z8AAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0001-6965-5561'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Bax%C5%9F%C9%99liyeva_G%C3%B6vh%C9%99r_Bax%C5%9F%C9%99li_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="n">
         <v>1530</v>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>Aynur</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
           <t>Cabbar qızı</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>Qasımova</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -3983,51 +3983,51 @@
       </c>
       <c r="G56" t="inlineStr"/>
       <c r="H56" t="inlineStr"/>
       <c r="I56" t="inlineStr"/>
       <c r="J56" t="inlineStr">
         <is>
           <t>Rəhbərlik</t>
         </is>
       </c>
       <c r="K56" t="inlineStr">
         <is>
           <t>Baş mütəxəssis</t>
         </is>
       </c>
       <c r="L56" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M56" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N56" t="inlineStr"/>
       <c r="O56" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=IQv-7JkAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Qas%C4%B1mova_Aynur_Cabbar_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=IQv-7JkAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Qas%C4%B1mova_Aynur_Cabbar_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="n">
         <v>1531</v>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>İbrahim</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
           <t>Rəfail oğlu</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>Bağırov</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -4040,51 +4040,51 @@
       </c>
       <c r="G57" t="inlineStr"/>
       <c r="H57" t="inlineStr"/>
       <c r="I57" t="inlineStr"/>
       <c r="J57" t="inlineStr">
         <is>
           <t>Cənubi Azərbaycan şöbəsi</t>
         </is>
       </c>
       <c r="K57" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L57" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M57" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N57" t="inlineStr"/>
       <c r="O57" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=iLmL9gQAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Ibrahim-Baghirov'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/IBaghirov'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-2976-2119'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/1531/6/#ameadergipark'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Ba%C4%9F%C4%B1rov_%C4%B0brahim_R%C9%99fail_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=iLmL9gQAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Ibrahim-Baghirov'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/IBaghirov'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-2976-2119'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/1531/6/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Ba%C4%9F%C4%B1rov_%C4%B0brahim_R%C9%99fail_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="n">
         <v>1532</v>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>Saleh</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
           <t>Türbətəli oğlu</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>Dostəliyev</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -4097,51 +4097,51 @@
       </c>
       <c r="G58" t="inlineStr"/>
       <c r="H58" t="inlineStr"/>
       <c r="I58" t="inlineStr"/>
       <c r="J58" t="inlineStr">
         <is>
           <t>İran tarixi və iqtisadiyyatı şöbəsi</t>
         </is>
       </c>
       <c r="K58" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L58" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M58" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N58" t="inlineStr"/>
       <c r="O58" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Dost%C9%99liyev_Saleh_T%C3%BCrb%C9%99t%C9%99li_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Dost%C9%99liyev_Saleh_T%C3%BCrb%C9%99t%C9%99li_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="n">
         <v>1533</v>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>Sevinc</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
           <t>Cavanşir qızı</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>Məmmədova</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -4154,51 +4154,51 @@
       </c>
       <c r="G59" t="inlineStr"/>
       <c r="H59" t="inlineStr"/>
       <c r="I59" t="inlineStr"/>
       <c r="J59" t="inlineStr">
         <is>
           <t>İran tarixi və iqtisadiyyatı şöbəsi</t>
         </is>
       </c>
       <c r="K59" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L59" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M59" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N59" t="inlineStr"/>
       <c r="O59" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=nmta9lIAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/sevincmammedova1'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-4562-6790'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dova_Sevinc_Cavan%C5%9Fir_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=nmta9lIAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/sevincmammedova1'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-4562-6790'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dova_Sevinc_Cavan%C5%9Fir_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="n">
         <v>1534</v>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>Nərminə</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
           <t>Adil qızı</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>Mustafayeva</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -4211,51 +4211,51 @@
       </c>
       <c r="G60" t="inlineStr"/>
       <c r="H60" t="inlineStr"/>
       <c r="I60" t="inlineStr"/>
       <c r="J60" t="inlineStr">
         <is>
           <t>İran tarixi və iqtisadiyyatı şöbəsi</t>
         </is>
       </c>
       <c r="K60" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L60" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M60" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N60" t="inlineStr"/>
       <c r="O60" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=f1m8ZtYAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Mustafayeva_N%C9%99rmin%C9%99_Adil_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=f1m8ZtYAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Mustafayeva_N%C9%99rmin%C9%99_Adil_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="n">
         <v>1535</v>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>Şahin</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
           <t>Xanoğlan oğlu</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>Yahyayev</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -4268,51 +4268,51 @@
       </c>
       <c r="G61" t="inlineStr"/>
       <c r="H61" t="inlineStr"/>
       <c r="I61" t="inlineStr"/>
       <c r="J61" t="inlineStr">
         <is>
           <t>İran tarixi və iqtisadiyyatı şöbəsi</t>
         </is>
       </c>
       <c r="K61" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L61" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M61" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N61" t="inlineStr"/>
       <c r="O61" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=ONMXnd4AAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Yahyayev_%C5%9Eahin_Xano%C4%9Flan_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=ONMXnd4AAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Yahyayev_%C5%9Eahin_Xano%C4%9Flan_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="n">
         <v>1536</v>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>Hüseyn</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
           <t>Cavanşir oğlu</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t>Günəşli</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -4325,51 +4325,51 @@
       </c>
       <c r="G62" t="inlineStr"/>
       <c r="H62" t="inlineStr"/>
       <c r="I62" t="inlineStr"/>
       <c r="J62" t="inlineStr">
         <is>
           <t>Türkiyə tarixi və iqtisadiyyatı şöbəsi</t>
         </is>
       </c>
       <c r="K62" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L62" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M62" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N62" t="inlineStr"/>
       <c r="O62" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/HuseynGunashli'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/G%C3%BCn%C9%99%C5%9Fli_H%C3%BCseyn_Cavan%C5%9Fir_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/HuseynGunashli'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/G%C3%BCn%C9%99%C5%9Fli_H%C3%BCseyn_Cavan%C5%9Fir_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="n">
         <v>1537</v>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>Jalə</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
           <t>Hüseyn qızı</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
           <t>Vəli</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -4382,51 +4382,51 @@
       </c>
       <c r="G63" t="inlineStr"/>
       <c r="H63" t="inlineStr"/>
       <c r="I63" t="inlineStr"/>
       <c r="J63" t="inlineStr">
         <is>
           <t>Ərəb ölkələri tarixi və iqtisadiyyatı</t>
         </is>
       </c>
       <c r="K63" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L63" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M63" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N63" t="inlineStr"/>
       <c r="O63" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/JalyaVeli'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0006-0203-8135 '}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/V%C9%99li_Jal%C9%99_H%C3%BCseyn_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/JalyaVeli'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0006-0203-8135 '}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/V%C9%99li_Jal%C9%99_H%C3%BCseyn_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="n">
         <v>1538</v>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>Mətanət</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
           <t>Kamal qızı</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>Davudova</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -4439,51 +4439,51 @@
       </c>
       <c r="G64" t="inlineStr"/>
       <c r="H64" t="inlineStr"/>
       <c r="I64" t="inlineStr"/>
       <c r="J64" t="inlineStr">
         <is>
           <t>Ərəb ölkələri tarixi və iqtisadiyyatı</t>
         </is>
       </c>
       <c r="K64" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L64" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M64" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N64" t="inlineStr"/>
       <c r="O64" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Davudova_M%C9%99tan%C9%99t_Kamal_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Davudova_M%C9%99tan%C9%99t_Kamal_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="n">
         <v>1539</v>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>Pərvinə</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
           <t>Ağasəf qızı</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
           <t>Əfəndi</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -4496,51 +4496,51 @@
       </c>
       <c r="G65" t="inlineStr"/>
       <c r="H65" t="inlineStr"/>
       <c r="I65" t="inlineStr"/>
       <c r="J65" t="inlineStr">
         <is>
           <t>Ərəb ölkələri tarixi və iqtisadiyyatı</t>
         </is>
       </c>
       <c r="K65" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L65" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M65" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N65" t="inlineStr"/>
       <c r="O65" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Ff%C9%99ndi_P%C9%99rvin%C9%99_A%C4%9Fas%C9%99f_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Ff%C9%99ndi_P%C9%99rvin%C9%99_A%C4%9Fas%C9%99f_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="n">
         <v>1540</v>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>Samid</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
           <t>Əlipaşa oğlu</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
           <t>Bağırov</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -4553,51 +4553,51 @@
       </c>
       <c r="G66" t="inlineStr"/>
       <c r="H66" t="inlineStr"/>
       <c r="I66" t="inlineStr"/>
       <c r="J66" t="inlineStr">
         <is>
           <t>Ərəb ölkələri tarixi və iqtisadiyyatı</t>
         </is>
       </c>
       <c r="K66" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L66" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M66" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N66" t="inlineStr"/>
       <c r="O66" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/SamidPa%C5%9Fa'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Ba%C4%9F%C4%B1rov_Samid_%C6%8Flipa%C5%9Fa_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/SamidPa%C5%9Fa'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Ba%C4%9F%C4%B1rov_Samid_%C6%8Flipa%C5%9Fa_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="n">
         <v>1541</v>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>Orxan</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
           <t>Rəhman oğlu</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
           <t>Nəcəfov</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -4610,51 +4610,51 @@
       </c>
       <c r="G67" t="inlineStr"/>
       <c r="H67" t="inlineStr"/>
       <c r="I67" t="inlineStr"/>
       <c r="J67" t="inlineStr">
         <is>
           <t>Ərəb ölkələri tarixi və iqtisadiyyatı</t>
         </is>
       </c>
       <c r="K67" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L67" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M67" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N67" t="inlineStr"/>
       <c r="O67" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=PQEPzJkAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/OrhanNadzhafov'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/N%C9%99c%C9%99fov_Orxan_R%C9%99hman_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=PQEPzJkAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/OrhanNadzhafov'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/N%C9%99c%C9%99fov_Orxan_R%C9%99hman_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="n">
         <v>1542</v>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>İsmayıl</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
           <t>Əvəz oğlu</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
           <t>Hüseynov</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -4667,51 +4667,51 @@
       </c>
       <c r="G68" t="inlineStr"/>
       <c r="H68" t="inlineStr"/>
       <c r="I68" t="inlineStr"/>
       <c r="J68" t="inlineStr">
         <is>
           <t>Yazılı abidələrin tədqiqi və nəşri</t>
         </is>
       </c>
       <c r="K68" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L68" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M68" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N68" t="inlineStr"/>
       <c r="O68" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C3%BCseynov_%C4%B0smay%C4%B1l_%C6%8Fv%C9%99z_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C3%BCseynov_%C4%B0smay%C4%B1l_%C6%8Fv%C9%99z_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="n">
         <v>1543</v>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>Elman</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
           <t>Qəhrəman oğlu</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
           <t>Novruzov</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -4724,51 +4724,51 @@
       </c>
       <c r="G69" t="inlineStr"/>
       <c r="H69" t="inlineStr"/>
       <c r="I69" t="inlineStr"/>
       <c r="J69" t="inlineStr">
         <is>
           <t>Yazılı abidələrin tədqiqi və nəşri</t>
         </is>
       </c>
       <c r="K69" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L69" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M69" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N69" t="inlineStr"/>
       <c r="O69" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Novruzov_Elman_Q%C9%99hr%C9%99man_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Novruzov_Elman_Q%C9%99hr%C9%99man_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="n">
         <v>1544</v>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>Fidan</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
           <t>Yaqub qızı</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
           <t>Nəsirova</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -4781,51 +4781,51 @@
       </c>
       <c r="G70" t="inlineStr"/>
       <c r="H70" t="inlineStr"/>
       <c r="I70" t="inlineStr"/>
       <c r="J70" t="inlineStr">
         <is>
           <t>İran filologiyası şöbəsi</t>
         </is>
       </c>
       <c r="K70" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L70" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M70" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N70" t="inlineStr"/>
       <c r="O70" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=nqCimHAAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/N%C9%99sirova_Fidan_Yaqub_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=nqCimHAAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/N%C9%99sirova_Fidan_Yaqub_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="n">
         <v>1545</v>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>Nigar</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
           <t>Qalib qızı</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
           <t>Ağayeva</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -4842,51 +4842,51 @@
         </is>
       </c>
       <c r="H71" t="inlineStr"/>
       <c r="I71" t="inlineStr"/>
       <c r="J71" t="inlineStr">
         <is>
           <t>İran filologiyası şöbəsi</t>
         </is>
       </c>
       <c r="K71" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L71" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M71" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N71" t="inlineStr"/>
       <c r="O71" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=l6TrTFIAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/A%C4%9Fayeva_Nigar_Qalib_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=l6TrTFIAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/A%C4%9Fayeva_Nigar_Qalib_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="n">
         <v>1546</v>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>Emiliya</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
           <t>Səttar qızı</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
           <t>Xəlilova</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -4899,51 +4899,51 @@
       </c>
       <c r="G72" t="inlineStr"/>
       <c r="H72" t="inlineStr"/>
       <c r="I72" t="inlineStr"/>
       <c r="J72" t="inlineStr">
         <is>
           <t>Türk filologiyası şöbəsi</t>
         </is>
       </c>
       <c r="K72" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L72" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M72" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N72" t="inlineStr"/>
       <c r="O72" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/X%C9%99lilova_Emiliya_S%C9%99ttar_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/X%C9%99lilova_Emiliya_S%C9%99ttar_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="n">
         <v>1547</v>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>Zemfira</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
           <t>Tatevosovna</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
           <t>Qurbanova</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -4956,51 +4956,51 @@
       </c>
       <c r="G73" t="inlineStr"/>
       <c r="H73" t="inlineStr"/>
       <c r="I73" t="inlineStr"/>
       <c r="J73" t="inlineStr">
         <is>
           <t>Türk filologiyası  şöbəsi</t>
         </is>
       </c>
       <c r="K73" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L73" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M73" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N73" t="inlineStr"/>
       <c r="O73" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Qurbanova_Zemfira_Tatevosovna'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Qurbanova_Zemfira_Tatevosovna'}]</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="n">
         <v>1548</v>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>Xanım</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
           <t>Fərhad qızı</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
           <t>Abdullayeva</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -5017,51 +5017,51 @@
         </is>
       </c>
       <c r="H74" t="inlineStr"/>
       <c r="I74" t="inlineStr"/>
       <c r="J74" t="inlineStr">
         <is>
           <t>Türk filologiyası şöbəsi</t>
         </is>
       </c>
       <c r="K74" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L74" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M74" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N74" t="inlineStr"/>
       <c r="O74" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=bfIi6KkAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Xanim-Abdullayeva'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/MehiVaqo'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Abdullayeva_Xan%C4%B1m_F%C9%99rhad_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=bfIi6KkAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Xanim-Abdullayeva'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/MehiVaqo'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Abdullayeva_Xan%C4%B1m_F%C9%99rhad_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="n">
         <v>1549</v>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>Gülşən</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
           <t>Şaiq qızı</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
           <t>Həmidli</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -5078,51 +5078,51 @@
         </is>
       </c>
       <c r="H75" t="inlineStr"/>
       <c r="I75" t="inlineStr"/>
       <c r="J75" t="inlineStr">
         <is>
           <t>Ərəb filologiyası şöbəsi</t>
         </is>
       </c>
       <c r="K75" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L75" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M75" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N75" t="inlineStr"/>
       <c r="O75" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=lwNxzbkAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/GulshanUmmIsa'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-3877-674X '}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C9%99midli_G%C3%BCl%C5%9F%C9%99n_%C5%9Eaiq_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=lwNxzbkAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/GulshanUmmIsa'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-3877-674X '}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C9%99midli_G%C3%BCl%C5%9F%C9%99n_%C5%9Eaiq_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="n">
         <v>1550</v>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>Türkan</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
           <t>Azad qızı</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
           <t>Vəliyeva</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -5135,51 +5135,51 @@
       </c>
       <c r="G76" t="inlineStr"/>
       <c r="H76" t="inlineStr"/>
       <c r="I76" t="inlineStr"/>
       <c r="J76" t="inlineStr">
         <is>
           <t>Ərəb filologiyası şöbəsi</t>
         </is>
       </c>
       <c r="K76" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L76" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M76" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N76" t="inlineStr"/>
       <c r="O76" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=B9R4M1wAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/V%C9%99liyeva_T%C3%BCrkan_Azad_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=B9R4M1wAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/V%C9%99liyeva_T%C3%BCrkan_Azad_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="n">
         <v>1551</v>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>Şahanə</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
           <t>Müqəddəs qızı</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
           <t>Şahbazova</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -5192,51 +5192,51 @@
       </c>
       <c r="G77" t="inlineStr"/>
       <c r="H77" t="inlineStr"/>
       <c r="I77" t="inlineStr"/>
       <c r="J77" t="inlineStr">
         <is>
           <t>Ərəb filologiyası</t>
         </is>
       </c>
       <c r="K77" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L77" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M77" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N77" t="inlineStr"/>
       <c r="O77" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=_aQkwV0AAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-8554-2420 '}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C5%9Eahbazova_%C5%9Eahan%C9%99_M%C3%BCq%C9%99dd%C9%99s_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=_aQkwV0AAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-8554-2420 '}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C5%9Eahbazova_%C5%9Eahan%C9%99_M%C3%BCq%C9%99dd%C9%99s_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="n">
         <v>1552</v>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>Sevda</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
           <t>Səfər qızı</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
           <t>İbrahimova</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -5249,51 +5249,51 @@
       </c>
       <c r="G78" t="inlineStr"/>
       <c r="H78" t="inlineStr"/>
       <c r="I78" t="inlineStr"/>
       <c r="J78" t="inlineStr">
         <is>
           <t>Şərq-Qərb şöbəsi</t>
         </is>
       </c>
       <c r="K78" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L78" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M78" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N78" t="inlineStr"/>
       <c r="O78" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0brahimova_Sevda_S%C9%99f%C9%99r_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0brahimova_Sevda_S%C9%99f%C9%99r_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="n">
         <v>1553</v>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>Nigar</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
           <t>Əmir qızı</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
           <t>Əlizadə</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -5306,51 +5306,51 @@
       </c>
       <c r="G79" t="inlineStr"/>
       <c r="H79" t="inlineStr"/>
       <c r="I79" t="inlineStr"/>
       <c r="J79" t="inlineStr">
         <is>
           <t>Şərq-Qərb şöbəsi</t>
         </is>
       </c>
       <c r="K79" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L79" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M79" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N79" t="inlineStr"/>
       <c r="O79" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Flizad%C9%99_Nigar_%C6%8Fmir_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Flizad%C9%99_Nigar_%C6%8Fmir_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="n">
         <v>1554</v>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>Ülkər</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
           <t>Qüdrət qızı</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
           <t>Səmədova</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -5367,51 +5367,51 @@
         </is>
       </c>
       <c r="H80" t="inlineStr"/>
       <c r="I80" t="inlineStr"/>
       <c r="J80" t="inlineStr">
         <is>
           <t>Şərq-Qərb şöbəsi</t>
         </is>
       </c>
       <c r="K80" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L80" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M80" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N80" t="inlineStr"/>
       <c r="O80" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0004-3967-5117'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/S%C9%99m%C9%99dova_%C3%9Clk%C9%99r_Q%C3%BCdr%C9%99t_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0004-3967-5117'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/S%C9%99m%C9%99dova_%C3%9Clk%C9%99r_Q%C3%BCdr%C9%99t_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="n">
         <v>1555</v>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>Hülya</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
           <t>İlham qızı</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
           <t>Aslanova</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -5424,51 +5424,51 @@
       </c>
       <c r="G81" t="inlineStr"/>
       <c r="H81" t="inlineStr"/>
       <c r="I81" t="inlineStr"/>
       <c r="J81" t="inlineStr">
         <is>
           <t>Mərkəzi Asiya ölkələri şöbəsi</t>
         </is>
       </c>
       <c r="K81" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L81" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M81" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N81" t="inlineStr"/>
       <c r="O81" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=Gmwa09IAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Hulya-Aslanova'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/H%C3BClyaAslanova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0005-5711-2630'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Aslanova_H%C3%BClya_%C4%B0lham_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=Gmwa09IAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Hulya-Aslanova'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/H%C3BClyaAslanova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0005-5711-2630'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Aslanova_H%C3%BClya_%C4%B0lham_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="n">
         <v>1556</v>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>Aysel</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
           <t>Etibar qızı</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
           <t>Vəliyeva</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -5481,51 +5481,51 @@
       </c>
       <c r="G82" t="inlineStr"/>
       <c r="H82" t="inlineStr"/>
       <c r="I82" t="inlineStr"/>
       <c r="J82" t="inlineStr">
         <is>
           <t>Mərkəzi Asiya ölkələri şöbəsi</t>
         </is>
       </c>
       <c r="K82" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L82" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M82" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N82" t="inlineStr"/>
       <c r="O82" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=FuK-CnoAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0007-8270-0201'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/V%C9%99liyeva_Aysel_Etibar_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=FuK-CnoAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0007-8270-0201'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/V%C9%99liyeva_Aysel_Etibar_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="n">
         <v>1557</v>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>Dilbər</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
           <t>Fəsi qızı</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
           <t>Hüseynli</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -5538,51 +5538,51 @@
       </c>
       <c r="G83" t="inlineStr"/>
       <c r="H83" t="inlineStr"/>
       <c r="I83" t="inlineStr"/>
       <c r="J83" t="inlineStr">
         <is>
           <t>Mərkəzi Asiya ölkələri şöbəsi</t>
         </is>
       </c>
       <c r="K83" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L83" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M83" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N83" t="inlineStr"/>
       <c r="O83" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=aqZ0PY0AAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Dilbar-Huseynli-2'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/DilbarHuseynli'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-9020-2700'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C3%BCseynli_Dilb%C9%99r_F%C9%99si_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=aqZ0PY0AAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Dilbar-Huseynli-2'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/DilbarHuseynli'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-9020-2700'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C3%BCseynli_Dilb%C9%99r_F%C9%99si_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="n">
         <v>1558</v>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>Natavan</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
           <t>Qalib qızı</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
           <t>Ağayeva</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -5595,51 +5595,51 @@
       </c>
       <c r="G84" t="inlineStr"/>
       <c r="H84" t="inlineStr"/>
       <c r="I84" t="inlineStr"/>
       <c r="J84" t="inlineStr">
         <is>
           <t>Şərqşünaslıq elminin tarixi və nəzəriyyəsi şöbəsi</t>
         </is>
       </c>
       <c r="K84" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L84" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M84" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N84" t="inlineStr"/>
       <c r="O84" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=gl7IsR0AAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-4094-464X '}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/1558/6/#ameadergipark'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/A%C4%9Fayeva_Natavan_Qalib_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=gl7IsR0AAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-4094-464X '}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/1558/6/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/A%C4%9Fayeva_Natavan_Qalib_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="n">
         <v>1559</v>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t>Hilal</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
           <t>Əli oğlu</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
           <t>Ağamoğlanov</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -5652,51 +5652,51 @@
       </c>
       <c r="G85" t="inlineStr"/>
       <c r="H85" t="inlineStr"/>
       <c r="I85" t="inlineStr"/>
       <c r="J85" t="inlineStr">
         <is>
           <t>Şərqşünaslıq elminin tarixi və nəzəriyyəsi şöbəsi</t>
         </is>
       </c>
       <c r="K85" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L85" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M85" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N85" t="inlineStr"/>
       <c r="O85" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=B6J3YoUAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Hilal-Aghamoghlanov'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0005-7317-3206'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/1559/6/#ameadergipark'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/A%C4%9Famo%C4%9Flanov_Hilal_%C6%8Fli_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=B6J3YoUAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Hilal-Aghamoghlanov'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0005-7317-3206'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/1559/6/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/A%C4%9Famo%C4%9Flanov_Hilal_%C6%8Fli_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="n">
         <v>1560</v>
       </c>
       <c r="B86" t="inlineStr">
         <is>
           <t>Elxan</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
           <t>Rza oğlu</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
           <t>Quliyev</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -5709,51 +5709,51 @@
       </c>
       <c r="G86" t="inlineStr"/>
       <c r="H86" t="inlineStr"/>
       <c r="I86" t="inlineStr"/>
       <c r="J86" t="inlineStr">
         <is>
           <t>Şərq ölkələrinin tarixşünaslığı şöbəsi</t>
         </is>
       </c>
       <c r="K86" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L86" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M86" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N86" t="inlineStr"/>
       <c r="O86" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=sAhj4g8AAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Elxan-Quliyev'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/ElkhanGuliyev'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-9226-8877 '}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/1560/6/#ameadergipark'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Quliyev_Elxan_Rza_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=sAhj4g8AAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Elxan-Quliyev'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/ElkhanGuliyev'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-9226-8877 '}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/1560/6/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Quliyev_Elxan_Rza_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="n">
         <v>1561</v>
       </c>
       <c r="B87" t="inlineStr">
         <is>
           <t>Novruz</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
           <t>Ağagül oğlu</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
           <t>Nuriyev</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -5766,51 +5766,51 @@
       </c>
       <c r="G87" t="inlineStr"/>
       <c r="H87" t="inlineStr"/>
       <c r="I87" t="inlineStr"/>
       <c r="J87" t="inlineStr">
         <is>
           <t>Şərq ölkələrinin tarixşünaslığı şöbəsi</t>
         </is>
       </c>
       <c r="K87" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L87" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M87" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N87" t="inlineStr"/>
       <c r="O87" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=pll3xwMAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Novruz-Nuriyev'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://science.academia.edu/NovruzNuriyev'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-0892-8041'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Nuriyev_Novruz_A%C4%9Fag%C3%BCl_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=pll3xwMAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Novruz-Nuriyev'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://science.academia.edu/NovruzNuriyev'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-0892-8041'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Nuriyev_Novruz_A%C4%9Fag%C3%BCl_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="n">
         <v>1562</v>
       </c>
       <c r="B88" t="inlineStr">
         <is>
           <t>Röya</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
           <t>Kamil qızı</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
           <t>Mirzəbəyova</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -5823,51 +5823,51 @@
       </c>
       <c r="G88" t="inlineStr"/>
       <c r="H88" t="inlineStr"/>
       <c r="I88" t="inlineStr"/>
       <c r="J88" t="inlineStr">
         <is>
           <t>Şərq ölkələrinin tarixşünaslığı şöbəsi</t>
         </is>
       </c>
       <c r="K88" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L88" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M88" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N88" t="inlineStr"/>
       <c r="O88" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=I-Y3IFYAAAAJ&amp;hl=en'}, {'platform_name': 'Web of Science', 'platform_logo': '/media/platform_logos/WOS.PNG', 'url': 'https://www.webofscience.com/wos/author/record/IQT-8003-2023'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Roya-Mirzabayova'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/RoyaKamil'}, {'platform_name': 'TÜBITAK DergiPark', 'platform_logo': '/media/platform_logos/DP.PNG', 'url': 'https://dergipark.org.tr/en/pub/@dream77'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-1614-5103'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/1562/6/#ameadergipark'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Mirz%C9%99b%C9%99yova_R%C3%B6ya_Kamil_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=I-Y3IFYAAAAJ&amp;hl=en'}, {'platform_name': 'Web of Science', 'platform_logo': '/media/platform_logos/WOS.PNG', 'url': 'https://www.webofscience.com/wos/author/record/IQT-8003-2023'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Roya-Mirzabayova'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/RoyaKamil'}, {'platform_name': 'TÜBITAK DergiPark', 'platform_logo': '/media/platform_logos/DP.PNG', 'url': 'https://dergipark.org.tr/en/pub/@dream77'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-1614-5103'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/1562/6/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Mirz%C9%99b%C9%99yova_R%C3%B6ya_Kamil_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="n">
         <v>1563</v>
       </c>
       <c r="B89" t="inlineStr">
         <is>
           <t>Solmaz</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
           <t>Nazim qızı</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
           <t>Namazova</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -5880,51 +5880,51 @@
       </c>
       <c r="G89" t="inlineStr"/>
       <c r="H89" t="inlineStr"/>
       <c r="I89" t="inlineStr"/>
       <c r="J89" t="inlineStr">
         <is>
           <t>Şərq ölkələrinin tarixşünaslığı şöbəsi</t>
         </is>
       </c>
       <c r="K89" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L89" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M89" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N89" t="inlineStr"/>
       <c r="O89" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=KUj7JXUAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Solmaz-Namazova'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/solmaznamazova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-7730-1790'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/1563/6/#ameadergipark'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Namazova_Solmaz_Nazim_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=KUj7JXUAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Solmaz-Namazova'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/solmaznamazova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-7730-1790'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/1563/6/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Namazova_Solmaz_Nazim_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="n">
         <v>1564</v>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>Ruhəngiz</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
           <t>Aydın qızı</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
           <t>Cümşüdlü</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -5945,51 +5945,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I90" t="inlineStr"/>
       <c r="J90" t="inlineStr">
         <is>
           <t>Rəhbərlik</t>
         </is>
       </c>
       <c r="K90" t="inlineStr">
         <is>
           <t>Elmi işlər üzrə direktor müavini</t>
         </is>
       </c>
       <c r="L90" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M90" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N90" t="inlineStr"/>
       <c r="O90" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=i-sAKVAAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0007-3919-6599'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/C%C3%BCm%C5%9F%C3%BCdl%C3%BC_Ruh%C9%99ngiz_Ayd%C4%B1n_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=i-sAKVAAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0007-3919-6599'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/C%C3%BCm%C5%9F%C3%BCdl%C3%BC_Ruh%C9%99ngiz_Ayd%C4%B1n_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="n">
         <v>1565</v>
       </c>
       <c r="B91" t="inlineStr">
         <is>
           <t>Səbinə</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
           <t>Arif qızı</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
           <t>Səlimova</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -6010,51 +6010,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I91" t="inlineStr"/>
       <c r="J91" t="inlineStr">
         <is>
           <t>Rəhbərlik</t>
         </is>
       </c>
       <c r="K91" t="inlineStr">
         <is>
           <t>Elmi katib</t>
         </is>
       </c>
       <c r="L91" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M91" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N91" t="inlineStr"/>
       <c r="O91" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=X57RcKYAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/S%C9%99limova_S%C9%99bin%C9%99_Arif_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=X57RcKYAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/S%C9%99limova_S%C9%99bin%C9%99_Arif_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="n">
         <v>1566</v>
       </c>
       <c r="B92" t="inlineStr">
         <is>
           <t>Asim</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
           <t>Cənnət oğlu</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
           <t>Cənnətov</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -6067,51 +6067,51 @@
       </c>
       <c r="G92" t="inlineStr"/>
       <c r="H92" t="inlineStr"/>
       <c r="I92" t="inlineStr"/>
       <c r="J92" t="inlineStr">
         <is>
           <t>Cənubi Azərbaycan şöbəsi</t>
         </is>
       </c>
       <c r="K92" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="L92" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M92" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N92" t="inlineStr"/>
       <c r="O92" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=2Nkv05YAAAAJ&amp;hl=en'}, {'platform_name': 'Web of Science', 'platform_logo': '/media/platform_logos/WOS.PNG', 'url': 'https://www.webofscience.com/wos/author/record/HPG-3685-2023'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Asim-Jannatov'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://science.academia.edu/AsimJannatov'}, {'platform_name': 'TÜBITAK DergiPark', 'platform_logo': '/media/platform_logos/DP.PNG', 'url': 'https://dergipark.org.tr/en/pub/@asim93'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-8394-3682'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/1566/6/#ameadergipark'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/C%C9%99nn%C9%99tov_Asim_C%C9%99nn%C9%99t_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=2Nkv05YAAAAJ&amp;hl=en'}, {'platform_name': 'Web of Science', 'platform_logo': '/media/platform_logos/WOS.PNG', 'url': 'https://www.webofscience.com/wos/author/record/HPG-3685-2023'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Asim-Jannatov'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://science.academia.edu/AsimJannatov'}, {'platform_name': 'TÜBITAK DergiPark', 'platform_logo': '/media/platform_logos/DP.PNG', 'url': 'https://dergipark.org.tr/en/pub/@asim93'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-8394-3682'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/1566/6/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/C%C9%99nn%C9%99tov_Asim_C%C9%99nn%C9%99t_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="n">
         <v>1567</v>
       </c>
       <c r="B93" t="inlineStr">
         <is>
           <t>Fərəh</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
           <t>Aydın qızı</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
           <t>Kərimova</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -6124,51 +6124,51 @@
       </c>
       <c r="G93" t="inlineStr"/>
       <c r="H93" t="inlineStr"/>
       <c r="I93" t="inlineStr"/>
       <c r="J93" t="inlineStr">
         <is>
           <t>İran tarixi və iqtisadiyyatı şöbəsi</t>
         </is>
       </c>
       <c r="K93" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="L93" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M93" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N93" t="inlineStr"/>
       <c r="O93" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/K%C9%99rimova_F%C9%99r%C9%99h_Ayd%C4%B1n_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/K%C9%99rimova_F%C9%99r%C9%99h_Ayd%C4%B1n_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="n">
         <v>1568</v>
       </c>
       <c r="B94" t="inlineStr">
         <is>
           <t>Gülnar</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
           <t>Yaşar qızı</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
           <t>Məmmədova</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -6181,51 +6181,51 @@
       </c>
       <c r="G94" t="inlineStr"/>
       <c r="H94" t="inlineStr"/>
       <c r="I94" t="inlineStr"/>
       <c r="J94" t="inlineStr">
         <is>
           <t>İran tarixi və iqtisadiyyatı şöbəsi</t>
         </is>
       </c>
       <c r="K94" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="L94" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M94" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N94" t="inlineStr"/>
       <c r="O94" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dova_G%C3%BClnar_Ya%C5%9Far_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dova_G%C3%BClnar_Ya%C5%9Far_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="n">
         <v>1569</v>
       </c>
       <c r="B95" t="inlineStr">
         <is>
           <t>Fəxrəndə</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
           <t>Eldar qızı</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
           <t>İbrahimova</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -6238,51 +6238,51 @@
       </c>
       <c r="G95" t="inlineStr"/>
       <c r="H95" t="inlineStr"/>
       <c r="I95" t="inlineStr"/>
       <c r="J95" t="inlineStr">
         <is>
           <t>Din və ictimai fikir</t>
         </is>
       </c>
       <c r="K95" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="L95" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M95" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N95" t="inlineStr"/>
       <c r="O95" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=hEvH9iYAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/FaxrandaIbrahimova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0003-4013-0790 '}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0brahimova_F%C9%99xr%C9%99nd%C9%99_Eldar_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=hEvH9iYAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/FaxrandaIbrahimova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0003-4013-0790 '}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0brahimova_F%C9%99xr%C9%99nd%C9%99_Eldar_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="n">
         <v>1570</v>
       </c>
       <c r="B96" t="inlineStr">
         <is>
           <t>Xədicə</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
           <t>İslam qızı</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
           <t>Həbibova</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -6295,51 +6295,51 @@
       </c>
       <c r="G96" t="inlineStr"/>
       <c r="H96" t="inlineStr"/>
       <c r="I96" t="inlineStr"/>
       <c r="J96" t="inlineStr">
         <is>
           <t>Din və ictimai fikir</t>
         </is>
       </c>
       <c r="K96" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="L96" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M96" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N96" t="inlineStr"/>
       <c r="O96" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=XSljQ3AAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Xdic-Hbibova'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/XadicaHabibova'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C9%99bibova_X%C9%99dic%C9%99_%C4%B0slam_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=XSljQ3AAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Xdic-Hbibova'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/XadicaHabibova'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C9%99bibova_X%C9%99dic%C9%99_%C4%B0slam_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="n">
         <v>1571</v>
       </c>
       <c r="B97" t="inlineStr">
         <is>
           <t>Sevda</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
           <t>Rövşən qızı</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
           <t>İsmayılova</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -6352,51 +6352,51 @@
       </c>
       <c r="G97" t="inlineStr"/>
       <c r="H97" t="inlineStr"/>
       <c r="I97" t="inlineStr"/>
       <c r="J97" t="inlineStr">
         <is>
           <t>Din və ictimai fikir</t>
         </is>
       </c>
       <c r="K97" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="L97" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M97" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N97" t="inlineStr"/>
       <c r="O97" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=NYnk_tYAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/SevdaIsmayilova7'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0000-8955-682X '}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0smay%C4%B1lova_Sevda_R%C3%B6v%C5%9F%C9%99n_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=NYnk_tYAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/SevdaIsmayilova7'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0000-8955-682X '}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0smay%C4%B1lova_Sevda_R%C3%B6v%C5%9F%C9%99n_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="n">
         <v>1572</v>
       </c>
       <c r="B98" t="inlineStr">
         <is>
           <t>Aynur</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
           <t>Fəzair qızı</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
           <t>Seyidova</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -6409,51 +6409,51 @@
       </c>
       <c r="G98" t="inlineStr"/>
       <c r="H98" t="inlineStr"/>
       <c r="I98" t="inlineStr"/>
       <c r="J98" t="inlineStr">
         <is>
           <t>Yazılı abidələrin tədqiqi və nəşri</t>
         </is>
       </c>
       <c r="K98" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="L98" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M98" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N98" t="inlineStr"/>
       <c r="O98" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Seyidova_Aynur_F%C9%99zair_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Seyidova_Aynur_F%C9%99zair_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="n">
         <v>1573</v>
       </c>
       <c r="B99" t="inlineStr">
         <is>
           <t>Gülnar</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
           <t>Mükafat qızı</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
           <t>Quliyeva</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -6466,51 +6466,51 @@
       </c>
       <c r="G99" t="inlineStr"/>
       <c r="H99" t="inlineStr"/>
       <c r="I99" t="inlineStr"/>
       <c r="J99" t="inlineStr">
         <is>
           <t>İran filologiyası şöbəsi</t>
         </is>
       </c>
       <c r="K99" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="L99" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M99" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N99" t="inlineStr"/>
       <c r="O99" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Quliyeva_G%C3%BClnar_M%C3%BCkafat_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Quliyeva_G%C3%BClnar_M%C3%BCkafat_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="n">
         <v>1574</v>
       </c>
       <c r="B100" t="inlineStr">
         <is>
           <t>Gülnisə</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
           <t>Usub qızı</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
           <t>Usubova</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -6523,51 +6523,51 @@
       </c>
       <c r="G100" t="inlineStr"/>
       <c r="H100" t="inlineStr"/>
       <c r="I100" t="inlineStr"/>
       <c r="J100" t="inlineStr">
         <is>
           <t>Türk filologiyası şöbəsi</t>
         </is>
       </c>
       <c r="K100" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="L100" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M100" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N100" t="inlineStr"/>
       <c r="O100" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=i62UZ9YAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/gulusub'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Usubova_G%C3%BClnis%C9%99_Usub_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=i62UZ9YAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/gulusub'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Usubova_G%C3%BClnis%C9%99_Usub_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="n">
         <v>1575</v>
       </c>
       <c r="B101" t="inlineStr">
         <is>
           <t>Arzu</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
           <t>Tofiq qızı</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
           <t>Dadaşova</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -6580,51 +6580,51 @@
       </c>
       <c r="G101" t="inlineStr"/>
       <c r="H101" t="inlineStr"/>
       <c r="I101" t="inlineStr"/>
       <c r="J101" t="inlineStr">
         <is>
           <t>Türk filologiyası şöbəsi</t>
         </is>
       </c>
       <c r="K101" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="L101" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M101" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N101" t="inlineStr"/>
       <c r="O101" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=FaeRFEsAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Arzu-Dadashova'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/ADadashova'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/1575/6/#ameadergipark'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Dada%C5%9Fova_Arzu_Tofiq_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=FaeRFEsAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Arzu-Dadashova'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/ADadashova'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/1575/6/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Dada%C5%9Fova_Arzu_Tofiq_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="n">
         <v>1576</v>
       </c>
       <c r="B102" t="inlineStr">
         <is>
           <t>Aytən</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
           <t>Kamil qızı</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
           <t>Tağıyeva</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -6637,51 +6637,51 @@
       </c>
       <c r="G102" t="inlineStr"/>
       <c r="H102" t="inlineStr"/>
       <c r="I102" t="inlineStr"/>
       <c r="J102" t="inlineStr">
         <is>
           <t>Türk filologiyası şöbəsi</t>
         </is>
       </c>
       <c r="K102" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="L102" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M102" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N102" t="inlineStr"/>
       <c r="O102" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=bbrpO9MAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/1576/6/#ameadergipark'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Ta%C4%9F%C4%B1yeva_Ayt%C9%99n_Kamil_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=bbrpO9MAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/1576/6/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Ta%C4%9F%C4%B1yeva_Ayt%C9%99n_Kamil_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="n">
         <v>1577</v>
       </c>
       <c r="B103" t="inlineStr">
         <is>
           <t>Samirə</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
           <t>Ağazəki qızı</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
           <t>Səfərova</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -6694,51 +6694,51 @@
       </c>
       <c r="G103" t="inlineStr"/>
       <c r="H103" t="inlineStr"/>
       <c r="I103" t="inlineStr"/>
       <c r="J103" t="inlineStr">
         <is>
           <t>Türk filologiyası şöbəsi</t>
         </is>
       </c>
       <c r="K103" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="L103" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M103" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N103" t="inlineStr"/>
       <c r="O103" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=PHMrjNsAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Samira-Safarova'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/SamiraSafarova6'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/S%C9%99f%C9%99rova_Samir%C9%99_A%C4%9Faz%C9%99ki_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=PHMrjNsAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Samira-Safarova'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/SamiraSafarova6'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/S%C9%99f%C9%99rova_Samir%C9%99_A%C4%9Faz%C9%99ki_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="n">
         <v>1578</v>
       </c>
       <c r="B104" t="inlineStr">
         <is>
           <t>Əzizə</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
           <t>Hikmət qızı</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
           <t>İsmayılova</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -6751,51 +6751,51 @@
       </c>
       <c r="G104" t="inlineStr"/>
       <c r="H104" t="inlineStr"/>
       <c r="I104" t="inlineStr"/>
       <c r="J104" t="inlineStr">
         <is>
           <t>Ərəb filologiyası şöbəsi</t>
         </is>
       </c>
       <c r="K104" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="L104" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M104" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N104" t="inlineStr"/>
       <c r="O104" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=JS8cuzcAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Aziza-Ismailova-3'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/AzizaIsmailova8'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0smay%C4%B1lova_%C6%8Fziz%C9%99_Hikm%C9%99t_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=JS8cuzcAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Aziza-Ismailova-3'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/AzizaIsmailova8'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0smay%C4%B1lova_%C6%8Fziz%C9%99_Hikm%C9%99t_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="n">
         <v>1579</v>
       </c>
       <c r="B105" t="inlineStr">
         <is>
           <t>Eynulla</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
           <t>Azər oğlu</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
           <t>Səmədov</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -6808,51 +6808,51 @@
       </c>
       <c r="G105" t="inlineStr"/>
       <c r="H105" t="inlineStr"/>
       <c r="I105" t="inlineStr"/>
       <c r="J105" t="inlineStr">
         <is>
           <t>Şərq-Qərb şöbəsi</t>
         </is>
       </c>
       <c r="K105" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="L105" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M105" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N105" t="inlineStr"/>
       <c r="O105" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/S%C9%99m%C9%99dov_Eynulla_Az%C9%99r_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/S%C9%99m%C9%99dov_Eynulla_Az%C9%99r_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="n">
         <v>1580</v>
       </c>
       <c r="B106" t="inlineStr">
         <is>
           <t>Nərgiz</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
           <t>Valeh qızı</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
           <t>Mürvədova</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -6865,51 +6865,51 @@
       </c>
       <c r="G106" t="inlineStr"/>
       <c r="H106" t="inlineStr"/>
       <c r="I106" t="inlineStr"/>
       <c r="J106" t="inlineStr">
         <is>
           <t>Şərq-Qərb şöbəsi</t>
         </is>
       </c>
       <c r="K106" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="L106" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M106" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N106" t="inlineStr"/>
       <c r="O106" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/NargizHuseynova8'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C3%BCrv%C9%99dova_N%C9%99rgiz_Valeh_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/NargizHuseynova8'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C3%BCrv%C9%99dova_N%C9%99rgiz_Valeh_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="n">
         <v>1581</v>
       </c>
       <c r="B107" t="inlineStr">
         <is>
           <t>Xuraman</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
           <t>Bəymirzə qızı</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
           <t>Abbasova</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -6922,51 +6922,51 @@
       </c>
       <c r="G107" t="inlineStr"/>
       <c r="H107" t="inlineStr"/>
       <c r="I107" t="inlineStr"/>
       <c r="J107" t="inlineStr">
         <is>
           <t>Şərq-Qərb şöbəsi</t>
         </is>
       </c>
       <c r="K107" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="L107" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M107" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N107" t="inlineStr"/>
       <c r="O107" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Abbasova_Xuraman_B%C9%99ymirz%C9%99_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Abbasova_Xuraman_B%C9%99ymirz%C9%99_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="n">
         <v>1582</v>
       </c>
       <c r="B108" t="inlineStr">
         <is>
           <t>Misirxan</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
           <t>Rövşən oğlu</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
           <t>Kazımlı</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -6979,51 +6979,51 @@
       </c>
       <c r="G108" t="inlineStr"/>
       <c r="H108" t="inlineStr"/>
       <c r="I108" t="inlineStr"/>
       <c r="J108" t="inlineStr">
         <is>
           <t>Şərq-Qərb şöbəsi</t>
         </is>
       </c>
       <c r="K108" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="L108" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M108" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N108" t="inlineStr"/>
       <c r="O108" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://aznpu.academia.edu/MisirxanKazimi'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Kaz%C4%B1ml%C4%B1_Misirxan_R%C3%B6v%C5%9F%C9%99n_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://aznpu.academia.edu/MisirxanKazimi'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Kaz%C4%B1ml%C4%B1_Misirxan_R%C3%B6v%C5%9F%C9%99n_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="n">
         <v>1583</v>
       </c>
       <c r="B109" t="inlineStr">
         <is>
           <t>Nazim</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
           <t>Rasim oğlu</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
           <t>Mənsimov</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -7036,51 +7036,51 @@
       </c>
       <c r="G109" t="inlineStr"/>
       <c r="H109" t="inlineStr"/>
       <c r="I109" t="inlineStr"/>
       <c r="J109" t="inlineStr">
         <is>
           <t>Cənubi Azərbaycan şöbəsi</t>
         </is>
       </c>
       <c r="K109" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="L109" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M109" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N109" t="inlineStr"/>
       <c r="O109" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/MansimovNazim'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99nsimov_Nazim_Rasim_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/MansimovNazim'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99nsimov_Nazim_Rasim_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="n">
         <v>1584</v>
       </c>
       <c r="B110" t="inlineStr">
         <is>
           <t>Aytən</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
           <t>Kamil qızı</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
           <t>Rəhimova</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -7093,51 +7093,51 @@
       </c>
       <c r="G110" t="inlineStr"/>
       <c r="H110" t="inlineStr"/>
       <c r="I110" t="inlineStr"/>
       <c r="J110" t="inlineStr">
         <is>
           <t>Cənubi Azərbaycan şöbəsi</t>
         </is>
       </c>
       <c r="K110" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="L110" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M110" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N110" t="inlineStr"/>
       <c r="O110" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/AytenRahimova '}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/R%C9%99himova_Ayt%C9%99n_Kamil_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/AytenRahimova '}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/R%C9%99himova_Ayt%C9%99n_Kamil_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="n">
         <v>1585</v>
       </c>
       <c r="B111" t="inlineStr">
         <is>
           <t>Afaq</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
           <t>Ələkbər qızı</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
           <t>Nərimanova</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -7150,51 +7150,51 @@
       </c>
       <c r="G111" t="inlineStr"/>
       <c r="H111" t="inlineStr"/>
       <c r="I111" t="inlineStr"/>
       <c r="J111" t="inlineStr">
         <is>
           <t>Asiya Sakit okean regionu ölkələri şöbəsi</t>
         </is>
       </c>
       <c r="K111" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="L111" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M111" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N111" t="inlineStr"/>
       <c r="O111" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=pGCbuLIAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Afaq-Narimanova'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/afaqnerimanova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0006-6631-9817'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/N%C9%99rimanova_Afaq_%C6%8Fl%C9%99kb%C9%99r_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=pGCbuLIAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Afaq-Narimanova'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/afaqnerimanova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0006-6631-9817'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/N%C9%99rimanova_Afaq_%C6%8Fl%C9%99kb%C9%99r_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="n">
         <v>1586</v>
       </c>
       <c r="B112" t="inlineStr">
         <is>
           <t>Əzizə</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
           <t>Ayaz qızı</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
           <t>Gülümcanov</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -7207,51 +7207,51 @@
       </c>
       <c r="G112" t="inlineStr"/>
       <c r="H112" t="inlineStr"/>
       <c r="I112" t="inlineStr"/>
       <c r="J112" t="inlineStr">
         <is>
           <t>Asiya Sakit okean regionu ölkələri şöbəsi</t>
         </is>
       </c>
       <c r="K112" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="L112" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M112" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N112" t="inlineStr"/>
       <c r="O112" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/EzizeAyaz'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-9876-3756'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/G%C3%BCl%C3%BCmcanov_%C6%8Fziz%C9%99_Ayaz_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/EzizeAyaz'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-9876-3756'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/G%C3%BCl%C3%BCmcanov_%C6%8Fziz%C9%99_Ayaz_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="n">
         <v>1587</v>
       </c>
       <c r="B113" t="inlineStr">
         <is>
           <t>Günay</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
           <t>Xankişi qızı</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
           <t>Novruzova</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -7264,51 +7264,51 @@
       </c>
       <c r="G113" t="inlineStr"/>
       <c r="H113" t="inlineStr"/>
       <c r="I113" t="inlineStr"/>
       <c r="J113" t="inlineStr">
         <is>
           <t>Asiya Sakit okean regionu ölkələri şöbəsi</t>
         </is>
       </c>
       <c r="K113" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="L113" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M113" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N113" t="inlineStr"/>
       <c r="O113" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=xYW9WjAAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Novruzova-Gunay'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/GunayTagiyeva1'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0001-7814-2012'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Novruzova_G%C3%BCnay_Xanki%C5%9Fi_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=xYW9WjAAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Novruzova-Gunay'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/GunayTagiyeva1'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0001-7814-2012'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Novruzova_G%C3%BCnay_Xanki%C5%9Fi_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="n">
         <v>1588</v>
       </c>
       <c r="B114" t="inlineStr">
         <is>
           <t>Ceyhun</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
           <t>Elşən oğlu</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
           <t>Mürşüdzadə</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -7321,51 +7321,51 @@
       </c>
       <c r="G114" t="inlineStr"/>
       <c r="H114" t="inlineStr"/>
       <c r="I114" t="inlineStr"/>
       <c r="J114" t="inlineStr">
         <is>
           <t>Asiya Sakit okean regionu ölkələri şöbəsi</t>
         </is>
       </c>
       <c r="K114" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="L114" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M114" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N114" t="inlineStr"/>
       <c r="O114" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=ckEHjeYAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Ceyhun-Murshudzada'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/CeyhunMzade'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0005-9703-6054'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C3%BCr%C5%9F%C3%BCdzad%C9%99_Ceyhun_El%C5%9F%C9%99n_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=ckEHjeYAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Ceyhun-Murshudzada'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/CeyhunMzade'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0005-9703-6054'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C3%BCr%C5%9F%C3%BCdzad%C9%99_Ceyhun_El%C5%9F%C9%99n_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="n">
         <v>1589</v>
       </c>
       <c r="B115" t="inlineStr">
         <is>
           <t>Nadejda</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
           <t>Bayram qızı</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
           <t>Əsədova</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -7378,51 +7378,51 @@
       </c>
       <c r="G115" t="inlineStr"/>
       <c r="H115" t="inlineStr"/>
       <c r="I115" t="inlineStr"/>
       <c r="J115" t="inlineStr">
         <is>
           <t>Mərkəzi Asiya ölkələri şöbəsi</t>
         </is>
       </c>
       <c r="K115" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="L115" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M115" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N115" t="inlineStr"/>
       <c r="O115" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=ukQkqBsAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fs%C9%99dova_Nadejda_Bayram_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=ukQkqBsAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fs%C9%99dova_Nadejda_Bayram_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="n">
         <v>1590</v>
       </c>
       <c r="B116" t="inlineStr">
         <is>
           <t>Elnarə</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
           <t>Arif qızı</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
           <t>Bünyatova</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -7435,51 +7435,51 @@
       </c>
       <c r="G116" t="inlineStr"/>
       <c r="H116" t="inlineStr"/>
       <c r="I116" t="inlineStr"/>
       <c r="J116" t="inlineStr">
         <is>
           <t>Şərqşünaslıq elminin tarixi və nəzəriyyəsi şöbəsi</t>
         </is>
       </c>
       <c r="K116" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="L116" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M116" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N116" t="inlineStr"/>
       <c r="O116" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=FX4rLugAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/B%C3%BCnyatova_Elnar%C9%99_Arif_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=FX4rLugAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/B%C3%BCnyatova_Elnar%C9%99_Arif_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="n">
         <v>1591</v>
       </c>
       <c r="B117" t="inlineStr">
         <is>
           <t>Aynurə</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
           <t>Cabbar qızı</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
           <t>Məmmədova</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -7492,51 +7492,51 @@
       </c>
       <c r="G117" t="inlineStr"/>
       <c r="H117" t="inlineStr"/>
       <c r="I117" t="inlineStr"/>
       <c r="J117" t="inlineStr">
         <is>
           <t>Şərqşünaslıq elminin tarixi və nəzəriyyəsi şöbəsi</t>
         </is>
       </c>
       <c r="K117" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="L117" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M117" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N117" t="inlineStr"/>
       <c r="O117" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dova_Aynur%C9%99_Cabbar_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dova_Aynur%C9%99_Cabbar_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="n">
         <v>1592</v>
       </c>
       <c r="B118" t="inlineStr">
         <is>
           <t>Arzu</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
           <t>Rövşən qızı</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
           <t>Məmmədzadə</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -7549,51 +7549,51 @@
       </c>
       <c r="G118" t="inlineStr"/>
       <c r="H118" t="inlineStr"/>
       <c r="I118" t="inlineStr"/>
       <c r="J118" t="inlineStr">
         <is>
           <t>Nəşriyyat və elmi informasiya təminat şöbəsi</t>
         </is>
       </c>
       <c r="K118" t="inlineStr">
         <is>
           <t>Korrektor</t>
         </is>
       </c>
       <c r="L118" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M118" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N118" t="inlineStr"/>
       <c r="O118" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dzad%C9%99_Arzu_R%C3%B6v%C5%9F%C9%99n_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dzad%C9%99_Arzu_R%C3%B6v%C5%9F%C9%99n_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="n">
         <v>1593</v>
       </c>
       <c r="B119" t="inlineStr">
         <is>
           <t>Təbriz</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
           <t>Cavid oğlu</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
           <t>Ağaşov</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -7606,51 +7606,51 @@
       </c>
       <c r="G119" t="inlineStr"/>
       <c r="H119" t="inlineStr"/>
       <c r="I119" t="inlineStr"/>
       <c r="J119" t="inlineStr">
         <is>
           <t>Elektron xidmətlər şöbəsi</t>
         </is>
       </c>
       <c r="K119" t="inlineStr">
         <is>
           <t>Mühəndis proqramçı</t>
         </is>
       </c>
       <c r="L119" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M119" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N119" t="inlineStr"/>
       <c r="O119" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=UHQpJ74AAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/A%C4%9Fa%C5%9Fov_T%C9%99briz_Cavid_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=UHQpJ74AAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/A%C4%9Fa%C5%9Fov_T%C9%99briz_Cavid_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="n">
         <v>1594</v>
       </c>
       <c r="B120" t="inlineStr">
         <is>
           <t>Ülviyyə</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
           <t>Mübariz qızı</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
           <t>Eminova</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -7663,51 +7663,51 @@
       </c>
       <c r="G120" t="inlineStr"/>
       <c r="H120" t="inlineStr"/>
       <c r="I120" t="inlineStr"/>
       <c r="J120" t="inlineStr">
         <is>
           <t>Nəşriyyat və elmi informasiya təminatı şöbəsi</t>
         </is>
       </c>
       <c r="K120" t="inlineStr">
         <is>
           <t>Redaktor</t>
         </is>
       </c>
       <c r="L120" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M120" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N120" t="inlineStr"/>
       <c r="O120" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=QIZRPzsAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Eminova_%C3%9Clviyy%C9%99_M%C3%BCbariz_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=QIZRPzsAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Eminova_%C3%9Clviyy%C9%99_M%C3%BCbariz_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="n">
         <v>1595</v>
       </c>
       <c r="B121" t="inlineStr">
         <is>
           <t>Roida</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
           <t>Oqtay qızı</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
           <t>Rzayeva</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -7728,51 +7728,51 @@
           <t>Professor</t>
         </is>
       </c>
       <c r="I121" t="inlineStr"/>
       <c r="J121" t="inlineStr">
         <is>
           <t>Şərqşünaslıq elminin tarixi və nəzəriyyəsi şöbəsi</t>
         </is>
       </c>
       <c r="K121" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L121" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M121" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N121" t="inlineStr"/>
       <c r="O121" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=VzqPNYkAAAAJ&amp;hl=en'}, {'platform_name': 'Web of Science', 'platform_logo': '/media/platform_logos/WOS.PNG', 'url': 'https://www.webofscience.com/wos/author/record/HKO-7156-2023'}, {'platform_name': 'Scopus', 'platform_logo': '/media/platform_logos/scopus_.PNG', 'url': 'https://www.scopus.com/authid/detail.uri?authorId=57222669212'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Roida-Oktay'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/RzayevaRoida'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-9316-0983'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/1595/6/#ameadergipark'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Rzayeva_Roida_Oqtay_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=VzqPNYkAAAAJ&amp;hl=en'}, {'platform_name': 'Web of Science', 'platform_logo': '/media/platform_logos/WOS.PNG', 'url': 'https://www.webofscience.com/wos/author/record/HKO-7156-2023'}, {'platform_name': 'Scopus', 'platform_logo': '/media/platform_logos/scopus_.PNG', 'url': 'https://www.scopus.com/authid/detail.uri?authorId=57222669212'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Roida-Oktay'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/RzayevaRoida'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-9316-0983'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/1595/6/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Rzayeva_Roida_Oqtay_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="n">
         <v>1596</v>
       </c>
       <c r="B122" t="inlineStr">
         <is>
           <t>Fərda</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
           <t>Məhərrəm oğlu</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
           <t>Əsədov</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -7793,51 +7793,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I122" t="inlineStr"/>
       <c r="J122" t="inlineStr">
         <is>
           <t>Ərəb ölkələri tarixi və iqtisadiyyatı</t>
         </is>
       </c>
       <c r="K122" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L122" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M122" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N122" t="inlineStr"/>
       <c r="O122" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=uOm0ET0AAAAJ&amp;hl=en'}, {'platform_name': 'Scopus', 'platform_logo': '/media/platform_logos/scopus_.PNG', 'url': 'https://www.scopus.com/authid/detail.uri?authorId=27667489800'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Farda-Asadov'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://adauniversity.academia.edu/FardaAsadov'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-9034-0011'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fs%C9%99dov_F%C9%99rda_M%C9%99h%C9%99rr%C9%99m_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=uOm0ET0AAAAJ&amp;hl=en'}, {'platform_name': 'Scopus', 'platform_logo': '/media/platform_logos/scopus_.PNG', 'url': 'https://www.scopus.com/authid/detail.uri?authorId=27667489800'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Farda-Asadov'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://adauniversity.academia.edu/FardaAsadov'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-9034-0011'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fs%C9%99dov_F%C9%99rda_M%C9%99h%C9%99rr%C9%99m_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="n">
         <v>1597</v>
       </c>
       <c r="B123" t="inlineStr">
         <is>
           <t>Səməd</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
           <t>Zülfəli oğlu</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
           <t>Bayramzadə</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -7858,51 +7858,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I123" t="inlineStr"/>
       <c r="J123" t="inlineStr">
         <is>
           <t>Cənubi Azərbaycan şöbəsi</t>
         </is>
       </c>
       <c r="K123" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L123" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M123" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N123" t="inlineStr"/>
       <c r="O123" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=ELDE1-wAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/SamadBayramzadeh'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-6933-7021'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Bayramzad%C9%99_S%C9%99m%C9%99d_Z%C3%BClf%C9%99li_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=ELDE1-wAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/SamadBayramzadeh'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-6933-7021'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Bayramzad%C9%99_S%C9%99m%C9%99d_Z%C3%BClf%C9%99li_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="n">
         <v>1598</v>
       </c>
       <c r="B124" t="inlineStr">
         <is>
           <t>Vidadi</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
           <t>Kamal oğlu</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
           <t>Mustafayev</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -7923,51 +7923,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I124" t="inlineStr"/>
       <c r="J124" t="inlineStr">
         <is>
           <t>İran tarixi və iqtisadiyyatı şöbəsi</t>
         </is>
       </c>
       <c r="K124" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L124" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M124" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N124" t="inlineStr"/>
       <c r="O124" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=LBaDbr0AAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Vidadi-Mustafayev'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0001-7519-620X'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Mustafayev_Vidadi_Kamal_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=LBaDbr0AAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Vidadi-Mustafayev'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0001-7519-620X'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Mustafayev_Vidadi_Kamal_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="n">
         <v>1599</v>
       </c>
       <c r="B125" t="inlineStr">
         <is>
           <t>Namiq</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
           <t>Eldar oğlu</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
           <t>Məmmədov</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -7984,51 +7984,51 @@
         </is>
       </c>
       <c r="H125" t="inlineStr"/>
       <c r="I125" t="inlineStr"/>
       <c r="J125" t="inlineStr">
         <is>
           <t>Türkiyə tarixi və iqtisadiyyatı şöbəsi</t>
         </is>
       </c>
       <c r="K125" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L125" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M125" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N125" t="inlineStr"/>
       <c r="O125" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=2tewXlMAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Namig-Mammadov'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/MammadovNamig'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-4356-6111'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dov_Namiq_Eldar_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=2tewXlMAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Namig-Mammadov'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/MammadovNamig'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-4356-6111'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dov_Namiq_Eldar_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="n">
         <v>1600</v>
       </c>
       <c r="B126" t="inlineStr">
         <is>
           <t>Elnur</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
           <t>Kərim oğlu</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
           <t>Mustafayev</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -8045,51 +8045,51 @@
         </is>
       </c>
       <c r="H126" t="inlineStr"/>
       <c r="I126" t="inlineStr"/>
       <c r="J126" t="inlineStr">
         <is>
           <t>Din və ictimai fikir</t>
         </is>
       </c>
       <c r="K126" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L126" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M126" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N126" t="inlineStr"/>
       <c r="O126" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=9JUPXzoAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Elnur-Mustafayev'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://elm.academia.edu/ElnurMustafayev'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-9784-3466 '}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Mustafayev_Elnur_K%C9%99rim_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=9JUPXzoAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Elnur-Mustafayev'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://elm.academia.edu/ElnurMustafayev'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-9784-3466 '}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Mustafayev_Elnur_K%C9%99rim_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="n">
         <v>1601</v>
       </c>
       <c r="B127" t="inlineStr">
         <is>
           <t>Mehdi</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
           <t>Davud oğlu</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
           <t>Kazımov</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -8110,51 +8110,51 @@
           <t>Professor</t>
         </is>
       </c>
       <c r="I127" t="inlineStr"/>
       <c r="J127" t="inlineStr">
         <is>
           <t>Yazılı abidələrin tədqiqi və nəşri</t>
         </is>
       </c>
       <c r="K127" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L127" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M127" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N127" t="inlineStr"/>
       <c r="O127" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Kaz%C4%B1mov_Mehdi_Davud_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Kaz%C4%B1mov_Mehdi_Davud_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="n">
         <v>1602</v>
       </c>
       <c r="B128" t="inlineStr">
         <is>
           <t>Günay</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
           <t>Vilayət qızı</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
           <t>Verdiyeva</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -8175,51 +8175,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I128" t="inlineStr"/>
       <c r="J128" t="inlineStr">
         <is>
           <t>İran filologiyası</t>
         </is>
       </c>
       <c r="K128" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L128" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M128" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N128" t="inlineStr"/>
       <c r="O128" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=MbfJRVMAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/VerdiyevaG'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-5088-1174'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Verdiyeva_G%C3%BCnay_Vilay%C9%99t_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=MbfJRVMAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/VerdiyevaG'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-5088-1174'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Verdiyeva_G%C3%BCnay_Vilay%C9%99t_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="n">
         <v>1603</v>
       </c>
       <c r="B129" t="inlineStr">
         <is>
           <t>Səriyyə</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
           <t>Gülağa qızı</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
           <t>Gündoğdu</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -8240,51 +8240,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I129" t="inlineStr"/>
       <c r="J129" t="inlineStr">
         <is>
           <t>Türk filologiyası şöbəsi</t>
         </is>
       </c>
       <c r="K129" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L129" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M129" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N129" t="inlineStr"/>
       <c r="O129" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=kFdNGgYAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Seriyye-Gundogdu'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/SeGun1'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/G%C3%BCndo%C4%9Fdu_S%C9%99riyy%C9%99_G%C3%BCla%C4%9Fa_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=kFdNGgYAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Seriyye-Gundogdu'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/SeGun1'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/G%C3%BCndo%C4%9Fdu_S%C9%99riyy%C9%99_G%C3%BCla%C4%9Fa_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="n">
         <v>1604</v>
       </c>
       <c r="B130" t="inlineStr">
         <is>
           <t>Xumar</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
           <t>Elqam qızı</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
           <t>Ələkbərova</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -8305,51 +8305,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I130" t="inlineStr"/>
       <c r="J130" t="inlineStr">
         <is>
           <t>Ərəb filologiyası şöbəsi</t>
         </is>
       </c>
       <c r="K130" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L130" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M130" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N130" t="inlineStr"/>
       <c r="O130" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=Apei-iIAAAAJ&amp;hl=en'}, {'platform_name': 'Web of Science', 'platform_logo': '/media/platform_logos/WOS.PNG', 'url': 'https://www.webofscience.com/wos/author/record/IQT-7899-2023'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/XumarAlekberova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0004-5348-6478'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fl%C9%99kb%C9%99rova_Xumar_Elqam_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=Apei-iIAAAAJ&amp;hl=en'}, {'platform_name': 'Web of Science', 'platform_logo': '/media/platform_logos/WOS.PNG', 'url': 'https://www.webofscience.com/wos/author/record/IQT-7899-2023'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/XumarAlekberova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0004-5348-6478'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fl%C9%99kb%C9%99rova_Xumar_Elqam_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="n">
         <v>1605</v>
       </c>
       <c r="B131" t="inlineStr">
         <is>
           <t>Məmmədəli</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
           <t>Allahverdi oğlu</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
           <t>Babaşlı</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -8370,51 +8370,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I131" t="inlineStr"/>
       <c r="J131" t="inlineStr">
         <is>
           <t>Şərq-Qərb şöbəsi</t>
         </is>
       </c>
       <c r="K131" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L131" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M131" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N131" t="inlineStr"/>
       <c r="O131" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Mammadali-Babashli-2'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/MammadaliBabashli'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-5594-0997'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Baba%C5%9Fl%C4%B1_M%C9%99mm%C9%99d%C9%99li_Allahverdi_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Mammadali-Babashli-2'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/MammadaliBabashli'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-5594-0997'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Baba%C5%9Fl%C4%B1_M%C9%99mm%C9%99d%C9%99li_Allahverdi_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="n">
         <v>1606</v>
       </c>
       <c r="B132" t="inlineStr">
         <is>
           <t>Zenfira</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
           <t>Ədhəm qızı</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
           <t>Şixalibəyli</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -8431,51 +8431,51 @@
         </is>
       </c>
       <c r="H132" t="inlineStr"/>
       <c r="I132" t="inlineStr"/>
       <c r="J132" t="inlineStr">
         <is>
           <t>Asiya Sakit okean regionu ölkələri şöbəsi</t>
         </is>
       </c>
       <c r="K132" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L132" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M132" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N132" t="inlineStr"/>
       <c r="O132" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=BZhae0UAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Zenfira-Shixalibeyli'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0009-8171-7129'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C5%9Eixalib%C9%99yli_Zenfira_%C6%8Fdh%C9%99m_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=BZhae0UAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Zenfira-Shixalibeyli'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0009-8171-7129'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C5%9Eixalib%C9%99yli_Zenfira_%C6%8Fdh%C9%99m_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="n">
         <v>1607</v>
       </c>
       <c r="B133" t="inlineStr">
         <is>
           <t>Məryəm</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
           <t>Həsən qızı</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
           <t>Seyidbəyli</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -8496,51 +8496,51 @@
           <t>Professor</t>
         </is>
       </c>
       <c r="I133" t="inlineStr"/>
       <c r="J133" t="inlineStr">
         <is>
           <t>Şərq ölkələrinin tarixşünaslığı şöbəsi</t>
         </is>
       </c>
       <c r="K133" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L133" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M133" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N133" t="inlineStr"/>
       <c r="O133" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=kIKJChsAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Maryam-Seyidbeyli'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/Seyidbeyli'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-6827-5885 '}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/1607/6/#ameadergipark'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Seyidb%C9%99yli_M%C9%99ry%C9%99m_H%C9%99s%C9%99n_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=kIKJChsAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Maryam-Seyidbeyli'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/Seyidbeyli'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-6827-5885 '}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/1607/6/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Seyidb%C9%99yli_M%C9%99ry%C9%99m_H%C9%99s%C9%99n_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="n">
         <v>1608</v>
       </c>
       <c r="B134" t="inlineStr">
         <is>
           <t>Sevinc</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
           <t>Usub qızı</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
           <t>Hüseynova</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -8561,51 +8561,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I134" t="inlineStr"/>
       <c r="J134" t="inlineStr">
         <is>
           <t>Elektron xidmətlər şöbəs</t>
         </is>
       </c>
       <c r="K134" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L134" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M134" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N134" t="inlineStr"/>
       <c r="O134" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=NMJ823EAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C3%BCseynova_Sevinc_Usub_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=NMJ823EAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C3%BCseynova_Sevinc_Usub_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="n">
         <v>1609</v>
       </c>
       <c r="B135" t="inlineStr">
         <is>
           <t>Faidə</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
           <t>Firudin qızı</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
           <t>Ömərova</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -8618,51 +8618,51 @@
       </c>
       <c r="G135" t="inlineStr"/>
       <c r="H135" t="inlineStr"/>
       <c r="I135" t="inlineStr"/>
       <c r="J135" t="inlineStr">
         <is>
           <t>Nəşriyyat və elmi informasiya təminatı şöbəsi</t>
         </is>
       </c>
       <c r="K135" t="inlineStr">
         <is>
           <t>Texniki redaktor</t>
         </is>
       </c>
       <c r="L135" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M135" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N135" t="inlineStr"/>
       <c r="O135" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=DZpBAVAAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Faida-Omarova'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/FaidaOmarova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0008-0706-2614 '}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C3%96m%C9%99rova_Faid%C9%99_Firudin_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=DZpBAVAAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Faida-Omarova'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/FaidaOmarova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0008-0706-2614 '}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C3%96m%C9%99rova_Faid%C9%99_Firudin_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="n">
         <v>1610</v>
       </c>
       <c r="B136" t="inlineStr">
         <is>
           <t>Sahirə</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
           <t>Habil qızı</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
           <t>Dünyamalıyeva</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -8677,51 +8677,51 @@
       <c r="H136" t="inlineStr"/>
       <c r="I136" s="2" t="n">
         <v>20163</v>
       </c>
       <c r="J136" t="inlineStr">
         <is>
           <t>Mühasibatlıq</t>
         </is>
       </c>
       <c r="K136" t="inlineStr">
         <is>
           <t>Baş iqtisadçı</t>
         </is>
       </c>
       <c r="L136" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M136" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N136" t="inlineStr"/>
       <c r="O136" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/D%C3%BCnyamal%C4%B1yeva_Sahir%C9%99_Habil_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/D%C3%BCnyamal%C4%B1yeva_Sahir%C9%99_Habil_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="n">
         <v>1611</v>
       </c>
       <c r="B137" t="inlineStr">
         <is>
           <t>Rəna</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
           <t>Abdi qızı</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
           <t>Qocayeva</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -8736,51 +8736,51 @@
       <c r="H137" t="inlineStr"/>
       <c r="I137" s="2" t="n">
         <v>25995</v>
       </c>
       <c r="J137" t="inlineStr">
         <is>
           <t>Mühasibatlıq</t>
         </is>
       </c>
       <c r="K137" t="inlineStr">
         <is>
           <t>Baş mühasib</t>
         </is>
       </c>
       <c r="L137" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M137" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N137" t="inlineStr"/>
       <c r="O137" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Qocayeva_R%C9%99na_Abdi_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Qocayeva_R%C9%99na_Abdi_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="n">
         <v>1612</v>
       </c>
       <c r="B138" t="inlineStr">
         <is>
           <t>Günel</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
           <t>Ağazəki qızı</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
           <t>Şükürova</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -8795,51 +8795,51 @@
       <c r="H138" t="inlineStr"/>
       <c r="I138" s="2" t="n">
         <v>31839</v>
       </c>
       <c r="J138" t="inlineStr">
         <is>
           <t>Arxiv şöbəsi</t>
         </is>
       </c>
       <c r="K138" t="inlineStr">
         <is>
           <t>Baş mütəxəssis</t>
         </is>
       </c>
       <c r="L138" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M138" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N138" t="inlineStr"/>
       <c r="O138" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C5%9E%C3%BCk%C3%BCrova_G%C3%BCnel_A%C4%9Faz%C9%99ki_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C5%9E%C3%BCk%C3%BCrova_G%C3%BCnel_A%C4%9Faz%C9%99ki_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="n">
         <v>1615</v>
       </c>
       <c r="B139" t="inlineStr">
         <is>
           <t>Aynur</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
           <t>Fikrət qızı</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
           <t>Hüseynova</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -8854,51 +8854,51 @@
       <c r="H139" t="inlineStr"/>
       <c r="I139" s="2" t="n">
         <v>31628</v>
       </c>
       <c r="J139" t="inlineStr">
         <is>
           <t>Mühasibatlıq</t>
         </is>
       </c>
       <c r="K139" t="inlineStr">
         <is>
           <t>Mühasib</t>
         </is>
       </c>
       <c r="L139" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M139" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N139" t="inlineStr"/>
       <c r="O139" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C3%BCseynova_Aynur_Fikr%C9%99t_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C3%BCseynova_Aynur_Fikr%C9%99t_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="n">
         <v>1616</v>
       </c>
       <c r="B140" t="inlineStr">
         <is>
           <t>Nərmin</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
           <t>Bayram qızı</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
           <t>Bayramlı</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -8913,51 +8913,51 @@
       <c r="H140" t="inlineStr"/>
       <c r="I140" s="2" t="n">
         <v>31840</v>
       </c>
       <c r="J140" t="inlineStr">
         <is>
           <t>Təchizat və xidmət şöbəsi</t>
         </is>
       </c>
       <c r="K140" t="inlineStr">
         <is>
           <t>Mühəndis proqramçı</t>
         </is>
       </c>
       <c r="L140" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M140" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N140" t="inlineStr"/>
       <c r="O140" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Bayraml%C4%B1_N%C9%99rmin_Bayram_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Bayraml%C4%B1_N%C9%99rmin_Bayram_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="n">
         <v>1618</v>
       </c>
       <c r="B141" t="inlineStr">
         <is>
           <t>Ülviyyə</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
           <t>Mübariz qızı</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
           <t>Eminova</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -8972,51 +8972,51 @@
       <c r="H141" t="inlineStr"/>
       <c r="I141" s="2" t="n">
         <v>32764</v>
       </c>
       <c r="J141" t="inlineStr">
         <is>
           <t>Nəşriyyat və elmi informasiya təminatı şöbəsi</t>
         </is>
       </c>
       <c r="K141" t="inlineStr">
         <is>
           <t>Redaktor</t>
         </is>
       </c>
       <c r="L141" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M141" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N141" t="inlineStr"/>
       <c r="O141" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Ulviyye-Eminova'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Eminova_%C3%9Clviyy%C9%99_M%C3%BCbariz_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Ulviyye-Eminova'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Eminova_%C3%9Clviyy%C9%99_M%C3%BCbariz_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="n">
         <v>1620</v>
       </c>
       <c r="B142" t="inlineStr">
         <is>
           <t>Samirə</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
           <t>Sahib qızı</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
           <t>Ağamirzəyeva</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -9031,51 +9031,51 @@
       <c r="H142" t="inlineStr"/>
       <c r="I142" s="2" t="n">
         <v>28152</v>
       </c>
       <c r="J142" t="inlineStr">
         <is>
           <t>İnsan resursları şöbəsi</t>
         </is>
       </c>
       <c r="K142" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L142" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M142" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N142" t="inlineStr"/>
       <c r="O142" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/A%C4%9Famirz%C9%99yeva_Samir%C9%99_Sahib_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/A%C4%9Famirz%C9%99yeva_Samir%C9%99_Sahib_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="n">
         <v>1622</v>
       </c>
       <c r="B143" t="inlineStr">
         <is>
           <t>Şəmiyeva</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
           <t>Günel Aydın</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
           <t>qızı</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -9090,51 +9090,51 @@
       <c r="H143" t="inlineStr"/>
       <c r="I143" s="2" t="n">
         <v>29853</v>
       </c>
       <c r="J143" t="inlineStr">
         <is>
           <t>Arxiv şöbəsi</t>
         </is>
       </c>
       <c r="K143" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L143" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M143" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N143" t="inlineStr"/>
       <c r="O143" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/q%C4%B1z%C4%B1_%C5%9E%C9%99miyeva_G%C3%BCnel_Ayd%C4%B1n'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/q%C4%B1z%C4%B1_%C5%9E%C9%99miyeva_G%C3%BCnel_Ayd%C4%B1n'}]</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="n">
         <v>1624</v>
       </c>
       <c r="B144" t="inlineStr">
         <is>
           <t>Pərviz</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
           <t>Eldar oğlu</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
           <t>Ağayev</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -9149,48 +9149,48 @@
       <c r="H144" t="inlineStr"/>
       <c r="I144" s="2" t="n">
         <v>31447</v>
       </c>
       <c r="J144" t="inlineStr">
         <is>
           <t>Rəhbərlik</t>
         </is>
       </c>
       <c r="K144" t="inlineStr">
         <is>
           <t>Ümumi işlər üzrə direktor müavini</t>
         </is>
       </c>
       <c r="L144" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M144" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N144" t="inlineStr"/>
       <c r="O144" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/A%C4%9Fayev_P%C9%99rviz_Eldar_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/A%C4%9Fayev_P%C9%99rviz_Eldar_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>