--- v1 (2026-06-23)
+++ v2 (2026-08-09)
@@ -3804,51 +3804,51 @@
         </is>
       </c>
       <c r="H53" t="inlineStr"/>
       <c r="I53" t="inlineStr"/>
       <c r="J53" t="inlineStr">
         <is>
           <t>Cənubi Azərbaycan şöbəsi</t>
         </is>
       </c>
       <c r="K53" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="L53" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M53" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N53" t="inlineStr"/>
       <c r="O53" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=bRmxYCQAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/HesenSeferi'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/S%C9%99f%C9%99ri_H%C9%99s%C9%99n_%C6%8Fli_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=bRmxYCQAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/HesenSeferi'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/1527/6/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/S%C9%99f%C9%99ri_H%C9%99s%C9%99n_%C6%8Fli_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="n">
         <v>1528</v>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>Ülviyyə</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>İsfəndiyar qızı</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>Quliyeva</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
           <t>İşləyir</t>