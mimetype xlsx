--- v0 (2026-05-09)
+++ v1 (2026-06-24)
@@ -448,51 +448,51 @@
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:O236"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="12" customWidth="1" min="2" max="2"/>
     <col width="20" customWidth="1" min="3" max="3"/>
     <col width="22" customWidth="1" min="4" max="4"/>
     <col width="9" customWidth="1" min="5" max="5"/>
     <col width="15" customWidth="1" min="6" max="6"/>
     <col width="36" customWidth="1" min="7" max="7"/>
     <col width="15" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="74" customWidth="1" min="10" max="10"/>
     <col width="34" customWidth="1" min="11" max="11"/>
     <col width="61" customWidth="1" min="12" max="12"/>
     <col width="12" customWidth="1" min="13" max="13"/>
     <col width="10" customWidth="1" min="14" max="14"/>
-    <col width="1158" customWidth="1" min="15" max="15"/>
+    <col width="1164" customWidth="1" min="15" max="15"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>employee_id</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>first_name</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>second_name</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>last_name</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
@@ -589,51 +589,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I2" t="inlineStr"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>Azərbaycanın beynəlxalq əlaqələr tarixi</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
           <t>Baş elmi işçi</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M2" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N2" t="inlineStr"/>
       <c r="O2" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Mirabdullayev_Adil_Mirabdulla_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Mirabdullayev_Adil_Mirabdulla_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>1788</v>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Solmaz</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>Səttar qızı</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>Məhərrəmova</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -654,51 +654,51 @@
           <t>Professor</t>
         </is>
       </c>
       <c r="I3" t="inlineStr"/>
       <c r="J3" t="inlineStr">
         <is>
           <t>Azərbaycanın tarixi demoqrafiyası qrupu</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
           <t>Baş elmi işçi</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M3" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N3" t="inlineStr"/>
       <c r="O3" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0007-8975-6566'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99h%C9%99rr%C9%99mova_Solmaz_S%C9%99ttar_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0007-8975-6566'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99h%C9%99rr%C9%99mova_Solmaz_S%C9%99ttar_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>1789</v>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Xeyirbəy</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>Sabir oğlu</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>Qasımov</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -719,51 +719,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I4" t="inlineStr"/>
       <c r="J4" t="inlineStr">
         <is>
           <t>Azərbaycanın XV-XVIII əsrlər tarixi</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
           <t>Baş elmi işçi</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M4" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N4" t="inlineStr"/>
       <c r="O4" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=m5AI9hYAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0000-5399-0675'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Qas%C4%B1mov_Xeyirb%C9%99y_Sabir_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=m5AI9hYAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0000-5399-0675'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Qas%C4%B1mov_Xeyirb%C9%99y_Sabir_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>1790</v>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Nazim</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>Rəhbər oğlu</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>Məmmədov</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -784,51 +784,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I5" t="inlineStr"/>
       <c r="J5" t="inlineStr">
         <is>
           <t>Əliyevşünaslıq</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
           <t>Baş elmi işçi</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M5" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N5" t="inlineStr"/>
       <c r="O5" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0006-6862-1075'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dov_Nazim_R%C9%99hb%C9%99r_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0006-6862-1075'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dov_Nazim_R%C9%99hb%C9%99r_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>1791</v>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Nərgiz</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>Məlik qızı</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>Quliyeva</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -849,51 +849,51 @@
           <t>Professor</t>
         </is>
       </c>
       <c r="I6" t="inlineStr"/>
       <c r="J6" t="inlineStr">
         <is>
           <t>Müasir dövr etnoqrafiyası</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
           <t>Baş elmi işçi</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M6" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N6" t="inlineStr"/>
       <c r="O6" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0000-4538-5432'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Quliyeva_N%C9%99rgiz_M%C9%99lik_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0000-4538-5432'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Quliyeva_N%C9%99rgiz_M%C9%99lik_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>1792</v>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Vaqif</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>Şirin oğlu</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>Abışov</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -914,51 +914,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I7" t="inlineStr"/>
       <c r="J7" t="inlineStr">
         <is>
           <t>Tarixin nəzəriyyəsi, mənbəşünaslıq və tarixşünaslıq</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
           <t>Baş elmi işçi</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M7" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N7" t="inlineStr"/>
       <c r="O7" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=yGhe0m0AAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Vagif-Abishov'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/Vabishov'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-1010-9320'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Ab%C4%B1%C5%9Fov_Vaqif_%C5%9Eirin_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=yGhe0m0AAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Vagif-Abishov'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/Vabishov'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-1010-9320'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Ab%C4%B1%C5%9Fov_Vaqif_%C5%9Eirin_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>1793</v>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Nüşabə</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>Ələsgər qızı</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>Məmmədova</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -975,51 +975,51 @@
         </is>
       </c>
       <c r="H8" t="inlineStr"/>
       <c r="I8" t="inlineStr"/>
       <c r="J8" t="inlineStr">
         <is>
           <t>Dünya tarixi</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M8" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N8" t="inlineStr"/>
       <c r="O8" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dova_N%C3%BC%C5%9Fab%C9%99_%C6%8Fl%C9%99sg%C9%99r_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dova_N%C3%BC%C5%9Fab%C9%99_%C6%8Fl%C9%99sg%C9%99r_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>1794</v>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Mətanət</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>Vaqif qızı</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>Bəhramova</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -1032,51 +1032,51 @@
       </c>
       <c r="G9" t="inlineStr"/>
       <c r="H9" t="inlineStr"/>
       <c r="I9" t="inlineStr"/>
       <c r="J9" t="inlineStr">
         <is>
           <t>Dünya tarixi</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M9" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N9" t="inlineStr"/>
       <c r="O9" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/B%C9%99hramova_M%C9%99tan%C9%99t_Vaqif_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/B%C9%99hramova_M%C9%99tan%C9%99t_Vaqif_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>1795</v>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Təranə</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>Qara qızı</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>Əhmədova</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -1093,51 +1093,51 @@
         </is>
       </c>
       <c r="H10" t="inlineStr"/>
       <c r="I10" t="inlineStr"/>
       <c r="J10" t="inlineStr">
         <is>
           <t>Müasir dövr etnoqrafiyası</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M10" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N10" t="inlineStr"/>
       <c r="O10" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fhm%C9%99dova_T%C9%99ran%C9%99_Qara_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fhm%C9%99dova_T%C9%99ran%C9%99_Qara_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>1796</v>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Xatirə</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>Ağa İsmayıl qızı</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>Ağayeva</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -1154,51 +1154,51 @@
         </is>
       </c>
       <c r="H11" t="inlineStr"/>
       <c r="I11" t="inlineStr"/>
       <c r="J11" t="inlineStr">
         <is>
           <t>Müasir dövr etnoqrafiyası</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M11" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N11" t="inlineStr"/>
       <c r="O11" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/A%C4%9Fayeva_Xatir%C9%99_A%C4%9Fa_%C4%B0smay%C4%B1l_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/A%C4%9Fayeva_Xatir%C9%99_A%C4%9Fa_%C4%B0smay%C4%B1l_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>1797</v>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Sevil</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>Qulu qızı</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>Yusifova</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -1211,51 +1211,51 @@
       </c>
       <c r="G12" t="inlineStr"/>
       <c r="H12" t="inlineStr"/>
       <c r="I12" t="inlineStr"/>
       <c r="J12" t="inlineStr">
         <is>
           <t>Müasir dövr etnoqrafiyası</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M12" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N12" t="inlineStr"/>
       <c r="O12" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0008-1916-0596  '}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Yusifova_Sevil_Qulu_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0008-1916-0596  '}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Yusifova_Sevil_Qulu_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>1798</v>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Nigar</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>Rza qızı</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>Coşkunsu</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -1272,51 +1272,51 @@
         </is>
       </c>
       <c r="H13" t="inlineStr"/>
       <c r="I13" t="inlineStr"/>
       <c r="J13" t="inlineStr">
         <is>
           <t>Tarixi etnoqrafiya</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M13" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N13" t="inlineStr"/>
       <c r="O13" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0003-3139-7338'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Co%C5%9Fkunsu_Nigar_Rza_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0003-3139-7338'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Co%C5%9Fkunsu_Nigar_Rza_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>1799</v>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>Bahar</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>Tofiq qızı</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>Əmənova</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -1329,51 +1329,51 @@
       </c>
       <c r="G14" t="inlineStr"/>
       <c r="H14" t="inlineStr"/>
       <c r="I14" t="inlineStr"/>
       <c r="J14" t="inlineStr">
         <is>
           <t>Tarixi etnoqrafiya</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M14" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N14" t="inlineStr"/>
       <c r="O14" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0007-5011-7820'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fm%C9%99nova_Bahar_Tofiq_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0007-5011-7820'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fm%C9%99nova_Bahar_Tofiq_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>1800</v>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>Zəminə</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>Məhəmməd qızı</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>Əsgərova</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -1390,51 +1390,51 @@
         </is>
       </c>
       <c r="H15" t="inlineStr"/>
       <c r="I15" t="inlineStr"/>
       <c r="J15" t="inlineStr">
         <is>
           <t>Azərbaycan diasporunun tarixi elmi qrupu</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M15" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N15" t="inlineStr"/>
       <c r="O15" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=GAf2JyMAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-1039-3146'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fsg%C9%99rova_Z%C9%99min%C9%99_M%C9%99h%C9%99mm%C9%99d_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=GAf2JyMAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-1039-3146'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fsg%C9%99rova_Z%C9%99min%C9%99_M%C9%99h%C9%99mm%C9%99d_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>1801</v>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>Xatirə</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>Cahangir qızı</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>Qəhrəmanova</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -1447,51 +1447,51 @@
       </c>
       <c r="G16" t="inlineStr"/>
       <c r="H16" t="inlineStr"/>
       <c r="I16" t="inlineStr"/>
       <c r="J16" t="inlineStr">
         <is>
           <t>Azərbaycan diasporunun tarixi elmi qrupu</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M16" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N16" t="inlineStr"/>
       <c r="O16" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=vRqpUoYAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-7167-5166'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Q%C9%99hr%C9%99manova_Xatir%C9%99_Cahangir_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=vRqpUoYAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-7167-5166'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Q%C9%99hr%C9%99manova_Xatir%C9%99_Cahangir_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>1802</v>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Soltan</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>Bəhmən oğlu</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>Orucov</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -1508,51 +1508,51 @@
         </is>
       </c>
       <c r="H17" t="inlineStr"/>
       <c r="I17" t="inlineStr"/>
       <c r="J17" t="inlineStr">
         <is>
           <t>Azərbaycan Respublikasının tarixi</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M17" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N17" t="inlineStr"/>
       <c r="O17" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=xD10WCkAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0005-2213-4741'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Orucov_Soltan_B%C9%99hm%C9%99n_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=xD10WCkAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0005-2213-4741'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Orucov_Soltan_B%C9%99hm%C9%99n_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
         <v>1803</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Aygün</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>Səfər qızı</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Əzimova</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -1565,51 +1565,51 @@
       </c>
       <c r="G18" t="inlineStr"/>
       <c r="H18" t="inlineStr"/>
       <c r="I18" t="inlineStr"/>
       <c r="J18" t="inlineStr">
         <is>
           <t>Azərbaycan Xalq Cümhuriyyəti tarixi</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M18" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N18" t="inlineStr"/>
       <c r="O18" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=WP4Za7AAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Aygun-Azimova'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/AzimovaAygun'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-1119-1856'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fzimova_Ayg%C3%BCn_S%C9%99f%C9%99r_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=WP4Za7AAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Aygun-Azimova'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/AzimovaAygun'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-1119-1856'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fzimova_Ayg%C3%BCn_S%C9%99f%C9%99r_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="n">
         <v>1804</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Şəhla</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>Rafiq qızı</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Məmmədli</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -1622,51 +1622,51 @@
       </c>
       <c r="G19" t="inlineStr"/>
       <c r="H19" t="inlineStr"/>
       <c r="I19" t="inlineStr"/>
       <c r="J19" t="inlineStr">
         <is>
           <t>Azərbaycanın beynəlxalq əlaqələr tarixi</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M19" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N19" t="inlineStr"/>
       <c r="O19" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=GGAhKEUAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-8822-3513'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dli_%C5%9E%C9%99hla_Rafiq_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=GGAhKEUAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-8822-3513'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dli_%C5%9E%C9%99hla_Rafiq_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="n">
         <v>1805</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Gülnarə</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>Rafael qızı</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Şirəliyeva</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -1687,51 +1687,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I20" t="inlineStr"/>
       <c r="J20" t="inlineStr">
         <is>
           <t>Azərbaycanın beynəlxalq əlaqələr tarixi</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M20" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N20" t="inlineStr"/>
       <c r="O20" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=G6E8YTEAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0009-1746-0138'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C5%9Eir%C9%99liyeva_G%C3%BClnar%C9%99_Rafael_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=G6E8YTEAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0009-1746-0138'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C5%9Eir%C9%99liyeva_G%C3%BClnar%C9%99_Rafael_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="n">
         <v>1806</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>Aynur</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>Məsim qızı</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Əmənova</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -1744,51 +1744,51 @@
       </c>
       <c r="G21" t="inlineStr"/>
       <c r="H21" t="inlineStr"/>
       <c r="I21" t="inlineStr"/>
       <c r="J21" t="inlineStr">
         <is>
           <t>Azərbaycanın XV-XVIII əsrlər tarixi</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M21" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N21" t="inlineStr"/>
       <c r="O21" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fm%C9%99nova_Aynur_M%C9%99sim_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fm%C9%99nova_Aynur_M%C9%99sim_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="n">
         <v>1807</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>Ramin</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>Allahverdi oğlu</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Əlizadə</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -1801,51 +1801,51 @@
       </c>
       <c r="G22" t="inlineStr"/>
       <c r="H22" t="inlineStr"/>
       <c r="I22" t="inlineStr"/>
       <c r="J22" t="inlineStr">
         <is>
           <t>Qədim dövr tarixi</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M22" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N22" t="inlineStr"/>
       <c r="O22" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=F2t88ZgAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-0146-8946'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Flizad%C9%99_Ramin_Allahverdi_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=F2t88ZgAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-0146-8946'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Flizad%C9%99_Ramin_Allahverdi_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="n">
         <v>1808</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>Rəna</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>Rizvan qızı</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Baxışova</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -1858,51 +1858,51 @@
       </c>
       <c r="G23" t="inlineStr"/>
       <c r="H23" t="inlineStr"/>
       <c r="I23" t="inlineStr"/>
       <c r="J23" t="inlineStr">
         <is>
           <t>Tarixin nəzəriyyəsi, mənbəşünaslıq və tarixşünaslıq</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M23" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N23" t="inlineStr"/>
       <c r="O23" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-0105-2163'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Bax%C4%B1%C5%9Fova_R%C9%99na_Rizvan_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-0105-2163'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Bax%C4%B1%C5%9Fova_R%C9%99na_Rizvan_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="n">
         <v>1809</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>Minarə</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>Səfiyar qızı</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Ağamalıyeva</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -1915,51 +1915,51 @@
       </c>
       <c r="G24" t="inlineStr"/>
       <c r="H24" t="inlineStr"/>
       <c r="I24" t="inlineStr"/>
       <c r="J24" t="inlineStr">
         <is>
           <t>Azərbaycan diasporunun tarixi elmi qrupu</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M24" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N24" t="inlineStr"/>
       <c r="O24" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=1CGlesgAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-8841-0316'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/A%C4%9Famal%C4%B1yeva_Minar%C9%99_S%C9%99fiyar_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=1CGlesgAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-8841-0316'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/A%C4%9Famal%C4%B1yeva_Minar%C9%99_S%C9%99fiyar_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="n">
         <v>1810</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>Lətifə</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>Əli qızı</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>Əskərova-Surxəlizadə</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -1972,51 +1972,51 @@
       </c>
       <c r="G25" t="inlineStr"/>
       <c r="H25" t="inlineStr"/>
       <c r="I25" t="inlineStr"/>
       <c r="J25" t="inlineStr">
         <is>
           <t>Azərbaycan Respublikasının tarixi</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M25" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N25" t="inlineStr"/>
       <c r="O25" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=rDfz2asAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fsk%C9%99rova-Surx%C9%99lizad%C9%99_L%C9%99tif%C9%99_%C6%8Fli_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=rDfz2asAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fsk%C9%99rova-Surx%C9%99lizad%C9%99_L%C9%99tif%C9%99_%C6%8Fli_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="n">
         <v>1811</v>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>Gülşən</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>Fuad qızı</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>Kəngərlinskaya</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -2029,51 +2029,51 @@
       </c>
       <c r="G26" t="inlineStr"/>
       <c r="H26" t="inlineStr"/>
       <c r="I26" t="inlineStr"/>
       <c r="J26" t="inlineStr">
         <is>
           <t>Azərbaycan Respublikasının tarixi</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M26" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N26" t="inlineStr"/>
       <c r="O26" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=hG8aiOUAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0009-3512-9967'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/K%C9%99ng%C9%99rlinskaya_G%C3%BCl%C5%9F%C9%99n_Fuad_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=hG8aiOUAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0009-3512-9967'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/K%C9%99ng%C9%99rlinskaya_G%C3%BCl%C5%9F%C9%99n_Fuad_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="n">
         <v>1812</v>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>Lamiə</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>Hacı Məmməd qızı</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>Sultanova</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -2086,51 +2086,51 @@
       </c>
       <c r="G27" t="inlineStr"/>
       <c r="H27" t="inlineStr"/>
       <c r="I27" t="inlineStr"/>
       <c r="J27" t="inlineStr">
         <is>
           <t>Azərbaycan Xalq Cümhuriyyəti tarixi</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M27" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N27" t="inlineStr"/>
       <c r="O27" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=NmgM8QEAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/LamiaSultanova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0004-1096-4011'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Sultanova_Lami%C9%99_Hac%C4%B1_M%C9%99mm%C9%99d_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=NmgM8QEAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/LamiaSultanova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0004-1096-4011'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Sultanova_Lami%C9%99_Hac%C4%B1_M%C9%99mm%C9%99d_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="n">
         <v>1813</v>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>Pərvanə</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>Telman qızı</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>Mustafazadə</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -2147,51 +2147,51 @@
         </is>
       </c>
       <c r="H28" t="inlineStr"/>
       <c r="I28" t="inlineStr"/>
       <c r="J28" t="inlineStr">
         <is>
           <t>Azərbaycanın beynəlxalq əlaqələr tarixi</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M28" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N28" t="inlineStr"/>
       <c r="O28" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=6WOg9OYAAAAJ&amp;hl=en'}, {'platform_name': 'Web of Science', 'platform_logo': '/media/platform_logos/WOS.PNG', 'url': 'https://www.webofscience.com/wos/author/record/45747215'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-3784-9986'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Mustafazad%C9%99_P%C9%99rvan%C9%99_Telman_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=6WOg9OYAAAAJ&amp;hl=en'}, {'platform_name': 'Web of Science', 'platform_logo': '/media/platform_logos/WOS.PNG', 'url': 'https://www.webofscience.com/wos/author/record/45747215'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-3784-9986'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Mustafazad%C9%99_P%C9%99rvan%C9%99_Telman_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="n">
         <v>1814</v>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>Yaqut</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>Yaqub qızı</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>Məmmədova</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -2204,51 +2204,51 @@
       </c>
       <c r="G29" t="inlineStr"/>
       <c r="H29" t="inlineStr"/>
       <c r="I29" t="inlineStr"/>
       <c r="J29" t="inlineStr">
         <is>
           <t>Azərbaycanın beynəlxalq əlaqələr tarixi</t>
         </is>
       </c>
       <c r="K29" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M29" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N29" t="inlineStr"/>
       <c r="O29" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=VaCppGwAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0007-3214-1587'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dova_Yaqut_Yaqub_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=VaCppGwAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0007-3214-1587'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dova_Yaqut_Yaqub_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="n">
         <v>1815</v>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>Nailə</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>Məmmədşəfi qızı</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>Ramazanova</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -2261,51 +2261,51 @@
       </c>
       <c r="G30" t="inlineStr"/>
       <c r="H30" t="inlineStr"/>
       <c r="I30" t="inlineStr"/>
       <c r="J30" t="inlineStr">
         <is>
           <t>Azərbaycanın beynəlxalq əlaqələr tarixi</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M30" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N30" t="inlineStr"/>
       <c r="O30" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=QTdFedEAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0001-3602-7796'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Ramazanova_Nail%C9%99_M%C9%99mm%C9%99d%C5%9F%C9%99fi_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=QTdFedEAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0001-3602-7796'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Ramazanova_Nail%C9%99_M%C9%99mm%C9%99d%C5%9F%C9%99fi_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="n">
         <v>1816</v>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>Leyla</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>Aqşin qızı</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>Babazadə</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -2318,51 +2318,51 @@
       </c>
       <c r="G31" t="inlineStr"/>
       <c r="H31" t="inlineStr"/>
       <c r="I31" t="inlineStr"/>
       <c r="J31" t="inlineStr">
         <is>
           <t>Azərbaycanın eramızdan əvvəl IV – eramızın VII əsrinin ortaları tarixi</t>
         </is>
       </c>
       <c r="K31" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M31" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N31" t="inlineStr"/>
       <c r="O31" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=37Ls8v4AAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Leyla-Babazade'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://science.academia.edu/leylaceferli'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-3730-1910'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Babazad%C9%99_Leyla_Aq%C5%9Fin_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=37Ls8v4AAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Leyla-Babazade'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://science.academia.edu/leylaceferli'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-3730-1910'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Babazad%C9%99_Leyla_Aq%C5%9Fin_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="n">
         <v>1817</v>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>Aysel</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>Qəhrəman qızı</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>Kərimova</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -2375,51 +2375,51 @@
       </c>
       <c r="G32" t="inlineStr"/>
       <c r="H32" t="inlineStr"/>
       <c r="I32" t="inlineStr"/>
       <c r="J32" t="inlineStr">
         <is>
           <t>Azərbaycanın eramızdan əvvəl IV – eramızın VII əsrinin ortaları tarixi</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M32" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N32" t="inlineStr"/>
       <c r="O32" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/KarimAyka'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-3885-6467'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/K%C9%99rimova_Aysel_Q%C9%99hr%C9%99man_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/KarimAyka'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-3885-6467'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/K%C9%99rimova_Aysel_Q%C9%99hr%C9%99man_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="n">
         <v>1818</v>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>İntizar</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>Hüseynəli qızı</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>Hüseynova</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -2432,51 +2432,51 @@
       </c>
       <c r="G33" t="inlineStr"/>
       <c r="H33" t="inlineStr"/>
       <c r="I33" t="inlineStr"/>
       <c r="J33" t="inlineStr">
         <is>
           <t>Azərbaycanın hərb tarixi elmi qrupu</t>
         </is>
       </c>
       <c r="K33" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L33" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M33" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N33" t="inlineStr"/>
       <c r="O33" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Intizar-Hueseynova'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C3%BCseynova_%C4%B0ntizar_H%C3%BCseyn%C9%99li_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Intizar-Hueseynova'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C3%BCseynova_%C4%B0ntizar_H%C3%BCseyn%C9%99li_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="n">
         <v>1819</v>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>Şahidə</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>Səməd qızı</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>Babayeva</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -2489,51 +2489,51 @@
       </c>
       <c r="G34" t="inlineStr"/>
       <c r="H34" t="inlineStr"/>
       <c r="I34" t="inlineStr"/>
       <c r="J34" t="inlineStr">
         <is>
           <t>Azərbaycanın Sovet dövrü tarixi</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L34" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M34" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N34" t="inlineStr"/>
       <c r="O34" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Babayeva_%C5%9Eahid%C9%99_S%C9%99m%C9%99d_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Babayeva_%C5%9Eahid%C9%99_S%C9%99m%C9%99d_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="n">
         <v>1820</v>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>Aybəniz</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>Həmzə qızı</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>Osmanova</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -2546,51 +2546,51 @@
       </c>
       <c r="G35" t="inlineStr"/>
       <c r="H35" t="inlineStr"/>
       <c r="I35" t="inlineStr"/>
       <c r="J35" t="inlineStr">
         <is>
           <t>Azərbaycanın Sovet dövrü tarixi</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L35" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M35" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N35" t="inlineStr"/>
       <c r="O35" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-9030-0618'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Osmanova_Ayb%C9%99niz_H%C9%99mz%C9%99_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-9030-0618'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Osmanova_Ayb%C9%99niz_H%C9%99mz%C9%99_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="n">
         <v>1821</v>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>Aydın</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>Ələskər oğlu</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>Əlizadə</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -2603,51 +2603,51 @@
       </c>
       <c r="G36" t="inlineStr"/>
       <c r="H36" t="inlineStr"/>
       <c r="I36" t="inlineStr"/>
       <c r="J36" t="inlineStr">
         <is>
           <t>Azərbaycanın VII – XIV əsrlər tarixi</t>
         </is>
       </c>
       <c r="K36" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L36" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M36" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N36" t="inlineStr"/>
       <c r="O36" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/AydinAlizade2'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Flizad%C9%99_Ayd%C4%B1n_%C6%8Fl%C9%99sk%C9%99r_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/AydinAlizade2'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Flizad%C9%99_Ayd%C4%B1n_%C6%8Fl%C9%99sk%C9%99r_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="n">
         <v>1822</v>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>Günel</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>Fazil qızı</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>İsmayılova</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -2660,51 +2660,51 @@
       </c>
       <c r="G37" t="inlineStr"/>
       <c r="H37" t="inlineStr"/>
       <c r="I37" t="inlineStr"/>
       <c r="J37" t="inlineStr">
         <is>
           <t>Azərbaycanın VII – XIV əsrlər tarixi</t>
         </is>
       </c>
       <c r="K37" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L37" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M37" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N37" t="inlineStr"/>
       <c r="O37" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/GunelIsmayilova1'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0001-5053-206X'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0smay%C4%B1lova_G%C3%BCnel_Fazil_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/GunelIsmayilova1'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0001-5053-206X'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0smay%C4%B1lova_G%C3%BCnel_Fazil_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="n">
         <v>1823</v>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>Nazilə</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>Böyükağa qızı</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>Məmmədova</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -2717,51 +2717,51 @@
       </c>
       <c r="G38" t="inlineStr"/>
       <c r="H38" t="inlineStr"/>
       <c r="I38" t="inlineStr"/>
       <c r="J38" t="inlineStr">
         <is>
           <t>Azərbaycanın VII – XIV əsrlər tarixi</t>
         </is>
       </c>
       <c r="K38" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L38" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M38" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N38" t="inlineStr"/>
       <c r="O38" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0002-0085-0411'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dova_Nazil%C9%99_B%C3%B6y%C3%BCka%C4%9Fa_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0002-0085-0411'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dova_Nazil%C9%99_B%C3%B6y%C3%BCka%C4%9Fa_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="n">
         <v>1824</v>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>Paşa</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>Faiq oğlu</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>Həsənli</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -2774,51 +2774,51 @@
       </c>
       <c r="G39" t="inlineStr"/>
       <c r="H39" t="inlineStr"/>
       <c r="I39" t="inlineStr"/>
       <c r="J39" t="inlineStr">
         <is>
           <t>Azərbaycanın VII – XIV əsrlər tarixi</t>
         </is>
       </c>
       <c r="K39" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L39" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M39" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N39" t="inlineStr"/>
       <c r="O39" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C9%99s%C9%99nli_Pa%C5%9Fa_Faiq_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C9%99s%C9%99nli_Pa%C5%9Fa_Faiq_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="n">
         <v>1825</v>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>Rəna</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t>Həsənağa qızı</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>Nəcəfova</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -2831,51 +2831,51 @@
       </c>
       <c r="G40" t="inlineStr"/>
       <c r="H40" t="inlineStr"/>
       <c r="I40" t="inlineStr"/>
       <c r="J40" t="inlineStr">
         <is>
           <t>Azərbaycanın XV-XVIII əsrlər tarixi</t>
         </is>
       </c>
       <c r="K40" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L40" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M40" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N40" t="inlineStr"/>
       <c r="O40" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=-8C9UWIAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Rna-Ncfova'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/renanecefova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-7710-8392'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/N%C9%99c%C9%99fova_R%C9%99na_H%C9%99s%C9%99na%C4%9Fa_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=-8C9UWIAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Rna-Ncfova'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/renanecefova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-7710-8392'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/N%C9%99c%C9%99fova_R%C9%99na_H%C9%99s%C9%99na%C4%9Fa_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="n">
         <v>1826</v>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>Ruhəngiz</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>Ağadadaş qızı</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>Sultanova</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -2888,51 +2888,51 @@
       </c>
       <c r="G41" t="inlineStr"/>
       <c r="H41" t="inlineStr"/>
       <c r="I41" t="inlineStr"/>
       <c r="J41" t="inlineStr">
         <is>
           <t>Dünya tarixi</t>
         </is>
       </c>
       <c r="K41" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L41" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M41" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N41" t="inlineStr"/>
       <c r="O41" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=mWzNnZ4AAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Sultanova_Ruh%C9%99ngiz_A%C4%9Fadada%C5%9F_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=mWzNnZ4AAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Sultanova_Ruh%C9%99ngiz_A%C4%9Fadada%C5%9F_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="n">
         <v>1827</v>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>Aslan</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t>Bəybala oğlu</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>Şirəliyev</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -2945,51 +2945,51 @@
       </c>
       <c r="G42" t="inlineStr"/>
       <c r="H42" t="inlineStr"/>
       <c r="I42" t="inlineStr"/>
       <c r="J42" t="inlineStr">
         <is>
           <t>Dünya tarixi</t>
         </is>
       </c>
       <c r="K42" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L42" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M42" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N42" t="inlineStr"/>
       <c r="O42" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=7LD7IW8AAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0005-3178-8253'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C5%9Eir%C9%99liyev_Aslan_B%C9%99ybala_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=7LD7IW8AAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0005-3178-8253'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C5%9Eir%C9%99liyev_Aslan_B%C9%99ybala_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="n">
         <v>1828</v>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>Nigar</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t>İmran qızı</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>Camalova</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -3002,51 +3002,51 @@
       </c>
       <c r="G43" t="inlineStr"/>
       <c r="H43" t="inlineStr"/>
       <c r="I43" t="inlineStr"/>
       <c r="J43" t="inlineStr">
         <is>
           <t>Dünya tarixi</t>
         </is>
       </c>
       <c r="K43" t="inlineStr">
         <is>
           <t>Baş elmi işçi</t>
         </is>
       </c>
       <c r="L43" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M43" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N43" t="inlineStr"/>
       <c r="O43" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=jQgW9tsAAAAJ&amp;hl=en'}, {'platform_name': 'Web of Science', 'platform_logo': '/media/platform_logos/WOS.PNG', 'url': 'https://www.webofscience.com/wos/author/record/45778755'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-8764-7816'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Camalova_Nigar_%C4%B0mran_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=jQgW9tsAAAAJ&amp;hl=en'}, {'platform_name': 'Web of Science', 'platform_logo': '/media/platform_logos/WOS.PNG', 'url': 'https://www.webofscience.com/wos/author/record/45778755'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-8764-7816'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Camalova_Nigar_%C4%B0mran_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="n">
         <v>1829</v>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>Səidə</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>Allahşükür qızı</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>Kazımova</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -3059,51 +3059,51 @@
       </c>
       <c r="G44" t="inlineStr"/>
       <c r="H44" t="inlineStr"/>
       <c r="I44" t="inlineStr"/>
       <c r="J44" t="inlineStr">
         <is>
           <t>Dünya tarixi</t>
         </is>
       </c>
       <c r="K44" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L44" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M44" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N44" t="inlineStr"/>
       <c r="O44" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=nUrzSncAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0006-5710-7329'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Kaz%C4%B1mova_S%C9%99id%C9%99_Allah%C5%9F%C3%BCk%C3%BCr_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=nUrzSncAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0006-5710-7329'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Kaz%C4%B1mova_S%C9%99id%C9%99_Allah%C5%9F%C3%BCk%C3%BCr_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="n">
         <v>1830</v>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>Sənubər</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t>Kəmaləddin qızı</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>Həsənova</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -3116,51 +3116,51 @@
       </c>
       <c r="G45" t="inlineStr"/>
       <c r="H45" t="inlineStr"/>
       <c r="I45" t="inlineStr"/>
       <c r="J45" t="inlineStr">
         <is>
           <t>Dünya tarixi</t>
         </is>
       </c>
       <c r="K45" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L45" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M45" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N45" t="inlineStr"/>
       <c r="O45" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C9%99s%C9%99nova_S%C9%99nub%C9%99r_K%C9%99mal%C9%99ddin_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C9%99s%C9%99nova_S%C9%99nub%C9%99r_K%C9%99mal%C9%99ddin_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="n">
         <v>1831</v>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>Sevinc</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>Novruz qızı</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>Quliyeva</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -3173,51 +3173,51 @@
       </c>
       <c r="G46" t="inlineStr"/>
       <c r="H46" t="inlineStr"/>
       <c r="I46" t="inlineStr"/>
       <c r="J46" t="inlineStr">
         <is>
           <t>Dünya tarixi</t>
         </is>
       </c>
       <c r="K46" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L46" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M46" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N46" t="inlineStr"/>
       <c r="O46" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0005-5003-3761'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Quliyeva_Sevinc_Novruz_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0005-5003-3761'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Quliyeva_Sevinc_Novruz_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="n">
         <v>1832</v>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>Vüsalə</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>Zakir qızı</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>Əlləzova</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -3230,51 +3230,51 @@
       </c>
       <c r="G47" t="inlineStr"/>
       <c r="H47" t="inlineStr"/>
       <c r="I47" t="inlineStr"/>
       <c r="J47" t="inlineStr">
         <is>
           <t>Əliyevşünaslıq</t>
         </is>
       </c>
       <c r="K47" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L47" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M47" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N47" t="inlineStr"/>
       <c r="O47" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=ggRUMCwAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-5156-045X'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fll%C9%99zova_V%C3%BCsal%C9%99_Zakir_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=ggRUMCwAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-5156-045X'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fll%C9%99zova_V%C3%BCsal%C9%99_Zakir_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="n">
         <v>1833</v>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>Cəmilə</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
           <t>Cəfər qızı</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>Məmmədova</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -3287,51 +3287,51 @@
       </c>
       <c r="G48" t="inlineStr"/>
       <c r="H48" t="inlineStr"/>
       <c r="I48" t="inlineStr"/>
       <c r="J48" t="inlineStr">
         <is>
           <t>Əliyevşünaslıq</t>
         </is>
       </c>
       <c r="K48" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L48" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M48" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N48" t="inlineStr"/>
       <c r="O48" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=xpifhRUAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dova_C%C9%99mil%C9%99_C%C9%99f%C9%99r_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=xpifhRUAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dova_C%C9%99mil%C9%99_C%C9%99f%C9%99r_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="n">
         <v>1834</v>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>Yaşar</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t>Əmirvar oğlu</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>Bəhramov</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -3344,51 +3344,51 @@
       </c>
       <c r="G49" t="inlineStr"/>
       <c r="H49" t="inlineStr"/>
       <c r="I49" t="inlineStr"/>
       <c r="J49" t="inlineStr">
         <is>
           <t>Qərbi Azərbaycan tarixi</t>
         </is>
       </c>
       <c r="K49" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L49" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M49" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N49" t="inlineStr"/>
       <c r="O49" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Yasar-Bahramov'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://science.academia.edu/Yasar-Bahramov '}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0005-9725-7287'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/B%C9%99hramov_Ya%C5%9Far_%C6%8Fmirvar_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Yasar-Bahramov'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://science.academia.edu/Yasar-Bahramov '}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0005-9725-7287'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/B%C9%99hramov_Ya%C5%9Far_%C6%8Fmirvar_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="n">
         <v>1835</v>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>Tamara</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
           <t>Şahin qızı</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>Rüstəmova</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -3401,51 +3401,51 @@
       </c>
       <c r="G50" t="inlineStr"/>
       <c r="H50" t="inlineStr"/>
       <c r="I50" t="inlineStr"/>
       <c r="J50" t="inlineStr">
         <is>
           <t>Qərbi Azərbaycan tarixi</t>
         </is>
       </c>
       <c r="K50" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L50" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M50" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N50" t="inlineStr"/>
       <c r="O50" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Tamara-Rustamova '}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://science.academia.edu/Tamara-Rustamova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0004-5898-0416'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/R%C3%BCst%C9%99mova_Tamara_%C5%9Eahin_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Tamara-Rustamova '}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://science.academia.edu/Tamara-Rustamova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0004-5898-0416'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/R%C3%BCst%C9%99mova_Tamara_%C5%9Eahin_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="n">
         <v>1836</v>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>Dinarə</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
           <t>Mütəllim qızı</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>Babayeva</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -3458,51 +3458,51 @@
       </c>
       <c r="G51" t="inlineStr"/>
       <c r="H51" t="inlineStr"/>
       <c r="I51" t="inlineStr"/>
       <c r="J51" t="inlineStr">
         <is>
           <t>Şimali Azərbaycanın XIX-XX əsrin əvvəlləri tarixi</t>
         </is>
       </c>
       <c r="K51" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L51" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M51" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N51" t="inlineStr"/>
       <c r="O51" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=lm5YHgEAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0004-0607-3419'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Babayeva_Dinar%C9%99_M%C3%BCt%C9%99llim_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=lm5YHgEAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0004-0607-3419'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Babayeva_Dinar%C9%99_M%C3%BCt%C9%99llim_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="n">
         <v>1837</v>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>Ruqiyə</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
           <t>Rauf qızı</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>Talıbova</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -3515,51 +3515,51 @@
       </c>
       <c r="G52" t="inlineStr"/>
       <c r="H52" t="inlineStr"/>
       <c r="I52" t="inlineStr"/>
       <c r="J52" t="inlineStr">
         <is>
           <t>Şimali Azərbaycanın XIX-XX əsrin əvvəlləri tarixi</t>
         </is>
       </c>
       <c r="K52" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L52" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M52" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N52" t="inlineStr"/>
       <c r="O52" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=5biLDh0AAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Rugiya-Talibova'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu//РугияТалыбова'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-9534-6068'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Tal%C4%B1bova_Ruqiy%C9%99_Rauf_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=5biLDh0AAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Rugiya-Talibova'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu//РугияТалыбова'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-9534-6068'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Tal%C4%B1bova_Ruqiy%C9%99_Rauf_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="n">
         <v>1838</v>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>İsmayıl</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
           <t>Balı oğlu</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>Umudlu</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -3572,51 +3572,51 @@
       </c>
       <c r="G53" t="inlineStr"/>
       <c r="H53" t="inlineStr"/>
       <c r="I53" t="inlineStr"/>
       <c r="J53" t="inlineStr">
         <is>
           <t>Tarixi etnoqrafiya</t>
         </is>
       </c>
       <c r="K53" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L53" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M53" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N53" t="inlineStr"/>
       <c r="O53" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0008-6920-6089'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Umudlu_%C4%B0smay%C4%B1l_Bal%C4%B1_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0008-6920-6089'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Umudlu_%C4%B0smay%C4%B1l_Bal%C4%B1_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="n">
         <v>1839</v>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>Larisa</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>Alekseyevna qızı</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>Alışanova</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -3629,51 +3629,51 @@
       </c>
       <c r="G54" t="inlineStr"/>
       <c r="H54" t="inlineStr"/>
       <c r="I54" t="inlineStr"/>
       <c r="J54" t="inlineStr">
         <is>
           <t>Tarixi etnoqrafiya</t>
         </is>
       </c>
       <c r="K54" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L54" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M54" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N54" t="inlineStr"/>
       <c r="O54" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Al%C4%B1%C5%9Fanova_Larisa_Alekseyevna_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Al%C4%B1%C5%9Fanova_Larisa_Alekseyevna_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="n">
         <v>1840</v>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>Vüsalə</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t>Məmmədovna qızı</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>Əliyeva</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -3686,51 +3686,51 @@
       </c>
       <c r="G55" t="inlineStr"/>
       <c r="H55" t="inlineStr"/>
       <c r="I55" t="inlineStr"/>
       <c r="J55" t="inlineStr">
         <is>
           <t>Tarixin nəzəriyyəsi, mənbəşünaslıq və tarixşünaslıq</t>
         </is>
       </c>
       <c r="K55" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L55" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M55" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N55" t="inlineStr"/>
       <c r="O55" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=IGF660cAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyeva_V%C3%BCsal%C9%99_M%C9%99mm%C9%99dovna_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=IGF660cAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyeva_V%C3%BCsal%C9%99_M%C9%99mm%C9%99dovna_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="n">
         <v>1841</v>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>Həlimə</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
           <t>Qüvvət qızı</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>Kazımova</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -3743,51 +3743,51 @@
       </c>
       <c r="G56" t="inlineStr"/>
       <c r="H56" t="inlineStr"/>
       <c r="I56" t="inlineStr"/>
       <c r="J56" t="inlineStr">
         <is>
           <t>Tarixin nəzəriyyəsi, mənbəşünaslıq və tarixşünaslıq</t>
         </is>
       </c>
       <c r="K56" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L56" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M56" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N56" t="inlineStr"/>
       <c r="O56" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=Uiik4jEAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0001-0661-5642'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Kaz%C4%B1mova_H%C9%99lim%C9%99_Q%C3%BCvv%C9%99t_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=Uiik4jEAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0001-0661-5642'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Kaz%C4%B1mova_H%C9%99lim%C9%99_Q%C3%BCvv%C9%99t_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="n">
         <v>1842</v>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>Nəzirə</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
           <t>Vidadi qızı</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>Şalbuzova</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -3800,51 +3800,51 @@
       </c>
       <c r="G57" t="inlineStr"/>
       <c r="H57" t="inlineStr"/>
       <c r="I57" t="inlineStr"/>
       <c r="J57" t="inlineStr">
         <is>
           <t>Türk xalqlarının etnoqrafiyası</t>
         </is>
       </c>
       <c r="K57" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L57" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M57" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N57" t="inlineStr"/>
       <c r="O57" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=ggJUf1wAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-0454-2977'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C5%9Ealbuzova_N%C9%99zir%C9%99_Vidadi_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=ggJUf1wAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-0454-2977'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C5%9Ealbuzova_N%C9%99zir%C9%99_Vidadi_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="n">
         <v>1843</v>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>Məhbubə</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
           <t>İmran qızı</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>Əliyeva</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -3857,51 +3857,51 @@
       </c>
       <c r="G58" t="inlineStr"/>
       <c r="H58" t="inlineStr"/>
       <c r="I58" t="inlineStr"/>
       <c r="J58" t="inlineStr">
         <is>
           <t>Türk xalqlarının etnoqrafiyası</t>
         </is>
       </c>
       <c r="K58" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L58" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M58" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N58" t="inlineStr"/>
       <c r="O58" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-6983-8376'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyeva_M%C9%99hbub%C9%99_%C4%B0mran_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-6983-8376'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyeva_M%C9%99hbub%C9%99_%C4%B0mran_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="n">
         <v>1844</v>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>İradə</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
           <t>Xanlar qızı</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>Səfərova</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -3914,51 +3914,51 @@
       </c>
       <c r="G59" t="inlineStr"/>
       <c r="H59" t="inlineStr"/>
       <c r="I59" t="inlineStr"/>
       <c r="J59" t="inlineStr">
         <is>
           <t>Azərbaycanın eramızdan əvvəl IV – eramızın VII əsrinin ortaları tarixi</t>
         </is>
       </c>
       <c r="K59" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="L59" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M59" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N59" t="inlineStr"/>
       <c r="O59" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=jbQouAIAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/IradaSafarova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-9042-7187'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/S%C9%99f%C9%99rova_%C4%B0rad%C9%99_Xanlar_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=jbQouAIAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/IradaSafarova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-9042-7187'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/S%C9%99f%C9%99rova_%C4%B0rad%C9%99_Xanlar_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="n">
         <v>1845</v>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>Samirə</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
           <t>Ağasalam qızı</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>Hadıyeva</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -3971,51 +3971,51 @@
       </c>
       <c r="G60" t="inlineStr"/>
       <c r="H60" t="inlineStr"/>
       <c r="I60" t="inlineStr"/>
       <c r="J60" t="inlineStr">
         <is>
           <t>Azərbaycanın eramızdan əvvəl IV – eramızın VII əsrinin ortaları tarixi</t>
         </is>
       </c>
       <c r="K60" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="L60" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M60" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N60" t="inlineStr"/>
       <c r="O60" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-9348-212x'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Had%C4%B1yeva_Samir%C9%99_A%C4%9Fasalam_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-9348-212x'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Had%C4%B1yeva_Samir%C9%99_A%C4%9Fasalam_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="n">
         <v>1846</v>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>Fidan</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
           <t>Niyaz qızı</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>Şahmalıyeva</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -4028,51 +4028,51 @@
       </c>
       <c r="G61" t="inlineStr"/>
       <c r="H61" t="inlineStr"/>
       <c r="I61" t="inlineStr"/>
       <c r="J61" t="inlineStr">
         <is>
           <t>Azərbaycanın eramızdan əvvəl IV – eramızın VII əsrinin ortaları tarixi</t>
         </is>
       </c>
       <c r="K61" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="L61" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M61" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N61" t="inlineStr"/>
       <c r="O61" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0007-1171-4999'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C5%9Eahmal%C4%B1yeva_Fidan_Niyaz_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0007-1171-4999'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C5%9Eahmal%C4%B1yeva_Fidan_Niyaz_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="n">
         <v>1847</v>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>Elvin</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
           <t>Ömər oğlu</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t>Vəliyev</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -4085,51 +4085,51 @@
       </c>
       <c r="G62" t="inlineStr"/>
       <c r="H62" t="inlineStr"/>
       <c r="I62" t="inlineStr"/>
       <c r="J62" t="inlineStr">
         <is>
           <t>Azərbaycanın eramızdan əvvəl IV – eramızın VII əsrinin ortaları tarixi</t>
         </is>
       </c>
       <c r="K62" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="L62" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M62" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N62" t="inlineStr"/>
       <c r="O62" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-3209-0365'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/V%C9%99liyev_Elvin_%C3%96m%C9%99r_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-3209-0365'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/V%C9%99liyev_Elvin_%C3%96m%C9%99r_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="n">
         <v>1848</v>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>Şölə</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
           <t>Mirdamət qızı</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
           <t>Məmmədova</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -4142,51 +4142,51 @@
       </c>
       <c r="G63" t="inlineStr"/>
       <c r="H63" t="inlineStr"/>
       <c r="I63" t="inlineStr"/>
       <c r="J63" t="inlineStr">
         <is>
           <t>Azərbaycanın Sovet dövrü tarixi</t>
         </is>
       </c>
       <c r="K63" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="L63" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M63" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N63" t="inlineStr"/>
       <c r="O63" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dova_%C5%9E%C3%B6l%C9%99_Mirdam%C9%99t_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dova_%C5%9E%C3%B6l%C9%99_Mirdam%C9%99t_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="n">
         <v>1849</v>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>Könül</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
           <t>Xazayır qızı</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>Vəliyeva</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -4199,51 +4199,51 @@
       </c>
       <c r="G64" t="inlineStr"/>
       <c r="H64" t="inlineStr"/>
       <c r="I64" t="inlineStr"/>
       <c r="J64" t="inlineStr">
         <is>
           <t>Azərbaycanın XV-XVIII əsrlər tarixi</t>
         </is>
       </c>
       <c r="K64" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="L64" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M64" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N64" t="inlineStr"/>
       <c r="O64" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=-iIv9FsAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Konul-Valiyeva '}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/Konulveliyeva '}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-5215-4229 '}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/V%C9%99liyeva_K%C3%B6n%C3%BCl_Xazay%C4%B1r_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=-iIv9FsAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Konul-Valiyeva '}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/Konulveliyeva '}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-5215-4229 '}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/V%C9%99liyeva_K%C3%B6n%C3%BCl_Xazay%C4%B1r_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="n">
         <v>1850</v>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>Yüzdanə</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
           <t>Nüsrət qızı</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
           <t>Cabbarlı</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -4256,51 +4256,51 @@
       </c>
       <c r="G65" t="inlineStr"/>
       <c r="H65" t="inlineStr"/>
       <c r="I65" t="inlineStr"/>
       <c r="J65" t="inlineStr">
         <is>
           <t>Əliyevşünaslıq</t>
         </is>
       </c>
       <c r="K65" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="L65" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M65" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N65" t="inlineStr"/>
       <c r="O65" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=-bN_FmMAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-8343-1989'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Cabbarl%C4%B1_Y%C3%BCzdan%C9%99_N%C3%BCsr%C9%99t_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=-bN_FmMAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-8343-1989'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Cabbarl%C4%B1_Y%C3%BCzdan%C9%99_N%C3%BCsr%C9%99t_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="n">
         <v>1851</v>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>Selcan</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
           <t>Əsəd qızı</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
           <t>Həşimova</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -4313,51 +4313,51 @@
       </c>
       <c r="G66" t="inlineStr"/>
       <c r="H66" t="inlineStr"/>
       <c r="I66" t="inlineStr"/>
       <c r="J66" t="inlineStr">
         <is>
           <t>Qədim dövr tarixi</t>
         </is>
       </c>
       <c r="K66" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="L66" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M66" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N66" t="inlineStr"/>
       <c r="O66" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=G8gMXuYAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-7274-6969'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C9%99%C5%9Fimova_Selcan_%C6%8Fs%C9%99d_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=G8gMXuYAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-7274-6969'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C9%99%C5%9Fimova_Selcan_%C6%8Fs%C9%99d_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="n">
         <v>1852</v>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>Əsmər</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
           <t>İlham qızı</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
           <t>Əliyeva</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -4370,51 +4370,51 @@
       </c>
       <c r="G67" t="inlineStr"/>
       <c r="H67" t="inlineStr"/>
       <c r="I67" t="inlineStr"/>
       <c r="J67" t="inlineStr">
         <is>
           <t>Qədim dövr tarixi</t>
         </is>
       </c>
       <c r="K67" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="L67" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M67" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N67" t="inlineStr"/>
       <c r="O67" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyeva_%C6%8Fsm%C9%99r_%C4%B0lham_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyeva_%C6%8Fsm%C9%99r_%C4%B0lham_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="n">
         <v>1853</v>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>Həmid</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
           <t>Samir oğlu</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
           <t>Quliyev</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -4427,51 +4427,51 @@
       </c>
       <c r="G68" t="inlineStr"/>
       <c r="H68" t="inlineStr"/>
       <c r="I68" t="inlineStr"/>
       <c r="J68" t="inlineStr">
         <is>
           <t>Qədim dövr tarixi</t>
         </is>
       </c>
       <c r="K68" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="L68" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M68" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N68" t="inlineStr"/>
       <c r="O68" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0009-1990-7204'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Quliyev_H%C9%99mid_Samir_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0009-1990-7204'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Quliyev_H%C9%99mid_Samir_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="n">
         <v>1854</v>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>Gülnar</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
           <t>Rəhman qızı</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
           <t>Tağıyeva</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -4484,51 +4484,51 @@
       </c>
       <c r="G69" t="inlineStr"/>
       <c r="H69" t="inlineStr"/>
       <c r="I69" t="inlineStr"/>
       <c r="J69" t="inlineStr">
         <is>
           <t>Tarixi etnoqrafiya</t>
         </is>
       </c>
       <c r="K69" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="L69" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M69" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N69" t="inlineStr"/>
       <c r="O69" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0001-9263-6107'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Ta%C4%9F%C4%B1yeva_G%C3%BClnar_R%C9%99hman_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0001-9263-6107'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Ta%C4%9F%C4%B1yeva_G%C3%BClnar_R%C9%99hman_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="n">
         <v>1855</v>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>Aynur</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
           <t>Ağalar qızı</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
           <t>Orucova</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -4541,51 +4541,51 @@
       </c>
       <c r="G70" t="inlineStr"/>
       <c r="H70" t="inlineStr"/>
       <c r="I70" t="inlineStr"/>
       <c r="J70" t="inlineStr">
         <is>
           <t>Tarixin nəzəriyyəsi, mənbəşünaslıq və tarixşünaslıq</t>
         </is>
       </c>
       <c r="K70" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="L70" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M70" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N70" t="inlineStr"/>
       <c r="O70" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=2fdUqScAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Aynur-Orujova'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/RanaBakhishova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-1417-236X'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Orucova_Aynur_A%C4%9Falar_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=2fdUqScAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Aynur-Orujova'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/RanaBakhishova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-1417-236X'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Orucova_Aynur_A%C4%9Falar_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="n">
         <v>1856</v>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>Fəridə</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
           <t>Əliyoldaş qızı</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
           <t>Əliyeva</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -4606,51 +4606,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I71" t="inlineStr"/>
       <c r="J71" t="inlineStr">
         <is>
           <t>Azərbaycanın tarixi demoqrafiyası qrupu</t>
         </is>
       </c>
       <c r="K71" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L71" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M71" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N71" t="inlineStr"/>
       <c r="O71" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=aEFFolgAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-3538-904X'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyeva_F%C9%99rid%C9%99_%C6%8Fliyolda%C5%9F_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=aEFFolgAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-3538-904X'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyeva_F%C9%99rid%C9%99_%C6%8Fliyolda%C5%9F_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="n">
         <v>1857</v>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>Rəna</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
           <t>Bəylər qızı</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
           <t>Əsədova</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -4671,51 +4671,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I72" t="inlineStr"/>
       <c r="J72" t="inlineStr">
         <is>
           <t>Azərbaycanın tarixi demoqrafiyası qrupu</t>
         </is>
       </c>
       <c r="K72" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L72" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M72" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N72" t="inlineStr"/>
       <c r="O72" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-0310-6201'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fs%C9%99dova_R%C9%99na_B%C9%99yl%C9%99r_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-0310-6201'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fs%C9%99dova_R%C9%99na_B%C9%99yl%C9%99r_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="n">
         <v>1858</v>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>Nigar</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
           <t>Vaqif qızı</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
           <t>Eyvazova</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -4732,51 +4732,51 @@
         </is>
       </c>
       <c r="H73" t="inlineStr"/>
       <c r="I73" t="inlineStr"/>
       <c r="J73" t="inlineStr">
         <is>
           <t>Azərbaycanın tarixi demoqrafiyası qrupu</t>
         </is>
       </c>
       <c r="K73" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L73" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M73" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N73" t="inlineStr"/>
       <c r="O73" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0005-7553-5573'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Eyvazova_Nigar_Vaqif_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0005-7553-5573'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Eyvazova_Nigar_Vaqif_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="n">
         <v>1859</v>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>Tamilla</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
           <t>Sabir qızı</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
           <t>Kocayeva</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -4797,51 +4797,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I74" t="inlineStr"/>
       <c r="J74" t="inlineStr">
         <is>
           <t>Azərbaycan Respublikasının tarixi</t>
         </is>
       </c>
       <c r="K74" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L74" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M74" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N74" t="inlineStr"/>
       <c r="O74" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=8RGNs00AAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0002-8368-1923'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Kocayeva_Tamilla_Sabir_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=8RGNs00AAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0002-8368-1923'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Kocayeva_Tamilla_Sabir_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="n">
         <v>1860</v>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>Nigar</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
           <t>Rəşid qızı</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
           <t>Axundova</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -4862,51 +4862,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I75" t="inlineStr"/>
       <c r="J75" t="inlineStr">
         <is>
           <t>Azərbaycan Respublikasının tarixi</t>
         </is>
       </c>
       <c r="K75" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L75" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M75" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N75" t="inlineStr"/>
       <c r="O75" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=4pSJHDgAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0006-9064-0432 '}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Axundova_Nigar_R%C9%99%C5%9Fid_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=4pSJHDgAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0006-9064-0432 '}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Axundova_Nigar_R%C9%99%C5%9Fid_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="n">
         <v>1861</v>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>Alı</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
           <t>Məhəmməd oğlu</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
           <t>Balayev</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -4927,51 +4927,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I76" t="inlineStr"/>
       <c r="J76" t="inlineStr">
         <is>
           <t>Azərbaycan Respublikasının tarixi</t>
         </is>
       </c>
       <c r="K76" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L76" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M76" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N76" t="inlineStr"/>
       <c r="O76" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=V_ZJyVUAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0003-7158-244X'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Balayev_Al%C4%B1_M%C9%99h%C9%99mm%C9%99d_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=V_ZJyVUAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0003-7158-244X'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Balayev_Al%C4%B1_M%C9%99h%C9%99mm%C9%99d_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="n">
         <v>1862</v>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>Gülnaz</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
           <t>Hacıömər qızı</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
           <t>Mahmudova</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -4992,51 +4992,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I77" t="inlineStr"/>
       <c r="J77" t="inlineStr">
         <is>
           <t>Azərbaycan Respublikasının tarixi</t>
         </is>
       </c>
       <c r="K77" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L77" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M77" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N77" t="inlineStr"/>
       <c r="O77" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0006-3770-6703'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Mahmudova_G%C3%BClnaz_Hac%C4%B1%C3%B6m%C9%99r_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0006-3770-6703'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Mahmudova_G%C3%BClnaz_Hac%C4%B1%C3%B6m%C9%99r_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="n">
         <v>1863</v>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>Mübariz</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
           <t>Zahid oğlu</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
           <t>Ağalarov</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -5057,51 +5057,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I78" t="inlineStr"/>
       <c r="J78" t="inlineStr">
         <is>
           <t>Azərbaycan Xalq Cümhuriyyəti tarixi</t>
         </is>
       </c>
       <c r="K78" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L78" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M78" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N78" t="inlineStr"/>
       <c r="O78" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=5P1a3I4AAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Mubariz-Agalarli'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/MubarizAgalarli'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-8588-1019'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/1863/7/#ameadergipark'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/A%C4%9Falarov_M%C3%BCbariz_Zahid_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=5P1a3I4AAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Mubariz-Agalarli'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/MubarizAgalarli'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-8588-1019'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/1863/7/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/A%C4%9Falarov_M%C3%BCbariz_Zahid_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="n">
         <v>1864</v>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>Natiq</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
           <t>Nazim oğlu</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
           <t>Məmmədzadə</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -5122,51 +5122,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I79" t="inlineStr"/>
       <c r="J79" t="inlineStr">
         <is>
           <t>Azərbaycan Xalq Cümhuriyyəti tarixi</t>
         </is>
       </c>
       <c r="K79" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L79" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M79" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N79" t="inlineStr"/>
       <c r="O79" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0007-4236-4864'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dzad%C9%99_Natiq_Nazim_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0007-4236-4864'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dzad%C9%99_Natiq_Nazim_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="n">
         <v>1865</v>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>Nigar</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
           <t>Rövşən qızı</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
           <t>Gözəlova</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -5183,51 +5183,51 @@
         </is>
       </c>
       <c r="H80" t="inlineStr"/>
       <c r="I80" t="inlineStr"/>
       <c r="J80" t="inlineStr">
         <is>
           <t>Azərbaycan-Böyük Britaniya qarşılıqlı münasibətlərinin tarixi elmi qrupu</t>
         </is>
       </c>
       <c r="K80" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L80" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M80" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N80" t="inlineStr"/>
       <c r="O80" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=GmTkzb0AAAAJ&amp;hl=en'}, {'platform_name': 'Web of Science', 'platform_logo': '/media/platform_logos/WOS.PNG', 'url': 'https://www.webofscience.com/wos/author/record/615583'}, {'platform_name': 'Scopus', 'platform_logo': '/media/platform_logos/scopus_.PNG', 'url': 'https://www.scopus.com/authid/detail.uri?authorId=57196044374'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/Ngozalova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-2749-9556'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/1865/7/#ameadergipark'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/G%C3%B6z%C9%99lova_Nigar_R%C3%B6v%C5%9F%C9%99n_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=GmTkzb0AAAAJ&amp;hl=en'}, {'platform_name': 'Web of Science', 'platform_logo': '/media/platform_logos/WOS.PNG', 'url': 'https://www.webofscience.com/wos/author/record/615583'}, {'platform_name': 'Scopus', 'platform_logo': '/media/platform_logos/scopus_.PNG', 'url': 'https://www.scopus.com/authid/detail.uri?authorId=57196044374'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/Ngozalova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-2749-9556'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/1865/7/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/G%C3%B6z%C9%99lova_Nigar_R%C3%B6v%C5%9F%C9%99n_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="n">
         <v>1866</v>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>Səidə</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
           <t>Müzəffər qızı</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
           <t>Haciyeva</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -5248,51 +5248,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I81" t="inlineStr"/>
       <c r="J81" t="inlineStr">
         <is>
           <t>Azərbaycanın beynəlxalq əlaqələr tarixi</t>
         </is>
       </c>
       <c r="K81" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L81" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M81" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N81" t="inlineStr"/>
       <c r="O81" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=EDo5aMYAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Haciyeva_S%C9%99id%C9%99_M%C3%BCz%C9%99ff%C9%99r_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=EDo5aMYAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Haciyeva_S%C9%99id%C9%99_M%C3%BCz%C9%99ff%C9%99r_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="n">
         <v>1867</v>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>Əzizağa</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
           <t>Bəhram oğlu</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
           <t>Ələkbərov</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -5313,51 +5313,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I82" t="inlineStr"/>
       <c r="J82" t="inlineStr">
         <is>
           <t>Azərbaycanın beynəlxalq əlaqələr tarixi</t>
         </is>
       </c>
       <c r="K82" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L82" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M82" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N82" t="inlineStr"/>
       <c r="O82" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=4oiDrOsAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-2920-2568'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fl%C9%99kb%C9%99rov_%C6%8Fziza%C4%9Fa_B%C9%99hram_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=4oiDrOsAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-2920-2568'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fl%C9%99kb%C9%99rov_%C6%8Fziza%C4%9Fa_B%C9%99hram_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="n">
         <v>1868</v>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>Mirnazim</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
           <t>Mirsalman oğlu</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
           <t>Cəfərov</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -5378,51 +5378,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I83" t="inlineStr"/>
       <c r="J83" t="inlineStr">
         <is>
           <t>Azərbaycanın beynəlxalq əlaqələr tarixi</t>
         </is>
       </c>
       <c r="K83" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L83" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M83" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N83" t="inlineStr"/>
       <c r="O83" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=-WHC97MAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/C%C9%99f%C9%99rov_Mirnazim_Mirsalman_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=-WHC97MAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/C%C9%99f%C9%99rov_Mirnazim_Mirsalman_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="n">
         <v>1869</v>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>Mərziyyə</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
           <t>Sabir qızı</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
           <t>İsgəndərova</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -5443,51 +5443,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I84" t="inlineStr"/>
       <c r="J84" t="inlineStr">
         <is>
           <t>Azərbaycanın beynəlxalq əlaqələr tarixi</t>
         </is>
       </c>
       <c r="K84" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L84" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M84" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N84" t="inlineStr"/>
       <c r="O84" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=xIniwcoAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-1545-9434'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0sg%C9%99nd%C9%99rova_M%C9%99rziyy%C9%99_Sabir_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=xIniwcoAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-1545-9434'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0sg%C9%99nd%C9%99rova_M%C9%99rziyy%C9%99_Sabir_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="n">
         <v>1870</v>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t>Aqil</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
           <t>Pirmurad oğlu</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
           <t>Əhmədov</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -5508,51 +5508,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I85" t="inlineStr"/>
       <c r="J85" t="inlineStr">
         <is>
           <t>Azərbaycanın beynəlxalq əlaqələr tarixi</t>
         </is>
       </c>
       <c r="K85" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L85" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M85" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N85" t="inlineStr"/>
       <c r="O85" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=AGBzIGUAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-9212-5147'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fhm%C9%99dov_Aqil_Pirmurad_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=AGBzIGUAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-9212-5147'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fhm%C9%99dov_Aqil_Pirmurad_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="n">
         <v>1871</v>
       </c>
       <c r="B86" t="inlineStr">
         <is>
           <t>Rauf</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
           <t>Seyfulla oğlu</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
           <t>Məlikov</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -5569,51 +5569,51 @@
         </is>
       </c>
       <c r="H86" t="inlineStr"/>
       <c r="I86" t="inlineStr"/>
       <c r="J86" t="inlineStr">
         <is>
           <t>Azərbaycanın eramızdan əvvəl IV – eramızın VII əsrinin ortaları tarixi</t>
         </is>
       </c>
       <c r="K86" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L86" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M86" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N86" t="inlineStr"/>
       <c r="O86" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=8MIxWjIAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99likov_Rauf_Seyfulla_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=8MIxWjIAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99likov_Rauf_Seyfulla_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="n">
         <v>1872</v>
       </c>
       <c r="B87" t="inlineStr">
         <is>
           <t>Ellada</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
           <t>Abubəkir qızı</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
           <t>Bəkirova</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -5626,51 +5626,51 @@
       </c>
       <c r="G87" t="inlineStr"/>
       <c r="H87" t="inlineStr"/>
       <c r="I87" t="inlineStr"/>
       <c r="J87" t="inlineStr">
         <is>
           <t>Azərbaycanın eramızdan əvvəl IV – eramızın VII əsrinin ortaları tarixi</t>
         </is>
       </c>
       <c r="K87" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L87" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M87" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N87" t="inlineStr"/>
       <c r="O87" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=1OECNTkAAAAJ&amp;hl=en'}, {'platform_name': 'Web of Science', 'platform_logo': '/media/platform_logos/WOS.PNG', 'url': 'https://www.webofscience.com/wos/author/record/IQT-8112-2023'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-1788-1310'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/B%C9%99kirova_Ellada_Abub%C9%99kir_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=Cp4hfhUAAAAJ&amp;hl=en'}, {'platform_name': 'Web of Science', 'platform_logo': '/media/platform_logos/WOS.PNG', 'url': 'https://www.webofscience.com/wos/author/record/IQT-8112-2023'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-1788-1310'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/B%C9%99kirova_Ellada_Abub%C9%99kir_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="n">
         <v>1873</v>
       </c>
       <c r="B88" t="inlineStr">
         <is>
           <t>Nərminə</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
           <t>Şovkət qızı</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
           <t>Əmirbəyova</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -5691,51 +5691,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I88" t="inlineStr"/>
       <c r="J88" t="inlineStr">
         <is>
           <t>Azərbaycanın hərb tarixi elmi qrupu</t>
         </is>
       </c>
       <c r="K88" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L88" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M88" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N88" t="inlineStr"/>
       <c r="O88" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=9rfdMk0AAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/NarminaAmirbayova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0004-1891-0026'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fmirb%C9%99yova_N%C9%99rmin%C9%99_%C5%9Eovk%C9%99t_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=9rfdMk0AAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/NarminaAmirbayova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0004-1891-0026'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fmirb%C9%99yova_N%C9%99rmin%C9%99_%C5%9Eovk%C9%99t_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="n">
         <v>1874</v>
       </c>
       <c r="B89" t="inlineStr">
         <is>
           <t>Telman</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
           <t>Sabir oğlu</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
           <t>Aydəmirov</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -5756,51 +5756,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I89" t="inlineStr"/>
       <c r="J89" t="inlineStr">
         <is>
           <t>Azərbaycanın Sovet dövrü tarixi</t>
         </is>
       </c>
       <c r="K89" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L89" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M89" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N89" t="inlineStr"/>
       <c r="O89" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Ayd%C9%99mirov_Telman_Sabir_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Ayd%C9%99mirov_Telman_Sabir_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="n">
         <v>1875</v>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>Tofiq</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
           <t>Əliş oğlu</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
           <t>Həsənov</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -5821,51 +5821,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I90" t="inlineStr"/>
       <c r="J90" t="inlineStr">
         <is>
           <t>Azərbaycanın Sovet dövrü tarixi</t>
         </is>
       </c>
       <c r="K90" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L90" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M90" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N90" t="inlineStr"/>
       <c r="O90" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C9%99s%C9%99nov_Tofiq_%C6%8Fli%C5%9F_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C9%99s%C9%99nov_Tofiq_%C6%8Fli%C5%9F_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="n">
         <v>1876</v>
       </c>
       <c r="B91" t="inlineStr">
         <is>
           <t>Əzizə</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
           <t>Ənvər qızı</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
           <t>Nəzərli</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -5886,51 +5886,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I91" t="inlineStr"/>
       <c r="J91" t="inlineStr">
         <is>
           <t>Azərbaycanın Sovet dövrü tarixi</t>
         </is>
       </c>
       <c r="K91" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L91" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M91" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N91" t="inlineStr"/>
       <c r="O91" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0005-8947-4679'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/N%C9%99z%C9%99rli_%C6%8Fziz%C9%99_%C6%8Fnv%C9%99r_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0005-8947-4679'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/N%C9%99z%C9%99rli_%C6%8Fziz%C9%99_%C6%8Fnv%C9%99r_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="n">
         <v>1877</v>
       </c>
       <c r="B92" t="inlineStr">
         <is>
           <t>Aypara</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
           <t>Sədi qızı</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
           <t>Rüstəmova</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -5951,51 +5951,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I92" t="inlineStr"/>
       <c r="J92" t="inlineStr">
         <is>
           <t>Azərbaycanın Sovet dövrü tarixi</t>
         </is>
       </c>
       <c r="K92" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L92" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M92" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N92" t="inlineStr"/>
       <c r="O92" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-3616-9233'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/R%C3%BCst%C9%99mova_Aypara_S%C9%99di_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-3616-9233'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/R%C3%BCst%C9%99mova_Aypara_S%C9%99di_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="n">
         <v>1878</v>
       </c>
       <c r="B93" t="inlineStr">
         <is>
           <t>Əsəd</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
           <t>Canəli oğlu</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
           <t>Qurbanlı</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -6016,51 +6016,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I93" t="inlineStr"/>
       <c r="J93" t="inlineStr">
         <is>
           <t>Azərbaycanın Sovet dövrü tarixi</t>
         </is>
       </c>
       <c r="K93" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L93" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M93" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N93" t="inlineStr"/>
       <c r="O93" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Qurbanl%C4%B1_%C6%8Fs%C9%99d_Can%C9%99li_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Qurbanl%C4%B1_%C6%8Fs%C9%99d_Can%C9%99li_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="n">
         <v>1879</v>
       </c>
       <c r="B94" t="inlineStr">
         <is>
           <t>İlham</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
           <t>Malik oğlu</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
           <t>Əliyev</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -6081,51 +6081,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I94" t="inlineStr"/>
       <c r="J94" t="inlineStr">
         <is>
           <t>Azərbaycanın Sovet dövrü tarixi</t>
         </is>
       </c>
       <c r="K94" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L94" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M94" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N94" t="inlineStr"/>
       <c r="O94" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-9533-2697'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyev_%C4%B0lham_Malik_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-9533-2697'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyev_%C4%B0lham_Malik_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="n">
         <v>1880</v>
       </c>
       <c r="B95" t="inlineStr">
         <is>
           <t>Raisə</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
           <t>Rəşid qızı</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
           <t>Cəfərova</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -6142,51 +6142,51 @@
         </is>
       </c>
       <c r="H95" t="inlineStr"/>
       <c r="I95" t="inlineStr"/>
       <c r="J95" t="inlineStr">
         <is>
           <t>Azərbaycanın Sovet dövrü tarixi</t>
         </is>
       </c>
       <c r="K95" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L95" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M95" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N95" t="inlineStr"/>
       <c r="O95" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-0392-6146'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/C%C9%99f%C9%99rova_Rais%C9%99_R%C9%99%C5%9Fid_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-0392-6146'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/C%C9%99f%C9%99rova_Rais%C9%99_R%C9%99%C5%9Fid_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="n">
         <v>1881</v>
       </c>
       <c r="B96" t="inlineStr">
         <is>
           <t>İlham</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
           <t>Yaqub oğlu</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
           <t>Həsənov</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -6203,51 +6203,51 @@
         </is>
       </c>
       <c r="H96" t="inlineStr"/>
       <c r="I96" t="inlineStr"/>
       <c r="J96" t="inlineStr">
         <is>
           <t>Azərbaycanın Sovet dövrü tarixi</t>
         </is>
       </c>
       <c r="K96" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L96" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M96" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N96" t="inlineStr"/>
       <c r="O96" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-0465-5111'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C9%99s%C9%99nov_%C4%B0lham_Yaqub_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-0465-5111'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C9%99s%C9%99nov_%C4%B0lham_Yaqub_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="n">
         <v>1882</v>
       </c>
       <c r="B97" t="inlineStr">
         <is>
           <t>Nazilə</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
           <t>Bağır qızı</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
           <t>Soltanova</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -6268,51 +6268,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I97" t="inlineStr"/>
       <c r="J97" t="inlineStr">
         <is>
           <t>Azərbaycanın VII – XIV əsrlər tarixi</t>
         </is>
       </c>
       <c r="K97" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L97" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M97" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N97" t="inlineStr"/>
       <c r="O97" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=NQjxJzEAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/NazilaSoltanova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-1847-1057'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Soltanova_Nazil%C9%99_Ba%C4%9F%C4%B1r_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=NQjxJzEAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/NazilaSoltanova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-1847-1057'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Soltanova_Nazil%C9%99_Ba%C4%9F%C4%B1r_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="n">
         <v>1883</v>
       </c>
       <c r="B98" t="inlineStr">
         <is>
           <t>Rəşad</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
           <t>Əziz oğlu</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
           <t>Mustafa</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -6333,51 +6333,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I98" t="inlineStr"/>
       <c r="J98" t="inlineStr">
         <is>
           <t>Azərbaycanın VII – XIV əsrlər tarixi</t>
         </is>
       </c>
       <c r="K98" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L98" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M98" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N98" t="inlineStr"/>
       <c r="O98" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=K0M5kggAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Rashad-Mustafa-2'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://science.academia.edu/RashadMustafa'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-8013-2067'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Mustafa_R%C9%99%C5%9Fad_%C6%8Fziz_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=K0M5kggAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Rashad-Mustafa-2'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://science.academia.edu/RashadMustafa'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-8013-2067'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Mustafa_R%C9%99%C5%9Fad_%C6%8Fziz_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="n">
         <v>1884</v>
       </c>
       <c r="B99" t="inlineStr">
         <is>
           <t>Nərgiz</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
           <t>Faiq qızı</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
           <t>Axundova</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -6400,51 +6400,51 @@
       </c>
       <c r="I99" s="2" t="n">
         <v>27206</v>
       </c>
       <c r="J99" t="inlineStr">
         <is>
           <t>Azərbaycanın VII – XIV əsrlər tarixi</t>
         </is>
       </c>
       <c r="K99" t="inlineStr">
         <is>
           <t>---------</t>
         </is>
       </c>
       <c r="L99" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M99" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N99" t="inlineStr"/>
       <c r="O99" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=KrG8ly0AAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://uw.academia.edu/NargizAkhundova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-1638-2077'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Axundova_N%C9%99rgiz_Faiq_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=KrG8ly0AAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://uw.academia.edu/NargizAkhundova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-1638-2077'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Axundova_N%C9%99rgiz_Faiq_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="n">
         <v>1885</v>
       </c>
       <c r="B100" t="inlineStr">
         <is>
           <t>Şahlar</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
           <t>Şahbaz oğlu</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
           <t>Şərifov</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -6465,51 +6465,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I100" t="inlineStr"/>
       <c r="J100" t="inlineStr">
         <is>
           <t>Azərbaycanın VII – XIV əsrlər tarixi</t>
         </is>
       </c>
       <c r="K100" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L100" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M100" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N100" t="inlineStr"/>
       <c r="O100" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=atm3X_AAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-0395-5174'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C5%9E%C9%99rifov_%C5%9Eahlar_%C5%9Eahbaz_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=atm3X_AAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-0395-5174'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C5%9E%C9%99rifov_%C5%9Eahlar_%C5%9Eahbaz_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="n">
         <v>1886</v>
       </c>
       <c r="B101" t="inlineStr">
         <is>
           <t>Əhməd</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
           <t>Sabir oğlu</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
           <t>Quliyev</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -6530,51 +6530,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I101" t="inlineStr"/>
       <c r="J101" t="inlineStr">
         <is>
           <t>Azərbaycanın XV-XVIII əsrlər tarixi</t>
         </is>
       </c>
       <c r="K101" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L101" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M101" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N101" t="inlineStr"/>
       <c r="O101" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=yxZ7DoMAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Ahmad-Guliyev'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://science.academia.edu/AhmadGuliyev'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-5095-7439 '}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Quliyev_%C6%8Fhm%C9%99d_Sabir_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=yxZ7DoMAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Ahmad-Guliyev'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://science.academia.edu/AhmadGuliyev'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-5095-7439 '}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Quliyev_%C6%8Fhm%C9%99d_Sabir_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="n">
         <v>1887</v>
       </c>
       <c r="B102" t="inlineStr">
         <is>
           <t>Lamiyə</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
           <t>Rasim qızı</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
           <t>Qafar-zadə</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -6587,51 +6587,51 @@
       </c>
       <c r="G102" t="inlineStr"/>
       <c r="H102" t="inlineStr"/>
       <c r="I102" t="inlineStr"/>
       <c r="J102" t="inlineStr">
         <is>
           <t>Azərbaycanın XV-XVIII əsrlər tarixi</t>
         </is>
       </c>
       <c r="K102" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L102" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M102" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N102" t="inlineStr"/>
       <c r="O102" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=FK6oM2MAAAAJ&amp;hl=en'}, {'platform_name': 'Web of Science', 'platform_logo': '/media/platform_logos/WOS.PNG', 'url': 'https://www.webofscience.com/wos/author/record/3447013'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://science.academia.edu/LamiyaGafarzada'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-4773-404X'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Qafar-zad%C9%99_Lamiy%C9%99_Rasim_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=FK6oM2MAAAAJ&amp;hl=en'}, {'platform_name': 'Web of Science', 'platform_logo': '/media/platform_logos/WOS.PNG', 'url': 'https://www.webofscience.com/wos/author/record/3447013'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://science.academia.edu/LamiyaGafarzada'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-4773-404X'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Qafar-zad%C9%99_Lamiy%C9%99_Rasim_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="n">
         <v>1889</v>
       </c>
       <c r="B103" t="inlineStr">
         <is>
           <t>Fərəh</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
           <t>Adil qızı</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
           <t>Hüseyn</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -6652,51 +6652,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I103" t="inlineStr"/>
       <c r="J103" t="inlineStr">
         <is>
           <t>Azərbaycanın XV-XVIII əsrlər tarixi</t>
         </is>
       </c>
       <c r="K103" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L103" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M103" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N103" t="inlineStr"/>
       <c r="O103" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://science.academia.edu/FarahHuseyn '}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-2415-5093'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C3%BCseyn_F%C9%99r%C9%99h_Adil_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://science.academia.edu/FarahHuseyn '}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-2415-5093'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C3%BCseyn_F%C9%99r%C9%99h_Adil_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="n">
         <v>1890</v>
       </c>
       <c r="B104" t="inlineStr">
         <is>
           <t>Fuad</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
           <t>Əzizağa oğlu</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
           <t>Tağıyev</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -6717,51 +6717,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I104" t="inlineStr"/>
       <c r="J104" t="inlineStr">
         <is>
           <t>Dünya tarixi</t>
         </is>
       </c>
       <c r="K104" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L104" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M104" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N104" t="inlineStr"/>
       <c r="O104" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=Ya81Zf8AAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-0108-0551'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Ta%C4%9F%C4%B1yev_Fuad_%C6%8Fziza%C4%9Fa_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=Ya81Zf8AAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-0108-0551'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Ta%C4%9F%C4%B1yev_Fuad_%C6%8Fziza%C4%9Fa_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="n">
         <v>1891</v>
       </c>
       <c r="B105" t="inlineStr">
         <is>
           <t>Şamil</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
           <t>Fazil oğlu</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
           <t>Rəhmanzadə</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -6782,51 +6782,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I105" t="inlineStr"/>
       <c r="J105" t="inlineStr">
         <is>
           <t>Dünya tarixi</t>
         </is>
       </c>
       <c r="K105" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L105" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M105" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N105" t="inlineStr"/>
       <c r="O105" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=Gf9xgNAAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Shamil-Rahmanzade'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://science.academia.edu/ShamilRahman'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-7020-9836'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/R%C9%99hmanzad%C9%99_%C5%9Eamil_Fazil_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=Gf9xgNAAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Shamil-Rahmanzade'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://science.academia.edu/ShamilRahman'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-7020-9836'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/R%C9%99hmanzad%C9%99_%C5%9Eamil_Fazil_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="n">
         <v>1892</v>
       </c>
       <c r="B106" t="inlineStr">
         <is>
           <t>İradə</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
           <t>Xalid qızı</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
           <t>Əliyeva</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -6843,51 +6843,51 @@
         </is>
       </c>
       <c r="H106" t="inlineStr"/>
       <c r="I106" t="inlineStr"/>
       <c r="J106" t="inlineStr">
         <is>
           <t>Dünya tarixi</t>
         </is>
       </c>
       <c r="K106" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L106" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M106" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N106" t="inlineStr"/>
       <c r="O106" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=46bGpT0AAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-3162-0256'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyeva_%C4%B0rad%C9%99_Xalid_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=46bGpT0AAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-3162-0256'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyeva_%C4%B0rad%C9%99_Xalid_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="n">
         <v>1893</v>
       </c>
       <c r="B107" t="inlineStr">
         <is>
           <t>Esmira</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
           <t>Rahim qızı</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
           <t>Vahabova</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -6908,51 +6908,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I107" t="inlineStr"/>
       <c r="J107" t="inlineStr">
         <is>
           <t>Dünya tarixi</t>
         </is>
       </c>
       <c r="K107" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L107" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M107" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N107" t="inlineStr"/>
       <c r="O107" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=GGp4uSsAAAAJ&amp;hl=en'}, {'platform_name': 'Web of Science', 'platform_logo': '/media/platform_logos/WOS.PNG', 'url': 'https://www.webofscience.com/wos/author/record/2909332'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/VahabovaEsmira'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-8927-9700'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Vahabova_Esmira_Rahim_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=GGp4uSsAAAAJ&amp;hl=en'}, {'platform_name': 'Web of Science', 'platform_logo': '/media/platform_logos/WOS.PNG', 'url': 'https://www.webofscience.com/wos/author/record/2909332'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/VahabovaEsmira'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-8927-9700'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Vahabova_Esmira_Rahim_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="n">
         <v>1894</v>
       </c>
       <c r="B108" t="inlineStr">
         <is>
           <t>Mehriban</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
           <t>Fəxrəddin qızı</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
           <t>Əliyeva</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -6973,51 +6973,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I108" t="inlineStr"/>
       <c r="J108" t="inlineStr">
         <is>
           <t>Dünya tarixi</t>
         </is>
       </c>
       <c r="K108" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L108" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M108" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N108" t="inlineStr"/>
       <c r="O108" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=rfn1cVcAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/MehribanAliyeva'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0004-9696-1881'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyeva_Mehriban_F%C9%99xr%C9%99ddin_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=rfn1cVcAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/MehribanAliyeva'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0004-9696-1881'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyeva_Mehriban_F%C9%99xr%C9%99ddin_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="n">
         <v>1895</v>
       </c>
       <c r="B109" t="inlineStr">
         <is>
           <t>Ədalət</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
           <t>Xankişi oğlu</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
           <t>Mustafayev</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -7034,51 +7034,51 @@
         </is>
       </c>
       <c r="H109" t="inlineStr"/>
       <c r="I109" t="inlineStr"/>
       <c r="J109" t="inlineStr">
         <is>
           <t>Dünya tarixi</t>
         </is>
       </c>
       <c r="K109" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L109" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M109" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N109" t="inlineStr"/>
       <c r="O109" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=ve8TuR8AAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/EdaletMustafayev'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/EdaletMustafayev1'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0009-6092-6685'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Mustafayev_%C6%8Fdal%C9%99t_Xanki%C5%9Fi_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=ve8TuR8AAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/EdaletMustafayev'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/EdaletMustafayev1'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0009-6092-6685'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Mustafayev_%C6%8Fdal%C9%99t_Xanki%C5%9Fi_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="n">
         <v>1896</v>
       </c>
       <c r="B110" t="inlineStr">
         <is>
           <t>Nailə</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
           <t>Şəfaddin qızı</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
           <t>Hüseynova</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -7099,51 +7099,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I110" t="inlineStr"/>
       <c r="J110" t="inlineStr">
         <is>
           <t>Dünya tarixi</t>
         </is>
       </c>
       <c r="K110" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L110" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M110" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N110" t="inlineStr"/>
       <c r="O110" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=QTdFedEAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Naile-Huseynova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-4910-6717'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C3%BCseynova_Nail%C9%99_%C5%9E%C9%99faddin_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=QTdFedEAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Naile-Huseynova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-4910-6717'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C3%BCseynova_Nail%C9%99_%C5%9E%C9%99faddin_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="n">
         <v>1897</v>
       </c>
       <c r="B111" t="inlineStr">
         <is>
           <t>Sevinc</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
           <t>Sabir qızı</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
           <t>Rəhimova</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -7164,51 +7164,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I111" t="inlineStr"/>
       <c r="J111" t="inlineStr">
         <is>
           <t>Dünya tarixi</t>
         </is>
       </c>
       <c r="K111" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L111" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M111" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N111" t="inlineStr"/>
       <c r="O111" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-5449-6978'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/R%C9%99himova_Sevinc_Sabir_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-5449-6978'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/R%C9%99himova_Sevinc_Sabir_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="n">
         <v>1898</v>
       </c>
       <c r="B112" t="inlineStr">
         <is>
           <t>Yaqut</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
           <t>Fərahim qızı</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
           <t>Əmirova</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -7225,51 +7225,51 @@
         </is>
       </c>
       <c r="H112" t="inlineStr"/>
       <c r="I112" t="inlineStr"/>
       <c r="J112" t="inlineStr">
         <is>
           <t>Dünya tarixi</t>
         </is>
       </c>
       <c r="K112" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L112" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M112" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N112" t="inlineStr"/>
       <c r="O112" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0003-7359-8234'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fmirova_Yaqut_F%C9%99rahim_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0003-7359-8234'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fmirova_Yaqut_F%C9%99rahim_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="n">
         <v>1899</v>
       </c>
       <c r="B113" t="inlineStr">
         <is>
           <t>Leyla</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
           <t>Əhliman qızı</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
           <t>Hüseynova</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -7290,51 +7290,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I113" t="inlineStr"/>
       <c r="J113" t="inlineStr">
         <is>
           <t>Əliyevşünaslıq</t>
         </is>
       </c>
       <c r="K113" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L113" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M113" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N113" t="inlineStr"/>
       <c r="O113" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=e2jaMQoAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0008-5200-9812'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C3%BCseynova_Leyla_%C6%8Fhliman_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=e2jaMQoAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0008-5200-9812'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C3%BCseynova_Leyla_%C6%8Fhliman_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="n">
         <v>1900</v>
       </c>
       <c r="B114" t="inlineStr">
         <is>
           <t>Günel</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
           <t>Mobil qızı</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
           <t>Aslanlı</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -7351,51 +7351,51 @@
         </is>
       </c>
       <c r="H114" t="inlineStr"/>
       <c r="I114" t="inlineStr"/>
       <c r="J114" t="inlineStr">
         <is>
           <t>Əliyevşünaslıq</t>
         </is>
       </c>
       <c r="K114" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L114" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M114" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N114" t="inlineStr"/>
       <c r="O114" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=avw0G7YAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-4720-0195'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Aslanl%C4%B1_G%C3%BCnel_Mobil_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=avw0G7YAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-4720-0195'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Aslanl%C4%B1_G%C3%BCnel_Mobil_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="n">
         <v>1901</v>
       </c>
       <c r="B115" t="inlineStr">
         <is>
           <t>Xəliyəddin</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
           <t>Dəşkiralı oğlu</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
           <t>Xəlilli</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -7416,51 +7416,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I115" t="inlineStr"/>
       <c r="J115" t="inlineStr">
         <is>
           <t>Müasir dövr etnoqrafiyası</t>
         </is>
       </c>
       <c r="K115" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L115" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M115" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N115" t="inlineStr"/>
       <c r="O115" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0000-5955-9026'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/X%C9%99lilli_X%C9%99liy%C9%99ddin_D%C9%99%C5%9Fkiral%C4%B1_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0000-5955-9026'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/X%C9%99lilli_X%C9%99liy%C9%99ddin_D%C9%99%C5%9Fkiral%C4%B1_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="n">
         <v>1902</v>
       </c>
       <c r="B116" t="inlineStr">
         <is>
           <t>Cəlal</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
           <t>Əbdürəhman oğlu</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
           <t>Novruzov</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -7481,51 +7481,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I116" t="inlineStr"/>
       <c r="J116" t="inlineStr">
         <is>
           <t>Müasir dövr etnoqrafiyası</t>
         </is>
       </c>
       <c r="K116" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L116" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M116" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N116" t="inlineStr"/>
       <c r="O116" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Novruzov_C%C9%99lal_%C6%8Fbd%C3%BCr%C9%99hman_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Novruzov_C%C9%99lal_%C6%8Fbd%C3%BCr%C9%99hman_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="n">
         <v>1903</v>
       </c>
       <c r="B117" t="inlineStr">
         <is>
           <t>Pirağa</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
           <t>Əyyub oğlu</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
           <t>İsmayılzadə</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -7546,51 +7546,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I117" t="inlineStr"/>
       <c r="J117" t="inlineStr">
         <is>
           <t>Müasir dövr etnoqrafiyası</t>
         </is>
       </c>
       <c r="K117" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L117" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M117" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N117" t="inlineStr"/>
       <c r="O117" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0smay%C4%B1lzad%C9%99_Pira%C4%9Fa_%C6%8Fyyub_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0smay%C4%B1lzad%C9%99_Pira%C4%9Fa_%C6%8Fyyub_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="n">
         <v>1904</v>
       </c>
       <c r="B118" t="inlineStr">
         <is>
           <t>Rafiq</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
           <t>Firuz oğlu</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
           <t>Səfərov</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -7611,51 +7611,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I118" t="inlineStr"/>
       <c r="J118" t="inlineStr">
         <is>
           <t>Müasir dövr etnoqrafiyası</t>
         </is>
       </c>
       <c r="K118" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L118" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M118" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N118" t="inlineStr"/>
       <c r="O118" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0005-6487-8394'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/S%C9%99f%C9%99rov_Rafiq_Firuz_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0005-6487-8394'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/S%C9%99f%C9%99rov_Rafiq_Firuz_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="n">
         <v>1905</v>
       </c>
       <c r="B119" t="inlineStr">
         <is>
           <t>Kəmalə</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
           <t>Gülağa qızı</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
           <t>Əliyeva</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -7676,51 +7676,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I119" t="inlineStr"/>
       <c r="J119" t="inlineStr">
         <is>
           <t>Müasir dövr etnoqrafiyası</t>
         </is>
       </c>
       <c r="K119" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L119" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M119" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N119" t="inlineStr"/>
       <c r="O119" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0004-8825-6605'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyeva_K%C9%99mal%C9%99_G%C3%BCla%C4%9Fa_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0004-8825-6605'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyeva_K%C9%99mal%C9%99_G%C3%BCla%C4%9Fa_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="n">
         <v>1906</v>
       </c>
       <c r="B120" t="inlineStr">
         <is>
           <t>Könül</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
           <t>Xanqulu qızı</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
           <t>Əsədli</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -7741,51 +7741,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I120" t="inlineStr"/>
       <c r="J120" t="inlineStr">
         <is>
           <t>Müasir dövr etnoqrafiyası</t>
         </is>
       </c>
       <c r="K120" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L120" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M120" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N120" t="inlineStr"/>
       <c r="O120" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-0137-5037'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fs%C9%99dli_K%C3%B6n%C3%BCl_Xanqulu_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-0137-5037'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fs%C9%99dli_K%C3%B6n%C3%BCl_Xanqulu_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="n">
         <v>1907</v>
       </c>
       <c r="B121" t="inlineStr">
         <is>
           <t>İzmira</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
           <t>Məmməd qızı</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
           <t>Quliyeva</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -7802,51 +7802,51 @@
         </is>
       </c>
       <c r="H121" t="inlineStr"/>
       <c r="I121" t="inlineStr"/>
       <c r="J121" t="inlineStr">
         <is>
           <t>Müasir dövr etnoqrafiyası</t>
         </is>
       </c>
       <c r="K121" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L121" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M121" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N121" t="inlineStr"/>
       <c r="O121" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Quliyeva_%C4%B0zmira_M%C9%99mm%C9%99d_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Quliyeva_%C4%B0zmira_M%C9%99mm%C9%99d_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="n">
         <v>1908</v>
       </c>
       <c r="B122" t="inlineStr">
         <is>
           <t>Nailə</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
           <t>Hüseyn qızı</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
           <t>Ciddi</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -7867,51 +7867,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I122" t="inlineStr"/>
       <c r="J122" t="inlineStr">
         <is>
           <t>Müasir dövr etnoqrafiyası</t>
         </is>
       </c>
       <c r="K122" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L122" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M122" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N122" t="inlineStr"/>
       <c r="O122" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0009-3657-7606'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Ciddi_Nail%C9%99_H%C3%BCseyn_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0009-3657-7606'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Ciddi_Nail%C9%99_H%C3%BCseyn_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="n">
         <v>1909</v>
       </c>
       <c r="B123" t="inlineStr">
         <is>
           <t>Ziyad</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
           <t>Cümşüd oğlu</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
           <t>Əmrahov</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -7932,51 +7932,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I123" t="inlineStr"/>
       <c r="J123" t="inlineStr">
         <is>
           <t>Qərbi Azərbaycan tarixi</t>
         </is>
       </c>
       <c r="K123" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L123" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M123" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N123" t="inlineStr"/>
       <c r="O123" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Ziyad-Amrahov '}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://science.academia.edu/ZiyadAmrahov '}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-6853-3311'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fmrahov_Ziyad_C%C3%BCm%C5%9F%C3%BCd_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Ziyad-Amrahov '}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://science.academia.edu/ZiyadAmrahov '}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-6853-3311'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fmrahov_Ziyad_C%C3%BCm%C5%9F%C3%BCd_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="n">
         <v>1910</v>
       </c>
       <c r="B124" t="inlineStr">
         <is>
           <t>Bəxtiyar</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
           <t>Kamil oğlu</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
           <t>Həsənov</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -7993,51 +7993,51 @@
         </is>
       </c>
       <c r="H124" t="inlineStr"/>
       <c r="I124" t="inlineStr"/>
       <c r="J124" t="inlineStr">
         <is>
           <t>Qərbi Azərbaycan tarixi</t>
         </is>
       </c>
       <c r="K124" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L124" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M124" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N124" t="inlineStr"/>
       <c r="O124" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-4868-2664'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C9%99s%C9%99nov_B%C9%99xtiyar_Kamil_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-4868-2664'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C9%99s%C9%99nov_B%C9%99xtiyar_Kamil_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="n">
         <v>1911</v>
       </c>
       <c r="B125" t="inlineStr">
         <is>
           <t>Elmar</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
           <t>Əli oğlu</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
           <t>Məhərrəmov</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -8058,51 +8058,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I125" t="inlineStr"/>
       <c r="J125" t="inlineStr">
         <is>
           <t>Qərbi Azərbaycan tarixi</t>
         </is>
       </c>
       <c r="K125" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L125" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M125" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N125" t="inlineStr"/>
       <c r="O125" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-8010-1025 '}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99h%C9%99rr%C9%99mov_Elmar_%C6%8Fli_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-8010-1025 '}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99h%C9%99rr%C9%99mov_Elmar_%C6%8Fli_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="n">
         <v>1912</v>
       </c>
       <c r="B126" t="inlineStr">
         <is>
           <t>Elçin</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
           <t>Teymur oğlu</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
           <t>Qarayev</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -8123,51 +8123,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I126" t="inlineStr"/>
       <c r="J126" t="inlineStr">
         <is>
           <t>Qərbi Azərbaycan tarixi</t>
         </is>
       </c>
       <c r="K126" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L126" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M126" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N126" t="inlineStr"/>
       <c r="O126" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-6778-715X'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Qarayev_El%C3%A7in_Teymur_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-6778-715X'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Qarayev_El%C3%A7in_Teymur_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="n">
         <v>1913</v>
       </c>
       <c r="B127" t="inlineStr">
         <is>
           <t>Bəxtiyar</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
           <t>Şahvələd oğlu</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
           <t>Əhmədov</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -8184,51 +8184,51 @@
         </is>
       </c>
       <c r="H127" t="inlineStr"/>
       <c r="I127" t="inlineStr"/>
       <c r="J127" t="inlineStr">
         <is>
           <t>Qərbi Azərbaycan tarixi</t>
         </is>
       </c>
       <c r="K127" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L127" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M127" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N127" t="inlineStr"/>
       <c r="O127" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0007-7243-9871'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fhm%C9%99dov_B%C9%99xtiyar_%C5%9Eahv%C9%99l%C9%99d_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0007-7243-9871'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fhm%C9%99dov_B%C9%99xtiyar_%C5%9Eahv%C9%99l%C9%99d_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="n">
         <v>1914</v>
       </c>
       <c r="B128" t="inlineStr">
         <is>
           <t>Eldar</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
           <t>Sabir oğlu</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
           <t>Əliyev</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -8249,51 +8249,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I128" t="inlineStr"/>
       <c r="J128" t="inlineStr">
         <is>
           <t>Şimali Azərbaycanın XIX-XX əsrin əvvəlləri tarixi</t>
         </is>
       </c>
       <c r="K128" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L128" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M128" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N128" t="inlineStr"/>
       <c r="O128" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=k2khNYcAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0002-4332-1798'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyev_Eldar_Sabir_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=k2khNYcAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0002-4332-1798'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyev_Eldar_Sabir_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="n">
         <v>1915</v>
       </c>
       <c r="B129" t="inlineStr">
         <is>
           <t>Zeynəb</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
           <t>Ağaməmməd qızı</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
           <t>Qafarova</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -8314,51 +8314,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I129" t="inlineStr"/>
       <c r="J129" t="inlineStr">
         <is>
           <t>Şimali Azərbaycanın XIX-XX əsrin əvvəlləri tarixi</t>
         </is>
       </c>
       <c r="K129" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L129" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M129" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N129" t="inlineStr"/>
       <c r="O129" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=-S98wTIAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-9492-7530'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Qafarova_Zeyn%C9%99b_A%C4%9Fam%C9%99mm%C9%99d_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=-S98wTIAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-9492-7530'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Qafarova_Zeyn%C9%99b_A%C4%9Fam%C9%99mm%C9%99d_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="n">
         <v>1916</v>
       </c>
       <c r="B130" t="inlineStr">
         <is>
           <t>Ramil</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
           <t>Yüzəhməd</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
           <t>Niftəliyev</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -8379,51 +8379,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I130" t="inlineStr"/>
       <c r="J130" t="inlineStr">
         <is>
           <t>Şimali Azərbaycanın XIX-XX əsrin əvvəlləri tarixi</t>
         </is>
       </c>
       <c r="K130" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L130" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M130" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N130" t="inlineStr"/>
       <c r="O130" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=xm46YA4AAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Nift%C9%99liyev_Ramil_Y%C3%BCz%C9%99hm%C9%99d'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=xm46YA4AAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Nift%C9%99liyev_Ramil_Y%C3%BCz%C9%99hm%C9%99d'}]</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="n">
         <v>1917</v>
       </c>
       <c r="B131" t="inlineStr">
         <is>
           <t>Zəfər</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
           <t>Mahmud oğlu</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
           <t>Kərimov</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -8444,51 +8444,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I131" t="inlineStr"/>
       <c r="J131" t="inlineStr">
         <is>
           <t>Şimali Azərbaycanın XIX-XX əsrin əvvəlləri tarixi</t>
         </is>
       </c>
       <c r="K131" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L131" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M131" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N131" t="inlineStr"/>
       <c r="O131" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=jsbAJzUAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/zaferkarimov'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/K%C9%99rimov_Z%C9%99f%C9%99r_Mahmud_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=jsbAJzUAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/zaferkarimov'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/K%C9%99rimov_Z%C9%99f%C9%99r_Mahmud_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="n">
         <v>1918</v>
       </c>
       <c r="B132" t="inlineStr">
         <is>
           <t>Xuraman</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
           <t>Tofiq qızı</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
           <t>Vəliyeva</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -8505,51 +8505,51 @@
         </is>
       </c>
       <c r="H132" t="inlineStr"/>
       <c r="I132" t="inlineStr"/>
       <c r="J132" t="inlineStr">
         <is>
           <t>Şimali Azərbaycanın XIX-XX əsrin əvvəlləri tarixi</t>
         </is>
       </c>
       <c r="K132" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L132" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M132" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N132" t="inlineStr"/>
       <c r="O132" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0001-4194-9058'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/V%C9%99liyeva_Xuraman_Tofiq_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0001-4194-9058'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/V%C9%99liyeva_Xuraman_Tofiq_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="n">
         <v>1919</v>
       </c>
       <c r="B133" t="inlineStr">
         <is>
           <t>Sevinc</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
           <t>Müsliüm qızı</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
           <t>Mustafayeva</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -8570,51 +8570,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I133" t="inlineStr"/>
       <c r="J133" t="inlineStr">
         <is>
           <t>Şimali Azərbaycanın XIX-XX əsrin əvvəlləri tarixi</t>
         </is>
       </c>
       <c r="K133" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L133" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M133" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N133" t="inlineStr"/>
       <c r="O133" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0003-2010-4165'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Mustafayeva_Sevinc_M%C3%BCsli%C3%BCm_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0003-2010-4165'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Mustafayeva_Sevinc_M%C3%BCsli%C3%BCm_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="n">
         <v>1920</v>
       </c>
       <c r="B134" t="inlineStr">
         <is>
           <t>Ənvər</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
           <t>Fəttah oğlu</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
           <t>Məmmədov</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -8635,51 +8635,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I134" t="inlineStr"/>
       <c r="J134" t="inlineStr">
         <is>
           <t>Şimali Azərbaycanın XIX-XX əsrin əvvəlləri tarixi</t>
         </is>
       </c>
       <c r="K134" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L134" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M134" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N134" t="inlineStr"/>
       <c r="O134" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-0524-3995'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dov_%C6%8Fnv%C9%99r_F%C9%99ttah_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-0524-3995'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dov_%C6%8Fnv%C9%99r_F%C9%99ttah_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="n">
         <v>1921</v>
       </c>
       <c r="B135" t="inlineStr">
         <is>
           <t>Emiliya</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
           <t>Kamal qızı</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
           <t>Əliyeva</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -8700,51 +8700,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I135" t="inlineStr"/>
       <c r="J135" t="inlineStr">
         <is>
           <t>Şimali Azərbaycanın XIX-XX əsrin əvvəlləri tarixi</t>
         </is>
       </c>
       <c r="K135" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L135" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M135" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N135" t="inlineStr"/>
       <c r="O135" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0000-4929-5928'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyeva_Emiliya_Kamal_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0000-4929-5928'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyeva_Emiliya_Kamal_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="n">
         <v>1922</v>
       </c>
       <c r="B136" t="inlineStr">
         <is>
           <t>Gülcamal</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
           <t>Nəriman qızı</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
           <t>Sadıxova</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -8765,51 +8765,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I136" t="inlineStr"/>
       <c r="J136" t="inlineStr">
         <is>
           <t>Şimali Azərbaycanın XIX-XX əsrin əvvəlləri tarixi</t>
         </is>
       </c>
       <c r="K136" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L136" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M136" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N136" t="inlineStr"/>
       <c r="O136" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Sad%C4%B1xova_G%C3%BClcamal_N%C9%99riman_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Sad%C4%B1xova_G%C3%BClcamal_N%C9%99riman_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="n">
         <v>1923</v>
       </c>
       <c r="B137" t="inlineStr">
         <is>
           <t>Bəhmən</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
           <t>Fazil oğlu</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
           <t>Əliyev</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -8830,51 +8830,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I137" t="inlineStr"/>
       <c r="J137" t="inlineStr">
         <is>
           <t>Tarixi etnoqrafiya</t>
         </is>
       </c>
       <c r="K137" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L137" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M137" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N137" t="inlineStr"/>
       <c r="O137" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=8tVU9FcAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-0281-9899'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/1923/7/#ameadergipark'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyev_B%C9%99hm%C9%99n_Fazil_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=8tVU9FcAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-0281-9899'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/1923/7/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyev_B%C9%99hm%C9%99n_Fazil_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="n">
         <v>1924</v>
       </c>
       <c r="B138" t="inlineStr">
         <is>
           <t>Tofiq</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
           <t>Ağababa oğlu</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
           <t>Babayev</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -8895,51 +8895,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I138" t="inlineStr"/>
       <c r="J138" t="inlineStr">
         <is>
           <t>Tarixi etnoqrafiya</t>
         </is>
       </c>
       <c r="K138" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L138" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M138" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N138" t="inlineStr"/>
       <c r="O138" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0003-9735-1965'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Babayev_Tofiq_A%C4%9Fababa_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0003-9735-1965'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Babayev_Tofiq_A%C4%9Fababa_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="n">
         <v>1925</v>
       </c>
       <c r="B139" t="inlineStr">
         <is>
           <t>Əsəd</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
           <t>Tanrıverdi oğlu</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
           <t>Əliyev</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -8960,51 +8960,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I139" t="inlineStr"/>
       <c r="J139" t="inlineStr">
         <is>
           <t>Tarixi etnoqrafiya</t>
         </is>
       </c>
       <c r="K139" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L139" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M139" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N139" t="inlineStr"/>
       <c r="O139" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0007-5645-2283'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyev_%C6%8Fs%C9%99d_Tanr%C4%B1verdi_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0007-5645-2283'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyev_%C6%8Fs%C9%99d_Tanr%C4%B1verdi_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="n">
         <v>1926</v>
       </c>
       <c r="B140" t="inlineStr">
         <is>
           <t>Həqiqət</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
           <t>Əhmədağa qızı</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
           <t>Zahidova</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -9025,51 +9025,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I140" t="inlineStr"/>
       <c r="J140" t="inlineStr">
         <is>
           <t>Tarixi etnoqrafiya</t>
         </is>
       </c>
       <c r="K140" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L140" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M140" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N140" t="inlineStr"/>
       <c r="O140" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0009-2199-7640'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Zahidova_H%C9%99qiq%C9%99t_%C6%8Fhm%C9%99da%C4%9Fa_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0009-2199-7640'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Zahidova_H%C9%99qiq%C9%99t_%C6%8Fhm%C9%99da%C4%9Fa_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="n">
         <v>1927</v>
       </c>
       <c r="B141" t="inlineStr">
         <is>
           <t>Tahir</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
           <t>Seyidəli oğlu</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
           <t>Şahbazov</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -9090,51 +9090,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I141" t="inlineStr"/>
       <c r="J141" t="inlineStr">
         <is>
           <t>Tarixi etnoqrafiya</t>
         </is>
       </c>
       <c r="K141" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L141" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M141" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N141" t="inlineStr"/>
       <c r="O141" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-7973-213X'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C5%9Eahbazov_Tahir_Seyid%C9%99li_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-7973-213X'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C5%9Eahbazov_Tahir_Seyid%C9%99li_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="n">
         <v>1928</v>
       </c>
       <c r="B142" t="inlineStr">
         <is>
           <t>Sevda</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
           <t>Tofiq qızı</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
           <t>Səmədova</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -9155,51 +9155,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I142" t="inlineStr"/>
       <c r="J142" t="inlineStr">
         <is>
           <t>Tarixi etnoqrafiya</t>
         </is>
       </c>
       <c r="K142" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L142" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M142" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N142" t="inlineStr"/>
       <c r="O142" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0005-8080-1514'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/S%C9%99m%C9%99dova_Sevda_Tofiq_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0005-8080-1514'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/S%C9%99m%C9%99dova_Sevda_Tofiq_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="n">
         <v>1929</v>
       </c>
       <c r="B143" t="inlineStr">
         <is>
           <t>Təranə</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
           <t>Nəsimi qızı</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
           <t>Quluzadə</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -9216,51 +9216,51 @@
         </is>
       </c>
       <c r="H143" t="inlineStr"/>
       <c r="I143" t="inlineStr"/>
       <c r="J143" t="inlineStr">
         <is>
           <t>Tarixi etnoqrafiya</t>
         </is>
       </c>
       <c r="K143" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L143" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M143" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N143" t="inlineStr"/>
       <c r="O143" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Quluzad%C9%99_T%C9%99ran%C9%99_N%C9%99simi_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Quluzad%C9%99_T%C9%99ran%C9%99_N%C9%99simi_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="n">
         <v>1930</v>
       </c>
       <c r="B144" t="inlineStr">
         <is>
           <t>İradə</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
           <t>Hacıəli qızı</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
           <t>Əliyeva</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -9281,51 +9281,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I144" t="inlineStr"/>
       <c r="J144" t="inlineStr">
         <is>
           <t>Tarixin nəzəriyyəsi, mənbəşünaslıq və tarixşünaslıq</t>
         </is>
       </c>
       <c r="K144" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L144" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M144" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N144" t="inlineStr"/>
       <c r="O144" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=WjHhVkcAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Aliyeva-Irade'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/IradeAliyeva'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0006-1524-726X'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyeva_%C4%B0rad%C9%99_Hac%C4%B1%C9%99li_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=WjHhVkcAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Aliyeva-Irade'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/IradeAliyeva'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0006-1524-726X'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyeva_%C4%B0rad%C9%99_Hac%C4%B1%C9%99li_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="n">
         <v>1931</v>
       </c>
       <c r="B145" t="inlineStr">
         <is>
           <t>Vidadi</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
           <t>Umud oğlu</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
           <t>Umudlu</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -9346,51 +9346,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I145" t="inlineStr"/>
       <c r="J145" t="inlineStr">
         <is>
           <t>Tarixin nəzəriyyəsi, mənbəşünaslıq və tarixşünaslıq</t>
         </is>
       </c>
       <c r="K145" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L145" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M145" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N145" t="inlineStr"/>
       <c r="O145" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-4766-2998'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Umudlu_Vidadi_Umud_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-4766-2998'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Umudlu_Vidadi_Umud_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="n">
         <v>1932</v>
       </c>
       <c r="B146" t="inlineStr">
         <is>
           <t>Pərvin</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
           <t>Əmirəli qızı</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
           <t>Ahənçi</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -9411,51 +9411,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I146" t="inlineStr"/>
       <c r="J146" t="inlineStr">
         <is>
           <t>Tarixin nəzəriyyəsi, mənbəşünaslıq və tarixşünaslıq</t>
         </is>
       </c>
       <c r="K146" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L146" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M146" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N146" t="inlineStr"/>
       <c r="O146" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-0378-8115'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Ah%C9%99n%C3%A7i_P%C9%99rvin_%C6%8Fmir%C9%99li_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-0378-8115'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Ah%C9%99n%C3%A7i_P%C9%99rvin_%C6%8Fmir%C9%99li_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="n">
         <v>1933</v>
       </c>
       <c r="B147" t="inlineStr">
         <is>
           <t>Mehparə</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
           <t>İmamverdi qızı</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
           <t>Əliyeva</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -9472,51 +9472,51 @@
         </is>
       </c>
       <c r="H147" t="inlineStr"/>
       <c r="I147" t="inlineStr"/>
       <c r="J147" t="inlineStr">
         <is>
           <t>Türk xalqlarının etnoqrafiyası</t>
         </is>
       </c>
       <c r="K147" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L147" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M147" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N147" t="inlineStr"/>
       <c r="O147" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-0629-4674'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyeva_Mehpar%C9%99_%C4%B0mamverdi_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-0629-4674'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyeva_Mehpar%C9%99_%C4%B0mamverdi_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="n">
         <v>1934</v>
       </c>
       <c r="B148" t="inlineStr">
         <is>
           <t>Sahibə</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
           <t>İbrahim qızı</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
           <t>Budaqova</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -9537,51 +9537,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I148" t="inlineStr"/>
       <c r="J148" t="inlineStr">
         <is>
           <t>Azərbaycanın tarixi coğrafiyası elmi qrupu</t>
         </is>
       </c>
       <c r="K148" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi, Qrup rəhbəri</t>
         </is>
       </c>
       <c r="L148" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M148" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N148" t="inlineStr"/>
       <c r="O148" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=6TpcLcIAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/SahibaBudaqova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0003-2179-3572'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Budaqova_Sahib%C9%99_%C4%B0brahim_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=6TpcLcIAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/SahibaBudaqova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0003-2179-3572'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Budaqova_Sahib%C9%99_%C4%B0brahim_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="n">
         <v>1935</v>
       </c>
       <c r="B149" t="inlineStr">
         <is>
           <t>İradə</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
           <t>Malik qızı</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
           <t>Məmmədova</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -9602,51 +9602,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I149" t="inlineStr"/>
       <c r="J149" t="inlineStr">
         <is>
           <t>Azərbaycanın tarixi demoqrafiyası qrupu</t>
         </is>
       </c>
       <c r="K149" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi, Qrup rəhbəri</t>
         </is>
       </c>
       <c r="L149" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M149" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N149" t="inlineStr"/>
       <c r="O149" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=R0rQyP8AAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0006-8203-2488'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dova_%C4%B0rad%C9%99_Malik_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=R0rQyP8AAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0006-8203-2488'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dova_%C4%B0rad%C9%99_Malik_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="n">
         <v>1936</v>
       </c>
       <c r="B150" t="inlineStr">
         <is>
           <t>Mahir</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
           <t>Nadir oğlu</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
           <t>İbrahimov</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -9663,51 +9663,51 @@
         </is>
       </c>
       <c r="H150" t="inlineStr"/>
       <c r="I150" t="inlineStr"/>
       <c r="J150" t="inlineStr">
         <is>
           <t>Azərbaycan diasporunun tarixi elmi qrupu</t>
         </is>
       </c>
       <c r="K150" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi , Qrup rəhbəri</t>
         </is>
       </c>
       <c r="L150" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M150" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N150" t="inlineStr"/>
       <c r="O150" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=vMud55wAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-8249-3456'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/1936/7/#ameadergipark'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0brahimov_Mahir_Nadir_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=vMud55wAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-8249-3456'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/1936/7/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0brahimov_Mahir_Nadir_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="n">
         <v>1937</v>
       </c>
       <c r="B151" t="inlineStr">
         <is>
           <t>Vasif</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
           <t>Vaqif oğlu</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
           <t>Qafarov</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -9728,51 +9728,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I151" t="inlineStr"/>
       <c r="J151" t="inlineStr">
         <is>
           <t>Azərbaycan xalqına qarşı soyqırımı: tarixi və konsepsiyası elmi qrupu</t>
         </is>
       </c>
       <c r="K151" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi , Qrup rəhbəri</t>
         </is>
       </c>
       <c r="L151" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M151" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N151" t="inlineStr"/>
       <c r="O151" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=0Ew8BgIAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Vasif_Qafarov2'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/VasifQafarov'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-9232-6328'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Qafarov_Vasif_Vaqif_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=0Ew8BgIAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Vasif_Qafarov2'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/VasifQafarov'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-9232-6328'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Qafarov_Vasif_Vaqif_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="n">
         <v>1938</v>
       </c>
       <c r="B152" t="inlineStr">
         <is>
           <t>Mehman</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
           <t>Sirac oğlu</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
           <t>Süleymanov</t>
         </is>
       </c>
       <c r="E152" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -9789,51 +9789,51 @@
         </is>
       </c>
       <c r="H152" t="inlineStr"/>
       <c r="I152" t="inlineStr"/>
       <c r="J152" t="inlineStr">
         <is>
           <t>Azərbaycanın hərb tarixi elmi qrupu</t>
         </is>
       </c>
       <c r="K152" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi , Qrup rəhbəri</t>
         </is>
       </c>
       <c r="L152" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M152" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N152" t="inlineStr"/>
       <c r="O152" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=vk1Uq6sAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/S%C3%BCleymanov_Mehman_Sirac_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=vk1Uq6sAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/S%C3%BCleymanov_Mehman_Sirac_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="n">
         <v>1939</v>
       </c>
       <c r="B153" t="inlineStr">
         <is>
           <t>Güntəkin</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
           <t>Cəmil qızı</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
           <t>Nəcəfli</t>
         </is>
       </c>
       <c r="E153" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -9854,51 +9854,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I153" t="inlineStr"/>
       <c r="J153" t="inlineStr">
         <is>
           <t>Qarabağın alban etno-siyasi və mədəni irsi elmi qrupu</t>
         </is>
       </c>
       <c r="K153" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi , Qrup rəhbəri</t>
         </is>
       </c>
       <c r="L153" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M153" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N153" t="inlineStr"/>
       <c r="O153" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://science.academia.edu/Guntekin Najafli   '}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-1209-6682  '}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/N%C9%99c%C9%99fli_G%C3%BCnt%C9%99kin_C%C9%99mil_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://science.academia.edu/Guntekin Najafli   '}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-1209-6682  '}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/N%C9%99c%C9%99fli_G%C3%BCnt%C9%99kin_C%C9%99mil_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="n">
         <v>1940</v>
       </c>
       <c r="B154" t="inlineStr">
         <is>
           <t>Nərmin</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
           <t>Əliyar qızı</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
           <t>Xanməmmədova</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -9911,51 +9911,51 @@
       </c>
       <c r="G154" t="inlineStr"/>
       <c r="H154" t="inlineStr"/>
       <c r="I154" t="inlineStr"/>
       <c r="J154" t="inlineStr">
         <is>
           <t>Rəhbərlik</t>
         </is>
       </c>
       <c r="K154" t="inlineStr">
         <is>
           <t>Baş köməkçi</t>
         </is>
       </c>
       <c r="L154" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M154" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N154" t="inlineStr"/>
       <c r="O154" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=kTeCJ9IAAAAJ&amp;hl=en'}, {'platform_name': 'Web of Science', 'platform_logo': '/media/platform_logos/WOS.PNG', 'url': 'https://www.webofscience.com/wos/author/record/IQV-0623-2023'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Narmin-Khanmammadova'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/NKhanmamedova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-0106-0879'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Xanm%C9%99mm%C9%99dova_N%C9%99rmin_%C6%8Fliyar_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=kTeCJ9IAAAAJ&amp;hl=en'}, {'platform_name': 'Web of Science', 'platform_logo': '/media/platform_logos/WOS.PNG', 'url': 'https://www.webofscience.com/wos/author/record/IQV-0623-2023'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Narmin-Khanmammadova'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/NKhanmamedova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-0106-0879'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Xanm%C9%99mm%C9%99dova_N%C9%99rmin_%C6%8Fliyar_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="n">
         <v>1941</v>
       </c>
       <c r="B155" t="inlineStr">
         <is>
           <t>Kərim</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
           <t>Kərəm oğlu</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
           <t>Şükürov</t>
         </is>
       </c>
       <c r="E155" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -9976,51 +9976,51 @@
           <t>Professor</t>
         </is>
       </c>
       <c r="I155" t="inlineStr"/>
       <c r="J155" t="inlineStr">
         <is>
           <t>Rəhbərlik</t>
         </is>
       </c>
       <c r="K155" t="inlineStr">
         <is>
           <t>Direktor</t>
         </is>
       </c>
       <c r="L155" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M155" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N155" t="inlineStr"/>
       <c r="O155" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=lcZ6qykAAAAJ&amp;hl=en'}, {'platform_name': 'Web of Science', 'platform_logo': '/media/platform_logos/WOS.PNG', 'url': 'https://www.webofscience.com/wos/author/record/IQT-8544-2023'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Kerim-Shukurov'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://science.academia.edu/KerimShukurov'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-6121-4182 '}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C5%9E%C3%BCk%C3%BCrov_K%C9%99rim_K%C9%99r%C9%99m_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=lcZ6qykAAAAJ&amp;hl=en'}, {'platform_name': 'Web of Science', 'platform_logo': '/media/platform_logos/WOS.PNG', 'url': 'https://www.webofscience.com/wos/author/record/IQT-8544-2023'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Kerim-Shukurov'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://science.academia.edu/KerimShukurov'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-6121-4182 '}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C5%9E%C3%BCk%C3%BCrov_K%C9%99rim_K%C9%99r%C9%99m_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="n">
         <v>1942</v>
       </c>
       <c r="B156" t="inlineStr">
         <is>
           <t>İlqar</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
           <t>Vahid oğlu</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
           <t>Niftəliyev</t>
         </is>
       </c>
       <c r="E156" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -10041,51 +10041,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I156" t="inlineStr"/>
       <c r="J156" t="inlineStr">
         <is>
           <t>Rəhbərlik</t>
         </is>
       </c>
       <c r="K156" t="inlineStr">
         <is>
           <t>Elmi işlər üzrə direktor müavini</t>
         </is>
       </c>
       <c r="L156" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M156" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N156" t="inlineStr"/>
       <c r="O156" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=wd2Zb-wAAAAJ&amp;hl=en'}, {'platform_name': 'Web of Science', 'platform_logo': '/media/platform_logos/WOS.PNG', 'url': 'https://www.webofscience.com/wos/author/record/AAC-3012-2019'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/IlgarNiftaliev'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0009-9873-0602'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/1942/7/#ameadergipark'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Nift%C9%99liyev_%C4%B0lqar_Vahid_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=wd2Zb-wAAAAJ&amp;hl=en'}, {'platform_name': 'Web of Science', 'platform_logo': '/media/platform_logos/WOS.PNG', 'url': 'https://www.webofscience.com/wos/author/record/AAC-3012-2019'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/IlgarNiftaliev'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0009-9873-0602'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/1942/7/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Nift%C9%99liyev_%C4%B0lqar_Vahid_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="n">
         <v>1943</v>
       </c>
       <c r="B157" t="inlineStr">
         <is>
           <t>Mais</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
           <t>Israil oğlu</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
           <t>Əmrahov</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -10106,51 +10106,51 @@
           <t>Professor</t>
         </is>
       </c>
       <c r="I157" t="inlineStr"/>
       <c r="J157" t="inlineStr">
         <is>
           <t>Azərbaycan Respublikasının tarixi</t>
         </is>
       </c>
       <c r="K157" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L157" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M157" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N157" t="inlineStr"/>
       <c r="O157" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=YVlgt9kAAAAJ&amp;hl=en'}, {'platform_name': 'Web of Science', 'platform_logo': '/media/platform_logos/WOS.PNG', 'url': 'https://www.webofscience.com/wos/author/record/AAC-3032-2019'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-2504-3034'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fmrahov_Mais_Israil_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=YVlgt9kAAAAJ&amp;hl=en'}, {'platform_name': 'Web of Science', 'platform_logo': '/media/platform_logos/WOS.PNG', 'url': 'https://www.webofscience.com/wos/author/record/AAC-3032-2019'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-2504-3034'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fmrahov_Mais_Israil_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="n">
         <v>1944</v>
       </c>
       <c r="B158" t="inlineStr">
         <is>
           <t>Kamran</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
           <t>Novruz oğlu</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
           <t>İsmayılov</t>
         </is>
       </c>
       <c r="E158" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -10171,51 +10171,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I158" t="inlineStr"/>
       <c r="J158" t="inlineStr">
         <is>
           <t>Azərbaycan Xalq Cümhuriyyəti tarixi</t>
         </is>
       </c>
       <c r="K158" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L158" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M158" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N158" t="inlineStr"/>
       <c r="O158" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=qvyY5PwAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/Kamranismayilov12'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-5486-7126'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0smay%C4%B1lov_Kamran_Novruz_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=qvyY5PwAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/Kamranismayilov12'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-5486-7126'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0smay%C4%B1lov_Kamran_Novruz_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="n">
         <v>1945</v>
       </c>
       <c r="B159" t="inlineStr">
         <is>
           <t>Tofiq</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
           <t>Teyyub oğlu</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
           <t>Mustafazadə</t>
         </is>
       </c>
       <c r="E159" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -10232,51 +10232,51 @@
         </is>
       </c>
       <c r="H159" t="inlineStr"/>
       <c r="I159" t="inlineStr"/>
       <c r="J159" t="inlineStr">
         <is>
           <t>Azərbaycanın beynəlxalq əlaqələr tarixi</t>
         </is>
       </c>
       <c r="K159" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L159" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M159" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N159" t="inlineStr"/>
       <c r="O159" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=OmzdBIwAAAAJ&amp;hl=en'}, {'platform_name': 'Web of Science', 'platform_logo': '/media/platform_logos/WOS.PNG', 'url': 'https://www.webofscience.com/wos/author/record/3611923'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://elm.academia.edu/aynurorucova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-7108-6348'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Mustafazad%C9%99_Tofiq_Teyyub_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=OmzdBIwAAAAJ&amp;hl=en'}, {'platform_name': 'Web of Science', 'platform_logo': '/media/platform_logos/WOS.PNG', 'url': 'https://www.webofscience.com/wos/author/record/3611923'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://elm.academia.edu/aynurorucova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-7108-6348'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Mustafazad%C9%99_Tofiq_Teyyub_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="n">
         <v>1946</v>
       </c>
       <c r="B160" t="inlineStr">
         <is>
           <t>Ramil</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
           <t>Əyyub oğlu</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
           <t>Ağayev</t>
         </is>
       </c>
       <c r="E160" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -10293,51 +10293,51 @@
         </is>
       </c>
       <c r="H160" t="inlineStr"/>
       <c r="I160" t="inlineStr"/>
       <c r="J160" t="inlineStr">
         <is>
           <t>Azərbaycanın eramızdan əvvəl IV – eramızın VII əsrinin ortaları tarixi</t>
         </is>
       </c>
       <c r="K160" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L160" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M160" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N160" t="inlineStr"/>
       <c r="O160" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=h8MqN8QAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/RamilAgayev4'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-4721-1852'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/A%C4%9Fayev_Ramil_%C6%8Fyyub_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=h8MqN8QAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/RamilAgayev4'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-4721-1852'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/A%C4%9Fayev_Ramil_%C6%8Fyyub_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="n">
         <v>1947</v>
       </c>
       <c r="B161" t="inlineStr">
         <is>
           <t>İkirəm</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
           <t>Kərim oğlu</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
           <t>Ağasiyev</t>
         </is>
       </c>
       <c r="E161" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -10358,51 +10358,51 @@
           <t>Professor</t>
         </is>
       </c>
       <c r="I161" t="inlineStr"/>
       <c r="J161" t="inlineStr">
         <is>
           <t>Azərbaycanın Sovet dövrü tarixi</t>
         </is>
       </c>
       <c r="K161" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L161" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M161" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N161" t="inlineStr"/>
       <c r="O161" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-0801-6683'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/A%C4%9Fasiyev_%C4%B0kir%C9%99m_K%C9%99rim_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-0801-6683'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/A%C4%9Fasiyev_%C4%B0kir%C9%99m_K%C9%99rim_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="n">
         <v>1948</v>
       </c>
       <c r="B162" t="inlineStr">
         <is>
           <t>Nərgiz</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
           <t>Çingiz qızı</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
           <t>Axundova</t>
         </is>
       </c>
       <c r="E162" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -10415,51 +10415,51 @@
       </c>
       <c r="G162" t="inlineStr"/>
       <c r="H162" t="inlineStr"/>
       <c r="I162" t="inlineStr"/>
       <c r="J162" t="inlineStr">
         <is>
           <t>Azərbaycanın VII – XIV əsrlər tarixi</t>
         </is>
       </c>
       <c r="K162" t="inlineStr">
         <is>
           <t>---------</t>
         </is>
       </c>
       <c r="L162" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M162" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N162" t="inlineStr"/>
       <c r="O162" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=Kh2Vr2sAAAAJ&amp;hl=en'}, {'platform_name': 'Web of Science', 'platform_logo': '/media/platform_logos/WOS.PNG', 'url': 'https://www.webofscience.com/wos/author/record/AAC-3107-2019'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://istoriya.academia.edu/nargizaxundova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-0240-4925'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Axundova_N%C9%99rgiz_%C3%87ingiz_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=Kh2Vr2sAAAAJ&amp;hl=en'}, {'platform_name': 'Web of Science', 'platform_logo': '/media/platform_logos/WOS.PNG', 'url': 'https://www.webofscience.com/wos/author/record/AAC-3107-2019'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://istoriya.academia.edu/nargizaxundova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-0240-4925'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Axundova_N%C9%99rgiz_%C3%87ingiz_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="n">
         <v>1949</v>
       </c>
       <c r="B163" t="inlineStr">
         <is>
           <t>Tofiq</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
           <t>Hümbət oğlu</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
           <t>Nəcəfli</t>
         </is>
       </c>
       <c r="E163" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -10480,51 +10480,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I163" t="inlineStr"/>
       <c r="J163" t="inlineStr">
         <is>
           <t>Azərbaycanın XV-XVIII əsrlər tarixi</t>
         </is>
       </c>
       <c r="K163" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L163" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M163" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N163" t="inlineStr"/>
       <c r="O163" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=Np5N97EAAAAJ&amp;hl=en'}, {'platform_name': 'Web of Science', 'platform_logo': '/media/platform_logos/WOS.PNG', 'url': 'https://www.webofscience.com/wos/author/record/AAC-2693-2019'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/Tofiq Najafli '}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-6206-5449'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/N%C9%99c%C9%99fli_Tofiq_H%C3%BCmb%C9%99t_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=Np5N97EAAAAJ&amp;hl=en'}, {'platform_name': 'Web of Science', 'platform_logo': '/media/platform_logos/WOS.PNG', 'url': 'https://www.webofscience.com/wos/author/record/AAC-2693-2019'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/Tofiq Najafli '}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-6206-5449'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/N%C9%99c%C9%99fli_Tofiq_H%C3%BCmb%C9%99t_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="n">
         <v>1950</v>
       </c>
       <c r="B164" t="inlineStr">
         <is>
           <t>İradə</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
           <t>Səid qızı</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
           <t>Bağırova</t>
         </is>
       </c>
       <c r="E164" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -10541,51 +10541,51 @@
         </is>
       </c>
       <c r="H164" t="inlineStr"/>
       <c r="I164" t="inlineStr"/>
       <c r="J164" t="inlineStr">
         <is>
           <t>Dünya tarixi</t>
         </is>
       </c>
       <c r="K164" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L164" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M164" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N164" t="inlineStr"/>
       <c r="O164" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=pE9_Ay4AAAAJ&amp;hl=en'}, {'platform_name': 'Web of Science', 'platform_logo': '/media/platform_logos/WOS.PNG', 'url': 'https://www.webofscience.com/wos/author/record/4985309'}, {'platform_name': 'Scopus', 'platform_logo': '/media/platform_logos/scopus_.PNG', 'url': 'https://www.scopus.com/authid/detail.uri?authorId=57204699707'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Irada-Bagirova'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/IradaBagirova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-9071-5568'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Ba%C4%9F%C4%B1rova_%C4%B0rad%C9%99_S%C9%99id_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=pE9_Ay4AAAAJ&amp;hl=en'}, {'platform_name': 'Web of Science', 'platform_logo': '/media/platform_logos/WOS.PNG', 'url': 'https://www.webofscience.com/wos/author/record/4985309'}, {'platform_name': 'Scopus', 'platform_logo': '/media/platform_logos/scopus_.PNG', 'url': 'https://www.scopus.com/authid/detail.uri?authorId=57204699707'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Irada-Bagirova'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/IradaBagirova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-9071-5568'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Ba%C4%9F%C4%B1rova_%C4%B0rad%C9%99_S%C9%99id_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="n">
         <v>1951</v>
       </c>
       <c r="B165" t="inlineStr">
         <is>
           <t>Ədalət</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
           <t>Qasım oğlu</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
           <t>Qasımov</t>
         </is>
       </c>
       <c r="E165" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -10606,51 +10606,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I165" t="inlineStr"/>
       <c r="J165" t="inlineStr">
         <is>
           <t>Əliyevşünaslıq</t>
         </is>
       </c>
       <c r="K165" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L165" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M165" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N165" t="inlineStr"/>
       <c r="O165" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0003-2160-7397'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Qas%C4%B1mov_%C6%8Fdal%C9%99t_Qas%C4%B1m_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0003-2160-7397'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Qas%C4%B1mov_%C6%8Fdal%C9%99t_Qas%C4%B1m_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="n">
         <v>1952</v>
       </c>
       <c r="B166" t="inlineStr">
         <is>
           <t>Şövqü</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
           <t>Vaqif oğlu</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
           <t>Həsənov</t>
         </is>
       </c>
       <c r="E166" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -10671,51 +10671,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I166" t="inlineStr"/>
       <c r="J166" t="inlineStr">
         <is>
           <t>Müasir dövr etnoqrafiyası</t>
         </is>
       </c>
       <c r="K166" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L166" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M166" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N166" t="inlineStr"/>
       <c r="O166" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0008-0846-8739'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C9%99s%C9%99nov_%C5%9E%C3%B6vq%C3%BC_Vaqif_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0008-0846-8739'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C9%99s%C9%99nov_%C5%9E%C3%B6vq%C3%BC_Vaqif_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="n">
         <v>1953</v>
       </c>
       <c r="B167" t="inlineStr">
         <is>
           <t>Allahverdi</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
           <t>Nüsi oğlu</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
           <t>Əlimirzəyev</t>
         </is>
       </c>
       <c r="E167" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -10736,51 +10736,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I167" t="inlineStr"/>
       <c r="J167" t="inlineStr">
         <is>
           <t>Qədim dövr tarixi</t>
         </is>
       </c>
       <c r="K167" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L167" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M167" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N167" t="inlineStr"/>
       <c r="O167" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=HpxAIw0AAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Flimirz%C9%99yev_Allahverdi_N%C3%BCsi_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=HpxAIw0AAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Flimirz%C9%99yev_Allahverdi_N%C3%BCsi_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="n">
         <v>1954</v>
       </c>
       <c r="B168" t="inlineStr">
         <is>
           <t>Cəbi</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
           <t>Əmirvar oğlu</t>
         </is>
       </c>
       <c r="D168" t="inlineStr">
         <is>
           <t>Bəhramov</t>
         </is>
       </c>
       <c r="E168" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -10801,51 +10801,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I168" t="inlineStr"/>
       <c r="J168" t="inlineStr">
         <is>
           <t>Qərbi Azərbaycan tarixi</t>
         </is>
       </c>
       <c r="K168" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L168" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M168" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N168" t="inlineStr"/>
       <c r="O168" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-4432-2744 '}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/B%C9%99hramov_C%C9%99bi_%C6%8Fmirvar_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-4432-2744 '}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/B%C9%99hramov_C%C9%99bi_%C6%8Fmirvar_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="n">
         <v>1955</v>
       </c>
       <c r="B169" t="inlineStr">
         <is>
           <t>Hacı</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
           <t>Nuru oğlu</t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
           <t>Həsənov</t>
         </is>
       </c>
       <c r="E169" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -10866,51 +10866,51 @@
           <t>Professor</t>
         </is>
       </c>
       <c r="I169" t="inlineStr"/>
       <c r="J169" t="inlineStr">
         <is>
           <t>Şimali Azərbaycanın XIX-XX əsrin əvvəlləri tarixi</t>
         </is>
       </c>
       <c r="K169" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L169" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M169" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N169" t="inlineStr"/>
       <c r="O169" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-7964-6696'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C9%99s%C9%99nov_Hac%C4%B1_Nuru_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-7964-6696'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C9%99s%C9%99nov_Hac%C4%B1_Nuru_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="n">
         <v>1956</v>
       </c>
       <c r="B170" t="inlineStr">
         <is>
           <t>İlhamə</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
           <t>Gülbala qızı</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
           <t>Məmmədova</t>
         </is>
       </c>
       <c r="E170" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -10931,51 +10931,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I170" t="inlineStr"/>
       <c r="J170" t="inlineStr">
         <is>
           <t>Tarixi etnoqrafiya</t>
         </is>
       </c>
       <c r="K170" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L170" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M170" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N170" t="inlineStr"/>
       <c r="O170" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=MN8MgG0AAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-6884-4678'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/1956/7/#ameadergipark'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dova_%C4%B0lham%C9%99_G%C3%BClbala_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=MN8MgG0AAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-6884-4678'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/1956/7/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dova_%C4%B0lham%C9%99_G%C3%BClbala_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="n">
         <v>1957</v>
       </c>
       <c r="B171" t="inlineStr">
         <is>
           <t>Şahin</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
           <t>Fazil oğlu</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
           <t>Fərzəliyev</t>
         </is>
       </c>
       <c r="E171" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -10996,51 +10996,51 @@
           <t>Professor</t>
         </is>
       </c>
       <c r="I171" t="inlineStr"/>
       <c r="J171" t="inlineStr">
         <is>
           <t>Tarixin nəzəriyyəsi, mənbəşünaslıq və tarixşünaslıq</t>
         </is>
       </c>
       <c r="K171" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L171" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M171" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N171" t="inlineStr"/>
       <c r="O171" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Farzaliyev_Sahin'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/shahinFazil'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0008-7655-5244'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/F%C9%99rz%C9%99liyev_%C5%9Eahin_Fazil_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Farzaliyev_Sahin'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/shahinFazil'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0008-7655-5244'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/F%C9%99rz%C9%99liyev_%C5%9Eahin_Fazil_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="n">
         <v>1958</v>
       </c>
       <c r="B172" t="inlineStr">
         <is>
           <t>Güllü</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
           <t>Yoloğlu qızı</t>
         </is>
       </c>
       <c r="D172" t="inlineStr">
         <is>
           <t>Məmmədli</t>
         </is>
       </c>
       <c r="E172" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -11061,51 +11061,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I172" t="inlineStr"/>
       <c r="J172" t="inlineStr">
         <is>
           <t>Türk xalqlarının etnoqrafiyası</t>
         </is>
       </c>
       <c r="K172" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L172" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M172" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N172" t="inlineStr"/>
       <c r="O172" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-8312-6148'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dli_G%C3%BCll%C3%BC_Yolo%C4%9Flu_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-8312-6148'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dli_G%C3%BCll%C3%BC_Yolo%C4%9Flu_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="n">
         <v>1959</v>
       </c>
       <c r="B173" t="inlineStr">
         <is>
           <t>Tünzalə</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
           <t>Fəxrəddin qızı</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
           <t>Gözəlova</t>
         </is>
       </c>
       <c r="E173" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -11120,51 +11120,51 @@
       <c r="H173" t="inlineStr"/>
       <c r="I173" s="2" t="n">
         <v>34085</v>
       </c>
       <c r="J173" t="inlineStr">
         <is>
           <t>Azərbaycan Respublikasının tarixi</t>
         </is>
       </c>
       <c r="K173" t="inlineStr">
         <is>
           <t>Böyük laborant</t>
         </is>
       </c>
       <c r="L173" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M173" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N173" t="inlineStr"/>
       <c r="O173" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/G%C3%B6z%C9%99lova_T%C3%BCnzal%C9%99_F%C9%99xr%C9%99ddin_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/G%C3%B6z%C9%99lova_T%C3%BCnzal%C9%99_F%C9%99xr%C9%99ddin_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="n">
         <v>1960</v>
       </c>
       <c r="B174" t="inlineStr">
         <is>
           <t>Sona</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
           <t>Cəfər qızı</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
           <t>Hacıəli</t>
         </is>
       </c>
       <c r="E174" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -11179,51 +11179,51 @@
       <c r="H174" t="inlineStr"/>
       <c r="I174" s="2" t="n">
         <v>35689</v>
       </c>
       <c r="J174" t="inlineStr">
         <is>
           <t>Azərbaycan Respublikasının tarixi</t>
         </is>
       </c>
       <c r="K174" t="inlineStr">
         <is>
           <t>Böyük laborant</t>
         </is>
       </c>
       <c r="L174" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M174" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N174" t="inlineStr"/>
       <c r="O174" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Hac%C4%B1%C9%99li_Sona_C%C9%99f%C9%99r_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Hac%C4%B1%C9%99li_Sona_C%C9%99f%C9%99r_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="n">
         <v>1961</v>
       </c>
       <c r="B175" t="inlineStr">
         <is>
           <t>Rəna</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
           <t>Zöhrab qızı</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
         <is>
           <t>Əfəndiyeva</t>
         </is>
       </c>
       <c r="E175" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -11238,51 +11238,51 @@
       <c r="H175" t="inlineStr"/>
       <c r="I175" s="2" t="n">
         <v>25470</v>
       </c>
       <c r="J175" t="inlineStr">
         <is>
           <t>Azərbaycan Xalq Cümhuriyyəti tarixi</t>
         </is>
       </c>
       <c r="K175" t="inlineStr">
         <is>
           <t>Böyük laborant</t>
         </is>
       </c>
       <c r="L175" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M175" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N175" t="inlineStr"/>
       <c r="O175" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Ff%C9%99ndiyeva_R%C9%99na_Z%C3%B6hrab_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Ff%C9%99ndiyeva_R%C9%99na_Z%C3%B6hrab_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="n">
         <v>1962</v>
       </c>
       <c r="B176" t="inlineStr">
         <is>
           <t>Aysel</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
           <t>Vidadi qızı</t>
         </is>
       </c>
       <c r="D176" t="inlineStr">
         <is>
           <t>Yusifova</t>
         </is>
       </c>
       <c r="E176" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -11297,51 +11297,51 @@
       <c r="H176" t="inlineStr"/>
       <c r="I176" s="2" t="n">
         <v>33147</v>
       </c>
       <c r="J176" t="inlineStr">
         <is>
           <t>Azərbaycanın Beynəlxalq əlaqələr tarixi</t>
         </is>
       </c>
       <c r="K176" t="inlineStr">
         <is>
           <t>Böyük laborant</t>
         </is>
       </c>
       <c r="L176" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M176" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N176" t="inlineStr"/>
       <c r="O176" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Yusifova_Aysel_Vidadi_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Yusifova_Aysel_Vidadi_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="n">
         <v>1963</v>
       </c>
       <c r="B177" t="inlineStr">
         <is>
           <t>Səbinə</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
           <t>Ələsgər qızı</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
           <t>Məmmədova</t>
         </is>
       </c>
       <c r="E177" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -11356,51 +11356,51 @@
       <c r="H177" t="inlineStr"/>
       <c r="I177" s="2" t="n">
         <v>27125</v>
       </c>
       <c r="J177" t="inlineStr">
         <is>
           <t>Azərbaycanın Beynəlxalq əlaqələr tarixi</t>
         </is>
       </c>
       <c r="K177" t="inlineStr">
         <is>
           <t>Böyük laborant</t>
         </is>
       </c>
       <c r="L177" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M177" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N177" t="inlineStr"/>
       <c r="O177" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dova_S%C9%99bin%C9%99_%C6%8Fl%C9%99sg%C9%99r_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dova_S%C9%99bin%C9%99_%C6%8Fl%C9%99sg%C9%99r_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="n">
         <v>1964</v>
       </c>
       <c r="B178" t="inlineStr">
         <is>
           <t>Jalə</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
           <t>Akif qızı</t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
         <is>
           <t>Əhmədova</t>
         </is>
       </c>
       <c r="E178" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -11415,51 +11415,51 @@
       <c r="H178" t="inlineStr"/>
       <c r="I178" s="2" t="n">
         <v>32603</v>
       </c>
       <c r="J178" t="inlineStr">
         <is>
           <t>Azərbaycanın eramızdan əvvəl IV – eramızın VII əsrinin ortaları tarixi</t>
         </is>
       </c>
       <c r="K178" t="inlineStr">
         <is>
           <t>Böyük laborant</t>
         </is>
       </c>
       <c r="L178" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M178" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N178" t="inlineStr"/>
       <c r="O178" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-8395-099x'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fhm%C9%99dova_Jal%C9%99_Akif_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-8395-099x'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fhm%C9%99dova_Jal%C9%99_Akif_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="n">
         <v>1965</v>
       </c>
       <c r="B179" t="inlineStr">
         <is>
           <t>Rəhilə</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
           <t>Balaxan qızı</t>
         </is>
       </c>
       <c r="D179" t="inlineStr">
         <is>
           <t>Kazımova</t>
         </is>
       </c>
       <c r="E179" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -11474,51 +11474,51 @@
       <c r="H179" t="inlineStr"/>
       <c r="I179" s="2" t="n">
         <v>21683</v>
       </c>
       <c r="J179" t="inlineStr">
         <is>
           <t>Azərbaycanın Sovet dövrü tarixi</t>
         </is>
       </c>
       <c r="K179" t="inlineStr">
         <is>
           <t>Böyük laborant</t>
         </is>
       </c>
       <c r="L179" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M179" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N179" t="inlineStr"/>
       <c r="O179" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Kaz%C4%B1mova_R%C9%99hil%C9%99_Balaxan_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Kaz%C4%B1mova_R%C9%99hil%C9%99_Balaxan_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="n">
         <v>1966</v>
       </c>
       <c r="B180" t="inlineStr">
         <is>
           <t>Elnarə</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
           <t>Yasin qızı</t>
         </is>
       </c>
       <c r="D180" t="inlineStr">
         <is>
           <t>Qurbanova</t>
         </is>
       </c>
       <c r="E180" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -11533,51 +11533,51 @@
       <c r="H180" t="inlineStr"/>
       <c r="I180" s="2" t="n">
         <v>32400</v>
       </c>
       <c r="J180" t="inlineStr">
         <is>
           <t>Azərbaycanın Sovet dövrü tarixi</t>
         </is>
       </c>
       <c r="K180" t="inlineStr">
         <is>
           <t>Böyük laborant</t>
         </is>
       </c>
       <c r="L180" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M180" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N180" t="inlineStr"/>
       <c r="O180" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Qurbanova_Elnar%C9%99_Yasin_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Qurbanova_Elnar%C9%99_Yasin_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="n">
         <v>1967</v>
       </c>
       <c r="B181" t="inlineStr">
         <is>
           <t>Arzu</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
           <t>Əşrəf qızı</t>
         </is>
       </c>
       <c r="D181" t="inlineStr">
         <is>
           <t>Qasımova</t>
         </is>
       </c>
       <c r="E181" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -11592,51 +11592,51 @@
       <c r="H181" t="inlineStr"/>
       <c r="I181" s="2" t="n">
         <v>32825</v>
       </c>
       <c r="J181" t="inlineStr">
         <is>
           <t>Azərbaycanın VII – XIV əsrlər tarixi</t>
         </is>
       </c>
       <c r="K181" t="inlineStr">
         <is>
           <t>Böyük laborant</t>
         </is>
       </c>
       <c r="L181" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M181" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N181" t="inlineStr"/>
       <c r="O181" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0001-0900-8792'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Qas%C4%B1mova_Arzu_%C6%8F%C5%9Fr%C9%99f_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0001-0900-8792'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Qas%C4%B1mova_Arzu_%C6%8F%C5%9Fr%C9%99f_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="n">
         <v>1968</v>
       </c>
       <c r="B182" t="inlineStr">
         <is>
           <t>Nigar</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
           <t>Firudin qızı</t>
         </is>
       </c>
       <c r="D182" t="inlineStr">
         <is>
           <t>Qədir</t>
         </is>
       </c>
       <c r="E182" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -11651,51 +11651,51 @@
       <c r="H182" t="inlineStr"/>
       <c r="I182" s="2" t="n">
         <v>26436</v>
       </c>
       <c r="J182" t="inlineStr">
         <is>
           <t>Azərbaycanın XIX-XX əsrin əvvəlləri tarixi şöbəsi</t>
         </is>
       </c>
       <c r="K182" t="inlineStr">
         <is>
           <t>Böyük laborant</t>
         </is>
       </c>
       <c r="L182" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M182" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N182" t="inlineStr"/>
       <c r="O182" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Q%C9%99dir_Nigar_Firudin_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Q%C9%99dir_Nigar_Firudin_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="n">
         <v>1969</v>
       </c>
       <c r="B183" t="inlineStr">
         <is>
           <t>Kəmalə</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
           <t>İsmayıl qızı</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">
         <is>
           <t>Həsənova</t>
         </is>
       </c>
       <c r="E183" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -11710,51 +11710,51 @@
       <c r="H183" t="inlineStr"/>
       <c r="I183" s="2" t="n">
         <v>23881</v>
       </c>
       <c r="J183" t="inlineStr">
         <is>
           <t>Azərbaycanın XV-XVIII əsrlər tarixi</t>
         </is>
       </c>
       <c r="K183" t="inlineStr">
         <is>
           <t>Böyük laborant</t>
         </is>
       </c>
       <c r="L183" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M183" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N183" t="inlineStr"/>
       <c r="O183" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C9%99s%C9%99nova_K%C9%99mal%C9%99_%C4%B0smay%C4%B1l_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C9%99s%C9%99nova_K%C9%99mal%C9%99_%C4%B0smay%C4%B1l_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="n">
         <v>1970</v>
       </c>
       <c r="B184" t="inlineStr">
         <is>
           <t>Nuranə</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
           <t>Mikayıl qızı</t>
         </is>
       </c>
       <c r="D184" t="inlineStr">
         <is>
           <t>Əhədova</t>
         </is>
       </c>
       <c r="E184" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -11769,51 +11769,51 @@
       <c r="H184" t="inlineStr"/>
       <c r="I184" s="2" t="n">
         <v>28706</v>
       </c>
       <c r="J184" t="inlineStr">
         <is>
           <t>Azərbaycanın XV-XVIII əsrlər tarixi</t>
         </is>
       </c>
       <c r="K184" t="inlineStr">
         <is>
           <t>Böyük laborant</t>
         </is>
       </c>
       <c r="L184" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M184" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N184" t="inlineStr"/>
       <c r="O184" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fh%C9%99dova_Nuran%C9%99_Mikay%C4%B1l_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fh%C9%99dova_Nuran%C9%99_Mikay%C4%B1l_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="n">
         <v>1971</v>
       </c>
       <c r="B185" t="inlineStr">
         <is>
           <t>Səbinə</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
           <t>Məmməd qızı</t>
         </is>
       </c>
       <c r="D185" t="inlineStr">
         <is>
           <t>Alməmmədova</t>
         </is>
       </c>
       <c r="E185" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -11828,51 +11828,51 @@
       <c r="H185" t="inlineStr"/>
       <c r="I185" s="2" t="n">
         <v>26387</v>
       </c>
       <c r="J185" t="inlineStr">
         <is>
           <t>Beynəlxalq əlaqələr şöbəsi</t>
         </is>
       </c>
       <c r="K185" t="inlineStr">
         <is>
           <t>Tərcüməçi</t>
         </is>
       </c>
       <c r="L185" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M185" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N185" t="inlineStr"/>
       <c r="O185" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Alm%C9%99mm%C9%99dova_S%C9%99bin%C9%99_M%C9%99mm%C9%99d_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Alm%C9%99mm%C9%99dova_S%C9%99bin%C9%99_M%C9%99mm%C9%99d_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="n">
         <v>1972</v>
       </c>
       <c r="B186" t="inlineStr">
         <is>
           <t>İradə</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
           <t>Şakir qızı</t>
         </is>
       </c>
       <c r="D186" t="inlineStr">
         <is>
           <t>Qurbanova</t>
         </is>
       </c>
       <c r="E186" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -11887,51 +11887,51 @@
       <c r="H186" t="inlineStr"/>
       <c r="I186" s="2" t="n">
         <v>33307</v>
       </c>
       <c r="J186" t="inlineStr">
         <is>
           <t>Beynəlxalq əlaqələr şöbəsi</t>
         </is>
       </c>
       <c r="K186" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L186" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M186" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N186" t="inlineStr"/>
       <c r="O186" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Qurbanova_%C4%B0rad%C9%99_%C5%9Eakir_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Qurbanova_%C4%B0rad%C9%99_%C5%9Eakir_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="n">
         <v>1973</v>
       </c>
       <c r="B187" t="inlineStr">
         <is>
           <t>Arzu</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
           <t>Akif qızı</t>
         </is>
       </c>
       <c r="D187" t="inlineStr">
         <is>
           <t>Musayeva</t>
         </is>
       </c>
       <c r="E187" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -11946,51 +11946,51 @@
       <c r="H187" t="inlineStr"/>
       <c r="I187" s="2" t="n">
         <v>27901</v>
       </c>
       <c r="J187" t="inlineStr">
         <is>
           <t>Dünya tarixi</t>
         </is>
       </c>
       <c r="K187" t="inlineStr">
         <is>
           <t>Böyük laborant</t>
         </is>
       </c>
       <c r="L187" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M187" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N187" t="inlineStr"/>
       <c r="O187" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Musayeva_Arzu_Akif_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Musayeva_Arzu_Akif_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="n">
         <v>1974</v>
       </c>
       <c r="B188" t="inlineStr">
         <is>
           <t>Orxan</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
           <t>Natiq oğlu</t>
         </is>
       </c>
       <c r="D188" t="inlineStr">
         <is>
           <t>Zeynalov</t>
         </is>
       </c>
       <c r="E188" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -12005,51 +12005,51 @@
       <c r="H188" t="inlineStr"/>
       <c r="I188" s="2" t="n">
         <v>35731</v>
       </c>
       <c r="J188" t="inlineStr">
         <is>
           <t>Elektron xidmətlər şöbəsi</t>
         </is>
       </c>
       <c r="K188" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L188" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M188" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N188" t="inlineStr"/>
       <c r="O188" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-7453-465X'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Zeynalov_Orxan_Natiq_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-7453-465X'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Zeynalov_Orxan_Natiq_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="n">
         <v>1975</v>
       </c>
       <c r="B189" t="inlineStr">
         <is>
           <t>Sevda</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
           <t>Sabir qızı</t>
         </is>
       </c>
       <c r="D189" t="inlineStr">
         <is>
           <t>Quliyeva</t>
         </is>
       </c>
       <c r="E189" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -12064,51 +12064,51 @@
       <c r="H189" t="inlineStr"/>
       <c r="I189" s="2" t="n">
         <v>30861</v>
       </c>
       <c r="J189" t="inlineStr">
         <is>
           <t>Elektron xidmətlər şöbəsi</t>
         </is>
       </c>
       <c r="K189" t="inlineStr">
         <is>
           <t>Baş mütəxəssis</t>
         </is>
       </c>
       <c r="L189" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M189" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N189" t="inlineStr"/>
       <c r="O189" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Quliyeva_Sevda_Sabir_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Quliyeva_Sevda_Sabir_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="n">
         <v>1976</v>
       </c>
       <c r="B190" t="inlineStr">
         <is>
           <t>Nigar</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
           <t>Fəxrəddin qızı</t>
         </is>
       </c>
       <c r="D190" t="inlineStr">
         <is>
           <t>Quliyeva</t>
         </is>
       </c>
       <c r="E190" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -12123,51 +12123,51 @@
       <c r="H190" t="inlineStr"/>
       <c r="I190" s="2" t="n">
         <v>36385</v>
       </c>
       <c r="J190" t="inlineStr">
         <is>
           <t>Əliyevşünaslıq</t>
         </is>
       </c>
       <c r="K190" t="inlineStr">
         <is>
           <t>Böyük laborant</t>
         </is>
       </c>
       <c r="L190" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M190" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N190" t="inlineStr"/>
       <c r="O190" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Quliyeva_Nigar_F%C9%99xr%C9%99ddin_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Quliyeva_Nigar_F%C9%99xr%C9%99ddin_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="n">
         <v>1977</v>
       </c>
       <c r="B191" t="inlineStr">
         <is>
           <t>Rüxsarə</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
           <t>Müseyib qızı</t>
         </is>
       </c>
       <c r="D191" t="inlineStr">
         <is>
           <t>Əliyeva</t>
         </is>
       </c>
       <c r="E191" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -12182,51 +12182,51 @@
       <c r="H191" t="inlineStr"/>
       <c r="I191" s="2" t="n">
         <v>29324</v>
       </c>
       <c r="J191" t="inlineStr">
         <is>
           <t>Elmi arxiv və kitabxana</t>
         </is>
       </c>
       <c r="K191" t="inlineStr">
         <is>
           <t>Kitabxanaçı</t>
         </is>
       </c>
       <c r="L191" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M191" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N191" t="inlineStr"/>
       <c r="O191" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyeva_R%C3%BCxsar%C9%99_M%C3%BCseyib_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyeva_R%C3%BCxsar%C9%99_M%C3%BCseyib_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="n">
         <v>1978</v>
       </c>
       <c r="B192" t="inlineStr">
         <is>
           <t>Minayə</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
           <t>Seyran qızı</t>
         </is>
       </c>
       <c r="D192" t="inlineStr">
         <is>
           <t>Ağabəyova</t>
         </is>
       </c>
       <c r="E192" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -12241,51 +12241,51 @@
       <c r="H192" t="inlineStr"/>
       <c r="I192" s="2" t="n">
         <v>21414</v>
       </c>
       <c r="J192" t="inlineStr">
         <is>
           <t>Elmi arxiv və kitabxana</t>
         </is>
       </c>
       <c r="K192" t="inlineStr">
         <is>
           <t>Baş biblioqraf</t>
         </is>
       </c>
       <c r="L192" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M192" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N192" t="inlineStr"/>
       <c r="O192" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/A%C4%9Fab%C9%99yova_Minay%C9%99_Seyran_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/A%C4%9Fab%C9%99yova_Minay%C9%99_Seyran_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="n">
         <v>1979</v>
       </c>
       <c r="B193" t="inlineStr">
         <is>
           <t>Xuraman</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
           <t>Əmir qızı</t>
         </is>
       </c>
       <c r="D193" t="inlineStr">
         <is>
           <t>Qafarova</t>
         </is>
       </c>
       <c r="E193" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -12300,51 +12300,51 @@
       <c r="H193" t="inlineStr"/>
       <c r="I193" s="2" t="n">
         <v>24899</v>
       </c>
       <c r="J193" t="inlineStr">
         <is>
           <t>Elmi arxiv və kitabxana</t>
         </is>
       </c>
       <c r="K193" t="inlineStr">
         <is>
           <t>Arxiv müdiri</t>
         </is>
       </c>
       <c r="L193" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M193" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N193" t="inlineStr"/>
       <c r="O193" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Qafarova_Xuraman_%C6%8Fmir_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Qafarova_Xuraman_%C6%8Fmir_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="n">
         <v>1980</v>
       </c>
       <c r="B194" t="inlineStr">
         <is>
           <t>Nərminə</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
           <t>Yelmar qızı</t>
         </is>
       </c>
       <c r="D194" t="inlineStr">
         <is>
           <t>Ağayeva</t>
         </is>
       </c>
       <c r="E194" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -12359,51 +12359,51 @@
       <c r="H194" t="inlineStr"/>
       <c r="I194" s="2" t="n">
         <v>31271</v>
       </c>
       <c r="J194" t="inlineStr">
         <is>
           <t>İctimaiyyətlə əlaqələr şöbəsi</t>
         </is>
       </c>
       <c r="K194" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L194" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M194" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N194" t="inlineStr"/>
       <c r="O194" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/A%C4%9Fayeva_N%C9%99rmin%C9%99_Yelmar_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/A%C4%9Fayeva_N%C9%99rmin%C9%99_Yelmar_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="n">
         <v>1981</v>
       </c>
       <c r="B195" t="inlineStr">
         <is>
           <t>Anar</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
           <t>Məmməd Hüseyn oğlu</t>
         </is>
       </c>
       <c r="D195" t="inlineStr">
         <is>
           <t>Həsənli</t>
         </is>
       </c>
       <c r="E195" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -12418,51 +12418,51 @@
       <c r="H195" t="inlineStr"/>
       <c r="I195" s="2" t="n">
         <v>33325</v>
       </c>
       <c r="J195" t="inlineStr">
         <is>
           <t>İnsan resursları şöbəsi</t>
         </is>
       </c>
       <c r="K195" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L195" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M195" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N195" t="inlineStr"/>
       <c r="O195" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C9%99s%C9%99nli_Anar_M%C9%99mm%C9%99d_H%C3%BCseyn_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C9%99s%C9%99nli_Anar_M%C9%99mm%C9%99d_H%C3%BCseyn_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="n">
         <v>1982</v>
       </c>
       <c r="B196" t="inlineStr">
         <is>
           <t>Solmaz</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
           <t>Abbas qızı</t>
         </is>
       </c>
       <c r="D196" t="inlineStr">
         <is>
           <t>Hüseynova</t>
         </is>
       </c>
       <c r="E196" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -12477,51 +12477,51 @@
       <c r="H196" t="inlineStr"/>
       <c r="I196" s="2" t="n">
         <v>18740</v>
       </c>
       <c r="J196" t="inlineStr">
         <is>
           <t>Müasir dövr etnoqrafiyası</t>
         </is>
       </c>
       <c r="K196" t="inlineStr">
         <is>
           <t>Rəssam</t>
         </is>
       </c>
       <c r="L196" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M196" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N196" t="inlineStr"/>
       <c r="O196" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C3%BCseynova_Solmaz_Abbas_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C3%BCseynova_Solmaz_Abbas_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="n">
         <v>1983</v>
       </c>
       <c r="B197" t="inlineStr">
         <is>
           <t>Günel</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
         <is>
           <t>Cəbrayıl qızı</t>
         </is>
       </c>
       <c r="D197" t="inlineStr">
         <is>
           <t>Hüseynova</t>
         </is>
       </c>
       <c r="E197" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -12536,51 +12536,51 @@
       <c r="H197" t="inlineStr"/>
       <c r="I197" s="2" t="n">
         <v>31252</v>
       </c>
       <c r="J197" t="inlineStr">
         <is>
           <t>Müasir dövr etnoqrafiyası</t>
         </is>
       </c>
       <c r="K197" t="inlineStr">
         <is>
           <t>Böyük laborant</t>
         </is>
       </c>
       <c r="L197" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M197" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N197" t="inlineStr"/>
       <c r="O197" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C3%BCseynova_G%C3%BCnel_C%C9%99bray%C4%B1l_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C3%BCseynova_G%C3%BCnel_C%C9%99bray%C4%B1l_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="n">
         <v>1984</v>
       </c>
       <c r="B198" t="inlineStr">
         <is>
           <t>Müqabil</t>
         </is>
       </c>
       <c r="C198" t="inlineStr">
         <is>
           <t>Məmmədəli oğlu</t>
         </is>
       </c>
       <c r="D198" t="inlineStr">
         <is>
           <t>Məmmədov</t>
         </is>
       </c>
       <c r="E198" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -12595,51 +12595,51 @@
       <c r="H198" t="inlineStr"/>
       <c r="I198" s="2" t="n">
         <v>22890</v>
       </c>
       <c r="J198" t="inlineStr">
         <is>
           <t>Müasir dövr etnoqrafiyası</t>
         </is>
       </c>
       <c r="K198" t="inlineStr">
         <is>
           <t>Böyük laborant</t>
         </is>
       </c>
       <c r="L198" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M198" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N198" t="inlineStr"/>
       <c r="O198" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dov_M%C3%BCqabil_M%C9%99mm%C9%99d%C9%99li_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dov_M%C3%BCqabil_M%C9%99mm%C9%99d%C9%99li_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="n">
         <v>1985</v>
       </c>
       <c r="B199" t="inlineStr">
         <is>
           <t>Ayna</t>
         </is>
       </c>
       <c r="C199" t="inlineStr">
         <is>
           <t>Məlikhüseyn qızı</t>
         </is>
       </c>
       <c r="D199" t="inlineStr">
         <is>
           <t>Aslanova</t>
         </is>
       </c>
       <c r="E199" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -12654,51 +12654,51 @@
       <c r="H199" t="inlineStr"/>
       <c r="I199" s="2" t="n">
         <v>28242</v>
       </c>
       <c r="J199" t="inlineStr">
         <is>
           <t>Mühasibatlıq</t>
         </is>
       </c>
       <c r="K199" t="inlineStr">
         <is>
           <t>Mühasib</t>
         </is>
       </c>
       <c r="L199" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M199" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N199" t="inlineStr"/>
       <c r="O199" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Aslanova_Ayna_M%C9%99likh%C3%BCseyn_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Aslanova_Ayna_M%C9%99likh%C3%BCseyn_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="n">
         <v>1986</v>
       </c>
       <c r="B200" t="inlineStr">
         <is>
           <t>Gülnaz</t>
         </is>
       </c>
       <c r="C200" t="inlineStr">
         <is>
           <t>Qasım qızı</t>
         </is>
       </c>
       <c r="D200" t="inlineStr">
         <is>
           <t>Yusifova</t>
         </is>
       </c>
       <c r="E200" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -12713,51 +12713,51 @@
       <c r="H200" t="inlineStr"/>
       <c r="I200" s="2" t="n">
         <v>22317</v>
       </c>
       <c r="J200" t="inlineStr">
         <is>
           <t>Mühasibatlıq</t>
         </is>
       </c>
       <c r="K200" t="inlineStr">
         <is>
           <t>Mühasib</t>
         </is>
       </c>
       <c r="L200" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M200" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N200" t="inlineStr"/>
       <c r="O200" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Yusifova_G%C3%BClnaz_Qas%C4%B1m_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Yusifova_G%C3%BClnaz_Qas%C4%B1m_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="n">
         <v>1987</v>
       </c>
       <c r="B201" t="inlineStr">
         <is>
           <t>Salman</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
           <t>Səlim oğlu</t>
         </is>
       </c>
       <c r="D201" t="inlineStr">
         <is>
           <t>Muradov</t>
         </is>
       </c>
       <c r="E201" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -12772,51 +12772,51 @@
       <c r="H201" t="inlineStr"/>
       <c r="I201" s="2" t="n">
         <v>26624</v>
       </c>
       <c r="J201" t="inlineStr">
         <is>
           <t>Mühasibatlıq</t>
         </is>
       </c>
       <c r="K201" t="inlineStr">
         <is>
           <t>Baş muhasib</t>
         </is>
       </c>
       <c r="L201" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M201" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N201" t="inlineStr"/>
       <c r="O201" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Muradov_Salman_S%C9%99lim_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Muradov_Salman_S%C9%99lim_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="n">
         <v>1988</v>
       </c>
       <c r="B202" t="inlineStr">
         <is>
           <t>Rasim</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
         <is>
           <t>Zeynalabdin oğlu</t>
         </is>
       </c>
       <c r="D202" t="inlineStr">
         <is>
           <t>Mövsümov</t>
         </is>
       </c>
       <c r="E202" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -12831,51 +12831,51 @@
       <c r="H202" t="inlineStr"/>
       <c r="I202" s="2" t="n">
         <v>23022</v>
       </c>
       <c r="J202" t="inlineStr">
         <is>
           <t>Mülki-müdafiə qərargahı</t>
         </is>
       </c>
       <c r="K202" t="inlineStr">
         <is>
           <t>Mülki-müdafiə qərargahının rəisi</t>
         </is>
       </c>
       <c r="L202" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M202" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N202" t="inlineStr"/>
       <c r="O202" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C3%B6vs%C3%BCmov_Rasim_Zeynalabdin_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C3%B6vs%C3%BCmov_Rasim_Zeynalabdin_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="n">
         <v>1989</v>
       </c>
       <c r="B203" t="inlineStr">
         <is>
           <t>Elçin</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
         <is>
           <t>Valeh oğlu</t>
         </is>
       </c>
       <c r="D203" t="inlineStr">
         <is>
           <t>Cabbarov</t>
         </is>
       </c>
       <c r="E203" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -12890,51 +12890,51 @@
       <c r="H203" t="inlineStr"/>
       <c r="I203" s="2" t="n">
         <v>19698</v>
       </c>
       <c r="J203" t="inlineStr">
         <is>
           <t>Nəşriyyat şöbəsi</t>
         </is>
       </c>
       <c r="K203" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L203" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M203" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N203" t="inlineStr"/>
       <c r="O203" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Cabbarov_El%C3%A7in_Valeh_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Cabbarov_El%C3%A7in_Valeh_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="n">
         <v>1990</v>
       </c>
       <c r="B204" t="inlineStr">
         <is>
           <t>Ədilə</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
         <is>
           <t>Seyran qızı</t>
         </is>
       </c>
       <c r="D204" t="inlineStr">
         <is>
           <t>Ağabəyova</t>
         </is>
       </c>
       <c r="E204" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -12949,51 +12949,51 @@
       <c r="H204" t="inlineStr"/>
       <c r="I204" s="2" t="n">
         <v>19773</v>
       </c>
       <c r="J204" t="inlineStr">
         <is>
           <t>Nəşriyyat şöbəsi</t>
         </is>
       </c>
       <c r="K204" t="inlineStr">
         <is>
           <t>Redaktor – tərcüməçi</t>
         </is>
       </c>
       <c r="L204" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M204" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N204" t="inlineStr"/>
       <c r="O204" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/A%C4%9Fab%C9%99yova_%C6%8Fdil%C9%99_Seyran_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/A%C4%9Fab%C9%99yova_%C6%8Fdil%C9%99_Seyran_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="n">
         <v>1991</v>
       </c>
       <c r="B205" t="inlineStr">
         <is>
           <t>Gülşən</t>
         </is>
       </c>
       <c r="C205" t="inlineStr">
         <is>
           <t>Məcid qızı</t>
         </is>
       </c>
       <c r="D205" t="inlineStr">
         <is>
           <t>Məmmədoğlu</t>
         </is>
       </c>
       <c r="E205" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -13008,51 +13008,51 @@
       <c r="H205" t="inlineStr"/>
       <c r="I205" s="2" t="n">
         <v>28159</v>
       </c>
       <c r="J205" t="inlineStr">
         <is>
           <t>Nəşriyyat şöbəsi</t>
         </is>
       </c>
       <c r="K205" t="inlineStr">
         <is>
           <t>Redaktor – tərcüməçi</t>
         </is>
       </c>
       <c r="L205" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M205" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N205" t="inlineStr"/>
       <c r="O205" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99do%C4%9Flu_G%C3%BCl%C5%9F%C9%99n_M%C9%99cid_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99do%C4%9Flu_G%C3%BCl%C5%9F%C9%99n_M%C9%99cid_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="n">
         <v>1992</v>
       </c>
       <c r="B206" t="inlineStr">
         <is>
           <t>Rəvanə</t>
         </is>
       </c>
       <c r="C206" t="inlineStr">
         <is>
           <t>İlman qızı</t>
         </is>
       </c>
       <c r="D206" t="inlineStr">
         <is>
           <t>Mirzalıyeva</t>
         </is>
       </c>
       <c r="E206" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -13067,51 +13067,51 @@
       <c r="H206" t="inlineStr"/>
       <c r="I206" s="2" t="n">
         <v>32589</v>
       </c>
       <c r="J206" t="inlineStr">
         <is>
           <t>Nəşriyyat şöbəsi</t>
         </is>
       </c>
       <c r="K206" t="inlineStr">
         <is>
           <t>Korrektor</t>
         </is>
       </c>
       <c r="L206" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M206" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N206" t="inlineStr"/>
       <c r="O206" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Mirzal%C4%B1yeva_R%C9%99van%C9%99_%C4%B0lman_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Mirzal%C4%B1yeva_R%C9%99van%C9%99_%C4%B0lman_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="n">
         <v>1993</v>
       </c>
       <c r="B207" t="inlineStr">
         <is>
           <t>Ramilə</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
         <is>
           <t>Gülbala qızı</t>
         </is>
       </c>
       <c r="D207" t="inlineStr">
         <is>
           <t>Şıxəliyeva</t>
         </is>
       </c>
       <c r="E207" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -13126,51 +13126,51 @@
       <c r="H207" t="inlineStr"/>
       <c r="I207" s="2" t="n">
         <v>21306</v>
       </c>
       <c r="J207" t="inlineStr">
         <is>
           <t>Nəşriyyat şöbəsi</t>
         </is>
       </c>
       <c r="K207" t="inlineStr">
         <is>
           <t>Baş redaktor</t>
         </is>
       </c>
       <c r="L207" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M207" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N207" t="inlineStr"/>
       <c r="O207" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C5%9E%C4%B1x%C9%99liyeva_Ramil%C9%99_G%C3%BClbala_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C5%9E%C4%B1x%C9%99liyeva_Ramil%C9%99_G%C3%BClbala_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="n">
         <v>1994</v>
       </c>
       <c r="B208" t="inlineStr">
         <is>
           <t>Esmira</t>
         </is>
       </c>
       <c r="C208" t="inlineStr">
         <is>
           <t>Məmməd qızı</t>
         </is>
       </c>
       <c r="D208" t="inlineStr">
         <is>
           <t>Kərimova</t>
         </is>
       </c>
       <c r="E208" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -13185,51 +13185,51 @@
       <c r="H208" t="inlineStr"/>
       <c r="I208" s="2" t="n">
         <v>32351</v>
       </c>
       <c r="J208" t="inlineStr">
         <is>
           <t>Nəşriyyat şöbəsi</t>
         </is>
       </c>
       <c r="K208" t="inlineStr">
         <is>
           <t>Baş redaktor</t>
         </is>
       </c>
       <c r="L208" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M208" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N208" t="inlineStr"/>
       <c r="O208" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/K%C9%99rimova_Esmira_M%C9%99mm%C9%99d_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/K%C9%99rimova_Esmira_M%C9%99mm%C9%99d_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="n">
         <v>1995</v>
       </c>
       <c r="B209" t="inlineStr">
         <is>
           <t>Gülər</t>
         </is>
       </c>
       <c r="C209" t="inlineStr">
         <is>
           <t>İlham qızı</t>
         </is>
       </c>
       <c r="D209" t="inlineStr">
         <is>
           <t>Cəfərova</t>
         </is>
       </c>
       <c r="E209" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -13244,51 +13244,51 @@
       <c r="H209" t="inlineStr"/>
       <c r="I209" s="2" t="n">
         <v>30983</v>
       </c>
       <c r="J209" t="inlineStr">
         <is>
           <t>Nəşriyyat şöbəsi</t>
         </is>
       </c>
       <c r="K209" t="inlineStr">
         <is>
           <t>Baş redaktor</t>
         </is>
       </c>
       <c r="L209" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M209" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N209" t="inlineStr"/>
       <c r="O209" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/C%C9%99f%C9%99rova_G%C3%BCl%C9%99r_%C4%B0lham_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/C%C9%99f%C9%99rova_G%C3%BCl%C9%99r_%C4%B0lham_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="n">
         <v>1996</v>
       </c>
       <c r="B210" t="inlineStr">
         <is>
           <t>Aliyə</t>
         </is>
       </c>
       <c r="C210" t="inlineStr">
         <is>
           <t>Səfayıl qızı</t>
         </is>
       </c>
       <c r="D210" t="inlineStr">
         <is>
           <t>Ələsgərova</t>
         </is>
       </c>
       <c r="E210" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -13303,51 +13303,51 @@
       <c r="H210" t="inlineStr"/>
       <c r="I210" s="2" t="n">
         <v>29144</v>
       </c>
       <c r="J210" t="inlineStr">
         <is>
           <t>Nəşriyyat şöbəsi</t>
         </is>
       </c>
       <c r="K210" t="inlineStr">
         <is>
           <t>Baş mütəxəssis</t>
         </is>
       </c>
       <c r="L210" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M210" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N210" t="inlineStr"/>
       <c r="O210" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fl%C9%99sg%C9%99rova_Aliy%C9%99_S%C9%99fay%C4%B1l_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fl%C9%99sg%C9%99rova_Aliy%C9%99_S%C9%99fay%C4%B1l_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="n">
         <v>1997</v>
       </c>
       <c r="B211" t="inlineStr">
         <is>
           <t>Tünzalə</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
         <is>
           <t>İsmayıl qızı</t>
         </is>
       </c>
       <c r="D211" t="inlineStr">
         <is>
           <t>Muradova</t>
         </is>
       </c>
       <c r="E211" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -13362,51 +13362,51 @@
       <c r="H211" t="inlineStr"/>
       <c r="I211" s="2" t="n">
         <v>19747</v>
       </c>
       <c r="J211" t="inlineStr">
         <is>
           <t>Nəşriyyat şöbəsi</t>
         </is>
       </c>
       <c r="K211" t="inlineStr">
         <is>
           <t>Nan</t>
         </is>
       </c>
       <c r="L211" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M211" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N211" t="inlineStr"/>
       <c r="O211" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Muradova_T%C3%BCnzal%C9%99_%C4%B0smay%C4%B1l_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Muradova_T%C3%BCnzal%C9%99_%C4%B0smay%C4%B1l_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="n">
         <v>1998</v>
       </c>
       <c r="B212" t="inlineStr">
         <is>
           <t>Fidan</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
         <is>
           <t>Cavanşir qızı</t>
         </is>
       </c>
       <c r="D212" t="inlineStr">
         <is>
           <t>Məmmədova</t>
         </is>
       </c>
       <c r="E212" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -13421,51 +13421,51 @@
       <c r="H212" t="inlineStr"/>
       <c r="I212" s="2" t="n">
         <v>33403</v>
       </c>
       <c r="J212" t="inlineStr">
         <is>
           <t>Qarabağ Müharibəsinin tarixi  və Böyük qayıdış hərəkatı şöbəsi</t>
         </is>
       </c>
       <c r="K212" t="inlineStr">
         <is>
           <t>Böyük laborant</t>
         </is>
       </c>
       <c r="L212" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M212" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N212" t="inlineStr"/>
       <c r="O212" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dova_Fidan_Cavan%C5%9Fir_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dova_Fidan_Cavan%C5%9Fir_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="n">
         <v>1999</v>
       </c>
       <c r="B213" t="inlineStr">
         <is>
           <t>Dürdanə</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
           <t>İbrahim qızı</t>
         </is>
       </c>
       <c r="D213" t="inlineStr">
         <is>
           <t>Baxşıyeva</t>
         </is>
       </c>
       <c r="E213" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -13480,51 +13480,51 @@
       <c r="H213" t="inlineStr"/>
       <c r="I213" s="2" t="n">
         <v>21337</v>
       </c>
       <c r="J213" t="inlineStr">
         <is>
           <t>Qədim dövr tarixi</t>
         </is>
       </c>
       <c r="K213" t="inlineStr">
         <is>
           <t>Böyük laborant</t>
         </is>
       </c>
       <c r="L213" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M213" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N213" t="inlineStr"/>
       <c r="O213" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Bax%C5%9F%C4%B1yeva_D%C3%BCrdan%C9%99_%C4%B0brahim_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Bax%C5%9F%C4%B1yeva_D%C3%BCrdan%C9%99_%C4%B0brahim_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="n">
         <v>2000</v>
       </c>
       <c r="B214" t="inlineStr">
         <is>
           <t>Səxavət</t>
         </is>
       </c>
       <c r="C214" t="inlineStr">
         <is>
           <t>Həsrət oğlu</t>
         </is>
       </c>
       <c r="D214" t="inlineStr">
         <is>
           <t>Əmrahov</t>
         </is>
       </c>
       <c r="E214" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -13539,51 +13539,51 @@
       <c r="H214" t="inlineStr"/>
       <c r="I214" s="2" t="n">
         <v>31702</v>
       </c>
       <c r="J214" t="inlineStr">
         <is>
           <t>Qədim dövr tarixi</t>
         </is>
       </c>
       <c r="K214" t="inlineStr">
         <is>
           <t>Böyük laborant</t>
         </is>
       </c>
       <c r="L214" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M214" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N214" t="inlineStr"/>
       <c r="O214" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fmrahov_S%C9%99xav%C9%99t_H%C9%99sr%C9%99t_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fmrahov_S%C9%99xav%C9%99t_H%C9%99sr%C9%99t_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="n">
         <v>2001</v>
       </c>
       <c r="B215" t="inlineStr">
         <is>
           <t>Nailə</t>
         </is>
       </c>
       <c r="C215" t="inlineStr">
         <is>
           <t>İlahi qızı</t>
         </is>
       </c>
       <c r="D215" t="inlineStr">
         <is>
           <t>Məmmədova</t>
         </is>
       </c>
       <c r="E215" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -13598,51 +13598,51 @@
       <c r="H215" t="inlineStr"/>
       <c r="I215" s="2" t="n">
         <v>24018</v>
       </c>
       <c r="J215" t="inlineStr">
         <is>
           <t>Qərbi Azərbaycan tarixi</t>
         </is>
       </c>
       <c r="K215" t="inlineStr">
         <is>
           <t>Böyük laborant</t>
         </is>
       </c>
       <c r="L215" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M215" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N215" t="inlineStr"/>
       <c r="O215" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dova_Nail%C9%99_%C4%B0lahi_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dova_Nail%C9%99_%C4%B0lahi_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="n">
         <v>2003</v>
       </c>
       <c r="B216" t="inlineStr">
         <is>
           <t>Elnarə</t>
         </is>
       </c>
       <c r="C216" t="inlineStr">
         <is>
           <t>Sabir qızı</t>
         </is>
       </c>
       <c r="D216" t="inlineStr">
         <is>
           <t>Əliyeva</t>
         </is>
       </c>
       <c r="E216" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -13657,51 +13657,51 @@
       <c r="H216" t="inlineStr"/>
       <c r="I216" s="2" t="n">
         <v>28994</v>
       </c>
       <c r="J216" t="inlineStr">
         <is>
           <t>Sənədlərlə iş şöbəsi</t>
         </is>
       </c>
       <c r="K216" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L216" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M216" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N216" t="inlineStr"/>
       <c r="O216" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyeva_Elnar%C9%99_Sabir_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyeva_Elnar%C9%99_Sabir_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="n">
         <v>2004</v>
       </c>
       <c r="B217" t="inlineStr">
         <is>
           <t>Aynur</t>
         </is>
       </c>
       <c r="C217" t="inlineStr">
         <is>
           <t>Elmar qızı</t>
         </is>
       </c>
       <c r="D217" t="inlineStr">
         <is>
           <t>Məmmədova</t>
         </is>
       </c>
       <c r="E217" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -13716,51 +13716,51 @@
       <c r="H217" t="inlineStr"/>
       <c r="I217" s="2" t="n">
         <v>32537</v>
       </c>
       <c r="J217" t="inlineStr">
         <is>
           <t>Şimali Azərbaycanın XIX-XX əsrin əvvəlləri tarixi şöbəsi</t>
         </is>
       </c>
       <c r="K217" t="inlineStr">
         <is>
           <t>Böyük laborant</t>
         </is>
       </c>
       <c r="L217" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M217" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N217" t="inlineStr"/>
       <c r="O217" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dova_Aynur_Elmar_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dova_Aynur_Elmar_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="n">
         <v>2005</v>
       </c>
       <c r="B218" t="inlineStr">
         <is>
           <t>Lalə</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
           <t>Cahid qızı</t>
         </is>
       </c>
       <c r="D218" t="inlineStr">
         <is>
           <t>Allahverdiyeva</t>
         </is>
       </c>
       <c r="E218" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -13775,51 +13775,51 @@
       <c r="H218" t="inlineStr"/>
       <c r="I218" s="2" t="n">
         <v>34894</v>
       </c>
       <c r="J218" t="inlineStr">
         <is>
           <t>Şimali Azərbaycanın XIX-XX əsrin əvvəlləri tarixi şöbəsi</t>
         </is>
       </c>
       <c r="K218" t="inlineStr">
         <is>
           <t>Böyük laborant</t>
         </is>
       </c>
       <c r="L218" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M218" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N218" t="inlineStr"/>
       <c r="O218" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Allahverdiyeva_Lal%C9%99_Cahid_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Allahverdiyeva_Lal%C9%99_Cahid_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="n">
         <v>2006</v>
       </c>
       <c r="B219" t="inlineStr">
         <is>
           <t>Gülnaz</t>
         </is>
       </c>
       <c r="C219" t="inlineStr">
         <is>
           <t>Arif qızı</t>
         </is>
       </c>
       <c r="D219" t="inlineStr">
         <is>
           <t>Baxşəliyeva</t>
         </is>
       </c>
       <c r="E219" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -13834,51 +13834,51 @@
       <c r="H219" t="inlineStr"/>
       <c r="I219" s="2" t="n">
         <v>28345</v>
       </c>
       <c r="J219" t="inlineStr">
         <is>
           <t>Tarixi etnoqrafiya</t>
         </is>
       </c>
       <c r="K219" t="inlineStr">
         <is>
           <t>Böyük laborant</t>
         </is>
       </c>
       <c r="L219" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M219" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N219" t="inlineStr"/>
       <c r="O219" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Bax%C5%9F%C9%99liyeva_G%C3%BClnaz_Arif_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Bax%C5%9F%C9%99liyeva_G%C3%BClnaz_Arif_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="n">
         <v>2007</v>
       </c>
       <c r="B220" t="inlineStr">
         <is>
           <t>Aydan</t>
         </is>
       </c>
       <c r="C220" t="inlineStr">
         <is>
           <t>Aydın qızı</t>
         </is>
       </c>
       <c r="D220" t="inlineStr">
         <is>
           <t>Əliməmmədova</t>
         </is>
       </c>
       <c r="E220" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -13893,51 +13893,51 @@
       <c r="H220" t="inlineStr"/>
       <c r="I220" s="2" t="n">
         <v>33192</v>
       </c>
       <c r="J220" t="inlineStr">
         <is>
           <t>Tarixin nəzəriyyəsi, mənbəşünaslıq və tarixşünaslıq</t>
         </is>
       </c>
       <c r="K220" t="inlineStr">
         <is>
           <t>Böyük laborant</t>
         </is>
       </c>
       <c r="L220" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M220" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N220" t="inlineStr"/>
       <c r="O220" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Flim%C9%99mm%C9%99dova_Aydan_Ayd%C4%B1n_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Flim%C9%99mm%C9%99dova_Aydan_Ayd%C4%B1n_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="n">
         <v>2008</v>
       </c>
       <c r="B221" t="inlineStr">
         <is>
           <t>Fəridə</t>
         </is>
       </c>
       <c r="C221" t="inlineStr">
         <is>
           <t>Əhəd qızı</t>
         </is>
       </c>
       <c r="D221" t="inlineStr">
         <is>
           <t>Allahverdiyeva</t>
         </is>
       </c>
       <c r="E221" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -13952,51 +13952,51 @@
       <c r="H221" t="inlineStr"/>
       <c r="I221" s="2" t="n">
         <v>34598</v>
       </c>
       <c r="J221" t="inlineStr">
         <is>
           <t>Tarixin nəzəriyyəsi, mənbəşünaslıq və tarixşünaslıq</t>
         </is>
       </c>
       <c r="K221" t="inlineStr">
         <is>
           <t>Böyük laborant</t>
         </is>
       </c>
       <c r="L221" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M221" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N221" t="inlineStr"/>
       <c r="O221" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Allahverdiyeva_F%C9%99rid%C9%99_%C6%8Fh%C9%99d_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Allahverdiyeva_F%C9%99rid%C9%99_%C6%8Fh%C9%99d_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="n">
         <v>2009</v>
       </c>
       <c r="B222" t="inlineStr">
         <is>
           <t>Afaq</t>
         </is>
       </c>
       <c r="C222" t="inlineStr">
         <is>
           <t>İntiqam qızı</t>
         </is>
       </c>
       <c r="D222" t="inlineStr">
         <is>
           <t>Əliyeva</t>
         </is>
       </c>
       <c r="E222" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -14011,51 +14011,51 @@
       <c r="H222" t="inlineStr"/>
       <c r="I222" s="2" t="n">
         <v>32474</v>
       </c>
       <c r="J222" t="inlineStr">
         <is>
           <t>Təchizat və xidmət şöbəsi</t>
         </is>
       </c>
       <c r="K222" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L222" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M222" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N222" t="inlineStr"/>
       <c r="O222" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyeva_Afaq_%C4%B0ntiqam_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyeva_Afaq_%C4%B0ntiqam_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="n">
         <v>2010</v>
       </c>
       <c r="B223" t="inlineStr">
         <is>
           <t>Cavair</t>
         </is>
       </c>
       <c r="C223" t="inlineStr">
         <is>
           <t>Zakir qızı</t>
         </is>
       </c>
       <c r="D223" t="inlineStr">
         <is>
           <t>Niftəliyeva</t>
         </is>
       </c>
       <c r="E223" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -14070,51 +14070,51 @@
       <c r="H223" t="inlineStr"/>
       <c r="I223" s="2" t="n">
         <v>28452</v>
       </c>
       <c r="J223" t="inlineStr">
         <is>
           <t>Təchizat və xidmət şöbəsi</t>
         </is>
       </c>
       <c r="K223" t="inlineStr">
         <is>
           <t>Baş mütəxəssis</t>
         </is>
       </c>
       <c r="L223" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M223" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N223" t="inlineStr"/>
       <c r="O223" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Nift%C9%99liyeva_Cavair_Zakir_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Nift%C9%99liyeva_Cavair_Zakir_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="n">
         <v>2011</v>
       </c>
       <c r="B224" t="inlineStr">
         <is>
           <t>Elçin</t>
         </is>
       </c>
       <c r="C224" t="inlineStr">
         <is>
           <t>Əli oğlu</t>
         </is>
       </c>
       <c r="D224" t="inlineStr">
         <is>
           <t>Məhəmmədli</t>
         </is>
       </c>
       <c r="E224" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -14129,51 +14129,51 @@
       <c r="H224" t="inlineStr"/>
       <c r="I224" s="2" t="n">
         <v>34814</v>
       </c>
       <c r="J224" t="inlineStr">
         <is>
           <t>Təhsil şöbəsi</t>
         </is>
       </c>
       <c r="K224" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L224" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M224" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N224" t="inlineStr"/>
       <c r="O224" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0000-8194-3593'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99h%C9%99mm%C9%99dli_El%C3%A7in_%C6%8Fli_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0000-8194-3593'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99h%C9%99mm%C9%99dli_El%C3%A7in_%C6%8Fli_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="n">
         <v>2012</v>
       </c>
       <c r="B225" t="inlineStr">
         <is>
           <t>Bahar</t>
         </is>
       </c>
       <c r="C225" t="inlineStr">
         <is>
           <t>Fəzli qızı</t>
         </is>
       </c>
       <c r="D225" t="inlineStr">
         <is>
           <t>Qasımlı</t>
         </is>
       </c>
       <c r="E225" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -14188,51 +14188,51 @@
       <c r="H225" t="inlineStr"/>
       <c r="I225" s="2" t="n">
         <v>34056</v>
       </c>
       <c r="J225" t="inlineStr">
         <is>
           <t>Təhsil şöbəsi</t>
         </is>
       </c>
       <c r="K225" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L225" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M225" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N225" t="inlineStr"/>
       <c r="O225" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0007-7628-8652'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Qas%C4%B1ml%C4%B1_Bahar_F%C9%99zli_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0007-7628-8652'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Qas%C4%B1ml%C4%B1_Bahar_F%C9%99zli_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="n">
         <v>2013</v>
       </c>
       <c r="B226" t="inlineStr">
         <is>
           <t>Gülçin</t>
         </is>
       </c>
       <c r="C226" t="inlineStr">
         <is>
           <t>Ehtibar qızı</t>
         </is>
       </c>
       <c r="D226" t="inlineStr">
         <is>
           <t>Mürsəlova</t>
         </is>
       </c>
       <c r="E226" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -14247,51 +14247,51 @@
       <c r="H226" t="inlineStr"/>
       <c r="I226" s="2" t="n">
         <v>33647</v>
       </c>
       <c r="J226" t="inlineStr">
         <is>
           <t>Türk xalqlarının etnoqrafiyası</t>
         </is>
       </c>
       <c r="K226" t="inlineStr">
         <is>
           <t>Böyük laborant</t>
         </is>
       </c>
       <c r="L226" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M226" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N226" t="inlineStr"/>
       <c r="O226" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C3%BCrs%C9%99lova_G%C3%BCl%C3%A7in_Ehtibar_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C3%BCrs%C9%99lova_G%C3%BCl%C3%A7in_Ehtibar_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="n">
         <v>2014</v>
       </c>
       <c r="B227" t="inlineStr">
         <is>
           <t>Nərminə</t>
         </is>
       </c>
       <c r="C227" t="inlineStr">
         <is>
           <t>Ağarza qızı</t>
         </is>
       </c>
       <c r="D227" t="inlineStr">
         <is>
           <t>Hüseynova</t>
         </is>
       </c>
       <c r="E227" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -14306,51 +14306,51 @@
       <c r="H227" t="inlineStr"/>
       <c r="I227" s="2" t="n">
         <v>31918</v>
       </c>
       <c r="J227" t="inlineStr">
         <is>
           <t>Türk xalqlarının etnoqrafiyası</t>
         </is>
       </c>
       <c r="K227" t="inlineStr">
         <is>
           <t>Böyük laborant</t>
         </is>
       </c>
       <c r="L227" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M227" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N227" t="inlineStr"/>
       <c r="O227" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C3%BCseynova_N%C9%99rmin%C9%99_A%C4%9Farza_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C3%BCseynova_N%C9%99rmin%C9%99_A%C4%9Farza_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="n">
         <v>2439</v>
       </c>
       <c r="B228" t="inlineStr">
         <is>
           <t>Günay</t>
         </is>
       </c>
       <c r="C228" t="inlineStr">
         <is>
           <t>Azər qızı</t>
         </is>
       </c>
       <c r="D228" t="inlineStr">
         <is>
           <t>Əliyeva</t>
         </is>
       </c>
       <c r="E228" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -14363,51 +14363,51 @@
       </c>
       <c r="G228" t="inlineStr"/>
       <c r="H228" t="inlineStr"/>
       <c r="I228" t="inlineStr"/>
       <c r="J228" t="inlineStr">
         <is>
           <t>Qafqaz tarixi</t>
         </is>
       </c>
       <c r="K228" t="inlineStr">
         <is>
           <t>Baş mütəxəssis</t>
         </is>
       </c>
       <c r="L228" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M228" s="2" t="n">
         <v>45986</v>
       </c>
       <c r="N228" t="inlineStr"/>
       <c r="O228" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=aIyyPLMAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyeva_G%C3%BCnay_Az%C9%99r_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=aIyyPLMAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyeva_G%C3%BCnay_Az%C9%99r_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="n">
         <v>2448</v>
       </c>
       <c r="B229" t="inlineStr">
         <is>
           <t>Nüşabə</t>
         </is>
       </c>
       <c r="C229" t="inlineStr">
         <is>
           <t>İsmayıl qızı</t>
         </is>
       </c>
       <c r="D229" t="inlineStr">
         <is>
           <t>Yaqubova</t>
         </is>
       </c>
       <c r="E229" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -14420,51 +14420,51 @@
       </c>
       <c r="G229" t="inlineStr"/>
       <c r="H229" t="inlineStr"/>
       <c r="I229" t="inlineStr"/>
       <c r="J229" t="inlineStr">
         <is>
           <t>Qafqaz tarixi</t>
         </is>
       </c>
       <c r="K229" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L229" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M229" s="2" t="n">
         <v>45986</v>
       </c>
       <c r="N229" t="inlineStr"/>
       <c r="O229" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=978ZmgEAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Yaqubova_N%C3%BC%C5%9Fab%C9%99_%C4%B0smay%C4%B1l_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=978ZmgEAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Yaqubova_N%C3%BC%C5%9Fab%C9%99_%C4%B0smay%C4%B1l_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="n">
         <v>2449</v>
       </c>
       <c r="B230" t="inlineStr">
         <is>
           <t>Zeynəb</t>
         </is>
       </c>
       <c r="C230" t="inlineStr">
         <is>
           <t>Natiq qızı</t>
         </is>
       </c>
       <c r="D230" t="inlineStr">
         <is>
           <t>Allahverdiyeva</t>
         </is>
       </c>
       <c r="E230" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -14477,51 +14477,51 @@
       </c>
       <c r="G230" t="inlineStr"/>
       <c r="H230" t="inlineStr"/>
       <c r="I230" t="inlineStr"/>
       <c r="J230" t="inlineStr">
         <is>
           <t>Şimali Qafqaz araşdırmaları</t>
         </is>
       </c>
       <c r="K230" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L230" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M230" s="2" t="n">
         <v>45986</v>
       </c>
       <c r="N230" t="inlineStr"/>
       <c r="O230" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=wxZ1CDwAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Allahverdiyeva_Zeyn%C9%99b_Natiq_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=wxZ1CDwAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Allahverdiyeva_Zeyn%C9%99b_Natiq_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="n">
         <v>2455</v>
       </c>
       <c r="B231" t="inlineStr">
         <is>
           <t>Qasım</t>
         </is>
       </c>
       <c r="C231" t="inlineStr">
         <is>
           <t>Əhəd oğlu</t>
         </is>
       </c>
       <c r="D231" t="inlineStr">
         <is>
           <t>Hacıyev</t>
         </is>
       </c>
       <c r="E231" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -14542,51 +14542,51 @@
           <t>Professor</t>
         </is>
       </c>
       <c r="I231" t="inlineStr"/>
       <c r="J231" t="inlineStr">
         <is>
           <t>Qafqaz tarixi</t>
         </is>
       </c>
       <c r="K231" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L231" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M231" s="2" t="n">
         <v>45986</v>
       </c>
       <c r="N231" t="inlineStr"/>
       <c r="O231" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=Shc5ygIAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/Qas%C4%B1mHac%C4%B1yev'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-6500-7890'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Hac%C4%B1yev_Qas%C4%B1m_%C6%8Fh%C9%99d_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=Shc5ygIAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/Qas%C4%B1mHac%C4%B1yev'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-6500-7890'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Hac%C4%B1yev_Qas%C4%B1m_%C6%8Fh%C9%99d_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="n">
         <v>2456</v>
       </c>
       <c r="B232" t="inlineStr">
         <is>
           <t>Günel</t>
         </is>
       </c>
       <c r="C232" t="inlineStr">
         <is>
           <t>Misir qızı</t>
         </is>
       </c>
       <c r="D232" t="inlineStr">
         <is>
           <t>Musayeva</t>
         </is>
       </c>
       <c r="E232" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -14607,51 +14607,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I232" t="inlineStr"/>
       <c r="J232" t="inlineStr">
         <is>
           <t>Şimali Qafqaz araşdırmaları</t>
         </is>
       </c>
       <c r="K232" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L232" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M232" s="2" t="n">
         <v>45986</v>
       </c>
       <c r="N232" t="inlineStr"/>
       <c r="O232" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=KruO27sAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Gunel-Musayeva-2'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/GunelAlieva'}, {'platform_name': 'TÜBITAK DergiPark', 'platform_logo': '/media/platform_logos/DP.PNG', 'url': 'https://dergipark.org.tr/en/pub/@gunelmusayeva89'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-6940-6207'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/2456/10/#ameadergipark'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Musayeva_G%C3%BCnel_Misir_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=KruO27sAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Gunel-Musayeva-2'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/GunelAlieva'}, {'platform_name': 'TÜBITAK DergiPark', 'platform_logo': '/media/platform_logos/DP.PNG', 'url': 'https://dergipark.org.tr/en/pub/@gunelmusayeva89'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-6940-6207'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/2456/10/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Musayeva_G%C3%BCnel_Misir_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="n">
         <v>2462</v>
       </c>
       <c r="B233" t="inlineStr">
         <is>
           <t>Məzahir</t>
         </is>
       </c>
       <c r="C233" t="inlineStr">
         <is>
           <t>Tarverdi oğlu</t>
         </is>
       </c>
       <c r="D233" t="inlineStr">
         <is>
           <t>Sadıxov</t>
         </is>
       </c>
       <c r="E233" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -14666,51 +14666,51 @@
       <c r="H233" t="inlineStr"/>
       <c r="I233" s="2" t="n">
         <v>18424</v>
       </c>
       <c r="J233" t="inlineStr">
         <is>
           <t>Şimali Qafqaz araşdırmaları</t>
         </is>
       </c>
       <c r="K233" t="inlineStr">
         <is>
           <t>Baş mütəxəssis</t>
         </is>
       </c>
       <c r="L233" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M233" s="2" t="n">
         <v>45986</v>
       </c>
       <c r="N233" t="inlineStr"/>
       <c r="O233" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Sad%C4%B1xov_M%C9%99zahir_Tarverdi_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Sad%C4%B1xov_M%C9%99zahir_Tarverdi_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="n">
         <v>2463</v>
       </c>
       <c r="B234" t="inlineStr">
         <is>
           <t>Polad</t>
         </is>
       </c>
       <c r="C234" t="inlineStr">
         <is>
           <t>Murad oğlu</t>
         </is>
       </c>
       <c r="D234" t="inlineStr">
         <is>
           <t>Zərbəliyev</t>
         </is>
       </c>
       <c r="E234" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -14725,51 +14725,51 @@
       <c r="H234" t="inlineStr"/>
       <c r="I234" s="2" t="n">
         <v>29233</v>
       </c>
       <c r="J234" t="inlineStr">
         <is>
           <t>Qərbi Azərbaycan tarixi</t>
         </is>
       </c>
       <c r="K234" t="inlineStr">
         <is>
           <t>Böyük laborant</t>
         </is>
       </c>
       <c r="L234" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M234" s="2" t="n">
         <v>45986</v>
       </c>
       <c r="N234" t="inlineStr"/>
       <c r="O234" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Z%C9%99rb%C9%99liyev_Polad_Murad_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Z%C9%99rb%C9%99liyev_Polad_Murad_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="n">
         <v>3117</v>
       </c>
       <c r="B235" t="inlineStr">
         <is>
           <t>Zemfira</t>
         </is>
       </c>
       <c r="C235" t="inlineStr">
         <is>
           <t>Əli qızı</t>
         </is>
       </c>
       <c r="D235" t="inlineStr">
         <is>
           <t>Hacıyeva</t>
         </is>
       </c>
       <c r="E235" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -14790,51 +14790,51 @@
           <t>Dosent</t>
         </is>
       </c>
       <c r="I235" t="inlineStr"/>
       <c r="J235" t="inlineStr">
         <is>
           <t>Azərbaycanın VII – XIV əsrlər tarixi</t>
         </is>
       </c>
       <c r="K235" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L235" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M235" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N235" t="inlineStr"/>
       <c r="O235" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=hXjARjAAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0000-2482-8425'}, {'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Hac%C4%B1yeva_Zemfira_%C6%8Fli_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=hXjARjAAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0000-2482-8425'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Hac%C4%B1yeva_Zemfira_%C6%8Fli_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="n">
         <v>3195</v>
       </c>
       <c r="B236" t="inlineStr">
         <is>
           <t>Aynur</t>
         </is>
       </c>
       <c r="C236" t="inlineStr">
         <is>
           <t>İbrahim qızı</t>
         </is>
       </c>
       <c r="D236" t="inlineStr">
         <is>
           <t>Kərimli</t>
         </is>
       </c>
       <c r="E236" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -14847,48 +14847,48 @@
       </c>
       <c r="G236" t="inlineStr"/>
       <c r="H236" t="inlineStr"/>
       <c r="I236" t="inlineStr"/>
       <c r="J236" t="inlineStr">
         <is>
           <t>Şimali Qafqaz araşdırmaları</t>
         </is>
       </c>
       <c r="K236" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L236" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M236" s="2" t="n">
         <v>45986</v>
       </c>
       <c r="N236" t="inlineStr"/>
       <c r="O236" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/K%C9%99rimli_Aynur_%C4%B0brahim_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/K%C9%99rimli_Aynur_%C4%B0brahim_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>