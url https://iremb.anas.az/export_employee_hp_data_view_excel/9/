--- v0 (2026-05-31)
+++ v1 (2026-09-23)
@@ -2598,51 +2598,51 @@
         </is>
       </c>
       <c r="H35" t="inlineStr"/>
       <c r="I35" t="inlineStr"/>
       <c r="J35" t="inlineStr">
         <is>
           <t>Sosial psixologiya</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L35" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M35" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N35" t="inlineStr"/>
       <c r="O35" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=ttxhQlsAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-8012-0720'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Hac%C4%B1yeva_Arzu_%C6%8F%C5%9Fr%C9%99f_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=ttxhQlsAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-8012-0720'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/2270/9/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Hac%C4%B1yeva_Arzu_%C6%8F%C5%9Fr%C9%99f_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="n">
         <v>2271</v>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>Elşad</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>Ağahüseyn oğlu</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>Həsənli</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>İşləyir</t>