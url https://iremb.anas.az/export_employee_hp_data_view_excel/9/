--- v1 (2026-09-23)
+++ v2 (2026-11-07)
@@ -426,68 +426,68 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O212"/>
+  <dimension ref="A1:O210"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="13" customWidth="1" min="2" max="2"/>
     <col width="17" customWidth="1" min="3" max="3"/>
     <col width="21" customWidth="1" min="4" max="4"/>
     <col width="9" customWidth="1" min="5" max="5"/>
     <col width="15" customWidth="1" min="6" max="6"/>
     <col width="38" customWidth="1" min="7" max="7"/>
     <col width="15" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
-    <col width="58" customWidth="1" min="10" max="10"/>
+    <col width="59" customWidth="1" min="10" max="10"/>
     <col width="35" customWidth="1" min="11" max="11"/>
     <col width="34" customWidth="1" min="12" max="12"/>
     <col width="12" customWidth="1" min="13" max="13"/>
     <col width="10" customWidth="1" min="14" max="14"/>
     <col width="1300" customWidth="1" min="15" max="15"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>employee_id</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>first_name</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>second_name</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
@@ -530,590 +530,622 @@
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>institution</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>start_year</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>end_year</t>
         </is>
       </c>
       <c r="O1" s="1" t="inlineStr">
         <is>
           <t>platform_profiles</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
-        <v>2237</v>
+        <v>1878</v>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Aydın</t>
+          <t>Əsəd</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>Arif oğlu</t>
+          <t>Canəli oğlu</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>Əlizadə</t>
+          <t>Qurbanlı</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
-      <c r="G2" t="inlineStr"/>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>tarix üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
       <c r="H2" t="inlineStr"/>
       <c r="I2" t="inlineStr"/>
       <c r="J2" t="inlineStr">
         <is>
-          <t>Fəlsəfi-hüquqi təlimlər və suverenlik</t>
+          <t>Qərbi Azərbaycana qayıdış siyasəti və ermənişünaslıq</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>Baş elmi işçi</t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M2" s="2" t="n">
-        <v>45292</v>
+        <v>46176</v>
       </c>
       <c r="N2" t="inlineStr"/>
       <c r="O2" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=SjodXxsAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Aydin_Alizade'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/AlizadeAydin'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Flizad%C9%99_Ayd%C4%B1n_Arif_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Qurbanl%C4%B1_%C6%8Fs%C9%99d_Can%C9%99li_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
-        <v>2238</v>
+        <v>2015</v>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Şahin</t>
+          <t>Töhfə</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>Xanoğlan oğlu</t>
+          <t>Talış qızı</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>Bağırov</t>
+          <t>Hüseynova</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>siyasi elmlər üzrə fəlsəfə doktoru</t>
-[...2 lines deleted...]
-      <c r="H3" t="inlineStr"/>
+          <t>tarix üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="H3" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="I3" t="inlineStr"/>
       <c r="J3" t="inlineStr">
         <is>
-          <t>Siyasətin fəlsəfəsi və sosialogiyası</t>
+          <t>İslam fəlsəfəsi</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M3" s="2" t="n">
-        <v>45292</v>
+        <v>46176</v>
       </c>
       <c r="N3" t="inlineStr"/>
       <c r="O3" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=mzkIPEcAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Shahin-Bagirov'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/BagirovShahin'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-5986-3877'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Ba%C4%9F%C4%B1rov_%C5%9Eahin_Xano%C4%9Flan_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C3%BCseynova_T%C3%B6hf%C9%99_Tal%C4%B1%C5%9F_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
-        <v>2239</v>
+        <v>2237</v>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>İlham</t>
+          <t>Aydın</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>Ramiz oğlu</t>
+          <t>Arif oğlu</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>Məmmədzadə</t>
+          <t>Əlizadə</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
-      <c r="G4" t="inlineStr"/>
-      <c r="H4" t="inlineStr"/>
+      <c r="G4" t="inlineStr">
+        <is>
+          <t>fəlsəfə elmləri doktoru</t>
+        </is>
+      </c>
+      <c r="H4" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="I4" t="inlineStr"/>
       <c r="J4" t="inlineStr">
         <is>
-          <t>Rəhbərlik</t>
+          <t>Rəqəmsal sosiologiya və sosioloji tədqiqatlar</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>Direktor</t>
+          <t>Baş elmi işçi</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M4" s="2" t="n">
-        <v>45292</v>
+        <v>46176</v>
       </c>
       <c r="N4" t="inlineStr"/>
       <c r="O4" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=kMLkvW0AAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Ilham-Mammadzada-2'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/IlhamMammadzada1'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0009-5543-3624'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/2239/9/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dzad%C9%99_%C4%B0lham_Ramiz_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=SjodXxsAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Aydin_Alizade'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/AlizadeAydin'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Flizad%C9%99_Ayd%C4%B1n_Arif_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
-        <v>2240</v>
+        <v>2238</v>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Əli</t>
+          <t>Şahin</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>Seyidabbas oğlu</t>
+          <t>Xanoğlan oğlu</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>Abasov</t>
+          <t>Bağırov</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>Fəlsəfə elmləri doktoru</t>
+          <t>siyasi elmlər üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t>Professor</t>
+          <t>Dosent</t>
         </is>
       </c>
       <c r="I5" t="inlineStr"/>
       <c r="J5" t="inlineStr">
         <is>
-          <t>Müasirfəlsəfə problemləri</t>
+          <t>Siyasətin fəlsəfəsi və sosialogiyası</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>Şöbə müdiri</t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M5" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N5" t="inlineStr"/>
       <c r="O5" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=iNYaF-0AAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Abasov_%C6%8Fli_Seyidabbas_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=mzkIPEcAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Shahin-Bagirov'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/BagirovShahin'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-5986-3877'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Ba%C4%9F%C4%B1rov_%C5%9Eahin_Xano%C4%9Flan_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
-        <v>2241</v>
+        <v>2239</v>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Rövşən</t>
+          <t>İlham</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>Sabir oğlu</t>
+          <t>Ramiz oğlu</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>Hacıyev</t>
+          <t>Məmmədzadə</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>fəlsəfə üzrə fəlsəfə doktoru</t>
-[...2 lines deleted...]
-      <c r="H6" t="inlineStr"/>
+          <t>fəlsəfə elmləri doktoru</t>
+        </is>
+      </c>
+      <c r="H6" t="inlineStr">
+        <is>
+          <t>Professor</t>
+        </is>
+      </c>
       <c r="I6" t="inlineStr"/>
       <c r="J6" t="inlineStr">
         <is>
-          <t>İdrak nəzəriyyəsi və məntiq şöbəsi</t>
+          <t>Rəhbərlik</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>Aparıcı elmi işçi</t>
+          <t>Direktor</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M6" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N6" t="inlineStr"/>
       <c r="O6" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=7DVaEtoAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/РовшанГаджиев'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0005-9189-0313'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Hac%C4%B1yev_R%C3%B6v%C5%9F%C9%99n_Sabir_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=kMLkvW0AAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Ilham-Mammadzada-2'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/IlhamMammadzada1'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0009-5543-3624'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/2239/9/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dzad%C9%99_%C4%B0lham_Ramiz_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
-        <v>2242</v>
+        <v>2240</v>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>İlham</t>
+          <t>Əli</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>Əbülfət oğlu</t>
+          <t>Seyidabbas oğlu</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>Abbasov</t>
+          <t>Abasov</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
           <t>fəlsəfə üzrə fəlsəfə doktoru</t>
         </is>
       </c>
-      <c r="H7" t="inlineStr"/>
+      <c r="H7" t="inlineStr">
+        <is>
+          <t>Professor</t>
+        </is>
+      </c>
       <c r="I7" t="inlineStr"/>
       <c r="J7" t="inlineStr">
         <is>
-          <t>Sosiologiya</t>
+          <t>Müasirfəlsəfə problemləri</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>Böyük elmi işçi</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M7" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N7" t="inlineStr"/>
       <c r="O7" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=JD_Waf8AAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Abbasov_%C4%B0lham_%C6%8Fb%C3%BClf%C9%99t_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=iNYaF-0AAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Abasov_%C6%8Fli_Seyidabbas_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
-        <v>2243</v>
+        <v>2241</v>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Faiq</t>
+          <t>Rövşən</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>Qəzənfər oğlu</t>
+          <t>Sabir oğlu</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>Ələkbərov</t>
+          <t>Hacıyev</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
           <t>fəlsəfə üzrə fəlsəfə doktoru</t>
         </is>
       </c>
-      <c r="H8" t="inlineStr"/>
+      <c r="H8" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="I8" t="inlineStr"/>
       <c r="J8" t="inlineStr">
         <is>
-          <t>Azərbaycan fəlsəfə tarixi</t>
+          <t>İdrak nəzəriyyəsi və məntiq şöbəsi</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M8" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N8" t="inlineStr"/>
       <c r="O8" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=TQG9H6UAAAAJ&amp;hl=en'}, {'platform_name': 'Web of Science', 'platform_logo': '/media/platform_logos/WOS.PNG', 'url': 'https://www.webofscience.com/wos/author/record/ABX-3927-2022'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://science.academia.edu/FaiqElekberov'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fl%C9%99kb%C9%99rov_Faiq_Q%C9%99z%C9%99nf%C9%99r_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=7DVaEtoAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/RovshanHajiyev'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0005-9189-0313'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Hac%C4%B1yev_R%C3%B6v%C5%9F%C9%99n_Sabir_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
-        <v>2244</v>
+        <v>2242</v>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Rəhman</t>
+          <t>İlham</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>Ağahüseyn oğlu</t>
+          <t>Əbülfət oğlu</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>Bədəlov</t>
+          <t>Abbasov</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>Fəlsəfə elmləri doktoru</t>
+          <t>fəlsəfə üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="H9" t="inlineStr"/>
       <c r="I9" t="inlineStr"/>
       <c r="J9" t="inlineStr">
         <is>
-          <t>İdrak nəzəriyyəsi və məntiq şöbəsi</t>
+          <t>Rəqəmsal sosiologiya və sosioloji tədqiqatlar</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>Baş elmi işçi</t>
+          <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M9" s="2" t="n">
-        <v>45292</v>
+        <v>46176</v>
       </c>
       <c r="N9" t="inlineStr"/>
       <c r="O9" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=xBnu2DUAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/B%C9%99d%C9%99lov_R%C9%99hman_A%C4%9Fah%C3%BCseyn_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=JD_Waf8AAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Abbasov_%C4%B0lham_%C6%8Fb%C3%BClf%C9%99t_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
-        <v>2245</v>
+        <v>2243</v>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Elnur</t>
+          <t>Faiq</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>Məcnun oğlu</t>
+          <t>Qəzənfər oğlu</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>Rüstəmov</t>
+          <t>Ələkbərov</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
           <t>fəlsəfə üzrə fəlsəfə doktoru</t>
         </is>
       </c>
-      <c r="H10" t="inlineStr"/>
+      <c r="H10" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="I10" t="inlineStr"/>
       <c r="J10" t="inlineStr">
         <is>
-          <t>Sosial psixologiya</t>
+          <t>Türk xalqlarının fəlsəfi fikir tarixi və müasir fəlsəfəsi</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>Elmi işçi</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M10" s="2" t="n">
-        <v>45292</v>
+        <v>46176</v>
       </c>
       <c r="N10" t="inlineStr"/>
       <c r="O10" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=ChnkPj0AAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-3241-1707'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/R%C3%BCst%C9%99mov_Elnur_M%C9%99cnun_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=TQG9H6UAAAAJ&amp;hl=en'}, {'platform_name': 'Web of Science', 'platform_logo': '/media/platform_logos/WOS.PNG', 'url': 'https://www.webofscience.com/wos/author/record/ABX-3927-2022'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://science.academia.edu/FaiqElekberov'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fl%C9%99kb%C9%99rov_Faiq_Q%C9%99z%C9%99nf%C9%99r_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>2246</v>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Sakit</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>Yahya oğlu</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>Hüseynov</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>İşləyir</t>
@@ -1232,52 +1264,60 @@
       <c r="B13" t="inlineStr">
         <is>
           <t>Dilarə</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>Mir-Səməd qızı</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>Müslümzadə</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
-      <c r="G13" t="inlineStr"/>
-      <c r="H13" t="inlineStr"/>
+      <c r="G13" t="inlineStr">
+        <is>
+          <t>fəlsəfə elmləri doktoru</t>
+        </is>
+      </c>
+      <c r="H13" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="I13" t="inlineStr"/>
       <c r="J13" t="inlineStr">
         <is>
           <t>Etika</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
           <t>Baş elmi işçi</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M13" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N13" t="inlineStr"/>
       <c r="O13" t="inlineStr">
         <is>
           <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=hvtmIssAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Dilara-Muslumzada'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/DilaraMuslumzada'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0000-6106-7688'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C3%BCsl%C3%BCmzad%C9%99_Dilar%C9%99_Mir-S%C9%99m%C9%99d_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
@@ -1420,11725 +1460,11775 @@
       <c r="C16" t="inlineStr">
         <is>
           <t>Eldar qızı</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>Zalova</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G16" t="inlineStr"/>
       <c r="H16" t="inlineStr"/>
       <c r="I16" t="inlineStr"/>
       <c r="J16" t="inlineStr">
         <is>
-          <t>Sosiologiya</t>
+          <t>Rəqəmsal sosiologiya və sosioloji tədqiqatlar</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M16" s="2" t="n">
-        <v>45292</v>
+        <v>46176</v>
       </c>
       <c r="N16" t="inlineStr"/>
       <c r="O16" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=6jWIPPkAAAAJ&amp;hl=en '}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Zalova_%C3%9Clk%C9%99r_Eldar_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=6jWIPPkAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Zalova_%C3%9Clk%C9%99r_Eldar_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
-        <v>2252</v>
+        <v>2254</v>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Tünzalə</t>
+          <t>Yeganə</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>Rəcəf qızı</t>
+          <t>Mais qızı</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>Musayeva</t>
+          <t>Bağırova</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
-      <c r="G17" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G17" t="inlineStr"/>
       <c r="H17" t="inlineStr"/>
       <c r="I17" t="inlineStr"/>
       <c r="J17" t="inlineStr">
         <is>
-          <t>Sosial psixologiya</t>
+          <t>Rəqəmsal inkişaf və süni intellektin fəlsəfi problemləri</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M17" s="2" t="n">
-        <v>45292</v>
+        <v>46176</v>
       </c>
       <c r="N17" t="inlineStr"/>
       <c r="O17" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=6KnkNw8AAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/TunzalaMusayeva'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-3074-5364'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Musayeva_T%C3%BCnzal%C9%99_R%C9%99c%C9%99f_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=Eqn6oLoAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Ba%C4%9F%C4%B1rova_Yegan%C9%99_Mais_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
-        <v>2253</v>
+        <v>2255</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Taleh</t>
+          <t>Şölət</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>Elton oğlu</t>
+          <t>Əlövsət oğlu</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>Hacıyev</t>
+          <t>Zeynalov</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>fəlsəfə üzrə fəlsəfə doktoru</t>
         </is>
       </c>
-      <c r="H18" t="inlineStr"/>
+      <c r="H18" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="I18" t="inlineStr"/>
       <c r="J18" t="inlineStr">
         <is>
-          <t>İdrak nəzəriyyəsi və məntiq şöbəsi</t>
+          <t>Davamlı inkişafın fəlsəfəsi və sosiologiyası</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M18" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N18" t="inlineStr"/>
       <c r="O18" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=uPm_jiUAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/TalehHac%C4%B1yev'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-6196-8953'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Hac%C4%B1yev_Taleh_Elton_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=nmCzPHUAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/SholetZeynalov'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-2509-1159'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Zeynalov_%C5%9E%C3%B6l%C9%99t_%C6%8Fl%C3%B6vs%C9%99t_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="n">
-        <v>2254</v>
+        <v>2256</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Yeganə</t>
+          <t>Füzuli</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>Mais qızı</t>
+          <t>Məhəmməd oğlu</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>Bağırova</t>
+          <t>Qurbanov</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
-      <c r="G19" t="inlineStr"/>
+      <c r="G19" t="inlineStr">
+        <is>
+          <t>Fəlsəfə elmləri doktoru</t>
+        </is>
+      </c>
       <c r="H19" t="inlineStr"/>
       <c r="I19" t="inlineStr"/>
       <c r="J19" t="inlineStr">
         <is>
-          <t>İnformasiya cəmiyyətin fəlsəfi və sosioloji problemləri</t>
+          <t>Sosial fəlsəfə və ekoloji problemlər</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
-          <t>Elmi işçi</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M19" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N19" t="inlineStr"/>
       <c r="O19" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=Eqn6oLoAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Ba%C4%9F%C4%B1rova_Yegan%C9%99_Mais_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=J16EvXoAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/FuzuliQurbanov'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0006-6038-8547'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Qurbanov_F%C3%BCzuli_M%C9%99h%C9%99mm%C9%99d_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="n">
-        <v>2255</v>
+        <v>2257</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Şölət</t>
+          <t>Eynulla</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>Əlövsət oğlu</t>
+          <t>Yadulla oğlu</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>Zeynalov</t>
+          <t>Mədətli</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>fəlsəfə üzrə fəlsəfə doktoru</t>
-[...2 lines deleted...]
-      <c r="H20" t="inlineStr"/>
+          <t>tarix elmləri doktoru</t>
+        </is>
+      </c>
+      <c r="H20" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="I20" t="inlineStr"/>
       <c r="J20" t="inlineStr">
         <is>
-          <t>Davamlı inkişafın fəlsəfəsi və sosiologiyası</t>
+          <t>Heydər Əliyevin siyasi irsi və azərbaycançiliq fəlsəfəsi</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
-          <t>Aparıcı elmi işçi</t>
+          <t>İcraçı direktor,baş elmi işçi</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M20" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N20" t="inlineStr"/>
       <c r="O20" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=nmCzPHUAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/SholetZeynalov'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-2509-1159'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Zeynalov_%C5%9E%C3%B6l%C9%99t_%C6%8Fl%C3%B6vs%C9%99t_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=caIRQggAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-9315-9990'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99d%C9%99tli_Eynulla_Yadulla_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="n">
-        <v>2256</v>
+        <v>2258</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Füzuli</t>
+          <t>Əntiqə</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>Məhəmməd oğlu</t>
+          <t>Niftiəli qızı</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>Qurbanov</t>
+          <t>Paşayeva</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>Fəlsəfə elmləri doktoru</t>
-[...2 lines deleted...]
-      <c r="H21" t="inlineStr"/>
+          <t>fəlsəfə üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="H21" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="I21" t="inlineStr"/>
       <c r="J21" t="inlineStr">
         <is>
-          <t>Sosial fəlsəfə və ekoloji problemlər</t>
+          <t>Heydər Əliyevin siyasi irsi və azərbaycançiliq fəlsəfəsi</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
-          <t>Şöbə müdiri</t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M21" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N21" t="inlineStr"/>
       <c r="O21" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=J16EvXoAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/FuzuliQurbanov'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0006-6038-8547'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Qurbanov_F%C3%BCzuli_M%C9%99h%C9%99mm%C9%99d_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=eS3ssD0AAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Antiga-Pashayeva-2'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/PashayevaAntiga'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Pa%C5%9Fayeva_%C6%8Fntiq%C9%99_Nifti%C9%99li_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="n">
-        <v>2257</v>
+        <v>2259</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Eynulla</t>
+          <t>Zemfira</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>Yadulla oğlu</t>
+          <t>Ziyaddin qızı</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>Mədətli</t>
+          <t>Məmmədzadə</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>Tarix elmləri doktoru</t>
+          <t>fəlsəfə üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="H22" t="inlineStr"/>
       <c r="I22" t="inlineStr"/>
       <c r="J22" t="inlineStr">
         <is>
-          <t>Heydər Əliyevin siyasi irsi və azərbaycançiliq fəlsəfəsi</t>
+          <t>Siyasətin fəlsəfəsi və sosialogiyası</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>İcraçı direktor,baş elmi işçi</t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M22" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N22" t="inlineStr"/>
       <c r="O22" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=caIRQggAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-9315-9990'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99d%C9%99tli_Eynulla_Yadulla_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=CsIF97IAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dzad%C9%99_Zemfira_Ziyaddin_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="n">
-        <v>2258</v>
+        <v>2260</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Əntiqə</t>
+          <t>Samirə</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>Niftiəli qızı</t>
+          <t>Nazim qızı</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>Paşayeva</t>
+          <t>Dadaşova</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>fəlsəfə üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="H23" t="inlineStr"/>
       <c r="I23" t="inlineStr"/>
       <c r="J23" t="inlineStr">
         <is>
-          <t>Heydər Əliyevin siyasi irsi və azərbaycançiliq fəlsəfəsi</t>
+          <t>Etika</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
-          <t>Aparıcı elmi işçi</t>
+          <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M23" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N23" t="inlineStr"/>
       <c r="O23" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=eS3ssD0AAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Antiga-Pashayeva-2'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/PashayevaAntiga'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Pa%C5%9Fayeva_%C6%8Fntiq%C9%99_Nifti%C9%99li_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=L3-v7dYAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/nazimtahirov'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-9100-3757'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Dada%C5%9Fova_Samir%C9%99_Nazim_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="n">
-        <v>2259</v>
+        <v>2261</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Zemfira</t>
+          <t>Gültəkin</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>Ziyaddin qızı</t>
+          <t>İbrət qızı</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>Məmmədzadə</t>
+          <t>İsmayılova</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>fəlsəfə üzrə fəlsəfə doktoru</t>
+          <t>psixologiya üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="H24" t="inlineStr"/>
       <c r="I24" t="inlineStr"/>
       <c r="J24" t="inlineStr">
         <is>
-          <t>Siyasətin fəlsəfəsi və sosialogiyası</t>
+          <t>Sosial psixologiya</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
-          <t>Aparıcı elmi işçi</t>
+          <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M24" s="2" t="n">
-        <v>45292</v>
+        <v>46176</v>
       </c>
       <c r="N24" t="inlineStr"/>
       <c r="O24" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=CsIF97IAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dzad%C9%99_Zemfira_Ziyaddin_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=r0MNco0AAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/GultekinIsmayilova1'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0smay%C4%B1lova_G%C3%BClt%C9%99kin_%C4%B0br%C9%99t_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="n">
-        <v>2260</v>
+        <v>2262</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Samirə</t>
+          <t>Xalidə</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>Nazim qızı</t>
+          <t>Oktay qızı</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>Dadaşova</t>
+          <t>Xəlilova</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
-      <c r="G25" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G25" t="inlineStr"/>
       <c r="H25" t="inlineStr"/>
       <c r="I25" t="inlineStr"/>
       <c r="J25" t="inlineStr">
         <is>
-          <t>Etika</t>
+          <t>Sosial psixologiya</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
-          <t>Böyük elmi işçi</t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M25" s="2" t="n">
-        <v>45292</v>
+        <v>46176</v>
       </c>
       <c r="N25" t="inlineStr"/>
       <c r="O25" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=L3-v7dYAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/nazimtahirov'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-9100-3757'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Dada%C5%9Fova_Samir%C9%99_Nazim_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=j0TTXMEAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/XalidaXalilova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-3174-0621'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/X%C9%99lilova_Xalid%C9%99_Oktay_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="n">
-        <v>2261</v>
+        <v>2263</v>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Gültəkin</t>
+          <t>Nicat</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>İbrət qızı</t>
+          <t>Kamran oğlu</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>İsmayılova</t>
+          <t>Məmmədov</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>psixologiya üzrə fəlsəfə doktoru</t>
-[...2 lines deleted...]
-      <c r="H26" t="inlineStr"/>
+          <t>fəlsəfə üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="H26" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="I26" t="inlineStr"/>
       <c r="J26" t="inlineStr">
         <is>
-          <t>Sosial psixologiya</t>
+          <t>Azərbaycan fəlsəfə tarixi</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
-          <t>Elmi işçi</t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M26" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N26" t="inlineStr"/>
       <c r="O26" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=r0MNco0AAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/GultekinIsmayilova1'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0smay%C4%B1lova_G%C3%BClt%C9%99kin_%C4%B0br%C9%99t_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=CqCxym0AAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/NijatMammadov4'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0007-0452-4759'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dov_Nicat_Kamran_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="n">
-        <v>2262</v>
+        <v>2264</v>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Xalidə</t>
+          <t>İradə</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>Oktay qızı</t>
+          <t>Zümrad qızı</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>Xəlilova</t>
+          <t>Zərqanayeva</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
-      <c r="G27" t="inlineStr"/>
-      <c r="H27" t="inlineStr"/>
+      <c r="G27" t="inlineStr">
+        <is>
+          <t>fəlsəfə üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="H27" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="I27" t="inlineStr"/>
       <c r="J27" t="inlineStr">
         <is>
-          <t>Sosial psixologiya</t>
+          <t>Etika</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
-          <t>Kiçik elmi işçi</t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M27" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N27" t="inlineStr"/>
       <c r="O27" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=j0TTXMEAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/XalidaXalilova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-3174-0621'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/X%C9%99lilova_Xalid%C9%99_Oktay_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=YxwMmSQAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Irada-Zarganayeva'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-9912-2953'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Z%C9%99rqanayeva_%C4%B0rad%C9%99_Z%C3%BCmrad_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="n">
-        <v>2263</v>
+        <v>2266</v>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Nicat</t>
+          <t>Eyyub</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>Kamran oğlu</t>
+          <t>Sevdimalı oğlu</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>Məmmədov</t>
+          <t>Kərimov</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>fəlsəfə üzrə fəlsəfə doktoru</t>
-[...2 lines deleted...]
-      <c r="H28" t="inlineStr"/>
+          <t>fəlsəfə elmləri doktoru</t>
+        </is>
+      </c>
+      <c r="H28" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="I28" t="inlineStr"/>
       <c r="J28" t="inlineStr">
         <is>
-          <t>Azərbaycan fəlsəfə tarixi</t>
+          <t>İdentlik, multikulturalizm və Azərbaycançılıq fəlsəfəsi</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
-          <t>Aparıcı elmi işçi</t>
+          <t>Baş elmi işçi</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M28" s="2" t="n">
-        <v>45292</v>
+        <v>46176</v>
       </c>
       <c r="N28" t="inlineStr"/>
       <c r="O28" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=CqCxym0AAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/NijatMammadov4'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0007-0452-4759'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dov_Nicat_Kamran_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=rPg-Sb0AAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/AyyubKarimov'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/K%C9%99rimov_Eyyub_Sevdimal%C4%B1_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="n">
-        <v>2264</v>
+        <v>2267</v>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>İradə</t>
+          <t>Davud</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>Zümrad qızı</t>
+          <t>Soltan</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>Zərqanayeva</t>
+          <t>Həşimov</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>fəlsəfə üzrə fəlsəfə doktoru</t>
-[...2 lines deleted...]
-      <c r="H29" t="inlineStr"/>
+          <t>siyasi elmlər üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="H29" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="I29" t="inlineStr"/>
       <c r="J29" t="inlineStr">
         <is>
-          <t>Etika</t>
+          <t>Siyasətin fəlsəfəsi və sosialogiyası</t>
         </is>
       </c>
       <c r="K29" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M29" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N29" t="inlineStr"/>
       <c r="O29" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=YxwMmSQAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Irada-Zarganayeva'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-9912-2953'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Z%C9%99rqanayeva_%C4%B0rad%C9%99_Z%C3%BCmrad_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=5NewQwYAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://writetotop.academia.edu/DavudHashimov'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0001-9808-3339'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C9%99%C5%9Fimov_Davud_Soltan'}]</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="n">
-        <v>2265</v>
+        <v>2268</v>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Müstəqil</t>
+          <t>Zöhrə</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>Bağır oğlu</t>
+          <t>Soltan qızı</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>Ağayev</t>
+          <t>Əliyeva</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
           <t>fəlsəfə üzrə fəlsəfə doktoru</t>
         </is>
       </c>
-      <c r="H30" t="inlineStr"/>
+      <c r="H30" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="I30" t="inlineStr"/>
       <c r="J30" t="inlineStr">
         <is>
-          <t>Azərbaycan fəlsəfə tarixi</t>
+          <t>Beynəlxalq əlaqələr</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
-          <t>Aparıcı elmi işçi</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M30" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N30" t="inlineStr"/>
       <c r="O30" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=4ora4a0AAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/MusteqilAgayev'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0004-8443-5702'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/A%C4%9Fayev_M%C3%BCst%C9%99qil_Ba%C4%9F%C4%B1r_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=o1gCOr0AAAAJ&amp;hl=en'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/2268/9/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyeva_Z%C3%B6hr%C9%99_Soltan_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="n">
-        <v>2266</v>
+        <v>2269</v>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Eyyub</t>
+          <t>Şəhla</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>Sevdimalı oğlu</t>
+          <t>Musa qızı</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>Kərimov</t>
+          <t>Musayeva</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>Fəlsəfə elmləri doktoru</t>
+          <t>fəlsəfə üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="I31" t="inlineStr"/>
       <c r="J31" t="inlineStr">
         <is>
-          <t>Multikulturalizm və torelantliq fəlsəfəsi</t>
+          <t>Etika</t>
         </is>
       </c>
       <c r="K31" t="inlineStr">
         <is>
-          <t>Baş elmi işçi</t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M31" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N31" t="inlineStr"/>
       <c r="O31" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=rPg-Sb0AAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/AyyubKarimov'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/K%C9%99rimov_Eyyub_Sevdimal%C4%B1_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=-lRpfhAAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Musayeva_%C5%9E%C9%99hla_Musa_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="n">
-        <v>2267</v>
+        <v>2270</v>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Davud</t>
+          <t>Arzu</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>Soltan</t>
+          <t>Əşrəf qızı</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>Həşimov</t>
+          <t>Hacıyeva</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>siyasi elmlər üzrə fəlsəfə doktoru</t>
-[...2 lines deleted...]
-      <c r="H32" t="inlineStr"/>
+          <t>fəlsəfə elmləri doktoru</t>
+        </is>
+      </c>
+      <c r="H32" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="I32" t="inlineStr"/>
       <c r="J32" t="inlineStr">
         <is>
-          <t>Siyasətin fəlsəfəsi və sosialogiyası</t>
+          <t>Azərbaycan fəlsəfə tarixi</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
-          <t>Aparıcı elmi işçi</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M32" s="2" t="n">
-        <v>45292</v>
+        <v>46176</v>
       </c>
       <c r="N32" t="inlineStr"/>
       <c r="O32" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=5NewQwYAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://writetotop.academia.edu/DavudHashimov'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0001-9808-3339'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C9%99%C5%9Fimov_Davud_Soltan'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=ttxhQlsAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-8012-0720'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/2270/9/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Hac%C4%B1yeva_Arzu_%C6%8F%C5%9Fr%C9%99f_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="n">
-        <v>2268</v>
+        <v>2271</v>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Zöhrə</t>
+          <t>Elşad</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>Soltan qızı</t>
+          <t>Ağahüseyn oğlu</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>Əliyeva</t>
+          <t>Həsənli</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>fəlsəfə üzrə fəlsəfə doktoru</t>
-[...2 lines deleted...]
-      <c r="H33" t="inlineStr"/>
+          <t>siyasi elmlər üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="H33" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="I33" t="inlineStr"/>
       <c r="J33" t="inlineStr">
         <is>
-          <t>Beynəlxalq əlaqələr</t>
+          <t>Davamlı inkişafın fəlsəfəsi və sosiologiyası</t>
         </is>
       </c>
       <c r="K33" t="inlineStr">
         <is>
-          <t>Şöbə müdiri</t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L33" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M33" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N33" t="inlineStr"/>
       <c r="O33" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=o1gCOr0AAAAJ&amp;hl=en'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/2268/9/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyeva_Z%C3%B6hr%C9%99_Soltan_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=gSuILI0AAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/ElshadHasanli1'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0005-8048-1637'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C9%99s%C9%99nli_El%C5%9Fad_A%C4%9Fah%C3%BCseyn_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="n">
-        <v>2269</v>
+        <v>2272</v>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Şəhla</t>
+          <t>Marina</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>Musa qızı</t>
+          <t>Rafik qızı</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>Musayeva</t>
+          <t>Abdullayeva</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
           <t>fəlsəfə üzrə fəlsəfə doktoru</t>
         </is>
       </c>
-      <c r="H34" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H34" t="inlineStr"/>
       <c r="I34" t="inlineStr"/>
       <c r="J34" t="inlineStr">
         <is>
-          <t>Etika</t>
+          <t>İdrak nəzəriyyəsi və məntiq şöbəsi</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
-          <t>Aparıcı elmi işçi</t>
+          <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="L34" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M34" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N34" t="inlineStr"/>
       <c r="O34" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=-lRpfhAAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Musayeva_%C5%9E%C9%99hla_Musa_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=mpE1y7YAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/MarinaAbdullayeva'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Abdullayeva_Marina_Rafik_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="n">
-        <v>2270</v>
+        <v>2273</v>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Arzu</t>
+          <t>Səadət</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>Əşrəf qızı</t>
+          <t>Davud qızı</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>Hacıyeva</t>
+          <t>Məmmədova</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>Fəlsəfə elmləri doktoru</t>
-[...2 lines deleted...]
-      <c r="H35" t="inlineStr"/>
+          <t>sosiologiya üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="H35" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="I35" t="inlineStr"/>
       <c r="J35" t="inlineStr">
         <is>
-          <t>Sosial psixologiya</t>
+          <t>Rəqəmsal sosiologiya və sosioloji tədqiqatlar</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L35" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M35" s="2" t="n">
-        <v>45292</v>
+        <v>46176</v>
       </c>
       <c r="N35" t="inlineStr"/>
       <c r="O35" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=ttxhQlsAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-8012-0720'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/2270/9/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Hac%C4%B1yeva_Arzu_%C6%8F%C5%9Fr%C9%99f_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=FVS8Q9UAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dova_S%C9%99ad%C9%99t_Davud_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="n">
-        <v>2271</v>
+        <v>2274</v>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Elşad</t>
+          <t>Aytək</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>Ağahüseyn oğlu</t>
+          <t>Zakir qızı</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>Həsənli</t>
+          <t>Məmmədova</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>siyasi elmlər üzrə fəlsəfə doktoru</t>
-[...2 lines deleted...]
-      <c r="H36" t="inlineStr"/>
+          <t>fəlsəfə üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="H36" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="I36" t="inlineStr"/>
       <c r="J36" t="inlineStr">
         <is>
-          <t>Davamlı inkişafın fəlsəfəsi və sosiologiyası</t>
+          <t>Etika</t>
         </is>
       </c>
       <c r="K36" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L36" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M36" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N36" t="inlineStr"/>
       <c r="O36" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=gSuILI0AAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/ElshadHasanli1'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0005-8048-1637'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C9%99s%C9%99nli_El%C5%9Fad_A%C4%9Fah%C3%BCseyn_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=Zb6-130AAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/AytekMemmedova'}, {'platform_name': 'TÜBITAK DergiPark', 'platform_logo': '/media/platform_logos/DP.PNG', 'url': 'https://dergipark.org.tr/tr/pub/@aytek-zakir'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-4915-6263'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dova_Ayt%C9%99k_Zakir_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="n">
-        <v>2272</v>
+        <v>2275</v>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Marina</t>
+          <t>Lalə</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>Rafik qızı</t>
+          <t>Veysəl qızın</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>Abdullayeva</t>
+          <t>Mehdiyeva</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>fəlsəfə üzrə fəlsəfə doktoru</t>
-[...2 lines deleted...]
-      <c r="H37" t="inlineStr"/>
+          <t>hüquq üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="H37" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="I37" t="inlineStr"/>
       <c r="J37" t="inlineStr">
         <is>
-          <t>İdrak nəzəriyyəsi və məntiq şöbəsi</t>
+          <t>Etika</t>
         </is>
       </c>
       <c r="K37" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="L37" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M37" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N37" t="inlineStr"/>
       <c r="O37" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=mpE1y7YAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/MarinaAbdullayeva'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Abdullayeva_Marina_Rafik_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=Ek8PXjcAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Mehdiyeva_Lal%C9%99_Veys%C9%99l_q%C4%B1z%C4%B1n'}]</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="n">
-        <v>2273</v>
+        <v>2276</v>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Səadət</t>
+          <t>Fəxriyyə</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>Davud qızı</t>
+          <t>Əzulla qızı</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>Məmmədova</t>
+          <t>Məmmədzadə</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
-      <c r="G38" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="G38" t="inlineStr"/>
+      <c r="H38" t="inlineStr"/>
       <c r="I38" t="inlineStr"/>
       <c r="J38" t="inlineStr">
         <is>
-          <t>İnformasiya cəmiyyətin fəlsəfi və sosioloji problemləri</t>
+          <t>Etika</t>
         </is>
       </c>
       <c r="K38" t="inlineStr">
         <is>
-          <t>Baş elmi işçi</t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L38" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M38" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N38" t="inlineStr"/>
       <c r="O38" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=FVS8Q9UAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dova_S%C9%99ad%C9%99t_Davud_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=11ElR7oAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dzad%C9%99_F%C9%99xriyy%C9%99_%C6%8Fzulla_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="n">
-        <v>2274</v>
+        <v>2277</v>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Aytək</t>
+          <t>Vüsalə</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>Zakir qızı</t>
+          <t>Loğman qızı</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>Məmmədova</t>
+          <t>Gülmalıyeva</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
-      <c r="G39" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G39" t="inlineStr"/>
       <c r="H39" t="inlineStr"/>
       <c r="I39" t="inlineStr"/>
       <c r="J39" t="inlineStr">
         <is>
           <t>Etika</t>
         </is>
       </c>
       <c r="K39" t="inlineStr">
         <is>
-          <t>Aparıcı elmi işçi</t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L39" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M39" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N39" t="inlineStr"/>
       <c r="O39" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=Zb6-130AAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/AytekMemmedova'}, {'platform_name': 'TÜBITAK DergiPark', 'platform_logo': '/media/platform_logos/DP.PNG', 'url': 'https://dergipark.org.tr/tr/pub/@aytek-zakir'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-4915-6263'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dova_Ayt%C9%99k_Zakir_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=F5ZKbP4AAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0006-4572-2455'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/G%C3%BClmal%C4%B1yeva_V%C3%BCsal%C9%99_Lo%C4%9Fman_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="n">
-        <v>2275</v>
+        <v>2278</v>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Lalə</t>
+          <t>Qoshqar</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>Veysəl qızın</t>
+          <t>Talıb oğlu</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>Mehdiyeva</t>
+          <t>Bağırov</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
-      <c r="G40" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="G40" t="inlineStr"/>
+      <c r="H40" t="inlineStr"/>
       <c r="I40" t="inlineStr"/>
       <c r="J40" t="inlineStr">
         <is>
           <t>Etika</t>
         </is>
       </c>
       <c r="K40" t="inlineStr">
         <is>
-          <t>Böyük elmi işçi</t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L40" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M40" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N40" t="inlineStr"/>
       <c r="O40" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=Ek8PXjcAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Mehdiyeva_Lal%C9%99_Veys%C9%99l_q%C4%B1z%C4%B1n'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=fPsAIlQAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Ba%C4%9F%C4%B1rov_Qoshqar_Tal%C4%B1b_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="n">
-        <v>2276</v>
+        <v>2279</v>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Fəxriyyə</t>
+          <t>Qorxmaz</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>Əzulla qızı</t>
+          <t>Nüsrət oğlu</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>Məmmədzadə</t>
+          <t>Vəliyev</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
-      <c r="G41" t="inlineStr"/>
-      <c r="H41" t="inlineStr"/>
+      <c r="G41" t="inlineStr">
+        <is>
+          <t>Fəlsəfə elmləri doktoru</t>
+        </is>
+      </c>
+      <c r="H41" t="inlineStr">
+        <is>
+          <t>Professor</t>
+        </is>
+      </c>
       <c r="I41" t="inlineStr"/>
       <c r="J41" t="inlineStr">
         <is>
-          <t>Etika</t>
+          <t>Sosial psixologiya</t>
         </is>
       </c>
       <c r="K41" t="inlineStr">
         <is>
-          <t>Elmi işçi</t>
+          <t>Baş elmi işçi</t>
         </is>
       </c>
       <c r="L41" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M41" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N41" t="inlineStr"/>
       <c r="O41" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=11ElR7oAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dzad%C9%99_F%C9%99xriyy%C9%99_%C6%8Fzulla_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=uRl8EfYAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/V%C9%99liyev_Qorxmaz_N%C3%BCsr%C9%99t_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="n">
-        <v>2277</v>
+        <v>2280</v>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Vüsalə</t>
+          <t>Ruhiyyə</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>Loğman qızı</t>
+          <t>Aydın qızı</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>Gülmalıyeva</t>
+          <t>Məmmədova</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G42" t="inlineStr"/>
       <c r="H42" t="inlineStr"/>
       <c r="I42" t="inlineStr"/>
       <c r="J42" t="inlineStr">
         <is>
-          <t>Etika</t>
+          <t>Sosial psixologiya</t>
         </is>
       </c>
       <c r="K42" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L42" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M42" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N42" t="inlineStr"/>
       <c r="O42" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=F5ZKbP4AAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0006-4572-2455'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/G%C3%BClmal%C4%B1yeva_V%C3%BCsal%C9%99_Lo%C4%9Fman_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=GYcGpkoAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dova_Ruhiyy%C9%99_Ayd%C4%B1n_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="n">
-        <v>2278</v>
+        <v>2281</v>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Qoshqar</t>
+          <t>Aygün</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>Talıb oğlu</t>
+          <t>Mütəllim qızı</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>Bağırov</t>
+          <t>Mütəllimova</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G43" t="inlineStr"/>
       <c r="H43" t="inlineStr"/>
       <c r="I43" t="inlineStr"/>
       <c r="J43" t="inlineStr">
         <is>
-          <t>Etika</t>
+          <t>Sosial psixologiya</t>
         </is>
       </c>
       <c r="K43" t="inlineStr">
         <is>
-          <t>Elmi işçi</t>
+          <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="L43" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M43" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N43" t="inlineStr"/>
       <c r="O43" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=fPsAIlQAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Ba%C4%9F%C4%B1rov_Qoshqar_Tal%C4%B1b_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=dk5unQ0AAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/Amutallimova'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C3%BCt%C9%99llimova_Ayg%C3%BCn_M%C3%BCt%C9%99llim_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="n">
-        <v>2279</v>
+        <v>2282</v>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Qorxmaz</t>
+          <t>Nigar</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>Nüsrət oğlu</t>
+          <t>Yaşar qızı</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>Vəliyev</t>
+          <t>İsmayılova</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
-      <c r="G44" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="G44" t="inlineStr"/>
+      <c r="H44" t="inlineStr"/>
       <c r="I44" t="inlineStr"/>
       <c r="J44" t="inlineStr">
         <is>
           <t>Sosial psixologiya</t>
         </is>
       </c>
       <c r="K44" t="inlineStr">
         <is>
-          <t>Baş elmi işçi</t>
+          <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="L44" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M44" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N44" t="inlineStr"/>
       <c r="O44" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=uRl8EfYAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/V%C9%99liyev_Qorxmaz_N%C3%BCsr%C9%99t_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=iFGUzGAAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/NIGARISMAYILOVA4'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-1820-7734'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/2282/9/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0smay%C4%B1lova_Nigar_Ya%C5%9Far_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="n">
-        <v>2280</v>
+        <v>2283</v>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Ruhiyyə</t>
+          <t>Rafail</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>Aydın qızı</t>
+          <t>Ayvaz oğlu</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>Məmmədova</t>
+          <t>Əhmədli</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
-      <c r="G45" t="inlineStr"/>
-      <c r="H45" t="inlineStr"/>
+      <c r="G45" t="inlineStr">
+        <is>
+          <t>fəlsəfə elmləri doktoru</t>
+        </is>
+      </c>
+      <c r="H45" t="inlineStr">
+        <is>
+          <t>Professor</t>
+        </is>
+      </c>
       <c r="I45" t="inlineStr"/>
       <c r="J45" t="inlineStr">
         <is>
-          <t>Sosial psixologiya</t>
+          <t>Türk xalqlarının fəlsəfi fikir tarixi və müasir fəlsəfəsi</t>
         </is>
       </c>
       <c r="K45" t="inlineStr">
         <is>
-          <t>Elmi işçi</t>
+          <t>Baş elmi işçi</t>
         </is>
       </c>
       <c r="L45" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M45" s="2" t="n">
-        <v>45292</v>
+        <v>46176</v>
       </c>
       <c r="N45" t="inlineStr"/>
       <c r="O45" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=GYcGpkoAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dova_Ruhiyy%C9%99_Ayd%C4%B1n_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=4DBbTHMAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/RafailAhmedly'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-0506-3353'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fhm%C9%99dli_Rafail_Ayvaz_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="n">
-        <v>2281</v>
+        <v>2284</v>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Aygün</t>
+          <t>Rəşad</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>Mütəllim qızı</t>
+          <t>Hüseynağa oğlu</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>Mütəllimova</t>
+          <t>Əsgərov</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
-      <c r="G46" t="inlineStr"/>
-      <c r="H46" t="inlineStr"/>
+      <c r="G46" t="inlineStr">
+        <is>
+          <t>fəlsəfə üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="H46" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="I46" t="inlineStr"/>
       <c r="J46" t="inlineStr">
         <is>
-          <t>Sosial psixologiya</t>
+          <t>Rəqəmsal sosiologiya və sosioloji tədqiqatlar</t>
         </is>
       </c>
       <c r="K46" t="inlineStr">
         <is>
-          <t>Kiçik elmi işçi</t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L46" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M46" s="2" t="n">
-        <v>45292</v>
+        <v>46176</v>
       </c>
       <c r="N46" t="inlineStr"/>
       <c r="O46" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=dk5unQ0AAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/Amutallimova'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C3%BCt%C9%99llimova_Ayg%C3%BCn_M%C3%BCt%C9%99llim_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=eMkDRvIAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://science.academia.edu/RashadAsgarov'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0007-0079-0259'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fsg%C9%99rov_R%C9%99%C5%9Fad_H%C3%BCseyna%C4%9Fa_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="n">
-        <v>2282</v>
+        <v>2285</v>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Nigar</t>
+          <t>Zaur</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>Yaşar qızı</t>
+          <t>Firidun oğlu</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>İsmayılova</t>
+          <t>Rəşidov</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
-      <c r="G47" t="inlineStr"/>
+      <c r="G47" t="inlineStr">
+        <is>
+          <t>fəlsəfə üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
       <c r="H47" t="inlineStr"/>
       <c r="I47" t="inlineStr"/>
       <c r="J47" t="inlineStr">
         <is>
-          <t>Sosial psixologiya</t>
+          <t>Türk xalqlarının fəlsəfi fikir tarixi və müasir fəlsəfəsi</t>
         </is>
       </c>
       <c r="K47" t="inlineStr">
         <is>
-          <t>Kiçik elmi işçi</t>
+          <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="L47" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M47" s="2" t="n">
-        <v>45292</v>
+        <v>46176</v>
       </c>
       <c r="N47" t="inlineStr"/>
       <c r="O47" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=iFGUzGAAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/NIGARISMAYILOVA4'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-1820-7734'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/2282/9/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0smay%C4%B1lova_Nigar_Ya%C5%9Far_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=UrgNT9UAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Zaur-Rashidov-2'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://phillaw-az.academia.edu/ZaurRashidov'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-4504-1856'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/R%C9%99%C5%9Fidov_Zaur_Firidun_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="n">
-        <v>2283</v>
+        <v>2286</v>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Rafail</t>
+          <t>Xanımağa</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>Ayvaz oğlu</t>
+          <t>Nəbi qızı</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>Əhmədli</t>
+          <t>İsmayılova</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
-      <c r="G48" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G48" t="inlineStr"/>
       <c r="H48" t="inlineStr"/>
       <c r="I48" t="inlineStr"/>
       <c r="J48" t="inlineStr">
         <is>
           <t>Azərbaycan fəlsəfə tarixi</t>
         </is>
       </c>
       <c r="K48" t="inlineStr">
         <is>
-          <t>Baş elmi işçi</t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L48" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M48" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N48" t="inlineStr"/>
       <c r="O48" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=4DBbTHMAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/RafailAhmedly'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-0506-3353'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fhm%C9%99dli_Rafail_Ayvaz_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/XanimagaIsmayilova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-8657-1220'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0smay%C4%B1lova_Xan%C4%B1ma%C4%9Fa_N%C9%99bi_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="n">
-        <v>2284</v>
+        <v>2287</v>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Rəşad</t>
+          <t>Gündüz</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>Hüseynağa oğlu</t>
+          <t>Qurbanəli oğlu</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>Əsgərov</t>
+          <t>Süleymanov</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
           <t>fəlsəfə üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="H49" t="inlineStr"/>
       <c r="I49" t="inlineStr"/>
       <c r="J49" t="inlineStr">
         <is>
-          <t>Azərbaycan fəlsəfə tarixi</t>
+          <t>Davamlı inkişafın fəlsəfəsi və sosiologiyası</t>
         </is>
       </c>
       <c r="K49" t="inlineStr">
         <is>
-          <t>Aparıcı elmi işçi</t>
+          <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="L49" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M49" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N49" t="inlineStr"/>
       <c r="O49" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=eMkDRvIAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://science.academia.edu/RashadAsgarov'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0007-0079-0259'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fsg%C9%99rov_R%C9%99%C5%9Fad_H%C3%BCseyna%C4%9Fa_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=ZvS1dNUAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/Gsuleymanov'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-1640-0765'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/S%C3%BCleymanov_G%C3%BCnd%C3%BCz_Qurban%C9%99li_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="n">
-        <v>2285</v>
+        <v>2288</v>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Zaur</t>
+          <t>Məsud</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>Firidun oğlu</t>
+          <t>Ağayar oğlu</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>Rəşidov</t>
+          <t>Şükürov</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
           <t>fəlsəfə üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="H50" t="inlineStr"/>
       <c r="I50" t="inlineStr"/>
       <c r="J50" t="inlineStr">
         <is>
-          <t>Azərbaycan fəlsəfə tarixi</t>
+          <t>Davamlı inkişafın fəlsəfəsi və sosiologiyası</t>
         </is>
       </c>
       <c r="K50" t="inlineStr">
         <is>
-          <t>Böyük elmi işçi</t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L50" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M50" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N50" t="inlineStr"/>
       <c r="O50" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=UrgNT9UAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Zaur-Rashidov-2'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://phillaw-az.academia.edu/ZaurRashidov'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-4504-1856'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/R%C9%99%C5%9Fidov_Zaur_Firidun_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=rMOnR8gAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/MesudShukurov'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-6043-2548'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C5%9E%C3%BCk%C3%BCrov_M%C9%99sud_A%C4%9Fayar_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="n">
-        <v>2286</v>
+        <v>2289</v>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Xanımağa</t>
+          <t>Adil</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>Nəbi qızı</t>
+          <t>Fazil oğlu</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>İsmayılova</t>
+          <t>Sadıqov</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
-      <c r="G51" t="inlineStr"/>
-      <c r="H51" t="inlineStr"/>
+      <c r="G51" t="inlineStr">
+        <is>
+          <t>fəlsəfə üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="H51" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="I51" t="inlineStr"/>
       <c r="J51" t="inlineStr">
         <is>
-          <t>Azərbaycan fəlsəfə tarixi</t>
+          <t>Davamlı inkişafın fəlsəfəsi və sosiologiyası</t>
         </is>
       </c>
       <c r="K51" t="inlineStr">
         <is>
-          <t>Elmi işçi</t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L51" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M51" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N51" t="inlineStr"/>
       <c r="O51" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/XanimagaIsmayilova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-8657-1220'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0smay%C4%B1lova_Xan%C4%B1ma%C4%9Fa_N%C9%99bi_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=J37605cAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/SadiqovAdil'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0005-6855-4223'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/o%C4%9Flu_Sad%C4%B1qov_Adil_Fazil'}]</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="n">
-        <v>2287</v>
+        <v>2290</v>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Gündüz</t>
+          <t>Afaq</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>Qurbanəli oğlu</t>
+          <t>Şakir qızı</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>Süleymanov</t>
+          <t>İmanova</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
-      <c r="G52" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G52" t="inlineStr"/>
       <c r="H52" t="inlineStr"/>
       <c r="I52" t="inlineStr"/>
       <c r="J52" t="inlineStr">
         <is>
           <t>Davamlı inkişafın fəlsəfəsi və sosiologiyası</t>
         </is>
       </c>
       <c r="K52" t="inlineStr">
         <is>
-          <t>Böyük elmi işçi</t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L52" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M52" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N52" t="inlineStr"/>
       <c r="O52" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=ZvS1dNUAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/Gsuleymanov'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-1640-0765'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/S%C3%BCleymanov_G%C3%BCnd%C3%BCz_Qurban%C9%99li_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=3NkVc6cAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/ImanovaAfaq'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0manova_Afaq_%C5%9Eakir_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="n">
-        <v>2288</v>
+        <v>2293</v>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Məsud</t>
+          <t>Həsənağa</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>Ağayar oğlu</t>
+          <t>Hüsenbala oğlu</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>Şükürov</t>
+          <t>Məmmədli</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
-      <c r="G53" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G53" t="inlineStr"/>
       <c r="H53" t="inlineStr"/>
       <c r="I53" t="inlineStr"/>
       <c r="J53" t="inlineStr">
         <is>
           <t>Davamlı inkişafın fəlsəfəsi və sosiologiyası</t>
         </is>
       </c>
       <c r="K53" t="inlineStr">
         <is>
-          <t>Aparıcı elmi işçi</t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L53" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M53" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N53" t="inlineStr"/>
       <c r="O53" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=rMOnR8gAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/MesudShukurov'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-6043-2548'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C5%9E%C3%BCk%C3%BCrov_M%C9%99sud_A%C4%9Fayar_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=YO_ccS4AAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/HasanagaMammadli'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0006-7378-8347'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dli_H%C9%99s%C9%99na%C4%9Fa_H%C3%BCsenbala_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="n">
-        <v>2289</v>
+        <v>2294</v>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Sadıqov</t>
+          <t>Yasəmən</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>Adil Fazil</t>
+          <t>Tağı qızı</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>oğlu</t>
+          <t>Mahmudova</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
-      <c r="G54" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G54" t="inlineStr"/>
       <c r="H54" t="inlineStr"/>
       <c r="I54" t="inlineStr"/>
       <c r="J54" t="inlineStr">
         <is>
-          <t>Davamlı inkişafın fəlsəfəsi və sosiologiyası</t>
+          <t>Türk xalqlarının fəlsəfi fikir tarixi və müasir fəlsəfəsi</t>
         </is>
       </c>
       <c r="K54" t="inlineStr">
         <is>
-          <t>Aparıcı elmi işçi</t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L54" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M54" s="2" t="n">
-        <v>45292</v>
+        <v>46176</v>
       </c>
       <c r="N54" t="inlineStr"/>
       <c r="O54" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=J37605cAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/SadiqovAdil'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0005-6855-4223'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/o%C4%9Flu_Sad%C4%B1qov_Adil_Fazil'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=Rn1cfhgAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/YasamanMahmudova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0009-6107-7072'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Mahmudova_Yas%C9%99m%C9%99n_Ta%C4%9F%C4%B1_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="n">
-        <v>2290</v>
+        <v>2295</v>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Afaq</t>
+          <t>Tərgül</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>Şakir qızı</t>
+          <t>Əliyəddin qızı</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>İmanova</t>
+          <t>Cəfərova</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G55" t="inlineStr"/>
       <c r="H55" t="inlineStr"/>
       <c r="I55" t="inlineStr"/>
       <c r="J55" t="inlineStr">
         <is>
           <t>Davamlı inkişafın fəlsəfəsi və sosiologiyası</t>
         </is>
       </c>
       <c r="K55" t="inlineStr">
         <is>
-          <t>Elmi işçi</t>
+          <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="L55" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M55" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N55" t="inlineStr"/>
       <c r="O55" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=3NkVc6cAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/ImanovaAfaq'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0manova_Afaq_%C5%9Eakir_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=jKEYIRoAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/TargulCafarli '}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0001-6301-0391'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/C%C9%99f%C9%99rova_T%C9%99rg%C3%BCl_%C6%8Fliy%C9%99ddin_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="n">
-        <v>2291</v>
+        <v>2296</v>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Azadə</t>
+          <t>Rəfiqə</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>Həsən qızı</t>
+          <t>Vəli qızı</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>Quliyeva</t>
+          <t>Əzimova</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
-      <c r="G56" t="inlineStr"/>
+      <c r="G56" t="inlineStr">
+        <is>
+          <t>fəlsəfə elmləri doktoru</t>
+        </is>
+      </c>
       <c r="H56" t="inlineStr"/>
       <c r="I56" t="inlineStr"/>
       <c r="J56" t="inlineStr">
         <is>
-          <t>Davamlı inkişafın fəlsəfəsi və sosiologiyası</t>
+          <t>Rəqəmsal sosiologiya və sosioloji tədqiqatlar</t>
         </is>
       </c>
       <c r="K56" t="inlineStr">
         <is>
-          <t>Kiçik elmi işçi</t>
+          <t>Baş elmi işçi</t>
         </is>
       </c>
       <c r="L56" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M56" s="2" t="n">
-        <v>45292</v>
+        <v>46176</v>
       </c>
       <c r="N56" t="inlineStr"/>
       <c r="O56" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=kZXTeB4AAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/QuliyevaAzada'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0007-6087-4585'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Quliyeva_Azad%C9%99_H%C9%99s%C9%99n_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=InxYWHcAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/RafiqaEzimova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0001-4644-3822'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fzimova_R%C9%99fiq%C9%99_V%C9%99li_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="n">
-        <v>2292</v>
+        <v>2297</v>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Hafizə</t>
+          <t>Humay</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>Əfqan qızı</t>
+          <t>İslam qızı</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>İmanova</t>
+          <t>İsayeva</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G57" t="inlineStr"/>
       <c r="H57" t="inlineStr"/>
       <c r="I57" t="inlineStr"/>
       <c r="J57" t="inlineStr">
         <is>
-          <t>Davamlı inkişafın fəlsəfəsi və sosiologiyası</t>
+          <t>Rəqəmsal sosiologiya və sosioloji tədqiqatlar</t>
         </is>
       </c>
       <c r="K57" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L57" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M57" s="2" t="n">
-        <v>45292</v>
+        <v>46176</v>
       </c>
       <c r="N57" t="inlineStr"/>
       <c r="O57" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=mZOMv3gAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/Hımanova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0007-3058-2063'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0manova_Hafiz%C9%99_%C6%8Ffqan_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=hKm2S6YAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0sayeva_Humay_%C4%B0slam_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="n">
-        <v>2293</v>
+        <v>2298</v>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Həsənağa</t>
+          <t>Rizvan</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>Hüsenbala oğlu</t>
+          <t>Seyfəli oğlu</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>Məmmədli</t>
+          <t>Аbasov</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G58" t="inlineStr"/>
       <c r="H58" t="inlineStr"/>
       <c r="I58" t="inlineStr"/>
       <c r="J58" t="inlineStr">
         <is>
-          <t>Davamlı inkişafın fəlsəfəsi və sosiologiyası</t>
+          <t>Rəqəmsal inkişaf və süni intellektin fəlsəfi problemləri</t>
         </is>
       </c>
       <c r="K58" t="inlineStr">
         <is>
-          <t>Elmi işçi</t>
+          <t>Baş mütəxəssis</t>
         </is>
       </c>
       <c r="L58" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M58" s="2" t="n">
-        <v>45292</v>
+        <v>46176</v>
       </c>
       <c r="N58" t="inlineStr"/>
       <c r="O58" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=YO_ccS4AAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/HasanagaMammadli'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0006-7378-8347'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dli_H%C9%99s%C9%99na%C4%9Fa_H%C3%BCsenbala_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/RizvanAbasov'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0009-4528-5680'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%D0%90basov_Rizvan_Seyf%C9%99li_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="n">
-        <v>2294</v>
+        <v>2299</v>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Yasəmən</t>
+          <t>Mədinə</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>Tağı qızı</t>
+          <t>Yunus qızı</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>Mahmudova</t>
+          <t>Həsənova</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G59" t="inlineStr"/>
       <c r="H59" t="inlineStr"/>
       <c r="I59" t="inlineStr"/>
       <c r="J59" t="inlineStr">
         <is>
-          <t>Davamlı inkişafın fəlsəfəsi və sosiologiyası</t>
+          <t>Rəqəmsal sosiologiya və sosioloji tədqiqatlar</t>
         </is>
       </c>
       <c r="K59" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L59" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M59" s="2" t="n">
-        <v>45292</v>
+        <v>46176</v>
       </c>
       <c r="N59" t="inlineStr"/>
       <c r="O59" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=Rn1cfhgAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/YasamanMahmudova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0009-6107-7072'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Mahmudova_Yas%C9%99m%C9%99n_Ta%C4%9F%C4%B1_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=JCO-_54AAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/MedinaHe'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0003-2032-9356'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C9%99s%C9%99nova_M%C9%99din%C9%99_Yunus_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="n">
-        <v>2295</v>
+        <v>2300</v>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Tərgül</t>
+          <t>Gülşən</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>Əliyəddin qızı</t>
+          <t>Sahib qızı</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>Cəfərova</t>
+          <t>Allahverdiyeva</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G60" t="inlineStr"/>
       <c r="H60" t="inlineStr"/>
       <c r="I60" t="inlineStr"/>
       <c r="J60" t="inlineStr">
         <is>
-          <t>Davamlı inkişafın fəlsəfəsi və sosiologiyası</t>
+          <t>Rəqəmsal sosiologiya və sosioloji tədqiqatlar</t>
         </is>
       </c>
       <c r="K60" t="inlineStr">
         <is>
-          <t>Kiçik elmi işçi</t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L60" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M60" s="2" t="n">
-        <v>45292</v>
+        <v>46176</v>
       </c>
       <c r="N60" t="inlineStr"/>
       <c r="O60" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=jKEYIRoAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/TargulCafarli '}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0001-6301-0391'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/C%C9%99f%C9%99rova_T%C9%99rg%C3%BCl_%C6%8Fliy%C9%99ddin_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=_gT956UAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/GulsenAllahverdiyeva'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0007-5160-4225'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Allahverdiyeva_G%C3%BCl%C5%9F%C9%99n_Sahib_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="n">
-        <v>2296</v>
+        <v>2301</v>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Rəfiqə</t>
+          <t>Azər</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>Vəli qızı</t>
+          <t>Xoşbəxt oğlu</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>Əzimova</t>
+          <t>Mustafayev</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t>Fəlsəfə elmləri doktoru</t>
-[...2 lines deleted...]
-      <c r="H61" t="inlineStr"/>
+          <t>fəlsəfə elmləri doktoru</t>
+        </is>
+      </c>
+      <c r="H61" t="inlineStr">
+        <is>
+          <t>Professor</t>
+        </is>
+      </c>
       <c r="I61" t="inlineStr"/>
       <c r="J61" t="inlineStr">
         <is>
-          <t>Sosiologiya</t>
+          <t>Sosial fəlsəfə və ekoloji problemlər</t>
         </is>
       </c>
       <c r="K61" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L61" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M61" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N61" t="inlineStr"/>
       <c r="O61" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=InxYWHcAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/RafiqaEzimova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0001-4644-3822'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fzimova_R%C9%99fiq%C9%99_V%C9%99li_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=n94E2CAAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://science.academia.edu/MustafayevAzer'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0009-5100-6916'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Mustafayev_Az%C9%99r_Xo%C5%9Fb%C9%99xt_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="n">
-        <v>2297</v>
+        <v>2302</v>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Humay</t>
+          <t>Ağasəlim</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>İslam qızı</t>
+          <t>Şamil oğlu</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>İsayeva</t>
+          <t>Həsənov</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
-      <c r="G62" t="inlineStr"/>
-      <c r="H62" t="inlineStr"/>
+      <c r="G62" t="inlineStr">
+        <is>
+          <t>fəlsəfə üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="H62" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="I62" t="inlineStr"/>
       <c r="J62" t="inlineStr">
         <is>
-          <t>Sosiologiya</t>
+          <t>Sosial fəlsəfə və ekoloji problemlər</t>
         </is>
       </c>
       <c r="K62" t="inlineStr">
         <is>
-          <t>Elmi işçi</t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L62" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M62" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N62" t="inlineStr"/>
       <c r="O62" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=hKm2S6YAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0sayeva_Humay_%C4%B0slam_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=JvPvVgYAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/HasanovAghasalim'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-3391-6843'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C9%99s%C9%99nov_A%C4%9Fas%C9%99lim_%C5%9Eamil_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="n">
-        <v>2298</v>
+        <v>2303</v>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Rizvan</t>
+          <t>İlham</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>Seyfəli oğlu</t>
+          <t>Bəhərçin oğlu</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>Аbasov</t>
+          <t>Soltanov</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G63" t="inlineStr"/>
       <c r="H63" t="inlineStr"/>
       <c r="I63" t="inlineStr"/>
       <c r="J63" t="inlineStr">
         <is>
-          <t>Sosiologiya</t>
+          <t>Mülki müdafiə qərargahı</t>
         </is>
       </c>
       <c r="K63" t="inlineStr">
         <is>
-          <t>Elmi işçi</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L63" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M63" s="2" t="n">
-        <v>45292</v>
+        <v>46176</v>
       </c>
       <c r="N63" t="inlineStr"/>
       <c r="O63" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/RizvanAbasov'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0009-4528-5680'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%D0%90basov_Rizvan_Seyf%C9%99li_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=iGtKkAcAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/Isoltanov'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0002-2547-7246'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Soltanov_%C4%B0lham_B%C9%99h%C9%99r%C3%A7in_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="n">
-        <v>2299</v>
+        <v>2304</v>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Mədinə</t>
+          <t>Aygün</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>Yunus qızı</t>
+          <t>Asif qızı</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>Həsənova</t>
+          <t>Tağıyeva</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G64" t="inlineStr"/>
       <c r="H64" t="inlineStr"/>
       <c r="I64" t="inlineStr"/>
       <c r="J64" t="inlineStr">
         <is>
-          <t>Sosiologiya</t>
+          <t>Sosial fəlsəfə və ekoloji problemlər</t>
         </is>
       </c>
       <c r="K64" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="L64" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M64" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N64" t="inlineStr"/>
       <c r="O64" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=JCO-_54AAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/MedinaHe '}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0003-2032-9356'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C9%99s%C9%99nova_M%C9%99din%C9%99_Yunus_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=drYX5hcAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Ta%C4%9F%C4%B1yeva_Ayg%C3%BCn_Asif_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="n">
-        <v>2300</v>
+        <v>2305</v>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Gülşən</t>
+          <t>Arif</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>Sahib qızı</t>
+          <t>Rüstəm oğlu</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>Allahverdiyeva</t>
+          <t>Buniyatov</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
-      <c r="G65" t="inlineStr"/>
+      <c r="G65" t="inlineStr">
+        <is>
+          <t>Fəlsəfə elmləri doktoru</t>
+        </is>
+      </c>
       <c r="H65" t="inlineStr"/>
       <c r="I65" t="inlineStr"/>
       <c r="J65" t="inlineStr">
         <is>
-          <t>Sosiologiya</t>
+          <t>İdrak nəzəriyyəsi və məntiq şöbəsi</t>
         </is>
       </c>
       <c r="K65" t="inlineStr">
         <is>
-          <t>Kiçik elmi işçi</t>
+          <t>Baş elmi işçi</t>
         </is>
       </c>
       <c r="L65" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M65" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N65" t="inlineStr"/>
       <c r="O65" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=_gT956UAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/GulsenAllahverdiyeva'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0007-5160-4225'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Allahverdiyeva_G%C3%BCl%C5%9F%C9%99n_Sahib_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=E2vK97kAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0002-6385-9157'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Buniyatov_Arif_R%C3%BCst%C9%99m_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="n">
-        <v>2301</v>
+        <v>2306</v>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Azər</t>
+          <t>Fikrət</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>Xoşbəxt oğlu</t>
+          <t>Həbib oğlu</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>Mustafayev</t>
+          <t>Nəbiyev</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
-          <t>Fəlsəfə elmləri doktoru</t>
-[...2 lines deleted...]
-      <c r="H66" t="inlineStr"/>
+          <t>fəlsəfə üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="H66" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="I66" t="inlineStr"/>
       <c r="J66" t="inlineStr">
         <is>
-          <t>Sosial fəlsəfə və ekoloji problemlər</t>
+          <t>İdrak nəzəriyyəsi və məntiq şöbəsi</t>
         </is>
       </c>
       <c r="K66" t="inlineStr">
         <is>
-          <t>Şöbə müdiri</t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L66" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M66" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N66" t="inlineStr"/>
       <c r="O66" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=n94E2CAAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://science.academia.edu/MustafayevAzer'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0009-5100-6916'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Mustafayev_Az%C9%99r_Xo%C5%9Fb%C9%99xt_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=QsuVQgcAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/FikretNebiyev'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0000-4212-1386'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/N%C9%99biyev_Fikr%C9%99t_H%C9%99bib_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="n">
-        <v>2302</v>
+        <v>2307</v>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Ağasəlim</t>
+          <t>Tağı</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>Şamil oğlu</t>
+          <t>Kazım oğlu</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>Həsənov</t>
+          <t>Bəşirov</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
           <t>fəlsəfə üzrə fəlsəfə doktoru</t>
         </is>
       </c>
-      <c r="H67" t="inlineStr"/>
+      <c r="H67" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="I67" t="inlineStr"/>
       <c r="J67" t="inlineStr">
         <is>
-          <t>Sosial fəlsəfə və ekoloji problemlər</t>
+          <t>İdrak nəzəriyyəsi və məntiq şöbəsi</t>
         </is>
       </c>
       <c r="K67" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L67" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M67" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N67" t="inlineStr"/>
       <c r="O67" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=JvPvVgYAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/HasanovAghasalim'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0003-3391-6843'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C9%99s%C9%99nov_A%C4%9Fas%C9%99lim_%C5%9Eamil_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=c1zuE-4AAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/TagiBeshirov'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0006-6568-4652'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/B%C9%99%C5%9Firov_Ta%C4%9F%C4%B1_Kaz%C4%B1m_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="n">
-        <v>2303</v>
+        <v>2308</v>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>İlham</t>
+          <t>Söhrab</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>Bəhərçin oğlu</t>
+          <t>Əfsər oğlu</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>Soltanov</t>
+          <t>Məhərrəmov</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
-      <c r="G68" t="inlineStr"/>
+      <c r="G68" t="inlineStr">
+        <is>
+          <t>fəlsəfə üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
       <c r="H68" t="inlineStr"/>
       <c r="I68" t="inlineStr"/>
       <c r="J68" t="inlineStr">
         <is>
-          <t>Sosial fəlsəfə və ekoloji problemlər</t>
+          <t>İdrak nəzəriyyəsi və məntiq şöbəsi</t>
         </is>
       </c>
       <c r="K68" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L68" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M68" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N68" t="inlineStr"/>
       <c r="O68" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=iGtKkAcAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/Isoltanov'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0002-2547-7246'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Soltanov_%C4%B0lham_B%C9%99h%C9%99r%C3%A7in_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=qk2g_VEAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/SohrabMeherremov'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0000-5817-5549'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99h%C9%99rr%C9%99mov_S%C3%B6hrab_%C6%8Ffs%C9%99r_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="n">
-        <v>2304</v>
+        <v>2309</v>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Aygün</t>
+          <t>Vaqif</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>Asif qızı</t>
+          <t>Maarif oğlu</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>Tağıyeva</t>
+          <t>Əkbərov</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
-      <c r="G69" t="inlineStr"/>
+      <c r="G69" t="inlineStr">
+        <is>
+          <t>fəlsəfə üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
       <c r="H69" t="inlineStr"/>
       <c r="I69" t="inlineStr"/>
       <c r="J69" t="inlineStr">
         <is>
-          <t>Sosial fəlsəfə və ekoloji problemlər</t>
+          <t>İdrak nəzəriyyəsi və məntiq şöbəsi</t>
         </is>
       </c>
       <c r="K69" t="inlineStr">
         <is>
-          <t>Kiçik elmi işçi</t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L69" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M69" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N69" t="inlineStr"/>
       <c r="O69" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=drYX5hcAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Ta%C4%9F%C4%B1yeva_Ayg%C3%BCn_Asif_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=DoCQGzQAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/VaqifAkberov'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0004-6376-6406'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fkb%C9%99rov_Vaqif_Maarif_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="n">
-        <v>2305</v>
+        <v>2310</v>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Arif</t>
+          <t>İlham</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>Rüstəm oğlu</t>
+          <t>Mahmud oğlu</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>Buniyatov</t>
+          <t>İsmayılov</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
-          <t>Fəlsəfə elmləri doktoru</t>
+          <t>fəlsəfə üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="H70" t="inlineStr"/>
       <c r="I70" t="inlineStr"/>
       <c r="J70" t="inlineStr">
         <is>
           <t>İdrak nəzəriyyəsi və məntiq şöbəsi</t>
         </is>
       </c>
       <c r="K70" t="inlineStr">
         <is>
-          <t>Baş elmi işçi</t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L70" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M70" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N70" t="inlineStr"/>
       <c r="O70" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=E2vK97kAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0002-6385-9157'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Buniyatov_Arif_R%C3%BCst%C9%99m_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=rW3fLYEAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/IlhamIsmayilov'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0006-9622-5336'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0smay%C4%B1lov_%C4%B0lham_Mahmud_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="n">
-        <v>2306</v>
+        <v>2311</v>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Fikrət</t>
+          <t>Fəxrəddın</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>Həbib oğlu</t>
+          <t>Xanbaba oğlu</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>Nəbiyev</t>
+          <t>Hacıyev</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
-      <c r="G71" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G71" t="inlineStr"/>
       <c r="H71" t="inlineStr"/>
       <c r="I71" t="inlineStr"/>
       <c r="J71" t="inlineStr">
         <is>
           <t>İdrak nəzəriyyəsi və məntiq şöbəsi</t>
         </is>
       </c>
       <c r="K71" t="inlineStr">
         <is>
-          <t>Aparıcı elmi işçi</t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L71" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M71" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N71" t="inlineStr"/>
       <c r="O71" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=QsuVQgcAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/FikretNebiyev'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0000-4212-1386'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/N%C9%99biyev_Fikr%C9%99t_H%C9%99bib_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=wsBPSCIAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/F%C9%99xr%C9%99ddinHaciyev'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0003-3340-1062'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Hac%C4%B1yev_F%C9%99xr%C9%99dd%C4%B1n_Xanbaba_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="n">
-        <v>2307</v>
+        <v>2312</v>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Tağı</t>
+          <t>Elbəzək</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>Kazım oğlu</t>
+          <t>Əziz qızı</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>Bəşirov</t>
+          <t>Əsgərova</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
-      <c r="G72" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G72" t="inlineStr"/>
       <c r="H72" t="inlineStr"/>
       <c r="I72" t="inlineStr"/>
       <c r="J72" t="inlineStr">
         <is>
           <t>İdrak nəzəriyyəsi və məntiq şöbəsi</t>
         </is>
       </c>
       <c r="K72" t="inlineStr">
         <is>
-          <t>Aparıcı elmi işçi</t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L72" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M72" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N72" t="inlineStr"/>
       <c r="O72" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=c1zuE-4AAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/TagiBeshirov'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0006-6568-4652'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/B%C9%99%C5%9Firov_Ta%C4%9F%C4%B1_Kaz%C4%B1m_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=HRooY6MAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/ElbezekEsgerova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0002-8957-5398'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fsg%C9%99rova_Elb%C9%99z%C9%99k_%C6%8Fziz_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="n">
-        <v>2308</v>
+        <v>2313</v>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Söhrab</t>
+          <t>Həlimə</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>Əfsər oğlu</t>
+          <t>Əhəd qızı</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>Məhərrəmov</t>
+          <t>Qafarova</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
-      <c r="G73" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G73" t="inlineStr"/>
       <c r="H73" t="inlineStr"/>
       <c r="I73" t="inlineStr"/>
       <c r="J73" t="inlineStr">
         <is>
           <t>İdrak nəzəriyyəsi və məntiq şöbəsi</t>
         </is>
       </c>
       <c r="K73" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L73" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M73" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N73" t="inlineStr"/>
       <c r="O73" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=qk2g_VEAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/SohrabMeherremov'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0000-5817-5549'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99h%C9%99rr%C9%99mov_S%C3%B6hrab_%C6%8Ffs%C9%99r_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=ICnje28AAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/QafarovaHelime'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0002-7794-3325'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Qafarova_H%C9%99lim%C9%99_%C6%8Fh%C9%99d_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="n">
-        <v>2309</v>
+        <v>2314</v>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Vaqif</t>
+          <t>Könül</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>Maarif oğlu</t>
+          <t>Xanoğlan qızı</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>Əkbərov</t>
+          <t>Şəkiyeva</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
-      <c r="G74" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G74" t="inlineStr"/>
       <c r="H74" t="inlineStr"/>
       <c r="I74" t="inlineStr"/>
       <c r="J74" t="inlineStr">
         <is>
           <t>İdrak nəzəriyyəsi və məntiq şöbəsi</t>
         </is>
       </c>
       <c r="K74" t="inlineStr">
         <is>
-          <t>Elmi işçi</t>
+          <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="L74" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M74" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N74" t="inlineStr"/>
       <c r="O74" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=DoCQGzQAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/VaqifAkberov'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0004-6376-6406'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fkb%C9%99rov_Vaqif_Maarif_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=TEY1kUYAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/KonulShekiyeva'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0003-8086-9645'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C5%9E%C9%99kiyeva_K%C3%B6n%C3%BCl_Xano%C4%9Flan_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="n">
-        <v>2310</v>
+        <v>2315</v>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>İlham</t>
+          <t>Ziba</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>Mahmud oğlu</t>
+          <t>Bahadır qızı</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>İsmayılov</t>
+          <t>Ağayeva</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
-          <t>fəlsəfə üzrə fəlsəfə doktoru</t>
-[...2 lines deleted...]
-      <c r="H75" t="inlineStr"/>
+          <t>fəlsəfə elmləri doktoru</t>
+        </is>
+      </c>
+      <c r="H75" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="I75" t="inlineStr"/>
       <c r="J75" t="inlineStr">
         <is>
-          <t>İdrak nəzəriyyəsi və məntiq şöbəsi</t>
+          <t>Heydər Əliyevin siyasi irsi və azərbaycançiliq fəlsəfəsi</t>
         </is>
       </c>
       <c r="K75" t="inlineStr">
         <is>
-          <t>Elmi işçi</t>
+          <t>Baş elmi işçi</t>
         </is>
       </c>
       <c r="L75" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M75" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N75" t="inlineStr"/>
       <c r="O75" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=rW3fLYEAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/IlhamIsmayilov'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0006-9622-5336'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0smay%C4%B1lov_%C4%B0lham_Mahmud_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=duTH2zIAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0006-2053-6007'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/A%C4%9Fayeva_Ziba_Bahad%C4%B1r_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="n">
-        <v>2311</v>
+        <v>2316</v>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Fəxrəddın</t>
+          <t>Elnur</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>Xanbaba oğlu</t>
+          <t>Bəybala oğlu</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>Hacıyev</t>
+          <t>Hacalıyev</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
-      <c r="G76" t="inlineStr"/>
-      <c r="H76" t="inlineStr"/>
+      <c r="G76" t="inlineStr">
+        <is>
+          <t>siyasi elmlər doktoru</t>
+        </is>
+      </c>
+      <c r="H76" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="I76" t="inlineStr"/>
       <c r="J76" t="inlineStr">
         <is>
-          <t>İdrak nəzəriyyəsi və məntiq şöbəsi</t>
+          <t>Heydər Əliyevin siyasi irsi və azərbaycançiliq fəlsəfəsi</t>
         </is>
       </c>
       <c r="K76" t="inlineStr">
         <is>
-          <t>Elmi işçi</t>
+          <t>Baş elmi işçi</t>
         </is>
       </c>
       <c r="L76" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M76" s="2" t="n">
-        <v>45292</v>
+        <v>46176</v>
       </c>
       <c r="N76" t="inlineStr"/>
       <c r="O76" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=wsBPSCIAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/F%C9%99xr%C9%99ddinHaciyev'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0003-3340-1062'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Hac%C4%B1yev_F%C9%99xr%C9%99dd%C4%B1n_Xanbaba_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=IC9mzNYAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Hacal%C4%B1yev_Elnur_B%C9%99ybala_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="n">
-        <v>2312</v>
+        <v>2317</v>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Elbəzək</t>
+          <t>Əli</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>Əziz qızı</t>
+          <t>İmanqulu oğlu</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>Əsgərova</t>
+          <t>İbrahimov</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
-      <c r="G77" t="inlineStr"/>
-      <c r="H77" t="inlineStr"/>
+      <c r="G77" t="inlineStr">
+        <is>
+          <t>fəlsəfə üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="H77" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="I77" t="inlineStr"/>
       <c r="J77" t="inlineStr">
         <is>
-          <t>İdrak nəzəriyyəsi və məntiq şöbəsi</t>
+          <t>Heydər Əliyevin siyasi irsi və azərbaycançiliq fəlsəfəsi</t>
         </is>
       </c>
       <c r="K77" t="inlineStr">
         <is>
-          <t>Elmi işçi</t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L77" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M77" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N77" t="inlineStr"/>
       <c r="O77" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=HRooY6MAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/ElbezekEsgerova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0002-8957-5398'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fsg%C9%99rova_Elb%C9%99z%C9%99k_%C6%8Fziz_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=mKclw1oAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0brahimov_%C6%8Fli_%C4%B0manqulu_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="n">
-        <v>2313</v>
+        <v>2318</v>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Həlimə</t>
+          <t>Sənan</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>Əhəd qızı</t>
+          <t>Səməndər oğlu</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>Qafarova</t>
+          <t>Həsənov</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
-      <c r="G78" t="inlineStr"/>
-      <c r="H78" t="inlineStr"/>
+      <c r="G78" t="inlineStr">
+        <is>
+          <t>siyasi elmlər üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="H78" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="I78" t="inlineStr"/>
       <c r="J78" t="inlineStr">
         <is>
-          <t>İdrak nəzəriyyəsi və məntiq şöbəsi</t>
+          <t>Heydər Əliyevin siyasi irsi və azərbaycançiliq fəlsəfəsi</t>
         </is>
       </c>
       <c r="K78" t="inlineStr">
         <is>
-          <t>Elmi işçi</t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L78" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M78" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N78" t="inlineStr"/>
       <c r="O78" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=ICnje28AAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/QafarovaHelime'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0002-7794-3325'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Qafarova_H%C9%99lim%C9%99_%C6%8Fh%C9%99d_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=YTkIeP0AAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C9%99s%C9%99nov_S%C9%99nan_S%C9%99m%C9%99nd%C9%99r_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="n">
-        <v>2314</v>
+        <v>2319</v>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Könül</t>
+          <t>Telman</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>Xanoğlan qızı</t>
+          <t>Səməd oğlu</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>Şəkiyeva</t>
+          <t>Quliyev</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G79" t="inlineStr"/>
       <c r="H79" t="inlineStr"/>
       <c r="I79" t="inlineStr"/>
       <c r="J79" t="inlineStr">
         <is>
-          <t>İdrak nəzəriyyəsi və məntiq şöbəsi</t>
+          <t>Heydər Əliyevin siyasi irsi və azərbaycançiliq fəlsəfəsi</t>
         </is>
       </c>
       <c r="K79" t="inlineStr">
         <is>
-          <t>Kiçik elmi işçi</t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L79" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M79" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N79" t="inlineStr"/>
       <c r="O79" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=TEY1kUYAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/KonulShekiyeva'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0003-8086-9645'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C5%9E%C9%99kiyeva_K%C3%B6n%C3%BCl_Xano%C4%9Flan_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=dbcqH98AAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Quliyev_Telman_S%C9%99m%C9%99d_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="n">
-        <v>2315</v>
+        <v>2320</v>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Ziba</t>
+          <t>Ülviyyə</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>Bahadır qızı</t>
+          <t>Sahib qızı</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>Ağayeva</t>
+          <t>Quliyeva</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
-      <c r="G80" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G80" t="inlineStr"/>
       <c r="H80" t="inlineStr"/>
       <c r="I80" t="inlineStr"/>
       <c r="J80" t="inlineStr">
         <is>
           <t>Heydər Əliyevin siyasi irsi və azərbaycançiliq fəlsəfəsi</t>
         </is>
       </c>
       <c r="K80" t="inlineStr">
         <is>
-          <t>Baş elmi işçi</t>
+          <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="L80" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M80" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N80" t="inlineStr"/>
       <c r="O80" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=duTH2zIAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0006-2053-6007'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/A%C4%9Fayeva_Ziba_Bahad%C4%B1r_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=OXKMOVoAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Quliyeva_%C3%9Clviyy%C9%99_Sahib_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="n">
-        <v>2316</v>
+        <v>2322</v>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Elnur</t>
+          <t>Ceyran</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>Bəybala oğlu</t>
+          <t>İlqar qızı</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>Hacalıyev</t>
+          <t>Hüseynli</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
-      <c r="G81" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G81" t="inlineStr"/>
       <c r="H81" t="inlineStr"/>
       <c r="I81" t="inlineStr"/>
       <c r="J81" t="inlineStr">
         <is>
           <t>Heydər Əliyevin siyasi irsi və azərbaycançiliq fəlsəfəsi</t>
         </is>
       </c>
       <c r="K81" t="inlineStr">
         <is>
-          <t>Aparıcı elmi işçi</t>
+          <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="L81" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M81" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N81" t="inlineStr"/>
       <c r="O81" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=IC9mzNYAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Hacal%C4%B1yev_Elnur_B%C9%99ybala_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=E-q6u8QAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C3%BCseynli_Ceyran_%C4%B0lqar_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="n">
-        <v>2317</v>
+        <v>2323</v>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Əli</t>
+          <t>Məhəmməd</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>İmanqulu oğlu</t>
+          <t>Soltan oğlu</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>İbrahimov</t>
+          <t>Cəbrayılov</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
           <t>fəlsəfə üzrə fəlsəfə doktoru</t>
         </is>
       </c>
-      <c r="H82" t="inlineStr"/>
+      <c r="H82" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="I82" t="inlineStr"/>
       <c r="J82" t="inlineStr">
         <is>
-          <t>Heydər Əliyevin siyasi irsi və azərbaycançiliq fəlsəfəsi</t>
+          <t>Rəqəmsal inkişaf və süni intellektin fəlsəfi problemləri</t>
         </is>
       </c>
       <c r="K82" t="inlineStr">
         <is>
-          <t>Aparıcı elmi işçi</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L82" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M82" s="2" t="n">
-        <v>45292</v>
+        <v>46176</v>
       </c>
       <c r="N82" t="inlineStr"/>
       <c r="O82" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=mKclw1oAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0brahimov_%C6%8Fli_%C4%B0manqulu_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=HoRTzhgAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/mehemmedsoltanoglu'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-5812-1900'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/C%C9%99bray%C4%B1lov_M%C9%99h%C9%99mm%C9%99d_Soltan_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="n">
-        <v>2318</v>
+        <v>2324</v>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Sənan</t>
+          <t>Səbirə</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>Səməndər oğlu</t>
+          <t>Cəfər qızı</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>Həsənov</t>
+          <t>İskəndərova</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
-          <t>siyasi elmlər üzrə fəlsəfə doktoru</t>
-[...2 lines deleted...]
-      <c r="H83" t="inlineStr"/>
+          <t>fəlsəfə üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="H83" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="I83" t="inlineStr"/>
       <c r="J83" t="inlineStr">
         <is>
-          <t>Heydər Əliyevin siyasi irsi və azərbaycançiliq fəlsəfəsi</t>
+          <t>Rəqəmsal inkişaf və süni intellektin fəlsəfi problemləri</t>
         </is>
       </c>
       <c r="K83" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L83" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M83" s="2" t="n">
-        <v>45292</v>
+        <v>46176</v>
       </c>
       <c r="N83" t="inlineStr"/>
       <c r="O83" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=YTkIeP0AAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C9%99s%C9%99nov_S%C9%99nan_S%C9%99m%C9%99nd%C9%99r_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=59NXblQAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://science.academia.edu/SebireIskenderova'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0sk%C9%99nd%C9%99rova_S%C9%99bir%C9%99_C%C9%99f%C9%99r_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="n">
-        <v>2319</v>
+        <v>2325</v>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Telman</t>
+          <t>Alidə</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>Səməd oğlu</t>
+          <t>Hüseynalı qızı</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>Quliyev</t>
+          <t>Zeynalova</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G84" t="inlineStr"/>
       <c r="H84" t="inlineStr"/>
       <c r="I84" t="inlineStr"/>
       <c r="J84" t="inlineStr">
         <is>
-          <t>Heydər Əliyevin siyasi irsi və azərbaycançiliq fəlsəfəsi</t>
+          <t>Rəqəmsal inkişaf və süni intellektin fəlsəfi problemləri</t>
         </is>
       </c>
       <c r="K84" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L84" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M84" s="2" t="n">
-        <v>45292</v>
+        <v>46176</v>
       </c>
       <c r="N84" t="inlineStr"/>
       <c r="O84" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=dbcqH98AAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Quliyev_Telman_S%C9%99m%C9%99d_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=pPICN_4AAAAJ&amp;hl=en'}, {'platform_name': 'Web of Science', 'platform_logo': '/media/platform_logos/WOS.PNG', 'url': 'https://www.webofscience.com/wos/author/record/JSL-4484-2023'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Zeynalova_Alid%C9%99_H%C3%BCseynal%C4%B1_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="n">
-        <v>2320</v>
+        <v>2326</v>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Ülviyyə</t>
+          <t>Firuzə</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>Sahib qızı</t>
+          <t>Nuru qızı</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>Quliyeva</t>
+          <t>Əliyeva</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
-      <c r="G85" t="inlineStr"/>
-      <c r="H85" t="inlineStr"/>
+      <c r="G85" t="inlineStr">
+        <is>
+          <t>fəlsəfə üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="H85" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="I85" t="inlineStr"/>
       <c r="J85" t="inlineStr">
         <is>
-          <t>Heydər Əliyevin siyasi irsi və azərbaycançiliq fəlsəfəsi</t>
+          <t>Rəqəmsal inkişaf və süni intellektin fəlsəfi problemləri</t>
         </is>
       </c>
       <c r="K85" t="inlineStr">
         <is>
-          <t>Kiçik elmi işçi</t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L85" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M85" s="2" t="n">
-        <v>45292</v>
+        <v>46176</v>
       </c>
       <c r="N85" t="inlineStr"/>
       <c r="O85" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=OXKMOVoAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Quliyeva_%C3%9Clviyy%C9%99_Sahib_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=s7x_jx4AAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-2990-2089'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyeva_Firuz%C9%99_Nuru_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="n">
-        <v>2321</v>
+        <v>2327</v>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Səkinə</t>
+          <t>Humay</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>Həsənalı qızı</t>
+          <t>Rüstəm qızı</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>Əliyeva</t>
+          <t>Eminova</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G86" t="inlineStr"/>
       <c r="H86" t="inlineStr"/>
       <c r="I86" t="inlineStr"/>
       <c r="J86" t="inlineStr">
         <is>
-          <t>Heydər Əliyevin siyasi irsi və azərbaycançiliq fəlsəfəsi</t>
+          <t>Rəqəmsal inkişaf və süni intellektin fəlsəfi problemləri</t>
         </is>
       </c>
       <c r="K86" t="inlineStr">
         <is>
-          <t>Kiçik elmi işçi</t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L86" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M86" s="2" t="n">
-        <v>45292</v>
+        <v>46176</v>
       </c>
       <c r="N86" t="inlineStr"/>
       <c r="O86" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=r0pglk4AAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyeva_S%C9%99kin%C9%99_H%C9%99s%C9%99nal%C4%B1_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=5Fuph6MAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Eminova_Humay_R%C3%BCst%C9%99m_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="n">
-        <v>2322</v>
+        <v>2328</v>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Ceyran</t>
+          <t>İlhamə</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>İlqar qızı</t>
+          <t>İslam qızı</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>Hüseynli</t>
+          <t>Hüseynova</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G87" t="inlineStr"/>
       <c r="H87" t="inlineStr"/>
       <c r="I87" t="inlineStr"/>
       <c r="J87" t="inlineStr">
         <is>
-          <t>Heydər Əliyevin siyasi irsi və azərbaycançiliq fəlsəfəsi</t>
+          <t>Rəqəmsal inkişaf və süni intellektin fəlsəfi problemləri</t>
         </is>
       </c>
       <c r="K87" t="inlineStr">
         <is>
-          <t>Kiçik elmi işçi</t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L87" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M87" s="2" t="n">
-        <v>45292</v>
+        <v>46176</v>
       </c>
       <c r="N87" t="inlineStr"/>
       <c r="O87" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=E-q6u8QAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C3%BCseynli_Ceyran_%C4%B0lqar_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=J17IEIkAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0006-4679-0855'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C3%BCseynova_%C4%B0lham%C9%99_%C4%B0slam_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="n">
-        <v>2323</v>
+        <v>2329</v>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Məhəmməd</t>
+          <t>Elxan</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>Soltan oğlu</t>
+          <t>Musa oğlu</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>Cəbrayılov</t>
+          <t>Quliyev</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
-      <c r="G88" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G88" t="inlineStr"/>
       <c r="H88" t="inlineStr"/>
       <c r="I88" t="inlineStr"/>
       <c r="J88" t="inlineStr">
         <is>
-          <t>İnformasiya cəmiyyətin fəlsəfi və sosioloji problemləri</t>
+          <t>Rəqəmsal inkişaf və süni intellektin fəlsəfi problemləri</t>
         </is>
       </c>
       <c r="K88" t="inlineStr">
         <is>
-          <t>Şöbə müdiri</t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L88" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M88" s="2" t="n">
-        <v>45292</v>
+        <v>46176</v>
       </c>
       <c r="N88" t="inlineStr"/>
       <c r="O88" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=HoRTzhgAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/mehemmedsoltanoglu'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-5812-1900'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/C%C9%99bray%C4%B1lov_M%C9%99h%C9%99mm%C9%99d_Soltan_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=ZMQA5pMAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Quliyev_Elxan_Musa_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="n">
-        <v>2324</v>
+        <v>2330</v>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Səbirə</t>
+          <t>Kamran</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>Cəfər qızı</t>
+          <t>Aydın oğlu</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>İskəndərova</t>
+          <t>Məmmədov</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
-      <c r="G89" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G89" t="inlineStr"/>
       <c r="H89" t="inlineStr"/>
       <c r="I89" t="inlineStr"/>
       <c r="J89" t="inlineStr">
         <is>
-          <t>İnformasiya cəmiyyətin fəlsəfi və sosioloji problemləri</t>
+          <t>Rəqəmsal inkişaf və süni intellektin fəlsəfi problemləri</t>
         </is>
       </c>
       <c r="K89" t="inlineStr">
         <is>
-          <t>Aparıcı elmi işçi</t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L89" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M89" s="2" t="n">
-        <v>45292</v>
+        <v>46176</v>
       </c>
       <c r="N89" t="inlineStr"/>
       <c r="O89" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=59NXblQAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://science.academia.edu/SebireIskenderova'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0sk%C9%99nd%C9%99rova_S%C9%99bir%C9%99_C%C9%99f%C9%99r_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dov_Kamran_Ayd%C4%B1n_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="n">
-        <v>2325</v>
+        <v>2331</v>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Alidə</t>
+          <t>Hüseyn</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>Hüseynalı qızı</t>
+          <t>Qasım oğlu</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>Zeynalova</t>
+          <t>İbrahimov</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
-      <c r="G90" t="inlineStr"/>
-      <c r="H90" t="inlineStr"/>
+      <c r="G90" t="inlineStr">
+        <is>
+          <t>fəlsəfə üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="H90" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="I90" t="inlineStr"/>
       <c r="J90" t="inlineStr">
         <is>
-          <t>İnformasiya cəmiyyətin fəlsəfi və sosioloji problemləri</t>
+          <t>İdentlik, multikulturalizm və Azərbaycançılıq fəlsəfəsi</t>
         </is>
       </c>
       <c r="K90" t="inlineStr">
         <is>
-          <t>Elmi işçi</t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L90" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M90" s="2" t="n">
-        <v>45292</v>
+        <v>46176</v>
       </c>
       <c r="N90" t="inlineStr"/>
       <c r="O90" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=pPICN_4AAAAJ&amp;hl=en'}, {'platform_name': 'Web of Science', 'platform_logo': '/media/platform_logos/WOS.PNG', 'url': 'https://www.webofscience.com/wos/author/record/JSL-4484-2023'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Zeynalova_Alid%C9%99_H%C3%BCseynal%C4%B1_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=DuCtSjMAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/HuseynIbrahimov7'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0007-8914-9168'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0brahimov_H%C3%BCseyn_Qas%C4%B1m_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="n">
-        <v>2326</v>
+        <v>2332</v>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Firuzə</t>
+          <t>Rəna</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>Nuru qızı</t>
+          <t>Rza qızı</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>Əliyeva</t>
+          <t>Mirzəzadə</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
-          <t>fəlsəfə üzrə fəlsəfə doktoru</t>
-[...2 lines deleted...]
-      <c r="H91" t="inlineStr"/>
+          <t>fəlsəfə elmləri doktoru</t>
+        </is>
+      </c>
+      <c r="H91" t="inlineStr">
+        <is>
+          <t>Professor</t>
+        </is>
+      </c>
       <c r="I91" t="inlineStr"/>
       <c r="J91" t="inlineStr">
         <is>
-          <t>İnformasiya cəmiyyətin fəlsəfi və sosioloji problemləri</t>
+          <t>Siyasətin fəlsəfəsi və sosialogiyası</t>
         </is>
       </c>
       <c r="K91" t="inlineStr">
         <is>
-          <t>Aparıcı elmi işçi</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L91" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M91" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N91" t="inlineStr"/>
       <c r="O91" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=s7x_jx4AAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-2990-2089'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyeva_Firuz%C9%99_Nuru_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=o0cR0z4AAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Mirz%C9%99zad%C9%99_R%C9%99na_Rza_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="n">
-        <v>2327</v>
+        <v>2333</v>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Humay</t>
+          <t>Lalə</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>Rüstəm qızı</t>
+          <t>Cəfər qızı</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>Eminova</t>
+          <t>Mövsümova</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
-      <c r="G92" t="inlineStr"/>
-      <c r="H92" t="inlineStr"/>
+      <c r="G92" t="inlineStr">
+        <is>
+          <t>fəlsəfə elmləri doktoru</t>
+        </is>
+      </c>
+      <c r="H92" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="I92" t="inlineStr"/>
       <c r="J92" t="inlineStr">
         <is>
-          <t>İnformasiya cəmiyyətin fəlsəfi və sosioloji problemləri</t>
+          <t>Siyasətin fəlsəfəsi və sosialogiyası</t>
         </is>
       </c>
       <c r="K92" t="inlineStr">
         <is>
-          <t>Elmi işçi</t>
+          <t>Baş elmi işçi</t>
         </is>
       </c>
       <c r="L92" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M92" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N92" t="inlineStr"/>
       <c r="O92" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=5Fuph6MAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Eminova_Humay_R%C3%BCst%C9%99m_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=q7yuUFoAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0001-0227-6145'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C3%B6vs%C3%BCmova_Lal%C9%99_C%C9%99f%C9%99r_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="n">
-        <v>2328</v>
+        <v>2334</v>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>İlhamə</t>
+          <t>Təzəgül</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>İslam qızı</t>
+          <t>Mirzə qızı</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>Hüseynova</t>
+          <t>Qasımova</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
-      <c r="G93" t="inlineStr"/>
-      <c r="H93" t="inlineStr"/>
+      <c r="G93" t="inlineStr">
+        <is>
+          <t>fəlsəfə üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="H93" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="I93" t="inlineStr"/>
       <c r="J93" t="inlineStr">
         <is>
-          <t>İnformasiya cəmiyyətin fəlsəfi və sosioloji problemləri</t>
+          <t>Siyasətin fəlsəfəsi və sosialogiyası</t>
         </is>
       </c>
       <c r="K93" t="inlineStr">
         <is>
-          <t>Elmi işçi</t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L93" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M93" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N93" t="inlineStr"/>
       <c r="O93" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=J17IEIkAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0006-4679-0855'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C3%BCseynova_%C4%B0lham%C9%99_%C4%B0slam_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=tG1hjMQAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Qas%C4%B1mova_T%C9%99z%C9%99g%C3%BCl_Mirz%C9%99_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="n">
-        <v>2329</v>
+        <v>2335</v>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Elxan</t>
+          <t>Etibar</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>Musa oğlu</t>
+          <t>Məhəmməd oğlu</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>Quliyev</t>
+          <t>Əsədov</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
-      <c r="G94" t="inlineStr"/>
-      <c r="H94" t="inlineStr"/>
+      <c r="G94" t="inlineStr">
+        <is>
+          <t>siyasi elmlər üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="H94" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="I94" t="inlineStr"/>
       <c r="J94" t="inlineStr">
         <is>
-          <t>İnformasiya cəmiyyətin fəlsəfi və sosioloji problemləri</t>
+          <t>Siyasətin fəlsəfəsi və sosialogiyası</t>
         </is>
       </c>
       <c r="K94" t="inlineStr">
         <is>
-          <t>Elmi işçi</t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L94" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M94" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N94" t="inlineStr"/>
       <c r="O94" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=ZMQA5pMAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Quliyev_Elxan_Musa_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=Mk0wzmEAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fs%C9%99dov_Etibar_M%C9%99h%C9%99mm%C9%99d_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="n">
-        <v>2330</v>
+        <v>2336</v>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Kamran</t>
+          <t>Оqtay</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>Aydın oğlu</t>
+          <t>Əliyusif oğlu</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>Məmmədov</t>
+          <t>Rzayev</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
-      <c r="G95" t="inlineStr"/>
-      <c r="H95" t="inlineStr"/>
+      <c r="G95" t="inlineStr">
+        <is>
+          <t>siyasi elmlər üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="H95" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="I95" t="inlineStr"/>
       <c r="J95" t="inlineStr">
         <is>
-          <t>İnformasiya cəmiyyətin fəlsəfi və sosioloji problemləri</t>
+          <t>Siyasətin fəlsəfəsi və sosialogiyası</t>
         </is>
       </c>
       <c r="K95" t="inlineStr">
         <is>
-          <t>Elmi işçi</t>
+          <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="L95" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M95" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N95" t="inlineStr"/>
       <c r="O95" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=ZMQA5pMAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dov_Kamran_Ayd%C4%B1n_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=Q9Z2GGYAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Rzayev_%D0%9Eqtay_%C6%8Fliyusif_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="n">
-        <v>2331</v>
+        <v>2337</v>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Hüseyn</t>
+          <t>Sevinc</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>Qasım oğlu</t>
+          <t>Niman qızı</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>İbrahimov</t>
+          <t>Quliyeva</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
-      <c r="G96" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G96" t="inlineStr"/>
       <c r="H96" t="inlineStr"/>
       <c r="I96" t="inlineStr"/>
       <c r="J96" t="inlineStr">
         <is>
-          <t>Multikulturalizm və torelantliq fəlsəfəsi</t>
+          <t>Siyasətin fəlsəfəsi və sosialogiyası</t>
         </is>
       </c>
       <c r="K96" t="inlineStr">
         <is>
-          <t>Aparıcı elmi işçi</t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L96" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M96" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N96" t="inlineStr"/>
       <c r="O96" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=DuCtSjMAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/HuseynIbrahimov7'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0007-8914-9168'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0brahimov_H%C3%BCseyn_Qas%C4%B1m_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=0XQqH4cAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Quliyeva_Sevinc_Niman_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="n">
-        <v>2332</v>
+        <v>2338</v>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Rəna</t>
+          <t>Nailə</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>Rza qızı</t>
+          <t>Nazim qızı</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>Mirzəzadə</t>
+          <t>Əlicanova</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
-      <c r="G97" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G97" t="inlineStr"/>
       <c r="H97" t="inlineStr"/>
       <c r="I97" t="inlineStr"/>
       <c r="J97" t="inlineStr">
         <is>
           <t>Siyasətin fəlsəfəsi və sosialogiyası</t>
         </is>
       </c>
       <c r="K97" t="inlineStr">
         <is>
-          <t>Şöbə müdiri</t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L97" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M97" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N97" t="inlineStr"/>
       <c r="O97" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=o0cR0z4AAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Mirz%C9%99zad%C9%99_R%C9%99na_Rza_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=lRfh7qIAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Flicanova_Nail%C9%99_Nazim_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="n">
-        <v>2333</v>
+        <v>2339</v>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Lalə</t>
+          <t>Təhminə</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>Cəfər qızı</t>
+          <t>Süleyman qızı</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>Mövsümova</t>
+          <t>Ağakişiyeva</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
-          <t>Fəlsəfə elmləri doktoru</t>
-[...2 lines deleted...]
-      <c r="H98" t="inlineStr"/>
+          <t>fəlsəfə üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="H98" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="I98" t="inlineStr"/>
       <c r="J98" t="inlineStr">
         <is>
-          <t>Siyasətin fəlsəfəsi və sosialogiyası</t>
+          <t>Estetika</t>
         </is>
       </c>
       <c r="K98" t="inlineStr">
         <is>
-          <t>Baş elmi işçi</t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L98" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M98" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N98" t="inlineStr"/>
       <c r="O98" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=q7yuUFoAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0001-0227-6145'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C3%B6vs%C3%BCmova_Lal%C9%99_C%C9%99f%C9%99r_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=-dGPS3QAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/A%C4%9Faki%C5%9Fiyeva_T%C9%99hmin%C9%99_S%C3%BCleyman_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="n">
-        <v>2334</v>
+        <v>2340</v>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Təzəgül</t>
+          <t>Sevinc</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>Mirzə qızı</t>
+          <t>Arif qızı</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>Qasımova</t>
+          <t>Həsənova</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
           <t>fəlsəfə üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="H99" t="inlineStr"/>
       <c r="I99" t="inlineStr"/>
       <c r="J99" t="inlineStr">
         <is>
-          <t>Siyasətin fəlsəfəsi və sosialogiyası</t>
+          <t>Rəhbərlik</t>
         </is>
       </c>
       <c r="K99" t="inlineStr">
         <is>
-          <t>Aparıcı elmi işçi</t>
+          <t>Elmi katib</t>
         </is>
       </c>
       <c r="L99" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M99" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N99" t="inlineStr"/>
       <c r="O99" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=tG1hjMQAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Qas%C4%B1mova_T%C9%99z%C9%99g%C3%BCl_Mirz%C9%99_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C9%99s%C9%99nova_Sevinc_Arif_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="n">
-        <v>2335</v>
+        <v>2341</v>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Etibar</t>
+          <t>Həbib</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>Məhəmməd oğlu</t>
+          <t>Məzahir oğlu</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>Əsədov</t>
+          <t>Hüseynov</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
-          <t>siyasi elmlər üzrə fəlsəfə doktoru</t>
-[...2 lines deleted...]
-      <c r="H100" t="inlineStr"/>
+          <t>fəlsəfə üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="H100" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="I100" t="inlineStr"/>
       <c r="J100" t="inlineStr">
         <is>
-          <t>Siyasətin fəlsəfəsi və sosialogiyası</t>
+          <t>Təhsil</t>
         </is>
       </c>
       <c r="K100" t="inlineStr">
         <is>
-          <t>Aparıcı elmi işçi</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L100" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M100" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N100" t="inlineStr"/>
       <c r="O100" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=Mk0wzmEAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fs%C9%99dov_Etibar_M%C9%99h%C9%99mm%C9%99d_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=2Zof_Y4AAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C3%BCseynov_H%C9%99bib_M%C9%99zahir_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="n">
-        <v>2336</v>
+        <v>2345</v>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Оqtay</t>
+          <t>Vidadi</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>Əliyusif oğlu</t>
+          <t>Məmmədiyə oğlu</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>Rzayev</t>
+          <t>Vəliyev</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
-      <c r="G101" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G101" t="inlineStr"/>
       <c r="H101" t="inlineStr"/>
       <c r="I101" t="inlineStr"/>
       <c r="J101" t="inlineStr">
         <is>
-          <t>Siyasətin fəlsəfəsi və sosialogiyası</t>
+          <t>Etika</t>
         </is>
       </c>
       <c r="K101" t="inlineStr">
         <is>
-          <t>Böyük elmi işçi</t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L101" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M101" s="2" t="n">
-        <v>45292</v>
+        <v>46176</v>
       </c>
       <c r="N101" t="inlineStr"/>
       <c r="O101" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=Q9Z2GGYAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Rzayev_%D0%9Eqtay_%C6%8Fliyusif_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/V%C9%99liyev_Vidadi_M%C9%99mm%C9%99diy%C9%99_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="n">
-        <v>2337</v>
+        <v>2346</v>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Sevinc</t>
+          <t>Ülvi</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>Niman qızı</t>
+          <t>Əzamət oğlu</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>Quliyeva</t>
+          <t>Məmmədov</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G102" t="inlineStr"/>
       <c r="H102" t="inlineStr"/>
       <c r="I102" t="inlineStr"/>
       <c r="J102" t="inlineStr">
         <is>
-          <t>Siyasətin fəlsəfəsi və sosialogiyası</t>
+          <t>Etika</t>
         </is>
       </c>
       <c r="K102" t="inlineStr">
         <is>
-          <t>Elmi işçi</t>
+          <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="L102" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M102" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N102" t="inlineStr"/>
       <c r="O102" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=0XQqH4cAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Quliyeva_Sevinc_Niman_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%D1%8Fmm%C9%99dov_%C3%9Clvi_%C6%8Fzam%C9%99t_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="n">
-        <v>2338</v>
+        <v>2347</v>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Nailə</t>
+          <t>Aygün</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>Nazim qızı</t>
+          <t>Nağı qızı</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>Əlicanova</t>
+          <t>Yusifzadə</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G103" t="inlineStr"/>
       <c r="H103" t="inlineStr"/>
       <c r="I103" t="inlineStr"/>
       <c r="J103" t="inlineStr">
         <is>
-          <t>Siyasətin fəlsəfəsi və sosialogiyası</t>
+          <t>Etika</t>
         </is>
       </c>
       <c r="K103" t="inlineStr">
         <is>
-          <t>Elmi işçi</t>
+          <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="L103" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M103" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N103" t="inlineStr"/>
       <c r="O103" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=lRfh7qIAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Flicanova_Nail%C9%99_Nazim_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Yusifzad%C9%99_Ayg%C3%BCn_Na%C4%9F%C4%B1_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="n">
-        <v>2339</v>
+        <v>2348</v>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Təhminə</t>
+          <t>Adil</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>Süleyman qızı</t>
+          <t>İskəndər oğlu</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>Ağakişiyeva</t>
+          <t>Əsədov</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
-          <t>fəlsəfə üzrə fəlsəfə doktoru</t>
-[...2 lines deleted...]
-      <c r="H104" t="inlineStr"/>
+          <t>fəlsəfə elmləri doktoru</t>
+        </is>
+      </c>
+      <c r="H104" t="inlineStr">
+        <is>
+          <t>Professor</t>
+        </is>
+      </c>
       <c r="I104" t="inlineStr"/>
       <c r="J104" t="inlineStr">
         <is>
           <t>Estetika</t>
         </is>
       </c>
       <c r="K104" t="inlineStr">
         <is>
-          <t>Aparıcı elmi işçi</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L104" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M104" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N104" t="inlineStr"/>
       <c r="O104" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=-dGPS3QAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/A%C4%9Faki%C5%9Fiyeva_T%C9%99hmin%C9%99_S%C3%BCleyman_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=myiAmAwAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fs%C9%99dov_Adil_%C4%B0sk%C9%99nd%C9%99r_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="n">
-        <v>2340</v>
+        <v>2349</v>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Sevinc</t>
+          <t>Məhin</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>Arif qızı</t>
+          <t>Eldar qızı</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>Həsənova</t>
+          <t>İbrahimova</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
           <t>fəlsəfə üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="H105" t="inlineStr"/>
       <c r="I105" t="inlineStr"/>
       <c r="J105" t="inlineStr">
         <is>
-          <t>Rəhbərlik</t>
+          <t>İdrak nəzəriyyəsi və məntiq şöbəsi</t>
         </is>
       </c>
       <c r="K105" t="inlineStr">
         <is>
-          <t>Elmi katib</t>
+          <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="L105" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M105" s="2" t="n">
-        <v>45292</v>
+        <v>46176</v>
       </c>
       <c r="N105" t="inlineStr"/>
       <c r="O105" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C9%99s%C9%99nova_Sevinc_Arif_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=LSLR-LgAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0brahimova_M%C9%99hin_Eldar_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="n">
-        <v>2341</v>
+        <v>2350</v>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Həbib</t>
+          <t>Nailə</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>Məzahir oğlu</t>
+          <t>Müzəffər qızı</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>Hüseynov</t>
+          <t>Əsədova</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
           <t>fəlsəfə üzrə fəlsəfə doktoru</t>
         </is>
       </c>
-      <c r="H106" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H106" t="inlineStr"/>
       <c r="I106" t="inlineStr"/>
       <c r="J106" t="inlineStr">
         <is>
-          <t>Təhsil</t>
+          <t>Estetika</t>
         </is>
       </c>
       <c r="K106" t="inlineStr">
         <is>
-          <t>Şöbə müdiri</t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L106" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M106" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N106" t="inlineStr"/>
       <c r="O106" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=2Zof_Y4AAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C3%BCseynov_H%C9%99bib_M%C9%99zahir_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=sK7Ai1IAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fs%C9%99dova_Nail%C9%99_M%C3%BCz%C9%99ff%C9%99r_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="n">
-        <v>2343</v>
+        <v>2351</v>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Elnur</t>
+          <t>Aypara</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>Bəybala oğlu</t>
+          <t>Abbas qızı</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>Şalıyev</t>
+          <t>Abbasova</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
-      <c r="G107" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G107" t="inlineStr"/>
       <c r="H107" t="inlineStr"/>
       <c r="I107" t="inlineStr"/>
       <c r="J107" t="inlineStr">
         <is>
-          <t>Heydər Əliyevin siyasi irsi və azərbaycançiliq fəlsəfəsi</t>
+          <t>Estetika</t>
         </is>
       </c>
       <c r="K107" t="inlineStr">
         <is>
-          <t>Aparıcı elmi işçi</t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L107" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M107" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N107" t="inlineStr"/>
       <c r="O107" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C5%9Eal%C4%B1yev_Elnur_B%C9%99ybala_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=oFdTOAcAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Abbasova_Aypara_Abbas_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="n">
-        <v>2344</v>
+        <v>2352</v>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Elxan</t>
+          <t>Yasmina</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>Əsəd oğlu</t>
+          <t>Əkrəm qızı</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>Qurbanov</t>
+          <t>Məlikova</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G108" t="inlineStr"/>
       <c r="H108" t="inlineStr"/>
       <c r="I108" t="inlineStr"/>
       <c r="J108" t="inlineStr">
         <is>
-          <t>Sosial fəlsəfə və ekoloji problemlər</t>
+          <t>Estetika</t>
         </is>
       </c>
       <c r="K108" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L108" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M108" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N108" t="inlineStr"/>
       <c r="O108" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Qurbanov_Elxan_%C6%8Fs%C9%99d_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=wYwiVggAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99likova_Yasmina_%C6%8Fkr%C9%99m_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="n">
-        <v>2345</v>
+        <v>2353</v>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Vidadi</t>
+          <t>Mətanət</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>Məmmədiyə oğlu</t>
+          <t>Məmməd qızı</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>Vəliyev</t>
+          <t>Şəkixanova</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
-      <c r="G109" t="inlineStr"/>
-      <c r="H109" t="inlineStr"/>
+      <c r="G109" t="inlineStr">
+        <is>
+          <t>fəlsəfə üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="H109" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="I109" t="inlineStr"/>
       <c r="J109" t="inlineStr">
         <is>
-          <t>Sosial fəlsəfə və ekoloji problemlər</t>
+          <t>İslam fəlsəfəsi</t>
         </is>
       </c>
       <c r="K109" t="inlineStr">
         <is>
-          <t>Elmi işçi</t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L109" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M109" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N109" t="inlineStr"/>
       <c r="O109" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/V%C9%99liyev_Vidadi_M%C9%99mm%C9%99diy%C9%99_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C5%9E%C9%99kixanova_M%C9%99tan%C9%99t_M%C9%99mm%C9%99d_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="n">
-        <v>2346</v>
+        <v>2354</v>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Ülvi</t>
+          <t>Radif</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>Əzamət oğlu</t>
+          <t>Heybət oğlu</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>Mяmmədov</t>
+          <t>Mustafayev</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
-      <c r="G110" t="inlineStr"/>
-      <c r="H110" t="inlineStr"/>
+      <c r="G110" t="inlineStr">
+        <is>
+          <t>fəlsəfə üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="H110" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="I110" t="inlineStr"/>
       <c r="J110" t="inlineStr">
         <is>
-          <t>Etika</t>
+          <t>İslam fəlsəfəsi</t>
         </is>
       </c>
       <c r="K110" t="inlineStr">
         <is>
-          <t>Kiçik elmi işçi</t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L110" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M110" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N110" t="inlineStr"/>
       <c r="O110" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%D1%8Fmm%C9%99dov_%C3%9Clvi_%C6%8Fzam%C9%99t_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=6HOr2KIAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Mustafayev_Radif_Heyb%C9%99t_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="n">
-        <v>2347</v>
+        <v>2355</v>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>Aygün</t>
+          <t>Türkan</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>Nağı qızı</t>
+          <t>Ədalət qızı</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>Yusifzadə</t>
+          <t>Məmmədova</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G111" t="inlineStr"/>
       <c r="H111" t="inlineStr"/>
       <c r="I111" t="inlineStr"/>
       <c r="J111" t="inlineStr">
         <is>
-          <t>Etika</t>
+          <t>İslam fəlsəfəsi</t>
         </is>
       </c>
       <c r="K111" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="L111" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M111" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N111" t="inlineStr"/>
       <c r="O111" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Yusifzad%C9%99_Ayg%C3%BCn_Na%C4%9F%C4%B1_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dova_T%C3%BCrkan_%C6%8Fdal%C9%99t_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="n">
-        <v>2348</v>
+        <v>2356</v>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>Adil</t>
+          <t>Xatirə</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>İskəndər oğlu</t>
+          <t>Nəcəfqulu qızı</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>Əsədov</t>
+          <t>Quliyeva</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
-          <t>Fəlsəfə elmləri doktoru</t>
-[...2 lines deleted...]
-      <c r="H112" t="inlineStr"/>
+          <t>fəlsəfə elmləri doktoru</t>
+        </is>
+      </c>
+      <c r="H112" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="I112" t="inlineStr"/>
       <c r="J112" t="inlineStr">
         <is>
-          <t>Estetika</t>
+          <t>İdentlik, multikulturalizm və Azərbaycançılıq fəlsəfəsi</t>
         </is>
       </c>
       <c r="K112" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L112" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M112" s="2" t="n">
-        <v>45292</v>
+        <v>46176</v>
       </c>
       <c r="N112" t="inlineStr"/>
       <c r="O112" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=myiAmAwAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fs%C9%99dov_Adil_%C4%B0sk%C9%99nd%C9%99r_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=VJvGcOoAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/2356/9/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Quliyeva_Xatir%C9%99_N%C9%99c%C9%99fqulu_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="n">
-        <v>2349</v>
+        <v>2357</v>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>Məhin</t>
+          <t>Əhməd</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>Eldar qızı</t>
+          <t>Qəşəm oğlu</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>İbrahimova</t>
+          <t>Məmmədov</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
-          <t>fəlsəfə üzrə fəlsəfə doktoru</t>
+          <t>iqtisad elmləri üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="H113" t="inlineStr"/>
       <c r="I113" t="inlineStr"/>
       <c r="J113" t="inlineStr">
         <is>
-          <t>Estetika</t>
+          <t>Rəqəmsal sosiologiya və sosioloji tədqiqatlar</t>
         </is>
       </c>
       <c r="K113" t="inlineStr">
         <is>
-          <t>Böyük elmi işçi</t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L113" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M113" s="2" t="n">
-        <v>45292</v>
+        <v>46176</v>
       </c>
       <c r="N113" t="inlineStr"/>
       <c r="O113" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=LSLR-LgAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0brahimova_M%C9%99hin_Eldar_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dov_%C6%8Fhm%C9%99d_Q%C9%99%C5%9F%C9%99m_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="n">
-        <v>2350</v>
+        <v>2358</v>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>Nailə</t>
+          <t>Yevgeniya</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>Müzəffər qızı</t>
+          <t>Aleksandrovna</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>Əsədova</t>
+          <t>Metelyova</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
           <t>fəlsəfə üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="H114" t="inlineStr"/>
       <c r="I114" t="inlineStr"/>
       <c r="J114" t="inlineStr">
         <is>
-          <t>Estetika</t>
+          <t>Rəqəmsal sosiologiya və sosioloji tədqiqatlar</t>
         </is>
       </c>
       <c r="K114" t="inlineStr">
         <is>
-          <t>Aparıcı elmi işçi</t>
+          <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="L114" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M114" s="2" t="n">
-        <v>45292</v>
+        <v>46176</v>
       </c>
       <c r="N114" t="inlineStr"/>
       <c r="O114" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=sK7Ai1IAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fs%C9%99dova_Nail%C9%99_M%C3%BCz%C9%99ff%C9%99r_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Metelyova_Yevgeniya_Aleksandrovna'}]</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="n">
-        <v>2351</v>
+        <v>2359</v>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>Aypara</t>
+          <t>Ruşan</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>Abbas qızı</t>
+          <t>Ələmşa oğlu</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>Abbasova</t>
+          <t>Ruşanzadə</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
-      <c r="G115" t="inlineStr"/>
-      <c r="H115" t="inlineStr"/>
+      <c r="G115" t="inlineStr">
+        <is>
+          <t>siyasi elmlər üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="H115" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="I115" t="inlineStr"/>
       <c r="J115" t="inlineStr">
         <is>
-          <t>Estetika</t>
+          <t>Rəqəmsal sosiologiya və sosioloji tədqiqatlar</t>
         </is>
       </c>
       <c r="K115" t="inlineStr">
         <is>
-          <t>Elmi işçi</t>
+          <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="L115" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M115" s="2" t="n">
-        <v>45292</v>
+        <v>46176</v>
       </c>
       <c r="N115" t="inlineStr"/>
       <c r="O115" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=oFdTOAcAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Abbasova_Aypara_Abbas_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Ru%C5%9Fanzad%C9%99_Ru%C5%9Fan_%C6%8Fl%C9%99m%C5%9Fa_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="n">
-        <v>2352</v>
+        <v>2363</v>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>Yasmina</t>
+          <t>Əbülhəsən</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>Əkrəm qızı</t>
+          <t>Fərhad oğlu</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>Məlikova</t>
+          <t>Abbasov</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
-      <c r="G116" t="inlineStr"/>
-      <c r="H116" t="inlineStr"/>
+      <c r="G116" t="inlineStr">
+        <is>
+          <t>fəlsəfə elmləri doktoru</t>
+        </is>
+      </c>
+      <c r="H116" t="inlineStr">
+        <is>
+          <t>Professor</t>
+        </is>
+      </c>
       <c r="I116" t="inlineStr"/>
       <c r="J116" t="inlineStr">
         <is>
-          <t>Estetika</t>
+          <t>Müasir fəlsəfə problemləri</t>
         </is>
       </c>
       <c r="K116" t="inlineStr">
         <is>
-          <t>Elmi işçi</t>
+          <t>Baş elmi işçi</t>
         </is>
       </c>
       <c r="L116" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M116" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N116" t="inlineStr"/>
       <c r="O116" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=wYwiVggAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99likova_Yasmina_%C6%8Fkr%C9%99m_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=fJtt3nMAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Abbasov_%C6%8Fb%C3%BClh%C9%99s%C9%99n_F%C9%99rhad_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="n">
-        <v>2353</v>
+        <v>2365</v>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>Mətanət</t>
+          <t>Zeynəddin</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>Məmməd qızı</t>
+          <t>Müsənnif oğlu</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>Şəkixanova</t>
+          <t>Şabanov</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
           <t>fəlsəfə üzrə fəlsəfə doktoru</t>
         </is>
       </c>
-      <c r="H117" t="inlineStr"/>
+      <c r="H117" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="I117" t="inlineStr"/>
       <c r="J117" t="inlineStr">
         <is>
-          <t>İslam fəlsəfəsi</t>
+          <t>Müasir fəlsəfə problemləri</t>
         </is>
       </c>
       <c r="K117" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L117" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M117" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N117" t="inlineStr"/>
       <c r="O117" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C5%9E%C9%99kixanova_M%C9%99tan%C9%99t_M%C9%99mm%C9%99d_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=XHXdi7YAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C5%9Eabanov_Zeyn%C9%99ddin_M%C3%BCs%C9%99nnif_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="n">
-        <v>2354</v>
+        <v>2366</v>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>Radif</t>
+          <t>Rauf</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>Heybət oğlu</t>
+          <t>Tofiq oğlu</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>Mustafayev</t>
+          <t>Məmmədov</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
           <t>fəlsəfə üzrə fəlsəfə doktoru</t>
         </is>
       </c>
-      <c r="H118" t="inlineStr"/>
+      <c r="H118" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="I118" t="inlineStr"/>
       <c r="J118" t="inlineStr">
         <is>
-          <t>İslam fəlsəfəsi</t>
+          <t>Müasir fəlsəfə problemləri</t>
         </is>
       </c>
       <c r="K118" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L118" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M118" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N118" t="inlineStr"/>
       <c r="O118" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=6HOr2KIAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Mustafayev_Radif_Heyb%C9%99t_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=ullprHAAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dov_Rauf_Tofiq_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="n">
-        <v>2355</v>
+        <v>2368</v>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>Türkan</t>
+          <t>Mahrux</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>Ədalət qızı</t>
+          <t>Abbas qızı</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>Məmmədova</t>
+          <t>Nəcəfli</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
-      <c r="G119" t="inlineStr"/>
+      <c r="G119" t="inlineStr">
+        <is>
+          <t>fəlsəfə üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
       <c r="H119" t="inlineStr"/>
       <c r="I119" t="inlineStr"/>
       <c r="J119" t="inlineStr">
         <is>
-          <t>İslam fəlsəfəsi</t>
+          <t>Müasir fəlsəfə problemləri</t>
         </is>
       </c>
       <c r="K119" t="inlineStr">
         <is>
-          <t>Kiçik elmi işçi</t>
+          <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="L119" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M119" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N119" t="inlineStr"/>
       <c r="O119" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dova_T%C3%BCrkan_%C6%8Fdal%C9%99t_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=755x8uiZjCsC&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/N%C9%99c%C9%99fli_Mahrux_Abbas_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="n">
-        <v>2356</v>
+        <v>2369</v>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>Xatirə</t>
+          <t>Elmira</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>Nəcəfqulu qızı</t>
+          <t>Əliseyran qızı</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>Quliyeva</t>
+          <t>Təhməzova</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
-          <t>fəlsəfə elmləri doktoru</t>
-[...6 lines deleted...]
-      </c>
+          <t>fəlsəfə üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="H120" t="inlineStr"/>
       <c r="I120" t="inlineStr"/>
       <c r="J120" t="inlineStr">
         <is>
-          <t>Multikulturalizm və torelantliq fəlsəfəsi</t>
+          <t>Müasir fəlsəfə problemləri</t>
         </is>
       </c>
       <c r="K120" t="inlineStr">
         <is>
-          <t>Şöbə müdiri</t>
+          <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="L120" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M120" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N120" t="inlineStr"/>
       <c r="O120" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=VJvGcOoAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/2356/9/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Quliyeva_Xatir%C9%99_N%C9%99c%C9%99fqulu_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/T%C9%99hm%C9%99zova_Elmira_%C6%8Fliseyran_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="n">
-        <v>2357</v>
+        <v>2370</v>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>Əhməd</t>
+          <t>Tünzalə</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>Qəşəm oğlu</t>
+          <t>Mirheydər qızı</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>Məmmədov</t>
+          <t>Əliyeva</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
-      <c r="G121" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G121" t="inlineStr"/>
       <c r="H121" t="inlineStr"/>
       <c r="I121" t="inlineStr"/>
       <c r="J121" t="inlineStr">
         <is>
-          <t>Sosiologiya</t>
+          <t>Müasir fəlsəfə problemləri</t>
         </is>
       </c>
       <c r="K121" t="inlineStr">
         <is>
-          <t>Aparıcı elmi işçi</t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L121" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M121" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N121" t="inlineStr"/>
       <c r="O121" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dov_%C6%8Fhm%C9%99d_Q%C9%99%C5%9F%C9%99m_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyeva_T%C3%BCnzal%C9%99_Mirheyd%C9%99r_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="n">
-        <v>2358</v>
+        <v>2371</v>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>Yevgeniya</t>
+          <t>Fəridə</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>Aleksandrovna</t>
+          <t>Cəmşid qızı</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>Metelyova</t>
+          <t>Bağırova</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
-      <c r="G122" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G122" t="inlineStr"/>
       <c r="H122" t="inlineStr"/>
       <c r="I122" t="inlineStr"/>
       <c r="J122" t="inlineStr">
         <is>
-          <t>Sosiologiya</t>
+          <t>Müasir fəlsəfə problemləri</t>
         </is>
       </c>
       <c r="K122" t="inlineStr">
         <is>
-          <t>Böyük elmi işçi</t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L122" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M122" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N122" t="inlineStr"/>
       <c r="O122" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Metelyova_Yevgeniya_Aleksandrovna'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Ba%C4%9F%C4%B1rova_F%C9%99rid%C9%99_C%C9%99m%C5%9Fid_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="n">
-        <v>2359</v>
+        <v>2372</v>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>Ruşan</t>
+          <t>Günel</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>Ələmşa oğlu</t>
+          <t>Sənan qızı</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>Ruşanzadə</t>
+          <t>Heydərova</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
-      <c r="G123" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G123" t="inlineStr"/>
       <c r="H123" t="inlineStr"/>
       <c r="I123" t="inlineStr"/>
       <c r="J123" t="inlineStr">
         <is>
-          <t>Sosiologiya</t>
+          <t>Müasir fəlsəfə problemləri</t>
         </is>
       </c>
       <c r="K123" t="inlineStr">
         <is>
-          <t>Böyük elmi işçi</t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L123" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M123" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N123" t="inlineStr"/>
       <c r="O123" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Ru%C5%9Fanzad%C9%99_Ru%C5%9Fan_%C6%8Fl%C9%99m%C5%9Fa_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Heyd%C9%99rova_G%C3%BCnel_S%C9%99nan_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="n">
-        <v>2362</v>
+        <v>2373</v>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>Natavan</t>
+          <t>Xalidə</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>Abdin qızı</t>
+          <t>Kamal qızı</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t>Muradova</t>
+          <t>Nəzərova</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G124" t="inlineStr"/>
       <c r="H124" t="inlineStr"/>
       <c r="I124" t="inlineStr"/>
       <c r="J124" t="inlineStr">
         <is>
-          <t>Sosial psixologiya</t>
+          <t>Müasir fəlsəfə problemləri</t>
         </is>
       </c>
       <c r="K124" t="inlineStr">
         <is>
-          <t>Kiçik elmi işçi</t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L124" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M124" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N124" t="inlineStr"/>
       <c r="O124" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Muradova_Natavan_Abdin_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/N%C9%99z%C9%99rova_Xalid%C9%99_Kamal_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="n">
-        <v>2363</v>
+        <v>2375</v>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>Əbülhəsən</t>
+          <t>Xanım</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>Fərhad oğlu</t>
+          <t>Bayram qızı</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>Abbasov</t>
+          <t>Mustafayeva</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
-          <t>Fəlsəfə elmləri doktoru</t>
+          <t>filologiya üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="H125" t="inlineStr"/>
       <c r="I125" t="inlineStr"/>
       <c r="J125" t="inlineStr">
         <is>
-          <t>Müasir fəlsəfə problemləri</t>
+          <t>Rəqəmsal inkişaf və süni intellektin fəlsəfi problemləri</t>
         </is>
       </c>
       <c r="K125" t="inlineStr">
         <is>
-          <t>Baş elmi işçi</t>
+          <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="L125" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M125" s="2" t="n">
-        <v>45292</v>
+        <v>46176</v>
       </c>
       <c r="N125" t="inlineStr"/>
       <c r="O125" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=fJtt3nMAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Abbasov_%C6%8Fb%C3%BClh%C9%99s%C9%99n_F%C9%99rhad_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Mustafayeva_Xan%C4%B1m_Bayram_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="n">
-        <v>2365</v>
+        <v>2376</v>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>Zeynəddin</t>
+          <t>Afət</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>Müsənnif oğlu</t>
+          <t>Ələsgər qızı</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t>Şabanov</t>
+          <t>Ağayarova</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
-          <t>Elmi işçi</t>
-[...6 lines deleted...]
-      </c>
+          <t>İşçi</t>
+        </is>
+      </c>
+      <c r="G126" t="inlineStr"/>
       <c r="H126" t="inlineStr"/>
-      <c r="I126" t="inlineStr"/>
+      <c r="I126" s="2" t="n">
+        <v>23694</v>
+      </c>
       <c r="J126" t="inlineStr">
         <is>
-          <t>Müasir fəlsəfə problemləri</t>
+          <t>Mühasibatlıq</t>
         </is>
       </c>
       <c r="K126" t="inlineStr">
         <is>
-          <t>Aparıcı elmi işçi</t>
+          <t>Baş iqtisadçı</t>
         </is>
       </c>
       <c r="L126" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M126" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N126" t="inlineStr"/>
       <c r="O126" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=XHXdi7YAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C5%9Eabanov_Zeyn%C9%99ddin_M%C3%BCs%C9%99nnif_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/A%C4%9Fayarova_Af%C9%99t_%C6%8Fl%C9%99sg%C9%99r_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="n">
-        <v>2366</v>
+        <v>2377</v>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>Rauf</t>
+          <t>Güldanə</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>Tofiq oğlu</t>
+          <t>Fəti  qızı</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>Məmmədov</t>
+          <t>Babayeva</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
-          <t>Elmi işçi</t>
-[...6 lines deleted...]
-      </c>
+          <t>İşçi</t>
+        </is>
+      </c>
+      <c r="G127" t="inlineStr"/>
       <c r="H127" t="inlineStr"/>
-      <c r="I127" t="inlineStr"/>
+      <c r="I127" s="2" t="n">
+        <v>20706</v>
+      </c>
       <c r="J127" t="inlineStr">
         <is>
-          <t>Müasir fəlsəfə problemləri</t>
+          <t>Mühasibatlıq</t>
         </is>
       </c>
       <c r="K127" t="inlineStr">
         <is>
-          <t>Aparıcı elmi işçi</t>
+          <t>Baş mühasibat</t>
         </is>
       </c>
       <c r="L127" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M127" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N127" t="inlineStr"/>
       <c r="O127" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=ullprHAAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dov_Rauf_Tofiq_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Babayeva_G%C3%BCldan%C9%99_F%C9%99ti__q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="n">
-        <v>2367</v>
+        <v>2378</v>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>Qudsiyə</t>
+          <t>Asya</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>Nüsrət qızı</t>
+          <t>Humayaq qızı</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t>Əliyeva</t>
+          <t>Əhmədova</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
-          <t>Elmi işçi</t>
-[...6 lines deleted...]
-      </c>
+          <t>İşçi</t>
+        </is>
+      </c>
+      <c r="G128" t="inlineStr"/>
       <c r="H128" t="inlineStr"/>
-      <c r="I128" t="inlineStr"/>
+      <c r="I128" s="2" t="n">
+        <v>27721</v>
+      </c>
       <c r="J128" t="inlineStr">
         <is>
-          <t>Müasir fəlsəfə problemləri</t>
+          <t>Beynəlxalq əlaqələr şöbəsi</t>
         </is>
       </c>
       <c r="K128" t="inlineStr">
         <is>
-          <t>Böyük elmi işçi</t>
+          <t>Baş mütəxəssis</t>
         </is>
       </c>
       <c r="L128" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M128" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N128" t="inlineStr"/>
       <c r="O128" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyeva_Qudsiy%C9%99_N%C3%BCsr%C9%99t_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fhm%C9%99dova_Asya_Humayaq_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="n">
-        <v>2368</v>
+        <v>2379</v>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>Mahrux</t>
+          <t>Aynurə</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>Abbas qızı</t>
+          <t>Zakir qızı</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t>Nəcəfli</t>
+          <t>Məmmədova</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
-          <t>Elmi işçi</t>
-[...6 lines deleted...]
-      </c>
+          <t>İşçi</t>
+        </is>
+      </c>
+      <c r="G129" t="inlineStr"/>
       <c r="H129" t="inlineStr"/>
-      <c r="I129" t="inlineStr"/>
+      <c r="I129" s="2" t="n">
+        <v>32169</v>
+      </c>
       <c r="J129" t="inlineStr">
         <is>
-          <t>Müasir fəlsəfə problemləri</t>
+          <t>Beynəlxalq əlaqələr şöbəsi</t>
         </is>
       </c>
       <c r="K129" t="inlineStr">
         <is>
-          <t>Böyük elmi işçi</t>
+          <t>Baş mütəxəssis</t>
         </is>
       </c>
       <c r="L129" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M129" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N129" t="inlineStr"/>
       <c r="O129" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=755x8uiZjCsC&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/N%C9%99c%C9%99fli_Mahrux_Abbas_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dova_Aynur%C9%99_Zakir'}]</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="n">
-        <v>2369</v>
+        <v>2380</v>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>Elmira</t>
+          <t>Rəşad</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>Əliseyran qızı</t>
+          <t>Hacı oğlu</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t>Təhməzova</t>
+          <t>Məmmədov</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
-          <t>Elmi işçi</t>
-[...6 lines deleted...]
-      </c>
+          <t>İşçi</t>
+        </is>
+      </c>
+      <c r="G130" t="inlineStr"/>
       <c r="H130" t="inlineStr"/>
-      <c r="I130" t="inlineStr"/>
+      <c r="I130" s="2" t="n">
+        <v>28884</v>
+      </c>
       <c r="J130" t="inlineStr">
         <is>
-          <t>Müasir fəlsəfə problemləri</t>
+          <t>Elektron xidmətlər şöbəsi</t>
         </is>
       </c>
       <c r="K130" t="inlineStr">
         <is>
-          <t>Böyük elmi işçi</t>
+          <t>Baş mütəxəssis</t>
         </is>
       </c>
       <c r="L130" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M130" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N130" t="inlineStr"/>
       <c r="O130" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/T%C9%99hm%C9%99zova_Elmira_%C6%8Fliseyran_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dov_R%C9%99%C5%9Fad_Hac%C4%B1_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="n">
-        <v>2370</v>
+        <v>2381</v>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>Tünzalə</t>
+          <t>İlhamə</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>Mirheydər qızı</t>
+          <t>Musa qızı</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
           <t>Əliyeva</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
-          <t>Elmi işçi</t>
+          <t>İşçi</t>
         </is>
       </c>
       <c r="G131" t="inlineStr"/>
       <c r="H131" t="inlineStr"/>
-      <c r="I131" t="inlineStr"/>
+      <c r="I131" s="2" t="n">
+        <v>28773</v>
+      </c>
       <c r="J131" t="inlineStr">
         <is>
-          <t>Müasir fəlsəfə problemləri</t>
+          <t>Nəşriyyat  söbəsi</t>
         </is>
       </c>
       <c r="K131" t="inlineStr">
         <is>
-          <t>Elmi işçi</t>
+          <t>Baş mütəxəssis</t>
         </is>
       </c>
       <c r="L131" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M131" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N131" t="inlineStr"/>
       <c r="O131" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyeva_T%C3%BCnzal%C9%99_Mirheyd%C9%99r_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyeva_%C4%B0lham%C9%99_Musa_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="n">
-        <v>2371</v>
+        <v>2382</v>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>Fəridə</t>
+          <t>İskəndərova</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>Cəmşid qızı</t>
+          <t>Şahnaz</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t>Bağırova</t>
+          <t>İlqar</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
-          <t>Elmi işçi</t>
+          <t>İşçi</t>
         </is>
       </c>
       <c r="G132" t="inlineStr"/>
       <c r="H132" t="inlineStr"/>
-      <c r="I132" t="inlineStr"/>
+      <c r="I132" s="2" t="n">
+        <v>35217</v>
+      </c>
       <c r="J132" t="inlineStr">
         <is>
-          <t>Müasir fəlsəfə problemləri</t>
+          <t>Sənədlərlə iş şöbəsi</t>
         </is>
       </c>
       <c r="K132" t="inlineStr">
         <is>
-          <t>Elmi işçi</t>
+          <t>Baş mütəxəssis</t>
         </is>
       </c>
       <c r="L132" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M132" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N132" t="inlineStr"/>
       <c r="O132" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Ba%C4%9F%C4%B1rova_F%C9%99rid%C9%99_C%C9%99m%C5%9Fid_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0lqar_%C4%B0sk%C9%99nd%C9%99rova_%C5%9Eahnaz'}]</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="n">
-        <v>2372</v>
+        <v>2383</v>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>Günel</t>
+          <t>Nərmin</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>Sənan qızı</t>
+          <t xml:space="preserve">Nazim  qızı </t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
-          <t>Heydərova</t>
+          <t>Quliyeva</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
-          <t>Elmi işçi</t>
+          <t>İşçi</t>
         </is>
       </c>
       <c r="G133" t="inlineStr"/>
       <c r="H133" t="inlineStr"/>
-      <c r="I133" t="inlineStr"/>
+      <c r="I133" s="2" t="n">
+        <v>32637</v>
+      </c>
       <c r="J133" t="inlineStr">
         <is>
-          <t>Müasir fəlsəfə problemləri</t>
+          <t>Təhsil şöbəsi</t>
         </is>
       </c>
       <c r="K133" t="inlineStr">
         <is>
-          <t>Elmi işçi</t>
+          <t>Baş mütəxəssis</t>
         </is>
       </c>
       <c r="L133" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M133" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N133" t="inlineStr"/>
       <c r="O133" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Heyd%C9%99rova_G%C3%BCnel_S%C9%99nan_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Quliyeva_N%C9%99rmin_Nazim__q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="n">
-        <v>2373</v>
+        <v>2384</v>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>Xalidə</t>
+          <t>Arzu</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>Kamal qızı</t>
+          <t xml:space="preserve">Məzahir qızı </t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t>Nəzərova</t>
+          <t>Kərimova</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
-          <t>Elmi işçi</t>
+          <t>İşçi</t>
         </is>
       </c>
       <c r="G134" t="inlineStr"/>
       <c r="H134" t="inlineStr"/>
-      <c r="I134" t="inlineStr"/>
+      <c r="I134" s="2" t="n">
+        <v>25419</v>
+      </c>
       <c r="J134" t="inlineStr">
         <is>
-          <t>Müasir fəlsəfə problemləri</t>
+          <t>Təhsil şöbəsi</t>
         </is>
       </c>
       <c r="K134" t="inlineStr">
         <is>
-          <t>Elmi işçi</t>
+          <t>Baş mütəxəssis</t>
         </is>
       </c>
       <c r="L134" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M134" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N134" t="inlineStr"/>
       <c r="O134" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/N%C9%99z%C9%99rova_Xalid%C9%99_Kamal_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/K%C9%99rimova_Arzu_M%C9%99zahir_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="n">
-        <v>2374</v>
+        <v>2385</v>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>Nərgiz</t>
+          <t>Leyla</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>Şölət qızı</t>
+          <t>Süleyman  qızı</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t>Zeynallı</t>
+          <t>Həmidova</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
-          <t>Elmi işçi</t>
+          <t>İşçi</t>
         </is>
       </c>
       <c r="G135" t="inlineStr"/>
       <c r="H135" t="inlineStr"/>
-      <c r="I135" t="inlineStr"/>
+      <c r="I135" s="2" t="n">
+        <v>30959</v>
+      </c>
       <c r="J135" t="inlineStr">
         <is>
-          <t>Müasir fəlsəfə problemləri</t>
+          <t>Rəqəmsal inkişaf və süni intellektin fəlsəfi problemləri</t>
         </is>
       </c>
       <c r="K135" t="inlineStr">
         <is>
-          <t>Kiçik elmi işçi</t>
+          <t>Böyük  laborant</t>
         </is>
       </c>
       <c r="L135" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M135" s="2" t="n">
-        <v>45292</v>
+        <v>46176</v>
       </c>
       <c r="N135" t="inlineStr"/>
       <c r="O135" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=XBQoD0gAAAAJ&amp;hl=en'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0007-2378-0272'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Zeynall%C4%B1_N%C9%99rgiz_%C5%9E%C3%B6l%C9%99t_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C9%99midova_Leyla_S%C3%BCleyman__q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="n">
-        <v>2375</v>
+        <v>2386</v>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>Xanım</t>
+          <t>Nuray</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>Bayram qızı</t>
+          <t>Layiq qızı</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
-          <t>Mustafayeva</t>
+          <t>Əliəsgərova</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
-          <t>Elmi işçi</t>
-[...6 lines deleted...]
-      </c>
+          <t>İşçi</t>
+        </is>
+      </c>
+      <c r="G136" t="inlineStr"/>
       <c r="H136" t="inlineStr"/>
-      <c r="I136" t="inlineStr"/>
+      <c r="I136" s="2" t="n">
+        <v>33519</v>
+      </c>
       <c r="J136" t="inlineStr">
         <is>
-          <t>İnformasiya cəmiyyətin fəlsəfi və sosioloji problemləri</t>
+          <t>Azərbaycan fəlsəfə tarixi</t>
         </is>
       </c>
       <c r="K136" t="inlineStr">
         <is>
-          <t>Böyük elmi işçi</t>
+          <t>Böyük laborant</t>
         </is>
       </c>
       <c r="L136" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M136" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N136" t="inlineStr"/>
       <c r="O136" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Mustafayeva_Xan%C4%B1m_Bayram_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fli%C9%99sg%C9%99rova_Nuray_Layiq_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="n">
-        <v>2376</v>
+        <v>2387</v>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>Afət</t>
+          <t>Düranə</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>Ələsgər qızı</t>
+          <t>Nəzər qızı</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
-          <t>Ağayarova</t>
+          <t>Nəzərli</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F137" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G137" t="inlineStr"/>
       <c r="H137" t="inlineStr"/>
       <c r="I137" s="2" t="n">
-        <v>23694</v>
+        <v>34238</v>
       </c>
       <c r="J137" t="inlineStr">
         <is>
-          <t>Mühasibatlıq</t>
+          <t>Estetika</t>
         </is>
       </c>
       <c r="K137" t="inlineStr">
         <is>
-          <t>Baş iqtisadçı</t>
+          <t>Böyük laborant</t>
         </is>
       </c>
       <c r="L137" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M137" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N137" t="inlineStr"/>
       <c r="O137" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/A%C4%9Fayarova_Af%C9%99t_%C6%8Fl%C9%99sg%C9%99r_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/N%C9%99z%C9%99rli_D%C3%BCran%C9%99_N%C9%99z%C9%99r_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="n">
-        <v>2377</v>
+        <v>2388</v>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>Güldanə</t>
+          <t>Günay</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t>Fəti  qızı</t>
+          <t>Aqil qızı</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
-          <t>Babayeva</t>
+          <t>Ağazadə</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G138" t="inlineStr"/>
       <c r="H138" t="inlineStr"/>
       <c r="I138" s="2" t="n">
-        <v>20706</v>
+        <v>34844</v>
       </c>
       <c r="J138" t="inlineStr">
         <is>
-          <t>Mühasibatlıq</t>
+          <t>Estetika</t>
         </is>
       </c>
       <c r="K138" t="inlineStr">
         <is>
-          <t>Baş mühasibat</t>
+          <t>Böyük laborant</t>
         </is>
       </c>
       <c r="L138" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M138" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N138" t="inlineStr"/>
       <c r="O138" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Babayeva_G%C3%BCldan%C9%99_F%C9%99ti__q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/A%C4%9Fazad%C9%99_G%C3%BCnay_Aqil_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="n">
-        <v>2378</v>
+        <v>2389</v>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>Asya</t>
+          <t>Səbinə</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t>Humayaq qızı</t>
+          <t xml:space="preserve">Ramis qızı </t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
-          <t>Əhmədova</t>
+          <t>Məmmədova</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G139" t="inlineStr"/>
       <c r="H139" t="inlineStr"/>
       <c r="I139" s="2" t="n">
-        <v>27721</v>
+        <v>32732</v>
       </c>
       <c r="J139" t="inlineStr">
         <is>
-          <t>Beynəlxalq əlaqələr şöbəsi</t>
+          <t>Etika</t>
         </is>
       </c>
       <c r="K139" t="inlineStr">
         <is>
-          <t>Baş mütəxəssis</t>
+          <t>Böyük laborant</t>
         </is>
       </c>
       <c r="L139" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M139" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N139" t="inlineStr"/>
       <c r="O139" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fhm%C9%99dova_Asya_Humayaq_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dova_S%C9%99bin%C9%99_Ramis_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="n">
-        <v>2379</v>
+        <v>2390</v>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>Aynurə</t>
+          <t>Sona</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
-          <t>Zakir</t>
+          <t xml:space="preserve"> Xasay qızı</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
-          <t>Məmmədova</t>
+          <t>Əhmədzadə</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F140" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G140" t="inlineStr"/>
       <c r="H140" t="inlineStr"/>
       <c r="I140" s="2" t="n">
-        <v>32169</v>
+        <v>28590</v>
       </c>
       <c r="J140" t="inlineStr">
         <is>
-          <t>Beynəlxalq əlaqələr şöbəsi</t>
+          <t>Etika</t>
         </is>
       </c>
       <c r="K140" t="inlineStr">
         <is>
-          <t>Baş mütəxəssis</t>
+          <t>Böyük laborant</t>
         </is>
       </c>
       <c r="L140" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M140" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N140" t="inlineStr"/>
       <c r="O140" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dova_Aynur%C9%99_Zakir'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fhm%C9%99dzad%C9%99_Sona_Xasay_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="n">
-        <v>2380</v>
+        <v>2391</v>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>Rəşad</t>
+          <t>Aynur</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
-          <t>Hacı oğlu</t>
+          <t>Ramiz qızı</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
-          <t>Məmmədov</t>
+          <t>Əliyeva</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G141" t="inlineStr"/>
       <c r="H141" t="inlineStr"/>
       <c r="I141" s="2" t="n">
-        <v>28884</v>
+        <v>29095</v>
       </c>
       <c r="J141" t="inlineStr">
         <is>
-          <t>Elektron xidmətlər şöbəsi</t>
+          <t>İdrak nəzəriyyəsi və məntiq şöbəsi</t>
         </is>
       </c>
       <c r="K141" t="inlineStr">
         <is>
-          <t>Baş mütəxəssis</t>
+          <t>Böyük laborant</t>
         </is>
       </c>
       <c r="L141" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M141" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N141" t="inlineStr"/>
       <c r="O141" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dov_R%C9%99%C5%9Fad_Hac%C4%B1_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyeva_Aynur_Ramiz_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="n">
-        <v>2381</v>
+        <v>2392</v>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>İlhamə</t>
+          <t>Nərgiz</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t>Musa qızı</t>
+          <t>Hüseyn qızı</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
-          <t>Əliyeva</t>
+          <t>Salamova-İsmayılova</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F142" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G142" t="inlineStr"/>
       <c r="H142" t="inlineStr"/>
       <c r="I142" s="2" t="n">
-        <v>28773</v>
+        <v>32435</v>
       </c>
       <c r="J142" t="inlineStr">
         <is>
-          <t>Nəşriyyat  söbəsi</t>
+          <t>İdrak nəzəriyyəsi və məntiq şöbəsi</t>
         </is>
       </c>
       <c r="K142" t="inlineStr">
         <is>
-          <t>Baş mütəxəssis</t>
+          <t>Böyük laborant</t>
         </is>
       </c>
       <c r="L142" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M142" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N142" t="inlineStr"/>
       <c r="O142" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyeva_%C4%B0lham%C9%99_Musa_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Salamova-%C4%B0smay%C4%B1lova_N%C9%99rgiz_H%C3%BCseyn_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="n">
-        <v>2382</v>
+        <v>2393</v>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>İskəndərova</t>
+          <t>Şəms</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
-          <t>Şahnaz</t>
+          <t>Müsəddiq qızı</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
-          <t>İlqar</t>
+          <t>Qasımova</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F143" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G143" t="inlineStr"/>
       <c r="H143" t="inlineStr"/>
       <c r="I143" s="2" t="n">
-        <v>35217</v>
+        <v>31606</v>
       </c>
       <c r="J143" t="inlineStr">
         <is>
-          <t>Sənədlərlə iş şöbəsi</t>
+          <t>Rəqəmsal sosiologiya və sosioloji tədqiqatlar</t>
         </is>
       </c>
       <c r="K143" t="inlineStr">
         <is>
-          <t>Baş mütəxəssis</t>
+          <t>Böyük  laborant</t>
         </is>
       </c>
       <c r="L143" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M143" s="2" t="n">
-        <v>45292</v>
+        <v>46176</v>
       </c>
       <c r="N143" t="inlineStr"/>
       <c r="O143" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0lqar_%C4%B0sk%C9%99nd%C9%99rova_%C5%9Eahnaz'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Qas%C4%B1mova_%C5%9E%C9%99ms_M%C3%BCs%C9%99ddiq_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="n">
-        <v>2383</v>
+        <v>2394</v>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>Nərmin</t>
+          <t>Leyla</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
-          <t xml:space="preserve">Nazim  qızı </t>
+          <t>Elbrus  qızı</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
-          <t>Quliyeva</t>
+          <t>Müzəffərli</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G144" t="inlineStr"/>
       <c r="H144" t="inlineStr"/>
       <c r="I144" s="2" t="n">
-        <v>32637</v>
+        <v>34611</v>
       </c>
       <c r="J144" t="inlineStr">
         <is>
-          <t>Təhsil şöbəsi</t>
+          <t>Rəqəmsal inkişaf və süni intellektin fəlsəfi problemləri</t>
         </is>
       </c>
       <c r="K144" t="inlineStr">
         <is>
-          <t>Baş mütəxəssis</t>
+          <t>Böyük  laborant</t>
         </is>
       </c>
       <c r="L144" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M144" s="2" t="n">
-        <v>45292</v>
+        <v>46176</v>
       </c>
       <c r="N144" t="inlineStr"/>
       <c r="O144" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Quliyeva_N%C9%99rmin_Nazim__q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C3%BCz%C9%99ff%C9%99rli_Leyla_Elbrus__q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="n">
-        <v>2384</v>
+        <v>2395</v>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>Arzu</t>
+          <t>Aygün</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
-          <t xml:space="preserve">Məzahir qızı </t>
+          <t>Rəfail qızı</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
-          <t>Kərimova</t>
+          <t>Həsənova</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G145" t="inlineStr"/>
       <c r="H145" t="inlineStr"/>
       <c r="I145" s="2" t="n">
-        <v>25419</v>
+        <v>30389</v>
       </c>
       <c r="J145" t="inlineStr">
         <is>
-          <t>Təhsil şöbəsi</t>
+          <t>İslam fəlsəfəsi</t>
         </is>
       </c>
       <c r="K145" t="inlineStr">
         <is>
-          <t>Baş mütəxəssis</t>
+          <t>Böyük laborant</t>
         </is>
       </c>
       <c r="L145" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M145" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N145" t="inlineStr"/>
       <c r="O145" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/K%C9%99rimova_Arzu_M%C9%99zahir_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C9%99s%C9%99nova_Ayg%C3%BCn_R%C9%99fail_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="n">
-        <v>2385</v>
+        <v>2396</v>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>Leyla</t>
+          <t>Təranə</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
-          <t>Süleyman  qızı</t>
+          <t>Səfər qızı</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
-          <t>Həmidova</t>
+          <t>Tahirzadə</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G146" t="inlineStr"/>
       <c r="H146" t="inlineStr"/>
       <c r="I146" s="2" t="n">
-        <v>30959</v>
+        <v>32649</v>
       </c>
       <c r="J146" t="inlineStr">
         <is>
-          <t>Arxiv</t>
+          <t>Müasir fəlsəfə problemləri</t>
         </is>
       </c>
       <c r="K146" t="inlineStr">
         <is>
-          <t>Böyük laborant</t>
+          <t>Komputer operatoru</t>
         </is>
       </c>
       <c r="L146" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M146" s="2" t="n">
-        <v>45292</v>
+        <v>46176</v>
       </c>
       <c r="N146" t="inlineStr"/>
       <c r="O146" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C9%99midova_Leyla_S%C3%BCleyman__q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Tahirzad%C9%99_T%C9%99ran%C9%99_S%C9%99f%C9%99r_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="n">
-        <v>2386</v>
+        <v>2397</v>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>Nuray</t>
+          <t>Sevinc</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
-          <t>Layiq qızı</t>
+          <t>Nəcəfqulu qızı</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
-          <t>Əliəsgərova</t>
+          <t>Quliyeva</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G147" t="inlineStr"/>
       <c r="H147" t="inlineStr"/>
       <c r="I147" s="2" t="n">
-        <v>33519</v>
+        <v>24243</v>
       </c>
       <c r="J147" t="inlineStr">
         <is>
-          <t>Azərbaycan fəlsəfə tarixi</t>
+          <t>İdentlik, multikulturalizm və Azərbaycançılıq fəlsəfəsi</t>
         </is>
       </c>
       <c r="K147" t="inlineStr">
         <is>
-          <t>Böyük laborant</t>
+          <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="L147" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M147" s="2" t="n">
-        <v>45292</v>
+        <v>46176</v>
       </c>
       <c r="N147" t="inlineStr"/>
       <c r="O147" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fli%C9%99sg%C9%99rova_Nuray_Layiq_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Quliyeva_Sevinc_N%C9%99c%C9%99fqulu_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="n">
-        <v>2387</v>
+        <v>2398</v>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>Düranə</t>
+          <t>Sədiqə</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
-          <t>Nəzər qızı</t>
+          <t xml:space="preserve">Kamil qızı </t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
-          <t>Nəzərli</t>
+          <t>Cəfərquliyeva</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F148" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G148" t="inlineStr"/>
       <c r="H148" t="inlineStr"/>
       <c r="I148" s="2" t="n">
-        <v>34238</v>
+        <v>27178</v>
       </c>
       <c r="J148" t="inlineStr">
         <is>
-          <t>Estetika</t>
+          <t>Siyasətin fəlsəfəsi və sosialogiyası</t>
         </is>
       </c>
       <c r="K148" t="inlineStr">
         <is>
           <t>Böyük laborant</t>
         </is>
       </c>
       <c r="L148" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M148" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N148" t="inlineStr"/>
       <c r="O148" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/N%C9%99z%C9%99rli_D%C3%BCran%C9%99_N%C9%99z%C9%99r_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/C%C9%99f%C9%99rquliyeva_S%C9%99diq%C9%99_Kamil_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="n">
-        <v>2388</v>
+        <v>2400</v>
       </c>
       <c r="B149" t="inlineStr">
         <is>
           <t>Günay</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
-          <t>Aqil qızı</t>
+          <t>Şakir qızı</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
-          <t>Ağazadə</t>
+          <t>Cabarova</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F149" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G149" t="inlineStr"/>
       <c r="H149" t="inlineStr"/>
       <c r="I149" s="2" t="n">
-        <v>34844</v>
+        <v>32504</v>
       </c>
       <c r="J149" t="inlineStr">
         <is>
-          <t>Estetika</t>
+          <t>Siyasətin fəlsəfəsi və sosialogiyası</t>
         </is>
       </c>
       <c r="K149" t="inlineStr">
         <is>
           <t>Böyük laborant</t>
         </is>
       </c>
       <c r="L149" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M149" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N149" t="inlineStr"/>
       <c r="O149" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/A%C4%9Fazad%C9%99_G%C3%BCnay_Aqil_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Cabarova_G%C3%BCnay_%C5%9Eakir_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="n">
-        <v>2389</v>
+        <v>2401</v>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>Səbinə</t>
+          <t>Sevanə</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
-          <t xml:space="preserve">Ramis qızı </t>
+          <t>Firqət qızı</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
-          <t>Məmmədova</t>
+          <t>Mirzəyeva</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F150" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G150" t="inlineStr"/>
       <c r="H150" t="inlineStr"/>
       <c r="I150" s="2" t="n">
-        <v>32732</v>
+        <v>31939</v>
       </c>
       <c r="J150" t="inlineStr">
         <is>
           <t>Etika</t>
         </is>
       </c>
       <c r="K150" t="inlineStr">
         <is>
-          <t>Böyük laborant</t>
+          <t>Böyük  laborant</t>
         </is>
       </c>
       <c r="L150" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M150" s="2" t="n">
-        <v>45292</v>
+        <v>46176</v>
       </c>
       <c r="N150" t="inlineStr"/>
       <c r="O150" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dova_S%C9%99bin%C9%99_Ramis_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Mirz%C9%99yeva_Sevan%C9%99_Firq%C9%99t_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="n">
-        <v>2390</v>
+        <v>2402</v>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>Sona</t>
+          <t>Teymur</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
-          <t xml:space="preserve"> Xasay qızı</t>
+          <t>Möhtərəm oğlu</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
-          <t>Əhmədzadə</t>
+          <t>Əliyev</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F151" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G151" t="inlineStr"/>
       <c r="H151" t="inlineStr"/>
       <c r="I151" s="2" t="n">
-        <v>28590</v>
+        <v>28719</v>
       </c>
       <c r="J151" t="inlineStr">
         <is>
-          <t>Etika</t>
+          <t>Rəqəmsal sosiologiya və sosioloji tədqiqatlar</t>
         </is>
       </c>
       <c r="K151" t="inlineStr">
         <is>
-          <t>Böyük laborant</t>
+          <t>Böyük  laborant</t>
         </is>
       </c>
       <c r="L151" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M151" s="2" t="n">
-        <v>45292</v>
+        <v>46176</v>
       </c>
       <c r="N151" t="inlineStr"/>
       <c r="O151" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fhm%C9%99dzad%C9%99_Sona_Xasay_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyev_Teymur_M%C3%B6ht%C9%99r%C9%99m_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="n">
-        <v>2391</v>
+        <v>2403</v>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>Aynur</t>
+          <t>Cəmilə</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
-          <t>Ramiz qızı</t>
+          <t xml:space="preserve">Tofiq qızı </t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
-          <t>Əliyeva</t>
+          <t>Həsənova</t>
         </is>
       </c>
       <c r="E152" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F152" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G152" t="inlineStr"/>
       <c r="H152" t="inlineStr"/>
       <c r="I152" s="2" t="n">
-        <v>29095</v>
+        <v>29057</v>
       </c>
       <c r="J152" t="inlineStr">
         <is>
-          <t>İdrak nəzəriyyəsi və məntiq şöbəsi</t>
+          <t>Rəhbərlik</t>
         </is>
       </c>
       <c r="K152" t="inlineStr">
         <is>
-          <t>Böyük laborant</t>
+          <t>Direktor köməkçisi</t>
         </is>
       </c>
       <c r="L152" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M152" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N152" t="inlineStr"/>
       <c r="O152" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyeva_Aynur_Ramiz_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C9%99s%C9%99nova_C%C9%99mil%C9%99_Tofiq_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="n">
-        <v>2392</v>
+        <v>2404</v>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>Nərgiz</t>
+          <t>Elnaz</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
-          <t>Hüseyn qızı</t>
+          <t>Ağaqulu qızı</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
-          <t>Salamova-İsmayılova</t>
+          <t>Kərimova</t>
         </is>
       </c>
       <c r="E153" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F153" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G153" t="inlineStr"/>
       <c r="H153" t="inlineStr"/>
       <c r="I153" s="2" t="n">
-        <v>32435</v>
+        <v>26008</v>
       </c>
       <c r="J153" t="inlineStr">
         <is>
-          <t>İdrak nəzəriyyəsi və məntiq şöbəsi</t>
+          <t>İnsan resursları şöbəsi</t>
         </is>
       </c>
       <c r="K153" t="inlineStr">
         <is>
-          <t>Böyük laborant</t>
+          <t>Kadrlar üzrə mütəxəssis</t>
         </is>
       </c>
       <c r="L153" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M153" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N153" t="inlineStr"/>
       <c r="O153" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Salamova-%C4%B0smay%C4%B1lova_N%C9%99rgiz_H%C3%BCseyn_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/K%C9%99rimova_Elnaz_A%C4%9Faqulu_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="n">
-        <v>2393</v>
+        <v>2405</v>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>Şəms</t>
+          <t>Könül</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
-          <t>Müsəddiq qızı</t>
+          <t>Yusif qızı</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
-          <t>Qasımova</t>
+          <t>Bünyadzadə</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F154" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
-      <c r="G154" t="inlineStr"/>
-      <c r="H154" t="inlineStr"/>
+      <c r="G154" t="inlineStr">
+        <is>
+          <t>fəlsəfə elmləri doktoru</t>
+        </is>
+      </c>
+      <c r="H154" t="inlineStr">
+        <is>
+          <t>Müxbir üzv</t>
+        </is>
+      </c>
       <c r="I154" s="2" t="n">
-        <v>31606</v>
+        <v>33659</v>
       </c>
       <c r="J154" t="inlineStr">
         <is>
-          <t>İnformasiya cəmiyyətin fəlsəfi və sosioloji problemləri</t>
+          <t>İslam fəlsəfəsi</t>
         </is>
       </c>
       <c r="K154" t="inlineStr">
         <is>
-          <t>Böyük laborant</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L154" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M154" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N154" t="inlineStr"/>
       <c r="O154" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Qas%C4%B1mova_%C5%9E%C9%99ms_M%C3%BCs%C9%99ddiq_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=bqpiYbYAAAAJ&amp;hl=en'}, {'platform_name': 'Web of Science', 'platform_logo': '/media/platform_logos/WOS.PNG', 'url': 'https://www.webofscience.com/wos/author/record/AAA-8716-2019'}, {'platform_name': 'Scopus', 'platform_logo': '/media/platform_logos/scopus_.PNG', 'url': 'https://www.scopus.com/authid/detail.uri?authorId=57221696311'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-6862-5144'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/2405/9/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/B%C3%BCnyadzad%C9%99_K%C3%B6n%C3%BCl_Yusif_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="n">
-        <v>2394</v>
+        <v>2406</v>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>Leyla</t>
+          <t>Fəridə</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
-          <t>Elbrus  qızı</t>
+          <t>Telman qızı</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
-          <t>Müzəffərli</t>
+          <t>Şükürlü</t>
         </is>
       </c>
       <c r="E155" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F155" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G155" t="inlineStr"/>
       <c r="H155" t="inlineStr"/>
       <c r="I155" s="2" t="n">
-        <v>34611</v>
+        <v>33927</v>
       </c>
       <c r="J155" t="inlineStr">
         <is>
-          <t>İnformasiya cəmiyyətin fəlsəfi və sosioloji problemləri</t>
+          <t>Sosial psixologiya</t>
         </is>
       </c>
       <c r="K155" t="inlineStr">
         <is>
-          <t>Böyük laborant</t>
+          <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="L155" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M155" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N155" t="inlineStr"/>
       <c r="O155" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C3%BCz%C9%99ff%C9%99rli_Leyla_Elbrus__q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C5%9E%C3%BCk%C3%BCrl%C3%BC_F%C9%99rid%C9%99_Telman_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="n">
-        <v>2395</v>
+        <v>2407</v>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>Aygün</t>
+          <t>Leyla</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
-          <t>Rəfail qızı</t>
+          <t>Yadulla  qızı</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
-          <t>Həsənova</t>
+          <t>Zeynalova</t>
         </is>
       </c>
       <c r="E156" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F156" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G156" t="inlineStr"/>
       <c r="H156" t="inlineStr"/>
       <c r="I156" s="2" t="n">
-        <v>30389</v>
+        <v>32782</v>
       </c>
       <c r="J156" t="inlineStr">
         <is>
-          <t>İslam fəlsəfəsi</t>
+          <t>Sosial psixologiya</t>
         </is>
       </c>
       <c r="K156" t="inlineStr">
         <is>
-          <t>Böyük laborant</t>
+          <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="L156" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M156" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N156" t="inlineStr"/>
       <c r="O156" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C9%99s%C9%99nova_Ayg%C3%BCn_R%C9%99fail_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Zeynalova_Leyla_Yadulla__q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="n">
-        <v>2396</v>
+        <v>2409</v>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>Təranə</t>
+          <t>Lalə</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
-          <t>Səfər qızı</t>
+          <t>Nazim  qızı</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
-          <t>Tahirzadə</t>
+          <t>Vəliyeva</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F157" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G157" t="inlineStr"/>
       <c r="H157" t="inlineStr"/>
       <c r="I157" s="2" t="n">
-        <v>32649</v>
+        <v>25905</v>
       </c>
       <c r="J157" t="inlineStr">
         <is>
-          <t>Müasir fəlsəfə problemləri</t>
+          <t>Kıtabxana</t>
         </is>
       </c>
       <c r="K157" t="inlineStr">
         <is>
-          <t>Böyük laborant</t>
+          <t>Kitabxanaçı</t>
         </is>
       </c>
       <c r="L157" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M157" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N157" t="inlineStr"/>
       <c r="O157" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Tahirzad%C9%99_T%C9%99ran%C9%99_S%C9%99f%C9%99r_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/V%C9%99liyeva_Lal%C9%99_Nazim__q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="n">
-        <v>2397</v>
+        <v>2410</v>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>Sevinc</t>
+          <t>Hicran</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
-          <t>Nəcəfqulu qızı</t>
+          <t>Sabir qızı</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
-          <t>Quliyeva</t>
+          <t>Qarayeva</t>
         </is>
       </c>
       <c r="E158" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F158" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G158" t="inlineStr"/>
       <c r="H158" t="inlineStr"/>
       <c r="I158" s="2" t="n">
-        <v>24243</v>
+        <v>29231</v>
       </c>
       <c r="J158" t="inlineStr">
         <is>
-          <t>Multikulturalizm və torelantliq fəlsəfəsi</t>
+          <t>Sənədlərlə iş şöbəsi</t>
         </is>
       </c>
       <c r="K158" t="inlineStr">
         <is>
-          <t>Böyük laborant</t>
+          <t>Komputer operatoru</t>
         </is>
       </c>
       <c r="L158" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M158" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N158" t="inlineStr"/>
       <c r="O158" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Quliyeva_Sevinc_N%C9%99c%C9%99fqulu_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Qarayeva_Hicran_Sabir_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="n">
-        <v>2398</v>
+        <v>2411</v>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>Sədiqə</t>
+          <t>Məhbubə</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
-          <t xml:space="preserve">Kamil qızı </t>
+          <t xml:space="preserve">Əvəz qızı </t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
-          <t>Cəfərquliyeva</t>
+          <t>Demirtaş</t>
         </is>
       </c>
       <c r="E159" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F159" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G159" t="inlineStr"/>
       <c r="H159" t="inlineStr"/>
       <c r="I159" s="2" t="n">
-        <v>27178</v>
+        <v>27317</v>
       </c>
       <c r="J159" t="inlineStr">
         <is>
-          <t>Siyasətin fəlsəfəsi və sosialogiyası</t>
+          <t>Sənədlərlə iş şöbəsi</t>
         </is>
       </c>
       <c r="K159" t="inlineStr">
         <is>
-          <t>Böyük laborant</t>
+          <t>Komputer operatoru</t>
         </is>
       </c>
       <c r="L159" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M159" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N159" t="inlineStr"/>
       <c r="O159" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/C%C9%99f%C9%99rquliyeva_S%C9%99diq%C9%99_Kamil_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Demirta%C5%9F_M%C9%99hbub%C9%99_%C6%8Fv%C9%99z_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="n">
-        <v>2399</v>
+        <v>2412</v>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>Şəfa</t>
+          <t>Aynurə</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
-          <t xml:space="preserve">Ədalət qızı </t>
+          <t>Cəfərağa qızı</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
-          <t>Əsgərova</t>
+          <t>Sadıqova</t>
         </is>
       </c>
       <c r="E160" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F160" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G160" t="inlineStr"/>
       <c r="H160" t="inlineStr"/>
       <c r="I160" s="2" t="n">
-        <v>30393</v>
+        <v>29759</v>
       </c>
       <c r="J160" t="inlineStr">
         <is>
-          <t>Siyasətin fəlsəfəsi və sosialogiyası</t>
+          <t>Davamlı inkişafın fəlsəfəsi və sosiologiyası</t>
         </is>
       </c>
       <c r="K160" t="inlineStr">
         <is>
-          <t>Böyük laborant</t>
+          <t>Kompüter operatoru</t>
         </is>
       </c>
       <c r="L160" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M160" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N160" t="inlineStr"/>
       <c r="O160" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fsg%C9%99rova_%C5%9E%C9%99fa_%C6%8Fdal%C9%99t_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Sad%C4%B1qova_Aynur%C9%99_C%C9%99f%C9%99ra%C4%9Fa_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="n">
-        <v>2400</v>
+        <v>2413</v>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>Günay</t>
+          <t>Güləndam</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
-          <t>Şakir qızı</t>
+          <t xml:space="preserve">Əhəd  qızı </t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
-          <t>Cabarova</t>
+          <t>Məmmədova</t>
         </is>
       </c>
       <c r="E161" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F161" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G161" t="inlineStr"/>
       <c r="H161" t="inlineStr"/>
       <c r="I161" s="2" t="n">
-        <v>32504</v>
+        <v>28185</v>
       </c>
       <c r="J161" t="inlineStr">
         <is>
-          <t>Siyasətin fəlsəfəsi və sosialogiyası</t>
+          <t>Davamlı inkişafın fəlsəfəsi və sosiologiyası</t>
         </is>
       </c>
       <c r="K161" t="inlineStr">
         <is>
-          <t>Böyük laborant</t>
+          <t>Kompüter operatoru</t>
         </is>
       </c>
       <c r="L161" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M161" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N161" t="inlineStr"/>
       <c r="O161" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Cabarova_G%C3%BCnay_%C5%9Eakir_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dova_G%C3%BCl%C9%99ndam_%C6%8Fh%C9%99d__q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="n">
-        <v>2401</v>
+        <v>2414</v>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>Sevanə</t>
+          <t>Mehriban</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
-          <t>Firqət qızı</t>
+          <t xml:space="preserve">Vaqif qızı </t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
-          <t>Mirzəyeva</t>
+          <t>Əliyeva</t>
         </is>
       </c>
       <c r="E162" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F162" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G162" t="inlineStr"/>
       <c r="H162" t="inlineStr"/>
       <c r="I162" s="2" t="n">
-        <v>31939</v>
+        <v>26621</v>
       </c>
       <c r="J162" t="inlineStr">
         <is>
-          <t>Sosial psixologiya</t>
+          <t>Heydər Əliyevin siyasi irsi və azərbaycançiliq fəlsəfəsi</t>
         </is>
       </c>
       <c r="K162" t="inlineStr">
         <is>
-          <t>Böyük laborant</t>
+          <t>Kompüter operatoru</t>
         </is>
       </c>
       <c r="L162" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M162" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N162" t="inlineStr"/>
       <c r="O162" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Mirz%C9%99yeva_Sevan%C9%99_Firq%C9%99t_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyeva_Mehriban_Vaqif_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="n">
-        <v>2402</v>
+        <v>2415</v>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>Teymur</t>
+          <t>Elnarə</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
-          <t>Möhtərəm oğlu</t>
+          <t>Əli qızı</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
-          <t>Əliyev</t>
+          <t>Əliyeva</t>
         </is>
       </c>
       <c r="E163" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F163" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G163" t="inlineStr"/>
       <c r="H163" t="inlineStr"/>
       <c r="I163" s="2" t="n">
-        <v>28719</v>
+        <v>27300</v>
       </c>
       <c r="J163" t="inlineStr">
         <is>
-          <t>Sosiologiya</t>
+          <t>Nəşriyyat  söbəsi</t>
         </is>
       </c>
       <c r="K163" t="inlineStr">
         <is>
-          <t>Böyük laborant</t>
+          <t>Kompüter operatoru</t>
         </is>
       </c>
       <c r="L163" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M163" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N163" t="inlineStr"/>
       <c r="O163" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyev_Teymur_M%C3%B6ht%C9%99r%C9%99m_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyeva_Elnar%C9%99_%C6%8Fli_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="n">
-        <v>2403</v>
+        <v>2416</v>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>Cəmilə</t>
+          <t>Gülçin</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
-          <t xml:space="preserve">Tofiq qızı </t>
+          <t xml:space="preserve">Elçin qızı </t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
-          <t>Həsənova</t>
+          <t>Haciyeva</t>
         </is>
       </c>
       <c r="E164" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F164" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G164" t="inlineStr"/>
       <c r="H164" t="inlineStr"/>
       <c r="I164" s="2" t="n">
-        <v>29057</v>
+        <v>29216</v>
       </c>
       <c r="J164" t="inlineStr">
         <is>
-          <t>Rəhbərlik</t>
+          <t>Sosial fəlsəfə və ekoloji problemlər</t>
         </is>
       </c>
       <c r="K164" t="inlineStr">
         <is>
-          <t>Direktor köməkçisi</t>
+          <t>Kompüter operatoru</t>
         </is>
       </c>
       <c r="L164" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M164" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N164" t="inlineStr"/>
       <c r="O164" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C9%99s%C9%99nova_C%C9%99mil%C9%99_Tofiq_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Haciyeva_G%C3%BCl%C3%A7in_El%C3%A7in_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="n">
-        <v>2404</v>
+        <v>2417</v>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>Elnaz</t>
+          <t>Aynur</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
-          <t>Ağaqulu qızı</t>
+          <t>Vaqif qızı</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
-          <t>Kərimova</t>
+          <t>Əliyeva</t>
         </is>
       </c>
       <c r="E165" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F165" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G165" t="inlineStr"/>
       <c r="H165" t="inlineStr"/>
       <c r="I165" s="2" t="n">
-        <v>26008</v>
+        <v>27874</v>
       </c>
       <c r="J165" t="inlineStr">
         <is>
-          <t>İnsan resursları şöbəsi</t>
+          <t>Türk xalqlarının fəlsəfi fikir tarixi və müasir fəlsəfəsi</t>
         </is>
       </c>
       <c r="K165" t="inlineStr">
         <is>
-          <t>Kadrlar üzrə mütəxəssis</t>
+          <t>Komputer operatoru</t>
         </is>
       </c>
       <c r="L165" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M165" s="2" t="n">
-        <v>45292</v>
+        <v>46176</v>
       </c>
       <c r="N165" t="inlineStr"/>
       <c r="O165" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/K%C9%99rimova_Elnaz_A%C4%9Faqulu_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyeva_Aynur_Vaqif_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="n">
-        <v>2405</v>
+        <v>2418</v>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>Könül</t>
+          <t>Lalə</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
-          <t>Yusif qızı</t>
+          <t>Fuad qızı</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
-          <t>Bünyadzadə</t>
+          <t>Nurullayeva</t>
         </is>
       </c>
       <c r="E166" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F166" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
-      <c r="G166" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G166" t="inlineStr"/>
       <c r="H166" t="inlineStr"/>
       <c r="I166" s="2" t="n">
-        <v>33659</v>
+        <v>34953</v>
       </c>
       <c r="J166" t="inlineStr">
         <is>
-          <t>İslam fəlsəfəsi</t>
+          <t>İdentlik, multikulturalizm və Azərbaycançılıq fəlsəfəsi</t>
         </is>
       </c>
       <c r="K166" t="inlineStr">
         <is>
-          <t>Şöbə müdiri</t>
+          <t>Laborant</t>
         </is>
       </c>
       <c r="L166" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M166" s="2" t="n">
-        <v>45292</v>
+        <v>46176</v>
       </c>
       <c r="N166" t="inlineStr"/>
       <c r="O166" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=bqpiYbYAAAAJ&amp;hl=en'}, {'platform_name': 'Web of Science', 'platform_logo': '/media/platform_logos/WOS.PNG', 'url': 'https://www.webofscience.com/wos/author/record/2854715'}, {'platform_name': 'Scopus', 'platform_logo': '/media/platform_logos/scopus_.PNG', 'url': 'https://www.scopus.com/authid/detail.uri?authorId=57221696311'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-6862-5144'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/2405/9/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/B%C3%BCnyadzad%C9%99_K%C3%B6n%C3%BCl_Yusif_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyeva_Lal%C9%99_Fuad_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="n">
-        <v>2406</v>
+        <v>2419</v>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>Fəridə</t>
+          <t>Adilə</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
-          <t>Telman qızı</t>
+          <t>Cabrayıl qızı</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
-          <t>Şükürlü</t>
+          <t>Sadıqova</t>
         </is>
       </c>
       <c r="E167" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F167" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G167" t="inlineStr"/>
       <c r="H167" t="inlineStr"/>
       <c r="I167" s="2" t="n">
-        <v>33927</v>
+        <v>16274</v>
       </c>
       <c r="J167" t="inlineStr">
         <is>
-          <t>Sosial psixologiya</t>
+          <t>Mühasibatlıq</t>
         </is>
       </c>
       <c r="K167" t="inlineStr">
         <is>
-          <t>Kiçik elmi işçi</t>
+          <t>Mühasib</t>
         </is>
       </c>
       <c r="L167" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M167" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N167" t="inlineStr"/>
       <c r="O167" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C5%9E%C3%BCk%C3%BCrl%C3%BC_F%C9%99rid%C9%99_Telman_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Sad%C4%B1qova_Adil%C9%99_Cabray%C4%B1l_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="n">
-        <v>2407</v>
+        <v>2420</v>
       </c>
       <c r="B168" t="inlineStr">
         <is>
-          <t>Leyla</t>
+          <t>Lalə</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
-          <t>Yadulla  qızı</t>
+          <t>Tofiq  qızı</t>
         </is>
       </c>
       <c r="D168" t="inlineStr">
         <is>
-          <t>Zeynalova</t>
+          <t>Əliyeva</t>
         </is>
       </c>
       <c r="E168" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F168" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G168" t="inlineStr"/>
       <c r="H168" t="inlineStr"/>
       <c r="I168" s="2" t="n">
-        <v>32782</v>
+        <v>25294</v>
       </c>
       <c r="J168" t="inlineStr">
         <is>
-          <t>Sosial psixologiya</t>
+          <t>Təchizat və xidmət şöbəsi</t>
         </is>
       </c>
       <c r="K168" t="inlineStr">
         <is>
-          <t>Kiçik elmi işçi</t>
+          <t>Mühəndis proqramlaşdırıcı</t>
         </is>
       </c>
       <c r="L168" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M168" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N168" t="inlineStr"/>
       <c r="O168" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Zeynalova_Leyla_Yadulla__q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyeva_Lal%C9%99_Tofiq__q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="n">
-        <v>2408</v>
+        <v>2421</v>
       </c>
       <c r="B169" t="inlineStr">
         <is>
-          <t>Gülər</t>
+          <t>Məhəmməd</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
-          <t>Tahir qızı</t>
+          <t xml:space="preserve">Şahbaz oğlu  </t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
-          <t>Abdullayeva</t>
+          <t>Fərəməzli</t>
         </is>
       </c>
       <c r="E169" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F169" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G169" t="inlineStr"/>
       <c r="H169" t="inlineStr"/>
       <c r="I169" s="2" t="n">
-        <v>36160</v>
+        <v>35837</v>
       </c>
       <c r="J169" t="inlineStr">
         <is>
-          <t>Sosial psixologiya</t>
+          <t>Təchizat və xidmət şöbəsi</t>
         </is>
       </c>
       <c r="K169" t="inlineStr">
         <is>
-          <t>Kiçik elmi işçi</t>
+          <t>Mühəndis proqramlaşdırıcı</t>
         </is>
       </c>
       <c r="L169" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M169" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N169" t="inlineStr"/>
       <c r="O169" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Abdullayeva_G%C3%BCl%C9%99r_Tahir_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/F%C9%99r%C9%99m%C9%99zli_M%C9%99h%C9%99mm%C9%99d_%C5%9Eahbaz_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="n">
-        <v>2409</v>
+        <v>2422</v>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t>Lalə</t>
+          <t>Xəyalə</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
-          <t>Nazim  qızı</t>
+          <t>Aydın  qızı</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
-          <t>Vəliyeva</t>
+          <t>İsayeva</t>
         </is>
       </c>
       <c r="E170" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F170" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G170" t="inlineStr"/>
       <c r="H170" t="inlineStr"/>
       <c r="I170" s="2" t="n">
-        <v>25905</v>
+        <v>29765</v>
       </c>
       <c r="J170" t="inlineStr">
         <is>
-          <t>Kıtabxana</t>
+          <t>Arxiv</t>
         </is>
       </c>
       <c r="K170" t="inlineStr">
         <is>
-          <t>Kitabxanaçı</t>
+          <t>Mütəxəssis</t>
         </is>
       </c>
       <c r="L170" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M170" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N170" t="inlineStr"/>
       <c r="O170" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/V%C9%99liyeva_Lal%C9%99_Nazim__q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0sayeva_X%C9%99yal%C9%99_Ayd%C4%B1n__q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="n">
-        <v>2410</v>
+        <v>2423</v>
       </c>
       <c r="B171" t="inlineStr">
         <is>
-          <t>Hicran</t>
+          <t>Səlimə</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
-          <t>Sabir qızı</t>
+          <t>Elbrus  qızı</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
-          <t>Qarayeva</t>
+          <t>Həsənova</t>
         </is>
       </c>
       <c r="E171" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F171" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G171" t="inlineStr"/>
       <c r="H171" t="inlineStr"/>
       <c r="I171" s="2" t="n">
-        <v>29231</v>
+        <v>32181</v>
       </c>
       <c r="J171" t="inlineStr">
         <is>
-          <t>Sənədlərlə iş şöbəsi</t>
+          <t>Elektron xidmətlər şöbəsi</t>
         </is>
       </c>
       <c r="K171" t="inlineStr">
         <is>
-          <t>Komputer operatoru</t>
+          <t>Mütəxəssis</t>
         </is>
       </c>
       <c r="L171" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M171" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N171" t="inlineStr"/>
       <c r="O171" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Qarayeva_Hicran_Sabir_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C9%99s%C9%99nova_S%C9%99lim%C9%99_Elbrus__q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="n">
-        <v>2411</v>
+        <v>2425</v>
       </c>
       <c r="B172" t="inlineStr">
         <is>
-          <t>Məhbubə</t>
+          <t>Rəhilə</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
-          <t xml:space="preserve">Əvəz qızı </t>
+          <t xml:space="preserve">Əmiraslan qızı </t>
         </is>
       </c>
       <c r="D172" t="inlineStr">
         <is>
-          <t>Demirtaş</t>
+          <t>Həsənova</t>
         </is>
       </c>
       <c r="E172" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F172" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G172" t="inlineStr"/>
       <c r="H172" t="inlineStr"/>
       <c r="I172" s="2" t="n">
-        <v>27317</v>
+        <v>22061</v>
       </c>
       <c r="J172" t="inlineStr">
         <is>
-          <t>Sənədlərlə iş şöbəsi</t>
+          <t>Nəşriyyat  söbəsi</t>
         </is>
       </c>
       <c r="K172" t="inlineStr">
         <is>
-          <t>Komputer operatoru</t>
+          <t>Redaktor</t>
         </is>
       </c>
       <c r="L172" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M172" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N172" t="inlineStr"/>
       <c r="O172" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Demirta%C5%9F_M%C9%99hbub%C9%99_%C6%8Fv%C9%99z_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C9%99s%C9%99nova_R%C9%99hil%C9%99_%C6%8Fmiraslan_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="n">
-        <v>2412</v>
+        <v>2428</v>
       </c>
       <c r="B173" t="inlineStr">
         <is>
-          <t>Aynurə</t>
+          <t>Bahar</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
-          <t>Cəfərağa qızı</t>
+          <t>Məmməd qızı</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
-          <t>Sadıqova</t>
+          <t>Məmmədova</t>
         </is>
       </c>
       <c r="E173" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F173" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G173" t="inlineStr"/>
       <c r="H173" t="inlineStr"/>
       <c r="I173" s="2" t="n">
-        <v>29759</v>
+        <v>29300</v>
       </c>
       <c r="J173" t="inlineStr">
         <is>
-          <t>Davamlı inkişafın fəlsəfəsi və sosiologiyası</t>
+          <t>İctimaıyyətlə əlaqələr şöbəsi</t>
         </is>
       </c>
       <c r="K173" t="inlineStr">
         <is>
-          <t>Kompüter operatoru</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L173" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M173" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N173" t="inlineStr"/>
       <c r="O173" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Sad%C4%B1qova_Aynur%C9%99_C%C9%99f%C9%99ra%C4%9Fa_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dova_Bahar_M%C9%99mm%C9%99d_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="n">
-        <v>2413</v>
+        <v>2429</v>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t>Güləndam</t>
+          <t>Səbinə</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
-          <t xml:space="preserve">Əhəd  qızı </t>
+          <t>Əlibala qızı</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
-          <t>Məmmədova</t>
+          <t>Ağaquliyeva</t>
         </is>
       </c>
       <c r="E174" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F174" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G174" t="inlineStr"/>
       <c r="H174" t="inlineStr"/>
       <c r="I174" s="2" t="n">
-        <v>28185</v>
+        <v>26959</v>
       </c>
       <c r="J174" t="inlineStr">
         <is>
-          <t>Davamlı inkişafın fəlsəfəsi və sosiologiyası</t>
+          <t>İnsan resursları şöbəsi</t>
         </is>
       </c>
       <c r="K174" t="inlineStr">
         <is>
-          <t>Kompüter operatoru</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L174" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M174" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N174" t="inlineStr"/>
       <c r="O174" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dova_G%C3%BCl%C9%99ndam_%C6%8Fh%C9%99d__q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/A%C4%9Faquliyeva_S%C9%99bin%C9%99_%C6%8Flibala_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="n">
-        <v>2414</v>
+        <v>2430</v>
       </c>
       <c r="B175" t="inlineStr">
         <is>
-          <t>Mehriban</t>
+          <t>Xalidə</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
-          <t xml:space="preserve">Vaqif qızı </t>
+          <t>Firdovsi  qızı</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
         <is>
           <t>Əliyeva</t>
         </is>
       </c>
       <c r="E175" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F175" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G175" t="inlineStr"/>
       <c r="H175" t="inlineStr"/>
       <c r="I175" s="2" t="n">
-        <v>26621</v>
+        <v>26722</v>
       </c>
       <c r="J175" t="inlineStr">
         <is>
-          <t>Heydər Əliyevin siyasi irsi və azərbaycançiliq fəlsəfəsi</t>
+          <t>Kıtabxana</t>
         </is>
       </c>
       <c r="K175" t="inlineStr">
         <is>
-          <t>Kompüter operatoru</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L175" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M175" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N175" t="inlineStr"/>
       <c r="O175" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyeva_Mehriban_Vaqif_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyeva_Xalid%C9%99_Firdovsi__q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="n">
-        <v>2415</v>
+        <v>2432</v>
       </c>
       <c r="B176" t="inlineStr">
         <is>
-          <t>Elnarə</t>
+          <t>Mehriban</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
-          <t>Əli qızı</t>
+          <t xml:space="preserve"> Akif qızı</t>
         </is>
       </c>
       <c r="D176" t="inlineStr">
         <is>
-          <t>Əliyeva</t>
+          <t>Səfərova</t>
         </is>
       </c>
       <c r="E176" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F176" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G176" t="inlineStr"/>
       <c r="H176" t="inlineStr"/>
       <c r="I176" s="2" t="n">
-        <v>27300</v>
+        <v>23436</v>
       </c>
       <c r="J176" t="inlineStr">
         <is>
-          <t>Nəşriyyat  söbəsi</t>
+          <t>Sənədlərlə iş şöbəsi</t>
         </is>
       </c>
       <c r="K176" t="inlineStr">
         <is>
-          <t>Kompüter operatoru</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L176" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M176" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N176" t="inlineStr"/>
       <c r="O176" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyeva_Elnar%C9%99_%C6%8Fli_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/S%C9%99f%C9%99rova_Mehriban_Akif_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="n">
-        <v>2416</v>
+        <v>2434</v>
       </c>
       <c r="B177" t="inlineStr">
         <is>
-          <t>Gülçin</t>
+          <t>Səbinə</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
-          <t xml:space="preserve">Elçin qızı </t>
+          <t>Təvəkkül qızı</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
-          <t>Haciyeva</t>
+          <t>Mustafazadə</t>
         </is>
       </c>
       <c r="E177" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F177" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G177" t="inlineStr"/>
       <c r="H177" t="inlineStr"/>
       <c r="I177" s="2" t="n">
-        <v>29216</v>
+        <v>28527</v>
       </c>
       <c r="J177" t="inlineStr">
         <is>
-          <t>Sosial fəlsəfə və ekoloji problemlər</t>
+          <t>Nəşriyyat  söbəsi</t>
         </is>
       </c>
       <c r="K177" t="inlineStr">
         <is>
-          <t>Kompüter operatoru</t>
+          <t>Tərcüməçi</t>
         </is>
       </c>
       <c r="L177" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M177" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N177" t="inlineStr"/>
       <c r="O177" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Haciyeva_G%C3%BCl%C3%A7in_El%C3%A7in_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Mustafazad%C9%99_S%C9%99bin%C9%99_T%C9%99v%C9%99kk%C3%BCl_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="n">
-        <v>2417</v>
+        <v>2435</v>
       </c>
       <c r="B178" t="inlineStr">
         <is>
-          <t>Aynur</t>
+          <t>Qabil</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
-          <t xml:space="preserve">Vaqif qızı </t>
+          <t>Xurşud oğlu</t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
         <is>
-          <t>Əliyeva</t>
+          <t>Camalov</t>
         </is>
       </c>
       <c r="E178" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F178" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G178" t="inlineStr"/>
       <c r="H178" t="inlineStr"/>
       <c r="I178" s="2" t="n">
-        <v>27874</v>
+        <v>19145</v>
       </c>
       <c r="J178" t="inlineStr">
         <is>
-          <t>Sosial fəlsəfə və ekoloji problemlər</t>
+          <t>Rəhbərlik</t>
         </is>
       </c>
       <c r="K178" t="inlineStr">
         <is>
-          <t>Kompüter operatoru</t>
+          <t>Ümumi işlər üzrə direktor müavini</t>
         </is>
       </c>
       <c r="L178" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M178" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="N178" t="inlineStr"/>
       <c r="O178" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyeva_Aynur_Vaqif_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Camalov_Qabil_Xur%C5%9Fud_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="n">
-        <v>2418</v>
+        <v>2436</v>
       </c>
       <c r="B179" t="inlineStr">
         <is>
-          <t>Lalə</t>
+          <t>Təhminə</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
-          <t>Fuad qızı</t>
+          <t>Fəti qızı</t>
         </is>
       </c>
       <c r="D179" t="inlineStr">
         <is>
-          <t>Əliyeva</t>
+          <t>Adıgözəlova</t>
         </is>
       </c>
       <c r="E179" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F179" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G179" t="inlineStr"/>
       <c r="H179" t="inlineStr"/>
       <c r="I179" s="2" t="n">
-        <v>34953</v>
+        <v>21241</v>
       </c>
       <c r="J179" t="inlineStr">
         <is>
-          <t>Multikulturalizm və torelantliq fəlsəfəsi</t>
+          <t>Kıtabxana</t>
         </is>
       </c>
       <c r="K179" t="inlineStr">
         <is>
-          <t>Laborant</t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L179" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M179" s="2" t="n">
-        <v>45292</v>
+        <v>45422</v>
       </c>
       <c r="N179" t="inlineStr"/>
       <c r="O179" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyeva_Lal%C9%99_Fuad_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Ad%C4%B1g%C3%B6z%C9%99lova_T%C9%99hmin%C9%99_F%C9%99ti_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="n">
-        <v>2419</v>
+        <v>2437</v>
       </c>
       <c r="B180" t="inlineStr">
         <is>
-          <t>Adilə</t>
+          <t>Liliya</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
-          <t>Cabrayıl qızı</t>
+          <t>Fridun qızı</t>
         </is>
       </c>
       <c r="D180" t="inlineStr">
         <is>
-          <t>Sadıqova</t>
+          <t>Mirzəzadə</t>
         </is>
       </c>
       <c r="E180" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F180" t="inlineStr">
         <is>
-          <t>İşçi</t>
-[...6 lines deleted...]
-      </c>
+          <t>Elmi işçi</t>
+        </is>
+      </c>
+      <c r="G180" t="inlineStr">
+        <is>
+          <t>iqtisad elmləri üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="H180" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
+      <c r="I180" t="inlineStr"/>
       <c r="J180" t="inlineStr">
         <is>
-          <t>Mühasibatlıq</t>
+          <t>Fəlsəfi-hüquqi təlimlər və suverenlik</t>
         </is>
       </c>
       <c r="K180" t="inlineStr">
         <is>
-          <t>Mühasib</t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L180" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M180" s="2" t="n">
-        <v>45292</v>
+        <v>46176</v>
       </c>
       <c r="N180" t="inlineStr"/>
       <c r="O180" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Sad%C4%B1qova_Adil%C9%99_Cabray%C4%B1l_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=9chw5fgAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/LiliyaMirzazade'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0008-7363-6516'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Mirz%C9%99zad%C9%99_Liliya_Fridun_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="n">
-        <v>2420</v>
+        <v>2438</v>
       </c>
       <c r="B181" t="inlineStr">
         <is>
-          <t>Lalə</t>
+          <t>Aisel</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
-          <t>Tofiq  qızı</t>
+          <t>Azər qızı</t>
         </is>
       </c>
       <c r="D181" t="inlineStr">
         <is>
-          <t>Əliyeva</t>
+          <t>Zeynalova</t>
         </is>
       </c>
       <c r="E181" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F181" t="inlineStr">
         <is>
-          <t>İşçi</t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G181" t="inlineStr"/>
       <c r="H181" t="inlineStr"/>
-      <c r="I181" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="I181" t="inlineStr"/>
       <c r="J181" t="inlineStr">
         <is>
-          <t>Təchizat və xidmət şöbəsi</t>
+          <t>Enerji təhlükəsizliyi siyasəti və gürcüstanşünaslıq</t>
         </is>
       </c>
       <c r="K181" t="inlineStr">
         <is>
-          <t>Mühəndis proqramlaşdırıcı</t>
+          <t>Baş mütəxəssis</t>
         </is>
       </c>
       <c r="L181" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M181" s="2" t="n">
-        <v>45292</v>
+        <v>45986</v>
       </c>
       <c r="N181" t="inlineStr"/>
       <c r="O181" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyeva_Lal%C9%99_Tofiq__q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=nFaaptMAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Zeynalova_Aisel_Az%C9%99r_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="n">
-        <v>2421</v>
+        <v>2441</v>
       </c>
       <c r="B182" t="inlineStr">
         <is>
-          <t>Məhəmməd</t>
+          <t>Şərqiyyə</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
-          <t xml:space="preserve">Şahbaz oğlu  </t>
+          <t>Mehdi qızı</t>
         </is>
       </c>
       <c r="D182" t="inlineStr">
         <is>
-          <t>Fərəməzli</t>
+          <t>İmaməli</t>
         </is>
       </c>
       <c r="E182" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F182" t="inlineStr">
         <is>
-          <t>İşçi</t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G182" t="inlineStr"/>
       <c r="H182" t="inlineStr"/>
-      <c r="I182" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="I182" t="inlineStr"/>
       <c r="J182" t="inlineStr">
         <is>
-          <t>Təchizat və xidmət şöbəsi</t>
+          <t>Qərbi Azərbaycana qayıdış siyasəti və ermənişünaslıq</t>
         </is>
       </c>
       <c r="K182" t="inlineStr">
         <is>
-          <t>Mühəndis proqramlaşdırıcı</t>
+          <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="L182" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M182" s="2" t="n">
-        <v>45292</v>
+        <v>45987</v>
       </c>
       <c r="N182" t="inlineStr"/>
       <c r="O182" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/F%C9%99r%C9%99m%C9%99zli_M%C9%99h%C9%99mm%C9%99d_%C5%9Eahbaz_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=seN3WykAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/Sarqiyya%C4%B0mamali'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-7268-7030'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0mam%C9%99li_%C5%9E%C9%99rqiyy%C9%99_Mehdi_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="n">
-        <v>2422</v>
+        <v>2442</v>
       </c>
       <c r="B183" t="inlineStr">
         <is>
-          <t>Xəyalə</t>
+          <t>Şahnaz</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
-          <t>Aydın  qızı</t>
+          <t>Heydər qızı</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">
         <is>
-          <t>İsayeva</t>
+          <t>Tağıyeva</t>
         </is>
       </c>
       <c r="E183" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F183" t="inlineStr">
         <is>
-          <t>İşçi</t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G183" t="inlineStr"/>
       <c r="H183" t="inlineStr"/>
-      <c r="I183" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="I183" t="inlineStr"/>
       <c r="J183" t="inlineStr">
         <is>
-          <t>Arxiv</t>
+          <t>Enerji təhlükəsizliyi siyasəti və gürcüstanşünaslıq</t>
         </is>
       </c>
       <c r="K183" t="inlineStr">
         <is>
-          <t>Mütəxəssis</t>
+          <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="L183" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M183" s="2" t="n">
-        <v>45292</v>
+        <v>45986</v>
       </c>
       <c r="N183" t="inlineStr"/>
       <c r="O183" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0sayeva_X%C9%99yal%C9%99_Ayd%C4%B1n__q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=ziWBClsAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/ŞahnazTağıyeva'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-4900-5166'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Ta%C4%9F%C4%B1yeva_%C5%9Eahnaz_Heyd%C9%99r_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="n">
-        <v>2423</v>
+        <v>2443</v>
       </c>
       <c r="B184" t="inlineStr">
         <is>
-          <t>Səlimə</t>
+          <t>Yeganə</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
-          <t>Elbrus  qızı</t>
+          <t>Ürfan qızı</t>
         </is>
       </c>
       <c r="D184" t="inlineStr">
         <is>
-          <t>Həsənova</t>
+          <t>Baxşıyeva</t>
         </is>
       </c>
       <c r="E184" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F184" t="inlineStr">
         <is>
-          <t>İşçi</t>
-[...6 lines deleted...]
-      </c>
+          <t>Elmi işçi</t>
+        </is>
+      </c>
+      <c r="G184" t="inlineStr">
+        <is>
+          <t>siyasi elmlər üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="H184" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
+      <c r="I184" t="inlineStr"/>
       <c r="J184" t="inlineStr">
         <is>
-          <t>Elektron xidmətlər şöbəsi</t>
+          <t>Qərbi Azərbaycana qayıdış siyasəti və ermənişünaslıq</t>
         </is>
       </c>
       <c r="K184" t="inlineStr">
         <is>
-          <t>Mütəxəssis</t>
+          <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="L184" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M184" s="2" t="n">
-        <v>45292</v>
+        <v>45986</v>
       </c>
       <c r="N184" t="inlineStr"/>
       <c r="O184" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C9%99s%C9%99nova_S%C9%99lim%C9%99_Elbrus__q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=FmJolwIAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/yeganabakhshiyeva'}, {'platform_name': 'TÜBITAK DergiPark', 'platform_logo': '/media/platform_logos/DP.PNG', 'url': 'https://dergipark.org.tr/tr/pub/@yegana999-'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-2269-0263'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/2443/9/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Bax%C5%9F%C4%B1yeva_Yegan%C9%99_%C3%9Crfan_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="n">
-        <v>2424</v>
+        <v>2444</v>
       </c>
       <c r="B185" t="inlineStr">
         <is>
-          <t>Şakir</t>
+          <t>Fərahilə</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
-          <t>Ləman qızı</t>
+          <t>Fazil qızı</t>
         </is>
       </c>
       <c r="D185" t="inlineStr">
         <is>
-          <t>Orucova</t>
+          <t>Babayeva-Şükürova</t>
         </is>
       </c>
       <c r="E185" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F185" t="inlineStr">
         <is>
-          <t>İşçi</t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G185" t="inlineStr"/>
       <c r="H185" t="inlineStr"/>
-      <c r="I185" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="I185" t="inlineStr"/>
       <c r="J185" t="inlineStr">
         <is>
-          <t>İctimaıyyətlə əlaqələr şöbəsi</t>
+          <t>Beynəlxalq münasibətlər və geosiyasət</t>
         </is>
       </c>
       <c r="K185" t="inlineStr">
         <is>
-          <t>Mütəxəssis</t>
+          <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="L185" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M185" s="2" t="n">
-        <v>45292</v>
+        <v>46176</v>
       </c>
       <c r="N185" t="inlineStr"/>
       <c r="O185" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Orucova_%C5%9Eakir_L%C9%99man_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=5cWunRIAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/FerehFazilli'}, {'platform_name': 'TÜBITAK DergiPark', 'platform_logo': '/media/platform_logos/DP.PNG', 'url': 'https://dergipark.org.tr/tr/pub/@ferahilababayeva-sukurova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0002-3751-0605'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Babayeva-%C5%9E%C3%BCk%C3%BCrova_F%C9%99rahil%C9%99_Fazil_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="n">
-        <v>2425</v>
+        <v>2445</v>
       </c>
       <c r="B186" t="inlineStr">
         <is>
-          <t>Rəhilə</t>
+          <t>Ramilə</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
-          <t xml:space="preserve">Əmiraslan qızı </t>
+          <t>Bəhlul qızı</t>
         </is>
       </c>
       <c r="D186" t="inlineStr">
         <is>
-          <t>Həsənova</t>
+          <t>Dadaşova</t>
         </is>
       </c>
       <c r="E186" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F186" t="inlineStr">
         <is>
-          <t>İşçi</t>
-[...6 lines deleted...]
-      </c>
+          <t>Elmi işçi</t>
+        </is>
+      </c>
+      <c r="G186" t="inlineStr">
+        <is>
+          <t>siyasi elmlər doktoru</t>
+        </is>
+      </c>
+      <c r="H186" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
+      <c r="I186" t="inlineStr"/>
       <c r="J186" t="inlineStr">
         <is>
-          <t>Nəşriyyat  söbəsi</t>
+          <t>Beynəlxalq münasibətlər və geosiyasət</t>
         </is>
       </c>
       <c r="K186" t="inlineStr">
         <is>
-          <t>Redaktor</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L186" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M186" s="2" t="n">
-        <v>45292</v>
+        <v>46176</v>
       </c>
       <c r="N186" t="inlineStr"/>
       <c r="O186" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C9%99s%C9%99nova_R%C9%99hil%C9%99_%C6%8Fmiraslan_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=_tEgeT0AAAAJ&amp;hl=en'}, {'platform_name': 'Web of Science', 'platform_logo': '/media/platform_logos/WOS.PNG', 'url': 'https://www.webofscience.com/wos/author/record/ADF-2710-2022'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Ramile-Dadashova'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/RamileDada%C5%9Fova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-2376-5941'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/2445/9/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Dada%C5%9Fova_Ramil%C9%99_B%C9%99hlul_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="n">
-        <v>2428</v>
+        <v>2446</v>
       </c>
       <c r="B187" t="inlineStr">
         <is>
-          <t>Bahar</t>
+          <t>Südabə</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
-          <t>Məmməd qızı</t>
+          <t>Növruzəli qızı</t>
         </is>
       </c>
       <c r="D187" t="inlineStr">
         <is>
-          <t>Məmmədova</t>
+          <t>Hüseynova</t>
         </is>
       </c>
       <c r="E187" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F187" t="inlineStr">
         <is>
-          <t>İşçi</t>
-[...6 lines deleted...]
-      </c>
+          <t>Elmi işçi</t>
+        </is>
+      </c>
+      <c r="G187" t="inlineStr">
+        <is>
+          <t>psixologiya üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="H187" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
+      <c r="I187" t="inlineStr"/>
       <c r="J187" t="inlineStr">
         <is>
-          <t>İctimaıyyətlə əlaqələr şöbəsi</t>
+          <t>Qərbi Azərbaycana qayıdış siyasəti və ermənişünaslıq</t>
         </is>
       </c>
       <c r="K187" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L187" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M187" s="2" t="n">
-        <v>45292</v>
+        <v>46176</v>
       </c>
       <c r="N187" t="inlineStr"/>
       <c r="O187" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dova_Bahar_M%C9%99mm%C9%99d_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=tR0BGm0AAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Suedab-Hueseynova'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://science.academia.edu/S%C3%BCdab%C9%99H%C3%BCseynova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-7730-5094'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C3%BCseynova_S%C3%BCdab%C9%99_N%C3%B6vruz%C9%99li_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="n">
-        <v>2429</v>
+        <v>2450</v>
       </c>
       <c r="B188" t="inlineStr">
         <is>
-          <t>Səbinə</t>
+          <t>Nigar</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
-          <t>Əlibala qızı</t>
+          <t>Mehman qızı</t>
         </is>
       </c>
       <c r="D188" t="inlineStr">
         <is>
-          <t>Ağaquliyeva</t>
+          <t>Mustafayeva</t>
         </is>
       </c>
       <c r="E188" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F188" t="inlineStr">
         <is>
-          <t>İşçi</t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G188" t="inlineStr"/>
       <c r="H188" t="inlineStr"/>
-      <c r="I188" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="I188" t="inlineStr"/>
       <c r="J188" t="inlineStr">
         <is>
-          <t>İnsan resursları şöbəsi</t>
+          <t>Beynəlxalq münasibətlər və geosiyasət</t>
         </is>
       </c>
       <c r="K188" t="inlineStr">
         <is>
-          <t>Şöbə müdiri</t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L188" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M188" s="2" t="n">
-        <v>45292</v>
+        <v>46176</v>
       </c>
       <c r="N188" t="inlineStr"/>
       <c r="O188" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/A%C4%9Faquliyeva_S%C9%99bin%C9%99_%C6%8Flibala_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=AS6df9IAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/NigarHasanova19'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-6114-193X'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Mustafayeva_Nigar_Mehman_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="n">
-        <v>2430</v>
+        <v>2452</v>
       </c>
       <c r="B189" t="inlineStr">
         <is>
-          <t>Xalidə</t>
+          <t>Samirə</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
-          <t>Firdovsi  qızı</t>
+          <t>İlham qızı</t>
         </is>
       </c>
       <c r="D189" t="inlineStr">
         <is>
-          <t>Əliyeva</t>
+          <t>Həbibbəyli</t>
         </is>
       </c>
       <c r="E189" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F189" t="inlineStr">
         <is>
-          <t>İşçi</t>
-[...6 lines deleted...]
-      </c>
+          <t>Elmi işçi</t>
+        </is>
+      </c>
+      <c r="G189" t="inlineStr">
+        <is>
+          <t>siyasi elmlər üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="H189" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
+      <c r="I189" t="inlineStr"/>
       <c r="J189" t="inlineStr">
         <is>
-          <t>Kıtabxana</t>
+          <t>Enerji təhlükəsizliyi siyasəti və gürcüstanşünaslıq</t>
         </is>
       </c>
       <c r="K189" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L189" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M189" s="2" t="n">
-        <v>45292</v>
+        <v>45986</v>
       </c>
       <c r="N189" t="inlineStr"/>
       <c r="O189" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C6%8Fliyeva_Xalid%C9%99_Firdovsi__q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=lDJsMfIAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Samira-Habibbayli'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/SAMIRAHABIBBAYLI'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-0240-8814'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/2452/10/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C9%99bibb%C9%99yli_Samir%C9%99_%C4%B0lham_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="n">
-        <v>2431</v>
+        <v>2454</v>
       </c>
       <c r="B190" t="inlineStr">
         <is>
-          <t>Adil</t>
+          <t>Naziyə</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
-          <t>Heydər oğlu</t>
+          <t>Əmirxan qızı</t>
         </is>
       </c>
       <c r="D190" t="inlineStr">
         <is>
-          <t>Həşimov</t>
+          <t>Məmmədova</t>
         </is>
       </c>
       <c r="E190" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F190" t="inlineStr">
         <is>
-          <t>İşçi</t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G190" t="inlineStr"/>
       <c r="H190" t="inlineStr"/>
-      <c r="I190" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="I190" t="inlineStr"/>
       <c r="J190" t="inlineStr">
         <is>
-          <t>Nəşriyyat  söbəsi</t>
+          <t>Enerji təhlükəsizliyi siyasəti və gürcüstanşünaslıq</t>
         </is>
       </c>
       <c r="K190" t="inlineStr">
         <is>
-          <t>Şöbə müdiri</t>
+          <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="L190" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M190" s="2" t="n">
-        <v>45292</v>
+        <v>45986</v>
       </c>
       <c r="N190" t="inlineStr"/>
       <c r="O190" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C9%99%C5%9Fimov_Adil_Heyd%C9%99r_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=RTzVdDIAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Nazia-Mamedova'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://science.academia.edu/НазияМамедова'}, {'platform_name': 'TÜBITAK DergiPark', 'platform_logo': '/media/platform_logos/DP.PNG', 'url': 'https://dergipark.org.tr/tr/pub/@naziya'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-8594-6510'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dova_Naziy%C9%99_%C6%8Fmirxan_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="n">
-        <v>2432</v>
+        <v>2457</v>
       </c>
       <c r="B191" t="inlineStr">
         <is>
-          <t>Mehriban</t>
+          <t>Badam</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
-          <t xml:space="preserve"> Akif qızı</t>
+          <t>Sahib qızı</t>
         </is>
       </c>
       <c r="D191" t="inlineStr">
         <is>
-          <t>Səfərova</t>
+          <t>Məmmədova</t>
         </is>
       </c>
       <c r="E191" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F191" t="inlineStr">
         <is>
-          <t>İşçi</t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G191" t="inlineStr"/>
       <c r="H191" t="inlineStr"/>
-      <c r="I191" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="I191" t="inlineStr"/>
       <c r="J191" t="inlineStr">
         <is>
-          <t>Sənədlərlə iş şöbəsi</t>
+          <t>Enerji təhlükəsizliyi siyasəti və gürcüstanşünaslıq</t>
         </is>
       </c>
       <c r="K191" t="inlineStr">
         <is>
-          <t>Şöbə müdiri</t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L191" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M191" s="2" t="n">
-        <v>45292</v>
+        <v>45986</v>
       </c>
       <c r="N191" t="inlineStr"/>
       <c r="O191" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/S%C9%99f%C9%99rova_Mehriban_Akif_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=XktdEXoAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/MamedovaBadam'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-2269-0263'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dova_Badam_Sahib_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="n">
-        <v>2433</v>
+        <v>2458</v>
       </c>
       <c r="B192" t="inlineStr">
         <is>
-          <t>Həbib</t>
+          <t>Vahid</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
-          <t xml:space="preserve">Məzahir oğlu </t>
+          <t>Allahverdi oğlu</t>
         </is>
       </c>
       <c r="D192" t="inlineStr">
         <is>
-          <t>Hüseynov</t>
+          <t>Ömərov</t>
         </is>
       </c>
       <c r="E192" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F192" t="inlineStr">
         <is>
-          <t>İşçi</t>
-[...6 lines deleted...]
-      </c>
+          <t>Elmi işçi</t>
+        </is>
+      </c>
+      <c r="G192" t="inlineStr">
+        <is>
+          <t>fəlsəfə üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="H192" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
+      <c r="I192" t="inlineStr"/>
       <c r="J192" t="inlineStr">
         <is>
-          <t>Təhsil şöbəsi</t>
+          <t>Enerji təhlükəsizliyi siyasəti və gürcüstanşünaslıq</t>
         </is>
       </c>
       <c r="K192" t="inlineStr">
         <is>
-          <t>Şöbə müdiri</t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="L192" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M192" s="2" t="n">
-        <v>45292</v>
+        <v>45986</v>
       </c>
       <c r="N192" t="inlineStr"/>
       <c r="O192" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C3%BCseynov_H%C9%99bib_M%C9%99zahir_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=SGgBd6UAAAAJ&amp;hl=en'}, {'platform_name': 'Web of Science', 'platform_logo': '/media/platform_logos/WOS.PNG', 'url': 'https://www.webofscience.com/wos/author/record/ABH-8069-2022'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Vahid-Omarov-2'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://science.academia.edu/VahidOmarov'}, {'platform_name': 'TÜBITAK DergiPark', 'platform_logo': '/media/platform_logos/DP.PNG', 'url': 'https://dergipark.org.tr/tr/pub/@vahidomarov'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-6872-8952'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/2458/10/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C3%96m%C9%99rov_Vahid_Allahverdi_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="n">
-        <v>2434</v>
+        <v>2459</v>
       </c>
       <c r="B193" t="inlineStr">
         <is>
-          <t>Səbinə</t>
+          <t>Ətrabə</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
-          <t>Təvəkkül qızı</t>
+          <t>Bilal qızı</t>
         </is>
       </c>
       <c r="D193" t="inlineStr">
         <is>
-          <t>Mustafazadə</t>
+          <t>Abbasova</t>
         </is>
       </c>
       <c r="E193" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F193" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G193" t="inlineStr"/>
       <c r="H193" t="inlineStr"/>
       <c r="I193" s="2" t="n">
-        <v>28527</v>
+        <v>26252</v>
       </c>
       <c r="J193" t="inlineStr">
         <is>
-          <t>Nəşriyyat  söbəsi</t>
+          <t>Beynəlxalq münasibətlər və geosiyasət</t>
         </is>
       </c>
       <c r="K193" t="inlineStr">
         <is>
-          <t>Tərcüməçi</t>
+          <t>Baş mütəxəssis</t>
         </is>
       </c>
       <c r="L193" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M193" s="2" t="n">
-        <v>45292</v>
+        <v>46176</v>
       </c>
       <c r="N193" t="inlineStr"/>
       <c r="O193" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Mustafazad%C9%99_S%C9%99bin%C9%99_T%C9%99v%C9%99kk%C3%BCl_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Abbasova_%C6%8Ftrab%C9%99_Bilal_q%C4%B1z%C4%B1'}]</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="n">
-        <v>2435</v>
+        <v>2461</v>
       </c>
       <c r="B194" t="inlineStr">
         <is>
-          <t>Qabil</t>
+          <t>Oktay</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
-          <t>Xurşud oğlu</t>
+          <t>Cabbar oğlu</t>
         </is>
       </c>
       <c r="D194" t="inlineStr">
         <is>
-          <t>Camalov</t>
+          <t>Qarazadə</t>
         </is>
       </c>
       <c r="E194" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F194" t="inlineStr">
         <is>
           <t>İşçi</t>
         </is>
       </c>
       <c r="G194" t="inlineStr"/>
       <c r="H194" t="inlineStr"/>
       <c r="I194" s="2" t="n">
-        <v>19145</v>
+        <v>36078</v>
       </c>
       <c r="J194" t="inlineStr">
         <is>
-          <t>Rəhbərlik</t>
+          <t>Qərbi Azərbaycana qayıdış siyasəti və ermənişünaslıq</t>
         </is>
       </c>
       <c r="K194" t="inlineStr">
         <is>
-          <t>Ümumi işlər üzrə direktor müavini</t>
+          <t>Baş mütəxəssis</t>
         </is>
       </c>
       <c r="L194" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M194" s="2" t="n">
-        <v>45292</v>
+        <v>45986</v>
       </c>
       <c r="N194" t="inlineStr"/>
       <c r="O194" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Camalov_Qabil_Xur%C5%9Fud_o%C4%9Flu'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Qarazad%C9%99_Oktay_Cabbar_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="n">
-        <v>2436</v>
+        <v>2463</v>
       </c>
       <c r="B195" t="inlineStr">
         <is>
-          <t>Təhminə</t>
+          <t>Polad</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
-          <t>Fəti qızı</t>
+          <t>Murad oğlu</t>
         </is>
       </c>
       <c r="D195" t="inlineStr">
         <is>
-          <t>Adıgözəlova</t>
+          <t>Zərbəliyev</t>
         </is>
       </c>
       <c r="E195" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F195" t="inlineStr">
         <is>
-          <t>İşçi</t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G195" t="inlineStr"/>
       <c r="H195" t="inlineStr"/>
       <c r="I195" s="2" t="n">
-        <v>21241</v>
+        <v>29233</v>
       </c>
       <c r="J195" t="inlineStr">
         <is>
-          <t>Kıtabxana</t>
+          <t>Qərbi Azərbaycana qayıdış siyasəti və ermənişünaslıq</t>
         </is>
       </c>
       <c r="K195" t="inlineStr">
         <is>
-          <t>Elmi işçi</t>
+          <t>Böyük  laborant</t>
         </is>
       </c>
       <c r="L195" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M195" s="2" t="n">
-        <v>45422</v>
+        <v>46176</v>
       </c>
       <c r="N195" t="inlineStr"/>
       <c r="O195" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Ad%C4%B1g%C3%B6z%C9%99lova_T%C9%99hmin%C9%99_F%C9%99ti_q%C4%B1z%C4%B1'}]</t>
+          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Z%C9%99rb%C9%99liyev_Polad_Murad_o%C4%9Flu'}]</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="n">
-        <v>2437</v>
+        <v>3321</v>
       </c>
       <c r="B196" t="inlineStr">
         <is>
-          <t>Liliya</t>
+          <t>Afaq</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
-          <t>Fridun qızı</t>
+          <t>İsa qızı</t>
         </is>
       </c>
       <c r="D196" t="inlineStr">
         <is>
-          <t>Mirzəzadə</t>
+          <t>Əsədova</t>
         </is>
       </c>
       <c r="E196" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F196" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G196" t="inlineStr">
         <is>
-          <t>iqtisad elmləri üzrə fəlsəfə doktoru</t>
+          <t>fəlsəfə elmləri doktoru</t>
         </is>
       </c>
       <c r="H196" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="I196" t="inlineStr"/>
       <c r="J196" t="inlineStr">
         <is>
-          <t>Enerji təhlükəsizliyi siyasəti və gürcüstanşünaslıq</t>
+          <t>Etika</t>
         </is>
       </c>
       <c r="K196" t="inlineStr">
         <is>
-          <t>Aparıcı elmi işçi</t>
+          <t>Baş elmi işçi</t>
         </is>
       </c>
       <c r="L196" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M196" s="2" t="n">
-        <v>45986</v>
+        <v>46176</v>
       </c>
       <c r="N196" t="inlineStr"/>
       <c r="O196" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=9chw5fgAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/LiliyaMirzazade'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0008-7363-6516'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Mirz%C9%99zad%C9%99_Liliya_Fridun_q%C4%B1z%C4%B1'}]</t>
+          <t>[]</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="n">
-        <v>2438</v>
+        <v>3322</v>
       </c>
       <c r="B197" t="inlineStr">
         <is>
-          <t>Aisel</t>
+          <t>Habil</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
         <is>
-          <t>Azər qızı</t>
+          <t>Surxay oğlu</t>
         </is>
       </c>
       <c r="D197" t="inlineStr">
         <is>
-          <t>Zeynalova</t>
+          <t>Qurbanov</t>
         </is>
       </c>
       <c r="E197" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F197" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
-      <c r="G197" t="inlineStr"/>
-      <c r="H197" t="inlineStr"/>
+      <c r="G197" t="inlineStr">
+        <is>
+          <t>hüquq elmləri doktoru</t>
+        </is>
+      </c>
+      <c r="H197" t="inlineStr">
+        <is>
+          <t>Professor</t>
+        </is>
+      </c>
       <c r="I197" t="inlineStr"/>
       <c r="J197" t="inlineStr">
         <is>
-          <t>Enerji təhlükəsizliyi siyasəti və gürcüstanşünaslıq</t>
+          <t>Fəlsəfi-hüquqi təlimlər və suverenlik</t>
         </is>
       </c>
       <c r="K197" t="inlineStr">
         <is>
-          <t>Baş mütəxəssis</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="L197" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M197" s="2" t="n">
-        <v>45986</v>
+        <v>46176</v>
       </c>
       <c r="N197" t="inlineStr"/>
       <c r="O197" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=nFaaptMAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Zeynalova_Aisel_Az%C9%99r_q%C4%B1z%C4%B1'}]</t>
+          <t>[]</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="n">
-        <v>2441</v>
+        <v>3323</v>
       </c>
       <c r="B198" t="inlineStr">
         <is>
-          <t>Şərqiyyə</t>
+          <t>Lala</t>
         </is>
       </c>
       <c r="C198" t="inlineStr">
         <is>
-          <t>Mehdi qızı</t>
+          <t>Veysəl oğlu</t>
         </is>
       </c>
       <c r="D198" t="inlineStr">
         <is>
-          <t>İmaməli</t>
+          <t>Mehdiyeva</t>
         </is>
       </c>
       <c r="E198" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F198" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
-      <c r="G198" t="inlineStr"/>
+      <c r="G198" t="inlineStr">
+        <is>
+          <t>hüquq üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
       <c r="H198" t="inlineStr"/>
       <c r="I198" t="inlineStr"/>
       <c r="J198" t="inlineStr">
         <is>
-          <t>Qərbi Azərbaycana qayıdış siyasəti və ermənişünaslıq</t>
-[...6 lines deleted...]
-      </c>
+          <t>Fəlsəfi-hüquqi təlimlər və suverenlik</t>
+        </is>
+      </c>
+      <c r="K198" t="inlineStr"/>
       <c r="L198" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M198" s="2" t="n">
-        <v>45987</v>
+        <v>46176</v>
       </c>
       <c r="N198" t="inlineStr"/>
       <c r="O198" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=seN3WykAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/Sarqiyya%C4%B0mamali'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-7268-7030'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0mam%C9%99li_%C5%9E%C9%99rqiyy%C9%99_Mehdi_q%C4%B1z%C4%B1'}]</t>
+          <t>[]</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="n">
-        <v>2442</v>
+        <v>3324</v>
       </c>
       <c r="B199" t="inlineStr">
         <is>
-          <t>Şahnaz</t>
+          <t>Zümrüd</t>
         </is>
       </c>
       <c r="C199" t="inlineStr">
         <is>
-          <t>Heydər qızı</t>
+          <t>Novruzəli qızı</t>
         </is>
       </c>
       <c r="D199" t="inlineStr">
         <is>
-          <t>Tağıyeva</t>
+          <t>Hüseynova</t>
         </is>
       </c>
       <c r="E199" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F199" t="inlineStr">
         <is>
-          <t>Elmi işçi</t>
+          <t>İşçi</t>
         </is>
       </c>
       <c r="G199" t="inlineStr"/>
       <c r="H199" t="inlineStr"/>
       <c r="I199" t="inlineStr"/>
       <c r="J199" t="inlineStr">
         <is>
-          <t>Enerji təhlükəsizliyi siyasəti və gürcüstanşünaslıq</t>
+          <t>Fəlsəfi-hüquqi təlimlər və suverenlik</t>
         </is>
       </c>
       <c r="K199" t="inlineStr">
         <is>
-          <t>Böyük elmi işçi</t>
+          <t>Laborant</t>
         </is>
       </c>
       <c r="L199" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M199" s="2" t="n">
-        <v>45986</v>
+        <v>46176</v>
       </c>
       <c r="N199" t="inlineStr"/>
       <c r="O199" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=ziWBClsAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/FerehFazilli'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-4900-5166'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Ta%C4%9F%C4%B1yeva_%C5%9Eahnaz_Heyd%C9%99r_q%C4%B1z%C4%B1'}]</t>
+          <t>[]</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="n">
-        <v>2443</v>
+        <v>3325</v>
       </c>
       <c r="B200" t="inlineStr">
         <is>
-          <t>Yeganə</t>
+          <t>İlham</t>
         </is>
       </c>
       <c r="C200" t="inlineStr">
         <is>
-          <t>Ürfan qızı</t>
+          <t>Malik oğlu</t>
         </is>
       </c>
       <c r="D200" t="inlineStr">
         <is>
-          <t>Baxşıyeva</t>
+          <t>Əliyev</t>
         </is>
       </c>
       <c r="E200" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F200" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G200" t="inlineStr">
         <is>
-          <t>siyasi elmlər üzrə fəlsəfə doktoru</t>
+          <t>hüquq üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="H200" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="I200" t="inlineStr"/>
       <c r="J200" t="inlineStr">
         <is>
-          <t>Qərbi Azərbaycana qayıdış siyasəti və ermənişünaslıq</t>
+          <t>Fəlsəfi-hüquqi təlimlər və suverenlik</t>
         </is>
       </c>
       <c r="K200" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="L200" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M200" s="2" t="n">
-        <v>45986</v>
+        <v>46176</v>
       </c>
       <c r="N200" t="inlineStr"/>
       <c r="O200" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=FmJolwIAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/yeganabakhshiyeva'}, {'platform_name': 'TÜBITAK DergiPark', 'platform_logo': '/media/platform_logos/DP.PNG', 'url': 'https://dergipark.org.tr/tr/pub/@yegana999-'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-2269-0263'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/2443/9/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Bax%C5%9F%C4%B1yeva_Yegan%C9%99_%C3%9Crfan_q%C4%B1z%C4%B1'}]</t>
+          <t>[]</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="n">
-        <v>2444</v>
+        <v>3326</v>
       </c>
       <c r="B201" t="inlineStr">
         <is>
-          <t>Fərahilə</t>
+          <t>Xalid</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
-          <t>Fazil qızı</t>
+          <t>Qüdrət oğlu</t>
         </is>
       </c>
       <c r="D201" t="inlineStr">
         <is>
-          <t>Babayeva-Şükürova</t>
+          <t>Niyazov</t>
         </is>
       </c>
       <c r="E201" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F201" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
-      <c r="G201" t="inlineStr"/>
-      <c r="H201" t="inlineStr"/>
+      <c r="G201" t="inlineStr">
+        <is>
+          <t>siyasi elmlər doktoru</t>
+        </is>
+      </c>
+      <c r="H201" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="I201" t="inlineStr"/>
       <c r="J201" t="inlineStr">
         <is>
-          <t>Qərbi Azərbaycana qayıdış siyasəti və ermənişünaslıq</t>
+          <t>Siyasətin fəlsəfəsi və sosialogiyası</t>
         </is>
       </c>
       <c r="K201" t="inlineStr">
         <is>
-          <t>Böyük elmi işçi</t>
+          <t>Baş elmi işçi</t>
         </is>
       </c>
       <c r="L201" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M201" s="2" t="n">
-        <v>45986</v>
+        <v>46176</v>
       </c>
       <c r="N201" t="inlineStr"/>
       <c r="O201" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=5cWunRIAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/ŞahnazTağıyeva'}, {'platform_name': 'TÜBITAK DergiPark', 'platform_logo': '/media/platform_logos/DP.PNG', 'url': 'https://dergipark.org.tr/tr/pub/@ferahilababayeva-sukurova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0009-0002-3751-0605'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Babayeva-%C5%9E%C3%BCk%C3%BCrova_F%C9%99rahil%C9%99_Fazil_q%C4%B1z%C4%B1'}]</t>
+          <t>[]</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="n">
-        <v>2445</v>
+        <v>3327</v>
       </c>
       <c r="B202" t="inlineStr">
         <is>
-          <t>Ramilə</t>
+          <t>Rahilə</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
         <is>
-          <t>Bəhlul qızı</t>
+          <t>Qaçay qızı</t>
         </is>
       </c>
       <c r="D202" t="inlineStr">
         <is>
-          <t>Dadaşova</t>
+          <t>Cəbrayılova</t>
         </is>
       </c>
       <c r="E202" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F202" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G202" t="inlineStr">
         <is>
-          <t>siyasi elmlər doktoru</t>
-[...6 lines deleted...]
-      </c>
+          <t>psixologiya üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="H202" t="inlineStr"/>
       <c r="I202" t="inlineStr"/>
       <c r="J202" t="inlineStr">
         <is>
-          <t>Enerji təhlükəsizliyi siyasəti və gürcüstanşünaslıq</t>
+          <t>Sosial psixologiya</t>
         </is>
       </c>
       <c r="K202" t="inlineStr">
         <is>
-          <t>Baş elmi işçi</t>
+          <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="L202" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M202" s="2" t="n">
-        <v>45986</v>
+        <v>46176</v>
       </c>
       <c r="N202" t="inlineStr"/>
       <c r="O202" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=_tEgeT0AAAAJ&amp;hl=en'}, {'platform_name': 'Web of Science', 'platform_logo': '/media/platform_logos/WOS.PNG', 'url': 'https://www.webofscience.com/wos/author/record/ADF-2710-2022'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Ramile-Dadashova'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/RamileDada%C5%9Fova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-2376-5941'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/2445/9/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Dada%C5%9Fova_Ramil%C9%99_B%C9%99hlul_q%C4%B1z%C4%B1'}]</t>
+          <t>[]</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="n">
-        <v>2446</v>
+        <v>3328</v>
       </c>
       <c r="B203" t="inlineStr">
         <is>
-          <t>Südabə</t>
+          <t>Kamran</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
         <is>
-          <t>Növruzəli qızı</t>
+          <t>İlham oğlu</t>
         </is>
       </c>
       <c r="D203" t="inlineStr">
         <is>
-          <t>Hüseynova</t>
+          <t>İsayev</t>
         </is>
       </c>
       <c r="E203" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F203" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
-      <c r="G203" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="G203" t="inlineStr"/>
+      <c r="H203" t="inlineStr"/>
       <c r="I203" t="inlineStr"/>
       <c r="J203" t="inlineStr">
         <is>
-          <t>Qərbi Azərbaycana qayıdış siyasəti və ermənişünaslıq</t>
+          <t>Etika</t>
         </is>
       </c>
       <c r="K203" t="inlineStr">
         <is>
-          <t>Aparıcı elmi işçi</t>
+          <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="L203" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M203" s="2" t="n">
-        <v>45986</v>
+        <v>46176</v>
       </c>
       <c r="N203" t="inlineStr"/>
       <c r="O203" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=tR0BGm0AAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Suedab-Hueseynova'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://science.academia.edu/S%C3%BCdab%C9%99H%C3%BCseynova'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-7730-5094'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C3%BCseynova_S%C3%BCdab%C9%99_N%C3%B6vruz%C9%99li_q%C4%B1z%C4%B1'}]</t>
+          <t>[]</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="n">
-        <v>2447</v>
+        <v>3329</v>
       </c>
       <c r="B204" t="inlineStr">
         <is>
-          <t>Xuraman</t>
+          <t>Elxan</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
         <is>
-          <t>Heydər qızı</t>
+          <t>Firudin oğlu</t>
         </is>
       </c>
       <c r="D204" t="inlineStr">
         <is>
-          <t>Hüseynova</t>
+          <t>Abdullabəyov</t>
         </is>
       </c>
       <c r="E204" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F204" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G204" t="inlineStr"/>
       <c r="H204" t="inlineStr"/>
       <c r="I204" t="inlineStr"/>
       <c r="J204" t="inlineStr">
         <is>
-          <t>Qərbi Azərbaycana qayıdış siyasəti və ermənişünaslıq</t>
+          <t>Etika</t>
         </is>
       </c>
       <c r="K204" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L204" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M204" s="2" t="n">
-        <v>45986</v>
+        <v>46176</v>
       </c>
       <c r="N204" t="inlineStr"/>
       <c r="O204" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=oLj1A9gAAAAJ&amp;hl=en'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C3%BCseynova_Xuraman_Heyd%C9%99r_q%C4%B1z%C4%B1'}]</t>
+          <t>[]</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="n">
-        <v>2450</v>
+        <v>3330</v>
       </c>
       <c r="B205" t="inlineStr">
         <is>
-          <t>Nigar</t>
+          <t>Mehri</t>
         </is>
       </c>
       <c r="C205" t="inlineStr">
         <is>
-          <t>Mehman qızı</t>
+          <t>Niyazi qızı</t>
         </is>
       </c>
       <c r="D205" t="inlineStr">
         <is>
-          <t>Mustafayeva</t>
+          <t>Qasımova</t>
         </is>
       </c>
       <c r="E205" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F205" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G205" t="inlineStr"/>
       <c r="H205" t="inlineStr"/>
       <c r="I205" t="inlineStr"/>
       <c r="J205" t="inlineStr">
         <is>
-          <t>Qərbi Azərbaycana qayıdış siyasəti və ermənişünaslıq</t>
+          <t>İdentlik, multikulturalizm və Azərbaycançılıq fəlsəfəsi</t>
         </is>
       </c>
       <c r="K205" t="inlineStr">
         <is>
-          <t>Elmi işçi</t>
+          <t>Böyük  laborant</t>
         </is>
       </c>
       <c r="L205" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M205" s="2" t="n">
-        <v>45986</v>
+        <v>46176</v>
       </c>
       <c r="N205" t="inlineStr"/>
       <c r="O205" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=AS6df9IAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/NigarHasanova19'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-6114-193X'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Mustafayeva_Nigar_Mehman_q%C4%B1z%C4%B1'}]</t>
+          <t>[]</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="n">
-        <v>2452</v>
+        <v>3331</v>
       </c>
       <c r="B206" t="inlineStr">
         <is>
-          <t>Samirə</t>
+          <t>Ceyhun</t>
         </is>
       </c>
       <c r="C206" t="inlineStr">
         <is>
-          <t>İlham qızı</t>
+          <t>Mahir oğlu</t>
         </is>
       </c>
       <c r="D206" t="inlineStr">
         <is>
-          <t>Həbibbəyli</t>
+          <t>Əzizli</t>
         </is>
       </c>
       <c r="E206" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F206" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
-      <c r="G206" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="G206" t="inlineStr"/>
+      <c r="H206" t="inlineStr"/>
       <c r="I206" t="inlineStr"/>
       <c r="J206" t="inlineStr">
         <is>
-          <t>Enerji təhlükəsizliyi siyasəti və gürcüstanşünaslıq</t>
+          <t>Davamlı inkişafın fəlsəfəsi və sosiologiyası</t>
         </is>
       </c>
       <c r="K206" t="inlineStr">
         <is>
-          <t>Şöbə müdiri</t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L206" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M206" s="2" t="n">
-        <v>45986</v>
+        <v>46176</v>
       </c>
       <c r="N206" t="inlineStr"/>
       <c r="O206" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=lDJsMfIAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Samira-Habibbayli'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/SAMIRAHABIBBAYLI'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-0240-8814'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/2452/10/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/H%C9%99bibb%C9%99yli_Samir%C9%99_%C4%B0lham_q%C4%B1z%C4%B1'}]</t>
+          <t>[]</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="n">
-        <v>2454</v>
+        <v>3332</v>
       </c>
       <c r="B207" t="inlineStr">
         <is>
-          <t>Naziyə</t>
+          <t>Ceyhun</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
         <is>
-          <t>Əmirxan qızı</t>
+          <t>Mahir oğlu</t>
         </is>
       </c>
       <c r="D207" t="inlineStr">
         <is>
-          <t>Məmmədova</t>
+          <t>Əzizli</t>
         </is>
       </c>
       <c r="E207" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F207" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G207" t="inlineStr"/>
       <c r="H207" t="inlineStr"/>
       <c r="I207" t="inlineStr"/>
       <c r="J207" t="inlineStr">
         <is>
-          <t>Enerji təhlükəsizliyi siyasəti və gürcüstanşünaslıq</t>
+          <t>Davamlı inkişafın fəlsəfəsi və sosiologiyası</t>
         </is>
       </c>
       <c r="K207" t="inlineStr">
         <is>
-          <t>Böyük elmi işçi</t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L207" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M207" s="2" t="n">
-        <v>45986</v>
+        <v>46176</v>
       </c>
       <c r="N207" t="inlineStr"/>
       <c r="O207" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=RTzVdDIAAAAJ&amp;hl=en'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Nazia-Mamedova'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://science.academia.edu/НазияМамедова'}, {'platform_name': 'TÜBITAK DergiPark', 'platform_logo': '/media/platform_logos/DP.PNG', 'url': 'https://dergipark.org.tr/tr/pub/@naziya'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-8594-6510'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dova_Naziy%C9%99_%C6%8Fmirxan_q%C4%B1z%C4%B1'}]</t>
+          <t>[]</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="n">
-        <v>2457</v>
+        <v>3333</v>
       </c>
       <c r="B208" t="inlineStr">
         <is>
-          <t>Badam</t>
+          <t>Aytən</t>
         </is>
       </c>
       <c r="C208" t="inlineStr">
         <is>
-          <t>Sahib qızı</t>
+          <t>Dünyamalı qızı</t>
         </is>
       </c>
       <c r="D208" t="inlineStr">
         <is>
-          <t>Məmmədova</t>
+          <t>Vəliyeva</t>
         </is>
       </c>
       <c r="E208" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F208" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G208" t="inlineStr"/>
       <c r="H208" t="inlineStr"/>
       <c r="I208" t="inlineStr"/>
       <c r="J208" t="inlineStr">
         <is>
-          <t>Enerji təhlükəsizliyi siyasəti və gürcüstanşünaslıq</t>
+          <t>Davamlı inkişafın fəlsəfəsi və sosiologiyası</t>
         </is>
       </c>
       <c r="K208" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L208" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M208" s="2" t="n">
-        <v>45986</v>
+        <v>46176</v>
       </c>
       <c r="N208" t="inlineStr"/>
       <c r="O208" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=XktdEXoAAAAJ&amp;hl=en'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://independent.academia.edu/MamedovaBadam'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0002-2269-0263'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/M%C9%99mm%C9%99dova_Badam_Sahib_q%C4%B1z%C4%B1'}]</t>
+          <t>[]</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="n">
-        <v>2458</v>
+        <v>3334</v>
       </c>
       <c r="B209" t="inlineStr">
         <is>
-          <t>Vahid</t>
+          <t>Məshəti</t>
         </is>
       </c>
       <c r="C209" t="inlineStr">
         <is>
-          <t>Allahverdi oğlu</t>
+          <t>Vaqif qızı</t>
         </is>
       </c>
       <c r="D209" t="inlineStr">
         <is>
-          <t>Ömərov</t>
+          <t>Süleymanova</t>
         </is>
       </c>
       <c r="E209" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F209" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
-      <c r="G209" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="G209" t="inlineStr"/>
+      <c r="H209" t="inlineStr"/>
       <c r="I209" t="inlineStr"/>
       <c r="J209" t="inlineStr">
         <is>
-          <t>Enerji təhlükəsizliyi siyasəti və gürcüstanşünaslıq</t>
+          <t>Türk xalqlarının fəlsəfi fikir tarixi və müasir fəlsəfəsi</t>
         </is>
       </c>
       <c r="K209" t="inlineStr">
         <is>
-          <t>Aparıcı elmi işçi</t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="L209" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M209" s="2" t="n">
-        <v>45986</v>
+        <v>46176</v>
       </c>
       <c r="N209" t="inlineStr"/>
       <c r="O209" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'Google Scholar', 'platform_logo': '/media/platform_logos/Google_Scholar_logo.svg.png', 'url': 'https://scholar.google.com/citations?user=SGgBd6UAAAAJ&amp;hl=en'}, {'platform_name': 'Web of Science', 'platform_logo': '/media/platform_logos/WOS.PNG', 'url': 'https://www.webofscience.com/wos/author/record/ABH-8069-2022'}, {'platform_name': 'ResearchGate', 'platform_logo': '/media/platform_logos/ResearchGate_icon_SVG.svg.png', 'url': 'https://www.researchgate.net/profile/Vahid-Omarov-2'}, {'platform_name': 'Academia.edu', 'platform_logo': '/media/platform_logos/Academia-logo-2021.svg.png', 'url': 'https://science.academia.edu/VahidOmarov'}, {'platform_name': 'TÜBITAK DergiPark', 'platform_logo': '/media/platform_logos/DP.PNG', 'url': 'https://dergipark.org.tr/tr/pub/@vahidomarov'}, {'platform_name': 'Orcid', 'platform_logo': '/media/platform_logos/ORCID_iD.svg.png', 'url': 'https://orcid.org/0000-0001-6872-8952'}, {'platform_name': 'AMEA DərgiPark', 'platform_logo': '/media/platform_logos/dp_Nb4RwqU.PNG', 'url': 'https://iremb.anas.az/users_profile/2458/10/#ameadergipark'}, {'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C3%96m%C9%99rov_Vahid_Allahverdi_o%C4%9Flu'}]</t>
+          <t>[]</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="n">
-        <v>2459</v>
+        <v>3335</v>
       </c>
       <c r="B210" t="inlineStr">
         <is>
-          <t>Ətrabə</t>
+          <t>Lamiyyə</t>
         </is>
       </c>
       <c r="C210" t="inlineStr">
         <is>
-          <t>Bilal qızı</t>
+          <t>İlqar qızı</t>
         </is>
       </c>
       <c r="D210" t="inlineStr">
         <is>
-          <t>Abbasova</t>
+          <t>Bağırzadə</t>
         </is>
       </c>
       <c r="E210" t="inlineStr">
         <is>
           <t>İşləyir</t>
         </is>
       </c>
       <c r="F210" t="inlineStr">
         <is>
-          <t>İşçi</t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="G210" t="inlineStr"/>
       <c r="H210" t="inlineStr"/>
-      <c r="I210" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="I210" t="inlineStr"/>
       <c r="J210" t="inlineStr">
         <is>
-          <t>Beynəlxalq əlaqələr şöbəsi</t>
+          <t>Beynəlxalq münasibətlər və geosiyasət</t>
         </is>
       </c>
       <c r="K210" t="inlineStr">
         <is>
           <t>Baş mütəxəssis</t>
         </is>
       </c>
       <c r="L210" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M210" s="2" t="n">
-        <v>45987</v>
+        <v>46176</v>
       </c>
       <c r="N210" t="inlineStr"/>
       <c r="O210" t="inlineStr">
         <is>
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/Abbasova_%C6%8Ftrab%C9%99_Bilal_q%C4%B1z%C4%B1'}]</t>
-[...115 lines deleted...]
-          <t>[{'platform_name': 'AMEA Fərdi Sayt', 'platform_logo': '/media/platform_logos/ameawiki_eiGBPX0.png', 'url': 'https://wiki.anas.az/mediawiki/index.php/%C4%B0brahim_Aysel_Bulud_q%C4%B1z%C4%B1'}]</t>
+          <t>[]</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>