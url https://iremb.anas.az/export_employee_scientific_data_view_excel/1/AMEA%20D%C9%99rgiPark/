--- v0 (2026-06-24)
+++ v1 (2026-09-23)
@@ -730,51 +730,51 @@
       <c r="N2" t="inlineStr">
         <is>
           <t>https://iremb.anas.az/users_profile/782/1/#ameadergipark</t>
         </is>
       </c>
       <c r="O2" s="2" t="n">
         <v>2896</v>
       </c>
       <c r="P2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U2" t="inlineStr">
         <is>
-          <t>2026-06-05T00:10:42.181883</t>
+          <t>2026-09-17T22:29:55.199416</t>
         </is>
       </c>
       <c r="V2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X2" s="2" t="n">
         <v>3</v>
       </c>
       <c r="Y2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC2" s="2" t="n">
         <v>0</v>
@@ -978,51 +978,51 @@
       <c r="N4" t="inlineStr">
         <is>
           <t>https://iremb.anas.az/users_profile/784/1/#ameadergipark</t>
         </is>
       </c>
       <c r="O4" s="2" t="n">
         <v>2901</v>
       </c>
       <c r="P4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U4" t="inlineStr">
         <is>
-          <t>2026-06-05T00:10:42.189404</t>
+          <t>2026-09-17T22:29:55.207512</t>
         </is>
       </c>
       <c r="V4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X4" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Y4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC4" s="2" t="n">
         <v>0</v>
@@ -1109,51 +1109,51 @@
       <c r="N5" t="inlineStr">
         <is>
           <t>https://iremb.anas.az/users_profile/785/1/#ameadergipark</t>
         </is>
       </c>
       <c r="O5" s="2" t="n">
         <v>2920</v>
       </c>
       <c r="P5" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q5" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R5" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S5" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T5" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U5" t="inlineStr">
         <is>
-          <t>2026-06-05T00:10:42.197923</t>
+          <t>2026-09-17T22:29:55.214614</t>
         </is>
       </c>
       <c r="V5" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W5" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X5" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Y5" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z5" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA5" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB5" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC5" s="2" t="n">
         <v>0</v>
@@ -1353,51 +1353,51 @@
       <c r="N7" t="inlineStr">
         <is>
           <t>https://iremb.anas.az/users_profile/787/1/#ameadergipark</t>
         </is>
       </c>
       <c r="O7" s="2" t="n">
         <v>3174</v>
       </c>
       <c r="P7" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Q7" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R7" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S7" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T7" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U7" t="inlineStr">
         <is>
-          <t>2026-06-05T00:10:42.210455</t>
+          <t>2026-09-17T22:29:55.223142</t>
         </is>
       </c>
       <c r="V7" s="2" t="n">
         <v>1</v>
       </c>
       <c r="W7" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X7" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Y7" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z7" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA7" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AB7" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC7" s="2" t="n">
         <v>1</v>
@@ -1593,85 +1593,85 @@
       <c r="N9" t="inlineStr">
         <is>
           <t>https://iremb.anas.az/users_profile/789/1/#ameadergipark</t>
         </is>
       </c>
       <c r="O9" s="2" t="n">
         <v>2856</v>
       </c>
       <c r="P9" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q9" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R9" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S9" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T9" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U9" t="inlineStr">
         <is>
-          <t>2026-06-05T00:10:42.221482</t>
+          <t>2026-09-17T22:29:55.232243</t>
         </is>
       </c>
       <c r="V9" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W9" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X9" s="2" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="Y9" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Z9" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA9" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB9" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC9" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD9" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE9" s="2" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="AF9" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AG9" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH9" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI9" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
         <v>790</v>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Svetlana</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>Əliabbas qızı</t>
         </is>
       </c>
@@ -2075,51 +2075,51 @@
       <c r="N13" t="inlineStr">
         <is>
           <t>https://iremb.anas.az/users_profile/793/1/#ameadergipark</t>
         </is>
       </c>
       <c r="O13" s="2" t="n">
         <v>2908</v>
       </c>
       <c r="P13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U13" t="inlineStr">
         <is>
-          <t>2026-06-05T00:10:42.229492</t>
+          <t>2026-09-17T22:29:55.239403</t>
         </is>
       </c>
       <c r="V13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X13" s="2" t="n">
         <v>2</v>
       </c>
       <c r="Y13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC13" s="2" t="n">
         <v>0</v>
@@ -2908,85 +2908,85 @@
       <c r="N20" t="inlineStr">
         <is>
           <t>https://iremb.anas.az/users_profile/800/1/#ameadergipark</t>
         </is>
       </c>
       <c r="O20" s="2" t="n">
         <v>2864</v>
       </c>
       <c r="P20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U20" t="inlineStr">
         <is>
-          <t>2026-06-05T00:10:42.239879</t>
+          <t>2026-09-17T22:29:55.247415</t>
         </is>
       </c>
       <c r="V20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X20" s="2" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="Y20" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Z20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE20" s="2" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="AF20" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AG20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI20" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="n">
         <v>801</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>Təhminə</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>Kamran qzı</t>
         </is>
       </c>
@@ -3039,51 +3039,51 @@
       <c r="N21" t="inlineStr">
         <is>
           <t>https://iremb.anas.az/users_profile/801/1/#ameadergipark</t>
         </is>
       </c>
       <c r="O21" s="2" t="n">
         <v>2865</v>
       </c>
       <c r="P21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U21" t="inlineStr">
         <is>
-          <t>2026-06-05T00:10:42.248411</t>
+          <t>2026-09-17T22:29:55.256774</t>
         </is>
       </c>
       <c r="V21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X21" s="2" t="n">
         <v>2</v>
       </c>
       <c r="Y21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC21" s="2" t="n">
         <v>0</v>
@@ -3396,51 +3396,51 @@
       <c r="N24" t="inlineStr">
         <is>
           <t>https://iremb.anas.az/users_profile/804/1/#ameadergipark</t>
         </is>
       </c>
       <c r="O24" s="2" t="n">
         <v>2915</v>
       </c>
       <c r="P24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U24" t="inlineStr">
         <is>
-          <t>2026-06-05T00:10:42.255429</t>
+          <t>2026-09-17T22:29:55.266127</t>
         </is>
       </c>
       <c r="V24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X24" s="2" t="n">
         <v>2</v>
       </c>
       <c r="Y24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC24" s="2" t="n">
         <v>0</v>
@@ -5274,82 +5274,82 @@
       <c r="N40" t="inlineStr">
         <is>
           <t>https://iremb.anas.az/users_profile/820/1/#ameadergipark</t>
         </is>
       </c>
       <c r="O40" s="2" t="n">
         <v>2895</v>
       </c>
       <c r="P40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U40" t="inlineStr">
         <is>
-          <t>2026-06-05T00:10:42.263432</t>
+          <t>2026-09-17T22:29:55.273679</t>
         </is>
       </c>
       <c r="V40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X40" s="2" t="n">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="Y40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE40" s="2" t="n">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="AF40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI40" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="n">
         <v>821</v>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>Lalə</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
@@ -5401,51 +5401,51 @@
       <c r="N41" t="inlineStr">
         <is>
           <t>https://iremb.anas.az/users_profile/821/1/#ameadergipark</t>
         </is>
       </c>
       <c r="O41" s="2" t="n">
         <v>2859</v>
       </c>
       <c r="P41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U41" t="inlineStr">
         <is>
-          <t>2026-06-05T00:10:42.272963</t>
+          <t>2026-09-17T22:29:55.281796</t>
         </is>
       </c>
       <c r="V41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X41" s="2" t="n">
         <v>2</v>
       </c>
       <c r="Y41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC41" s="2" t="n">
         <v>0</v>
@@ -8068,91 +8068,91 @@
       <c r="N64" t="inlineStr">
         <is>
           <t>https://iremb.anas.az/users_profile/844/1/#ameadergipark</t>
         </is>
       </c>
       <c r="O64" s="2" t="n">
         <v>2913</v>
       </c>
       <c r="P64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U64" t="inlineStr">
         <is>
-          <t>2026-06-05T00:10:42.285000</t>
+          <t>2026-09-17T22:29:55.299540</t>
         </is>
       </c>
       <c r="V64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X64" s="2" t="n">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="Y64" s="2" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="Z64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE64" s="2" t="n">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="AF64" s="2" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="AG64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH64" s="2" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="AI64" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="2" t="n">
         <v>845</v>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>Qəzənfər</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
           <t>Məmməd oğlu</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
           <t>Paşayev</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
@@ -8199,51 +8199,51 @@
       <c r="N65" t="inlineStr">
         <is>
           <t>https://iremb.anas.az/users_profile/845/1/#ameadergipark</t>
         </is>
       </c>
       <c r="O65" s="2" t="n">
         <v>2912</v>
       </c>
       <c r="P65" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q65" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R65" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S65" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T65" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U65" t="inlineStr">
         <is>
-          <t>2026-06-05T00:10:42.293007</t>
+          <t>2026-09-17T22:29:55.308638</t>
         </is>
       </c>
       <c r="V65" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W65" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X65" s="2" t="n">
         <v>2</v>
       </c>
       <c r="Y65" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z65" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA65" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB65" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC65" s="2" t="n">
         <v>0</v>
@@ -8326,51 +8326,51 @@
       <c r="N66" t="inlineStr">
         <is>
           <t>https://iremb.anas.az/users_profile/846/1/#ameadergipark</t>
         </is>
       </c>
       <c r="O66" s="2" t="n">
         <v>3166</v>
       </c>
       <c r="P66" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q66" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R66" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S66" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T66" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U66" t="inlineStr">
         <is>
-          <t>2026-06-05T00:10:42.301509</t>
+          <t>2026-09-17T22:29:55.316720</t>
         </is>
       </c>
       <c r="V66" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W66" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X66" s="2" t="n">
         <v>4</v>
       </c>
       <c r="Y66" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z66" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA66" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB66" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC66" s="2" t="n">
         <v>0</v>
@@ -8570,51 +8570,51 @@
       <c r="N68" t="inlineStr">
         <is>
           <t>https://iremb.anas.az/users_profile/848/1/#ameadergipark</t>
         </is>
       </c>
       <c r="O68" s="2" t="n">
         <v>2898</v>
       </c>
       <c r="P68" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q68" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R68" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S68" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T68" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U68" t="inlineStr">
         <is>
-          <t>2026-06-05T00:10:42.310518</t>
+          <t>2026-09-17T22:29:55.326839</t>
         </is>
       </c>
       <c r="V68" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W68" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X68" s="2" t="n">
         <v>2</v>
       </c>
       <c r="Y68" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Z68" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA68" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB68" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC68" s="2" t="n">
         <v>0</v>
@@ -8701,51 +8701,51 @@
       <c r="N69" t="inlineStr">
         <is>
           <t>https://iremb.anas.az/users_profile/849/1/#ameadergipark</t>
         </is>
       </c>
       <c r="O69" s="2" t="n">
         <v>2911</v>
       </c>
       <c r="P69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U69" t="inlineStr">
         <is>
-          <t>2026-06-05T00:10:42.318035</t>
+          <t>2026-09-17T22:29:55.335973</t>
         </is>
       </c>
       <c r="V69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X69" s="2" t="n">
         <v>3</v>
       </c>
       <c r="Y69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC69" s="2" t="n">
         <v>0</v>
@@ -8832,91 +8832,91 @@
       <c r="N70" t="inlineStr">
         <is>
           <t>https://iremb.anas.az/users_profile/850/1/#ameadergipark</t>
         </is>
       </c>
       <c r="O70" s="2" t="n">
         <v>2917</v>
       </c>
       <c r="P70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U70" t="inlineStr">
         <is>
-          <t>2026-06-05T00:10:42.326039</t>
+          <t>2026-09-17T22:29:55.344487</t>
         </is>
       </c>
       <c r="V70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X70" s="2" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="Y70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE70" s="2" t="n">
         <v>5</v>
       </c>
       <c r="AF70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH70" s="2" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="AI70" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="2" t="n">
         <v>851</v>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>Esmira</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
           <t>Seyfəl qızı</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
           <t>Fuad</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
@@ -9193,51 +9193,51 @@
       <c r="N73" t="inlineStr">
         <is>
           <t>https://iremb.anas.az/users_profile/853/1/#ameadergipark</t>
         </is>
       </c>
       <c r="O73" s="2" t="n">
         <v>2919</v>
       </c>
       <c r="P73" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Q73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U73" t="inlineStr">
         <is>
-          <t>2026-06-05T00:10:42.335084</t>
+          <t>2026-09-17T22:29:55.352579</t>
         </is>
       </c>
       <c r="V73" s="2" t="n">
         <v>1</v>
       </c>
       <c r="W73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X73" s="2" t="n">
         <v>4</v>
       </c>
       <c r="Y73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA73" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AB73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC73" s="2" t="n">
         <v>1</v>
@@ -9558,51 +9558,51 @@
       <c r="N76" t="inlineStr">
         <is>
           <t>https://iremb.anas.az/users_profile/856/1/#ameadergipark</t>
         </is>
       </c>
       <c r="O76" s="2" t="n">
         <v>2907</v>
       </c>
       <c r="P76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U76" t="inlineStr">
         <is>
-          <t>2026-06-05T00:10:42.345086</t>
+          <t>2026-09-17T22:29:55.360672</t>
         </is>
       </c>
       <c r="V76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X76" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Y76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC76" s="2" t="n">
         <v>0</v>
@@ -9689,91 +9689,91 @@
       <c r="N77" t="inlineStr">
         <is>
           <t>https://iremb.anas.az/users_profile/857/1/#ameadergipark</t>
         </is>
       </c>
       <c r="O77" s="2" t="n">
         <v>2918</v>
       </c>
       <c r="P77" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q77" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R77" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S77" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T77" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U77" t="inlineStr">
         <is>
-          <t>2026-06-05T00:10:42.352611</t>
+          <t>2026-09-17T22:29:55.369591</t>
         </is>
       </c>
       <c r="V77" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W77" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X77" s="2" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="Y77" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z77" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA77" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB77" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC77" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD77" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE77" s="2" t="n">
         <v>6</v>
       </c>
       <c r="AF77" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG77" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH77" s="2" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="AI77" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="2" t="n">
         <v>858</v>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>Baloğlan</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
           <t>Camaləddin oğlu</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
           <t>Şəfizadə</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
@@ -10401,51 +10401,51 @@
       <c r="N83" t="inlineStr">
         <is>
           <t>https://iremb.anas.az/users_profile/863/1/#ameadergipark</t>
         </is>
       </c>
       <c r="O83" s="2" t="n">
         <v>3179</v>
       </c>
       <c r="P83" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q83" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R83" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S83" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T83" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U83" t="inlineStr">
         <is>
-          <t>2026-06-05T00:10:42.361335</t>
+          <t>2026-09-17T22:29:55.378700</t>
         </is>
       </c>
       <c r="V83" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W83" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X83" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Y83" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z83" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA83" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB83" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC83" s="2" t="n">
         <v>0</v>
@@ -10988,51 +10988,51 @@
       <c r="N88" t="inlineStr">
         <is>
           <t>https://iremb.anas.az/users_profile/868/1/#ameadergipark</t>
         </is>
       </c>
       <c r="O88" s="2" t="n">
         <v>2909</v>
       </c>
       <c r="P88" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q88" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R88" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S88" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T88" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U88" t="inlineStr">
         <is>
-          <t>2026-06-05T00:10:42.371862</t>
+          <t>2026-09-17T22:29:55.386783</t>
         </is>
       </c>
       <c r="V88" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W88" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X88" s="2" t="n">
         <v>4</v>
       </c>
       <c r="Y88" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z88" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA88" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB88" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC88" s="2" t="n">
         <v>0</v>
@@ -11236,82 +11236,82 @@
       <c r="N90" t="inlineStr">
         <is>
           <t>https://iremb.anas.az/users_profile/870/1/#ameadergipark</t>
         </is>
       </c>
       <c r="O90" s="2" t="n">
         <v>2897</v>
       </c>
       <c r="P90" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q90" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R90" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S90" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T90" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U90" t="inlineStr">
         <is>
-          <t>2026-06-05T00:10:42.379858</t>
+          <t>2026-09-17T22:29:55.393786</t>
         </is>
       </c>
       <c r="V90" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W90" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X90" s="2" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="Y90" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z90" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA90" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB90" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC90" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD90" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE90" s="2" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="AF90" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG90" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH90" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI90" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="2" t="n">
         <v>871</v>
       </c>
       <c r="B91" t="inlineStr">
         <is>
           <t>Ruhəngiz</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
@@ -12033,51 +12033,51 @@
       <c r="N97" t="inlineStr">
         <is>
           <t>https://iremb.anas.az/users_profile/877/1/#ameadergipark</t>
         </is>
       </c>
       <c r="O97" s="2" t="n">
         <v>3178</v>
       </c>
       <c r="P97" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q97" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R97" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S97" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T97" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U97" t="inlineStr">
         <is>
-          <t>2026-06-05T00:10:42.387686</t>
+          <t>2026-09-17T22:29:55.401795</t>
         </is>
       </c>
       <c r="V97" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W97" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X97" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Y97" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z97" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA97" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB97" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC97" s="2" t="n">
         <v>0</v>
@@ -12495,51 +12495,51 @@
       <c r="N101" t="inlineStr">
         <is>
           <t>https://iremb.anas.az/users_profile/881/1/#ameadergipark</t>
         </is>
       </c>
       <c r="O101" s="2" t="n">
         <v>2905</v>
       </c>
       <c r="P101" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q101" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R101" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S101" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T101" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U101" t="inlineStr">
         <is>
-          <t>2026-06-05T00:10:42.396719</t>
+          <t>2026-09-17T22:29:55.409809</t>
         </is>
       </c>
       <c r="V101" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W101" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X101" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Y101" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z101" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA101" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB101" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC101" s="2" t="n">
         <v>0</v>
@@ -12731,82 +12731,82 @@
       <c r="N103" t="inlineStr">
         <is>
           <t>https://iremb.anas.az/users_profile/883/1/#ameadergipark</t>
         </is>
       </c>
       <c r="O103" s="2" t="n">
         <v>2857</v>
       </c>
       <c r="P103" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q103" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R103" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S103" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T103" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U103" t="inlineStr">
         <is>
-          <t>2026-06-05T00:10:42.404723</t>
+          <t>2026-09-17T22:29:55.419333</t>
         </is>
       </c>
       <c r="V103" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W103" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X103" s="2" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="Y103" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Z103" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA103" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB103" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC103" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD103" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE103" s="2" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="AF103" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AG103" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH103" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI103" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="2" t="n">
         <v>884</v>
       </c>
       <c r="B104" t="inlineStr">
         <is>
           <t>Leyla</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
@@ -13054,98 +13054,112 @@
       <c r="H106" t="inlineStr">
         <is>
           <t>Ədəbiyyat nəzəriyyəsi</t>
         </is>
       </c>
       <c r="I106" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="J106" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K106" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L106" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
-      <c r="M106" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="O106" t="inlineStr"/>
+      <c r="M106" t="inlineStr">
+        <is>
+          <t>AMEA DərgiPark</t>
+        </is>
+      </c>
+      <c r="N106" t="inlineStr">
+        <is>
+          <t>https://iremb.anas.az/users_profile/886/1/#ameadergipark</t>
+        </is>
+      </c>
+      <c r="O106" s="2" t="n">
+        <v>5672</v>
+      </c>
       <c r="P106" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q106" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R106" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S106" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T106" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="U106" t="inlineStr"/>
+      <c r="U106" t="inlineStr">
+        <is>
+          <t>2026-09-17T22:29:55.426349</t>
+        </is>
+      </c>
       <c r="V106" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W106" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X106" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Y106" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z106" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA106" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB106" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC106" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD106" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE106" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AF106" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG106" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH106" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI106" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="2" t="n">
         <v>887</v>
       </c>
       <c r="B107" t="inlineStr">
         <is>
           <t>Şəhanə</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
@@ -13197,51 +13211,51 @@
       <c r="N107" t="inlineStr">
         <is>
           <t>https://iremb.anas.az/users_profile/887/1/#ameadergipark</t>
         </is>
       </c>
       <c r="O107" s="2" t="n">
         <v>2922</v>
       </c>
       <c r="P107" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q107" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R107" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S107" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T107" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U107" t="inlineStr">
         <is>
-          <t>2026-06-05T00:10:42.413253</t>
+          <t>2026-09-17T22:29:55.434406</t>
         </is>
       </c>
       <c r="V107" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W107" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X107" s="2" t="n">
         <v>2</v>
       </c>
       <c r="Y107" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z107" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA107" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB107" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC107" s="2" t="n">
         <v>0</v>
@@ -13437,51 +13451,51 @@
       <c r="N109" t="inlineStr">
         <is>
           <t>https://iremb.anas.az/users_profile/889/1/#ameadergipark</t>
         </is>
       </c>
       <c r="O109" s="2" t="n">
         <v>2858</v>
       </c>
       <c r="P109" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q109" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R109" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S109" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T109" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U109" t="inlineStr">
         <is>
-          <t>2026-06-05T00:10:42.420262</t>
+          <t>2026-09-17T22:29:55.441991</t>
         </is>
       </c>
       <c r="V109" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W109" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X109" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Y109" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z109" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA109" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB109" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC109" s="2" t="n">
         <v>0</v>
@@ -13669,82 +13683,82 @@
       <c r="N111" t="inlineStr">
         <is>
           <t>https://iremb.anas.az/users_profile/891/1/#ameadergipark</t>
         </is>
       </c>
       <c r="O111" s="2" t="n">
         <v>3175</v>
       </c>
       <c r="P111" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q111" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R111" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S111" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T111" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U111" t="inlineStr">
         <is>
-          <t>2026-06-05T00:10:42.428785</t>
+          <t>2026-09-17T22:29:55.450596</t>
         </is>
       </c>
       <c r="V111" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W111" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X111" s="2" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="Y111" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z111" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA111" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB111" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC111" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD111" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE111" s="2" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="AF111" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG111" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH111" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI111" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="2" t="n">
         <v>892</v>
       </c>
       <c r="B112" t="inlineStr">
         <is>
           <t>Leyla</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
@@ -13792,51 +13806,51 @@
       <c r="N112" t="inlineStr">
         <is>
           <t>https://iremb.anas.az/users_profile/892/1/#ameadergipark</t>
         </is>
       </c>
       <c r="O112" s="2" t="n">
         <v>2860</v>
       </c>
       <c r="P112" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q112" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R112" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S112" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T112" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U112" t="inlineStr">
         <is>
-          <t>2026-06-05T00:10:42.436314</t>
+          <t>2026-09-17T22:29:55.458698</t>
         </is>
       </c>
       <c r="V112" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W112" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X112" s="2" t="n">
         <v>3</v>
       </c>
       <c r="Y112" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z112" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA112" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB112" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC112" s="2" t="n">
         <v>0</v>
@@ -14024,51 +14038,51 @@
       <c r="N114" t="inlineStr">
         <is>
           <t>https://iremb.anas.az/users_profile/894/1/#ameadergipark</t>
         </is>
       </c>
       <c r="O114" s="2" t="n">
         <v>3173</v>
       </c>
       <c r="P114" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q114" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R114" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S114" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T114" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U114" t="inlineStr">
         <is>
-          <t>2026-06-05T00:10:42.446210</t>
+          <t>2026-09-17T22:29:55.466278</t>
         </is>
       </c>
       <c r="V114" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W114" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X114" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Y114" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z114" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA114" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB114" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC114" s="2" t="n">
         <v>0</v>
@@ -14147,51 +14161,51 @@
       <c r="N115" t="inlineStr">
         <is>
           <t>https://iremb.anas.az/users_profile/895/1/#ameadergipark</t>
         </is>
       </c>
       <c r="O115" s="2" t="n">
         <v>2862</v>
       </c>
       <c r="P115" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q115" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R115" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S115" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T115" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U115" t="inlineStr">
         <is>
-          <t>2026-06-05T00:10:42.453224</t>
+          <t>2026-09-17T22:29:55.474392</t>
         </is>
       </c>
       <c r="V115" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W115" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X115" s="2" t="n">
         <v>6</v>
       </c>
       <c r="Y115" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Z115" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA115" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB115" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC115" s="2" t="n">
         <v>0</v>
@@ -14379,51 +14393,51 @@
       <c r="N117" t="inlineStr">
         <is>
           <t>https://iremb.anas.az/users_profile/897/1/#ameadergipark</t>
         </is>
       </c>
       <c r="O117" s="2" t="n">
         <v>2914</v>
       </c>
       <c r="P117" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q117" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R117" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S117" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T117" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U117" t="inlineStr">
         <is>
-          <t>2026-06-05T00:10:42.461598</t>
+          <t>2026-09-17T22:29:55.483974</t>
         </is>
       </c>
       <c r="V117" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W117" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X117" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Y117" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z117" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA117" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB117" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC117" s="2" t="n">
         <v>0</v>
@@ -14502,51 +14516,51 @@
       <c r="N118" t="inlineStr">
         <is>
           <t>https://iremb.anas.az/users_profile/898/1/#ameadergipark</t>
         </is>
       </c>
       <c r="O118" s="2" t="n">
         <v>2903</v>
       </c>
       <c r="P118" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q118" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R118" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S118" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T118" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U118" t="inlineStr">
         <is>
-          <t>2026-06-05T00:10:42.470627</t>
+          <t>2026-09-17T22:29:55.492998</t>
         </is>
       </c>
       <c r="V118" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W118" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X118" s="2" t="n">
         <v>3</v>
       </c>
       <c r="Y118" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z118" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA118" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB118" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC118" s="2" t="n">
         <v>0</v>
@@ -15392,91 +15406,91 @@
       <c r="N126" t="inlineStr">
         <is>
           <t>https://iremb.anas.az/users_profile/906/1/#ameadergipark</t>
         </is>
       </c>
       <c r="O126" s="2" t="n">
         <v>2906</v>
       </c>
       <c r="P126" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q126" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R126" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S126" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T126" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U126" t="inlineStr">
         <is>
-          <t>2026-06-05T00:10:42.478832</t>
+          <t>2026-09-17T22:29:55.502611</t>
         </is>
       </c>
       <c r="V126" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W126" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X126" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Y126" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z126" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA126" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB126" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC126" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AD126" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE126" s="2" t="n">
         <v>1</v>
       </c>
-      <c r="Z126" s="2" t="n">
-[...16 lines deleted...]
-      </c>
       <c r="AF126" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AG126" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH126" s="2" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="AI126" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="2" t="n">
         <v>907</v>
       </c>
       <c r="B127" t="inlineStr">
         <is>
           <t>Seyidnisə</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
           <t>Bəxtiyar qızı</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
           <t>Lətifli</t>
         </is>
       </c>
       <c r="E127" t="inlineStr"/>
@@ -16726,51 +16740,51 @@
       <c r="N138" t="inlineStr">
         <is>
           <t>https://iremb.anas.az/users_profile/918/1/#ameadergipark</t>
         </is>
       </c>
       <c r="O138" s="2" t="n">
         <v>3256</v>
       </c>
       <c r="P138" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q138" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R138" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S138" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T138" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U138" t="inlineStr">
         <is>
-          <t>2026-06-05T00:10:42.487335</t>
+          <t>2026-09-17T22:29:55.511728</t>
         </is>
       </c>
       <c r="V138" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W138" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X138" s="2" t="n">
         <v>2</v>
       </c>
       <c r="Y138" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z138" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA138" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB138" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC138" s="2" t="n">
         <v>0</v>
@@ -16964,85 +16978,85 @@
       <c r="N140" t="inlineStr">
         <is>
           <t>https://iremb.anas.az/users_profile/920/1/#ameadergipark</t>
         </is>
       </c>
       <c r="O140" s="2" t="n">
         <v>2861</v>
       </c>
       <c r="P140" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q140" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R140" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S140" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T140" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U140" t="inlineStr">
         <is>
-          <t>2026-06-05T00:10:42.496849</t>
+          <t>2026-09-17T22:29:55.519816</t>
         </is>
       </c>
       <c r="V140" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W140" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X140" s="2" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="Y140" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Z140" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA140" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB140" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC140" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD140" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE140" s="2" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="AF140" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AG140" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH140" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI140" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="2" t="n">
         <v>921</v>
       </c>
       <c r="B141" t="inlineStr">
         <is>
           <t>Nərmin</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
           <t>Tərlan qızı</t>
         </is>
       </c>
@@ -17095,51 +17109,51 @@
       <c r="N141" t="inlineStr">
         <is>
           <t>https://iremb.anas.az/users_profile/921/1/#ameadergipark</t>
         </is>
       </c>
       <c r="O141" s="2" t="n">
         <v>3244</v>
       </c>
       <c r="P141" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q141" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R141" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S141" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T141" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U141" t="inlineStr">
         <is>
-          <t>2026-06-05T00:10:42.504863</t>
+          <t>2026-09-17T22:29:55.528240</t>
         </is>
       </c>
       <c r="V141" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W141" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X141" s="2" t="n">
         <v>2</v>
       </c>
       <c r="Y141" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Z141" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA141" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB141" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC141" s="2" t="n">
         <v>0</v>
@@ -17327,51 +17341,51 @@
       <c r="N143" t="inlineStr">
         <is>
           <t>https://iremb.anas.az/users_profile/923/1/#ameadergipark</t>
         </is>
       </c>
       <c r="O143" s="2" t="n">
         <v>2904</v>
       </c>
       <c r="P143" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q143" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R143" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S143" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T143" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U143" t="inlineStr">
         <is>
-          <t>2026-06-05T00:10:42.514651</t>
+          <t>2026-09-17T22:29:55.538745</t>
         </is>
       </c>
       <c r="V143" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W143" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X143" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Y143" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z143" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA143" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB143" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC143" s="2" t="n">
         <v>0</v>
@@ -17777,51 +17791,51 @@
       <c r="N147" t="inlineStr">
         <is>
           <t>https://iremb.anas.az/users_profile/927/1/#ameadergipark</t>
         </is>
       </c>
       <c r="O147" s="2" t="n">
         <v>2894</v>
       </c>
       <c r="P147" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q147" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R147" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S147" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T147" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U147" t="inlineStr">
         <is>
-          <t>2026-06-05T00:10:42.523659</t>
+          <t>2026-09-17T22:29:55.546886</t>
         </is>
       </c>
       <c r="V147" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W147" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X147" s="2" t="n">
         <v>2</v>
       </c>
       <c r="Y147" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z147" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA147" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB147" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC147" s="2" t="n">
         <v>0</v>
@@ -18009,51 +18023,51 @@
       <c r="N149" t="inlineStr">
         <is>
           <t>https://iremb.anas.az/users_profile/929/1/#ameadergipark</t>
         </is>
       </c>
       <c r="O149" s="2" t="n">
         <v>2902</v>
       </c>
       <c r="P149" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q149" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R149" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S149" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T149" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U149" t="inlineStr">
         <is>
-          <t>2026-06-05T00:10:42.533190</t>
+          <t>2026-09-17T22:29:55.556036</t>
         </is>
       </c>
       <c r="V149" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W149" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X149" s="2" t="n">
         <v>5</v>
       </c>
       <c r="Y149" s="2" t="n">
         <v>2</v>
       </c>
       <c r="Z149" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA149" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB149" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC149" s="2" t="n">
         <v>0</v>
@@ -18241,82 +18255,82 @@
       <c r="N151" t="inlineStr">
         <is>
           <t>https://iremb.anas.az/users_profile/931/1/#ameadergipark</t>
         </is>
       </c>
       <c r="O151" s="2" t="n">
         <v>2921</v>
       </c>
       <c r="P151" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q151" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R151" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S151" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T151" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U151" t="inlineStr">
         <is>
-          <t>2026-06-05T00:10:42.541723</t>
+          <t>2026-09-17T22:29:55.564142</t>
         </is>
       </c>
       <c r="V151" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W151" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X151" s="2" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Y151" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z151" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA151" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB151" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC151" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD151" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE151" s="2" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="AF151" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG151" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH151" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI151" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="2" t="n">
         <v>932</v>
       </c>
       <c r="B152" t="inlineStr">
         <is>
           <t>Sevil</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
@@ -18576,107 +18590,107 @@
       </c>
       <c r="K154" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L154" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M154" t="inlineStr">
         <is>
           <t>AMEA DərgiPark</t>
         </is>
       </c>
       <c r="N154" t="inlineStr">
         <is>
           <t>https://iremb.anas.az/users_profile/934/1/#ameadergipark</t>
         </is>
       </c>
       <c r="O154" s="2" t="n">
         <v>2866</v>
       </c>
       <c r="P154" s="2" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="Q154" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R154" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S154" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T154" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U154" t="inlineStr">
         <is>
-          <t>2026-06-05T00:10:42.550253</t>
+          <t>2026-09-17T22:29:55.573809</t>
         </is>
       </c>
       <c r="V154" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="W154" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X154" s="2" t="n">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="Y154" s="2" t="n">
+        <v>4</v>
+      </c>
+      <c r="Z154" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA154" s="2" t="n">
         <v>2</v>
       </c>
-      <c r="Z154" s="2" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="AB154" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC154" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD154" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE154" s="2" t="n">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="AF154" s="2" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="AG154" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH154" s="2" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="AI154" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="2" t="n">
         <v>935</v>
       </c>
       <c r="B155" t="inlineStr">
         <is>
           <t>Akif</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
           <t>Kazım oğlu</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
           <t>İmanlı</t>
         </is>
       </c>
       <c r="E155" t="inlineStr">
@@ -18840,91 +18854,91 @@
       <c r="N156" t="inlineStr">
         <is>
           <t>https://iremb.anas.az/users_profile/936/1/#ameadergipark</t>
         </is>
       </c>
       <c r="O156" s="2" t="n">
         <v>2855</v>
       </c>
       <c r="P156" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q156" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R156" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S156" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T156" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U156" t="inlineStr">
         <is>
-          <t>2026-06-05T00:10:42.558520</t>
+          <t>2026-09-17T22:29:55.582373</t>
         </is>
       </c>
       <c r="V156" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W156" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X156" s="2" t="n">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="Y156" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Z156" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA156" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB156" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC156" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD156" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE156" s="2" t="n">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="AF156" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AG156" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH156" s="2" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="AI156" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="2" t="n">
         <v>937</v>
       </c>
       <c r="B157" t="inlineStr">
         <is>
           <t>Məhərrəm</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
           <t>Paşa oğlu</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
           <t>Qasımlı</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
@@ -19088,51 +19102,51 @@
       <c r="N158" t="inlineStr">
         <is>
           <t>https://iremb.anas.az/users_profile/938/1/#ameadergipark</t>
         </is>
       </c>
       <c r="O158" s="2" t="n">
         <v>2893</v>
       </c>
       <c r="P158" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q158" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R158" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S158" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T158" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U158" t="inlineStr">
         <is>
-          <t>2026-06-05T00:10:42.567224</t>
+          <t>2026-09-17T22:29:55.592659</t>
         </is>
       </c>
       <c r="V158" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W158" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X158" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Y158" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z158" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA158" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB158" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC158" s="2" t="n">
         <v>0</v>
@@ -19219,51 +19233,51 @@
       <c r="N159" t="inlineStr">
         <is>
           <t>https://iremb.anas.az/users_profile/939/1/#ameadergipark</t>
         </is>
       </c>
       <c r="O159" s="2" t="n">
         <v>2863</v>
       </c>
       <c r="P159" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q159" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R159" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S159" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T159" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U159" t="inlineStr">
         <is>
-          <t>2026-06-05T00:10:42.576768</t>
+          <t>2026-09-17T22:29:55.600294</t>
         </is>
       </c>
       <c r="V159" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W159" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X159" s="2" t="n">
         <v>3</v>
       </c>
       <c r="Y159" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z159" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA159" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB159" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC159" s="2" t="n">
         <v>0</v>
@@ -19467,51 +19481,51 @@
       <c r="N161" t="inlineStr">
         <is>
           <t>https://iremb.anas.az/users_profile/941/1/#ameadergipark</t>
         </is>
       </c>
       <c r="O161" s="2" t="n">
         <v>2910</v>
       </c>
       <c r="P161" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q161" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R161" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S161" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T161" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U161" t="inlineStr">
         <is>
-          <t>2026-06-05T00:10:42.585273</t>
+          <t>2026-09-17T22:29:55.607871</t>
         </is>
       </c>
       <c r="V161" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W161" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X161" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Y161" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z161" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA161" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB161" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC161" s="2" t="n">
         <v>0</v>
@@ -19598,51 +19612,51 @@
       <c r="N162" t="inlineStr">
         <is>
           <t>https://iremb.anas.az/users_profile/942/1/#ameadergipark</t>
         </is>
       </c>
       <c r="O162" s="2" t="n">
         <v>2916</v>
       </c>
       <c r="P162" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q162" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R162" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S162" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T162" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U162" t="inlineStr">
         <is>
-          <t>2026-06-05T00:10:42.593285</t>
+          <t>2026-09-17T22:29:55.615960</t>
         </is>
       </c>
       <c r="V162" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W162" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X162" s="2" t="n">
         <v>4</v>
       </c>
       <c r="Y162" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z162" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA162" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB162" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC162" s="2" t="n">
         <v>0</v>
@@ -19963,51 +19977,51 @@
       <c r="N165" t="inlineStr">
         <is>
           <t>https://iremb.anas.az/users_profile/945/1/#ameadergipark</t>
         </is>
       </c>
       <c r="O165" s="2" t="n">
         <v>3169</v>
       </c>
       <c r="P165" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q165" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R165" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S165" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T165" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U165" t="inlineStr">
         <is>
-          <t>2026-06-05T00:10:42.603817</t>
+          <t>2026-09-17T22:29:55.625043</t>
         </is>
       </c>
       <c r="V165" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W165" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X165" s="2" t="n">
         <v>3</v>
       </c>
       <c r="Y165" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z165" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA165" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB165" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC165" s="2" t="n">
         <v>0</v>
@@ -21131,51 +21145,51 @@
       <c r="N175" t="inlineStr">
         <is>
           <t>https://iremb.anas.az/users_profile/955/1/#ameadergipark</t>
         </is>
       </c>
       <c r="O175" s="2" t="n">
         <v>2899</v>
       </c>
       <c r="P175" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q175" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R175" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S175" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T175" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U175" t="inlineStr">
         <is>
-          <t>2026-06-05T00:10:42.611827</t>
+          <t>2026-09-17T22:29:55.635034</t>
         </is>
       </c>
       <c r="V175" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W175" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X175" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Y175" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z175" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA175" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB175" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC175" s="2" t="n">
         <v>0</v>
@@ -21589,51 +21603,51 @@
       <c r="N179" t="inlineStr">
         <is>
           <t>https://iremb.anas.az/users_profile/959/1/#ameadergipark</t>
         </is>
       </c>
       <c r="O179" s="2" t="n">
         <v>2900</v>
       </c>
       <c r="P179" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q179" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R179" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S179" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T179" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U179" t="inlineStr">
         <is>
-          <t>2026-06-05T00:10:42.620351</t>
+          <t>2026-09-17T22:29:55.642609</t>
         </is>
       </c>
       <c r="V179" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W179" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X179" s="2" t="n">
         <v>3</v>
       </c>
       <c r="Y179" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z179" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA179" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB179" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC179" s="2" t="n">
         <v>0</v>