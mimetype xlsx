--- v0 (2026-06-24)
+++ v1 (2026-09-23)
@@ -714,101 +714,101 @@
       </c>
       <c r="K2" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=jqD2vFUAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O2" s="2" t="n">
         <v>181</v>
       </c>
       <c r="P2" s="2" t="n">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="Q2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U2" t="inlineStr">
         <is>
-          <t>2026-06-04T01:37:10.448484</t>
+          <t>2026-09-14T13:46:04.686353</t>
         </is>
       </c>
       <c r="V2" s="2" t="n">
         <v>2</v>
       </c>
       <c r="W2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X2" s="2" t="n">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="Y2" s="2" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="Z2" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AA2" s="2" t="n">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="AB2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC2" s="2" t="n">
         <v>2</v>
       </c>
       <c r="AD2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE2" s="2" t="n">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="AF2" s="2" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="AG2" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AH2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI2" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>783</v>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Aslan</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>Bəhlul oğlu</t>
         </is>
       </c>
@@ -845,95 +845,95 @@
       </c>
       <c r="K3" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=pXNjYfkAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O3" s="2" t="n">
         <v>182</v>
       </c>
       <c r="P3" s="2" t="n">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="Q3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U3" t="inlineStr">
         <is>
-          <t>2026-06-04T01:37:10.448484</t>
+          <t>2026-09-14T13:46:04.686353</t>
         </is>
       </c>
       <c r="V3" s="2" t="n">
         <v>1</v>
       </c>
       <c r="W3" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="X3" s="2" t="n">
         <v>41</v>
       </c>
       <c r="Y3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA3" s="2" t="n">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="AB3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC3" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AD3" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AE3" s="2" t="n">
         <v>41</v>
       </c>
       <c r="AF3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI3" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>784</v>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Hacı</t>
         </is>
@@ -976,92 +976,92 @@
       </c>
       <c r="K4" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=gXapWS4AAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O4" s="2" t="n">
         <v>183</v>
       </c>
       <c r="P4" s="2" t="n">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="Q4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U4" t="inlineStr">
         <is>
-          <t>2026-06-04T01:37:10.448484</t>
+          <t>2026-09-14T13:46:04.686353</t>
         </is>
       </c>
       <c r="V4" s="2" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="W4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X4" s="2" t="n">
         <v>10</v>
       </c>
       <c r="Y4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA4" s="2" t="n">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="AB4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC4" s="2" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="AD4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE4" s="2" t="n">
         <v>10</v>
       </c>
       <c r="AF4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI4" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
         <v>785</v>
       </c>
       <c r="B5" t="inlineStr">
@@ -1107,104 +1107,104 @@
       </c>
       <c r="K5" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=kZOI6ikAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O5" s="2" t="n">
         <v>184</v>
       </c>
       <c r="P5" s="2" t="n">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="Q5" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R5" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S5" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T5" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U5" t="inlineStr">
         <is>
-          <t>2026-06-04T01:37:10.448484</t>
+          <t>2026-09-14T13:46:04.686353</t>
         </is>
       </c>
       <c r="V5" s="2" t="n">
         <v>2</v>
       </c>
       <c r="W5" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X5" s="2" t="n">
         <v>12</v>
       </c>
       <c r="Y5" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z5" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AA5" s="2" t="n">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="AB5" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC5" s="2" t="n">
         <v>2</v>
       </c>
       <c r="AD5" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE5" s="2" t="n">
         <v>12</v>
       </c>
       <c r="AF5" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG5" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AH5" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI5" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
         <v>786</v>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Çingiz</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>Sadiq oğlu</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>Sasani</t>
@@ -1254,51 +1254,51 @@
       <c r="N6" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=_fsd_LoAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O6" s="2" t="n">
         <v>185</v>
       </c>
       <c r="P6" s="2" t="n">
         <v>2</v>
       </c>
       <c r="Q6" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R6" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S6" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T6" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U6" t="inlineStr">
         <is>
-          <t>2026-06-04T01:37:10.448484</t>
+          <t>2026-09-14T13:46:04.686353</t>
         </is>
       </c>
       <c r="V6" s="2" t="n">
         <v>1</v>
       </c>
       <c r="W6" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X6" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Y6" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z6" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA6" s="2" t="n">
         <v>2</v>
       </c>
       <c r="AB6" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC6" s="2" t="n">
         <v>1</v>
@@ -1381,51 +1381,51 @@
       <c r="N7" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=yWh3sBMAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O7" s="2" t="n">
         <v>186</v>
       </c>
       <c r="P7" s="2" t="n">
         <v>4</v>
       </c>
       <c r="Q7" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R7" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S7" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T7" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U7" t="inlineStr">
         <is>
-          <t>2026-06-04T01:37:10.448484</t>
+          <t>2026-09-14T13:46:04.686353</t>
         </is>
       </c>
       <c r="V7" s="2" t="n">
         <v>1</v>
       </c>
       <c r="W7" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X7" s="2" t="n">
         <v>8</v>
       </c>
       <c r="Y7" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z7" s="2" t="n">
         <v>2</v>
       </c>
       <c r="AA7" s="2" t="n">
         <v>4</v>
       </c>
       <c r="AB7" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC7" s="2" t="n">
         <v>1</v>
@@ -1492,107 +1492,107 @@
       </c>
       <c r="K8" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=-aWouAIAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O8" s="2" t="n">
         <v>187</v>
       </c>
       <c r="P8" s="2" t="n">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="Q8" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R8" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S8" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T8" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U8" t="inlineStr">
         <is>
-          <t>2026-06-04T01:37:10.448484</t>
+          <t>2026-09-14T13:46:04.686353</t>
         </is>
       </c>
       <c r="V8" s="2" t="n">
         <v>1</v>
       </c>
       <c r="W8" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X8" s="2" t="n">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="Y8" s="2" t="n">
         <v>4</v>
       </c>
       <c r="Z8" s="2" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="AA8" s="2" t="n">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="AB8" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC8" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AD8" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE8" s="2" t="n">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="AF8" s="2" t="n">
         <v>4</v>
       </c>
       <c r="AG8" s="2" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="AH8" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AI8" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
         <v>789</v>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Gülbəniz</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>Məcnun qızı</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>Babayeva</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
@@ -1635,91 +1635,91 @@
       <c r="N9" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=qLcVWg4AAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O9" s="2" t="n">
         <v>188</v>
       </c>
       <c r="P9" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Q9" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R9" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S9" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T9" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U9" t="inlineStr">
         <is>
-          <t>2026-06-04T01:37:10.448484</t>
+          <t>2026-09-14T13:46:04.686353</t>
         </is>
       </c>
       <c r="V9" s="2" t="n">
         <v>1</v>
       </c>
       <c r="W9" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X9" s="2" t="n">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="Y9" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Z9" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA9" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AB9" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC9" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AD9" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE9" s="2" t="n">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="AF9" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG9" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH9" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AI9" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
         <v>790</v>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Svetlana</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>Əliabbas qızı</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>Məmmədova</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
@@ -1891,51 +1891,51 @@
       <c r="N11" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=tVzSHdYAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O11" s="2" t="n">
         <v>190</v>
       </c>
       <c r="P11" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q11" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R11" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S11" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T11" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U11" t="inlineStr">
         <is>
-          <t>2026-06-04T01:37:10.448484</t>
+          <t>2026-09-14T13:46:04.686353</t>
         </is>
       </c>
       <c r="V11" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W11" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X11" s="2" t="n">
         <v>2</v>
       </c>
       <c r="Y11" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z11" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA11" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB11" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC11" s="2" t="n">
         <v>0</v>
@@ -2022,51 +2022,51 @@
       <c r="N12" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=4uBVRLAAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O12" s="2" t="n">
         <v>191</v>
       </c>
       <c r="P12" s="2" t="n">
         <v>2</v>
       </c>
       <c r="Q12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U12" t="inlineStr">
         <is>
-          <t>2026-06-04T01:37:10.448484</t>
+          <t>2026-09-14T13:46:04.686353</t>
         </is>
       </c>
       <c r="V12" s="2" t="n">
         <v>1</v>
       </c>
       <c r="W12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X12" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Y12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA12" s="2" t="n">
         <v>2</v>
       </c>
       <c r="AB12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC12" s="2" t="n">
         <v>1</v>
@@ -2153,51 +2153,51 @@
       <c r="N13" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=s4HOX6EAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O13" s="2" t="n">
         <v>192</v>
       </c>
       <c r="P13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U13" t="inlineStr">
         <is>
-          <t>2026-06-04T01:37:10.448484</t>
+          <t>2026-09-14T13:46:04.686353</t>
         </is>
       </c>
       <c r="V13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X13" s="2" t="n">
         <v>2</v>
       </c>
       <c r="Y13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC13" s="2" t="n">
         <v>0</v>
@@ -2643,51 +2643,51 @@
       <c r="N17" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=F5ah_-4AAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O17" s="2" t="n">
         <v>194</v>
       </c>
       <c r="P17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U17" t="inlineStr">
         <is>
-          <t>2026-06-04T01:37:10.448484</t>
+          <t>2026-09-14T13:46:04.686353</t>
         </is>
       </c>
       <c r="V17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X17" s="2" t="n">
         <v>7</v>
       </c>
       <c r="Y17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC17" s="2" t="n">
         <v>0</v>
@@ -2774,51 +2774,51 @@
       <c r="N18" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=PLedfeEAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O18" s="2" t="n">
         <v>195</v>
       </c>
       <c r="P18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U18" t="inlineStr">
         <is>
-          <t>2026-06-04T01:37:10.448484</t>
+          <t>2026-09-14T13:46:04.686353</t>
         </is>
       </c>
       <c r="V18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X18" s="2" t="n">
         <v>6</v>
       </c>
       <c r="Y18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC18" s="2" t="n">
         <v>0</v>
@@ -2905,51 +2905,51 @@
       <c r="N19" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=a5S_lLEAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O19" s="2" t="n">
         <v>196</v>
       </c>
       <c r="P19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U19" t="inlineStr">
         <is>
-          <t>2026-06-04T01:37:10.448484</t>
+          <t>2026-09-14T13:46:04.686353</t>
         </is>
       </c>
       <c r="V19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X19" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Y19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC19" s="2" t="n">
         <v>0</v>
@@ -3020,107 +3020,107 @@
       </c>
       <c r="K20" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M20" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=o3x7Dv0AAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O20" s="2" t="n">
         <v>197</v>
       </c>
       <c r="P20" s="2" t="n">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="Q20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U20" t="inlineStr">
         <is>
-          <t>2026-06-04T01:37:10.448484</t>
+          <t>2026-09-14T13:46:04.686353</t>
         </is>
       </c>
       <c r="V20" s="2" t="n">
         <v>2</v>
       </c>
       <c r="W20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X20" s="2" t="n">
         <v>135</v>
       </c>
       <c r="Y20" s="2" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="Z20" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AA20" s="2" t="n">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="AB20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC20" s="2" t="n">
         <v>2</v>
       </c>
       <c r="AD20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE20" s="2" t="n">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="AF20" s="2" t="n">
         <v>3</v>
       </c>
       <c r="AG20" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AH20" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AI20" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="n">
         <v>801</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>Təhminə</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>Kamran qzı</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Bədəlova</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
@@ -3167,82 +3167,82 @@
       <c r="N21" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=TUsW2qYAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O21" s="2" t="n">
         <v>198</v>
       </c>
       <c r="P21" s="2" t="n">
         <v>2</v>
       </c>
       <c r="Q21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U21" t="inlineStr">
         <is>
-          <t>2026-06-04T01:37:10.448484</t>
+          <t>2026-09-14T13:46:04.686353</t>
         </is>
       </c>
       <c r="V21" s="2" t="n">
         <v>1</v>
       </c>
       <c r="W21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X21" s="2" t="n">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="Y21" s="2" t="n">
         <v>4</v>
       </c>
       <c r="Z21" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AA21" s="2" t="n">
         <v>2</v>
       </c>
       <c r="AB21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC21" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AD21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE21" s="2" t="n">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="AF21" s="2" t="n">
         <v>4</v>
       </c>
       <c r="AG21" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AH21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI21" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="n">
         <v>802</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>Yelena</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
@@ -3411,51 +3411,51 @@
       <c r="N23" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=jYGEcHcAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O23" s="2" t="n">
         <v>199</v>
       </c>
       <c r="P23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U23" t="inlineStr">
         <is>
-          <t>2026-06-04T01:37:10.448484</t>
+          <t>2026-09-14T13:46:04.686353</t>
         </is>
       </c>
       <c r="V23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X23" s="2" t="n">
         <v>25</v>
       </c>
       <c r="Y23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC23" s="2" t="n">
         <v>0</v>
@@ -3538,51 +3538,51 @@
       <c r="N24" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=9AjpD-gAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O24" s="2" t="n">
         <v>200</v>
       </c>
       <c r="P24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U24" t="inlineStr">
         <is>
-          <t>2026-06-04T01:37:10.448484</t>
+          <t>2026-09-14T13:46:04.686353</t>
         </is>
       </c>
       <c r="V24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X24" s="2" t="n">
         <v>7</v>
       </c>
       <c r="Y24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC24" s="2" t="n">
         <v>0</v>
@@ -3786,51 +3786,51 @@
       <c r="N26" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=RJ8LXIEAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O26" s="2" t="n">
         <v>201</v>
       </c>
       <c r="P26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U26" t="inlineStr">
         <is>
-          <t>2026-06-04T01:37:10.448484</t>
+          <t>2026-09-14T13:46:04.686353</t>
         </is>
       </c>
       <c r="V26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X26" s="2" t="n">
         <v>10</v>
       </c>
       <c r="Y26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC26" s="2" t="n">
         <v>0</v>
@@ -4268,51 +4268,51 @@
       <c r="N30" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=wlFiRwQAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O30" s="2" t="n">
         <v>202</v>
       </c>
       <c r="P30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U30" t="inlineStr">
         <is>
-          <t>2026-06-04T01:37:10.448484</t>
+          <t>2026-09-14T13:46:04.686353</t>
         </is>
       </c>
       <c r="V30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X30" s="2" t="n">
         <v>13</v>
       </c>
       <c r="Y30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC30" s="2" t="n">
         <v>0</v>
@@ -4399,51 +4399,51 @@
       <c r="N31" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=lVO7QrcAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O31" s="2" t="n">
         <v>203</v>
       </c>
       <c r="P31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U31" t="inlineStr">
         <is>
-          <t>2026-06-04T01:37:10.448484</t>
+          <t>2026-09-14T13:46:04.686353</t>
         </is>
       </c>
       <c r="V31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X31" s="2" t="n">
         <v>6</v>
       </c>
       <c r="Y31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC31" s="2" t="n">
         <v>0</v>
@@ -4530,51 +4530,51 @@
       <c r="N32" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=wS09bkYAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O32" s="2" t="n">
         <v>204</v>
       </c>
       <c r="P32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U32" t="inlineStr">
         <is>
-          <t>2026-06-04T01:37:10.448484</t>
+          <t>2026-09-14T13:46:04.686353</t>
         </is>
       </c>
       <c r="V32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X32" s="2" t="n">
         <v>7</v>
       </c>
       <c r="Y32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC32" s="2" t="n">
         <v>0</v>
@@ -4661,51 +4661,51 @@
       <c r="N33" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=-IjE5bUAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O33" s="2" t="n">
         <v>205</v>
       </c>
       <c r="P33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U33" t="inlineStr">
         <is>
-          <t>2026-06-04T01:37:10.448484</t>
+          <t>2026-09-14T13:46:04.686353</t>
         </is>
       </c>
       <c r="V33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X33" s="2" t="n">
         <v>2</v>
       </c>
       <c r="Y33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC33" s="2" t="n">
         <v>0</v>
@@ -4792,51 +4792,51 @@
       <c r="N34" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=RaOwXWAAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O34" s="2" t="n">
         <v>206</v>
       </c>
       <c r="P34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U34" t="inlineStr">
         <is>
-          <t>2026-06-04T01:37:10.448484</t>
+          <t>2026-09-14T13:46:04.686353</t>
         </is>
       </c>
       <c r="V34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X34" s="2" t="n">
         <v>19</v>
       </c>
       <c r="Y34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC34" s="2" t="n">
         <v>0</v>
@@ -4923,51 +4923,51 @@
       <c r="N35" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=v9wLB9UAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O35" s="2" t="n">
         <v>207</v>
       </c>
       <c r="P35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U35" t="inlineStr">
         <is>
-          <t>2026-06-04T01:37:10.448484</t>
+          <t>2026-09-14T13:46:04.686353</t>
         </is>
       </c>
       <c r="V35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X35" s="2" t="n">
         <v>4</v>
       </c>
       <c r="Y35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC35" s="2" t="n">
         <v>0</v>
@@ -5175,51 +5175,51 @@
       <c r="N37" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=ekv0eiEAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O37" s="2" t="n">
         <v>209</v>
       </c>
       <c r="P37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U37" t="inlineStr">
         <is>
-          <t>2026-06-04T01:37:10.448484</t>
+          <t>2026-09-14T13:46:04.686353</t>
         </is>
       </c>
       <c r="V37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X37" s="2" t="n">
         <v>3</v>
       </c>
       <c r="Y37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC37" s="2" t="n">
         <v>0</v>
@@ -5520,92 +5520,92 @@
       </c>
       <c r="K40" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L40" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M40" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N40" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=zpgI2n8AAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O40" s="2" t="n">
         <v>210</v>
       </c>
       <c r="P40" s="2" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="Q40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U40" t="inlineStr">
         <is>
-          <t>2026-06-04T01:37:10.448484</t>
+          <t>2026-09-14T13:46:04.686353</t>
         </is>
       </c>
       <c r="V40" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X40" s="2" t="n">
         <v>11</v>
       </c>
       <c r="Y40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA40" s="2" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="AB40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC40" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AD40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE40" s="2" t="n">
         <v>11</v>
       </c>
       <c r="AF40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI40" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="n">
         <v>821</v>
       </c>
       <c r="B41" t="inlineStr">
@@ -5663,82 +5663,82 @@
       <c r="N41" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=yBv2xa0AAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O41" s="2" t="n">
         <v>211</v>
       </c>
       <c r="P41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U41" t="inlineStr">
         <is>
-          <t>2026-06-04T01:37:10.448484</t>
+          <t>2026-09-14T13:46:04.686353</t>
         </is>
       </c>
       <c r="V41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X41" s="2" t="n">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="Y41" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Z41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE41" s="2" t="n">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="AF41" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AG41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI41" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="n">
         <v>822</v>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>Qurban</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
@@ -5794,51 +5794,51 @@
       <c r="N42" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=ITPJtEQAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O42" s="2" t="n">
         <v>212</v>
       </c>
       <c r="P42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U42" t="inlineStr">
         <is>
-          <t>2026-06-04T01:37:10.448484</t>
+          <t>2026-09-14T13:46:04.686353</t>
         </is>
       </c>
       <c r="V42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X42" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Y42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC42" s="2" t="n">
         <v>0</v>
@@ -6022,86 +6022,86 @@
       </c>
       <c r="K44" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L44" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M44" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N44" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=EXRSyhIAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O44" s="2" t="n">
         <v>213</v>
       </c>
       <c r="P44" s="2" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="Q44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U44" t="inlineStr">
         <is>
-          <t>2026-06-04T01:37:10.448484</t>
+          <t>2026-09-14T13:46:04.686353</t>
         </is>
       </c>
       <c r="V44" s="2" t="n">
         <v>1</v>
       </c>
       <c r="W44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X44" s="2" t="n">
         <v>25</v>
       </c>
       <c r="Y44" s="2" t="n">
         <v>2</v>
       </c>
       <c r="Z44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA44" s="2" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="AB44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC44" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AD44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE44" s="2" t="n">
         <v>25</v>
       </c>
       <c r="AF44" s="2" t="n">
         <v>2</v>
       </c>
       <c r="AG44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI44" s="2" t="n">
         <v>0</v>
       </c>
@@ -6169,51 +6169,51 @@
       <c r="N45" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=Fre8FC8AAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O45" s="2" t="n">
         <v>214</v>
       </c>
       <c r="P45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U45" t="inlineStr">
         <is>
-          <t>2026-06-04T01:37:10.448484</t>
+          <t>2026-09-14T13:46:04.686353</t>
         </is>
       </c>
       <c r="V45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X45" s="2" t="n">
         <v>51</v>
       </c>
       <c r="Y45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC45" s="2" t="n">
         <v>0</v>
@@ -6300,51 +6300,51 @@
       <c r="N46" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=In--v4MAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O46" s="2" t="n">
         <v>215</v>
       </c>
       <c r="P46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U46" t="inlineStr">
         <is>
-          <t>2026-06-04T01:37:10.448484</t>
+          <t>2026-09-14T13:46:04.686353</t>
         </is>
       </c>
       <c r="V46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X46" s="2" t="n">
         <v>45</v>
       </c>
       <c r="Y46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC46" s="2" t="n">
         <v>0</v>
@@ -6427,82 +6427,82 @@
       <c r="N47" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=t09--P0AAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O47" s="2" t="n">
         <v>216</v>
       </c>
       <c r="P47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U47" t="inlineStr">
         <is>
-          <t>2026-06-04T01:37:10.448484</t>
+          <t>2026-09-14T13:46:04.686353</t>
         </is>
       </c>
       <c r="V47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X47" s="2" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="Y47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE47" s="2" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="AF47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI47" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="2" t="n">
         <v>828</v>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>Turan</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
@@ -6554,51 +6554,51 @@
       <c r="N48" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=_FbOGnEAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O48" s="2" t="n">
         <v>217</v>
       </c>
       <c r="P48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U48" t="inlineStr">
         <is>
-          <t>2026-06-04T01:37:10.448484</t>
+          <t>2026-09-14T13:46:04.686353</t>
         </is>
       </c>
       <c r="V48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X48" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Y48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC48" s="2" t="n">
         <v>0</v>
@@ -6919,91 +6919,91 @@
       <c r="N51" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=wDSeD5YAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O51" s="2" t="n">
         <v>219</v>
       </c>
       <c r="P51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U51" t="inlineStr">
         <is>
-          <t>2026-06-04T01:37:10.448484</t>
+          <t>2026-09-14T13:46:04.686353</t>
         </is>
       </c>
       <c r="V51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X51" s="2" t="n">
         <v>40</v>
       </c>
       <c r="Y51" s="2" t="n">
         <v>3</v>
       </c>
       <c r="Z51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE51" s="2" t="n">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="AF51" s="2" t="n">
         <v>3</v>
       </c>
       <c r="AG51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH51" s="2" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="AI51" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="2" t="n">
         <v>832</v>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>Məlahət</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
           <t>Soltan qızı</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>Qədirova</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
@@ -7046,51 +7046,51 @@
       <c r="N52" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=FAIf2ukAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O52" s="2" t="n">
         <v>220</v>
       </c>
       <c r="P52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U52" t="inlineStr">
         <is>
-          <t>2026-06-04T01:37:10.448484</t>
+          <t>2026-09-14T13:46:04.686353</t>
         </is>
       </c>
       <c r="V52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X52" s="2" t="n">
         <v>6</v>
       </c>
       <c r="Y52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC52" s="2" t="n">
         <v>0</v>
@@ -7290,85 +7290,85 @@
       <c r="N54" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=y_Oz4U0AAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O54" s="2" t="n">
         <v>221</v>
       </c>
       <c r="P54" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Q54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U54" t="inlineStr">
         <is>
-          <t>2026-06-04T01:37:10.448484</t>
+          <t>2026-09-14T13:46:04.686353</t>
         </is>
       </c>
       <c r="V54" s="2" t="n">
         <v>1</v>
       </c>
       <c r="W54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X54" s="2" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="Y54" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Z54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA54" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AB54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC54" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AD54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE54" s="2" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="AF54" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AG54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI54" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="2" t="n">
         <v>835</v>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>Rasim</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t>Nəbi oğlu</t>
         </is>
       </c>
@@ -7768,51 +7768,51 @@
       <c r="N58" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=KHcmNqQAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O58" s="2" t="n">
         <v>222</v>
       </c>
       <c r="P58" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q58" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R58" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S58" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T58" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U58" t="inlineStr">
         <is>
-          <t>2026-06-04T01:37:10.448484</t>
+          <t>2026-09-14T13:46:04.686353</t>
         </is>
       </c>
       <c r="V58" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W58" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X58" s="2" t="n">
         <v>8</v>
       </c>
       <c r="Y58" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z58" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA58" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB58" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC58" s="2" t="n">
         <v>0</v>
@@ -7899,82 +7899,82 @@
       <c r="N59" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=BJI0j6UAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O59" s="2" t="n">
         <v>223</v>
       </c>
       <c r="P59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U59" t="inlineStr">
         <is>
-          <t>2026-06-04T01:37:10.448484</t>
+          <t>2026-09-14T13:46:04.686353</t>
         </is>
       </c>
       <c r="V59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X59" s="2" t="n">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="Y59" s="2" t="n">
         <v>6</v>
       </c>
       <c r="Z59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE59" s="2" t="n">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="AF59" s="2" t="n">
         <v>6</v>
       </c>
       <c r="AG59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI59" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="2" t="n">
         <v>840</v>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>Fidan</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
@@ -8476,110 +8476,110 @@
       </c>
       <c r="K64" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L64" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M64" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N64" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=yDPgPhoAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O64" s="2" t="n">
         <v>224</v>
       </c>
       <c r="P64" s="2" t="n">
-        <v>507</v>
+        <v>549</v>
       </c>
       <c r="Q64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U64" t="inlineStr">
         <is>
-          <t>2026-06-04T01:37:10.448484</t>
+          <t>2026-09-14T13:46:04.686353</t>
         </is>
       </c>
       <c r="V64" s="2" t="n">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="W64" s="2" t="n">
         <v>13</v>
       </c>
       <c r="X64" s="2" t="n">
-        <v>684</v>
+        <v>708</v>
       </c>
       <c r="Y64" s="2" t="n">
         <v>70</v>
       </c>
       <c r="Z64" s="2" t="n">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="AA64" s="2" t="n">
-        <v>507</v>
+        <v>546</v>
       </c>
       <c r="AB64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC64" s="2" t="n">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="AD64" s="2" t="n">
         <v>13</v>
       </c>
       <c r="AE64" s="2" t="n">
-        <v>683</v>
+        <v>695</v>
       </c>
       <c r="AF64" s="2" t="n">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="AG64" s="2" t="n">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="AH64" s="2" t="n">
-        <v>1</v>
+        <v>13</v>
       </c>
       <c r="AI64" s="2" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="2" t="n">
         <v>845</v>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>Qəzənfər</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
           <t>Məmməd oğlu</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
           <t>Paşayev</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
           <t>filologiya elmləri doktoru</t>
         </is>
@@ -8607,110 +8607,110 @@
       </c>
       <c r="K65" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L65" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M65" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N65" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=MIUeMB8AAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O65" s="2" t="n">
         <v>225</v>
       </c>
       <c r="P65" s="2" t="n">
-        <v>75</v>
+        <v>84</v>
       </c>
       <c r="Q65" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R65" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S65" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T65" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U65" t="inlineStr">
         <is>
-          <t>2026-06-04T01:37:10.448484</t>
+          <t>2026-09-14T13:46:04.686353</t>
         </is>
       </c>
       <c r="V65" s="2" t="n">
         <v>5</v>
       </c>
       <c r="W65" s="2" t="n">
         <v>2</v>
       </c>
       <c r="X65" s="2" t="n">
         <v>16</v>
       </c>
       <c r="Y65" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z65" s="2" t="n">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="AA65" s="2" t="n">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="AB65" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC65" s="2" t="n">
         <v>5</v>
       </c>
       <c r="AD65" s="2" t="n">
         <v>2</v>
       </c>
       <c r="AE65" s="2" t="n">
         <v>16</v>
       </c>
       <c r="AF65" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG65" s="2" t="n">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="AH65" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI65" s="2" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="2" t="n">
         <v>846</v>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>Nizami</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
           <t>Tağı oğlu</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
           <t>Məmmədov</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
           <t>filologiya elmləri doktoru</t>
         </is>
@@ -8734,110 +8734,110 @@
       </c>
       <c r="K66" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L66" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M66" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N66" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=1XonaooAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O66" s="2" t="n">
         <v>226</v>
       </c>
       <c r="P66" s="2" t="n">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="Q66" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R66" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S66" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T66" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U66" t="inlineStr">
         <is>
-          <t>2026-06-04T01:37:10.448484</t>
+          <t>2026-09-14T13:46:04.686353</t>
         </is>
       </c>
       <c r="V66" s="2" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="W66" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X66" s="2" t="n">
         <v>27</v>
       </c>
       <c r="Y66" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z66" s="2" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="AA66" s="2" t="n">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="AB66" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC66" s="2" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="AD66" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE66" s="2" t="n">
         <v>27</v>
       </c>
       <c r="AF66" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG66" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH66" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI66" s="2" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="2" t="n">
         <v>847</v>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>Abid</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
           <t>Həmid oğlu</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
           <t>Tahirli</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
           <t>filologiya elmləri doktoru</t>
         </is>
@@ -8861,110 +8861,110 @@
       </c>
       <c r="K67" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L67" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M67" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N67" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=hCY9bkcAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O67" s="2" t="n">
         <v>227</v>
       </c>
       <c r="P67" s="2" t="n">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="Q67" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R67" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S67" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T67" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U67" t="inlineStr">
         <is>
-          <t>2026-06-04T01:37:10.448484</t>
+          <t>2026-09-14T13:46:04.686353</t>
         </is>
       </c>
       <c r="V67" s="2" t="n">
         <v>3</v>
       </c>
       <c r="W67" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X67" s="2" t="n">
         <v>5</v>
       </c>
       <c r="Y67" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z67" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AA67" s="2" t="n">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="AB67" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC67" s="2" t="n">
         <v>3</v>
       </c>
       <c r="AD67" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE67" s="2" t="n">
         <v>5</v>
       </c>
       <c r="AF67" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG67" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AH67" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI67" s="2" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="2" t="n">
         <v>848</v>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>Eşqanə</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
           <t>Akif qızı</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
           <t>Babayeva</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
           <t>filologiya elmləri doktoru</t>
         </is>
@@ -8992,110 +8992,110 @@
       </c>
       <c r="K68" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L68" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M68" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N68" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=Y5Z6V_oAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O68" s="2" t="n">
         <v>228</v>
       </c>
       <c r="P68" s="2" t="n">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="Q68" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R68" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S68" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T68" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U68" t="inlineStr">
         <is>
-          <t>2026-06-04T01:37:10.448484</t>
+          <t>2026-09-14T13:46:04.686353</t>
         </is>
       </c>
       <c r="V68" s="2" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="W68" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X68" s="2" t="n">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="Y68" s="2" t="n">
         <v>2</v>
       </c>
       <c r="Z68" s="2" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="AA68" s="2" t="n">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="AB68" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC68" s="2" t="n">
         <v>2</v>
       </c>
       <c r="AD68" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE68" s="2" t="n">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="AF68" s="2" t="n">
         <v>2</v>
       </c>
       <c r="AG68" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AH68" s="2" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="AI68" s="2" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="2" t="n">
         <v>849</v>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>Pərvanə</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
           <t>Bəkir qızı</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
           <t>İsayeva</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
           <t>filologiya elmləri doktoru</t>
         </is>
@@ -9123,86 +9123,86 @@
       </c>
       <c r="K69" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L69" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M69" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N69" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=fhELZToAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O69" s="2" t="n">
         <v>229</v>
       </c>
       <c r="P69" s="2" t="n">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="Q69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U69" t="inlineStr">
         <is>
-          <t>2026-06-04T01:37:10.448484</t>
+          <t>2026-09-14T13:46:04.686353</t>
         </is>
       </c>
       <c r="V69" s="2" t="n">
         <v>2</v>
       </c>
       <c r="W69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X69" s="2" t="n">
         <v>10</v>
       </c>
       <c r="Y69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z69" s="2" t="n">
         <v>2</v>
       </c>
       <c r="AA69" s="2" t="n">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="AB69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC69" s="2" t="n">
         <v>2</v>
       </c>
       <c r="AD69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE69" s="2" t="n">
         <v>10</v>
       </c>
       <c r="AF69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG69" s="2" t="n">
         <v>2</v>
       </c>
       <c r="AH69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI69" s="2" t="n">
         <v>0</v>
       </c>
@@ -9254,104 +9254,104 @@
       </c>
       <c r="K70" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L70" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M70" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N70" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=7nzfDR4AAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O70" s="2" t="n">
         <v>230</v>
       </c>
       <c r="P70" s="2" t="n">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="Q70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U70" t="inlineStr">
         <is>
-          <t>2026-06-04T01:37:10.448484</t>
+          <t>2026-09-14T13:46:04.686353</t>
         </is>
       </c>
       <c r="V70" s="2" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="W70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X70" s="2" t="n">
         <v>95</v>
       </c>
       <c r="Y70" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Z70" s="2" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="AA70" s="2" t="n">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="AB70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC70" s="2" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="AD70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE70" s="2" t="n">
         <v>95</v>
       </c>
       <c r="AF70" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AG70" s="2" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="AH70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI70" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="2" t="n">
         <v>851</v>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>Esmira</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
           <t>Seyfəl qızı</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
           <t>Fuad</t>
@@ -9401,51 +9401,51 @@
       <c r="N71" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=l7MIA1AAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O71" s="2" t="n">
         <v>231</v>
       </c>
       <c r="P71" s="2" t="n">
         <v>7</v>
       </c>
       <c r="Q71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U71" t="inlineStr">
         <is>
-          <t>2026-06-04T01:37:10.448484</t>
+          <t>2026-09-14T13:46:04.686353</t>
         </is>
       </c>
       <c r="V71" s="2" t="n">
         <v>2</v>
       </c>
       <c r="W71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X71" s="2" t="n">
         <v>54</v>
       </c>
       <c r="Y71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z71" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AA71" s="2" t="n">
         <v>7</v>
       </c>
       <c r="AB71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC71" s="2" t="n">
         <v>2</v>
@@ -9512,110 +9512,110 @@
       </c>
       <c r="K72" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L72" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M72" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N72" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=9fBLCDYAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O72" s="2" t="n">
         <v>232</v>
       </c>
       <c r="P72" s="2" t="n">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="Q72" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R72" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S72" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T72" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U72" t="inlineStr">
         <is>
-          <t>2026-06-04T01:37:10.448484</t>
+          <t>2026-09-14T13:46:04.686353</t>
         </is>
       </c>
       <c r="V72" s="2" t="n">
         <v>2</v>
       </c>
       <c r="W72" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X72" s="2" t="n">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="Y72" s="2" t="n">
         <v>2</v>
       </c>
       <c r="Z72" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AA72" s="2" t="n">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="AB72" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC72" s="2" t="n">
         <v>2</v>
       </c>
       <c r="AD72" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE72" s="2" t="n">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="AF72" s="2" t="n">
         <v>2</v>
       </c>
       <c r="AG72" s="2" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="AH72" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI72" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="2" t="n">
         <v>853</v>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>Ülkər</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
           <t>Zakir qızı</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
           <t>Məmmədova</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
           <t>filologiya elmləri doktoru</t>
         </is>
@@ -9643,110 +9643,110 @@
       </c>
       <c r="K73" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L73" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M73" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N73" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=gWMnh-8AAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O73" s="2" t="n">
         <v>233</v>
       </c>
       <c r="P73" s="2" t="n">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="Q73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U73" t="inlineStr">
         <is>
-          <t>2026-06-04T01:37:10.448484</t>
+          <t>2026-09-14T13:46:04.686353</t>
         </is>
       </c>
       <c r="V73" s="2" t="n">
         <v>2</v>
       </c>
       <c r="W73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X73" s="2" t="n">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="Y73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z73" s="2" t="n">
         <v>3</v>
       </c>
       <c r="AA73" s="2" t="n">
         <v>8</v>
       </c>
       <c r="AB73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC73" s="2" t="n">
         <v>2</v>
       </c>
       <c r="AD73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE73" s="2" t="n">
         <v>21</v>
       </c>
       <c r="AF73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG73" s="2" t="n">
         <v>3</v>
       </c>
       <c r="AH73" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AI73" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="2" t="n">
         <v>854</v>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>Rahid</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
           <t>Süleyman oğlu</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
           <t>Xəlilov</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
           <t>fəlsəfə elmləri doktoru</t>
         </is>
@@ -9774,92 +9774,92 @@
       </c>
       <c r="K74" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L74" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M74" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N74" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=APu_lWgAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O74" s="2" t="n">
         <v>234</v>
       </c>
       <c r="P74" s="2" t="n">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="Q74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U74" t="inlineStr">
         <is>
-          <t>2026-06-04T01:37:10.448484</t>
+          <t>2026-09-14T13:46:04.686353</t>
         </is>
       </c>
       <c r="V74" s="2" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="W74" s="2" t="n">
         <v>1</v>
       </c>
       <c r="X74" s="2" t="n">
         <v>6</v>
       </c>
       <c r="Y74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z74" s="2" t="n">
         <v>4</v>
       </c>
       <c r="AA74" s="2" t="n">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AB74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC74" s="2" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="AD74" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AE74" s="2" t="n">
         <v>6</v>
       </c>
       <c r="AF74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG74" s="2" t="n">
         <v>4</v>
       </c>
       <c r="AH74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI74" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="2" t="n">
         <v>855</v>
       </c>
       <c r="B75" t="inlineStr">
@@ -9921,82 +9921,82 @@
       <c r="N75" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=rkXx3_QAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O75" s="2" t="n">
         <v>235</v>
       </c>
       <c r="P75" s="2" t="n">
         <v>2</v>
       </c>
       <c r="Q75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U75" t="inlineStr">
         <is>
-          <t>2026-06-04T01:37:10.448484</t>
+          <t>2026-09-14T13:46:04.686353</t>
         </is>
       </c>
       <c r="V75" s="2" t="n">
         <v>1</v>
       </c>
       <c r="W75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X75" s="2" t="n">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="Y75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA75" s="2" t="n">
         <v>2</v>
       </c>
       <c r="AB75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC75" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AD75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE75" s="2" t="n">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="AF75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI75" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="2" t="n">
         <v>856</v>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>Mərziyyə</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
@@ -10036,92 +10036,92 @@
       </c>
       <c r="K76" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L76" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M76" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N76" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=8Kt1O6QAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O76" s="2" t="n">
         <v>236</v>
       </c>
       <c r="P76" s="2" t="n">
+        <v>5</v>
+      </c>
+      <c r="Q76" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="R76" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="S76" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="T76" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="U76" t="inlineStr">
+        <is>
+          <t>2026-09-14T13:46:04.686353</t>
+        </is>
+      </c>
+      <c r="V76" s="2" t="n">
         <v>2</v>
-      </c>
-[...18 lines deleted...]
-        <v>1</v>
       </c>
       <c r="W76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X76" s="2" t="n">
         <v>13</v>
       </c>
       <c r="Y76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z76" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AA76" s="2" t="n">
+        <v>5</v>
+      </c>
+      <c r="AB76" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC76" s="2" t="n">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>1</v>
       </c>
       <c r="AD76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE76" s="2" t="n">
         <v>13</v>
       </c>
       <c r="AF76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG76" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AH76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI76" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="2" t="n">
         <v>857</v>
       </c>
       <c r="B77" t="inlineStr">
@@ -10183,51 +10183,51 @@
       <c r="N77" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=klmKVGkAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O77" s="2" t="n">
         <v>237</v>
       </c>
       <c r="P77" s="2" t="n">
         <v>4</v>
       </c>
       <c r="Q77" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R77" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S77" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T77" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U77" t="inlineStr">
         <is>
-          <t>2026-06-04T01:37:10.448484</t>
+          <t>2026-09-14T13:46:04.686353</t>
         </is>
       </c>
       <c r="V77" s="2" t="n">
         <v>1</v>
       </c>
       <c r="W77" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X77" s="2" t="n">
         <v>24</v>
       </c>
       <c r="Y77" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z77" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AA77" s="2" t="n">
         <v>4</v>
       </c>
       <c r="AB77" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC77" s="2" t="n">
         <v>1</v>
@@ -10552,51 +10552,51 @@
       <c r="N80" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=BQItRyEAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O80" s="2" t="n">
         <v>239</v>
       </c>
       <c r="P80" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Q80" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R80" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S80" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T80" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U80" t="inlineStr">
         <is>
-          <t>2026-06-04T01:37:10.448484</t>
+          <t>2026-09-14T13:46:04.686353</t>
         </is>
       </c>
       <c r="V80" s="2" t="n">
         <v>1</v>
       </c>
       <c r="W80" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X80" s="2" t="n">
         <v>7</v>
       </c>
       <c r="Y80" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z80" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA80" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AB80" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC80" s="2" t="n">
         <v>1</v>
@@ -10683,51 +10683,51 @@
       <c r="N81" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=pfMnO74AAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O81" s="2" t="n">
         <v>240</v>
       </c>
       <c r="P81" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q81" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R81" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S81" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T81" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U81" t="inlineStr">
         <is>
-          <t>2026-06-04T01:37:10.448484</t>
+          <t>2026-09-14T13:46:04.686353</t>
         </is>
       </c>
       <c r="V81" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W81" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X81" s="2" t="n">
         <v>4</v>
       </c>
       <c r="Y81" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z81" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA81" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB81" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC81" s="2" t="n">
         <v>0</v>
@@ -10915,110 +10915,110 @@
       </c>
       <c r="K83" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L83" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M83" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N83" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=zBkLkPkAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O83" s="2" t="n">
         <v>1254</v>
       </c>
       <c r="P83" s="2" t="n">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="Q83" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R83" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S83" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T83" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U83" t="inlineStr">
         <is>
-          <t>2026-06-04T01:37:10.448484</t>
+          <t>2026-09-14T13:46:04.686353</t>
         </is>
       </c>
       <c r="V83" s="2" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="W83" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X83" s="2" t="n">
-        <v>77</v>
+        <v>113</v>
       </c>
       <c r="Y83" s="2" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="Z83" s="2" t="n">
         <v>4</v>
       </c>
       <c r="AA83" s="2" t="n">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="AB83" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC83" s="2" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="AD83" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE83" s="2" t="n">
-        <v>77</v>
+        <v>114</v>
       </c>
       <c r="AF83" s="2" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="AG83" s="2" t="n">
         <v>4</v>
       </c>
       <c r="AH83" s="2" t="n">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="AI83" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="2" t="n">
         <v>864</v>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>Lyudmila</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
           <t>Hacıbaba qızı</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
           <t>Səmədova</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
           <t>filologiya elmləri doktoru</t>
         </is>
@@ -11062,51 +11062,51 @@
       <c r="N84" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=9LC65QQAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O84" s="2" t="n">
         <v>241</v>
       </c>
       <c r="P84" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q84" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R84" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S84" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T84" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U84" t="inlineStr">
         <is>
-          <t>2026-06-04T01:37:10.448484</t>
+          <t>2026-09-14T13:46:04.686353</t>
         </is>
       </c>
       <c r="V84" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W84" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X84" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Y84" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z84" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA84" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB84" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC84" s="2" t="n">
         <v>0</v>
@@ -11403,110 +11403,110 @@
       </c>
       <c r="K87" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L87" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M87" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N87" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=blTVGtEAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O87" s="2" t="n">
         <v>242</v>
       </c>
       <c r="P87" s="2" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="Q87" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R87" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S87" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T87" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U87" t="inlineStr">
         <is>
-          <t>2026-06-04T01:37:10.448484</t>
+          <t>2026-09-14T13:46:04.686353</t>
         </is>
       </c>
       <c r="V87" s="2" t="n">
         <v>1</v>
       </c>
       <c r="W87" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X87" s="2" t="n">
         <v>8</v>
       </c>
       <c r="Y87" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z87" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA87" s="2" t="n">
         <v>3</v>
       </c>
       <c r="AB87" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC87" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AD87" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE87" s="2" t="n">
         <v>8</v>
       </c>
       <c r="AF87" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG87" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH87" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI87" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="2" t="n">
         <v>868</v>
       </c>
       <c r="B88" t="inlineStr">
         <is>
           <t>Nurlanə</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
           <t>Hümmət qızı</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
           <t>Məmmədova</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
           <t>filologiya üzrə fəlsəfə doktoru</t>
         </is>
@@ -11546,82 +11546,82 @@
       <c r="N88" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=aqVxXdIAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O88" s="2" t="n">
         <v>243</v>
       </c>
       <c r="P88" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Q88" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R88" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S88" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T88" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U88" t="inlineStr">
         <is>
-          <t>2026-06-04T01:37:10.448484</t>
+          <t>2026-09-14T13:46:04.686353</t>
         </is>
       </c>
       <c r="V88" s="2" t="n">
         <v>1</v>
       </c>
       <c r="W88" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X88" s="2" t="n">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="Y88" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z88" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA88" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AB88" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC88" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AD88" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE88" s="2" t="n">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="AF88" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG88" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH88" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI88" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="2" t="n">
         <v>869</v>
       </c>
       <c r="B89" t="inlineStr">
         <is>
           <t>Aygün</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
@@ -11802,91 +11802,91 @@
       <c r="N90" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=c0DtsboAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O90" s="2" t="n">
         <v>245</v>
       </c>
       <c r="P90" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q90" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R90" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S90" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T90" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U90" t="inlineStr">
         <is>
-          <t>2026-06-04T01:37:10.448484</t>
+          <t>2026-09-14T13:46:04.686353</t>
         </is>
       </c>
       <c r="V90" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W90" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X90" s="2" t="n">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="Y90" s="2" t="n">
         <v>2</v>
       </c>
       <c r="Z90" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA90" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB90" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC90" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD90" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE90" s="2" t="n">
         <v>33</v>
       </c>
       <c r="AF90" s="2" t="n">
         <v>2</v>
       </c>
       <c r="AG90" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH90" s="2" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AI90" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="2" t="n">
         <v>871</v>
       </c>
       <c r="B91" t="inlineStr">
         <is>
           <t>Ruhəngiz</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
           <t>Çingiz qızı</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
           <t>Əliyeva</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
@@ -11929,51 +11929,51 @@
       <c r="N91" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=CJK1chAAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O91" s="2" t="n">
         <v>246</v>
       </c>
       <c r="P91" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q91" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R91" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S91" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T91" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U91" t="inlineStr">
         <is>
-          <t>2026-06-04T01:37:10.448484</t>
+          <t>2026-09-14T13:46:04.686353</t>
         </is>
       </c>
       <c r="V91" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W91" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X91" s="2" t="n">
         <v>4</v>
       </c>
       <c r="Y91" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z91" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA91" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB91" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC91" s="2" t="n">
         <v>0</v>
@@ -12040,104 +12040,104 @@
       </c>
       <c r="K92" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L92" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M92" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N92" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=Qa0FRbAAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O92" s="2" t="n">
         <v>247</v>
       </c>
       <c r="P92" s="2" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="Q92" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R92" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S92" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T92" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U92" t="inlineStr">
         <is>
-          <t>2026-06-04T01:37:10.448484</t>
+          <t>2026-09-14T13:46:04.686353</t>
         </is>
       </c>
       <c r="V92" s="2" t="n">
         <v>1</v>
       </c>
       <c r="W92" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X92" s="2" t="n">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="Y92" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Z92" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="AA92" s="2" t="n">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>3</v>
       </c>
       <c r="AB92" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC92" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AD92" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE92" s="2" t="n">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="AF92" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AG92" s="2" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="AH92" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI92" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="2" t="n">
         <v>873</v>
       </c>
       <c r="B93" t="inlineStr">
         <is>
           <t>Sevil</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
           <t>Zakir qızı</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
           <t>Qaraşova</t>
@@ -12296,51 +12296,51 @@
       <c r="N94" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=JLc-Ug4AAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O94" s="2" t="n">
         <v>248</v>
       </c>
       <c r="P94" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q94" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R94" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S94" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T94" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U94" t="inlineStr">
         <is>
-          <t>2026-06-04T01:37:10.448484</t>
+          <t>2026-09-14T13:46:04.686353</t>
         </is>
       </c>
       <c r="V94" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W94" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X94" s="2" t="n">
         <v>2</v>
       </c>
       <c r="Y94" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z94" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA94" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB94" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC94" s="2" t="n">
         <v>0</v>
@@ -12423,51 +12423,51 @@
       <c r="N95" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=6kX2xdIAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O95" s="2" t="n">
         <v>249</v>
       </c>
       <c r="P95" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q95" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R95" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S95" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T95" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U95" t="inlineStr">
         <is>
-          <t>2026-06-04T01:37:10.448484</t>
+          <t>2026-09-14T13:46:04.686353</t>
         </is>
       </c>
       <c r="V95" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W95" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X95" s="2" t="n">
         <v>2</v>
       </c>
       <c r="Y95" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z95" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA95" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB95" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC95" s="2" t="n">
         <v>0</v>
@@ -12639,86 +12639,86 @@
       </c>
       <c r="K97" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L97" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M97" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N97" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=rWmCYlYAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O97" s="2" t="n">
         <v>250</v>
       </c>
       <c r="P97" s="2" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="Q97" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R97" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S97" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T97" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U97" t="inlineStr">
         <is>
-          <t>2026-06-04T01:37:10.448484</t>
+          <t>2026-09-14T13:46:04.686353</t>
         </is>
       </c>
       <c r="V97" s="2" t="n">
         <v>1</v>
       </c>
       <c r="W97" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X97" s="2" t="n">
         <v>23</v>
       </c>
       <c r="Y97" s="2" t="n">
         <v>13</v>
       </c>
       <c r="Z97" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AA97" s="2" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="AB97" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC97" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AD97" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE97" s="2" t="n">
         <v>23</v>
       </c>
       <c r="AF97" s="2" t="n">
         <v>13</v>
       </c>
       <c r="AG97" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AH97" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI97" s="2" t="n">
         <v>0</v>
       </c>
@@ -12786,51 +12786,51 @@
       <c r="N98" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=uUjH2GQAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O98" s="2" t="n">
         <v>251</v>
       </c>
       <c r="P98" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q98" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R98" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S98" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T98" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U98" t="inlineStr">
         <is>
-          <t>2026-06-04T01:37:10.448484</t>
+          <t>2026-09-14T13:46:04.686353</t>
         </is>
       </c>
       <c r="V98" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W98" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X98" s="2" t="n">
         <v>8</v>
       </c>
       <c r="Y98" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z98" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA98" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB98" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC98" s="2" t="n">
         <v>0</v>
@@ -12913,51 +12913,51 @@
       <c r="N99" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=CU7F8UYAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O99" s="2" t="n">
         <v>252</v>
       </c>
       <c r="P99" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q99" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R99" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S99" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T99" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U99" t="inlineStr">
         <is>
-          <t>2026-06-04T01:37:10.448484</t>
+          <t>2026-09-14T13:46:04.686353</t>
         </is>
       </c>
       <c r="V99" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W99" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X99" s="2" t="n">
         <v>18</v>
       </c>
       <c r="Y99" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z99" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA99" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB99" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC99" s="2" t="n">
         <v>0</v>
@@ -13036,51 +13036,51 @@
       <c r="N100" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=jBaysVcAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O100" s="2" t="n">
         <v>253</v>
       </c>
       <c r="P100" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q100" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R100" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S100" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T100" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U100" t="inlineStr">
         <is>
-          <t>2026-06-04T01:37:10.448484</t>
+          <t>2026-09-14T13:46:04.686353</t>
         </is>
       </c>
       <c r="V100" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W100" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X100" s="2" t="n">
         <v>21</v>
       </c>
       <c r="Y100" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z100" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA100" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB100" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC100" s="2" t="n">
         <v>0</v>
@@ -13159,51 +13159,51 @@
       <c r="N101" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=qjBiAMoAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O101" s="2" t="n">
         <v>254</v>
       </c>
       <c r="P101" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q101" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R101" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S101" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T101" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U101" t="inlineStr">
         <is>
-          <t>2026-06-04T01:37:10.448484</t>
+          <t>2026-09-14T13:46:04.686353</t>
         </is>
       </c>
       <c r="V101" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W101" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X101" s="2" t="n">
         <v>48</v>
       </c>
       <c r="Y101" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z101" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA101" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB101" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC101" s="2" t="n">
         <v>0</v>
@@ -13403,82 +13403,82 @@
       <c r="N103" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=V1ZBeVgAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O103" s="2" t="n">
         <v>256</v>
       </c>
       <c r="P103" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q103" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R103" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S103" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T103" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U103" t="inlineStr">
         <is>
-          <t>2026-06-04T01:37:10.448484</t>
+          <t>2026-09-14T13:46:04.686353</t>
         </is>
       </c>
       <c r="V103" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W103" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X103" s="2" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="Y103" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Z103" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA103" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB103" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC103" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD103" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE103" s="2" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="AF103" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AG103" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH103" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI103" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="2" t="n">
         <v>884</v>
       </c>
       <c r="B104" t="inlineStr">
         <is>
           <t>Leyla</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
@@ -13756,91 +13756,91 @@
       <c r="N106" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=8tjUGNwAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O106" s="2" t="n">
         <v>257</v>
       </c>
       <c r="P106" s="2" t="n">
         <v>3</v>
       </c>
       <c r="Q106" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R106" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S106" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T106" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U106" t="inlineStr">
         <is>
-          <t>2026-06-04T01:37:10.448484</t>
+          <t>2026-09-14T13:46:04.686353</t>
         </is>
       </c>
       <c r="V106" s="2" t="n">
         <v>1</v>
       </c>
       <c r="W106" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X106" s="2" t="n">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="Y106" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Z106" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA106" s="2" t="n">
         <v>3</v>
       </c>
       <c r="AB106" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC106" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AD106" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE106" s="2" t="n">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="AF106" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AG106" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH106" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AI106" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="2" t="n">
         <v>887</v>
       </c>
       <c r="B107" t="inlineStr">
         <is>
           <t>Şəhanə</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
           <t>Urfan qızı</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
           <t>Əliyeva</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
@@ -13883,91 +13883,91 @@
       <c r="N107" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=0xWq7QcAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O107" s="2" t="n">
         <v>258</v>
       </c>
       <c r="P107" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q107" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R107" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S107" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T107" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U107" t="inlineStr">
         <is>
-          <t>2026-06-04T01:37:10.448484</t>
+          <t>2026-09-14T13:46:04.686353</t>
         </is>
       </c>
       <c r="V107" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W107" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X107" s="2" t="n">
         <v>13</v>
       </c>
       <c r="Y107" s="2" t="n">
         <v>2</v>
       </c>
       <c r="Z107" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA107" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB107" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC107" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD107" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE107" s="2" t="n">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="AF107" s="2" t="n">
         <v>2</v>
       </c>
       <c r="AG107" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH107" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AI107" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="2" t="n">
         <v>888</v>
       </c>
       <c r="B108" t="inlineStr">
         <is>
           <t>Əsmər</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
           <t>Dadaş qızı</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
           <t>Hüseynova</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
@@ -14010,85 +14010,85 @@
       <c r="N108" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=qOowYl8AAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O108" s="2" t="n">
         <v>259</v>
       </c>
       <c r="P108" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q108" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R108" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S108" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T108" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U108" t="inlineStr">
         <is>
-          <t>2026-06-04T01:37:10.448484</t>
+          <t>2026-09-14T13:46:04.686353</t>
         </is>
       </c>
       <c r="V108" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W108" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X108" s="2" t="n">
-        <v>36</v>
+        <v>49</v>
       </c>
       <c r="Y108" s="2" t="n">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="Z108" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA108" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB108" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC108" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD108" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE108" s="2" t="n">
-        <v>36</v>
+        <v>49</v>
       </c>
       <c r="AF108" s="2" t="n">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="AG108" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH108" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI108" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="2" t="n">
         <v>889</v>
       </c>
       <c r="B109" t="inlineStr">
         <is>
           <t>Gülnar</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
           <t>Vaqif qızı</t>
         </is>
       </c>
@@ -14137,51 +14137,51 @@
       <c r="N109" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=OgOB_EYAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O109" s="2" t="n">
         <v>260</v>
       </c>
       <c r="P109" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q109" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R109" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S109" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T109" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U109" t="inlineStr">
         <is>
-          <t>2026-06-04T01:37:10.448484</t>
+          <t>2026-09-14T13:46:04.686353</t>
         </is>
       </c>
       <c r="V109" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W109" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X109" s="2" t="n">
         <v>6</v>
       </c>
       <c r="Y109" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z109" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA109" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB109" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC109" s="2" t="n">
         <v>0</v>
@@ -14369,51 +14369,51 @@
       <c r="N111" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=GyirnjcAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O111" s="2" t="n">
         <v>261</v>
       </c>
       <c r="P111" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q111" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R111" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S111" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T111" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U111" t="inlineStr">
         <is>
-          <t>2026-06-04T01:37:10.448484</t>
+          <t>2026-09-14T13:46:04.686353</t>
         </is>
       </c>
       <c r="V111" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W111" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X111" s="2" t="n">
         <v>5</v>
       </c>
       <c r="Y111" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Z111" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA111" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB111" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC111" s="2" t="n">
         <v>0</v>
@@ -14492,85 +14492,85 @@
       <c r="N112" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=hIn9a_IAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O112" s="2" t="n">
         <v>262</v>
       </c>
       <c r="P112" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q112" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R112" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S112" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T112" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U112" t="inlineStr">
         <is>
-          <t>2026-06-04T01:37:10.448484</t>
+          <t>2026-09-14T13:46:04.686353</t>
         </is>
       </c>
       <c r="V112" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W112" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X112" s="2" t="n">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="Y112" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Z112" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA112" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB112" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC112" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD112" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE112" s="2" t="n">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="AF112" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AG112" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH112" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI112" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="2" t="n">
         <v>893</v>
       </c>
       <c r="B113" t="inlineStr">
         <is>
           <t>Nəzrin</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
           <t>Nemət qızı</t>
         </is>
       </c>
@@ -14615,51 +14615,51 @@
       <c r="N113" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=jQbk-o8AAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O113" s="2" t="n">
         <v>263</v>
       </c>
       <c r="P113" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q113" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R113" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S113" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T113" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U113" t="inlineStr">
         <is>
-          <t>2026-06-04T01:37:10.448484</t>
+          <t>2026-09-14T13:46:04.686353</t>
         </is>
       </c>
       <c r="V113" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W113" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X113" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Y113" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z113" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA113" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB113" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC113" s="2" t="n">
         <v>0</v>
@@ -14738,51 +14738,51 @@
       <c r="N114" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=Q_Fje50AAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O114" s="2" t="n">
         <v>264</v>
       </c>
       <c r="P114" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Q114" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R114" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S114" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T114" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U114" t="inlineStr">
         <is>
-          <t>2026-06-04T01:37:10.448484</t>
+          <t>2026-09-14T13:46:04.686353</t>
         </is>
       </c>
       <c r="V114" s="2" t="n">
         <v>1</v>
       </c>
       <c r="W114" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X114" s="2" t="n">
         <v>6</v>
       </c>
       <c r="Y114" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z114" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA114" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AB114" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC114" s="2" t="n">
         <v>1</v>
@@ -14861,85 +14861,85 @@
       <c r="N115" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=DlF9Mn4AAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O115" s="2" t="n">
         <v>265</v>
       </c>
       <c r="P115" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q115" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R115" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S115" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T115" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U115" t="inlineStr">
         <is>
-          <t>2026-06-04T01:37:10.448484</t>
+          <t>2026-09-14T13:46:04.686353</t>
         </is>
       </c>
       <c r="V115" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W115" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X115" s="2" t="n">
         <v>16</v>
       </c>
       <c r="Y115" s="2" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="Z115" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA115" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB115" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC115" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD115" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE115" s="2" t="n">
         <v>16</v>
       </c>
       <c r="AF115" s="2" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="AG115" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH115" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI115" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="2" t="n">
         <v>896</v>
       </c>
       <c r="B116" t="inlineStr">
         <is>
           <t>Hürnisə</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
           <t>Qədim qızı</t>
         </is>
       </c>
@@ -15093,51 +15093,51 @@
       <c r="N117" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=HMmu7pEAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O117" s="2" t="n">
         <v>266</v>
       </c>
       <c r="P117" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q117" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R117" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S117" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T117" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U117" t="inlineStr">
         <is>
-          <t>2026-06-04T01:37:10.448484</t>
+          <t>2026-09-14T13:46:04.686353</t>
         </is>
       </c>
       <c r="V117" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W117" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X117" s="2" t="n">
         <v>6</v>
       </c>
       <c r="Y117" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Z117" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA117" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB117" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC117" s="2" t="n">
         <v>0</v>
@@ -15216,51 +15216,51 @@
       <c r="N118" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=EkawlUUAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O118" s="2" t="n">
         <v>267</v>
       </c>
       <c r="P118" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q118" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R118" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S118" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T118" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U118" t="inlineStr">
         <is>
-          <t>2026-06-04T01:37:10.448484</t>
+          <t>2026-09-14T13:46:04.686353</t>
         </is>
       </c>
       <c r="V118" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W118" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X118" s="2" t="n">
         <v>9</v>
       </c>
       <c r="Y118" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z118" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA118" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB118" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC118" s="2" t="n">
         <v>0</v>
@@ -15339,51 +15339,51 @@
       <c r="N119" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=DT4y0XQAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O119" s="2" t="n">
         <v>268</v>
       </c>
       <c r="P119" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q119" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R119" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S119" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T119" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U119" t="inlineStr">
         <is>
-          <t>2026-06-04T01:37:10.448484</t>
+          <t>2026-09-14T13:46:04.686353</t>
         </is>
       </c>
       <c r="V119" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W119" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X119" s="2" t="n">
         <v>2</v>
       </c>
       <c r="Y119" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z119" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA119" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB119" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC119" s="2" t="n">
         <v>0</v>
@@ -15684,51 +15684,51 @@
       <c r="N122" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=yNUDtM0AAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O122" s="2" t="n">
         <v>269</v>
       </c>
       <c r="P122" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q122" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R122" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S122" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T122" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U122" t="inlineStr">
         <is>
-          <t>2026-06-04T01:37:10.448484</t>
+          <t>2026-09-14T13:46:04.686353</t>
         </is>
       </c>
       <c r="V122" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W122" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X122" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Y122" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z122" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA122" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB122" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC122" s="2" t="n">
         <v>0</v>
@@ -15807,51 +15807,51 @@
       <c r="N123" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=X8VHZjYAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O123" s="2" t="n">
         <v>270</v>
       </c>
       <c r="P123" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q123" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R123" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S123" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T123" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U123" t="inlineStr">
         <is>
-          <t>2026-06-04T01:37:10.448484</t>
+          <t>2026-09-14T13:46:04.686353</t>
         </is>
       </c>
       <c r="V123" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W123" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X123" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Y123" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z123" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA123" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB123" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC123" s="2" t="n">
         <v>0</v>
@@ -15930,51 +15930,51 @@
       <c r="N124" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=3DJpVB0AAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O124" s="2" t="n">
         <v>271</v>
       </c>
       <c r="P124" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q124" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R124" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S124" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T124" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U124" t="inlineStr">
         <is>
-          <t>2026-06-04T01:37:10.448484</t>
+          <t>2026-09-14T13:46:04.686353</t>
         </is>
       </c>
       <c r="V124" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W124" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X124" s="2" t="n">
         <v>12</v>
       </c>
       <c r="Y124" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z124" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA124" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB124" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC124" s="2" t="n">
         <v>0</v>
@@ -16162,85 +16162,85 @@
       <c r="N126" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=Roc4lykAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O126" s="2" t="n">
         <v>272</v>
       </c>
       <c r="P126" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q126" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R126" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S126" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T126" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U126" t="inlineStr">
         <is>
-          <t>2026-06-04T01:37:10.448484</t>
+          <t>2026-09-14T13:46:04.686353</t>
         </is>
       </c>
       <c r="V126" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W126" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X126" s="2" t="n">
         <v>5</v>
       </c>
       <c r="Y126" s="2" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Z126" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA126" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB126" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC126" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD126" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE126" s="2" t="n">
         <v>5</v>
       </c>
       <c r="AF126" s="2" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="AG126" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH126" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI126" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="2" t="n">
         <v>907</v>
       </c>
       <c r="B127" t="inlineStr">
         <is>
           <t>Seyidnisə</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
           <t>Bəxtiyar qızı</t>
         </is>
       </c>
@@ -16394,51 +16394,51 @@
       <c r="N128" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=YfXrNNQAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O128" s="2" t="n">
         <v>273</v>
       </c>
       <c r="P128" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q128" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R128" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S128" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T128" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U128" t="inlineStr">
         <is>
-          <t>2026-06-04T01:37:10.448484</t>
+          <t>2026-09-14T13:46:04.686353</t>
         </is>
       </c>
       <c r="V128" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W128" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X128" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Y128" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z128" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA128" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB128" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC128" s="2" t="n">
         <v>0</v>
@@ -16634,51 +16634,51 @@
       <c r="N130" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=2QS9DBIAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O130" s="2" t="n">
         <v>275</v>
       </c>
       <c r="P130" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q130" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R130" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S130" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T130" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U130" t="inlineStr">
         <is>
-          <t>2026-06-04T01:37:10.448484</t>
+          <t>2026-09-14T13:46:04.686353</t>
         </is>
       </c>
       <c r="V130" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W130" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X130" s="2" t="n">
         <v>39</v>
       </c>
       <c r="Y130" s="2" t="n">
         <v>2</v>
       </c>
       <c r="Z130" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA130" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB130" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC130" s="2" t="n">
         <v>0</v>
@@ -16866,85 +16866,85 @@
       <c r="N132" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=Y4F2kIwAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O132" s="2" t="n">
         <v>276</v>
       </c>
       <c r="P132" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q132" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R132" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S132" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T132" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U132" t="inlineStr">
         <is>
-          <t>2026-06-04T01:37:10.448484</t>
+          <t>2026-09-14T13:46:04.686353</t>
         </is>
       </c>
       <c r="V132" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W132" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X132" s="2" t="n">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="Y132" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Z132" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA132" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB132" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC132" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD132" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE132" s="2" t="n">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="AF132" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AG132" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH132" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI132" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="2" t="n">
         <v>913</v>
       </c>
       <c r="B133" t="inlineStr">
         <is>
           <t>Sübhan</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
           <t>Bahadur oğlu</t>
         </is>
       </c>
@@ -17215,51 +17215,51 @@
       <c r="N135" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=h74wpekAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O135" s="2" t="n">
         <v>278</v>
       </c>
       <c r="P135" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q135" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R135" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S135" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T135" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U135" t="inlineStr">
         <is>
-          <t>2026-06-04T01:37:10.448484</t>
+          <t>2026-09-14T13:46:04.686353</t>
         </is>
       </c>
       <c r="V135" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W135" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X135" s="2" t="n">
         <v>2</v>
       </c>
       <c r="Y135" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z135" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA135" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB135" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC135" s="2" t="n">
         <v>0</v>
@@ -17568,51 +17568,51 @@
       <c r="N138" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=TxUd5FAAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O138" s="2" t="n">
         <v>279</v>
       </c>
       <c r="P138" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q138" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R138" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S138" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T138" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U138" t="inlineStr">
         <is>
-          <t>2026-06-04T01:37:10.448484</t>
+          <t>2026-09-14T13:46:04.686353</t>
         </is>
       </c>
       <c r="V138" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W138" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X138" s="2" t="n">
         <v>18</v>
       </c>
       <c r="Y138" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Z138" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA138" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB138" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC138" s="2" t="n">
         <v>0</v>
@@ -17790,107 +17790,107 @@
       </c>
       <c r="K140" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L140" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M140" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N140" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=z4WQQEIAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O140" s="2" t="n">
         <v>280</v>
       </c>
       <c r="P140" s="2" t="n">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="Q140" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R140" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S140" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T140" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U140" t="inlineStr">
         <is>
-          <t>2026-06-04T01:37:10.448484</t>
+          <t>2026-09-14T13:46:04.686353</t>
         </is>
       </c>
       <c r="V140" s="2" t="n">
         <v>2</v>
       </c>
       <c r="W140" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X140" s="2" t="n">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="Y140" s="2" t="n">
         <v>2</v>
       </c>
       <c r="Z140" s="2" t="n">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="AA140" s="2" t="n">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="AB140" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC140" s="2" t="n">
         <v>2</v>
       </c>
       <c r="AD140" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE140" s="2" t="n">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="AF140" s="2" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="AG140" s="2" t="n">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="AH140" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AI140" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="2" t="n">
         <v>921</v>
       </c>
       <c r="B141" t="inlineStr">
         <is>
           <t>Nərmin</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
           <t>Tərlan qızı</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
           <t>Həsənova</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
@@ -17937,51 +17937,51 @@
       <c r="N141" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=97ymF88AAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O141" s="2" t="n">
         <v>281</v>
       </c>
       <c r="P141" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q141" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R141" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S141" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T141" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U141" t="inlineStr">
         <is>
-          <t>2026-06-04T01:37:10.448484</t>
+          <t>2026-09-14T13:46:04.686353</t>
         </is>
       </c>
       <c r="V141" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W141" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X141" s="2" t="n">
         <v>5</v>
       </c>
       <c r="Y141" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Z141" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA141" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB141" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC141" s="2" t="n">
         <v>0</v>
@@ -18169,51 +18169,51 @@
       <c r="N143" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=XK9vc7kAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O143" s="2" t="n">
         <v>282</v>
       </c>
       <c r="P143" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q143" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R143" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S143" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T143" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U143" t="inlineStr">
         <is>
-          <t>2026-06-04T01:37:10.448484</t>
+          <t>2026-09-14T13:46:04.686353</t>
         </is>
       </c>
       <c r="V143" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W143" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X143" s="2" t="n">
         <v>2</v>
       </c>
       <c r="Y143" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z143" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA143" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB143" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC143" s="2" t="n">
         <v>0</v>
@@ -18619,51 +18619,51 @@
       <c r="N147" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=n2faXucAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O147" s="2" t="n">
         <v>283</v>
       </c>
       <c r="P147" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q147" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R147" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S147" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T147" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U147" t="inlineStr">
         <is>
-          <t>2026-06-04T01:37:10.448484</t>
+          <t>2026-09-14T13:46:04.686353</t>
         </is>
       </c>
       <c r="V147" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W147" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X147" s="2" t="n">
         <v>5</v>
       </c>
       <c r="Y147" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z147" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA147" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB147" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC147" s="2" t="n">
         <v>0</v>
@@ -18742,51 +18742,51 @@
       <c r="N148" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=-fOwaPIAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O148" s="2" t="n">
         <v>284</v>
       </c>
       <c r="P148" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q148" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R148" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S148" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T148" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U148" t="inlineStr">
         <is>
-          <t>2026-06-04T01:37:10.448484</t>
+          <t>2026-09-14T13:46:04.686353</t>
         </is>
       </c>
       <c r="V148" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W148" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X148" s="2" t="n">
         <v>9</v>
       </c>
       <c r="Y148" s="2" t="n">
         <v>3</v>
       </c>
       <c r="Z148" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA148" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB148" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC148" s="2" t="n">
         <v>0</v>
@@ -18865,85 +18865,85 @@
       <c r="N149" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=MgTDR6QAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O149" s="2" t="n">
         <v>285</v>
       </c>
       <c r="P149" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q149" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R149" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S149" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T149" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U149" t="inlineStr">
         <is>
-          <t>2026-06-04T01:37:10.448484</t>
+          <t>2026-09-14T13:46:04.686353</t>
         </is>
       </c>
       <c r="V149" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W149" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X149" s="2" t="n">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="Y149" s="2" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="Z149" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA149" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB149" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC149" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD149" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE149" s="2" t="n">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="AF149" s="2" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="AG149" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH149" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI149" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="2" t="n">
         <v>930</v>
       </c>
       <c r="B150" t="inlineStr">
         <is>
           <t>Sənubər</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
           <t>Ravil qızı</t>
         </is>
       </c>
@@ -19105,51 +19105,51 @@
       <c r="N151" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=sPozjGQAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O151" s="2" t="n">
         <v>287</v>
       </c>
       <c r="P151" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q151" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R151" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S151" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T151" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U151" t="inlineStr">
         <is>
-          <t>2026-06-04T01:37:10.448484</t>
+          <t>2026-09-14T13:46:04.686353</t>
         </is>
       </c>
       <c r="V151" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W151" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X151" s="2" t="n">
         <v>4</v>
       </c>
       <c r="Y151" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z151" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA151" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB151" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC151" s="2" t="n">
         <v>0</v>
@@ -19440,110 +19440,110 @@
       </c>
       <c r="K154" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L154" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M154" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N154" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=lwD6b3AAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O154" s="2" t="n">
         <v>288</v>
       </c>
       <c r="P154" s="2" t="n">
-        <v>252</v>
+        <v>271</v>
       </c>
       <c r="Q154" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R154" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S154" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T154" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U154" t="inlineStr">
         <is>
-          <t>2026-06-04T01:37:10.448484</t>
+          <t>2026-09-14T13:46:04.686353</t>
         </is>
       </c>
       <c r="V154" s="2" t="n">
         <v>7</v>
       </c>
       <c r="W154" s="2" t="n">
         <v>3</v>
       </c>
       <c r="X154" s="2" t="n">
-        <v>155</v>
+        <v>177</v>
       </c>
       <c r="Y154" s="2" t="n">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="Z154" s="2" t="n">
-        <v>21</v>
+        <v>29</v>
       </c>
       <c r="AA154" s="2" t="n">
-        <v>252</v>
+        <v>266</v>
       </c>
       <c r="AB154" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC154" s="2" t="n">
         <v>7</v>
       </c>
       <c r="AD154" s="2" t="n">
         <v>3</v>
       </c>
       <c r="AE154" s="2" t="n">
-        <v>155</v>
+        <v>174</v>
       </c>
       <c r="AF154" s="2" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="AG154" s="2" t="n">
-        <v>21</v>
+        <v>29</v>
       </c>
       <c r="AH154" s="2" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AI154" s="2" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="2" t="n">
         <v>935</v>
       </c>
       <c r="B155" t="inlineStr">
         <is>
           <t>Akif</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
           <t>Kazım oğlu</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
           <t>İmanlı</t>
         </is>
       </c>
       <c r="E155" t="inlineStr">
         <is>
           <t>filologiya elmləri doktoru</t>
         </is>
@@ -19688,110 +19688,110 @@
       </c>
       <c r="K156" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L156" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M156" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N156" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=XquNh-gAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O156" s="2" t="n">
         <v>289</v>
       </c>
       <c r="P156" s="2" t="n">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="Q156" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R156" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S156" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T156" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U156" t="inlineStr">
         <is>
-          <t>2026-06-04T01:37:10.448484</t>
+          <t>2026-09-14T13:46:04.686353</t>
         </is>
       </c>
       <c r="V156" s="2" t="n">
         <v>1</v>
       </c>
       <c r="W156" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X156" s="2" t="n">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="Y156" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Z156" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA156" s="2" t="n">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="AB156" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC156" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AD156" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE156" s="2" t="n">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="AF156" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG156" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH156" s="2" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="AI156" s="2" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="2" t="n">
         <v>937</v>
       </c>
       <c r="B157" t="inlineStr">
         <is>
           <t>Məhərrəm</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
           <t>Paşa oğlu</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
           <t>Qasımlı</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
           <t>filologiya elmləri doktoru</t>
         </is>
@@ -19819,110 +19819,110 @@
       </c>
       <c r="K157" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L157" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M157" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N157" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=VKhxpnkAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O157" s="2" t="n">
         <v>290</v>
       </c>
       <c r="P157" s="2" t="n">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="Q157" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R157" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S157" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T157" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U157" t="inlineStr">
         <is>
-          <t>2026-06-04T01:37:10.448484</t>
+          <t>2026-09-14T13:46:04.686353</t>
         </is>
       </c>
       <c r="V157" s="2" t="n">
         <v>3</v>
       </c>
       <c r="W157" s="2" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="X157" s="2" t="n">
         <v>9</v>
       </c>
       <c r="Y157" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z157" s="2" t="n">
         <v>2</v>
       </c>
       <c r="AA157" s="2" t="n">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AB157" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC157" s="2" t="n">
         <v>3</v>
       </c>
       <c r="AD157" s="2" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="AE157" s="2" t="n">
         <v>9</v>
       </c>
       <c r="AF157" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG157" s="2" t="n">
         <v>2</v>
       </c>
       <c r="AH157" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI157" s="2" t="n">
-        <v>-1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="2" t="n">
         <v>938</v>
       </c>
       <c r="B158" t="inlineStr">
         <is>
           <t>Almaz</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
           <t>Qasım qızı</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
           <t>Binnətova</t>
         </is>
       </c>
       <c r="E158" t="inlineStr">
         <is>
           <t>filologiya elmləri doktoru</t>
         </is>
@@ -19950,98 +19950,98 @@
       </c>
       <c r="K158" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L158" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M158" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N158" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=lG2IrwYAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O158" s="2" t="n">
         <v>291</v>
       </c>
       <c r="P158" s="2" t="n">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="Q158" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R158" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S158" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T158" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U158" t="inlineStr">
         <is>
-          <t>2026-06-04T01:37:10.448484</t>
+          <t>2026-09-14T13:46:04.686353</t>
         </is>
       </c>
       <c r="V158" s="2" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="W158" s="2" t="n">
         <v>1</v>
       </c>
       <c r="X158" s="2" t="n">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="Y158" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z158" s="2" t="n">
         <v>3</v>
       </c>
       <c r="AA158" s="2" t="n">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="AB158" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC158" s="2" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="AD158" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AE158" s="2" t="n">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="AF158" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG158" s="2" t="n">
         <v>3</v>
       </c>
       <c r="AH158" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI158" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="2" t="n">
         <v>939</v>
       </c>
       <c r="B159" t="inlineStr">
         <is>
           <t>Tahirə</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
@@ -20097,94 +20097,94 @@
       <c r="N159" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=ibRA080AAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O159" s="2" t="n">
         <v>292</v>
       </c>
       <c r="P159" s="2" t="n">
         <v>35</v>
       </c>
       <c r="Q159" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R159" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S159" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T159" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U159" t="inlineStr">
         <is>
-          <t>2026-06-04T01:37:10.448484</t>
+          <t>2026-09-14T13:46:04.686353</t>
         </is>
       </c>
       <c r="V159" s="2" t="n">
         <v>4</v>
       </c>
       <c r="W159" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X159" s="2" t="n">
         <v>16</v>
       </c>
       <c r="Y159" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z159" s="2" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="AA159" s="2" t="n">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="AB159" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC159" s="2" t="n">
         <v>4</v>
       </c>
       <c r="AD159" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE159" s="2" t="n">
         <v>16</v>
       </c>
       <c r="AF159" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG159" s="2" t="n">
+        <v>2</v>
+      </c>
+      <c r="AH159" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AI159" s="2" t="n">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="2" t="n">
         <v>940</v>
       </c>
       <c r="B160" t="inlineStr">
         <is>
           <t>Gülər</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
           <t>Həsən qızı</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
           <t>Abdullabəyova</t>
         </is>
       </c>
       <c r="E160" t="inlineStr">
         <is>
           <t>filologiya elmləri doktoru</t>
         </is>
@@ -20212,86 +20212,86 @@
       </c>
       <c r="K160" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L160" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M160" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N160" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=7IhUyw8AAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O160" s="2" t="n">
         <v>293</v>
       </c>
       <c r="P160" s="2" t="n">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="Q160" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R160" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S160" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T160" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U160" t="inlineStr">
         <is>
-          <t>2026-06-04T01:37:10.448484</t>
+          <t>2026-09-14T13:46:04.686353</t>
         </is>
       </c>
       <c r="V160" s="2" t="n">
         <v>3</v>
       </c>
       <c r="W160" s="2" t="n">
         <v>1</v>
       </c>
       <c r="X160" s="2" t="n">
         <v>31</v>
       </c>
       <c r="Y160" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z160" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA160" s="2" t="n">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="AB160" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC160" s="2" t="n">
         <v>3</v>
       </c>
       <c r="AD160" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AE160" s="2" t="n">
         <v>31</v>
       </c>
       <c r="AF160" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG160" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH160" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI160" s="2" t="n">
         <v>0</v>
       </c>
@@ -20343,86 +20343,86 @@
       </c>
       <c r="K161" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L161" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M161" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N161" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=lLk7EWAAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O161" s="2" t="n">
         <v>294</v>
       </c>
       <c r="P161" s="2" t="n">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="Q161" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R161" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S161" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T161" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U161" t="inlineStr">
         <is>
-          <t>2026-06-04T01:37:10.448484</t>
+          <t>2026-09-14T13:46:04.686353</t>
         </is>
       </c>
       <c r="V161" s="2" t="n">
         <v>2</v>
       </c>
       <c r="W161" s="2" t="n">
         <v>1</v>
       </c>
       <c r="X161" s="2" t="n">
         <v>8</v>
       </c>
       <c r="Y161" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z161" s="2" t="n">
         <v>4</v>
       </c>
       <c r="AA161" s="2" t="n">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="AB161" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC161" s="2" t="n">
         <v>2</v>
       </c>
       <c r="AD161" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AE161" s="2" t="n">
         <v>8</v>
       </c>
       <c r="AF161" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG161" s="2" t="n">
         <v>4</v>
       </c>
       <c r="AH161" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI161" s="2" t="n">
         <v>0</v>
       </c>
@@ -20490,51 +20490,51 @@
       <c r="N162" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=sRuIDS8AAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O162" s="2" t="n">
         <v>295</v>
       </c>
       <c r="P162" s="2" t="n">
         <v>10</v>
       </c>
       <c r="Q162" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R162" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S162" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T162" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U162" t="inlineStr">
         <is>
-          <t>2026-06-04T01:37:10.448484</t>
+          <t>2026-09-14T13:46:04.686353</t>
         </is>
       </c>
       <c r="V162" s="2" t="n">
         <v>2</v>
       </c>
       <c r="W162" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X162" s="2" t="n">
         <v>20</v>
       </c>
       <c r="Y162" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z162" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA162" s="2" t="n">
         <v>10</v>
       </c>
       <c r="AB162" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC162" s="2" t="n">
         <v>2</v>
@@ -20621,51 +20621,51 @@
       <c r="N163" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=YKbodUEAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O163" s="2" t="n">
         <v>296</v>
       </c>
       <c r="P163" s="2" t="n">
         <v>11</v>
       </c>
       <c r="Q163" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R163" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S163" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T163" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U163" t="inlineStr">
         <is>
-          <t>2026-06-04T01:37:10.448484</t>
+          <t>2026-09-14T13:46:04.686353</t>
         </is>
       </c>
       <c r="V163" s="2" t="n">
         <v>2</v>
       </c>
       <c r="W163" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X163" s="2" t="n">
         <v>52</v>
       </c>
       <c r="Y163" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z163" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA163" s="2" t="n">
         <v>11</v>
       </c>
       <c r="AB163" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC163" s="2" t="n">
         <v>2</v>
@@ -20752,51 +20752,51 @@
       <c r="N164" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=Wfw2AxMAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O164" s="2" t="n">
         <v>297</v>
       </c>
       <c r="P164" s="2" t="n">
         <v>11</v>
       </c>
       <c r="Q164" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R164" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S164" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T164" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U164" t="inlineStr">
         <is>
-          <t>2026-06-04T01:37:10.448484</t>
+          <t>2026-09-14T13:46:04.686353</t>
         </is>
       </c>
       <c r="V164" s="2" t="n">
         <v>2</v>
       </c>
       <c r="W164" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X164" s="2" t="n">
         <v>4</v>
       </c>
       <c r="Y164" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z164" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA164" s="2" t="n">
         <v>11</v>
       </c>
       <c r="AB164" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC164" s="2" t="n">
         <v>2</v>
@@ -20867,107 +20867,107 @@
       </c>
       <c r="K165" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L165" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M165" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N165" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=OZ3eNU4AAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O165" s="2" t="n">
         <v>298</v>
       </c>
       <c r="P165" s="2" t="n">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="Q165" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R165" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S165" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T165" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U165" t="inlineStr">
         <is>
-          <t>2026-06-04T01:37:10.448484</t>
+          <t>2026-09-14T13:46:04.686353</t>
         </is>
       </c>
       <c r="V165" s="2" t="n">
         <v>3</v>
       </c>
       <c r="W165" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X165" s="2" t="n">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="Y165" s="2" t="n">
         <v>8</v>
       </c>
       <c r="Z165" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AA165" s="2" t="n">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="AB165" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC165" s="2" t="n">
         <v>3</v>
       </c>
       <c r="AD165" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE165" s="2" t="n">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="AF165" s="2" t="n">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="AG165" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AH165" s="2" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AI165" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="2" t="n">
         <v>946</v>
       </c>
       <c r="B166" t="inlineStr">
         <is>
           <t>Rəhim</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
           <t>Nadir oğlu</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
           <t>Əliyev</t>
         </is>
       </c>
       <c r="E166" t="inlineStr">
@@ -21010,51 +21010,51 @@
       <c r="N166" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=8B_wjk8AAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O166" s="2" t="n">
         <v>299</v>
       </c>
       <c r="P166" s="2" t="n">
         <v>7</v>
       </c>
       <c r="Q166" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R166" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S166" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T166" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U166" t="inlineStr">
         <is>
-          <t>2026-06-04T01:37:10.448484</t>
+          <t>2026-09-14T13:46:04.686353</t>
         </is>
       </c>
       <c r="V166" s="2" t="n">
         <v>2</v>
       </c>
       <c r="W166" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X166" s="2" t="n">
         <v>21</v>
       </c>
       <c r="Y166" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z166" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AA166" s="2" t="n">
         <v>7</v>
       </c>
       <c r="AB166" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC166" s="2" t="n">
         <v>2</v>
@@ -21141,51 +21141,51 @@
       <c r="N167" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=7J-bhnoAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O167" s="2" t="n">
         <v>300</v>
       </c>
       <c r="P167" s="2" t="n">
         <v>4</v>
       </c>
       <c r="Q167" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R167" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S167" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T167" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U167" t="inlineStr">
         <is>
-          <t>2026-06-04T01:37:10.448484</t>
+          <t>2026-09-14T13:46:04.686353</t>
         </is>
       </c>
       <c r="V167" s="2" t="n">
         <v>2</v>
       </c>
       <c r="W167" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X167" s="2" t="n">
         <v>14</v>
       </c>
       <c r="Y167" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z167" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA167" s="2" t="n">
         <v>4</v>
       </c>
       <c r="AB167" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC167" s="2" t="n">
         <v>2</v>
@@ -21268,51 +21268,51 @@
       <c r="N168" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=jDis-foAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O168" s="2" t="n">
         <v>301</v>
       </c>
       <c r="P168" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q168" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R168" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S168" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T168" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U168" t="inlineStr">
         <is>
-          <t>2026-06-04T01:37:10.448484</t>
+          <t>2026-09-14T13:46:04.686353</t>
         </is>
       </c>
       <c r="V168" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W168" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X168" s="2" t="n">
         <v>22</v>
       </c>
       <c r="Y168" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z168" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA168" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB168" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC168" s="2" t="n">
         <v>0</v>
@@ -21399,82 +21399,82 @@
       <c r="N169" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=u6Pt0_0AAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O169" s="2" t="n">
         <v>302</v>
       </c>
       <c r="P169" s="2" t="n">
         <v>6</v>
       </c>
       <c r="Q169" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R169" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S169" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T169" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U169" t="inlineStr">
         <is>
-          <t>2026-06-04T01:37:10.448484</t>
+          <t>2026-09-14T13:46:04.686353</t>
         </is>
       </c>
       <c r="V169" s="2" t="n">
         <v>2</v>
       </c>
       <c r="W169" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X169" s="2" t="n">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="Y169" s="2" t="n">
         <v>12</v>
       </c>
       <c r="Z169" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AA169" s="2" t="n">
         <v>6</v>
       </c>
       <c r="AB169" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC169" s="2" t="n">
         <v>2</v>
       </c>
       <c r="AD169" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE169" s="2" t="n">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="AF169" s="2" t="n">
         <v>12</v>
       </c>
       <c r="AG169" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AH169" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI169" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="2" t="n">
         <v>950</v>
       </c>
       <c r="B170" t="inlineStr">
         <is>
           <t>İmamverdi</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
@@ -21530,51 +21530,51 @@
       <c r="N170" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=ZajfcksAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O170" s="2" t="n">
         <v>303</v>
       </c>
       <c r="P170" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q170" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R170" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S170" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T170" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U170" t="inlineStr">
         <is>
-          <t>2026-06-04T01:37:10.448484</t>
+          <t>2026-09-14T13:46:04.686353</t>
         </is>
       </c>
       <c r="V170" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W170" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X170" s="2" t="n">
         <v>123</v>
       </c>
       <c r="Y170" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z170" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA170" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB170" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC170" s="2" t="n">
         <v>0</v>
@@ -21661,51 +21661,51 @@
       <c r="N171" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=YnS0spsAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O171" s="2" t="n">
         <v>304</v>
       </c>
       <c r="P171" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q171" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R171" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S171" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T171" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U171" t="inlineStr">
         <is>
-          <t>2026-06-04T01:37:10.448484</t>
+          <t>2026-09-14T13:46:04.686353</t>
         </is>
       </c>
       <c r="V171" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W171" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X171" s="2" t="n">
         <v>33</v>
       </c>
       <c r="Y171" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z171" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA171" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB171" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC171" s="2" t="n">
         <v>0</v>
@@ -21792,51 +21792,51 @@
       <c r="N172" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=LLjQNY4AAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O172" s="2" t="n">
         <v>305</v>
       </c>
       <c r="P172" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q172" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R172" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S172" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T172" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U172" t="inlineStr">
         <is>
-          <t>2026-06-04T01:37:10.448484</t>
+          <t>2026-09-14T13:46:04.686353</t>
         </is>
       </c>
       <c r="V172" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W172" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X172" s="2" t="n">
         <v>25</v>
       </c>
       <c r="Y172" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z172" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA172" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB172" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC172" s="2" t="n">
         <v>0</v>
@@ -21919,51 +21919,51 @@
       <c r="N173" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=_wvzYKQAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O173" s="2" t="n">
         <v>306</v>
       </c>
       <c r="P173" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q173" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R173" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S173" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T173" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U173" t="inlineStr">
         <is>
-          <t>2026-06-04T01:37:10.448484</t>
+          <t>2026-09-14T13:46:04.686353</t>
         </is>
       </c>
       <c r="V173" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W173" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X173" s="2" t="n">
         <v>23</v>
       </c>
       <c r="Y173" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z173" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA173" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB173" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC173" s="2" t="n">
         <v>0</v>
@@ -22050,51 +22050,51 @@
       <c r="N174" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=B0Hm2xEAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O174" s="2" t="n">
         <v>307</v>
       </c>
       <c r="P174" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q174" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R174" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S174" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T174" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U174" t="inlineStr">
         <is>
-          <t>2026-06-04T01:37:10.448484</t>
+          <t>2026-09-14T13:46:04.686353</t>
         </is>
       </c>
       <c r="V174" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W174" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X174" s="2" t="n">
         <v>13</v>
       </c>
       <c r="Y174" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z174" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA174" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB174" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC174" s="2" t="n">
         <v>0</v>
@@ -22177,82 +22177,82 @@
       <c r="N175" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=AgqNuJwAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O175" s="2" t="n">
         <v>308</v>
       </c>
       <c r="P175" s="2" t="n">
         <v>2</v>
       </c>
       <c r="Q175" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R175" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S175" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T175" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U175" t="inlineStr">
         <is>
-          <t>2026-06-04T01:37:10.448484</t>
+          <t>2026-09-14T13:46:04.686353</t>
         </is>
       </c>
       <c r="V175" s="2" t="n">
         <v>1</v>
       </c>
       <c r="W175" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X175" s="2" t="n">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="Y175" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z175" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA175" s="2" t="n">
         <v>2</v>
       </c>
       <c r="AB175" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC175" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AD175" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE175" s="2" t="n">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="AF175" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG175" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH175" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI175" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="2" t="n">
         <v>956</v>
       </c>
       <c r="B176" t="inlineStr">
         <is>
           <t>Töhfə</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
@@ -22308,51 +22308,51 @@
       <c r="N176" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=XHpfZpwAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O176" s="2" t="n">
         <v>309</v>
       </c>
       <c r="P176" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q176" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R176" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S176" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T176" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U176" t="inlineStr">
         <is>
-          <t>2026-06-04T01:37:10.448484</t>
+          <t>2026-09-14T13:46:04.686353</t>
         </is>
       </c>
       <c r="V176" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W176" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X176" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Y176" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z176" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA176" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB176" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC176" s="2" t="n">
         <v>0</v>
@@ -22548,51 +22548,51 @@
       <c r="N178" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=_NENtZoAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O178" s="2" t="n">
         <v>311</v>
       </c>
       <c r="P178" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q178" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R178" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S178" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T178" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U178" t="inlineStr">
         <is>
-          <t>2026-06-04T01:37:10.448484</t>
+          <t>2026-09-14T13:46:04.686353</t>
         </is>
       </c>
       <c r="V178" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W178" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X178" s="2" t="n">
         <v>4</v>
       </c>
       <c r="Y178" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z178" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA178" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB178" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC178" s="2" t="n">
         <v>0</v>
@@ -22671,51 +22671,51 @@
       <c r="N179" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=H9RLWDwAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O179" s="2" t="n">
         <v>312</v>
       </c>
       <c r="P179" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Q179" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R179" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S179" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T179" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U179" t="inlineStr">
         <is>
-          <t>2026-06-04T01:37:10.448484</t>
+          <t>2026-09-14T13:46:04.686353</t>
         </is>
       </c>
       <c r="V179" s="2" t="n">
         <v>1</v>
       </c>
       <c r="W179" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X179" s="2" t="n">
         <v>6</v>
       </c>
       <c r="Y179" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z179" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA179" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AB179" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC179" s="2" t="n">
         <v>1</v>