--- v0 (2026-04-18)
+++ v1 (2026-06-25)
@@ -18553,51 +18553,51 @@
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
           <t>İmanlı</t>
         </is>
       </c>
       <c r="E155" t="inlineStr">
         <is>
           <t>filologiya elmləri doktoru</t>
         </is>
       </c>
       <c r="F155" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G155" t="inlineStr"/>
       <c r="H155" t="inlineStr">
         <is>
           <t>Ədəbiyyat nəzəriyyəsi</t>
         </is>
       </c>
       <c r="I155" t="inlineStr">
         <is>
-          <t xml:space="preserve"> </t>
+          <t>Prezident</t>
         </is>
       </c>
       <c r="J155" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K155" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L155" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M155" t="inlineStr"/>
       <c r="N155" t="inlineStr"/>
       <c r="O155" t="inlineStr"/>
       <c r="P155" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q155" s="2" t="n">
         <v>0</v>
@@ -18795,51 +18795,51 @@
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
           <t>Qasımlı</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
           <t>filologiya elmləri doktoru</t>
         </is>
       </c>
       <c r="F157" t="inlineStr">
         <is>
           <t>Professor</t>
         </is>
       </c>
       <c r="G157" t="inlineStr"/>
       <c r="H157" t="inlineStr">
         <is>
           <t>Azərbaycan şifahi xalq ədəbiyyatı və yazılı abidələr</t>
         </is>
       </c>
       <c r="I157" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J157" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K157" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L157" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M157" t="inlineStr"/>
       <c r="N157" t="inlineStr"/>
       <c r="O157" t="inlineStr"/>
       <c r="P157" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q157" s="2" t="n">
         <v>0</v>
@@ -18912,51 +18912,51 @@
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
           <t>Binnətova</t>
         </is>
       </c>
       <c r="E158" t="inlineStr">
         <is>
           <t>filologiya elmləri doktoru</t>
         </is>
       </c>
       <c r="F158" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G158" t="inlineStr"/>
       <c r="H158" t="inlineStr">
         <is>
           <t>Azərbaycan-Türkmənistan-Özbəkistan ədəbi əlaqələr</t>
         </is>
       </c>
       <c r="I158" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J158" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K158" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L158" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M158" t="inlineStr">
         <is>
           <t>Orcid</t>
         </is>
       </c>
       <c r="N158" t="inlineStr">
         <is>
           <t>https://orcid.org/0000-0001-7991-3969</t>
@@ -19037,51 +19037,51 @@
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
           <t>Məmməd</t>
         </is>
       </c>
       <c r="E159" t="inlineStr">
         <is>
           <t>filologiya elmləri doktoru</t>
         </is>
       </c>
       <c r="F159" t="inlineStr">
         <is>
           <t>Professor</t>
         </is>
       </c>
       <c r="G159" t="inlineStr"/>
       <c r="H159" t="inlineStr">
         <is>
           <t>Ədəbiyyat nəzəriyyəsi</t>
         </is>
       </c>
       <c r="I159" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J159" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K159" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L159" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M159" t="inlineStr">
         <is>
           <t>Orcid</t>
         </is>
       </c>
       <c r="N159" t="inlineStr">
         <is>
           <t>https://orcid.org/0000-0002-0668-2124</t>
@@ -19162,51 +19162,51 @@
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
           <t>Abdullabəyova</t>
         </is>
       </c>
       <c r="E160" t="inlineStr">
         <is>
           <t>filologiya elmləri doktoru</t>
         </is>
       </c>
       <c r="F160" t="inlineStr">
         <is>
           <t>Professor</t>
         </is>
       </c>
       <c r="G160" t="inlineStr"/>
       <c r="H160" t="inlineStr">
         <is>
           <t>Dünya ədəbiyyatı və komparatistika</t>
         </is>
       </c>
       <c r="I160" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J160" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K160" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L160" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M160" t="inlineStr"/>
       <c r="N160" t="inlineStr"/>
       <c r="O160" t="inlineStr"/>
       <c r="P160" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q160" s="2" t="n">
         <v>0</v>
@@ -19279,51 +19279,51 @@
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
           <t>Araslı</t>
         </is>
       </c>
       <c r="E161" t="inlineStr">
         <is>
           <t>filologiya elmləri doktoru, müxbir üzv</t>
         </is>
       </c>
       <c r="F161" t="inlineStr">
         <is>
           <t>Professor</t>
         </is>
       </c>
       <c r="G161" t="inlineStr"/>
       <c r="H161" t="inlineStr">
         <is>
           <t>Nizamişünaslıq</t>
         </is>
       </c>
       <c r="I161" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J161" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K161" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L161" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M161" t="inlineStr">
         <is>
           <t>Orcid</t>
         </is>
       </c>
       <c r="N161" t="inlineStr">
         <is>
           <t>https://orcid.org/0000-0003-3341-1968</t>
@@ -19404,51 +19404,51 @@
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
           <t>Mustafayev</t>
         </is>
       </c>
       <c r="E162" t="inlineStr">
         <is>
           <t>filologiya elmləri doktoru</t>
         </is>
       </c>
       <c r="F162" t="inlineStr">
         <is>
           <t>Müxbir üzv</t>
         </is>
       </c>
       <c r="G162" t="inlineStr"/>
       <c r="H162" t="inlineStr">
         <is>
           <t>Müstəqillik dövrü Azərbaycan ədəiyyatı</t>
         </is>
       </c>
       <c r="I162" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J162" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K162" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L162" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M162" t="inlineStr"/>
       <c r="N162" t="inlineStr"/>
       <c r="O162" t="inlineStr"/>
       <c r="P162" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q162" s="2" t="n">
         <v>0</v>
@@ -19521,51 +19521,51 @@
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
           <t>Cabbarlı</t>
         </is>
       </c>
       <c r="E163" t="inlineStr">
         <is>
           <t>filologiya elmləri doktoru</t>
         </is>
       </c>
       <c r="F163" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G163" t="inlineStr"/>
       <c r="H163" t="inlineStr">
         <is>
           <t>Azərbaycan Mühacirət ədəbiyyatı</t>
         </is>
       </c>
       <c r="I163" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J163" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K163" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L163" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M163" t="inlineStr">
         <is>
           <t>Orcid</t>
         </is>
       </c>
       <c r="N163" t="inlineStr">
         <is>
           <t>https://orcid.org/0009-0004-7762-7917</t>
@@ -19646,51 +19646,51 @@
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
           <t>Əhmədov</t>
         </is>
       </c>
       <c r="E164" t="inlineStr">
         <is>
           <t>filologiya elmləri doktoru</t>
         </is>
       </c>
       <c r="F164" t="inlineStr">
         <is>
           <t>Professor</t>
         </is>
       </c>
       <c r="G164" t="inlineStr"/>
       <c r="H164" t="inlineStr">
         <is>
           <t>Azərbaycan-Asiya ədəbi əlaqələr</t>
         </is>
       </c>
       <c r="I164" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J164" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K164" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L164" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M164" t="inlineStr"/>
       <c r="N164" t="inlineStr"/>
       <c r="O164" t="inlineStr"/>
       <c r="P164" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q164" s="2" t="n">
         <v>0</v>
@@ -19763,51 +19763,51 @@
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
           <t>Əliyeva</t>
         </is>
       </c>
       <c r="E165" t="inlineStr">
         <is>
           <t>filologiya üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="F165" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G165" t="inlineStr"/>
       <c r="H165" t="inlineStr">
         <is>
           <t>Elektron xidmətlər</t>
         </is>
       </c>
       <c r="I165" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J165" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K165" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L165" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M165" t="inlineStr">
         <is>
           <t>Orcid</t>
         </is>
       </c>
       <c r="N165" t="inlineStr">
         <is>
           <t>https://orcid.org/0000-0002-0504-1325</t>
@@ -19884,51 +19884,51 @@
       </c>
       <c r="C166" t="inlineStr">
         <is>
           <t>Nadir oğlu</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
           <t>Əliyev</t>
         </is>
       </c>
       <c r="E166" t="inlineStr">
         <is>
           <t>filologiya elmləri doktoru</t>
         </is>
       </c>
       <c r="F166" t="inlineStr"/>
       <c r="G166" t="inlineStr"/>
       <c r="H166" t="inlineStr">
         <is>
           <t>Cənubi Azərbaycan ədəbiyyatı</t>
         </is>
       </c>
       <c r="I166" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J166" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K166" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L166" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M166" t="inlineStr"/>
       <c r="N166" t="inlineStr"/>
       <c r="O166" t="inlineStr"/>
       <c r="P166" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q166" s="2" t="n">
         <v>0</v>
@@ -20001,51 +20001,51 @@
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
           <t>Qəribov</t>
         </is>
       </c>
       <c r="E167" t="inlineStr">
         <is>
           <t>filologiya elmləri doktoru</t>
         </is>
       </c>
       <c r="F167" t="inlineStr">
         <is>
           <t>Professor</t>
         </is>
       </c>
       <c r="G167" t="inlineStr"/>
       <c r="H167" t="inlineStr">
         <is>
           <t>Erkən realizm və yeni dövr Azərbaycan ədəbiyyatı</t>
         </is>
       </c>
       <c r="I167" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J167" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K167" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L167" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M167" t="inlineStr"/>
       <c r="N167" t="inlineStr"/>
       <c r="O167" t="inlineStr"/>
       <c r="P167" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q167" s="2" t="n">
         <v>0</v>
@@ -20114,51 +20114,51 @@
       </c>
       <c r="C168" t="inlineStr">
         <is>
           <t>Əhəd qızı</t>
         </is>
       </c>
       <c r="D168" t="inlineStr">
         <is>
           <t>Əzizova</t>
         </is>
       </c>
       <c r="E168" t="inlineStr">
         <is>
           <t>filologiya elmləri doktoru</t>
         </is>
       </c>
       <c r="F168" t="inlineStr"/>
       <c r="G168" t="inlineStr"/>
       <c r="H168" t="inlineStr">
         <is>
           <t>Orta əsrlər Azərbaycan ədəbiyyatı</t>
         </is>
       </c>
       <c r="I168" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J168" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K168" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L168" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M168" t="inlineStr"/>
       <c r="N168" t="inlineStr"/>
       <c r="O168" t="inlineStr"/>
       <c r="P168" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q168" s="2" t="n">
         <v>0</v>
@@ -20231,51 +20231,51 @@
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
           <t>Yusifov</t>
         </is>
       </c>
       <c r="E169" t="inlineStr">
         <is>
           <t>filologiya elmləri doktoru</t>
         </is>
       </c>
       <c r="F169" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G169" t="inlineStr"/>
       <c r="H169" t="inlineStr">
         <is>
           <t>Ədəbi tənqid</t>
         </is>
       </c>
       <c r="I169" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J169" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K169" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L169" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M169" t="inlineStr"/>
       <c r="N169" t="inlineStr"/>
       <c r="O169" t="inlineStr"/>
       <c r="P169" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q169" s="2" t="n">
         <v>0</v>
@@ -20348,51 +20348,51 @@
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
           <t>Həmidov</t>
         </is>
       </c>
       <c r="E170" t="inlineStr">
         <is>
           <t>filologiya elmləri doktoru</t>
         </is>
       </c>
       <c r="F170" t="inlineStr">
         <is>
           <t>Professor</t>
         </is>
       </c>
       <c r="G170" t="inlineStr"/>
       <c r="H170" t="inlineStr">
         <is>
           <t>Ortaq başlanğıc və İntibah dövrü Azərbaycan Ədəbiyyatı</t>
         </is>
       </c>
       <c r="I170" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J170" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K170" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L170" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M170" t="inlineStr"/>
       <c r="N170" t="inlineStr"/>
       <c r="O170" t="inlineStr"/>
       <c r="P170" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q170" s="2" t="n">
         <v>0</v>
@@ -20465,51 +20465,51 @@
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
           <t>Alışanov</t>
         </is>
       </c>
       <c r="E171" t="inlineStr">
         <is>
           <t>filologiya elmləri doktoru</t>
         </is>
       </c>
       <c r="F171" t="inlineStr">
         <is>
           <t>Professor</t>
         </is>
       </c>
       <c r="G171" t="inlineStr"/>
       <c r="H171" t="inlineStr">
         <is>
           <t>XX əsr (sovet dövrü) Azərbaycan ədəbiyyatı</t>
         </is>
       </c>
       <c r="I171" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J171" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K171" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L171" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M171" t="inlineStr"/>
       <c r="N171" t="inlineStr"/>
       <c r="O171" t="inlineStr"/>
       <c r="P171" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q171" s="2" t="n">
         <v>0</v>
@@ -20582,51 +20582,51 @@
         </is>
       </c>
       <c r="D172" t="inlineStr">
         <is>
           <t>Akimova</t>
         </is>
       </c>
       <c r="E172" t="inlineStr">
         <is>
           <t>filologiya elmləri doktoru</t>
         </is>
       </c>
       <c r="F172" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G172" t="inlineStr"/>
       <c r="H172" t="inlineStr">
         <is>
           <t>Uşaq ədəbiyyatı</t>
         </is>
       </c>
       <c r="I172" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J172" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K172" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L172" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M172" t="inlineStr"/>
       <c r="N172" t="inlineStr"/>
       <c r="O172" t="inlineStr"/>
       <c r="P172" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q172" s="2" t="n">
         <v>0</v>
@@ -20695,51 +20695,51 @@
       </c>
       <c r="C173" t="inlineStr">
         <is>
           <t>İrac oğlu</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
           <t>Əliyev</t>
         </is>
       </c>
       <c r="E173" t="inlineStr">
         <is>
           <t>filologiya elmləri doktoru</t>
         </is>
       </c>
       <c r="F173" t="inlineStr"/>
       <c r="G173" t="inlineStr"/>
       <c r="H173" t="inlineStr">
         <is>
           <t>Türk xalqları ədəbiyyatı</t>
         </is>
       </c>
       <c r="I173" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J173" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K173" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L173" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M173" t="inlineStr"/>
       <c r="N173" t="inlineStr"/>
       <c r="O173" t="inlineStr"/>
       <c r="P173" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q173" s="2" t="n">
         <v>0</v>
@@ -20812,51 +20812,51 @@
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
           <t>Əhməd</t>
         </is>
       </c>
       <c r="E174" t="inlineStr">
         <is>
           <t>filologiya elmləri doktoru</t>
         </is>
       </c>
       <c r="F174" t="inlineStr">
         <is>
           <t>Professor</t>
         </is>
       </c>
       <c r="G174" t="inlineStr"/>
       <c r="H174" t="inlineStr">
         <is>
           <t>Mətbuat tarixi və publisistika</t>
         </is>
       </c>
       <c r="I174" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J174" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K174" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L174" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M174" t="inlineStr"/>
       <c r="N174" t="inlineStr"/>
       <c r="O174" t="inlineStr"/>
       <c r="P174" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q174" s="2" t="n">
         <v>0</v>
@@ -20925,51 +20925,51 @@
       </c>
       <c r="C175" t="inlineStr">
         <is>
           <t>Ağaməhəmmdə qızı</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
         <is>
           <t>Qarayeva</t>
         </is>
       </c>
       <c r="E175" t="inlineStr">
         <is>
           <t>filologiya üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="F175" t="inlineStr"/>
       <c r="G175" t="inlineStr"/>
       <c r="H175" t="inlineStr">
         <is>
           <t>Təhsil</t>
         </is>
       </c>
       <c r="I175" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J175" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K175" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L175" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M175" t="inlineStr">
         <is>
           <t>Orcid</t>
         </is>
       </c>
       <c r="N175" t="inlineStr">
         <is>
           <t>https://orcid.org/0000-0002-9934-019X</t>
@@ -21050,51 +21050,51 @@
         </is>
       </c>
       <c r="D176" t="inlineStr">
         <is>
           <t>Talıbova</t>
         </is>
       </c>
       <c r="E176" t="inlineStr">
         <is>
           <t>filologiya üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="F176" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G176" t="inlineStr"/>
       <c r="H176" t="inlineStr">
         <is>
           <t>Nəşriyyat</t>
         </is>
       </c>
       <c r="I176" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J176" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K176" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L176" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M176" t="inlineStr"/>
       <c r="N176" t="inlineStr"/>
       <c r="O176" t="inlineStr"/>
       <c r="P176" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q176" s="2" t="n">
         <v>0</v>
@@ -21159,51 +21159,51 @@
       <c r="B177" t="inlineStr">
         <is>
           <t>Telli</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
           <t>Ələddin qızı</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
           <t>Əliyeva</t>
         </is>
       </c>
       <c r="E177" t="inlineStr"/>
       <c r="F177" t="inlineStr"/>
       <c r="G177" t="inlineStr"/>
       <c r="H177" t="inlineStr">
         <is>
           <t>Sənədlərlə iş şöbəsi</t>
         </is>
       </c>
       <c r="I177" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J177" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K177" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L177" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M177" t="inlineStr"/>
       <c r="N177" t="inlineStr"/>
       <c r="O177" t="inlineStr"/>
       <c r="P177" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q177" s="2" t="n">
         <v>0</v>
@@ -21821,51 +21821,51 @@
       <c r="B183" t="inlineStr">
         <is>
           <t>Nigar</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
           <t>İlham qızı</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">
         <is>
           <t>İsayeva</t>
         </is>
       </c>
       <c r="E183" t="inlineStr"/>
       <c r="F183" t="inlineStr"/>
       <c r="G183" t="inlineStr"/>
       <c r="H183" t="inlineStr">
         <is>
           <t>Beynəlxalq əlaqələr</t>
         </is>
       </c>
       <c r="I183" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J183" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K183" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L183" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M183" t="inlineStr"/>
       <c r="N183" t="inlineStr"/>
       <c r="O183" t="inlineStr"/>
       <c r="P183" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q183" s="2" t="n">
         <v>0</v>
@@ -22475,51 +22475,51 @@
       <c r="B189" t="inlineStr">
         <is>
           <t>Elnarə</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
           <t>Cabir qızı</t>
         </is>
       </c>
       <c r="D189" t="inlineStr">
         <is>
           <t>Əzizova</t>
         </is>
       </c>
       <c r="E189" t="inlineStr"/>
       <c r="F189" t="inlineStr"/>
       <c r="G189" t="inlineStr"/>
       <c r="H189" t="inlineStr">
         <is>
           <t>Elmi arxiv</t>
         </is>
       </c>
       <c r="I189" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J189" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K189" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L189" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M189" t="inlineStr"/>
       <c r="N189" t="inlineStr"/>
       <c r="O189" t="inlineStr"/>
       <c r="P189" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q189" s="2" t="n">
         <v>0</v>
@@ -24110,51 +24110,51 @@
       <c r="B204" t="inlineStr">
         <is>
           <t>Talıbova</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
         <is>
           <t>Töhfə Məmmədağa</t>
         </is>
       </c>
       <c r="D204" t="inlineStr">
         <is>
           <t>qızı</t>
         </is>
       </c>
       <c r="E204" t="inlineStr"/>
       <c r="F204" t="inlineStr"/>
       <c r="G204" t="inlineStr"/>
       <c r="H204" t="inlineStr">
         <is>
           <t>Nəşriyyat</t>
         </is>
       </c>
       <c r="I204" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J204" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K204" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L204" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M204" t="inlineStr"/>
       <c r="N204" t="inlineStr"/>
       <c r="O204" t="inlineStr"/>
       <c r="P204" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q204" s="2" t="n">
         <v>0</v>
@@ -26072,51 +26072,51 @@
       <c r="B222" t="inlineStr">
         <is>
           <t>Telli</t>
         </is>
       </c>
       <c r="C222" t="inlineStr">
         <is>
           <t>Ələddin qızı</t>
         </is>
       </c>
       <c r="D222" t="inlineStr">
         <is>
           <t>Muradova</t>
         </is>
       </c>
       <c r="E222" t="inlineStr"/>
       <c r="F222" t="inlineStr"/>
       <c r="G222" t="inlineStr"/>
       <c r="H222" t="inlineStr">
         <is>
           <t>Sənədlərlə iş şöbəsi</t>
         </is>
       </c>
       <c r="I222" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J222" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K222" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L222" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M222" t="inlineStr"/>
       <c r="N222" t="inlineStr"/>
       <c r="O222" t="inlineStr"/>
       <c r="P222" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q222" s="2" t="n">
         <v>0</v>