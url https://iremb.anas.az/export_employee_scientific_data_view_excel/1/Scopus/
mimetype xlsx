--- v0 (2026-06-24)
+++ v1 (2026-09-23)
@@ -8374,51 +8374,51 @@
       <c r="N68" t="inlineStr">
         <is>
           <t>https://www.scopus.com/authid/detail.uri?authorId=57211237531</t>
         </is>
       </c>
       <c r="O68" s="2" t="n">
         <v>1255</v>
       </c>
       <c r="P68" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q68" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R68" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S68" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T68" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U68" t="inlineStr">
         <is>
-          <t>2026-06-05T01:08:42.845720</t>
+          <t>2026-09-18T00:02:54.198143</t>
         </is>
       </c>
       <c r="V68" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W68" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X68" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Y68" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z68" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA68" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB68" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC68" s="2" t="n">
         <v>0</v>
@@ -8505,51 +8505,51 @@
       <c r="N69" t="inlineStr">
         <is>
           <t>https://www.scopus.com/authid/detail.uri?authorId=57234573700</t>
         </is>
       </c>
       <c r="O69" s="2" t="n">
         <v>1258</v>
       </c>
       <c r="P69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U69" t="inlineStr">
         <is>
-          <t>2026-06-05T01:08:42.845720</t>
+          <t>2026-09-18T00:02:54.198143</t>
         </is>
       </c>
       <c r="V69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X69" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Y69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC69" s="2" t="n">
         <v>0</v>
@@ -10149,51 +10149,51 @@
       <c r="N83" t="inlineStr">
         <is>
           <t>https://www.scopus.com/authid/detail.uri?authorId=57559675200</t>
         </is>
       </c>
       <c r="O83" s="2" t="n">
         <v>1253</v>
       </c>
       <c r="P83" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q83" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R83" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S83" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T83" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U83" t="inlineStr">
         <is>
-          <t>2026-06-05T01:08:42.845720</t>
+          <t>2026-09-18T00:02:54.198143</t>
         </is>
       </c>
       <c r="V83" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W83" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X83" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Y83" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z83" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA83" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB83" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC83" s="2" t="n">
         <v>0</v>
@@ -18631,51 +18631,51 @@
       <c r="N159" t="inlineStr">
         <is>
           <t>https://www.scopus.com/authid/detail.uri?authorId=57233098900</t>
         </is>
       </c>
       <c r="O159" s="2" t="n">
         <v>1257</v>
       </c>
       <c r="P159" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q159" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R159" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S159" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T159" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U159" t="inlineStr">
         <is>
-          <t>2026-06-05T01:08:42.845720</t>
+          <t>2026-09-18T00:02:54.198143</t>
         </is>
       </c>
       <c r="V159" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W159" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X159" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Y159" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z159" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA159" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB159" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC159" s="2" t="n">
         <v>0</v>
@@ -20501,51 +20501,51 @@
       <c r="N175" t="inlineStr">
         <is>
           <t>https://www.scopus.com/authid/detail.uri?authorId=58537242500</t>
         </is>
       </c>
       <c r="O175" s="2" t="n">
         <v>1259</v>
       </c>
       <c r="P175" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Q175" s="2" t="n">
         <v>1</v>
       </c>
       <c r="R175" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S175" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T175" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U175" t="inlineStr">
         <is>
-          <t>2026-06-05T01:08:42.845720</t>
+          <t>2026-09-18T00:02:54.198143</t>
         </is>
       </c>
       <c r="V175" s="2" t="n">
         <v>1</v>
       </c>
       <c r="W175" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X175" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Y175" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z175" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA175" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AB175" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AC175" s="2" t="n">
         <v>1</v>