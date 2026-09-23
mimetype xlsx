--- v0 (2026-05-30)
+++ v1 (2026-09-23)
@@ -8955,51 +8955,51 @@
       <c r="N73" t="inlineStr">
         <is>
           <t>https://www.webofscience.com/wos/author/record/ABB-1991-2020</t>
         </is>
       </c>
       <c r="O73" s="2" t="n">
         <v>1305</v>
       </c>
       <c r="P73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R73" s="2" t="n">
         <v>1</v>
       </c>
       <c r="S73" s="2" t="n">
         <v>1</v>
       </c>
       <c r="T73" s="2" t="n">
         <v>1</v>
       </c>
       <c r="U73" t="inlineStr">
         <is>
-          <t>2026-05-13T07:34:49.784167</t>
+          <t>2026-09-18T00:38:47.352798</t>
         </is>
       </c>
       <c r="V73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X73" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Y73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC73" s="2" t="n">
         <v>0</v>
@@ -17998,73 +17998,67 @@
       <c r="J154" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K154" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L154" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi adına Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="M154" t="inlineStr">
         <is>
           <t>Web of Science</t>
         </is>
       </c>
       <c r="N154" t="inlineStr">
         <is>
           <t>https://www.webofscience.com/wos/author/record/IQU-8958-2023</t>
         </is>
       </c>
-      <c r="O154" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="O154" t="inlineStr"/>
       <c r="P154" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q154" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R154" s="2" t="n">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="S154" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T154" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="U154" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="U154" t="inlineStr"/>
       <c r="V154" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W154" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X154" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Y154" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z154" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA154" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB154" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC154" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD154" s="2" t="n">