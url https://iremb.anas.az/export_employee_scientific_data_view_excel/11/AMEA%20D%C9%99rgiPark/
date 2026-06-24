--- v0 (2026-04-14)
+++ v1 (2026-06-24)
@@ -668,55 +668,51 @@
       <c r="AI1" s="1" t="inlineStr">
         <is>
           <t>n_citations_by_month</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="n">
         <v>2464</v>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Yaqub</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>Emin oğlu</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>Əhmədov</t>
         </is>
       </c>
-      <c r="E2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E2" t="inlineStr"/>
       <c r="F2" t="inlineStr"/>
       <c r="G2" t="inlineStr"/>
       <c r="H2" t="inlineStr">
         <is>
           <t>Kompleks tədqiqatların elmi araşdırılması</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
@@ -781,55 +777,51 @@
         <v>0</v>
       </c>
       <c r="AI2" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>2465</v>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Teyyub</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>Xuduş oğlu</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>Şükürov</t>
         </is>
       </c>
-      <c r="E3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E3" t="inlineStr"/>
       <c r="F3" t="inlineStr"/>
       <c r="G3" t="inlineStr"/>
       <c r="H3" t="inlineStr">
         <is>
           <t>Kompleks tədqiqatların elmi araşdırılması</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
@@ -946,110 +938,110 @@
       </c>
       <c r="K4" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
           <t>AMEA DərgiPark</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t>https://iremb.anas.az/users_profile/2466/11/#ameadergipark</t>
         </is>
       </c>
       <c r="O4" s="2" t="n">
         <v>3135</v>
       </c>
       <c r="P4" s="2" t="n">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="Q4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U4" t="inlineStr">
         <is>
-          <t>2026-04-09T13:23:54.255499</t>
+          <t>2026-06-05T00:10:43.499134</t>
         </is>
       </c>
       <c r="V4" s="2" t="n">
         <v>3</v>
       </c>
       <c r="W4" s="2" t="n">
         <v>1</v>
       </c>
       <c r="X4" s="2" t="n">
         <v>13</v>
       </c>
       <c r="Y4" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Z4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA4" s="2" t="n">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="AB4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC4" s="2" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="AD4" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AE4" s="2" t="n">
         <v>13</v>
       </c>
       <c r="AF4" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AG4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI4" s="2" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
         <v>2467</v>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Fətəli</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>Nəriman oğlu</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>Abdullayev</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>Siyasi elmlər üzrə elmlər doktoru</t>
         </is>
@@ -1149,51 +1141,51 @@
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
         <v>2468</v>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Altay</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>Xəqani oğlu</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>Cəfərov</t>
         </is>
       </c>
       <c r="E6" t="inlineStr"/>
       <c r="F6" t="inlineStr"/>
       <c r="G6" t="inlineStr"/>
       <c r="H6" t="inlineStr">
         <is>
-          <t>“Elektron xidmətlər”</t>
+          <t>Elektron xidmətlər</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M6" t="inlineStr"/>
       <c r="N6" t="inlineStr"/>
       <c r="O6" t="inlineStr"/>
@@ -1638,94 +1630,94 @@
       <c r="N10" t="inlineStr">
         <is>
           <t>https://iremb.anas.az/users_profile/2472/11/#ameadergipark</t>
         </is>
       </c>
       <c r="O10" s="2" t="n">
         <v>3131</v>
       </c>
       <c r="P10" s="2" t="n">
         <v>3</v>
       </c>
       <c r="Q10" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R10" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S10" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T10" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U10" t="inlineStr">
         <is>
-          <t>2026-04-09T13:23:54.264018</t>
+          <t>2026-06-05T00:10:43.507643</t>
         </is>
       </c>
       <c r="V10" s="2" t="n">
         <v>1</v>
       </c>
       <c r="W10" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X10" s="2" t="n">
         <v>2</v>
       </c>
       <c r="Y10" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z10" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA10" s="2" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="AB10" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC10" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AD10" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE10" s="2" t="n">
         <v>2</v>
       </c>
       <c r="AF10" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG10" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH10" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI10" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
         <v>2473</v>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Mahirə</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>Ramiz qızı</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>Tağıyeva</t>
         </is>
       </c>
       <c r="E11" t="inlineStr"/>
       <c r="F11" t="inlineStr"/>
       <c r="G11" t="inlineStr"/>
       <c r="H11" t="inlineStr">
@@ -1967,152 +1959,152 @@
       </c>
       <c r="K13" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
           <t>AMEA DərgiPark</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
           <t>https://iremb.anas.az/users_profile/2475/11/#ameadergipark</t>
         </is>
       </c>
       <c r="O13" s="2" t="n">
         <v>3138</v>
       </c>
       <c r="P13" s="2" t="n">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="Q13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U13" t="inlineStr">
         <is>
-          <t>2026-04-09T13:23:54.272553</t>
+          <t>2026-06-05T00:10:43.518175</t>
         </is>
       </c>
       <c r="V13" s="2" t="n">
         <v>2</v>
       </c>
       <c r="W13" s="2" t="n">
         <v>1</v>
       </c>
       <c r="X13" s="2" t="n">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="Y13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA13" s="2" t="n">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="AB13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC13" s="2" t="n">
         <v>2</v>
       </c>
       <c r="AD13" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AE13" s="2" t="n">
         <v>7</v>
       </c>
       <c r="AF13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH13" s="2" t="n">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="AI13" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
         <v>2476</v>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>Ruqiyyə</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>Daniel qızı</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>Kərimova</t>
         </is>
       </c>
       <c r="E14" t="inlineStr"/>
       <c r="F14" t="inlineStr"/>
       <c r="G14" t="inlineStr"/>
       <c r="H14" t="inlineStr">
         <is>
           <t>“Zəlzələlərin tədqiqatı” bürosu</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
           <t>Büro rəisinin müavini</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>current</t>
+          <t>former</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M14" t="inlineStr"/>
       <c r="N14" t="inlineStr"/>
       <c r="O14" t="inlineStr"/>
       <c r="P14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T14" s="2" t="n">
         <v>0</v>
       </c>
@@ -2542,51 +2534,51 @@
       <c r="N18" t="inlineStr">
         <is>
           <t>https://iremb.anas.az/users_profile/2480/11/#ameadergipark</t>
         </is>
       </c>
       <c r="O18" s="2" t="n">
         <v>3140</v>
       </c>
       <c r="P18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U18" t="inlineStr">
         <is>
-          <t>2026-04-09T13:23:54.280558</t>
+          <t>2026-06-05T00:10:43.525676</t>
         </is>
       </c>
       <c r="V18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X18" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Y18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC18" s="2" t="n">
         <v>0</v>
@@ -2665,51 +2657,51 @@
       <c r="N19" t="inlineStr">
         <is>
           <t>https://iremb.anas.az/users_profile/2481/11/#ameadergipark</t>
         </is>
       </c>
       <c r="O19" s="2" t="n">
         <v>3132</v>
       </c>
       <c r="P19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U19" t="inlineStr">
         <is>
-          <t>2026-04-09T13:23:54.289575</t>
+          <t>2026-06-05T00:10:43.533199</t>
         </is>
       </c>
       <c r="V19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X19" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Y19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC19" s="2" t="n">
         <v>0</v>
@@ -2990,110 +2982,110 @@
       </c>
       <c r="K22" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M22" t="inlineStr">
         <is>
           <t>AMEA DərgiPark</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
           <t>https://iremb.anas.az/users_profile/2484/11/#ameadergipark</t>
         </is>
       </c>
       <c r="O22" s="2" t="n">
         <v>3136</v>
       </c>
       <c r="P22" s="2" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="Q22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U22" t="inlineStr">
         <is>
-          <t>2026-04-09T13:23:54.298106</t>
+          <t>2026-06-05T00:10:43.542147</t>
         </is>
       </c>
       <c r="V22" s="2" t="n">
         <v>2</v>
       </c>
       <c r="W22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X22" s="2" t="n">
         <v>4</v>
       </c>
       <c r="Y22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA22" s="2" t="n">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="AB22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC22" s="2" t="n">
         <v>2</v>
       </c>
       <c r="AD22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE22" s="2" t="n">
         <v>4</v>
       </c>
       <c r="AF22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI22" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="n">
         <v>2485</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>Günay</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>İxtiyar qızı</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Bəkdəmirova</t>
         </is>
       </c>
       <c r="E23" t="inlineStr"/>
       <c r="F23" t="inlineStr"/>
       <c r="G23" t="inlineStr"/>
       <c r="H23" t="inlineStr">
@@ -3418,51 +3410,51 @@
       <c r="D26" t="inlineStr">
         <is>
           <t>Aslanlı</t>
         </is>
       </c>
       <c r="E26" t="inlineStr"/>
       <c r="F26" t="inlineStr"/>
       <c r="G26" t="inlineStr"/>
       <c r="H26" t="inlineStr">
         <is>
           <t>“Zəlzələlərin tədqiqatı” bürosu</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="J26" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
-          <t>current</t>
+          <t>former</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M26" t="inlineStr"/>
       <c r="N26" t="inlineStr"/>
       <c r="O26" t="inlineStr"/>
       <c r="P26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T26" s="2" t="n">
         <v>0</v>
       </c>
@@ -3504,51 +3496,51 @@
         <v>0</v>
       </c>
       <c r="AH26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI26" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="n">
         <v>2489</v>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>Türkay</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>Kamil qızı</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>İbadzadə</t>
+          <t>Feyzullazadə</t>
         </is>
       </c>
       <c r="E27" t="inlineStr"/>
       <c r="F27" t="inlineStr"/>
       <c r="G27" t="inlineStr"/>
       <c r="H27" t="inlineStr">
         <is>
           <t>“Zəlzələlərin tədqiqatı” bürosu</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="J27" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
@@ -3745,51 +3737,51 @@
       <c r="D29" t="inlineStr">
         <is>
           <t>Çələbiyeva</t>
         </is>
       </c>
       <c r="E29" t="inlineStr"/>
       <c r="F29" t="inlineStr"/>
       <c r="G29" t="inlineStr"/>
       <c r="H29" t="inlineStr">
         <is>
           <t>“Zəlzələlərin tədqiqatı” bürosu</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="J29" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K29" t="inlineStr">
         <is>
-          <t>current</t>
+          <t>former</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M29" t="inlineStr"/>
       <c r="N29" t="inlineStr"/>
       <c r="O29" t="inlineStr"/>
       <c r="P29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T29" s="2" t="n">
         <v>0</v>
       </c>
@@ -4290,51 +4282,51 @@
       <c r="D34" t="inlineStr">
         <is>
           <t>Səmədova</t>
         </is>
       </c>
       <c r="E34" t="inlineStr"/>
       <c r="F34" t="inlineStr"/>
       <c r="G34" t="inlineStr"/>
       <c r="H34" t="inlineStr">
         <is>
           <t>Maqnitometriya</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="J34" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
-          <t>current</t>
+          <t>former</t>
         </is>
       </c>
       <c r="L34" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M34" t="inlineStr"/>
       <c r="N34" t="inlineStr"/>
       <c r="O34" t="inlineStr"/>
       <c r="P34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T34" s="2" t="n">
         <v>0</v>
       </c>
@@ -4508,51 +4500,51 @@
       <c r="D36" t="inlineStr">
         <is>
           <t>Sultanova</t>
         </is>
       </c>
       <c r="E36" t="inlineStr"/>
       <c r="F36" t="inlineStr"/>
       <c r="G36" t="inlineStr"/>
       <c r="H36" t="inlineStr">
         <is>
           <t>Maqnitometriya</t>
         </is>
       </c>
       <c r="I36" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="J36" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K36" t="inlineStr">
         <is>
-          <t>current</t>
+          <t>former</t>
         </is>
       </c>
       <c r="L36" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M36" t="inlineStr"/>
       <c r="N36" t="inlineStr"/>
       <c r="O36" t="inlineStr"/>
       <c r="P36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T36" s="2" t="n">
         <v>0</v>
       </c>
@@ -4617,51 +4609,51 @@
       <c r="D37" t="inlineStr">
         <is>
           <t>Namazzadə</t>
         </is>
       </c>
       <c r="E37" t="inlineStr"/>
       <c r="F37" t="inlineStr"/>
       <c r="G37" t="inlineStr"/>
       <c r="H37" t="inlineStr">
         <is>
           <t>Maqnitometriya</t>
         </is>
       </c>
       <c r="I37" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="J37" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K37" t="inlineStr">
         <is>
-          <t>current</t>
+          <t>former</t>
         </is>
       </c>
       <c r="L37" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M37" t="inlineStr"/>
       <c r="N37" t="inlineStr"/>
       <c r="O37" t="inlineStr"/>
       <c r="P37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T37" s="2" t="n">
         <v>0</v>
       </c>
@@ -4726,51 +4718,51 @@
       <c r="D38" t="inlineStr">
         <is>
           <t>Məmmədova</t>
         </is>
       </c>
       <c r="E38" t="inlineStr"/>
       <c r="F38" t="inlineStr"/>
       <c r="G38" t="inlineStr"/>
       <c r="H38" t="inlineStr">
         <is>
           <t>Maqnitometriya</t>
         </is>
       </c>
       <c r="I38" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="J38" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K38" t="inlineStr">
         <is>
-          <t>current</t>
+          <t>former</t>
         </is>
       </c>
       <c r="L38" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M38" t="inlineStr"/>
       <c r="N38" t="inlineStr"/>
       <c r="O38" t="inlineStr"/>
       <c r="P38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T38" s="2" t="n">
         <v>0</v>
       </c>
@@ -4944,51 +4936,51 @@
       <c r="D40" t="inlineStr">
         <is>
           <t>Baxışiyeva</t>
         </is>
       </c>
       <c r="E40" t="inlineStr"/>
       <c r="F40" t="inlineStr"/>
       <c r="G40" t="inlineStr"/>
       <c r="H40" t="inlineStr">
         <is>
           <t>Mühəndis geologiyası və seysmik mikrorayonlaşdırma</t>
         </is>
       </c>
       <c r="I40" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="J40" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K40" t="inlineStr">
         <is>
-          <t>current</t>
+          <t>former</t>
         </is>
       </c>
       <c r="L40" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M40" t="inlineStr"/>
       <c r="N40" t="inlineStr"/>
       <c r="O40" t="inlineStr"/>
       <c r="P40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T40" s="2" t="n">
         <v>0</v>
       </c>
@@ -5162,51 +5154,51 @@
       <c r="D42" t="inlineStr">
         <is>
           <t>Mehdizadə</t>
         </is>
       </c>
       <c r="E42" t="inlineStr"/>
       <c r="F42" t="inlineStr"/>
       <c r="G42" t="inlineStr"/>
       <c r="H42" t="inlineStr">
         <is>
           <t>Mühəndis geologiyası və seysmik mikrorayonlaşdırma</t>
         </is>
       </c>
       <c r="I42" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="J42" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K42" t="inlineStr">
         <is>
-          <t>current</t>
+          <t>former</t>
         </is>
       </c>
       <c r="L42" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M42" t="inlineStr"/>
       <c r="N42" t="inlineStr"/>
       <c r="O42" t="inlineStr"/>
       <c r="P42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T42" s="2" t="n">
         <v>0</v>
       </c>
@@ -5271,51 +5263,51 @@
       <c r="D43" t="inlineStr">
         <is>
           <t>İsgəndərova</t>
         </is>
       </c>
       <c r="E43" t="inlineStr"/>
       <c r="F43" t="inlineStr"/>
       <c r="G43" t="inlineStr"/>
       <c r="H43" t="inlineStr">
         <is>
           <t>Mühəndis geologiyası və seysmik mikrorayonlaşdırma</t>
         </is>
       </c>
       <c r="I43" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="J43" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K43" t="inlineStr">
         <is>
-          <t>current</t>
+          <t>former</t>
         </is>
       </c>
       <c r="L43" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M43" t="inlineStr"/>
       <c r="N43" t="inlineStr"/>
       <c r="O43" t="inlineStr"/>
       <c r="P43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T43" s="2" t="n">
         <v>0</v>
       </c>
@@ -5925,51 +5917,51 @@
       <c r="D49" t="inlineStr">
         <is>
           <t>Bəkirov</t>
         </is>
       </c>
       <c r="E49" t="inlineStr"/>
       <c r="F49" t="inlineStr"/>
       <c r="G49" t="inlineStr"/>
       <c r="H49" t="inlineStr">
         <is>
           <t>“Zəlzələlərin tədqiqatı” bürosu</t>
         </is>
       </c>
       <c r="I49" t="inlineStr">
         <is>
           <t>Mühəndis</t>
         </is>
       </c>
       <c r="J49" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K49" t="inlineStr">
         <is>
-          <t>current</t>
+          <t>former</t>
         </is>
       </c>
       <c r="L49" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M49" t="inlineStr"/>
       <c r="N49" t="inlineStr"/>
       <c r="O49" t="inlineStr"/>
       <c r="P49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T49" s="2" t="n">
         <v>0</v>
       </c>
@@ -6143,51 +6135,51 @@
       <c r="D51" t="inlineStr">
         <is>
           <t>Əzimzadə</t>
         </is>
       </c>
       <c r="E51" t="inlineStr"/>
       <c r="F51" t="inlineStr"/>
       <c r="G51" t="inlineStr"/>
       <c r="H51" t="inlineStr">
         <is>
           <t>“Zəlzələlərin tədqiqatı” bürosu</t>
         </is>
       </c>
       <c r="I51" t="inlineStr">
         <is>
           <t>Mühəndis</t>
         </is>
       </c>
       <c r="J51" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K51" t="inlineStr">
         <is>
-          <t>current</t>
+          <t>former</t>
         </is>
       </c>
       <c r="L51" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M51" t="inlineStr"/>
       <c r="N51" t="inlineStr"/>
       <c r="O51" t="inlineStr"/>
       <c r="P51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T51" s="2" t="n">
         <v>0</v>
       </c>
@@ -6252,51 +6244,51 @@
       <c r="D52" t="inlineStr">
         <is>
           <t>Atakişiyev</t>
         </is>
       </c>
       <c r="E52" t="inlineStr"/>
       <c r="F52" t="inlineStr"/>
       <c r="G52" t="inlineStr"/>
       <c r="H52" t="inlineStr">
         <is>
           <t>Episentral</t>
         </is>
       </c>
       <c r="I52" t="inlineStr">
         <is>
           <t>Mühəndis</t>
         </is>
       </c>
       <c r="J52" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K52" t="inlineStr">
         <is>
-          <t>current</t>
+          <t>former</t>
         </is>
       </c>
       <c r="L52" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M52" t="inlineStr"/>
       <c r="N52" t="inlineStr"/>
       <c r="O52" t="inlineStr"/>
       <c r="P52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T52" s="2" t="n">
         <v>0</v>
       </c>
@@ -7877,192 +7869,188 @@
       <c r="B67" t="inlineStr">
         <is>
           <t>İlyas</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
           <t>Eldar oğlu</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
           <t>Kazımov</t>
         </is>
       </c>
       <c r="E67" t="inlineStr"/>
       <c r="F67" t="inlineStr"/>
       <c r="G67" t="inlineStr"/>
       <c r="H67" t="inlineStr">
         <is>
           <t>Geodinamika</t>
         </is>
       </c>
       <c r="I67" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J67" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K67" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L67" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M67" t="inlineStr">
         <is>
           <t>AMEA DərgiPark</t>
         </is>
       </c>
       <c r="N67" t="inlineStr">
         <is>
           <t>https://iremb.anas.az/users_profile/2529/11/#ameadergipark</t>
         </is>
       </c>
       <c r="O67" s="2" t="n">
         <v>3141</v>
       </c>
       <c r="P67" s="2" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="Q67" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R67" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S67" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T67" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U67" t="inlineStr">
         <is>
-          <t>2026-04-09T13:23:54.306626</t>
+          <t>2026-06-05T00:10:43.553395</t>
         </is>
       </c>
       <c r="V67" s="2" t="n">
         <v>1</v>
       </c>
       <c r="W67" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X67" s="2" t="n">
         <v>3</v>
       </c>
       <c r="Y67" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z67" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA67" s="2" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="AB67" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC67" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AD67" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE67" s="2" t="n">
         <v>3</v>
       </c>
       <c r="AF67" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG67" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH67" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI67" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="2" t="n">
         <v>2530</v>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>Ramidə</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
           <t>Ağa-Dadaş qızı</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
           <t>Kərəmova</t>
         </is>
       </c>
-      <c r="E68" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E68" t="inlineStr"/>
       <c r="F68" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G68" t="inlineStr"/>
       <c r="H68" t="inlineStr">
         <is>
           <t>Kompleks geokimyəvi tədqiqatlar</t>
         </is>
       </c>
       <c r="I68" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J68" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K68" t="inlineStr">
         <is>
-          <t>current</t>
+          <t>former</t>
         </is>
       </c>
       <c r="L68" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M68" t="inlineStr"/>
       <c r="N68" t="inlineStr"/>
       <c r="O68" t="inlineStr"/>
       <c r="P68" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q68" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R68" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S68" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T68" s="2" t="n">
         <v>0</v>
       </c>
@@ -8109,67 +8097,67 @@
       <c r="AI68" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="2" t="n">
         <v>2531</v>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>Azay</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
           <t>Qurbətoviç</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
           <t>Rzayev</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>F-r. üzrə   fəlsəfə doktoru</t>
+          <t>fizika-riyaziyyat üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G69" t="inlineStr"/>
       <c r="H69" t="inlineStr">
         <is>
           <t>Kompleks tədqiqatların elmi araşdırılması</t>
         </is>
       </c>
       <c r="I69" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J69" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K69" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L69" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M69" t="inlineStr"/>
       <c r="N69" t="inlineStr"/>
       <c r="O69" t="inlineStr"/>
       <c r="P69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q69" s="2" t="n">
         <v>0</v>
@@ -8242,174 +8230,174 @@
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
           <t>Qaravəliyev</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
           <t>geologiya-minerologiya üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G70" t="inlineStr"/>
       <c r="H70" t="inlineStr">
         <is>
           <t>Makroseysmik tədqiqatlar</t>
         </is>
       </c>
       <c r="I70" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J70" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K70" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L70" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M70" t="inlineStr">
         <is>
           <t>AMEA DərgiPark</t>
         </is>
       </c>
       <c r="N70" t="inlineStr">
         <is>
           <t>https://iremb.anas.az/users_profile/2532/11/#ameadergipark</t>
         </is>
       </c>
       <c r="O70" s="2" t="n">
         <v>3134</v>
       </c>
       <c r="P70" s="2" t="n">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="Q70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U70" t="inlineStr">
         <is>
-          <t>2026-04-09T13:23:54.313635</t>
+          <t>2026-06-05T00:10:43.560917</t>
         </is>
       </c>
       <c r="V70" s="2" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="W70" s="2" t="n">
         <v>1</v>
       </c>
       <c r="X70" s="2" t="n">
         <v>4</v>
       </c>
       <c r="Y70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA70" s="2" t="n">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="AB70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC70" s="2" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="AD70" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AE70" s="2" t="n">
         <v>4</v>
       </c>
       <c r="AF70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI70" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="2" t="n">
         <v>2533</v>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>Nadirşah</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
           <t>Balakişi oğlu</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
           <t>Xankişiyev</t>
         </is>
       </c>
       <c r="E71" t="inlineStr"/>
       <c r="F71" t="inlineStr"/>
       <c r="G71" t="inlineStr"/>
       <c r="H71" t="inlineStr">
         <is>
           <t>Maqnitometriya</t>
         </is>
       </c>
       <c r="I71" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J71" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K71" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L71" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M71" t="inlineStr"/>
       <c r="N71" t="inlineStr"/>
       <c r="O71" t="inlineStr"/>
       <c r="P71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q71" s="2" t="n">
         <v>0</v>
@@ -8474,51 +8462,51 @@
       <c r="B72" t="inlineStr">
         <is>
           <t>Lalə</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
           <t>Tofiq qızı</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
           <t>Fəttahova</t>
         </is>
       </c>
       <c r="E72" t="inlineStr"/>
       <c r="F72" t="inlineStr"/>
       <c r="G72" t="inlineStr"/>
       <c r="H72" t="inlineStr">
         <is>
           <t>Mühəndis geologiyası və seysmik mikrorayonlaşdırma</t>
         </is>
       </c>
       <c r="I72" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J72" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K72" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L72" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M72" t="inlineStr"/>
       <c r="N72" t="inlineStr"/>
       <c r="O72" t="inlineStr"/>
       <c r="P72" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q72" s="2" t="n">
         <v>0</v>
@@ -8583,307 +8571,311 @@
       <c r="B73" t="inlineStr">
         <is>
           <t>Elçin</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
           <t>Məcid oğlu</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
           <t>Bağırov</t>
         </is>
       </c>
       <c r="E73" t="inlineStr"/>
       <c r="F73" t="inlineStr"/>
       <c r="G73" t="inlineStr"/>
       <c r="H73" t="inlineStr">
         <is>
           <t>Qravimetriya</t>
         </is>
       </c>
       <c r="I73" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J73" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K73" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L73" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M73" t="inlineStr">
         <is>
           <t>AMEA DərgiPark</t>
         </is>
       </c>
       <c r="N73" t="inlineStr">
         <is>
           <t>https://iremb.anas.az/users_profile/2535/11/#ameadergipark</t>
         </is>
       </c>
       <c r="O73" s="2" t="n">
         <v>3133</v>
       </c>
       <c r="P73" s="2" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="Q73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U73" t="inlineStr">
         <is>
-          <t>2026-04-09T13:23:54.320850</t>
+          <t>2026-06-05T00:10:43.570416</t>
         </is>
       </c>
       <c r="V73" s="2" t="n">
         <v>1</v>
       </c>
       <c r="W73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X73" s="2" t="n">
         <v>3</v>
       </c>
       <c r="Y73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA73" s="2" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="AB73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC73" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AD73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE73" s="2" t="n">
         <v>3</v>
       </c>
       <c r="AF73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI73" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="2" t="n">
         <v>2536</v>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>Tahir</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
           <t>Yadigar oğlu</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
           <t>Məmmədli</t>
         </is>
       </c>
-      <c r="E74" t="inlineStr"/>
+      <c r="E74" t="inlineStr">
+        <is>
+          <t>geologiya-mineralogiya elmləri doktoru</t>
+        </is>
+      </c>
       <c r="F74" t="inlineStr"/>
       <c r="G74" t="inlineStr"/>
       <c r="H74" t="inlineStr">
         <is>
           <t>Seysmologiya</t>
         </is>
       </c>
       <c r="I74" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J74" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K74" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L74" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M74" t="inlineStr">
         <is>
           <t>AMEA DərgiPark</t>
         </is>
       </c>
       <c r="N74" t="inlineStr">
         <is>
           <t>https://iremb.anas.az/users_profile/2536/11/#ameadergipark</t>
         </is>
       </c>
       <c r="O74" s="2" t="n">
         <v>3139</v>
       </c>
       <c r="P74" s="2" t="n">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="Q74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U74" t="inlineStr">
         <is>
-          <t>2026-04-09T13:23:54.328354</t>
+          <t>2026-06-05T00:10:43.580464</t>
         </is>
       </c>
       <c r="V74" s="2" t="n">
         <v>2</v>
       </c>
       <c r="W74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X74" s="2" t="n">
         <v>4</v>
       </c>
       <c r="Y74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA74" s="2" t="n">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="AB74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC74" s="2" t="n">
         <v>2</v>
       </c>
       <c r="AD74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE74" s="2" t="n">
         <v>4</v>
       </c>
       <c r="AF74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI74" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="2" t="n">
         <v>2537</v>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>Gülnarə</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
           <t>Əbdüləli qızı</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
           <t>Alxanova</t>
         </is>
       </c>
       <c r="E75" t="inlineStr"/>
       <c r="F75" t="inlineStr"/>
       <c r="G75" t="inlineStr"/>
       <c r="H75" t="inlineStr">
         <is>
           <t>Tədris</t>
         </is>
       </c>
       <c r="I75" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J75" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K75" t="inlineStr">
         <is>
-          <t>current</t>
+          <t>former</t>
         </is>
       </c>
       <c r="L75" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M75" t="inlineStr"/>
       <c r="N75" t="inlineStr"/>
       <c r="O75" t="inlineStr"/>
       <c r="P75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T75" s="2" t="n">
         <v>0</v>
       </c>
@@ -8928,149 +8920,157 @@
         <v>0</v>
       </c>
       <c r="AI75" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="2" t="n">
         <v>2538</v>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>Səbinə</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
           <t>Eldar qızı</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
           <t>Kazımova</t>
         </is>
       </c>
-      <c r="E76" t="inlineStr"/>
-      <c r="F76" t="inlineStr"/>
+      <c r="E76" t="inlineStr">
+        <is>
+          <t>geologiya-minerologiya üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="F76" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="G76" t="inlineStr"/>
       <c r="H76" t="inlineStr">
         <is>
           <t>Zəlzələ ocaqlarının dinamikası</t>
         </is>
       </c>
       <c r="I76" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J76" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K76" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L76" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M76" t="inlineStr">
         <is>
           <t>AMEA DərgiPark</t>
         </is>
       </c>
       <c r="N76" t="inlineStr">
         <is>
           <t>https://iremb.anas.az/users_profile/2538/11/#ameadergipark</t>
         </is>
       </c>
       <c r="O76" s="2" t="n">
         <v>3137</v>
       </c>
       <c r="P76" s="2" t="n">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="Q76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U76" t="inlineStr">
         <is>
-          <t>2026-04-09T13:23:54.338907</t>
+          <t>2026-06-05T00:10:43.591976</t>
         </is>
       </c>
       <c r="V76" s="2" t="n">
         <v>2</v>
       </c>
       <c r="W76" s="2" t="n">
         <v>1</v>
       </c>
       <c r="X76" s="2" t="n">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="Y76" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Z76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA76" s="2" t="n">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="AB76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC76" s="2" t="n">
         <v>2</v>
       </c>
       <c r="AD76" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AE76" s="2" t="n">
         <v>9</v>
       </c>
       <c r="AF76" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AG76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH76" s="2" t="n">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="AI76" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="2" t="n">
         <v>2539</v>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>Pərvin</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
           <t>Cavanşir qızı</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
           <t>Məmmədova</t>
         </is>
       </c>
       <c r="E77" t="inlineStr"/>