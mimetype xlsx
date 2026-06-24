--- v0 (2026-04-16)
+++ v1 (2026-06-24)
@@ -668,55 +668,51 @@
       <c r="AI1" s="1" t="inlineStr">
         <is>
           <t>n_citations_by_month</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="n">
         <v>2464</v>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Yaqub</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>Emin oğlu</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>Əhmədov</t>
         </is>
       </c>
-      <c r="E2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E2" t="inlineStr"/>
       <c r="F2" t="inlineStr"/>
       <c r="G2" t="inlineStr"/>
       <c r="H2" t="inlineStr">
         <is>
           <t>Kompleks tədqiqatların elmi araşdırılması</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
@@ -730,51 +726,51 @@
       <c r="N2" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=j87SpqcAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O2" s="2" t="n">
         <v>952</v>
       </c>
       <c r="P2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U2" t="inlineStr">
         <is>
-          <t>2026-04-08T14:09:34.829639</t>
+          <t>2026-06-04T04:10:06.901671</t>
         </is>
       </c>
       <c r="V2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X2" s="2" t="n">
         <v>14</v>
       </c>
       <c r="Y2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC2" s="2" t="n">
         <v>0</v>
@@ -795,92 +791,80 @@
         <v>0</v>
       </c>
       <c r="AI2" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>2465</v>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Teyyub</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>Xuduş oğlu</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>Şükürov</t>
         </is>
       </c>
-      <c r="E3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E3" t="inlineStr"/>
       <c r="F3" t="inlineStr"/>
       <c r="G3" t="inlineStr"/>
       <c r="H3" t="inlineStr">
         <is>
           <t>Kompleks tədqiqatların elmi araşdırılması</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
-      <c r="M3" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="M3" t="inlineStr"/>
+      <c r="N3" t="inlineStr"/>
       <c r="O3" t="inlineStr"/>
       <c r="P3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U3" t="inlineStr"/>
       <c r="V3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X3" s="2" t="n">
         <v>0</v>
@@ -968,110 +952,110 @@
       </c>
       <c r="K4" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=yFCWtmoAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O4" s="2" t="n">
         <v>954</v>
       </c>
       <c r="P4" s="2" t="n">
-        <v>1047</v>
+        <v>1085</v>
       </c>
       <c r="Q4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U4" t="inlineStr">
         <is>
-          <t>2026-04-08T14:09:34.829639</t>
+          <t>2026-06-04T04:10:06.901671</t>
         </is>
       </c>
       <c r="V4" s="2" t="n">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="W4" s="2" t="n">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="X4" s="2" t="n">
-        <v>137</v>
+        <v>142</v>
       </c>
       <c r="Y4" s="2" t="n">
         <v>9</v>
       </c>
       <c r="Z4" s="2" t="n">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="AA4" s="2" t="n">
-        <v>1038</v>
+        <v>1067</v>
       </c>
       <c r="AB4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC4" s="2" t="n">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="AD4" s="2" t="n">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="AE4" s="2" t="n">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="AF4" s="2" t="n">
         <v>9</v>
       </c>
       <c r="AG4" s="2" t="n">
         <v>133</v>
       </c>
       <c r="AH4" s="2" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="AI4" s="2" t="n">
-        <v>9</v>
+        <v>18</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
         <v>2467</v>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Fətəli</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>Nəriman oğlu</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>Abdullayev</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>Siyasi elmlər üzrə elmlər doktoru</t>
         </is>
@@ -1171,51 +1155,51 @@
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
         <v>2468</v>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Altay</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>Xəqani oğlu</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>Cəfərov</t>
         </is>
       </c>
       <c r="E6" t="inlineStr"/>
       <c r="F6" t="inlineStr"/>
       <c r="G6" t="inlineStr"/>
       <c r="H6" t="inlineStr">
         <is>
-          <t>“Elektron xidmətlər”</t>
+          <t>Elektron xidmətlər</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
           <t>Google Scholar</t>
@@ -1341,51 +1325,51 @@
       <c r="N7" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=OC1cdrMAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O7" s="2" t="n">
         <v>956</v>
       </c>
       <c r="P7" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q7" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R7" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S7" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T7" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U7" t="inlineStr">
         <is>
-          <t>2026-04-08T14:09:34.829639</t>
+          <t>2026-06-04T04:10:06.901671</t>
         </is>
       </c>
       <c r="V7" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W7" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X7" s="2" t="n">
         <v>19</v>
       </c>
       <c r="Y7" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z7" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA7" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB7" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC7" s="2" t="n">
         <v>0</v>
@@ -1464,51 +1448,51 @@
       <c r="N8" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=XPeavZsAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O8" s="2" t="n">
         <v>957</v>
       </c>
       <c r="P8" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q8" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R8" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S8" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T8" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U8" t="inlineStr">
         <is>
-          <t>2026-04-08T14:09:34.829639</t>
+          <t>2026-06-04T04:10:06.901671</t>
         </is>
       </c>
       <c r="V8" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W8" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X8" s="2" t="n">
         <v>13</v>
       </c>
       <c r="Y8" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z8" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA8" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB8" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC8" s="2" t="n">
         <v>0</v>
@@ -1704,94 +1688,94 @@
       <c r="N10" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=p8uNeOoAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O10" s="2" t="n">
         <v>959</v>
       </c>
       <c r="P10" s="2" t="n">
         <v>19</v>
       </c>
       <c r="Q10" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R10" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S10" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T10" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U10" t="inlineStr">
         <is>
-          <t>2026-04-08T14:09:34.829639</t>
+          <t>2026-06-04T04:10:06.901671</t>
         </is>
       </c>
       <c r="V10" s="2" t="n">
         <v>3</v>
       </c>
       <c r="W10" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X10" s="2" t="n">
         <v>62</v>
       </c>
       <c r="Y10" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Z10" s="2" t="n">
         <v>4</v>
       </c>
       <c r="AA10" s="2" t="n">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="AB10" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC10" s="2" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="AD10" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE10" s="2" t="n">
         <v>62</v>
       </c>
       <c r="AF10" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AG10" s="2" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="AH10" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI10" s="2" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
         <v>2473</v>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Mahirə</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>Ramiz qızı</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>Tağıyeva</t>
         </is>
       </c>
       <c r="E11" t="inlineStr"/>
       <c r="F11" t="inlineStr"/>
       <c r="G11" t="inlineStr"/>
       <c r="H11" t="inlineStr">
@@ -1827,51 +1811,51 @@
       <c r="N11" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=-CWFYwYAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O11" s="2" t="n">
         <v>960</v>
       </c>
       <c r="P11" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q11" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R11" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S11" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T11" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U11" t="inlineStr">
         <is>
-          <t>2026-04-08T14:09:34.829639</t>
+          <t>2026-06-04T04:10:06.901671</t>
         </is>
       </c>
       <c r="V11" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W11" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X11" s="2" t="n">
         <v>32</v>
       </c>
       <c r="Y11" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z11" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA11" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB11" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC11" s="2" t="n">
         <v>0</v>
@@ -1920,60 +1904,52 @@
       <c r="H12" t="inlineStr">
         <is>
           <t>“Zəlzələlərin tədqiqatı” bürosu</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
           <t>Böyükk elmi işçi</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
-      <c r="M12" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="M12" t="inlineStr"/>
+      <c r="N12" t="inlineStr"/>
       <c r="O12" t="inlineStr"/>
       <c r="P12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U12" t="inlineStr"/>
       <c r="V12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X12" s="2" t="n">
         <v>0</v>
@@ -2055,190 +2031,190 @@
       </c>
       <c r="K13" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=jaNCF5UAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O13" s="2" t="n">
         <v>962</v>
       </c>
       <c r="P13" s="2" t="n">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="Q13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U13" t="inlineStr">
         <is>
-          <t>2026-04-08T14:09:34.829639</t>
+          <t>2026-06-04T04:10:06.901671</t>
         </is>
       </c>
       <c r="V13" s="2" t="n">
         <v>7</v>
       </c>
       <c r="W13" s="2" t="n">
         <v>4</v>
       </c>
       <c r="X13" s="2" t="n">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="Y13" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Z13" s="2" t="n">
         <v>11</v>
       </c>
       <c r="AA13" s="2" t="n">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="AB13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC13" s="2" t="n">
         <v>7</v>
       </c>
       <c r="AD13" s="2" t="n">
         <v>4</v>
       </c>
       <c r="AE13" s="2" t="n">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="AF13" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AG13" s="2" t="n">
         <v>11</v>
       </c>
       <c r="AH13" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AI13" s="2" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
         <v>2476</v>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>Ruqiyyə</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>Daniel qızı</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>Kərimova</t>
         </is>
       </c>
       <c r="E14" t="inlineStr"/>
       <c r="F14" t="inlineStr"/>
       <c r="G14" t="inlineStr"/>
       <c r="H14" t="inlineStr">
         <is>
           <t>“Zəlzələlərin tədqiqatı” bürosu</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
           <t>Büro rəisinin müavini</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>current</t>
+          <t>former</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=93XOc7YAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O14" s="2" t="n">
         <v>963</v>
       </c>
       <c r="P14" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Q14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U14" t="inlineStr">
         <is>
-          <t>2026-04-08T14:09:34.829639</t>
+          <t>2026-05-12T11:14:01.994515</t>
         </is>
       </c>
       <c r="V14" s="2" t="n">
         <v>1</v>
       </c>
       <c r="W14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X14" s="2" t="n">
         <v>4</v>
       </c>
       <c r="Y14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA14" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AB14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC14" s="2" t="n">
         <v>1</v>
@@ -2317,51 +2293,51 @@
       <c r="N15" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=eFegJ2kAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O15" s="2" t="n">
         <v>964</v>
       </c>
       <c r="P15" s="2" t="n">
         <v>10</v>
       </c>
       <c r="Q15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U15" t="inlineStr">
         <is>
-          <t>2026-04-08T14:09:34.829639</t>
+          <t>2026-06-04T04:10:06.901671</t>
         </is>
       </c>
       <c r="V15" s="2" t="n">
         <v>1</v>
       </c>
       <c r="W15" s="2" t="n">
         <v>1</v>
       </c>
       <c r="X15" s="2" t="n">
         <v>7</v>
       </c>
       <c r="Y15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA15" s="2" t="n">
         <v>10</v>
       </c>
       <c r="AB15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC15" s="2" t="n">
         <v>1</v>
@@ -2557,51 +2533,51 @@
       <c r="N17" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=0PfpDs8AAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O17" s="2" t="n">
         <v>966</v>
       </c>
       <c r="P17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U17" t="inlineStr">
         <is>
-          <t>2026-04-08T14:09:34.829639</t>
+          <t>2026-06-04T04:10:06.901671</t>
         </is>
       </c>
       <c r="V17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X17" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Y17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC17" s="2" t="n">
         <v>0</v>
@@ -2680,51 +2656,51 @@
       <c r="N18" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=MrlH-m4AAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O18" s="2" t="n">
         <v>967</v>
       </c>
       <c r="P18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U18" t="inlineStr">
         <is>
-          <t>2026-04-08T14:09:34.829639</t>
+          <t>2026-06-04T04:10:06.901671</t>
         </is>
       </c>
       <c r="V18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X18" s="2" t="n">
         <v>8</v>
       </c>
       <c r="Y18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC18" s="2" t="n">
         <v>0</v>
@@ -2803,51 +2779,51 @@
       <c r="N19" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=5erh2ncAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O19" s="2" t="n">
         <v>968</v>
       </c>
       <c r="P19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U19" t="inlineStr">
         <is>
-          <t>2026-04-08T14:09:34.829639</t>
+          <t>2026-06-04T04:10:06.901671</t>
         </is>
       </c>
       <c r="V19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X19" s="2" t="n">
         <v>2</v>
       </c>
       <c r="Y19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC19" s="2" t="n">
         <v>0</v>
@@ -3043,51 +3019,51 @@
       <c r="N21" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=EBu3YugAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O21" s="2" t="n">
         <v>970</v>
       </c>
       <c r="P21" s="2" t="n">
         <v>10</v>
       </c>
       <c r="Q21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U21" t="inlineStr">
         <is>
-          <t>2026-04-08T14:09:34.829639</t>
+          <t>2026-06-04T04:10:06.901671</t>
         </is>
       </c>
       <c r="V21" s="2" t="n">
         <v>2</v>
       </c>
       <c r="W21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X21" s="2" t="n">
         <v>15</v>
       </c>
       <c r="Y21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z21" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AA21" s="2" t="n">
         <v>10</v>
       </c>
       <c r="AB21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC21" s="2" t="n">
         <v>2</v>
@@ -3150,104 +3126,104 @@
       </c>
       <c r="K22" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M22" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=6YgChYYAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O22" s="2" t="n">
         <v>971</v>
       </c>
       <c r="P22" s="2" t="n">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="Q22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U22" t="inlineStr">
         <is>
-          <t>2026-04-08T14:09:34.829639</t>
+          <t>2026-06-04T04:10:06.901671</t>
         </is>
       </c>
       <c r="V22" s="2" t="n">
         <v>3</v>
       </c>
       <c r="W22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X22" s="2" t="n">
         <v>14</v>
       </c>
       <c r="Y22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z22" s="2" t="n">
+        <v>4</v>
+      </c>
+      <c r="AA22" s="2" t="n">
+        <v>17</v>
+      </c>
+      <c r="AB22" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC22" s="2" t="n">
         <v>3</v>
-      </c>
-[...7 lines deleted...]
-        <v>2</v>
       </c>
       <c r="AD22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE22" s="2" t="n">
         <v>14</v>
       </c>
       <c r="AF22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG22" s="2" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="AH22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI22" s="2" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="n">
         <v>2485</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>Günay</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>İxtiyar qızı</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Bəkdəmirova</t>
@@ -3602,89 +3578,89 @@
       <c r="D26" t="inlineStr">
         <is>
           <t>Aslanlı</t>
         </is>
       </c>
       <c r="E26" t="inlineStr"/>
       <c r="F26" t="inlineStr"/>
       <c r="G26" t="inlineStr"/>
       <c r="H26" t="inlineStr">
         <is>
           <t>“Zəlzələlərin tədqiqatı” bürosu</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="J26" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
-          <t>current</t>
+          <t>former</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M26" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=hTVyo_4AAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O26" s="2" t="n">
         <v>975</v>
       </c>
       <c r="P26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U26" t="inlineStr">
         <is>
-          <t>2026-04-08T14:09:34.829639</t>
+          <t>2026-05-12T11:14:01.994515</t>
         </is>
       </c>
       <c r="V26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X26" s="2" t="n">
         <v>9</v>
       </c>
       <c r="Y26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC26" s="2" t="n">
         <v>0</v>
@@ -3702,51 +3678,51 @@
         <v>0</v>
       </c>
       <c r="AH26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI26" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="n">
         <v>2489</v>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>Türkay</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>Kamil qızı</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>İbadzadə</t>
+          <t>Feyzullazadə</t>
         </is>
       </c>
       <c r="E27" t="inlineStr"/>
       <c r="F27" t="inlineStr"/>
       <c r="G27" t="inlineStr"/>
       <c r="H27" t="inlineStr">
         <is>
           <t>“Zəlzələlərin tədqiqatı” bürosu</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="J27" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
@@ -3951,114 +3927,120 @@
       <c r="D29" t="inlineStr">
         <is>
           <t>Çələbiyeva</t>
         </is>
       </c>
       <c r="E29" t="inlineStr"/>
       <c r="F29" t="inlineStr"/>
       <c r="G29" t="inlineStr"/>
       <c r="H29" t="inlineStr">
         <is>
           <t>“Zəlzələlərin tədqiqatı” bürosu</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="J29" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K29" t="inlineStr">
         <is>
-          <t>current</t>
+          <t>former</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M29" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=mNXCQBEAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
-      <c r="O29" t="inlineStr"/>
+      <c r="O29" s="2" t="n">
+        <v>977</v>
+      </c>
       <c r="P29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T29" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="U29" t="inlineStr"/>
+      <c r="U29" t="inlineStr">
+        <is>
+          <t>2024-09-01T13:19:45.333688</t>
+        </is>
+      </c>
       <c r="V29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X29" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Y29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE29" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AF29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI29" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="n">
         <v>2492</v>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>Sahilə</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
@@ -4340,91 +4322,91 @@
       <c r="N32" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=LGHe1B4AAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O32" s="2" t="n">
         <v>980</v>
       </c>
       <c r="P32" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Q32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U32" t="inlineStr">
         <is>
-          <t>2026-04-08T14:09:34.829639</t>
+          <t>2026-06-04T04:10:06.901671</t>
         </is>
       </c>
       <c r="V32" s="2" t="n">
         <v>1</v>
       </c>
       <c r="W32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X32" s="2" t="n">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="Y32" s="2" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="Z32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA32" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AB32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC32" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AD32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE32" s="2" t="n">
         <v>20</v>
       </c>
       <c r="AF32" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AG32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH32" s="2" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="AI32" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="n">
         <v>2495</v>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>Fəridə</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>Akif qızı</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>Ağakişiyeva</t>
         </is>
       </c>
       <c r="E33" t="inlineStr"/>
@@ -4443,102 +4425,96 @@
       <c r="J33" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K33" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L33" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M33" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N33" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=XBJ0AsoAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
-      <c r="O33" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="O33" t="inlineStr"/>
       <c r="P33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T33" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="U33" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="U33" t="inlineStr"/>
       <c r="V33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X33" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Y33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE33" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AF33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI33" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="n">
         <v>2496</v>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>Aygün</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
@@ -4548,51 +4524,51 @@
       <c r="D34" t="inlineStr">
         <is>
           <t>Səmədova</t>
         </is>
       </c>
       <c r="E34" t="inlineStr"/>
       <c r="F34" t="inlineStr"/>
       <c r="G34" t="inlineStr"/>
       <c r="H34" t="inlineStr">
         <is>
           <t>Maqnitometriya</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="J34" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
-          <t>current</t>
+          <t>former</t>
         </is>
       </c>
       <c r="L34" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M34" t="inlineStr"/>
       <c r="N34" t="inlineStr"/>
       <c r="O34" t="inlineStr"/>
       <c r="P34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T34" s="2" t="n">
         <v>0</v>
       </c>
@@ -4774,89 +4750,89 @@
       <c r="D36" t="inlineStr">
         <is>
           <t>Sultanova</t>
         </is>
       </c>
       <c r="E36" t="inlineStr"/>
       <c r="F36" t="inlineStr"/>
       <c r="G36" t="inlineStr"/>
       <c r="H36" t="inlineStr">
         <is>
           <t>Maqnitometriya</t>
         </is>
       </c>
       <c r="I36" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="J36" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K36" t="inlineStr">
         <is>
-          <t>current</t>
+          <t>former</t>
         </is>
       </c>
       <c r="L36" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M36" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N36" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=7m_5a8cAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O36" s="2" t="n">
         <v>983</v>
       </c>
       <c r="P36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U36" t="inlineStr">
         <is>
-          <t>2026-04-08T14:09:34.829639</t>
+          <t>2026-05-12T11:14:01.994515</t>
         </is>
       </c>
       <c r="V36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X36" s="2" t="n">
         <v>26</v>
       </c>
       <c r="Y36" s="2" t="n">
         <v>2</v>
       </c>
       <c r="Z36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC36" s="2" t="n">
         <v>0</v>
@@ -4897,89 +4873,89 @@
       <c r="D37" t="inlineStr">
         <is>
           <t>Namazzadə</t>
         </is>
       </c>
       <c r="E37" t="inlineStr"/>
       <c r="F37" t="inlineStr"/>
       <c r="G37" t="inlineStr"/>
       <c r="H37" t="inlineStr">
         <is>
           <t>Maqnitometriya</t>
         </is>
       </c>
       <c r="I37" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="J37" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K37" t="inlineStr">
         <is>
-          <t>current</t>
+          <t>former</t>
         </is>
       </c>
       <c r="L37" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M37" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N37" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=teXfkuYAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O37" s="2" t="n">
         <v>984</v>
       </c>
       <c r="P37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U37" t="inlineStr">
         <is>
-          <t>2026-04-08T14:09:34.829639</t>
+          <t>2026-05-12T11:14:01.994515</t>
         </is>
       </c>
       <c r="V37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X37" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Y37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC37" s="2" t="n">
         <v>0</v>
@@ -5020,89 +4996,89 @@
       <c r="D38" t="inlineStr">
         <is>
           <t>Məmmədova</t>
         </is>
       </c>
       <c r="E38" t="inlineStr"/>
       <c r="F38" t="inlineStr"/>
       <c r="G38" t="inlineStr"/>
       <c r="H38" t="inlineStr">
         <is>
           <t>Maqnitometriya</t>
         </is>
       </c>
       <c r="I38" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="J38" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K38" t="inlineStr">
         <is>
-          <t>current</t>
+          <t>former</t>
         </is>
       </c>
       <c r="L38" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M38" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N38" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=ff_exeMAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O38" s="2" t="n">
         <v>985</v>
       </c>
       <c r="P38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U38" t="inlineStr">
         <is>
-          <t>2026-04-08T14:09:34.829639</t>
+          <t>2026-05-12T11:14:01.994515</t>
         </is>
       </c>
       <c r="V38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X38" s="2" t="n">
         <v>3</v>
       </c>
       <c r="Y38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC38" s="2" t="n">
         <v>0</v>
@@ -5252,114 +5228,120 @@
       <c r="D40" t="inlineStr">
         <is>
           <t>Baxışiyeva</t>
         </is>
       </c>
       <c r="E40" t="inlineStr"/>
       <c r="F40" t="inlineStr"/>
       <c r="G40" t="inlineStr"/>
       <c r="H40" t="inlineStr">
         <is>
           <t>Mühəndis geologiyası və seysmik mikrorayonlaşdırma</t>
         </is>
       </c>
       <c r="I40" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="J40" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K40" t="inlineStr">
         <is>
-          <t>current</t>
+          <t>former</t>
         </is>
       </c>
       <c r="L40" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M40" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N40" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=aYTWSogAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
-      <c r="O40" t="inlineStr"/>
+      <c r="O40" s="2" t="n">
+        <v>986</v>
+      </c>
       <c r="P40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T40" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="U40" t="inlineStr"/>
+      <c r="U40" t="inlineStr">
+        <is>
+          <t>2024-09-01T13:19:45.333688</t>
+        </is>
+      </c>
       <c r="V40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X40" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Y40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE40" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AF40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI40" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="n">
         <v>2503</v>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>Günay</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
@@ -5478,89 +5460,89 @@
       <c r="D42" t="inlineStr">
         <is>
           <t>Mehdizadə</t>
         </is>
       </c>
       <c r="E42" t="inlineStr"/>
       <c r="F42" t="inlineStr"/>
       <c r="G42" t="inlineStr"/>
       <c r="H42" t="inlineStr">
         <is>
           <t>Mühəndis geologiyası və seysmik mikrorayonlaşdırma</t>
         </is>
       </c>
       <c r="I42" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="J42" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K42" t="inlineStr">
         <is>
-          <t>current</t>
+          <t>former</t>
         </is>
       </c>
       <c r="L42" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M42" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N42" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=4OCeStYAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O42" s="2" t="n">
         <v>987</v>
       </c>
       <c r="P42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U42" t="inlineStr">
         <is>
-          <t>2026-04-08T14:09:34.829639</t>
+          <t>2026-05-12T11:14:01.994515</t>
         </is>
       </c>
       <c r="V42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X42" s="2" t="n">
         <v>9</v>
       </c>
       <c r="Y42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC42" s="2" t="n">
         <v>0</v>
@@ -5601,114 +5583,120 @@
       <c r="D43" t="inlineStr">
         <is>
           <t>İsgəndərova</t>
         </is>
       </c>
       <c r="E43" t="inlineStr"/>
       <c r="F43" t="inlineStr"/>
       <c r="G43" t="inlineStr"/>
       <c r="H43" t="inlineStr">
         <is>
           <t>Mühəndis geologiyası və seysmik mikrorayonlaşdırma</t>
         </is>
       </c>
       <c r="I43" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="J43" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K43" t="inlineStr">
         <is>
-          <t>current</t>
+          <t>former</t>
         </is>
       </c>
       <c r="L43" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M43" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N43" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=mcpG81wAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
-      <c r="O43" t="inlineStr"/>
+      <c r="O43" s="2" t="n">
+        <v>988</v>
+      </c>
       <c r="P43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T43" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="U43" t="inlineStr"/>
+      <c r="U43" t="inlineStr">
+        <is>
+          <t>2024-09-01T13:19:45.333688</t>
+        </is>
+      </c>
       <c r="V43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X43" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Y43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE43" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AF43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI43" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="n">
         <v>2506</v>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>Sevinc</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
@@ -6170,60 +6158,52 @@
       <c r="H48" t="inlineStr">
         <is>
           <t>Zəlzələ ocaqlarının dinamikası</t>
         </is>
       </c>
       <c r="I48" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="J48" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K48" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L48" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
-      <c r="M48" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="M48" t="inlineStr"/>
+      <c r="N48" t="inlineStr"/>
       <c r="O48" t="inlineStr"/>
       <c r="P48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U48" t="inlineStr"/>
       <c r="V48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X48" s="2" t="n">
         <v>0</v>
@@ -6279,51 +6259,51 @@
       <c r="D49" t="inlineStr">
         <is>
           <t>Bəkirov</t>
         </is>
       </c>
       <c r="E49" t="inlineStr"/>
       <c r="F49" t="inlineStr"/>
       <c r="G49" t="inlineStr"/>
       <c r="H49" t="inlineStr">
         <is>
           <t>“Zəlzələlərin tədqiqatı” bürosu</t>
         </is>
       </c>
       <c r="I49" t="inlineStr">
         <is>
           <t>Mühəndis</t>
         </is>
       </c>
       <c r="J49" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K49" t="inlineStr">
         <is>
-          <t>current</t>
+          <t>former</t>
         </is>
       </c>
       <c r="L49" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M49" t="inlineStr"/>
       <c r="N49" t="inlineStr"/>
       <c r="O49" t="inlineStr"/>
       <c r="P49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T49" s="2" t="n">
         <v>0</v>
       </c>
@@ -6505,114 +6485,120 @@
       <c r="D51" t="inlineStr">
         <is>
           <t>Əzimzadə</t>
         </is>
       </c>
       <c r="E51" t="inlineStr"/>
       <c r="F51" t="inlineStr"/>
       <c r="G51" t="inlineStr"/>
       <c r="H51" t="inlineStr">
         <is>
           <t>“Zəlzələlərin tədqiqatı” bürosu</t>
         </is>
       </c>
       <c r="I51" t="inlineStr">
         <is>
           <t>Mühəndis</t>
         </is>
       </c>
       <c r="J51" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K51" t="inlineStr">
         <is>
-          <t>current</t>
+          <t>former</t>
         </is>
       </c>
       <c r="L51" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M51" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N51" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=mczcd9sAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
-      <c r="O51" t="inlineStr"/>
+      <c r="O51" s="2" t="n">
+        <v>992</v>
+      </c>
       <c r="P51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T51" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="U51" t="inlineStr"/>
+      <c r="U51" t="inlineStr">
+        <is>
+          <t>2024-09-01T13:19:45.333688</t>
+        </is>
+      </c>
       <c r="V51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X51" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Y51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE51" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AF51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI51" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="2" t="n">
         <v>2514</v>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>Ayaz</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
@@ -6622,114 +6608,120 @@
       <c r="D52" t="inlineStr">
         <is>
           <t>Atakişiyev</t>
         </is>
       </c>
       <c r="E52" t="inlineStr"/>
       <c r="F52" t="inlineStr"/>
       <c r="G52" t="inlineStr"/>
       <c r="H52" t="inlineStr">
         <is>
           <t>Episentral</t>
         </is>
       </c>
       <c r="I52" t="inlineStr">
         <is>
           <t>Mühəndis</t>
         </is>
       </c>
       <c r="J52" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K52" t="inlineStr">
         <is>
-          <t>current</t>
+          <t>former</t>
         </is>
       </c>
       <c r="L52" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M52" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N52" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=RJXe2GgAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
-      <c r="O52" t="inlineStr"/>
+      <c r="O52" s="2" t="n">
+        <v>993</v>
+      </c>
       <c r="P52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T52" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="U52" t="inlineStr"/>
+      <c r="U52" t="inlineStr">
+        <is>
+          <t>2024-09-01T13:19:45.333688</t>
+        </is>
+      </c>
       <c r="V52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X52" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Y52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE52" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AF52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI52" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="2" t="n">
         <v>2515</v>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>Aysel</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
@@ -6777,51 +6769,51 @@
       <c r="N53" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=P4EO-CwAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O53" s="2" t="n">
         <v>994</v>
       </c>
       <c r="P53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U53" t="inlineStr">
         <is>
-          <t>2026-04-08T14:09:34.829639</t>
+          <t>2026-06-04T04:10:06.901671</t>
         </is>
       </c>
       <c r="V53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X53" s="2" t="n">
         <v>2</v>
       </c>
       <c r="Y53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC53" s="2" t="n">
         <v>0</v>
@@ -6900,51 +6892,51 @@
       <c r="N54" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=tkmULxIAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O54" s="2" t="n">
         <v>995</v>
       </c>
       <c r="P54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U54" t="inlineStr">
         <is>
-          <t>2026-04-08T14:09:34.829639</t>
+          <t>2026-06-04T04:10:06.901671</t>
         </is>
       </c>
       <c r="V54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X54" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Y54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC54" s="2" t="n">
         <v>0</v>
@@ -7140,91 +7132,91 @@
       <c r="N56" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=ebrGd58AAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O56" s="2" t="n">
         <v>997</v>
       </c>
       <c r="P56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U56" t="inlineStr">
         <is>
-          <t>2026-04-08T14:09:34.829639</t>
+          <t>2026-06-04T04:10:06.901671</t>
         </is>
       </c>
       <c r="V56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X56" s="2" t="n">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="Y56" s="2" t="n">
         <v>6</v>
       </c>
       <c r="Z56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE56" s="2" t="n">
         <v>11</v>
       </c>
       <c r="AF56" s="2" t="n">
         <v>6</v>
       </c>
       <c r="AG56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH56" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AI56" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="2" t="n">
         <v>2519</v>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>Fəridə</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
           <t>Süleyman qızı</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>Quliyeva</t>
         </is>
       </c>
       <c r="E57" t="inlineStr"/>
@@ -8042,110 +8034,110 @@
       </c>
       <c r="K64" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L64" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M64" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N64" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=HsQFge4AAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O64" s="2" t="n">
         <v>1002</v>
       </c>
       <c r="P64" s="2" t="n">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="Q64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U64" t="inlineStr">
         <is>
-          <t>2026-04-08T14:09:34.829639</t>
+          <t>2026-06-04T04:10:06.901671</t>
         </is>
       </c>
       <c r="V64" s="2" t="n">
         <v>3</v>
       </c>
       <c r="W64" s="2" t="n">
         <v>2</v>
       </c>
       <c r="X64" s="2" t="n">
         <v>10</v>
       </c>
       <c r="Y64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z64" s="2" t="n">
         <v>14</v>
       </c>
       <c r="AA64" s="2" t="n">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="AB64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC64" s="2" t="n">
         <v>3</v>
       </c>
       <c r="AD64" s="2" t="n">
         <v>2</v>
       </c>
       <c r="AE64" s="2" t="n">
         <v>10</v>
       </c>
       <c r="AF64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG64" s="2" t="n">
         <v>14</v>
       </c>
       <c r="AH64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI64" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="2" t="n">
         <v>2527</v>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>Arzu</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
           <t>Şabala qızı</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
           <t>Məmmədova</t>
         </is>
       </c>
       <c r="E65" t="inlineStr"/>
       <c r="F65" t="inlineStr"/>
       <c r="G65" t="inlineStr"/>
       <c r="H65" t="inlineStr">
@@ -8181,94 +8173,94 @@
       <c r="N65" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=jkxFrKoAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O65" s="2" t="n">
         <v>1003</v>
       </c>
       <c r="P65" s="2" t="n">
         <v>26</v>
       </c>
       <c r="Q65" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R65" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S65" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T65" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U65" t="inlineStr">
         <is>
-          <t>2026-04-08T14:09:34.829639</t>
+          <t>2026-06-04T04:10:06.901671</t>
         </is>
       </c>
       <c r="V65" s="2" t="n">
         <v>1</v>
       </c>
       <c r="W65" s="2" t="n">
         <v>1</v>
       </c>
       <c r="X65" s="2" t="n">
         <v>2</v>
       </c>
       <c r="Y65" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z65" s="2" t="n">
         <v>4</v>
       </c>
       <c r="AA65" s="2" t="n">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="AB65" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC65" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AD65" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AE65" s="2" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="AF65" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG65" s="2" t="n">
         <v>4</v>
       </c>
       <c r="AH65" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AI65" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="2" t="n">
         <v>2528</v>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>Aytən</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
           <t>Gündüz qızı</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
           <t>Babazadə</t>
         </is>
       </c>
       <c r="E66" t="inlineStr"/>
       <c r="F66" t="inlineStr"/>
       <c r="G66" t="inlineStr"/>
       <c r="H66" t="inlineStr">
@@ -8304,51 +8296,51 @@
       <c r="N66" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=XT5vEDsAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O66" s="2" t="n">
         <v>1004</v>
       </c>
       <c r="P66" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q66" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R66" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S66" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T66" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U66" t="inlineStr">
         <is>
-          <t>2026-04-08T14:09:34.829639</t>
+          <t>2026-06-04T04:10:06.901671</t>
         </is>
       </c>
       <c r="V66" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W66" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X66" s="2" t="n">
         <v>2</v>
       </c>
       <c r="Y66" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z66" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA66" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB66" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC66" s="2" t="n">
         <v>0</v>
@@ -8379,230 +8371,226 @@
       <c r="B67" t="inlineStr">
         <is>
           <t>İlyas</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
           <t>Eldar oğlu</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
           <t>Kazımov</t>
         </is>
       </c>
       <c r="E67" t="inlineStr"/>
       <c r="F67" t="inlineStr"/>
       <c r="G67" t="inlineStr"/>
       <c r="H67" t="inlineStr">
         <is>
           <t>Geodinamika</t>
         </is>
       </c>
       <c r="I67" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J67" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K67" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L67" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M67" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N67" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=yo1ryYkAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O67" s="2" t="n">
         <v>1005</v>
       </c>
       <c r="P67" s="2" t="n">
-        <v>194</v>
+        <v>206</v>
       </c>
       <c r="Q67" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R67" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S67" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T67" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U67" t="inlineStr">
         <is>
-          <t>2026-04-08T14:09:34.829639</t>
+          <t>2026-06-04T04:10:06.901671</t>
         </is>
       </c>
       <c r="V67" s="2" t="n">
         <v>7</v>
       </c>
       <c r="W67" s="2" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="X67" s="2" t="n">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="Y67" s="2" t="n">
         <v>6</v>
       </c>
       <c r="Z67" s="2" t="n">
         <v>36</v>
       </c>
       <c r="AA67" s="2" t="n">
-        <v>192</v>
+        <v>198</v>
       </c>
       <c r="AB67" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC67" s="2" t="n">
         <v>7</v>
       </c>
       <c r="AD67" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AE67" s="2" t="n">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="AF67" s="2" t="n">
         <v>6</v>
       </c>
       <c r="AG67" s="2" t="n">
         <v>36</v>
       </c>
       <c r="AH67" s="2" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AI67" s="2" t="n">
-        <v>2</v>
+        <v>8</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="2" t="n">
         <v>2530</v>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>Ramidə</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
           <t>Ağa-Dadaş qızı</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
           <t>Kərəmova</t>
         </is>
       </c>
-      <c r="E68" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E68" t="inlineStr"/>
       <c r="F68" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G68" t="inlineStr"/>
       <c r="H68" t="inlineStr">
         <is>
           <t>Kompleks geokimyəvi tədqiqatlar</t>
         </is>
       </c>
       <c r="I68" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J68" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K68" t="inlineStr">
         <is>
-          <t>current</t>
+          <t>former</t>
         </is>
       </c>
       <c r="L68" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M68" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N68" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=Y_9YlRsAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O68" s="2" t="n">
         <v>1006</v>
       </c>
       <c r="P68" s="2" t="n">
         <v>35</v>
       </c>
       <c r="Q68" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R68" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S68" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T68" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U68" t="inlineStr">
         <is>
-          <t>2026-04-08T14:09:34.829639</t>
+          <t>2026-05-12T11:14:01.994515</t>
         </is>
       </c>
       <c r="V68" s="2" t="n">
         <v>4</v>
       </c>
       <c r="W68" s="2" t="n">
         <v>1</v>
       </c>
       <c r="X68" s="2" t="n">
         <v>23</v>
       </c>
       <c r="Y68" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z68" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AA68" s="2" t="n">
         <v>35</v>
       </c>
       <c r="AB68" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC68" s="2" t="n">
         <v>4</v>
@@ -8625,265 +8613,265 @@
       <c r="AI68" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="2" t="n">
         <v>2531</v>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>Azay</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
           <t>Qurbətoviç</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
           <t>Rzayev</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>F-r. üzrə   fəlsəfə doktoru</t>
+          <t>fizika-riyaziyyat üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G69" t="inlineStr"/>
       <c r="H69" t="inlineStr">
         <is>
           <t>Kompleks tədqiqatların elmi araşdırılması</t>
         </is>
       </c>
       <c r="I69" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J69" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K69" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L69" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M69" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N69" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=LFNeNQMAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O69" s="2" t="n">
         <v>1007</v>
       </c>
       <c r="P69" s="2" t="n">
-        <v>621</v>
+        <v>638</v>
       </c>
       <c r="Q69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U69" t="inlineStr">
         <is>
-          <t>2026-04-08T14:09:34.829639</t>
+          <t>2026-06-04T04:10:06.901671</t>
         </is>
       </c>
       <c r="V69" s="2" t="n">
         <v>11</v>
       </c>
       <c r="W69" s="2" t="n">
         <v>14</v>
       </c>
       <c r="X69" s="2" t="n">
-        <v>176</v>
+        <v>180</v>
       </c>
       <c r="Y69" s="2" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="Z69" s="2" t="n">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="AA69" s="2" t="n">
-        <v>613</v>
+        <v>632</v>
       </c>
       <c r="AB69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC69" s="2" t="n">
         <v>11</v>
       </c>
       <c r="AD69" s="2" t="n">
         <v>14</v>
       </c>
       <c r="AE69" s="2" t="n">
-        <v>175</v>
+        <v>180</v>
       </c>
       <c r="AF69" s="2" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="AG69" s="2" t="n">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="AH69" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AI69" s="2" t="n">
-        <v>8</v>
+        <v>6</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="2" t="n">
         <v>2532</v>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>Etibar</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
           <t>Sayad oğlu</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
           <t>Qaravəliyev</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
           <t>geologiya-minerologiya üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G70" t="inlineStr"/>
       <c r="H70" t="inlineStr">
         <is>
           <t>Makroseysmik tədqiqatlar</t>
         </is>
       </c>
       <c r="I70" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J70" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K70" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L70" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M70" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N70" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=oMOlCNUAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O70" s="2" t="n">
         <v>1008</v>
       </c>
       <c r="P70" s="2" t="n">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="Q70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U70" t="inlineStr">
         <is>
-          <t>2026-04-08T14:09:34.829639</t>
+          <t>2026-06-04T04:10:06.901671</t>
         </is>
       </c>
       <c r="V70" s="2" t="n">
         <v>7</v>
       </c>
       <c r="W70" s="2" t="n">
         <v>3</v>
       </c>
       <c r="X70" s="2" t="n">
         <v>57</v>
       </c>
       <c r="Y70" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Z70" s="2" t="n">
         <v>4</v>
       </c>
       <c r="AA70" s="2" t="n">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="AB70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC70" s="2" t="n">
         <v>7</v>
       </c>
       <c r="AD70" s="2" t="n">
         <v>3</v>
       </c>
       <c r="AE70" s="2" t="n">
         <v>57</v>
       </c>
       <c r="AF70" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AG70" s="2" t="n">
         <v>4</v>
       </c>
       <c r="AH70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI70" s="2" t="n">
         <v>0</v>
       </c>
@@ -8895,78 +8883,70 @@
       <c r="B71" t="inlineStr">
         <is>
           <t>Nadirşah</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
           <t>Balakişi oğlu</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
           <t>Xankişiyev</t>
         </is>
       </c>
       <c r="E71" t="inlineStr"/>
       <c r="F71" t="inlineStr"/>
       <c r="G71" t="inlineStr"/>
       <c r="H71" t="inlineStr">
         <is>
           <t>Maqnitometriya</t>
         </is>
       </c>
       <c r="I71" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J71" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K71" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L71" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
-      <c r="M71" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="M71" t="inlineStr"/>
+      <c r="N71" t="inlineStr"/>
       <c r="O71" t="inlineStr"/>
       <c r="P71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U71" t="inlineStr"/>
       <c r="V71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X71" s="2" t="n">
         <v>0</v>
@@ -9012,99 +8992,99 @@
       <c r="B72" t="inlineStr">
         <is>
           <t>Lalə</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
           <t>Tofiq qızı</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
           <t>Fəttahova</t>
         </is>
       </c>
       <c r="E72" t="inlineStr"/>
       <c r="F72" t="inlineStr"/>
       <c r="G72" t="inlineStr"/>
       <c r="H72" t="inlineStr">
         <is>
           <t>Mühəndis geologiyası və seysmik mikrorayonlaşdırma</t>
         </is>
       </c>
       <c r="I72" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J72" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K72" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L72" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M72" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N72" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=BvlQATMAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O72" s="2" t="n">
         <v>1010</v>
       </c>
       <c r="P72" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q72" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R72" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S72" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T72" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U72" t="inlineStr">
         <is>
-          <t>2026-04-08T14:09:34.829639</t>
+          <t>2026-06-04T04:10:06.901671</t>
         </is>
       </c>
       <c r="V72" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W72" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X72" s="2" t="n">
         <v>5</v>
       </c>
       <c r="Y72" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z72" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA72" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB72" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC72" s="2" t="n">
         <v>0</v>
@@ -9135,345 +9115,349 @@
       <c r="B73" t="inlineStr">
         <is>
           <t>Elçin</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
           <t>Məcid oğlu</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
           <t>Bağırov</t>
         </is>
       </c>
       <c r="E73" t="inlineStr"/>
       <c r="F73" t="inlineStr"/>
       <c r="G73" t="inlineStr"/>
       <c r="H73" t="inlineStr">
         <is>
           <t>Qravimetriya</t>
         </is>
       </c>
       <c r="I73" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J73" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K73" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L73" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M73" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N73" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=uhlkwaAAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O73" s="2" t="n">
         <v>1011</v>
       </c>
       <c r="P73" s="2" t="n">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="Q73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U73" t="inlineStr">
         <is>
-          <t>2026-04-08T14:09:34.829639</t>
+          <t>2026-06-04T04:10:06.901671</t>
         </is>
       </c>
       <c r="V73" s="2" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="W73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X73" s="2" t="n">
         <v>33</v>
       </c>
       <c r="Y73" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Z73" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AA73" s="2" t="n">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AB73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC73" s="2" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="AD73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE73" s="2" t="n">
         <v>33</v>
       </c>
       <c r="AF73" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AG73" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AH73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI73" s="2" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="2" t="n">
         <v>2536</v>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>Tahir</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
           <t>Yadigar oğlu</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
           <t>Məmmədli</t>
         </is>
       </c>
-      <c r="E74" t="inlineStr"/>
+      <c r="E74" t="inlineStr">
+        <is>
+          <t>geologiya-mineralogiya elmləri doktoru</t>
+        </is>
+      </c>
       <c r="F74" t="inlineStr"/>
       <c r="G74" t="inlineStr"/>
       <c r="H74" t="inlineStr">
         <is>
           <t>Seysmologiya</t>
         </is>
       </c>
       <c r="I74" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J74" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K74" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L74" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M74" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N74" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=h5Lbut8AAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O74" s="2" t="n">
         <v>1012</v>
       </c>
       <c r="P74" s="2" t="n">
-        <v>326</v>
+        <v>340</v>
       </c>
       <c r="Q74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U74" t="inlineStr">
         <is>
-          <t>2026-04-08T14:09:34.829639</t>
+          <t>2026-06-04T04:10:06.901671</t>
         </is>
       </c>
       <c r="V74" s="2" t="n">
         <v>7</v>
       </c>
       <c r="W74" s="2" t="n">
         <v>4</v>
       </c>
       <c r="X74" s="2" t="n">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="Y74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z74" s="2" t="n">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="AA74" s="2" t="n">
-        <v>324</v>
+        <v>335</v>
       </c>
       <c r="AB74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC74" s="2" t="n">
         <v>7</v>
       </c>
       <c r="AD74" s="2" t="n">
         <v>4</v>
       </c>
       <c r="AE74" s="2" t="n">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="AF74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG74" s="2" t="n">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="AH74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI74" s="2" t="n">
-        <v>2</v>
+        <v>5</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="2" t="n">
         <v>2537</v>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>Gülnarə</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
           <t>Əbdüləli qızı</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
           <t>Alxanova</t>
         </is>
       </c>
       <c r="E75" t="inlineStr"/>
       <c r="F75" t="inlineStr"/>
       <c r="G75" t="inlineStr"/>
       <c r="H75" t="inlineStr">
         <is>
           <t>Tədris</t>
         </is>
       </c>
       <c r="I75" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J75" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K75" t="inlineStr">
         <is>
-          <t>current</t>
+          <t>former</t>
         </is>
       </c>
       <c r="L75" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M75" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N75" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=KivASYcAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O75" s="2" t="n">
         <v>1013</v>
       </c>
       <c r="P75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U75" t="inlineStr">
         <is>
-          <t>2026-04-08T14:09:34.829639</t>
+          <t>2026-05-12T11:14:01.994515</t>
         </is>
       </c>
       <c r="V75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X75" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Y75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC75" s="2" t="n">
         <v>0</v>
@@ -9494,152 +9478,160 @@
         <v>0</v>
       </c>
       <c r="AI75" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="2" t="n">
         <v>2538</v>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>Səbinə</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
           <t>Eldar qızı</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
           <t>Kazımova</t>
         </is>
       </c>
-      <c r="E76" t="inlineStr"/>
-      <c r="F76" t="inlineStr"/>
+      <c r="E76" t="inlineStr">
+        <is>
+          <t>geologiya-minerologiya üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="F76" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="G76" t="inlineStr"/>
       <c r="H76" t="inlineStr">
         <is>
           <t>Zəlzələ ocaqlarının dinamikası</t>
         </is>
       </c>
       <c r="I76" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J76" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K76" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L76" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M76" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N76" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=nNzGODEAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O76" s="2" t="n">
         <v>1014</v>
       </c>
       <c r="P76" s="2" t="n">
-        <v>702</v>
+        <v>724</v>
       </c>
       <c r="Q76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U76" t="inlineStr">
         <is>
-          <t>2026-04-08T14:09:34.829639</t>
+          <t>2026-06-04T04:10:06.901671</t>
         </is>
       </c>
       <c r="V76" s="2" t="n">
         <v>12</v>
       </c>
       <c r="W76" s="2" t="n">
         <v>16</v>
       </c>
       <c r="X76" s="2" t="n">
-        <v>200</v>
+        <v>205</v>
       </c>
       <c r="Y76" s="2" t="n">
         <v>17</v>
       </c>
       <c r="Z76" s="2" t="n">
         <v>90</v>
       </c>
       <c r="AA76" s="2" t="n">
-        <v>695</v>
+        <v>716</v>
       </c>
       <c r="AB76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC76" s="2" t="n">
         <v>12</v>
       </c>
       <c r="AD76" s="2" t="n">
         <v>16</v>
       </c>
       <c r="AE76" s="2" t="n">
-        <v>200</v>
+        <v>204</v>
       </c>
       <c r="AF76" s="2" t="n">
         <v>17</v>
       </c>
       <c r="AG76" s="2" t="n">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AH76" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AI76" s="2" t="n">
-        <v>7</v>
+        <v>8</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="2" t="n">
         <v>2539</v>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>Pərvin</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
           <t>Cavanşir qızı</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
           <t>Məmmədova</t>
         </is>
       </c>
       <c r="E77" t="inlineStr"/>
       <c r="F77" t="inlineStr"/>
       <c r="G77" t="inlineStr"/>
       <c r="H77" t="inlineStr">
@@ -9893,86 +9885,86 @@
       </c>
       <c r="K79" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L79" t="inlineStr">
         <is>
           <t>Respublika Seysmoloji Xidmət Mərkəzi</t>
         </is>
       </c>
       <c r="M79" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N79" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=PWHpw48AAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O79" s="2" t="n">
         <v>1017</v>
       </c>
       <c r="P79" s="2" t="n">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="Q79" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R79" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S79" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T79" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U79" t="inlineStr">
         <is>
-          <t>2026-04-08T14:09:34.829639</t>
+          <t>2026-06-04T04:10:06.901671</t>
         </is>
       </c>
       <c r="V79" s="2" t="n">
         <v>2</v>
       </c>
       <c r="W79" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X79" s="2" t="n">
         <v>10</v>
       </c>
       <c r="Y79" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z79" s="2" t="n">
         <v>3</v>
       </c>
       <c r="AA79" s="2" t="n">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="AB79" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC79" s="2" t="n">
         <v>2</v>
       </c>
       <c r="AD79" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE79" s="2" t="n">
         <v>10</v>
       </c>
       <c r="AF79" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG79" s="2" t="n">
         <v>3</v>
       </c>
       <c r="AH79" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI79" s="2" t="n">
         <v>0</v>
       </c>