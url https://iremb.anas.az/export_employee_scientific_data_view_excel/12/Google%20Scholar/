--- v0 (2026-04-19)
+++ v1 (2026-06-24)
@@ -10,95 +10,99 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Employees" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="0"/>
+  <numFmts count="2">
+    <numFmt numFmtId="164" formatCode="yyyy-mm-dd"/>
+    <numFmt numFmtId="165" formatCode="YYYY-MM-DD"/>
+  </numFmts>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin"/>
       <right style="thin"/>
       <top style="thin"/>
       <bottom style="thin"/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
@@ -423,51 +427,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AI54"/>
+  <dimension ref="A1:AI55"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="12" customWidth="1" min="2" max="2"/>
     <col width="18" customWidth="1" min="3" max="3"/>
     <col width="13" customWidth="1" min="4" max="4"/>
     <col width="36" customWidth="1" min="5" max="5"/>
     <col width="15" customWidth="1" min="6" max="6"/>
     <col width="15" customWidth="1" min="7" max="7"/>
     <col width="63" customWidth="1" min="8" max="8"/>
     <col width="34" customWidth="1" min="9" max="9"/>
     <col width="15" customWidth="1" min="10" max="10"/>
     <col width="9" customWidth="1" min="11" max="11"/>
     <col width="18" customWidth="1" min="12" max="12"/>
     <col width="16" customWidth="1" min="13" max="13"/>
     <col width="89" customWidth="1" min="14" max="14"/>
     <col width="12" customWidth="1" min="15" max="15"/>
     <col width="13" customWidth="1" min="16" max="16"/>
     <col width="16" customWidth="1" min="17" max="17"/>
     <col width="17" customWidth="1" min="18" max="18"/>
@@ -714,110 +718,110 @@
       </c>
       <c r="K2" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=owGBQdAAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O2" s="2" t="n">
         <v>1018</v>
       </c>
       <c r="P2" s="2" t="n">
-        <v>55</v>
+        <v>67</v>
       </c>
       <c r="Q2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U2" t="inlineStr">
         <is>
-          <t>2026-04-08T13:52:27.643477</t>
+          <t>2026-06-04T03:53:18.500469</t>
         </is>
       </c>
       <c r="V2" s="2" t="n">
         <v>5</v>
       </c>
       <c r="W2" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="X2" s="2" t="n">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="Y2" s="2" t="n">
         <v>8</v>
       </c>
       <c r="Z2" s="2" t="n">
         <v>34</v>
       </c>
       <c r="AA2" s="2" t="n">
-        <v>47</v>
+        <v>63</v>
       </c>
       <c r="AB2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC2" s="2" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="AD2" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AE2" s="2" t="n">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="AF2" s="2" t="n">
         <v>8</v>
       </c>
       <c r="AG2" s="2" t="n">
         <v>34</v>
       </c>
       <c r="AH2" s="2" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="AI2" s="2" t="n">
-        <v>8</v>
+        <v>4</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>2623</v>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Aygün</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>Əhməd qızı</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>Orucova</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>filologiya üzrə fəlsəfə doktoru</t>
         </is>
@@ -861,51 +865,51 @@
       <c r="N3" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=UO9wu5oAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O3" s="2" t="n">
         <v>1329</v>
       </c>
       <c r="P3" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Q3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U3" t="inlineStr">
         <is>
-          <t>2026-04-08T13:52:27.643477</t>
+          <t>2026-06-04T03:53:18.500469</t>
         </is>
       </c>
       <c r="V3" s="2" t="n">
         <v>1</v>
       </c>
       <c r="W3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X3" s="2" t="n">
         <v>5</v>
       </c>
       <c r="Y3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA3" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AB3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC3" s="2" t="n">
         <v>1</v>
@@ -1065,99 +1069,99 @@
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>Rəhim oğlu</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>Quliyev</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>tarix üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="F5" t="inlineStr"/>
       <c r="G5" t="inlineStr"/>
       <c r="H5" t="inlineStr">
         <is>
           <t>Yeni və ən yeni tarix şöbəsi</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=pg1OnlYAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O5" s="2" t="n">
         <v>1318</v>
       </c>
       <c r="P5" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q5" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R5" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S5" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T5" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U5" t="inlineStr">
         <is>
-          <t>2026-04-08T13:52:27.643477</t>
+          <t>2026-06-04T03:53:18.500469</t>
         </is>
       </c>
       <c r="V5" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W5" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X5" s="2" t="n">
         <v>7</v>
       </c>
       <c r="Y5" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z5" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA5" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB5" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC5" s="2" t="n">
         <v>0</v>
@@ -1240,51 +1244,51 @@
       <c r="N6" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=oURyfBIAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O6" s="2" t="n">
         <v>1313</v>
       </c>
       <c r="P6" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q6" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R6" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S6" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T6" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U6" t="inlineStr">
         <is>
-          <t>2026-04-08T13:52:27.643477</t>
+          <t>2026-06-04T03:53:18.500469</t>
         </is>
       </c>
       <c r="V6" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W6" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X6" s="2" t="n">
         <v>6</v>
       </c>
       <c r="Y6" s="2" t="n">
         <v>2</v>
       </c>
       <c r="Z6" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA6" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB6" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC6" s="2" t="n">
         <v>0</v>
@@ -1472,51 +1476,51 @@
       <c r="N8" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=boD10DAAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O8" s="2" t="n">
         <v>1314</v>
       </c>
       <c r="P8" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q8" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R8" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S8" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T8" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U8" t="inlineStr">
         <is>
-          <t>2026-04-08T13:52:27.643477</t>
+          <t>2026-06-04T03:53:18.500469</t>
         </is>
       </c>
       <c r="V8" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W8" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X8" s="2" t="n">
         <v>2</v>
       </c>
       <c r="Y8" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z8" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA8" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB8" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC8" s="2" t="n">
         <v>0</v>
@@ -1821,51 +1825,51 @@
       <c r="N11" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=QaU-MrEAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O11" s="2" t="n">
         <v>1327</v>
       </c>
       <c r="P11" s="2" t="n">
         <v>2</v>
       </c>
       <c r="Q11" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R11" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S11" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T11" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U11" t="inlineStr">
         <is>
-          <t>2026-04-08T13:52:27.643477</t>
+          <t>2026-06-04T03:53:18.500469</t>
         </is>
       </c>
       <c r="V11" s="2" t="n">
         <v>1</v>
       </c>
       <c r="W11" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X11" s="2" t="n">
         <v>14</v>
       </c>
       <c r="Y11" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Z11" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA11" s="2" t="n">
         <v>2</v>
       </c>
       <c r="AB11" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC11" s="2" t="n">
         <v>1</v>
@@ -1952,91 +1956,91 @@
       <c r="N12" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=49Y8wKgAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O12" s="2" t="n">
         <v>1330</v>
       </c>
       <c r="P12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U12" t="inlineStr">
         <is>
-          <t>2026-04-08T13:52:27.643477</t>
+          <t>2026-06-04T03:53:18.500469</t>
         </is>
       </c>
       <c r="V12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X12" s="2" t="n">
-        <v>112</v>
+        <v>139</v>
       </c>
       <c r="Y12" s="2" t="n">
+        <v>7</v>
+      </c>
+      <c r="Z12" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA12" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB12" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC12" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AD12" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE12" s="2" t="n">
+        <v>138</v>
+      </c>
+      <c r="AF12" s="2" t="n">
+        <v>7</v>
+      </c>
+      <c r="AG12" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AH12" s="2" t="n">
         <v>1</v>
-      </c>
-[...25 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AI12" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
         <v>2633</v>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Əbülfəz</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>Aman oğlu</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>Quliyev</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
@@ -2067,110 +2071,110 @@
       </c>
       <c r="K13" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=_MvNXG0AAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O13" s="2" t="n">
         <v>1322</v>
       </c>
       <c r="P13" s="2" t="n">
-        <v>170</v>
+        <v>175</v>
       </c>
       <c r="Q13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U13" t="inlineStr">
         <is>
-          <t>2026-04-08T13:52:27.643477</t>
+          <t>2026-06-04T03:53:18.500469</t>
         </is>
       </c>
       <c r="V13" s="2" t="n">
         <v>5</v>
       </c>
       <c r="W13" s="2" t="n">
         <v>3</v>
       </c>
       <c r="X13" s="2" t="n">
         <v>6</v>
       </c>
       <c r="Y13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z13" s="2" t="n">
         <v>8</v>
       </c>
       <c r="AA13" s="2" t="n">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="AB13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC13" s="2" t="n">
         <v>5</v>
       </c>
       <c r="AD13" s="2" t="n">
         <v>3</v>
       </c>
       <c r="AE13" s="2" t="n">
         <v>6</v>
       </c>
       <c r="AF13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG13" s="2" t="n">
         <v>8</v>
       </c>
       <c r="AH13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI13" s="2" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
         <v>2634</v>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>Kubra</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>Sabir qızı</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>Vəliyeva</t>
         </is>
       </c>
       <c r="E14" t="inlineStr"/>
       <c r="F14" t="inlineStr"/>
       <c r="G14" t="inlineStr"/>
       <c r="H14" t="inlineStr">
@@ -2206,91 +2210,91 @@
       <c r="N14" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=yFDq7SYAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O14" s="2" t="n">
         <v>1333</v>
       </c>
       <c r="P14" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Q14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U14" t="inlineStr">
         <is>
-          <t>2026-04-08T13:52:27.643477</t>
+          <t>2026-06-04T03:53:18.500469</t>
         </is>
       </c>
       <c r="V14" s="2" t="n">
         <v>1</v>
       </c>
       <c r="W14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X14" s="2" t="n">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="Y14" s="2" t="n">
         <v>13</v>
       </c>
       <c r="Z14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA14" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AB14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC14" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AD14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE14" s="2" t="n">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="AF14" s="2" t="n">
         <v>13</v>
       </c>
       <c r="AG14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH14" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AI14" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="n">
         <v>2635</v>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>Brilyant</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>İman qızı</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>Cəfərli</t>
         </is>
       </c>
       <c r="E15" t="inlineStr"/>
@@ -2438,51 +2442,51 @@
       <c r="N16" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=bRSTfJoAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O16" s="2" t="n">
         <v>1320</v>
       </c>
       <c r="P16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U16" t="inlineStr">
         <is>
-          <t>2026-04-08T13:52:27.643477</t>
+          <t>2026-06-04T03:53:18.500469</t>
         </is>
       </c>
       <c r="V16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X16" s="2" t="n">
         <v>5</v>
       </c>
       <c r="Y16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC16" s="2" t="n">
         <v>0</v>
@@ -2569,51 +2573,51 @@
       <c r="N17" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=YdoI_ioAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O17" s="2" t="n">
         <v>1323</v>
       </c>
       <c r="P17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U17" t="inlineStr">
         <is>
-          <t>2026-04-08T13:52:27.643477</t>
+          <t>2026-06-04T03:53:18.500469</t>
         </is>
       </c>
       <c r="V17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X17" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Y17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC17" s="2" t="n">
         <v>0</v>
@@ -2684,110 +2688,110 @@
       </c>
       <c r="K18" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=jw-hd_kAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O18" s="2" t="n">
         <v>1019</v>
       </c>
       <c r="P18" s="2" t="n">
-        <v>666</v>
+        <v>684</v>
       </c>
       <c r="Q18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U18" t="inlineStr">
         <is>
-          <t>2026-04-08T13:52:27.643477</t>
+          <t>2026-06-04T03:53:18.500469</t>
         </is>
       </c>
       <c r="V18" s="2" t="n">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="W18" s="2" t="n">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="X18" s="2" t="n">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="Y18" s="2" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="Z18" s="2" t="n">
         <v>73</v>
       </c>
       <c r="AA18" s="2" t="n">
-        <v>656</v>
+        <v>677</v>
       </c>
       <c r="AB18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC18" s="2" t="n">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="AD18" s="2" t="n">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="AE18" s="2" t="n">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="AF18" s="2" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="AG18" s="2" t="n">
         <v>73</v>
       </c>
       <c r="AH18" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AI18" s="2" t="n">
-        <v>10</v>
+        <v>7</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="n">
         <v>2640</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Ələkbər</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>Məmməd oğlu</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Qasımov</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>sənətşünaslıq üzrə fəlsəfə doktoru</t>
         </is>
@@ -2952,51 +2956,51 @@
       <c r="N20" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=medqhCYAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O20" s="2" t="n">
         <v>1315</v>
       </c>
       <c r="P20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U20" t="inlineStr">
         <is>
-          <t>2026-04-08T13:52:27.643477</t>
+          <t>2026-06-04T03:53:18.500469</t>
         </is>
       </c>
       <c r="V20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X20" s="2" t="n">
         <v>12</v>
       </c>
       <c r="Y20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC20" s="2" t="n">
         <v>0</v>
@@ -3079,51 +3083,51 @@
       <c r="N21" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=hPH4gTUAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O21" s="2" t="n">
         <v>1312</v>
       </c>
       <c r="P21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U21" t="inlineStr">
         <is>
-          <t>2026-04-08T13:52:27.643477</t>
+          <t>2026-06-04T03:53:18.500469</t>
         </is>
       </c>
       <c r="V21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X21" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Y21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC21" s="2" t="n">
         <v>0</v>
@@ -3428,51 +3432,51 @@
       <c r="N24" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=DND5zXUAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O24" s="2" t="n">
         <v>1325</v>
       </c>
       <c r="P24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U24" t="inlineStr">
         <is>
-          <t>2026-04-08T13:52:27.643477</t>
+          <t>2026-06-04T03:53:18.500469</t>
         </is>
       </c>
       <c r="V24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X24" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Y24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC24" s="2" t="n">
         <v>0</v>
@@ -3551,51 +3555,51 @@
       <c r="N25" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=V88GF3wAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O25" s="2" t="n">
         <v>1321</v>
       </c>
       <c r="P25" s="2" t="n">
         <v>5</v>
       </c>
       <c r="Q25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U25" t="inlineStr">
         <is>
-          <t>2026-04-08T13:52:27.643477</t>
+          <t>2026-06-04T03:53:18.500469</t>
         </is>
       </c>
       <c r="V25" s="2" t="n">
         <v>1</v>
       </c>
       <c r="W25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X25" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Y25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA25" s="2" t="n">
         <v>5</v>
       </c>
       <c r="AB25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC25" s="2" t="n">
         <v>1</v>
@@ -3658,98 +3662,98 @@
       </c>
       <c r="K26" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M26" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=msu1SsMAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O26" s="2" t="n">
         <v>1317</v>
       </c>
       <c r="P26" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Q26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U26" t="inlineStr">
         <is>
-          <t>2026-04-08T13:52:27.643477</t>
+          <t>2026-06-04T03:53:18.500469</t>
         </is>
       </c>
       <c r="V26" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="W26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X26" s="2" t="n">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="Y26" s="2" t="n">
         <v>5</v>
       </c>
       <c r="Z26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA26" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AB26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC26" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE26" s="2" t="n">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="AF26" s="2" t="n">
         <v>5</v>
       </c>
       <c r="AG26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI26" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="n">
         <v>2649</v>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>Fatma</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
@@ -3759,51 +3763,51 @@
       <c r="D27" t="inlineStr">
         <is>
           <t>Məmmədova</t>
         </is>
       </c>
       <c r="E27" t="inlineStr"/>
       <c r="F27" t="inlineStr"/>
       <c r="G27" t="inlineStr"/>
       <c r="H27" t="inlineStr">
         <is>
           <t>Təsviri və dekorativ-tətbiqi sənətlər şöbəsi</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="J27" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
-          <t>current</t>
+          <t>former</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M27" t="inlineStr"/>
       <c r="N27" t="inlineStr"/>
       <c r="O27" t="inlineStr"/>
       <c r="P27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T27" s="2" t="n">
         <v>0</v>
       </c>
@@ -4241,51 +4245,51 @@
       <c r="N31" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=gETa4xIAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O31" s="2" t="n">
         <v>1311</v>
       </c>
       <c r="P31" s="2" t="n">
         <v>10</v>
       </c>
       <c r="Q31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U31" t="inlineStr">
         <is>
-          <t>2026-04-08T13:52:27.643477</t>
+          <t>2026-06-04T03:53:18.500469</t>
         </is>
       </c>
       <c r="V31" s="2" t="n">
         <v>2</v>
       </c>
       <c r="W31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X31" s="2" t="n">
         <v>22</v>
       </c>
       <c r="Y31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA31" s="2" t="n">
         <v>10</v>
       </c>
       <c r="AB31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC31" s="2" t="n">
         <v>2</v>
@@ -4324,142 +4328,142 @@
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>Xəlilov</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>tarix elmləri doktoru</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G32" t="inlineStr"/>
       <c r="H32" t="inlineStr">
         <is>
           <t>Antik və orta əsrlər arxeologiyası şöbəsi</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J32" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M32" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=IMOxfN4AAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O32" s="2" t="n">
         <v>1020</v>
       </c>
       <c r="P32" s="2" t="n">
-        <v>115</v>
+        <v>146</v>
       </c>
       <c r="Q32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U32" t="inlineStr">
         <is>
-          <t>2026-04-08T13:52:27.643477</t>
+          <t>2026-06-04T03:53:18.500469</t>
         </is>
       </c>
       <c r="V32" s="2" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="W32" s="2" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="X32" s="2" t="n">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="Y32" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Z32" s="2" t="n">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="AA32" s="2" t="n">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="AB32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC32" s="2" t="n">
         <v>5</v>
       </c>
       <c r="AD32" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AE32" s="2" t="n">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="AF32" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AG32" s="2" t="n">
         <v>8</v>
       </c>
       <c r="AH32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI32" s="2" t="n">
-        <v>2</v>
+        <v>29</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="n">
         <v>2655</v>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>Zeynəb</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>Kərim qızı</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>Quliyeva</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t>tarix elmləri doktoru</t>
         </is>
@@ -4487,98 +4491,98 @@
       </c>
       <c r="K33" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L33" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M33" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N33" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=6Utfx3IAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O33" s="2" t="n">
         <v>1308</v>
       </c>
       <c r="P33" s="2" t="n">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="Q33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U33" t="inlineStr">
         <is>
-          <t>2026-04-08T13:52:27.643477</t>
+          <t>2026-06-04T03:53:18.500469</t>
         </is>
       </c>
       <c r="V33" s="2" t="n">
         <v>5</v>
       </c>
       <c r="W33" s="2" t="n">
         <v>2</v>
       </c>
       <c r="X33" s="2" t="n">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="Y33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z33" s="2" t="n">
         <v>6</v>
       </c>
       <c r="AA33" s="2" t="n">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="AB33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC33" s="2" t="n">
         <v>5</v>
       </c>
       <c r="AD33" s="2" t="n">
         <v>2</v>
       </c>
       <c r="AE33" s="2" t="n">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="AF33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG33" s="2" t="n">
         <v>6</v>
       </c>
       <c r="AH33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI33" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="n">
         <v>2656</v>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>Nuray</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
@@ -4634,51 +4638,51 @@
       <c r="N34" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=-C4iteIAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O34" s="2" t="n">
         <v>1310</v>
       </c>
       <c r="P34" s="2" t="n">
         <v>12</v>
       </c>
       <c r="Q34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U34" t="inlineStr">
         <is>
-          <t>2026-04-08T13:52:27.643477</t>
+          <t>2026-06-04T03:53:18.500469</t>
         </is>
       </c>
       <c r="V34" s="2" t="n">
         <v>2</v>
       </c>
       <c r="W34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X34" s="2" t="n">
         <v>29</v>
       </c>
       <c r="Y34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z34" s="2" t="n">
         <v>2</v>
       </c>
       <c r="AA34" s="2" t="n">
         <v>12</v>
       </c>
       <c r="AB34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC34" s="2" t="n">
         <v>2</v>
@@ -4717,99 +4721,99 @@
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>Qasımov</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>filologiya üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G35" t="inlineStr"/>
       <c r="H35" t="inlineStr">
         <is>
           <t>Ədəbiyyatşünaslıq şöbəsi</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J35" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L35" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M35" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N35" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=cNOxrcoAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O35" s="2" t="n">
         <v>1328</v>
       </c>
       <c r="P35" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Q35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U35" t="inlineStr">
         <is>
-          <t>2026-04-08T13:52:27.643477</t>
+          <t>2026-06-04T03:53:18.500469</t>
         </is>
       </c>
       <c r="V35" s="2" t="n">
         <v>1</v>
       </c>
       <c r="W35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X35" s="2" t="n">
         <v>7</v>
       </c>
       <c r="Y35" s="2" t="n">
         <v>2</v>
       </c>
       <c r="Z35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA35" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AB35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC35" s="2" t="n">
         <v>1</v>
@@ -4848,99 +4852,99 @@
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>İbrahimov</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>fəlsəfə üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G36" t="inlineStr"/>
       <c r="H36" t="inlineStr">
         <is>
           <t>Əlyazmaların kataloqlaşdırılması, tədqiqi və nəşri şöbəsi</t>
         </is>
       </c>
       <c r="I36" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J36" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K36" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L36" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M36" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N36" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=YyyiC7MAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O36" s="2" t="n">
         <v>1332</v>
       </c>
       <c r="P36" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Q36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U36" t="inlineStr">
         <is>
-          <t>2026-04-08T13:52:27.643477</t>
+          <t>2026-06-04T03:53:18.500469</t>
         </is>
       </c>
       <c r="V36" s="2" t="n">
         <v>1</v>
       </c>
       <c r="W36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X36" s="2" t="n">
         <v>10</v>
       </c>
       <c r="Y36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA36" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AB36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC36" s="2" t="n">
         <v>1</v>
@@ -4971,139 +4975,139 @@
       <c r="B37" t="inlineStr">
         <is>
           <t>Fəxrəddin</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>Aydın oğlu</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>Eylazov</t>
         </is>
       </c>
       <c r="E37" t="inlineStr"/>
       <c r="F37" t="inlineStr"/>
       <c r="G37" t="inlineStr"/>
       <c r="H37" t="inlineStr">
         <is>
           <t>Əlyazmaların toplanması şöbəsi</t>
         </is>
       </c>
       <c r="I37" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J37" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K37" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L37" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M37" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N37" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=MOXUhisAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O37" s="2" t="n">
         <v>1331</v>
       </c>
       <c r="P37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U37" t="inlineStr">
         <is>
-          <t>2026-04-08T13:52:27.643477</t>
+          <t>2026-06-04T03:53:18.500469</t>
         </is>
       </c>
       <c r="V37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X37" s="2" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="Y37" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Z37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE37" s="2" t="n">
         <v>2</v>
       </c>
       <c r="AF37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH37" s="2" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="AI37" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="n">
         <v>2660</v>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>Asəf</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>Yunis oğlu</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>Orucov</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
@@ -5150,51 +5154,51 @@
       <c r="N38" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=ohZ9QbkAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O38" s="2" t="n">
         <v>1307</v>
       </c>
       <c r="P38" s="2" t="n">
         <v>6</v>
       </c>
       <c r="Q38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U38" t="inlineStr">
         <is>
-          <t>2026-04-08T13:52:27.643477</t>
+          <t>2026-06-04T03:53:18.500469</t>
         </is>
       </c>
       <c r="V38" s="2" t="n">
         <v>1</v>
       </c>
       <c r="W38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X38" s="2" t="n">
         <v>4</v>
       </c>
       <c r="Y38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA38" s="2" t="n">
         <v>6</v>
       </c>
       <c r="AB38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC38" s="2" t="n">
         <v>1</v>
@@ -5233,99 +5237,99 @@
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>Cəfərova</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
           <t>filologiya üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G39" t="inlineStr"/>
       <c r="H39" t="inlineStr">
         <is>
           <t>Folklorşünaslıq şöbəsi</t>
         </is>
       </c>
       <c r="I39" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J39" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K39" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L39" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M39" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N39" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=GqD0TYQAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O39" s="2" t="n">
         <v>1326</v>
       </c>
       <c r="P39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U39" t="inlineStr">
         <is>
-          <t>2026-04-08T13:52:27.643477</t>
+          <t>2026-06-04T03:53:18.500469</t>
         </is>
       </c>
       <c r="V39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X39" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Y39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC39" s="2" t="n">
         <v>0</v>
@@ -5364,51 +5368,51 @@
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>Qəhrəmanov</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t>sənətşünaslıq üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G40" t="inlineStr"/>
       <c r="H40" t="inlineStr">
         <is>
           <t>Musiqi və teatr şöbəsi</t>
         </is>
       </c>
       <c r="I40" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J40" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K40" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L40" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M40" t="inlineStr"/>
       <c r="N40" t="inlineStr"/>
       <c r="O40" t="inlineStr"/>
       <c r="P40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q40" s="2" t="n">
         <v>0</v>
@@ -5481,99 +5485,99 @@
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>Rzayev</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t>filologiya üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G41" t="inlineStr"/>
       <c r="H41" t="inlineStr">
         <is>
           <t>Onomastika şöbəsi</t>
         </is>
       </c>
       <c r="I41" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J41" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K41" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L41" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M41" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N41" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=VAeKz30AAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O41" s="2" t="n">
         <v>1324</v>
       </c>
       <c r="P41" s="2" t="n">
         <v>6</v>
       </c>
       <c r="Q41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U41" t="inlineStr">
         <is>
-          <t>2026-04-08T13:52:27.643477</t>
+          <t>2026-06-04T03:53:18.500469</t>
         </is>
       </c>
       <c r="V41" s="2" t="n">
         <v>1</v>
       </c>
       <c r="W41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X41" s="2" t="n">
         <v>8</v>
       </c>
       <c r="Y41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA41" s="2" t="n">
         <v>6</v>
       </c>
       <c r="AB41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC41" s="2" t="n">
         <v>1</v>
@@ -5612,139 +5616,139 @@
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>Əliyev</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
           <t>tarix üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G42" t="inlineStr"/>
       <c r="H42" t="inlineStr">
         <is>
           <t>Qədim və orta əsrlər tarixi şöbəsi</t>
         </is>
       </c>
       <c r="I42" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J42" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K42" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L42" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M42" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N42" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=EqQ6yEkAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O42" s="2" t="n">
         <v>1021</v>
       </c>
       <c r="P42" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Q42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U42" t="inlineStr">
         <is>
-          <t>2026-04-08T13:52:27.643477</t>
+          <t>2026-06-04T03:53:18.500469</t>
         </is>
       </c>
       <c r="V42" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="W42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X42" s="2" t="n">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="Y42" s="2" t="n">
         <v>3</v>
       </c>
       <c r="Z42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA42" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AB42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC42" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE42" s="2" t="n">
         <v>54</v>
       </c>
       <c r="AF42" s="2" t="n">
         <v>3</v>
       </c>
       <c r="AG42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH42" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AI42" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="n">
         <v>3145</v>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>Sürəyya</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t>Bəxtiyar qızı</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>Əkbərova</t>
         </is>
       </c>
       <c r="E43" t="inlineStr"/>
@@ -5900,51 +5904,51 @@
       <c r="N44" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?view_op=list_works&amp;amp;hl=ru&amp;amp;user=qzZXjvgAAAAJ</t>
         </is>
       </c>
       <c r="O44" s="2" t="n">
         <v>1351</v>
       </c>
       <c r="P44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U44" t="inlineStr">
         <is>
-          <t>2026-04-08T13:52:27.643477</t>
+          <t>2026-06-04T03:53:18.500469</t>
         </is>
       </c>
       <c r="V44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X44" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Y44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC44" s="2" t="n">
         <v>0</v>
@@ -6007,110 +6011,110 @@
       </c>
       <c r="K45" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L45" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M45" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N45" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=CX0uBfgAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O45" s="2" t="n">
         <v>1335</v>
       </c>
       <c r="P45" s="2" t="n">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="Q45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U45" t="inlineStr">
         <is>
-          <t>2026-04-08T13:52:27.643477</t>
+          <t>2026-06-04T03:53:18.500469</t>
         </is>
       </c>
       <c r="V45" s="2" t="n">
         <v>4</v>
       </c>
       <c r="W45" s="2" t="n">
         <v>1</v>
       </c>
       <c r="X45" s="2" t="n">
         <v>46</v>
       </c>
       <c r="Y45" s="2" t="n">
         <v>11</v>
       </c>
       <c r="Z45" s="2" t="n">
         <v>16</v>
       </c>
       <c r="AA45" s="2" t="n">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="AB45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC45" s="2" t="n">
         <v>4</v>
       </c>
       <c r="AD45" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AE45" s="2" t="n">
         <v>46</v>
       </c>
       <c r="AF45" s="2" t="n">
         <v>11</v>
       </c>
       <c r="AG45" s="2" t="n">
         <v>16</v>
       </c>
       <c r="AH45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI45" s="2" t="n">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="2" t="n">
         <v>3149</v>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>Xavər</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>Cavid qızı</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>Adıyeva</t>
         </is>
       </c>
       <c r="E46" t="inlineStr"/>
       <c r="F46" t="inlineStr"/>
       <c r="G46" t="inlineStr"/>
       <c r="H46" t="inlineStr">
@@ -6263,94 +6267,94 @@
       <c r="N47" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?hl=en&amp;amp;user=q2paCTUAAAAJ</t>
         </is>
       </c>
       <c r="O47" s="2" t="n">
         <v>1352</v>
       </c>
       <c r="P47" s="2" t="n">
         <v>8</v>
       </c>
       <c r="Q47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U47" t="inlineStr">
         <is>
-          <t>2026-04-08T13:52:27.643477</t>
+          <t>2026-06-04T03:53:18.500469</t>
         </is>
       </c>
       <c r="V47" s="2" t="n">
         <v>2</v>
       </c>
       <c r="W47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X47" s="2" t="n">
         <v>8</v>
       </c>
       <c r="Y47" s="2" t="n">
         <v>2</v>
       </c>
       <c r="Z47" s="2" t="n">
         <v>4</v>
       </c>
       <c r="AA47" s="2" t="n">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="AB47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC47" s="2" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="AD47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE47" s="2" t="n">
         <v>8</v>
       </c>
       <c r="AF47" s="2" t="n">
         <v>2</v>
       </c>
       <c r="AG47" s="2" t="n">
         <v>4</v>
       </c>
       <c r="AH47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI47" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="2" t="n">
         <v>3151</v>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>Aysel</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
           <t>Hüseyn qızı</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>Novruzova</t>
         </is>
       </c>
       <c r="E48" t="inlineStr"/>
       <c r="F48" t="inlineStr"/>
       <c r="G48" t="inlineStr"/>
       <c r="H48" t="inlineStr">
@@ -6737,51 +6741,51 @@
       <c r="N51" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?hl=tr&amp;amp;user=0-4LrokAAAAJ</t>
         </is>
       </c>
       <c r="O51" s="2" t="n">
         <v>1341</v>
       </c>
       <c r="P51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U51" t="inlineStr">
         <is>
-          <t>2026-04-08T13:52:27.643477</t>
+          <t>2026-06-04T03:53:18.500469</t>
         </is>
       </c>
       <c r="V51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X51" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Y51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC51" s="2" t="n">
         <v>0</v>
@@ -6860,94 +6864,94 @@
       <c r="N52" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?hl=tr&amp;amp;user=J4fQiagAAAAJ</t>
         </is>
       </c>
       <c r="O52" s="2" t="n">
         <v>1349</v>
       </c>
       <c r="P52" s="2" t="n">
         <v>2</v>
       </c>
       <c r="Q52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U52" t="inlineStr">
         <is>
-          <t>2026-04-08T13:52:27.643477</t>
+          <t>2026-06-04T03:53:18.500469</t>
         </is>
       </c>
       <c r="V52" s="2" t="n">
         <v>1</v>
       </c>
       <c r="W52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X52" s="2" t="n">
         <v>6</v>
       </c>
       <c r="Y52" s="2" t="n">
         <v>2</v>
       </c>
       <c r="Z52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA52" s="2" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="AB52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC52" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AD52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE52" s="2" t="n">
         <v>6</v>
       </c>
       <c r="AF52" s="2" t="n">
         <v>2</v>
       </c>
       <c r="AG52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI52" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="2" t="n">
         <v>3157</v>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>Fatma</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
           <t>Adil qızı</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>Şahbazova</t>
         </is>
       </c>
       <c r="E53" t="inlineStr"/>
       <c r="F53" t="inlineStr"/>
       <c r="G53" t="inlineStr"/>
       <c r="H53" t="inlineStr">
@@ -6983,51 +6987,51 @@
       <c r="N53" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=AJ56DJ0AAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O53" s="2" t="n">
         <v>1353</v>
       </c>
       <c r="P53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U53" t="inlineStr">
         <is>
-          <t>2026-04-08T13:52:27.643477</t>
+          <t>2026-06-04T03:53:18.500469</t>
         </is>
       </c>
       <c r="V53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X53" s="2" t="n">
         <v>8</v>
       </c>
       <c r="Y53" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Z53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC53" s="2" t="n">
         <v>0</v>
@@ -7106,90 +7110,223 @@
       <c r="N54" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?view_op=list_works&amp;amp;hl=en&amp;amp;user=A1SId5gAAAAJ</t>
         </is>
       </c>
       <c r="O54" s="2" t="n">
         <v>1355</v>
       </c>
       <c r="P54" s="2" t="n">
         <v>2</v>
       </c>
       <c r="Q54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U54" t="inlineStr">
         <is>
-          <t>2026-04-08T13:52:27.643477</t>
+          <t>2026-06-04T03:53:18.500469</t>
         </is>
       </c>
       <c r="V54" s="2" t="n">
         <v>1</v>
       </c>
       <c r="W54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X54" s="2" t="n">
         <v>2</v>
       </c>
       <c r="Y54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA54" s="2" t="n">
         <v>2</v>
       </c>
       <c r="AB54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC54" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AD54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE54" s="2" t="n">
         <v>2</v>
       </c>
       <c r="AF54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI54" s="2" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" s="2" t="n">
+        <v>3108</v>
+      </c>
+      <c r="B55" t="inlineStr">
+        <is>
+          <t>Həsən</t>
+        </is>
+      </c>
+      <c r="C55" t="inlineStr">
+        <is>
+          <t>Əli oğlu</t>
+        </is>
+      </c>
+      <c r="D55" t="inlineStr">
+        <is>
+          <t>Nağıyev</t>
+        </is>
+      </c>
+      <c r="E55" t="inlineStr">
+        <is>
+          <t>texnika üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="F55" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
+      <c r="G55" s="3" t="n">
+        <v>28339</v>
+      </c>
+      <c r="H55" t="inlineStr">
+        <is>
+          <t>Arxeoloji xidmət şöbəsi</t>
+        </is>
+      </c>
+      <c r="I55" t="inlineStr">
+        <is>
+          <t>Baş elmi işçi</t>
+        </is>
+      </c>
+      <c r="J55" t="inlineStr">
+        <is>
+          <t>scientific</t>
+        </is>
+      </c>
+      <c r="K55" t="inlineStr">
+        <is>
+          <t>current</t>
+        </is>
+      </c>
+      <c r="L55" t="inlineStr">
+        <is>
+          <t>Naxçıvan Bölməsi</t>
+        </is>
+      </c>
+      <c r="M55" t="inlineStr">
+        <is>
+          <t>Google Scholar</t>
+        </is>
+      </c>
+      <c r="N55" t="inlineStr">
+        <is>
+          <t>https://scholar.google.com/citations?user=bK5eRwMAAAAJ&amp;amp;hl=en</t>
+        </is>
+      </c>
+      <c r="O55" s="2" t="n">
+        <v>1134</v>
+      </c>
+      <c r="P55" s="2" t="n">
+        <v>17</v>
+      </c>
+      <c r="Q55" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="R55" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="S55" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="T55" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="U55" t="inlineStr">
+        <is>
+          <t>2026-06-04T04:01:57.809362</t>
+        </is>
+      </c>
+      <c r="V55" s="2" t="n">
+        <v>2</v>
+      </c>
+      <c r="W55" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="X55" s="2" t="n">
+        <v>30</v>
+      </c>
+      <c r="Y55" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z55" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA55" s="2" t="n">
+        <v>17</v>
+      </c>
+      <c r="AB55" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC55" s="2" t="n">
+        <v>2</v>
+      </c>
+      <c r="AD55" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE55" s="2" t="n">
+        <v>30</v>
+      </c>
+      <c r="AF55" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AG55" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AH55" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AI55" s="2" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>