--- v1 (2026-06-24)
+++ v2 (2026-09-23)
@@ -10,99 +10,95 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Employees" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="2">
-[...2 lines deleted...]
-  </numFmts>
+  <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin"/>
       <right style="thin"/>
       <top style="thin"/>
       <bottom style="thin"/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="4">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-    <xf numFmtId="165" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
@@ -427,66 +423,66 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AI55"/>
+  <dimension ref="A1:AI60"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="12" customWidth="1" min="2" max="2"/>
-    <col width="18" customWidth="1" min="3" max="3"/>
+    <col width="21" customWidth="1" min="3" max="3"/>
     <col width="13" customWidth="1" min="4" max="4"/>
     <col width="36" customWidth="1" min="5" max="5"/>
     <col width="15" customWidth="1" min="6" max="6"/>
     <col width="15" customWidth="1" min="7" max="7"/>
-    <col width="63" customWidth="1" min="8" max="8"/>
+    <col width="64" customWidth="1" min="8" max="8"/>
     <col width="34" customWidth="1" min="9" max="9"/>
     <col width="15" customWidth="1" min="10" max="10"/>
     <col width="9" customWidth="1" min="11" max="11"/>
     <col width="18" customWidth="1" min="12" max="12"/>
     <col width="16" customWidth="1" min="13" max="13"/>
     <col width="89" customWidth="1" min="14" max="14"/>
     <col width="12" customWidth="1" min="15" max="15"/>
     <col width="13" customWidth="1" min="16" max="16"/>
     <col width="16" customWidth="1" min="17" max="17"/>
     <col width="17" customWidth="1" min="18" max="18"/>
     <col width="40" customWidth="1" min="19" max="19"/>
     <col width="45" customWidth="1" min="20" max="20"/>
     <col width="28" customWidth="1" min="21" max="21"/>
     <col width="9" customWidth="1" min="22" max="22"/>
     <col width="11" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="13" customWidth="1" min="25" max="25"/>
     <col width="20" customWidth="1" min="26" max="26"/>
     <col width="27" customWidth="1" min="27" max="27"/>
     <col width="30" customWidth="1" min="28" max="28"/>
     <col width="23" customWidth="1" min="29" max="29"/>
     <col width="25" customWidth="1" min="30" max="30"/>
     <col width="28" customWidth="1" min="31" max="31"/>
     <col width="27" customWidth="1" min="32" max="32"/>
     <col width="34" customWidth="1" min="33" max="33"/>
@@ -651,3281 +647,3397 @@
         </is>
       </c>
       <c r="AF1" s="1" t="inlineStr">
         <is>
           <t>publ_byyear_one_month_ago</t>
         </is>
       </c>
       <c r="AG1" s="1" t="inlineStr">
         <is>
           <t>n_citations_byyear_one_month_ago</t>
         </is>
       </c>
       <c r="AH1" s="1" t="inlineStr">
         <is>
           <t>publications_by_month</t>
         </is>
       </c>
       <c r="AI1" s="1" t="inlineStr">
         <is>
           <t>n_citations_by_month</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="n">
-        <v>2622</v>
+        <v>2623</v>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Zülfiyyə</t>
+          <t>Aygün</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>Hüseyn qızı</t>
+          <t>Əhməd qızı</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>İsmayıl</t>
+          <t>Orucova</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>filologiya üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G2" t="inlineStr"/>
       <c r="H2" t="inlineStr">
         <is>
-          <t>Dilçilik şöbəsi</t>
+          <t>Ədəbiyyatşünaslıq şöbəsi</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>Elmi katib</t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>https://scholar.google.com/citations?user=owGBQdAAAAAJ&amp;amp;hl=en</t>
+          <t>https://scholar.google.com/citations?user=UO9wu5oAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O2" s="2" t="n">
-        <v>1018</v>
+        <v>1329</v>
       </c>
       <c r="P2" s="2" t="n">
-        <v>67</v>
+        <v>1</v>
       </c>
       <c r="Q2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U2" t="inlineStr">
         <is>
-          <t>2026-06-04T03:53:18.500469</t>
+          <t>2026-09-14T16:01:45.090500</t>
         </is>
       </c>
       <c r="V2" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="W2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="X2" s="2" t="n">
         <v>5</v>
       </c>
-      <c r="W2" s="2" t="n">
+      <c r="Y2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA2" s="2" t="n">
         <v>1</v>
       </c>
-      <c r="X2" s="2" t="n">
-[...10 lines deleted...]
-      </c>
       <c r="AB2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC2" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="AD2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE2" s="2" t="n">
         <v>5</v>
       </c>
-      <c r="AD2" s="2" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="AF2" s="2" t="n">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="AG2" s="2" t="n">
-        <v>34</v>
+        <v>0</v>
       </c>
       <c r="AH2" s="2" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="AI2" s="2" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
-        <v>2623</v>
+        <v>2624</v>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Aygün</t>
+          <t>Sara</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>Əhməd qızı</t>
+          <t>Adil qızı</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>Orucova</t>
+          <t>Hacıyeva</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>filologiya üzrə fəlsəfə doktoru</t>
+          <t>tarix üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G3" t="inlineStr"/>
       <c r="H3" t="inlineStr">
         <is>
-          <t>Ədəbiyyatşünaslıq şöbəsi</t>
+          <t>Qədim və orta əsrlər tarixi şöbəsi</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>https://scholar.google.com/citations?user=UO9wu5oAAAAJ&amp;amp;hl=en</t>
-[...4 lines deleted...]
-      </c>
+          <t>https://scholar.google.com/citations?user=c2whffYAAAAJ&amp;amp;hl=en</t>
+        </is>
+      </c>
+      <c r="O3" t="inlineStr"/>
       <c r="P3" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T3" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="U3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="U3" t="inlineStr"/>
       <c r="V3" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X3" s="2" t="n">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="Y3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA3" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AB3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC3" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AD3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE3" s="2" t="n">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="AF3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI3" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
-        <v>2624</v>
+        <v>2625</v>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Sara</t>
+          <t>Musa</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>Adil qızı</t>
+          <t>Rəhim oğlu</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>Hacıyeva</t>
+          <t>Quliyev</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>tarix üzrə fəlsəfə doktoru</t>
         </is>
       </c>
-      <c r="F4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F4" t="inlineStr"/>
       <c r="G4" t="inlineStr"/>
       <c r="H4" t="inlineStr">
         <is>
-          <t>Qədim və orta əsrlər tarixi şöbəsi</t>
+          <t>Yeni və ən yeni tarix şöbəsi</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>Aparıcı elmi işçi</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>https://scholar.google.com/citations?user=c2whffYAAAAJ&amp;amp;hl=en</t>
-[...2 lines deleted...]
-      <c r="O4" t="inlineStr"/>
+          <t>https://scholar.google.com/citations?user=pg1OnlYAAAAJ&amp;amp;hl=en</t>
+        </is>
+      </c>
+      <c r="O4" s="2" t="n">
+        <v>1318</v>
+      </c>
       <c r="P4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T4" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="U4" t="inlineStr"/>
+      <c r="U4" t="inlineStr">
+        <is>
+          <t>2026-09-14T16:01:45.090500</t>
+        </is>
+      </c>
       <c r="V4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X4" s="2" t="n">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="Y4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE4" s="2" t="n">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="AF4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI4" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
-        <v>2625</v>
+        <v>2626</v>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Musa</t>
+          <t>Mehriban</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>Rəhim oğlu</t>
+          <t>Paşa qızı</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>Quliyev</t>
+          <t>Sultanova</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>tarix üzrə fəlsəfə doktoru</t>
+          <t>filologiya üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="F5" t="inlineStr"/>
       <c r="G5" t="inlineStr"/>
       <c r="H5" t="inlineStr">
         <is>
-          <t>Yeni və ən yeni tarix şöbəsi</t>
+          <t>Beynəlxalq əlaqələr</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>Şöbə müdiri</t>
+          <t>Aparıcı mütəxəssis</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>https://scholar.google.com/citations?user=pg1OnlYAAAAJ&amp;amp;hl=en</t>
+          <t>https://scholar.google.com/citations?user=oURyfBIAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O5" s="2" t="n">
-        <v>1318</v>
+        <v>1313</v>
       </c>
       <c r="P5" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q5" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R5" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S5" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T5" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U5" t="inlineStr">
         <is>
-          <t>2026-06-04T03:53:18.500469</t>
+          <t>2026-09-14T16:01:45.090500</t>
         </is>
       </c>
       <c r="V5" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W5" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X5" s="2" t="n">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="Y5" s="2" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="Z5" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA5" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB5" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC5" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD5" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE5" s="2" t="n">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="AF5" s="2" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="AG5" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH5" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI5" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
-        <v>2626</v>
+        <v>2632</v>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Mehriban</t>
+          <t>Fərman</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>Paşa qızı</t>
+          <t>Yunis oğlu</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>Sultanova</t>
+          <t>Xəlilov</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>filologiya üzrə fəlsəfə doktoru</t>
-[...2 lines deleted...]
-      <c r="F6" t="inlineStr"/>
+          <t>filologiya elmləri doktoru</t>
+        </is>
+      </c>
+      <c r="F6" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="G6" t="inlineStr"/>
       <c r="H6" t="inlineStr">
         <is>
-          <t>Beynəlxalq əlaqələr</t>
+          <t>Əlyazmalar Fondu</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>Aparıcı mütəxəssis</t>
+          <t>Direktor</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>https://scholar.google.com/citations?user=oURyfBIAAAAJ&amp;amp;hl=en</t>
+          <t>https://scholar.google.com/citations?user=49Y8wKgAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O6" s="2" t="n">
-        <v>1313</v>
+        <v>1330</v>
       </c>
       <c r="P6" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q6" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R6" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S6" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T6" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U6" t="inlineStr">
         <is>
-          <t>2026-06-04T03:53:18.500469</t>
+          <t>2026-09-14T16:01:45.090500</t>
         </is>
       </c>
       <c r="V6" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W6" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X6" s="2" t="n">
-        <v>6</v>
+        <v>139</v>
       </c>
       <c r="Y6" s="2" t="n">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="Z6" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA6" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB6" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC6" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD6" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE6" s="2" t="n">
-        <v>6</v>
+        <v>139</v>
       </c>
       <c r="AF6" s="2" t="n">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="AG6" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH6" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI6" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
-        <v>2627</v>
+        <v>2633</v>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Səadət</t>
+          <t>Əbülfəz</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>İlham qızı</t>
+          <t>Aman oğlu</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>Məmmədova</t>
-[...3 lines deleted...]
-      <c r="F7" t="inlineStr"/>
+          <t>Quliyev</t>
+        </is>
+      </c>
+      <c r="E7" t="inlineStr">
+        <is>
+          <t>filologiya elmləri doktoru</t>
+        </is>
+      </c>
+      <c r="F7" t="inlineStr">
+        <is>
+          <t>Professor</t>
+        </is>
+      </c>
       <c r="G7" t="inlineStr"/>
       <c r="H7" t="inlineStr">
         <is>
-          <t>Yeni və ən yeni tarix şöbəsi</t>
+          <t>İncəsənət, Dil və Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>Aparıcı mütəxəssis</t>
+          <t>Direktor</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
-      <c r="M7" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="O7" t="inlineStr"/>
+      <c r="M7" t="inlineStr">
+        <is>
+          <t>Google Scholar</t>
+        </is>
+      </c>
+      <c r="N7" t="inlineStr">
+        <is>
+          <t>https://scholar.google.com/citations?user=_MvNXG0AAAAJ&amp;amp;hl=en</t>
+        </is>
+      </c>
+      <c r="O7" s="2" t="n">
+        <v>1322</v>
+      </c>
       <c r="P7" s="2" t="n">
-        <v>0</v>
+        <v>189</v>
       </c>
       <c r="Q7" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R7" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S7" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T7" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="U7" t="inlineStr"/>
+      <c r="U7" t="inlineStr">
+        <is>
+          <t>2026-09-14T16:01:45.090500</t>
+        </is>
+      </c>
       <c r="V7" s="2" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="W7" s="2" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="X7" s="2" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="Y7" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z7" s="2" t="n">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="AA7" s="2" t="n">
-        <v>0</v>
+        <v>181</v>
       </c>
       <c r="AB7" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC7" s="2" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="AD7" s="2" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AE7" s="2" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="AF7" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG7" s="2" t="n">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="AH7" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI7" s="2" t="n">
-        <v>0</v>
+        <v>8</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
-        <v>2628</v>
+        <v>2635</v>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Gülvira</t>
+          <t>Brilyant</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>Cəlal qızı</t>
+          <t>İman qızı</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>Abbasova</t>
+          <t>Cəfərli</t>
         </is>
       </c>
       <c r="E8" t="inlineStr"/>
       <c r="F8" t="inlineStr"/>
       <c r="G8" t="inlineStr"/>
       <c r="H8" t="inlineStr">
         <is>
-          <t>Elm və təhsil</t>
+          <t>Memarlıq, şəhərsalma və abidələrin bərpası şöbəsi</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>Aparıcı mütəxəssis</t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
-      <c r="M8" t="inlineStr">
-[...11 lines deleted...]
-      </c>
+      <c r="M8" t="inlineStr"/>
+      <c r="N8" t="inlineStr"/>
+      <c r="O8" t="inlineStr"/>
       <c r="P8" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q8" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R8" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S8" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T8" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="U8" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="U8" t="inlineStr"/>
       <c r="V8" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W8" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X8" s="2" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="Y8" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z8" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA8" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB8" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC8" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD8" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE8" s="2" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AF8" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG8" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH8" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI8" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
-        <v>2629</v>
+        <v>2636</v>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Səkinə</t>
+          <t>Nurlana</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>İbrahim qızı</t>
+          <t>Vasif qızı</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>Cümşüdova</t>
+          <t>Əliyeva</t>
         </is>
       </c>
       <c r="E9" t="inlineStr"/>
       <c r="F9" t="inlineStr"/>
       <c r="G9" t="inlineStr"/>
       <c r="H9" t="inlineStr">
         <is>
-          <t>Elektron xidmətlər</t>
+          <t>Qafqaz tarixi şöbəsi</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>Baş mütəxəssis</t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
-      <c r="M9" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="O9" t="inlineStr"/>
+      <c r="M9" t="inlineStr">
+        <is>
+          <t>Google Scholar</t>
+        </is>
+      </c>
+      <c r="N9" t="inlineStr">
+        <is>
+          <t>https://scholar.google.com/citations?user=bRSTfJoAAAAJ&amp;amp;hl=en</t>
+        </is>
+      </c>
+      <c r="O9" s="2" t="n">
+        <v>1320</v>
+      </c>
       <c r="P9" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q9" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R9" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S9" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T9" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="U9" t="inlineStr"/>
+      <c r="U9" t="inlineStr">
+        <is>
+          <t>2026-09-14T16:01:45.090500</t>
+        </is>
+      </c>
       <c r="V9" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W9" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X9" s="2" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="Y9" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z9" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA9" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB9" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC9" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD9" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE9" s="2" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="AF9" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG9" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH9" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI9" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
-        <v>2630</v>
+        <v>2638</v>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Samirə</t>
+          <t>Elxan</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>Həmzə qızı</t>
+          <t>Qadir oğlu</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>Salahova</t>
-[...3 lines deleted...]
-      <c r="F10" t="inlineStr"/>
+          <t>Məmmədov</t>
+        </is>
+      </c>
+      <c r="E10" t="inlineStr">
+        <is>
+          <t>filologiya üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="F10" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="G10" t="inlineStr"/>
       <c r="H10" t="inlineStr">
         <is>
-          <t>Elmi Kitabxana</t>
+          <t>İncəsənət, Dil və Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t>Bibloqraf</t>
+          <t>Elmi işlər üzrə direktor müavini</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
-      <c r="M10" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="O10" t="inlineStr"/>
+      <c r="M10" t="inlineStr">
+        <is>
+          <t>Google Scholar</t>
+        </is>
+      </c>
+      <c r="N10" t="inlineStr">
+        <is>
+          <t>https://scholar.google.com/citations?user=YdoI_ioAAAAJ&amp;amp;hl=en</t>
+        </is>
+      </c>
+      <c r="O10" s="2" t="n">
+        <v>1323</v>
+      </c>
       <c r="P10" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q10" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R10" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S10" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T10" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="U10" t="inlineStr"/>
+      <c r="U10" t="inlineStr">
+        <is>
+          <t>2026-09-14T16:01:45.090500</t>
+        </is>
+      </c>
       <c r="V10" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W10" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X10" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Y10" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z10" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA10" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB10" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC10" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD10" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE10" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AF10" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG10" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH10" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI10" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
-        <v>2631</v>
+        <v>2639</v>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Çinarə</t>
+          <t>Vəli</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>Vaqif qızı</t>
+          <t>Baxşəli oğlu</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>Rzayeva</t>
+          <t>Baxşəliyev</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>filologiya üzrə fəlsəfə doktoru</t>
+          <t>tarix elmləri doktoru</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>Dosent</t>
+          <t>Professor</t>
         </is>
       </c>
       <c r="G11" t="inlineStr"/>
       <c r="H11" t="inlineStr">
         <is>
-          <t>Folklorşünaslıq şöbəsi</t>
+          <t>Tarix, Etnoqrafiya və Arxeologiya İnstitutu</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
-          <t>Böyük elmi işçi</t>
+          <t>Elmi işlər üzrə direktor müavini</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>https://scholar.google.com/citations?user=QaU-MrEAAAAJ&amp;amp;hl=en</t>
+          <t>https://scholar.google.com/citations?user=jw-hd_kAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O11" s="2" t="n">
-        <v>1327</v>
+        <v>1019</v>
       </c>
       <c r="P11" s="2" t="n">
+        <v>776</v>
+      </c>
+      <c r="Q11" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="R11" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="S11" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="T11" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="U11" t="inlineStr">
+        <is>
+          <t>2026-09-14T16:01:45.090500</t>
+        </is>
+      </c>
+      <c r="V11" s="2" t="n">
+        <v>13</v>
+      </c>
+      <c r="W11" s="2" t="n">
+        <v>17</v>
+      </c>
+      <c r="X11" s="2" t="n">
+        <v>88</v>
+      </c>
+      <c r="Y11" s="2" t="n">
+        <v>5</v>
+      </c>
+      <c r="Z11" s="2" t="n">
+        <v>72</v>
+      </c>
+      <c r="AA11" s="2" t="n">
+        <v>755</v>
+      </c>
+      <c r="AB11" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC11" s="2" t="n">
+        <v>13</v>
+      </c>
+      <c r="AD11" s="2" t="n">
+        <v>17</v>
+      </c>
+      <c r="AE11" s="2" t="n">
+        <v>86</v>
+      </c>
+      <c r="AF11" s="2" t="n">
+        <v>5</v>
+      </c>
+      <c r="AG11" s="2" t="n">
+        <v>72</v>
+      </c>
+      <c r="AH11" s="2" t="n">
         <v>2</v>
       </c>
-      <c r="Q11" s="2" t="n">
-[...54 lines deleted...]
-      </c>
       <c r="AI11" s="2" t="n">
-        <v>0</v>
+        <v>21</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
-        <v>2632</v>
+        <v>2640</v>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Fərman</t>
+          <t>Ələkbər</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>Yunis oğlu</t>
+          <t>Məmməd oğlu</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>Xəlilov</t>
+          <t>Qasımov</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>filologiya elmləri doktoru</t>
+          <t>sənətşünaslıq üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G12" t="inlineStr"/>
       <c r="H12" t="inlineStr">
         <is>
-          <t>Əlyazmalar Fondu</t>
+          <t>Musiqi və teatr şöbəsi</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
-          <t>Direktor</t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>https://scholar.google.com/citations?user=49Y8wKgAAAAJ&amp;amp;hl=en</t>
-[...4 lines deleted...]
-      </c>
+          <t>https://scholar.google.com/citations?user=duY8L7MAAAAJ&amp;amp;hl=en</t>
+        </is>
+      </c>
+      <c r="O12" t="inlineStr"/>
       <c r="P12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T12" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="U12" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="U12" t="inlineStr"/>
       <c r="V12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X12" s="2" t="n">
-        <v>139</v>
+        <v>0</v>
       </c>
       <c r="Y12" s="2" t="n">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="Z12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE12" s="2" t="n">
-        <v>138</v>
+        <v>0</v>
       </c>
       <c r="AF12" s="2" t="n">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="AG12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH12" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AI12" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
-        <v>2633</v>
+        <v>2641</v>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Əbülfəz</t>
+          <t>Yaşar</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>Aman oğlu</t>
+          <t>Nihad oğlu</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>Quliyev</t>
+          <t>Rəhimov</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>filologiya elmləri doktoru</t>
-[...6 lines deleted...]
-      </c>
+          <t>tarix üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="F13" t="inlineStr"/>
       <c r="G13" t="inlineStr"/>
       <c r="H13" t="inlineStr">
         <is>
-          <t>İncəsənət, Dil və Ədəbiyyat İnstitutu</t>
+          <t>Tarix, Etnoqrafiya və Arxeologiya İnstitutu</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
-          <t>Direktor</t>
+          <t>Elmi katib</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>https://scholar.google.com/citations?user=_MvNXG0AAAAJ&amp;amp;hl=en</t>
+          <t>https://scholar.google.com/citations?user=medqhCYAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O13" s="2" t="n">
-        <v>1322</v>
+        <v>1315</v>
       </c>
       <c r="P13" s="2" t="n">
-        <v>175</v>
+        <v>0</v>
       </c>
       <c r="Q13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U13" t="inlineStr">
         <is>
-          <t>2026-06-04T03:53:18.500469</t>
+          <t>2026-09-14T16:01:45.090500</t>
         </is>
       </c>
       <c r="V13" s="2" t="n">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="W13" s="2" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="X13" s="2" t="n">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="Y13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z13" s="2" t="n">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="AA13" s="2" t="n">
-        <v>173</v>
+        <v>0</v>
       </c>
       <c r="AB13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC13" s="2" t="n">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="AD13" s="2" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="AE13" s="2" t="n">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="AF13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG13" s="2" t="n">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="AH13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI13" s="2" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
-        <v>2634</v>
+        <v>2647</v>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Kubra</t>
+          <t>Əli</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>Sabir qızı</t>
+          <t>Kamal oğlu</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>Vəliyeva</t>
+          <t>Tağıyev</t>
         </is>
       </c>
       <c r="E14" t="inlineStr"/>
       <c r="F14" t="inlineStr"/>
       <c r="G14" t="inlineStr"/>
       <c r="H14" t="inlineStr">
         <is>
-          <t>Əlyazmaların mühafizəsi, gigiyenası və bərpası laboratoriyası</t>
+          <t>Qafqaz tarixi şöbəsi</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
-          <t>Elmi işçi</t>
+          <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>https://scholar.google.com/citations?user=yFDq7SYAAAAJ&amp;amp;hl=en</t>
+          <t>https://scholar.google.com/citations?user=V88GF3wAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O14" s="2" t="n">
-        <v>1333</v>
+        <v>1321</v>
       </c>
       <c r="P14" s="2" t="n">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="Q14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U14" t="inlineStr">
         <is>
-          <t>2026-06-04T03:53:18.500469</t>
+          <t>2026-09-14T16:01:45.090500</t>
         </is>
       </c>
       <c r="V14" s="2" t="n">
         <v>1</v>
       </c>
       <c r="W14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X14" s="2" t="n">
-        <v>85</v>
+        <v>1</v>
       </c>
       <c r="Y14" s="2" t="n">
-        <v>13</v>
+        <v>0</v>
       </c>
       <c r="Z14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA14" s="2" t="n">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="AB14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC14" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AD14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE14" s="2" t="n">
-        <v>84</v>
+        <v>1</v>
       </c>
       <c r="AF14" s="2" t="n">
-        <v>13</v>
+        <v>0</v>
       </c>
       <c r="AG14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH14" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AI14" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="n">
-        <v>2635</v>
+        <v>2648</v>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Brilyant</t>
+          <t>Kubra</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>İman qızı</t>
+          <t>İbrahim qızı</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>Cəfərli</t>
+          <t>Əliyeva</t>
         </is>
       </c>
       <c r="E15" t="inlineStr"/>
       <c r="F15" t="inlineStr"/>
       <c r="G15" t="inlineStr"/>
       <c r="H15" t="inlineStr">
         <is>
-          <t>Memarlıq, şəhərsalma və abidələrin bərpası şöbəsi</t>
+          <t>Qədim və orta əsrlər tarixi şöbəsi</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
-          <t>Elmi işçi</t>
+          <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
-      <c r="M15" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="O15" t="inlineStr"/>
+      <c r="M15" t="inlineStr">
+        <is>
+          <t>Google Scholar</t>
+        </is>
+      </c>
+      <c r="N15" t="inlineStr">
+        <is>
+          <t>https://scholar.google.com/citations?user=msu1SsMAAAAJ&amp;amp;hl=en</t>
+        </is>
+      </c>
+      <c r="O15" s="2" t="n">
+        <v>1317</v>
+      </c>
       <c r="P15" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Q15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T15" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="U15" t="inlineStr"/>
+      <c r="U15" t="inlineStr">
+        <is>
+          <t>2026-09-14T16:01:45.090500</t>
+        </is>
+      </c>
       <c r="V15" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="W15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X15" s="2" t="n">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="Y15" s="2" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="Z15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA15" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AB15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC15" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE15" s="2" t="n">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="AF15" s="2" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="AG15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI15" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
-        <v>2636</v>
+        <v>2652</v>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Nurlana</t>
+          <t>Günel</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>Vasif qızı</t>
+          <t>Yusif qızı</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>Əliyeva</t>
+          <t>Əsgərova</t>
         </is>
       </c>
       <c r="E16" t="inlineStr"/>
       <c r="F16" t="inlineStr"/>
       <c r="G16" t="inlineStr"/>
       <c r="H16" t="inlineStr">
         <is>
-          <t>Qafqaz tarixi şöbəsi</t>
+          <t>Elmi Kitabxana</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
-          <t>Elmi işçi</t>
+          <t>Kitabxanaçı</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
-      <c r="M16" t="inlineStr">
-[...11 lines deleted...]
-      </c>
+      <c r="M16" t="inlineStr"/>
+      <c r="N16" t="inlineStr"/>
+      <c r="O16" t="inlineStr"/>
       <c r="P16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T16" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="U16" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="U16" t="inlineStr"/>
       <c r="V16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X16" s="2" t="n">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="Y16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE16" s="2" t="n">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="AF16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI16" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="n">
-        <v>2638</v>
+        <v>2654</v>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Elxan</t>
+          <t>Toğrul</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>Qadir oğlu</t>
+          <t>Fərman oğlu</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>Məmmədov</t>
+          <t>Xəlilov</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>filologiya üzrə fəlsəfə doktoru</t>
+          <t>tarix elmləri doktoru</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G17" t="inlineStr"/>
       <c r="H17" t="inlineStr">
         <is>
-          <t>İncəsənət, Dil və Ədəbiyyat İnstitutu</t>
+          <t>Antik və orta əsrlər arxeologiyası şöbəsi</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
-          <t>Elmi işlər üzrə direktor müavini</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>https://scholar.google.com/citations?user=YdoI_ioAAAAJ&amp;amp;hl=en</t>
+          <t>https://scholar.google.com/citations?user=IMOxfN4AAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O17" s="2" t="n">
-        <v>1323</v>
+        <v>1020</v>
       </c>
       <c r="P17" s="2" t="n">
-        <v>0</v>
+        <v>161</v>
       </c>
       <c r="Q17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U17" t="inlineStr">
         <is>
-          <t>2026-06-04T03:53:18.500469</t>
+          <t>2026-09-14T16:01:45.090500</t>
         </is>
       </c>
       <c r="V17" s="2" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="W17" s="2" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="X17" s="2" t="n">
+        <v>214</v>
+      </c>
+      <c r="Y17" s="2" t="n">
         <v>1</v>
       </c>
-      <c r="Y17" s="2" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="Z17" s="2" t="n">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="AA17" s="2" t="n">
-        <v>0</v>
+        <v>149</v>
       </c>
       <c r="AB17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC17" s="2" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="AD17" s="2" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="AE17" s="2" t="n">
+        <v>214</v>
+      </c>
+      <c r="AF17" s="2" t="n">
         <v>1</v>
       </c>
-      <c r="AF17" s="2" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AG17" s="2" t="n">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="AH17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI17" s="2" t="n">
-        <v>0</v>
+        <v>12</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="n">
-        <v>2639</v>
+        <v>2655</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Vəli</t>
+          <t>Zeynəb</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>Baxşəli oğlu</t>
+          <t>Kərim qızı</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>Baxşəliyev</t>
+          <t>Quliyeva</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>tarix elmləri doktoru</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>Professor</t>
+          <t>Dosent</t>
         </is>
       </c>
       <c r="G18" t="inlineStr"/>
       <c r="H18" t="inlineStr">
         <is>
-          <t>Tarix, Etnoqrafiya və Arxeologiya İnstitutu</t>
+          <t>Arxeoloji xidmət şöbəsi</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
-          <t>Elmi işlər üzrə direktor müavini</t>
+          <t>Baş elmi işçi</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>https://scholar.google.com/citations?user=jw-hd_kAAAAJ&amp;amp;hl=en</t>
+          <t>https://scholar.google.com/citations?user=6Utfx3IAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O18" s="2" t="n">
-        <v>1019</v>
+        <v>1308</v>
       </c>
       <c r="P18" s="2" t="n">
-        <v>684</v>
+        <v>61</v>
       </c>
       <c r="Q18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U18" t="inlineStr">
         <is>
-          <t>2026-06-04T03:53:18.500469</t>
+          <t>2026-09-14T16:01:45.090500</t>
         </is>
       </c>
       <c r="V18" s="2" t="n">
-        <v>12</v>
+        <v>5</v>
       </c>
       <c r="W18" s="2" t="n">
-        <v>14</v>
+        <v>3</v>
       </c>
       <c r="X18" s="2" t="n">
-        <v>81</v>
+        <v>28</v>
       </c>
       <c r="Y18" s="2" t="n">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="Z18" s="2" t="n">
-        <v>73</v>
+        <v>10</v>
       </c>
       <c r="AA18" s="2" t="n">
-        <v>677</v>
+        <v>45</v>
       </c>
       <c r="AB18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC18" s="2" t="n">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="AD18" s="2" t="n">
-        <v>14</v>
+        <v>2</v>
       </c>
       <c r="AE18" s="2" t="n">
-        <v>80</v>
+        <v>25</v>
       </c>
       <c r="AF18" s="2" t="n">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="AG18" s="2" t="n">
-        <v>73</v>
+        <v>5</v>
       </c>
       <c r="AH18" s="2" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="AI18" s="2" t="n">
-        <v>7</v>
+        <v>16</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="n">
-        <v>2640</v>
+        <v>2656</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Ələkbər</t>
+          <t>Nuray</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>Məmməd oğlu</t>
+          <t>Yadigar qızı</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>Qasımov</t>
+          <t>Əliyeva</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>sənətşünaslıq üzrə fəlsəfə doktoru</t>
+          <t>filologiya elmləri doktoru</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G19" t="inlineStr"/>
       <c r="H19" t="inlineStr">
         <is>
-          <t>Musiqi və teatr şöbəsi</t>
+          <t>Dilçilik şöbəsi</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
-          <t>Aparıcı elmi işçi</t>
+          <t>Baş elmi işçi</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>https://scholar.google.com/citations?user=duY8L7MAAAAJ&amp;amp;hl=en</t>
-[...2 lines deleted...]
-      <c r="O19" t="inlineStr"/>
+          <t>https://scholar.google.com/citations?user=-C4iteIAAAAJ&amp;amp;hl=en</t>
+        </is>
+      </c>
+      <c r="O19" s="2" t="n">
+        <v>1310</v>
+      </c>
       <c r="P19" s="2" t="n">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="Q19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T19" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="U19" t="inlineStr"/>
+      <c r="U19" t="inlineStr">
+        <is>
+          <t>2026-09-14T16:01:45.090500</t>
+        </is>
+      </c>
       <c r="V19" s="2" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="W19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X19" s="2" t="n">
-        <v>0</v>
+        <v>29</v>
       </c>
       <c r="Y19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z19" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA19" s="2" t="n">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="AB19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC19" s="2" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="AD19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE19" s="2" t="n">
-        <v>0</v>
+        <v>29</v>
       </c>
       <c r="AF19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG19" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AH19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI19" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="n">
-        <v>2641</v>
+        <v>2657</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Yaşar</t>
+          <t>Ramiz</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>Nihad oğlu</t>
+          <t>Asəf oğlu</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>Rəhimov</t>
+          <t>Qasımov</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>tarix üzrə fəlsəfə doktoru</t>
-[...2 lines deleted...]
-      <c r="F20" t="inlineStr"/>
+          <t>filologiya elmləri doktoru</t>
+        </is>
+      </c>
+      <c r="F20" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="G20" t="inlineStr"/>
       <c r="H20" t="inlineStr">
         <is>
-          <t>Tarix, Etnoqrafiya və Arxeologiya İnstitutu</t>
+          <t>Ədəbiyyatşünaslıq şöbəsi</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
-          <t>Elmi katib</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M20" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
-          <t>https://scholar.google.com/citations?user=medqhCYAAAAJ&amp;amp;hl=en</t>
+          <t>https://scholar.google.com/citations?user=cNOxrcoAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O20" s="2" t="n">
-        <v>1315</v>
+        <v>1328</v>
       </c>
       <c r="P20" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Q20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U20" t="inlineStr">
         <is>
-          <t>2026-06-04T03:53:18.500469</t>
+          <t>2026-09-14T16:01:45.090500</t>
         </is>
       </c>
       <c r="V20" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="W20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X20" s="2" t="n">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="Y20" s="2" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="Z20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA20" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AB20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC20" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE20" s="2" t="n">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="AF20" s="2" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="AG20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI20" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="n">
-        <v>2642</v>
+        <v>2658</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Rəşad</t>
+          <t>Səbuhi</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>Əli oğlu</t>
+          <t>Məmmədalı oğlu</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>Zülfüqarov</t>
+          <t>İbrahimov</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>filologiya üzrə fəlsəfə doktoru</t>
-[...2 lines deleted...]
-      <c r="F21" t="inlineStr"/>
+          <t>filologiya elmləri doktoru</t>
+        </is>
+      </c>
+      <c r="F21" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="G21" t="inlineStr"/>
       <c r="H21" t="inlineStr">
         <is>
-          <t>Yeni və ən yeni tarix şöbəsi</t>
+          <t>Əlyazmaların kataloqlaşdırılması, tədqiqi və nəşri şöbəsi</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
-          <t>Elmi katib</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M21" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
-          <t>https://scholar.google.com/citations?user=hPH4gTUAAAAJ&amp;amp;hl=en</t>
+          <t>https://scholar.google.com/citations?user=YyyiC7MAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O21" s="2" t="n">
-        <v>1312</v>
+        <v>1332</v>
       </c>
       <c r="P21" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Q21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U21" t="inlineStr">
         <is>
-          <t>2026-06-04T03:53:18.500469</t>
+          <t>2026-09-14T16:01:45.090500</t>
         </is>
       </c>
       <c r="V21" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="W21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X21" s="2" t="n">
+        <v>9</v>
+      </c>
+      <c r="Y21" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z21" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA21" s="2" t="n">
         <v>1</v>
       </c>
-      <c r="Y21" s="2" t="n">
-[...7 lines deleted...]
-      </c>
       <c r="AB21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC21" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE21" s="2" t="n">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="AF21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI21" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="n">
-        <v>2643</v>
+        <v>2659</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Aysel</t>
+          <t>Fəxrəddin</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>Bayram qızı</t>
+          <t>Aydın oğlu</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>İsmayılova</t>
+          <t>Eylazov</t>
         </is>
       </c>
       <c r="E22" t="inlineStr"/>
       <c r="F22" t="inlineStr"/>
       <c r="G22" t="inlineStr"/>
       <c r="H22" t="inlineStr">
         <is>
-          <t>Antik və orta əsrlər arxeologiyası şöbəsi</t>
+          <t>Əlyazmaların toplanması şöbəsi</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
-          <t>Kiçik elmi işçi</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M22" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
-          <t>https://scholar.google.com/citations?user=4BfQ_hsAAAAJ&amp;amp;hl=en</t>
-[...2 lines deleted...]
-      <c r="O22" t="inlineStr"/>
+          <t>https://scholar.google.com/citations?user=MOXUhisAAAAJ&amp;amp;hl=en</t>
+        </is>
+      </c>
+      <c r="O22" s="2" t="n">
+        <v>1331</v>
+      </c>
       <c r="P22" s="2" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="Q22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T22" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="U22" t="inlineStr"/>
+      <c r="U22" t="inlineStr">
+        <is>
+          <t>2026-09-14T16:01:45.090500</t>
+        </is>
+      </c>
       <c r="V22" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="W22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X22" s="2" t="n">
-        <v>0</v>
+        <v>67</v>
       </c>
       <c r="Y22" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Z22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA22" s="2" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="AB22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC22" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE22" s="2" t="n">
-        <v>0</v>
+        <v>67</v>
       </c>
       <c r="AF22" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AG22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI22" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="n">
-        <v>2645</v>
+        <v>2660</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Şəmsiyyə</t>
+          <t>Asəf</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>Şəmsəddin qızı</t>
+          <t>Yunis oğlu</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>Zalova</t>
-[...3 lines deleted...]
-      <c r="F23" t="inlineStr"/>
+          <t>Orucov</t>
+        </is>
+      </c>
+      <c r="E23" t="inlineStr">
+        <is>
+          <t>tarix üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="F23" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="G23" t="inlineStr"/>
       <c r="H23" t="inlineStr">
         <is>
-          <t>Memarlıq, şəhərsalma və abidələrin bərpası şöbəsi</t>
+          <t>Etnoqrafiya şöbəsi</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
-          <t>Kiçik elmi işçi</t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
-      <c r="M23" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="O23" t="inlineStr"/>
+      <c r="M23" t="inlineStr">
+        <is>
+          <t>Google Scholar</t>
+        </is>
+      </c>
+      <c r="N23" t="inlineStr">
+        <is>
+          <t>https://scholar.google.com/citations?user=ohZ9QbkAAAAJ&amp;amp;hl=en</t>
+        </is>
+      </c>
+      <c r="O23" s="2" t="n">
+        <v>1307</v>
+      </c>
       <c r="P23" s="2" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="Q23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T23" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="U23" t="inlineStr"/>
+      <c r="U23" t="inlineStr">
+        <is>
+          <t>2026-09-14T16:01:45.090500</t>
+        </is>
+      </c>
       <c r="V23" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="W23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X23" s="2" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="Y23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA23" s="2" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="AB23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC23" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE23" s="2" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="AF23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI23" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="n">
-        <v>2646</v>
+        <v>2661</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Cəmilə</t>
+          <t>Aytən</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>Səlim qızı</t>
+          <t>Cəfər qızı</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>Məhərrəmova</t>
-[...3 lines deleted...]
-      <c r="F24" t="inlineStr"/>
+          <t>Cəfərova</t>
+        </is>
+      </c>
+      <c r="E24" t="inlineStr">
+        <is>
+          <t>filologiya üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="F24" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="G24" t="inlineStr"/>
       <c r="H24" t="inlineStr">
         <is>
-          <t>Onomastika şöbəsi</t>
+          <t>Folklorşünaslıq şöbəsi</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
-          <t>Kiçik elmi işçi</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M24" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
-          <t>https://scholar.google.com/citations?user=DND5zXUAAAAJ&amp;amp;hl=en</t>
+          <t>https://scholar.google.com/citations?user=GqD0TYQAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O24" s="2" t="n">
-        <v>1325</v>
+        <v>1326</v>
       </c>
       <c r="P24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U24" t="inlineStr">
         <is>
-          <t>2026-06-04T03:53:18.500469</t>
+          <t>2026-09-14T16:01:45.090500</t>
         </is>
       </c>
       <c r="V24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X24" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Y24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE24" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AF24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI24" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="n">
-        <v>2647</v>
+        <v>2662</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>Əli</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>Kamal oğlu</t>
+          <t>Kətən oğlu</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>Tağıyev</t>
-[...3 lines deleted...]
-      <c r="F25" t="inlineStr"/>
+          <t>Qəhrəmanov</t>
+        </is>
+      </c>
+      <c r="E25" t="inlineStr">
+        <is>
+          <t>sənətşünaslıq üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="F25" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="G25" t="inlineStr"/>
       <c r="H25" t="inlineStr">
         <is>
-          <t>Qafqaz tarixi şöbəsi</t>
+          <t>Musiqi və teatr şöbəsi</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
-          <t>Kiçik elmi işçi</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
-      <c r="M25" t="inlineStr">
-[...11 lines deleted...]
-      </c>
+      <c r="M25" t="inlineStr"/>
+      <c r="N25" t="inlineStr"/>
+      <c r="O25" t="inlineStr"/>
       <c r="P25" s="2" t="n">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="Q25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T25" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="U25" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="U25" t="inlineStr"/>
       <c r="V25" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X25" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Y25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA25" s="2" t="n">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="AB25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC25" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AD25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE25" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AF25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI25" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="n">
-        <v>2648</v>
+        <v>2663</v>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Kubra</t>
+          <t>Firudin</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>İbrahim qızı</t>
+          <t>Həsən oğlu</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>Əliyeva</t>
-[...3 lines deleted...]
-      <c r="F26" t="inlineStr"/>
+          <t>Rzayev</t>
+        </is>
+      </c>
+      <c r="E26" t="inlineStr">
+        <is>
+          <t>filologiya elmləri doktoru</t>
+        </is>
+      </c>
+      <c r="F26" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="G26" t="inlineStr"/>
       <c r="H26" t="inlineStr">
         <is>
-          <t>Qədim və orta əsrlər tarixi şöbəsi</t>
+          <t>Onomastika şöbəsi</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
-          <t>Kiçik elmi işçi</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J26" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M26" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
-          <t>https://scholar.google.com/citations?user=msu1SsMAAAAJ&amp;amp;hl=en</t>
+          <t>https://scholar.google.com/citations?user=VAeKz30AAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O26" s="2" t="n">
-        <v>1317</v>
+        <v>1324</v>
       </c>
       <c r="P26" s="2" t="n">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="Q26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U26" t="inlineStr">
         <is>
-          <t>2026-06-04T03:53:18.500469</t>
+          <t>2026-09-14T16:01:45.090500</t>
         </is>
       </c>
       <c r="V26" s="2" t="n">
         <v>1</v>
       </c>
       <c r="W26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X26" s="2" t="n">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="Y26" s="2" t="n">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="Z26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA26" s="2" t="n">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="AB26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC26" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AD26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE26" s="2" t="n">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="AF26" s="2" t="n">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="AG26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI26" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="n">
-        <v>2649</v>
+        <v>2664</v>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Fatma</t>
+          <t>İlhami</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>Adil qızı</t>
+          <t>Nizam oğlu</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>Məmmədova</t>
-[...3 lines deleted...]
-      <c r="F27" t="inlineStr"/>
+          <t>Əliyev</t>
+        </is>
+      </c>
+      <c r="E27" t="inlineStr">
+        <is>
+          <t>tarix üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="F27" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="G27" t="inlineStr"/>
       <c r="H27" t="inlineStr">
         <is>
-          <t>Təsviri və dekorativ-tətbiqi sənətlər şöbəsi</t>
+          <t>Qədim və orta əsrlər tarixi şöbəsi</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
-          <t>Kiçik elmi işçi</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J27" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
-          <t>former</t>
+          <t>current</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
-      <c r="M27" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="O27" t="inlineStr"/>
+      <c r="M27" t="inlineStr">
+        <is>
+          <t>Google Scholar</t>
+        </is>
+      </c>
+      <c r="N27" t="inlineStr">
+        <is>
+          <t>https://scholar.google.com/citations?user=EqQ6yEkAAAAJ&amp;amp;hl=en</t>
+        </is>
+      </c>
+      <c r="O27" s="2" t="n">
+        <v>1021</v>
+      </c>
       <c r="P27" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Q27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T27" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="U27" t="inlineStr"/>
+      <c r="U27" t="inlineStr">
+        <is>
+          <t>2026-09-14T16:01:45.090500</t>
+        </is>
+      </c>
       <c r="V27" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="W27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X27" s="2" t="n">
-        <v>0</v>
+        <v>55</v>
       </c>
       <c r="Y27" s="2" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="Z27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA27" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AB27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC27" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE27" s="2" t="n">
-        <v>0</v>
+        <v>55</v>
       </c>
       <c r="AF27" s="2" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AG27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI27" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="n">
-        <v>2650</v>
+        <v>3145</v>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Səfər</t>
+          <t>Sürəyya</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>Səxavət oğlu</t>
+          <t>Bəxtiyar qızı</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>Əliyev</t>
+          <t>Əkbərova</t>
         </is>
       </c>
       <c r="E28" t="inlineStr"/>
       <c r="F28" t="inlineStr"/>
       <c r="G28" t="inlineStr"/>
       <c r="H28" t="inlineStr">
         <is>
-          <t>Yeni və ən yeni tarix şöbəsi</t>
+          <t>Qədim və orta əsrlər tarixi şöbəsi</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
           <t>Böyük laborant</t>
         </is>
       </c>
       <c r="J28" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
-      <c r="M28" t="inlineStr"/>
-      <c r="N28" t="inlineStr"/>
+      <c r="M28" t="inlineStr">
+        <is>
+          <t>Google Scholar</t>
+        </is>
+      </c>
+      <c r="N28" t="inlineStr">
+        <is>
+          <t>https://scholar.google.com/citations?user=rbfk-yMAAAAJ&amp;amp;hl=en</t>
+        </is>
+      </c>
       <c r="O28" t="inlineStr"/>
       <c r="P28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U28" t="inlineStr"/>
       <c r="V28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X28" s="2" t="n">
         <v>0</v>
@@ -3944,1475 +4056,1425 @@
       </c>
       <c r="AC28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI28" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="n">
-        <v>2651</v>
+        <v>3147</v>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Sahab</t>
+          <t>Sunay</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>Sadıx qızı</t>
+          <t>Abbas qızı</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>Əliyeva</t>
         </is>
       </c>
       <c r="E29" t="inlineStr"/>
       <c r="F29" t="inlineStr"/>
       <c r="G29" t="inlineStr"/>
       <c r="H29" t="inlineStr">
         <is>
-          <t>Elmi Kitabxana</t>
+          <t>Etnoqrafiya şöbəsi</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
-          <t>Kitabxana müdiri</t>
+          <t>Böyük laborant</t>
         </is>
       </c>
       <c r="J29" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K29" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
-      <c r="M29" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="O29" t="inlineStr"/>
+      <c r="M29" t="inlineStr">
+        <is>
+          <t>Google Scholar</t>
+        </is>
+      </c>
+      <c r="N29" t="inlineStr">
+        <is>
+          <t>https://scholar.google.com/citations?view_op=list_works&amp;amp;hl=ru&amp;amp;user=qzZXjvgAAAAJ</t>
+        </is>
+      </c>
+      <c r="O29" s="2" t="n">
+        <v>1351</v>
+      </c>
       <c r="P29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T29" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="U29" t="inlineStr"/>
+      <c r="U29" t="inlineStr">
+        <is>
+          <t>2026-09-14T16:01:45.090500</t>
+        </is>
+      </c>
       <c r="V29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X29" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Y29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE29" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AF29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI29" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="n">
-        <v>2652</v>
+        <v>3148</v>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Günel</t>
+          <t>Elmar</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>Yusif qızı</t>
+          <t>Vəli oğlu</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>Əsgərova</t>
+          <t>Baxşəliyev</t>
         </is>
       </c>
       <c r="E30" t="inlineStr"/>
       <c r="F30" t="inlineStr"/>
       <c r="G30" t="inlineStr"/>
       <c r="H30" t="inlineStr">
         <is>
-          <t>Elmi Kitabxana</t>
+          <t>Arxeoloji xidmət şöbəsi</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
-          <t>Kitabxanaçı</t>
+          <t>Böyük laborant</t>
         </is>
       </c>
       <c r="J30" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
-      <c r="M30" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="O30" t="inlineStr"/>
+      <c r="M30" t="inlineStr">
+        <is>
+          <t>Google Scholar</t>
+        </is>
+      </c>
+      <c r="N30" t="inlineStr">
+        <is>
+          <t>https://scholar.google.com/citations?user=CX0uBfgAAAAJ&amp;amp;hl=en</t>
+        </is>
+      </c>
+      <c r="O30" s="2" t="n">
+        <v>1335</v>
+      </c>
       <c r="P30" s="2" t="n">
-        <v>0</v>
+        <v>47</v>
       </c>
       <c r="Q30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T30" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="U30" t="inlineStr"/>
+      <c r="U30" t="inlineStr">
+        <is>
+          <t>2026-09-14T16:01:45.090500</t>
+        </is>
+      </c>
       <c r="V30" s="2" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="W30" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="X30" s="2" t="n">
-        <v>0</v>
+        <v>52</v>
       </c>
       <c r="Y30" s="2" t="n">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="Z30" s="2" t="n">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="AA30" s="2" t="n">
-        <v>0</v>
+        <v>45</v>
       </c>
       <c r="AB30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC30" s="2" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="AD30" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AE30" s="2" t="n">
-        <v>0</v>
+        <v>48</v>
       </c>
       <c r="AF30" s="2" t="n">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="AG30" s="2" t="n">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="AH30" s="2" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="AI30" s="2" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="n">
-        <v>2653</v>
+        <v>3149</v>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>İsmayıl</t>
+          <t>Xavər</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>Muxtar oğlu</t>
+          <t>Cavid qızı</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>Hacıyev</t>
-[...11 lines deleted...]
-      </c>
+          <t>Adıyeva</t>
+        </is>
+      </c>
+      <c r="E31" t="inlineStr"/>
+      <c r="F31" t="inlineStr"/>
       <c r="G31" t="inlineStr"/>
       <c r="H31" t="inlineStr">
         <is>
-          <t>Yeni və ən yeni tarix şöbəsi</t>
+          <t>Qafqaz tarixi şöbəsi</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
-          <t>Sədr</t>
+          <t>Böyük laborant</t>
         </is>
       </c>
       <c r="J31" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K31" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M31" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
-          <t>https://scholar.google.com/citations?user=gETa4xIAAAAJ&amp;amp;hl=en</t>
-[...4 lines deleted...]
-      </c>
+          <t>https://scholar.google.com/citations?user=qFNgZOYAAAAJ&amp;amp;hl=en</t>
+        </is>
+      </c>
+      <c r="O31" t="inlineStr"/>
       <c r="P31" s="2" t="n">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="Q31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T31" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="U31" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="U31" t="inlineStr"/>
       <c r="V31" s="2" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="W31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X31" s="2" t="n">
-        <v>22</v>
+        <v>0</v>
       </c>
       <c r="Y31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA31" s="2" t="n">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="AB31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC31" s="2" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AD31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE31" s="2" t="n">
-        <v>22</v>
+        <v>0</v>
       </c>
       <c r="AF31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI31" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="n">
-        <v>2654</v>
+        <v>3158</v>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Toğrul</t>
+          <t>Hüseyn</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>Fərman oğlu</t>
+          <t>Mübariz oğlu</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>Xəlilov</t>
-[...11 lines deleted...]
-      </c>
+          <t>Abbasov</t>
+        </is>
+      </c>
+      <c r="E32" t="inlineStr"/>
+      <c r="F32" t="inlineStr"/>
       <c r="G32" t="inlineStr"/>
       <c r="H32" t="inlineStr">
         <is>
-          <t>Antik və orta əsrlər arxeologiyası şöbəsi</t>
+          <t>Qafqaz tarixi şöbəsi</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
-          <t>Şöbə müdiri</t>
+          <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="J32" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M32" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
-          <t>https://scholar.google.com/citations?user=IMOxfN4AAAAJ&amp;amp;hl=en</t>
+          <t>https://scholar.google.com/citations?view_op=list_works&amp;amp;hl=en&amp;amp;user=A1SId5gAAAAJ</t>
         </is>
       </c>
       <c r="O32" s="2" t="n">
-        <v>1020</v>
+        <v>1355</v>
       </c>
       <c r="P32" s="2" t="n">
-        <v>146</v>
+        <v>2</v>
       </c>
       <c r="Q32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U32" t="inlineStr">
         <is>
-          <t>2026-06-04T03:53:18.500469</t>
+          <t>2026-09-14T16:01:45.090500</t>
         </is>
       </c>
       <c r="V32" s="2" t="n">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="W32" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="X32" s="2" t="n">
         <v>2</v>
       </c>
-      <c r="X32" s="2" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="Y32" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z32" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA32" s="2" t="n">
+        <v>2</v>
+      </c>
+      <c r="AB32" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC32" s="2" t="n">
         <v>1</v>
       </c>
-      <c r="Z32" s="2" t="n">
-[...10 lines deleted...]
-      </c>
       <c r="AD32" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AE32" s="2" t="n">
-        <v>213</v>
+        <v>2</v>
       </c>
       <c r="AF32" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AG32" s="2" t="n">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="AH32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI32" s="2" t="n">
-        <v>29</v>
+        <v>0</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="n">
-        <v>2655</v>
+        <v>2622</v>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Zeynəb</t>
+          <t>Zülfiyyə</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>Kərim qızı</t>
+          <t>Hüseyn qızı</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>Quliyeva</t>
+          <t>İsmayıl</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>tarix elmləri doktoru</t>
+          <t>filologiya üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G33" t="inlineStr"/>
       <c r="H33" t="inlineStr">
         <is>
-          <t>Arxeoloji xidmət şöbəsi</t>
+          <t>İncəsənət, Dil və Ədəbiyyat İnstitutu</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
-          <t>Baş elmi işçi</t>
+          <t>Elmi katib</t>
         </is>
       </c>
       <c r="J33" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K33" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L33" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M33" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N33" t="inlineStr">
         <is>
-          <t>https://scholar.google.com/citations?user=6Utfx3IAAAAJ&amp;amp;hl=en</t>
+          <t>https://scholar.google.com/citations?user=owGBQdAAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O33" s="2" t="n">
-        <v>1308</v>
+        <v>1018</v>
       </c>
       <c r="P33" s="2" t="n">
-        <v>46</v>
+        <v>101</v>
       </c>
       <c r="Q33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U33" t="inlineStr">
         <is>
-          <t>2026-06-04T03:53:18.500469</t>
+          <t>2026-09-14T16:01:45.090500</t>
         </is>
       </c>
       <c r="V33" s="2" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="W33" s="2" t="n">
         <v>2</v>
       </c>
       <c r="X33" s="2" t="n">
-        <v>19</v>
+        <v>42</v>
       </c>
       <c r="Y33" s="2" t="n">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="Z33" s="2" t="n">
+        <v>40</v>
+      </c>
+      <c r="AA33" s="2" t="n">
+        <v>95</v>
+      </c>
+      <c r="AB33" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC33" s="2" t="n">
         <v>6</v>
-      </c>
-[...7 lines deleted...]
-        <v>5</v>
       </c>
       <c r="AD33" s="2" t="n">
         <v>2</v>
       </c>
       <c r="AE33" s="2" t="n">
-        <v>19</v>
+        <v>41</v>
       </c>
       <c r="AF33" s="2" t="n">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="AG33" s="2" t="n">
+        <v>39</v>
+      </c>
+      <c r="AH33" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="AI33" s="2" t="n">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="n">
-        <v>2656</v>
+        <v>2628</v>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Nuray</t>
+          <t>Gülvira</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>Yadigar qızı</t>
+          <t>Cəlal qızı</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>Əliyeva</t>
-[...11 lines deleted...]
-      </c>
+          <t>Abbasova</t>
+        </is>
+      </c>
+      <c r="E34" t="inlineStr"/>
+      <c r="F34" t="inlineStr"/>
       <c r="G34" t="inlineStr"/>
       <c r="H34" t="inlineStr">
         <is>
-          <t>Dilçilik şöbəsi</t>
+          <t>Elm və təhsil şöbəsi</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
-          <t>Baş elmi işçi</t>
+          <t>Baş mütəxəssis</t>
         </is>
       </c>
       <c r="J34" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L34" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M34" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N34" t="inlineStr">
         <is>
-          <t>https://scholar.google.com/citations?user=-C4iteIAAAAJ&amp;amp;hl=en</t>
+          <t>https://scholar.google.com/citations?user=boD10DAAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O34" s="2" t="n">
-        <v>1310</v>
+        <v>1314</v>
       </c>
       <c r="P34" s="2" t="n">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="Q34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U34" t="inlineStr">
         <is>
-          <t>2026-06-04T03:53:18.500469</t>
+          <t>2026-09-14T16:01:45.090500</t>
         </is>
       </c>
       <c r="V34" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="W34" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="X34" s="2" t="n">
         <v>2</v>
       </c>
-      <c r="W34" s="2" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="Y34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z34" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA34" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB34" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC34" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AD34" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE34" s="2" t="n">
         <v>2</v>
       </c>
-      <c r="AA34" s="2" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AF34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG34" s="2" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AH34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI34" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="n">
-        <v>2657</v>
+        <v>2630</v>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Ramiz</t>
+          <t>Samirə</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>Asəf oğlu</t>
+          <t>Həmzə qızı</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>Qasımov</t>
-[...11 lines deleted...]
-      </c>
+          <t>Salahova</t>
+        </is>
+      </c>
+      <c r="E35" t="inlineStr"/>
+      <c r="F35" t="inlineStr"/>
       <c r="G35" t="inlineStr"/>
       <c r="H35" t="inlineStr">
         <is>
-          <t>Ədəbiyyatşünaslıq şöbəsi</t>
+          <t>Elmi Kitabxana</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
-          <t>Şöbə müdiri</t>
+          <t>Kitabxana müdiri</t>
         </is>
       </c>
       <c r="J35" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L35" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
-      <c r="M35" t="inlineStr">
-[...11 lines deleted...]
-      </c>
+      <c r="M35" t="inlineStr"/>
+      <c r="N35" t="inlineStr"/>
+      <c r="O35" t="inlineStr"/>
       <c r="P35" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T35" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="U35" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="U35" t="inlineStr"/>
       <c r="V35" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X35" s="2" t="n">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="Y35" s="2" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="Z35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA35" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AB35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC35" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AD35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE35" s="2" t="n">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="AF35" s="2" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AG35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI35" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="n">
-        <v>2658</v>
+        <v>2631</v>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Səbuhi</t>
+          <t>Çinarə</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>Məmmədalı oğlu</t>
+          <t>Vaqif qızı</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>İbrahimov</t>
+          <t>Rzayeva</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>fəlsəfə üzrə fəlsəfə doktoru</t>
+          <t>filologiya üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G36" t="inlineStr"/>
       <c r="H36" t="inlineStr">
         <is>
-          <t>Əlyazmaların kataloqlaşdırılması, tədqiqi və nəşri şöbəsi</t>
+          <t>Folklorşünaslıq şöbəsi</t>
         </is>
       </c>
       <c r="I36" t="inlineStr">
         <is>
-          <t>Şöbə müdiri</t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J36" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K36" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L36" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M36" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N36" t="inlineStr">
         <is>
-          <t>https://scholar.google.com/citations?user=YyyiC7MAAAAJ&amp;amp;hl=en</t>
+          <t>https://scholar.google.com/citations?user=QaU-MrEAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O36" s="2" t="n">
-        <v>1332</v>
+        <v>1327</v>
       </c>
       <c r="P36" s="2" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="Q36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U36" t="inlineStr">
         <is>
-          <t>2026-06-04T03:53:18.500469</t>
+          <t>2026-09-14T16:01:45.090500</t>
         </is>
       </c>
       <c r="V36" s="2" t="n">
         <v>1</v>
       </c>
       <c r="W36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X36" s="2" t="n">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="Y36" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Z36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA36" s="2" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="AB36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC36" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AD36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE36" s="2" t="n">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="AF36" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AG36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI36" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="n">
-        <v>2659</v>
+        <v>2634</v>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Fəxrəddin</t>
+          <t>Kubra</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>Aydın oğlu</t>
+          <t>Sabir qızı</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>Eylazov</t>
+          <t>Vəliyeva</t>
         </is>
       </c>
       <c r="E37" t="inlineStr"/>
       <c r="F37" t="inlineStr"/>
       <c r="G37" t="inlineStr"/>
       <c r="H37" t="inlineStr">
         <is>
-          <t>Əlyazmaların toplanması şöbəsi</t>
+          <t>Əlyazmaların mühafizəsi, gigiyenası və bərpası laboratoriyası</t>
         </is>
       </c>
       <c r="I37" t="inlineStr">
         <is>
-          <t>Şöbə müdiri</t>
+          <t>Laboratoriya rəhbəri</t>
         </is>
       </c>
       <c r="J37" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K37" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L37" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M37" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N37" t="inlineStr">
         <is>
-          <t>https://scholar.google.com/citations?user=MOXUhisAAAAJ&amp;amp;hl=en</t>
+          <t>https://scholar.google.com/citations?user=yFDq7SYAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O37" s="2" t="n">
-        <v>1331</v>
+        <v>1333</v>
       </c>
       <c r="P37" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Q37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U37" t="inlineStr">
         <is>
-          <t>2026-06-04T03:53:18.500469</t>
+          <t>2026-09-14T16:01:45.090500</t>
         </is>
       </c>
       <c r="V37" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="W37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X37" s="2" t="n">
-        <v>4</v>
+        <v>93</v>
       </c>
       <c r="Y37" s="2" t="n">
+        <v>13</v>
+      </c>
+      <c r="Z37" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA37" s="2" t="n">
         <v>1</v>
       </c>
-      <c r="Z37" s="2" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="AB37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC37" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE37" s="2" t="n">
-        <v>2</v>
+        <v>93</v>
       </c>
       <c r="AF37" s="2" t="n">
-        <v>0</v>
+        <v>13</v>
       </c>
       <c r="AG37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH37" s="2" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AI37" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="n">
-        <v>2660</v>
+        <v>2642</v>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Asəf</t>
+          <t>Rəşad</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>Yunis oğlu</t>
+          <t>Əli oğlu</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>Orucov</t>
+          <t>Zülfüqarov</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>tarix üzrə fəlsəfə doktoru</t>
-[...6 lines deleted...]
-      </c>
+          <t>filologiya üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="F38" t="inlineStr"/>
       <c r="G38" t="inlineStr"/>
       <c r="H38" t="inlineStr">
         <is>
-          <t>Etnoqrafiya şöbəsi</t>
+          <t>Rəhbərlik</t>
         </is>
       </c>
       <c r="I38" t="inlineStr">
         <is>
-          <t>Aparıcı elmi işçi</t>
+          <t>Sədr müavini</t>
         </is>
       </c>
       <c r="J38" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K38" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L38" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M38" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N38" t="inlineStr">
         <is>
-          <t>https://scholar.google.com/citations?user=ohZ9QbkAAAAJ&amp;amp;hl=en</t>
+          <t>https://scholar.google.com/citations?user=hPH4gTUAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O38" s="2" t="n">
-        <v>1307</v>
+        <v>1312</v>
       </c>
       <c r="P38" s="2" t="n">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="Q38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U38" t="inlineStr">
         <is>
-          <t>2026-06-04T03:53:18.500469</t>
+          <t>2026-09-14T16:01:45.090500</t>
         </is>
       </c>
       <c r="V38" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="W38" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="X38" s="2" t="n">
         <v>1</v>
       </c>
-      <c r="W38" s="2" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="Y38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA38" s="2" t="n">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="AB38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC38" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AD38" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE38" s="2" t="n">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>4</v>
       </c>
       <c r="AF38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI38" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="n">
-        <v>2661</v>
+        <v>2643</v>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Aytən</t>
+          <t>Aysel</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>Cəfər qızı</t>
+          <t>Bayram qızı</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>Cəfərova</t>
-[...11 lines deleted...]
-      </c>
+          <t>İsmayılova</t>
+        </is>
+      </c>
+      <c r="E39" t="inlineStr"/>
+      <c r="F39" t="inlineStr"/>
       <c r="G39" t="inlineStr"/>
       <c r="H39" t="inlineStr">
         <is>
-          <t>Folklorşünaslıq şöbəsi</t>
+          <t>Antik və orta əsrlər arxeologiyası şöbəsi</t>
         </is>
       </c>
       <c r="I39" t="inlineStr">
         <is>
-          <t>Şöbə müdiri</t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="J39" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K39" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L39" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M39" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N39" t="inlineStr">
         <is>
-          <t>https://scholar.google.com/citations?user=GqD0TYQAAAAJ&amp;amp;hl=en</t>
-[...4 lines deleted...]
-      </c>
+          <t>https://scholar.google.com/citations?user=4BfQ_hsAAAAJ&amp;amp;hl=en</t>
+        </is>
+      </c>
+      <c r="O39" t="inlineStr"/>
       <c r="P39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T39" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="U39" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="U39" t="inlineStr"/>
       <c r="V39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X39" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Y39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE39" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AF39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI39" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="n">
-        <v>2662</v>
+        <v>2645</v>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Əli</t>
+          <t>Şəmsiyyə</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>Kətən oğlu</t>
+          <t>Şəmsəddin qızı</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>Qəhrəmanov</t>
-[...11 lines deleted...]
-      </c>
+          <t>Zalova</t>
+        </is>
+      </c>
+      <c r="E40" t="inlineStr"/>
+      <c r="F40" t="inlineStr"/>
       <c r="G40" t="inlineStr"/>
       <c r="H40" t="inlineStr">
         <is>
-          <t>Musiqi və teatr şöbəsi</t>
+          <t>Təsviri və dekorativ-tətbiqi sənətlər şöbəsi</t>
         </is>
       </c>
       <c r="I40" t="inlineStr">
         <is>
-          <t>Şöbə müdiri</t>
+          <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="J40" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K40" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L40" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M40" t="inlineStr"/>
       <c r="N40" t="inlineStr"/>
       <c r="O40" t="inlineStr"/>
       <c r="P40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q40" s="2" t="n">
         <v>0</v>
@@ -5450,1204 +5512,1186 @@
       </c>
       <c r="AC40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI40" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="n">
-        <v>2663</v>
+        <v>2646</v>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Firudin</t>
+          <t>Cəmilə</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>Həsən oğlu</t>
+          <t>Səlim qızı</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>Rzayev</t>
-[...11 lines deleted...]
-      </c>
+          <t>Məhərrəmova</t>
+        </is>
+      </c>
+      <c r="E41" t="inlineStr"/>
+      <c r="F41" t="inlineStr"/>
       <c r="G41" t="inlineStr"/>
       <c r="H41" t="inlineStr">
         <is>
           <t>Onomastika şöbəsi</t>
         </is>
       </c>
       <c r="I41" t="inlineStr">
         <is>
-          <t>Şöbə müdiri</t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="J41" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K41" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L41" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M41" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N41" t="inlineStr">
         <is>
-          <t>https://scholar.google.com/citations?user=VAeKz30AAAAJ&amp;amp;hl=en</t>
+          <t>https://scholar.google.com/citations?user=DND5zXUAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O41" s="2" t="n">
-        <v>1324</v>
+        <v>1325</v>
       </c>
       <c r="P41" s="2" t="n">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="Q41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U41" t="inlineStr">
         <is>
-          <t>2026-06-04T03:53:18.500469</t>
+          <t>2026-09-14T16:01:45.090500</t>
         </is>
       </c>
       <c r="V41" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="W41" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="X41" s="2" t="n">
         <v>1</v>
       </c>
-      <c r="W41" s="2" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="Y41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA41" s="2" t="n">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="AB41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC41" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AD41" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE41" s="2" t="n">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>8</v>
       </c>
       <c r="AF41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI41" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="n">
-        <v>2664</v>
+        <v>2650</v>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>İlhami</t>
+          <t>Səfər</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>Nizam oğlu</t>
+          <t>Səxavət oğlu</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>Əliyev</t>
         </is>
       </c>
-      <c r="E42" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="E42" t="inlineStr"/>
+      <c r="F42" t="inlineStr"/>
       <c r="G42" t="inlineStr"/>
       <c r="H42" t="inlineStr">
         <is>
-          <t>Qədim və orta əsrlər tarixi şöbəsi</t>
+          <t>Yeni və ən yeni tarix şöbəsi</t>
         </is>
       </c>
       <c r="I42" t="inlineStr">
         <is>
-          <t>Şöbə müdiri</t>
+          <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="J42" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K42" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L42" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
-      <c r="M42" t="inlineStr">
-[...11 lines deleted...]
-      </c>
+      <c r="M42" t="inlineStr"/>
+      <c r="N42" t="inlineStr"/>
+      <c r="O42" t="inlineStr"/>
       <c r="P42" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T42" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="U42" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="U42" t="inlineStr"/>
       <c r="V42" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X42" s="2" t="n">
-        <v>55</v>
+        <v>0</v>
       </c>
       <c r="Y42" s="2" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="Z42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA42" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AB42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC42" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AD42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE42" s="2" t="n">
-        <v>54</v>
+        <v>0</v>
       </c>
       <c r="AF42" s="2" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="AG42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH42" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AI42" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="n">
-        <v>3145</v>
+        <v>2653</v>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Sürəyya</t>
+          <t>İsmayıl</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>Bəxtiyar qızı</t>
+          <t>Muxtar oğlu</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>Əkbərova</t>
-[...3 lines deleted...]
-      <c r="F43" t="inlineStr"/>
+          <t>Hacıyev</t>
+        </is>
+      </c>
+      <c r="E43" t="inlineStr">
+        <is>
+          <t>tarix elmləri doktoru</t>
+        </is>
+      </c>
+      <c r="F43" t="inlineStr">
+        <is>
+          <t>Akademik</t>
+        </is>
+      </c>
       <c r="G43" t="inlineStr"/>
       <c r="H43" t="inlineStr">
         <is>
-          <t>Qədim və orta əsrlər tarixi şöbəsi</t>
+          <t>Rəhbərlik</t>
         </is>
       </c>
       <c r="I43" t="inlineStr">
         <is>
-          <t>Böyük laborant</t>
+          <t>Sədr</t>
         </is>
       </c>
       <c r="J43" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K43" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L43" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M43" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N43" t="inlineStr">
         <is>
-          <t>https://scholar.google.com/citations?user=rbfk-yMAAAAJ&amp;amp;hl=en</t>
-[...2 lines deleted...]
-      <c r="O43" t="inlineStr"/>
+          <t>https://scholar.google.com/citations?user=gETa4xIAAAAJ&amp;amp;hl=en</t>
+        </is>
+      </c>
+      <c r="O43" s="2" t="n">
+        <v>1311</v>
+      </c>
       <c r="P43" s="2" t="n">
-        <v>0</v>
+        <v>14</v>
       </c>
       <c r="Q43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T43" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="U43" t="inlineStr"/>
+      <c r="U43" t="inlineStr">
+        <is>
+          <t>2026-09-14T16:01:45.090500</t>
+        </is>
+      </c>
       <c r="V43" s="2" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="W43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X43" s="2" t="n">
-        <v>0</v>
+        <v>23</v>
       </c>
       <c r="Y43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z43" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA43" s="2" t="n">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="AB43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC43" s="2" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="AD43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE43" s="2" t="n">
-        <v>0</v>
+        <v>23</v>
       </c>
       <c r="AF43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG43" s="2" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="AH43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI43" s="2" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="n">
-        <v>3147</v>
+        <v>3150</v>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Sunay</t>
+          <t>Heyran</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>Abbas qızı</t>
+          <t>Yunis qızı</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>Əliyeva</t>
+          <t>Həsənova</t>
         </is>
       </c>
       <c r="E44" t="inlineStr"/>
       <c r="F44" t="inlineStr"/>
       <c r="G44" t="inlineStr"/>
       <c r="H44" t="inlineStr">
         <is>
-          <t>Etnoqrafiya şöbəsi</t>
+          <t>Tarix, Etnoqrafiya və Arxeologiya İns.Qədim dövr arxeologiyası</t>
         </is>
       </c>
       <c r="I44" t="inlineStr">
         <is>
-          <t>Böyük laborant</t>
+          <t>Böyük  laborant</t>
         </is>
       </c>
       <c r="J44" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K44" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L44" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M44" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N44" t="inlineStr">
         <is>
-          <t>https://scholar.google.com/citations?view_op=list_works&amp;amp;hl=ru&amp;amp;user=qzZXjvgAAAAJ</t>
-[...4 lines deleted...]
-      </c>
+          <t>https://scholar.google.com/citations?user=q2paCTUAAAA&amp;amp;hl=en</t>
+        </is>
+      </c>
+      <c r="O44" t="inlineStr"/>
       <c r="P44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T44" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="U44" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="U44" t="inlineStr"/>
       <c r="V44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X44" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Y44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE44" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AF44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI44" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="2" t="n">
-        <v>3148</v>
+        <v>3153</v>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Elmar</t>
+          <t>Rüzgar</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>Vəli oğlu</t>
+          <t>Elmar qızı</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>Baxşəliyev</t>
+          <t>Camal</t>
         </is>
       </c>
       <c r="E45" t="inlineStr"/>
       <c r="F45" t="inlineStr"/>
       <c r="G45" t="inlineStr"/>
       <c r="H45" t="inlineStr">
         <is>
-          <t>Arxeoloji xidmət şöbəsi</t>
+          <t>Onomastika şöbəsi</t>
         </is>
       </c>
       <c r="I45" t="inlineStr">
         <is>
-          <t>Böyük laborant</t>
+          <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="J45" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K45" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L45" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M45" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N45" t="inlineStr">
         <is>
-          <t>https://scholar.google.com/citations?user=CX0uBfgAAAAJ&amp;amp;hl=en</t>
-[...4 lines deleted...]
-      </c>
+          <t>https://scholar.google.com/citations?user=PvobmQIAAAAJ&amp;amp;hl=en</t>
+        </is>
+      </c>
+      <c r="O45" t="inlineStr"/>
       <c r="P45" s="2" t="n">
-        <v>39</v>
+        <v>0</v>
       </c>
       <c r="Q45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T45" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="U45" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="U45" t="inlineStr"/>
       <c r="V45" s="2" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="W45" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="X45" s="2" t="n">
-        <v>46</v>
+        <v>0</v>
       </c>
       <c r="Y45" s="2" t="n">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="Z45" s="2" t="n">
-        <v>16</v>
+        <v>0</v>
       </c>
       <c r="AA45" s="2" t="n">
-        <v>38</v>
+        <v>0</v>
       </c>
       <c r="AB45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC45" s="2" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="AD45" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AE45" s="2" t="n">
-        <v>46</v>
+        <v>0</v>
       </c>
       <c r="AF45" s="2" t="n">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="AG45" s="2" t="n">
-        <v>16</v>
+        <v>0</v>
       </c>
       <c r="AH45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI45" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="2" t="n">
-        <v>3149</v>
+        <v>3154</v>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Xavər</t>
+          <t>Aytəkin</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>Cavid qızı</t>
+          <t>Abbas qızı</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>Adıyeva</t>
+          <t>Zeynalova</t>
         </is>
       </c>
       <c r="E46" t="inlineStr"/>
       <c r="F46" t="inlineStr"/>
       <c r="G46" t="inlineStr"/>
       <c r="H46" t="inlineStr">
         <is>
-          <t>Qafqaz tarixi şöbəsi</t>
+          <t>Folklorşünaslıq şöbəsi</t>
         </is>
       </c>
       <c r="I46" t="inlineStr">
         <is>
-          <t>Böyük laborant</t>
+          <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="J46" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K46" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L46" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M46" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N46" t="inlineStr">
         <is>
-          <t>https://scholar.google.com/citations?user=qFNgZOYAAAAJ&amp;amp;hl=en</t>
-[...2 lines deleted...]
-      <c r="O46" t="inlineStr"/>
+          <t>https://scholar.google.com/citations?user=Pi5GqVEAAAAJ&amp;amp;hl=en</t>
+        </is>
+      </c>
+      <c r="O46" s="2" t="n">
+        <v>1340</v>
+      </c>
       <c r="P46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T46" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="U46" t="inlineStr"/>
+      <c r="U46" t="inlineStr">
+        <is>
+          <t>2026-09-14T16:01:45.090500</t>
+        </is>
+      </c>
       <c r="V46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X46" s="2" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="Y46" s="2" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="Z46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE46" s="2" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="AF46" s="2" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="AG46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI46" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="2" t="n">
-        <v>3150</v>
+        <v>3155</v>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Heyran</t>
+          <t>Natavan</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>Yunis qızı</t>
+          <t>Məhəmmədəli qızı</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>Həsənova</t>
+          <t>İbrahimova</t>
         </is>
       </c>
       <c r="E47" t="inlineStr"/>
       <c r="F47" t="inlineStr"/>
       <c r="G47" t="inlineStr"/>
       <c r="H47" t="inlineStr">
         <is>
-          <t>Qədim və orta əsrlər tarixi şöbəsi</t>
+          <t>Ədəbiyyatşünaslıq şöbəsi</t>
         </is>
       </c>
       <c r="I47" t="inlineStr">
         <is>
-          <t>Böyük laborant</t>
+          <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="J47" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K47" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L47" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M47" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N47" t="inlineStr">
         <is>
-          <t>https://scholar.google.com/citations?hl=en&amp;amp;user=q2paCTUAAAAJ</t>
+          <t>https://scholar.google.com/citations?user=0-4LrokAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O47" s="2" t="n">
-        <v>1352</v>
+        <v>1341</v>
       </c>
       <c r="P47" s="2" t="n">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="Q47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U47" t="inlineStr">
         <is>
-          <t>2026-06-04T03:53:18.500469</t>
+          <t>2026-09-14T16:01:45.090500</t>
         </is>
       </c>
       <c r="V47" s="2" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="W47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X47" s="2" t="n">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="Y47" s="2" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="Z47" s="2" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="AA47" s="2" t="n">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="AB47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC47" s="2" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AD47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE47" s="2" t="n">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="AF47" s="2" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AG47" s="2" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="AH47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI47" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="2" t="n">
-        <v>3151</v>
+        <v>3156</v>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Aysel</t>
+          <t>Ziniyət</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>Hüseyn qızı</t>
+          <t>Zakir qızı</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>Novruzova</t>
+          <t>Məmmədova</t>
         </is>
       </c>
       <c r="E48" t="inlineStr"/>
       <c r="F48" t="inlineStr"/>
       <c r="G48" t="inlineStr"/>
       <c r="H48" t="inlineStr">
         <is>
-          <t>Musiqi və teatr şöbəsi</t>
+          <t>Antik və orta əsrlər arxeologiyası şöbəsi</t>
         </is>
       </c>
       <c r="I48" t="inlineStr">
         <is>
-          <t>Böyük laborant</t>
+          <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="J48" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K48" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L48" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M48" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N48" t="inlineStr">
         <is>
-          <t>https://scholar.google.com/citations?user=vbm0aJQAAAAJ&amp;amp;hl=en</t>
-[...2 lines deleted...]
-      <c r="O48" t="inlineStr"/>
+          <t>https://scholar.google.com/citations?user=J4fQiagAAAAJ&amp;amp;hl=en</t>
+        </is>
+      </c>
+      <c r="O48" s="2" t="n">
+        <v>1349</v>
+      </c>
       <c r="P48" s="2" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="Q48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T48" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="U48" t="inlineStr"/>
+      <c r="U48" t="inlineStr">
+        <is>
+          <t>2026-09-14T16:01:45.090500</t>
+        </is>
+      </c>
       <c r="V48" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="W48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X48" s="2" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="Y48" s="2" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="Z48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA48" s="2" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="AB48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC48" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE48" s="2" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="AF48" s="2" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="AG48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI48" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="2" t="n">
-        <v>3153</v>
+        <v>3157</v>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Rüzgar</t>
+          <t>Fatma</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>Elmar qızı</t>
+          <t>Adil qızı</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>Camal</t>
+          <t>Şahbazova</t>
         </is>
       </c>
       <c r="E49" t="inlineStr"/>
       <c r="F49" t="inlineStr"/>
       <c r="G49" t="inlineStr"/>
       <c r="H49" t="inlineStr">
         <is>
-          <t>Onomastika şöbəsi</t>
+          <t>Təsviri və dekorativ-tətbiqi sənətlər şöbəsi</t>
         </is>
       </c>
       <c r="I49" t="inlineStr">
         <is>
-          <t>Böyük laborant</t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="J49" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K49" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L49" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M49" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N49" t="inlineStr">
         <is>
-          <t>https://scholar.google.com/citations?user=PvobmQIAAAAJ&amp;amp;hl=en</t>
-[...2 lines deleted...]
-      <c r="O49" t="inlineStr"/>
+          <t>https://scholar.google.com/citations?user=AJ56DJ0AAAAJ&amp;amp;hl=en</t>
+        </is>
+      </c>
+      <c r="O49" s="2" t="n">
+        <v>1353</v>
+      </c>
       <c r="P49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T49" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="U49" t="inlineStr"/>
+      <c r="U49" t="inlineStr">
+        <is>
+          <t>2026-09-14T16:01:45.090500</t>
+        </is>
+      </c>
       <c r="V49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X49" s="2" t="n">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="Y49" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Z49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE49" s="2" t="n">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="AF49" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AG49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI49" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="2" t="n">
-        <v>3154</v>
+        <v>3271</v>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Aytəkin</t>
+          <t>Nizami</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>Abbas qızı</t>
+          <t>Xəzər oğlu</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>Zeynalova</t>
+          <t>Məmmədzadə</t>
         </is>
       </c>
       <c r="E50" t="inlineStr"/>
       <c r="F50" t="inlineStr"/>
       <c r="G50" t="inlineStr"/>
       <c r="H50" t="inlineStr">
         <is>
-          <t>Folklorşünaslıq şöbəsi</t>
+          <t>Yeni və ən yeni tarix şöbəsi</t>
         </is>
       </c>
       <c r="I50" t="inlineStr">
         <is>
-          <t>Böyük laborant</t>
+          <t>Böyük  laborant</t>
         </is>
       </c>
       <c r="J50" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K50" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L50" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
-      <c r="M50" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="M50" t="inlineStr"/>
+      <c r="N50" t="inlineStr"/>
       <c r="O50" t="inlineStr"/>
       <c r="P50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U50" t="inlineStr"/>
       <c r="V50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X50" s="2" t="n">
         <v>0</v>
@@ -6666,667 +6710,1132 @@
       </c>
       <c r="AC50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI50" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="2" t="n">
-        <v>3155</v>
+        <v>3272</v>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Natavan</t>
+          <t>Abutalıb</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>Məhəmmədəli qızı</t>
+          <t>Ağa İsfəndiyar oğlu</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>İbrahimova</t>
+          <t>Kəngərli</t>
         </is>
       </c>
       <c r="E51" t="inlineStr"/>
       <c r="F51" t="inlineStr"/>
       <c r="G51" t="inlineStr"/>
       <c r="H51" t="inlineStr">
         <is>
-          <t>Ədəbiyyatşünaslıq şöbəsi</t>
+          <t>Antik və orta əsrlər arxeologiyası şöbəsi</t>
         </is>
       </c>
       <c r="I51" t="inlineStr">
         <is>
-          <t>Böyük laborant</t>
+          <t>Böyük  laborant</t>
         </is>
       </c>
       <c r="J51" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K51" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L51" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
-      <c r="M51" t="inlineStr">
-[...11 lines deleted...]
-      </c>
+      <c r="M51" t="inlineStr"/>
+      <c r="N51" t="inlineStr"/>
+      <c r="O51" t="inlineStr"/>
       <c r="P51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T51" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="U51" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="U51" t="inlineStr"/>
       <c r="V51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X51" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Y51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE51" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AF51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI51" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="2" t="n">
-        <v>3156</v>
+        <v>3273</v>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Ziniyət</t>
+          <t>Fəxriyyə</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>Zakir qızı</t>
+          <t>Bağır qızı</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>Məmmədova</t>
+          <t>Qədimbəyli</t>
         </is>
       </c>
       <c r="E52" t="inlineStr"/>
       <c r="F52" t="inlineStr"/>
       <c r="G52" t="inlineStr"/>
       <c r="H52" t="inlineStr">
         <is>
-          <t>Antik və orta əsrlər arxeologiyası şöbəsi</t>
+          <t>Təsviri və dekorativ-tətbiqi sənətlər şöbəsi</t>
         </is>
       </c>
       <c r="I52" t="inlineStr">
         <is>
-          <t>Böyük laborant</t>
+          <t>Böyük  laborant</t>
         </is>
       </c>
       <c r="J52" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K52" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L52" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
-      <c r="M52" t="inlineStr">
-[...11 lines deleted...]
-      </c>
+      <c r="M52" t="inlineStr"/>
+      <c r="N52" t="inlineStr"/>
+      <c r="O52" t="inlineStr"/>
       <c r="P52" s="2" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="Q52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T52" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="U52" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="U52" t="inlineStr"/>
       <c r="V52" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X52" s="2" t="n">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="Y52" s="2" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="Z52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA52" s="2" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AB52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC52" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AD52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE52" s="2" t="n">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="AF52" s="2" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AG52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI52" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="2" t="n">
-        <v>3157</v>
+        <v>3274</v>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Fatma</t>
+          <t>Ülviyyə</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>Adil qızı</t>
+          <t>Tahir qızı</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>Şahbazova</t>
+          <t>Aslanova</t>
         </is>
       </c>
       <c r="E53" t="inlineStr"/>
       <c r="F53" t="inlineStr"/>
       <c r="G53" t="inlineStr"/>
       <c r="H53" t="inlineStr">
         <is>
-          <t>Təsviri və dekorativ-tətbiqi sənətlər şöbəsi</t>
+          <t>Dilçilik şöbəsi</t>
         </is>
       </c>
       <c r="I53" t="inlineStr">
         <is>
-          <t>Kiçik elmi işçi</t>
+          <t>Böyük  laborant</t>
         </is>
       </c>
       <c r="J53" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K53" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L53" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
-      <c r="M53" t="inlineStr">
-[...11 lines deleted...]
-      </c>
+      <c r="M53" t="inlineStr"/>
+      <c r="N53" t="inlineStr"/>
+      <c r="O53" t="inlineStr"/>
       <c r="P53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T53" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="U53" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="U53" t="inlineStr"/>
       <c r="V53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X53" s="2" t="n">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="Y53" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Z53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE53" s="2" t="n">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="AF53" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AG53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI53" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="2" t="n">
-        <v>3158</v>
+        <v>3275</v>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Hüseyn</t>
+          <t>Jalə</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>Mübariz oğlu</t>
+          <t>Azər qızı</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>Abbasov</t>
+          <t>Hacızadə</t>
         </is>
       </c>
       <c r="E54" t="inlineStr"/>
       <c r="F54" t="inlineStr"/>
       <c r="G54" t="inlineStr"/>
       <c r="H54" t="inlineStr">
         <is>
-          <t>Qafqaz tarixi şöbəsi</t>
+          <t>Dilçilik şöbəsi</t>
         </is>
       </c>
       <c r="I54" t="inlineStr">
         <is>
-          <t>Kiçik elmi işçi</t>
+          <t>Böyük  laborant</t>
         </is>
       </c>
       <c r="J54" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K54" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L54" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
-      <c r="M54" t="inlineStr">
-[...11 lines deleted...]
-      </c>
+      <c r="M54" t="inlineStr"/>
+      <c r="N54" t="inlineStr"/>
+      <c r="O54" t="inlineStr"/>
       <c r="P54" s="2" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="Q54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T54" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="U54" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="U54" t="inlineStr"/>
       <c r="V54" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X54" s="2" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="Y54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA54" s="2" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AB54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC54" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AD54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE54" s="2" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AF54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI54" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="2" t="n">
-        <v>3108</v>
+        <v>3276</v>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Həsən</t>
+          <t>Nəzrin</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>Əli oğlu</t>
+          <t>Bəhruz qızı</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>Nağıyev</t>
-[...14 lines deleted...]
-      </c>
+          <t>Məhərrəmova</t>
+        </is>
+      </c>
+      <c r="E55" t="inlineStr"/>
+      <c r="F55" t="inlineStr"/>
+      <c r="G55" t="inlineStr"/>
       <c r="H55" t="inlineStr">
         <is>
-          <t>Arxeoloji xidmət şöbəsi</t>
+          <t>Onomastika şöbəsi</t>
         </is>
       </c>
       <c r="I55" t="inlineStr">
         <is>
-          <t>Baş elmi işçi</t>
+          <t>Böyük  laborant</t>
         </is>
       </c>
       <c r="J55" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K55" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L55" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
-      <c r="M55" t="inlineStr">
-[...11 lines deleted...]
-      </c>
+      <c r="M55" t="inlineStr"/>
+      <c r="N55" t="inlineStr"/>
+      <c r="O55" t="inlineStr"/>
       <c r="P55" s="2" t="n">
-        <v>17</v>
+        <v>0</v>
       </c>
       <c r="Q55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T55" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="U55" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="U55" t="inlineStr"/>
       <c r="V55" s="2" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="W55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X55" s="2" t="n">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="Y55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA55" s="2" t="n">
-        <v>17</v>
+        <v>0</v>
       </c>
       <c r="AB55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC55" s="2" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AD55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE55" s="2" t="n">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="AF55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI55" s="2" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" s="2" t="n">
+        <v>3277</v>
+      </c>
+      <c r="B56" t="inlineStr">
+        <is>
+          <t>Məhsəti</t>
+        </is>
+      </c>
+      <c r="C56" t="inlineStr">
+        <is>
+          <t>Cavid qızı</t>
+        </is>
+      </c>
+      <c r="D56" t="inlineStr">
+        <is>
+          <t>Cəfərli</t>
+        </is>
+      </c>
+      <c r="E56" t="inlineStr"/>
+      <c r="F56" t="inlineStr"/>
+      <c r="G56" t="inlineStr"/>
+      <c r="H56" t="inlineStr">
+        <is>
+          <t>Ədəbiyyatşünaslıq şöbəsi</t>
+        </is>
+      </c>
+      <c r="I56" t="inlineStr">
+        <is>
+          <t>Böyük  laborant</t>
+        </is>
+      </c>
+      <c r="J56" t="inlineStr">
+        <is>
+          <t>scientific</t>
+        </is>
+      </c>
+      <c r="K56" t="inlineStr">
+        <is>
+          <t>current</t>
+        </is>
+      </c>
+      <c r="L56" t="inlineStr">
+        <is>
+          <t>Naxçıvan Bölməsi</t>
+        </is>
+      </c>
+      <c r="M56" t="inlineStr"/>
+      <c r="N56" t="inlineStr"/>
+      <c r="O56" t="inlineStr"/>
+      <c r="P56" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q56" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="R56" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="S56" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="T56" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="U56" t="inlineStr"/>
+      <c r="V56" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="W56" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="X56" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y56" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z56" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA56" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB56" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC56" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AD56" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE56" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AF56" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AG56" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AH56" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AI56" s="2" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" s="2" t="n">
+        <v>3278</v>
+      </c>
+      <c r="B57" t="inlineStr">
+        <is>
+          <t>Röya</t>
+        </is>
+      </c>
+      <c r="C57" t="inlineStr">
+        <is>
+          <t>Heydər qızı</t>
+        </is>
+      </c>
+      <c r="D57" t="inlineStr">
+        <is>
+          <t>Əsgərova</t>
+        </is>
+      </c>
+      <c r="E57" t="inlineStr"/>
+      <c r="F57" t="inlineStr"/>
+      <c r="G57" t="inlineStr"/>
+      <c r="H57" t="inlineStr">
+        <is>
+          <t>Əlyazmaların kataloqlaşdırılması, tədqiqi və nəşri şöbəsi</t>
+        </is>
+      </c>
+      <c r="I57" t="inlineStr">
+        <is>
+          <t>Laborant</t>
+        </is>
+      </c>
+      <c r="J57" t="inlineStr">
+        <is>
+          <t>scientific</t>
+        </is>
+      </c>
+      <c r="K57" t="inlineStr">
+        <is>
+          <t>current</t>
+        </is>
+      </c>
+      <c r="L57" t="inlineStr">
+        <is>
+          <t>Naxçıvan Bölməsi</t>
+        </is>
+      </c>
+      <c r="M57" t="inlineStr"/>
+      <c r="N57" t="inlineStr"/>
+      <c r="O57" t="inlineStr"/>
+      <c r="P57" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q57" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="R57" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="S57" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="T57" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="U57" t="inlineStr"/>
+      <c r="V57" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="W57" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="X57" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y57" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z57" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA57" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB57" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC57" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AD57" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE57" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AF57" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AG57" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AH57" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AI57" s="2" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" s="2" t="n">
+        <v>3280</v>
+      </c>
+      <c r="B58" t="inlineStr">
+        <is>
+          <t>İnci</t>
+        </is>
+      </c>
+      <c r="C58" t="inlineStr">
+        <is>
+          <t>Anar qızı</t>
+        </is>
+      </c>
+      <c r="D58" t="inlineStr">
+        <is>
+          <t>Əhmədova</t>
+        </is>
+      </c>
+      <c r="E58" t="inlineStr"/>
+      <c r="F58" t="inlineStr"/>
+      <c r="G58" t="inlineStr"/>
+      <c r="H58" t="inlineStr">
+        <is>
+          <t>Əlyazmaların mühafizəsi, gigiyenası və bərpası laboratoriyası</t>
+        </is>
+      </c>
+      <c r="I58" t="inlineStr">
+        <is>
+          <t>Böyük  laborant</t>
+        </is>
+      </c>
+      <c r="J58" t="inlineStr">
+        <is>
+          <t>scientific</t>
+        </is>
+      </c>
+      <c r="K58" t="inlineStr">
+        <is>
+          <t>current</t>
+        </is>
+      </c>
+      <c r="L58" t="inlineStr">
+        <is>
+          <t>Naxçıvan Bölməsi</t>
+        </is>
+      </c>
+      <c r="M58" t="inlineStr"/>
+      <c r="N58" t="inlineStr"/>
+      <c r="O58" t="inlineStr"/>
+      <c r="P58" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q58" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="R58" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="S58" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="T58" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="U58" t="inlineStr"/>
+      <c r="V58" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="W58" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="X58" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y58" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z58" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA58" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB58" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC58" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AD58" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE58" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AF58" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AG58" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AH58" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AI58" s="2" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" s="2" t="n">
+        <v>2627</v>
+      </c>
+      <c r="B59" t="inlineStr">
+        <is>
+          <t>Səadət</t>
+        </is>
+      </c>
+      <c r="C59" t="inlineStr">
+        <is>
+          <t>İlham qızı</t>
+        </is>
+      </c>
+      <c r="D59" t="inlineStr">
+        <is>
+          <t>Məmmədova</t>
+        </is>
+      </c>
+      <c r="E59" t="inlineStr"/>
+      <c r="F59" t="inlineStr"/>
+      <c r="G59" t="inlineStr"/>
+      <c r="H59" t="inlineStr">
+        <is>
+          <t>Rəqəmsallaşma və süni intellekt</t>
+        </is>
+      </c>
+      <c r="I59" t="inlineStr">
+        <is>
+          <t>Aparıcı mütəxəssis</t>
+        </is>
+      </c>
+      <c r="J59" t="inlineStr">
+        <is>
+          <t>ordinary</t>
+        </is>
+      </c>
+      <c r="K59" t="inlineStr">
+        <is>
+          <t>current</t>
+        </is>
+      </c>
+      <c r="L59" t="inlineStr">
+        <is>
+          <t>Naxçıvan Bölməsi</t>
+        </is>
+      </c>
+      <c r="M59" t="inlineStr"/>
+      <c r="N59" t="inlineStr"/>
+      <c r="O59" t="inlineStr"/>
+      <c r="P59" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q59" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="R59" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="S59" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="T59" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="U59" t="inlineStr"/>
+      <c r="V59" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="W59" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="X59" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y59" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z59" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA59" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB59" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC59" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AD59" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE59" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AF59" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AG59" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AH59" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AI59" s="2" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" s="2" t="n">
+        <v>2629</v>
+      </c>
+      <c r="B60" t="inlineStr">
+        <is>
+          <t>Səkinə</t>
+        </is>
+      </c>
+      <c r="C60" t="inlineStr">
+        <is>
+          <t>İbrahim qızı</t>
+        </is>
+      </c>
+      <c r="D60" t="inlineStr">
+        <is>
+          <t>Cümşüdova</t>
+        </is>
+      </c>
+      <c r="E60" t="inlineStr"/>
+      <c r="F60" t="inlineStr"/>
+      <c r="G60" t="inlineStr"/>
+      <c r="H60" t="inlineStr">
+        <is>
+          <t>Rəqəmsallaşma və süni intellekt</t>
+        </is>
+      </c>
+      <c r="I60" t="inlineStr">
+        <is>
+          <t>Şöbə müdiri</t>
+        </is>
+      </c>
+      <c r="J60" t="inlineStr">
+        <is>
+          <t>ordinary</t>
+        </is>
+      </c>
+      <c r="K60" t="inlineStr">
+        <is>
+          <t>current</t>
+        </is>
+      </c>
+      <c r="L60" t="inlineStr">
+        <is>
+          <t>Naxçıvan Bölməsi</t>
+        </is>
+      </c>
+      <c r="M60" t="inlineStr"/>
+      <c r="N60" t="inlineStr"/>
+      <c r="O60" t="inlineStr"/>
+      <c r="P60" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q60" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="R60" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="S60" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="T60" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="U60" t="inlineStr"/>
+      <c r="V60" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="W60" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="X60" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y60" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z60" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA60" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB60" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC60" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AD60" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE60" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AF60" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AG60" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AH60" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AI60" s="2" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>