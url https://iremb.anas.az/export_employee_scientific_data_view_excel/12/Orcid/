--- v0 (2026-04-16)
+++ v1 (2026-06-25)
@@ -10,95 +10,99 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Employees" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="0"/>
+  <numFmts count="2">
+    <numFmt numFmtId="164" formatCode="yyyy-mm-dd"/>
+    <numFmt numFmtId="165" formatCode="YYYY-MM-DD"/>
+  </numFmts>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin"/>
       <right style="thin"/>
       <top style="thin"/>
       <bottom style="thin"/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
@@ -423,51 +427,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AI54"/>
+  <dimension ref="A1:AI55"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="12" customWidth="1" min="2" max="2"/>
     <col width="18" customWidth="1" min="3" max="3"/>
     <col width="13" customWidth="1" min="4" max="4"/>
     <col width="36" customWidth="1" min="5" max="5"/>
     <col width="15" customWidth="1" min="6" max="6"/>
     <col width="15" customWidth="1" min="7" max="7"/>
     <col width="63" customWidth="1" min="8" max="8"/>
     <col width="34" customWidth="1" min="9" max="9"/>
     <col width="15" customWidth="1" min="10" max="10"/>
     <col width="9" customWidth="1" min="11" max="11"/>
     <col width="18" customWidth="1" min="12" max="12"/>
     <col width="10" customWidth="1" min="13" max="13"/>
     <col width="39" customWidth="1" min="14" max="14"/>
     <col width="12" customWidth="1" min="15" max="15"/>
     <col width="13" customWidth="1" min="16" max="16"/>
     <col width="16" customWidth="1" min="17" max="17"/>
     <col width="17" customWidth="1" min="18" max="18"/>
@@ -1053,51 +1057,51 @@
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>Rəhim oğlu</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>Quliyev</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>tarix üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="F5" t="inlineStr"/>
       <c r="G5" t="inlineStr"/>
       <c r="H5" t="inlineStr">
         <is>
           <t>Yeni və ən yeni tarix şöbəsi</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M5" t="inlineStr"/>
       <c r="N5" t="inlineStr"/>
       <c r="O5" t="inlineStr"/>
       <c r="P5" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q5" s="2" t="n">
         <v>0</v>
@@ -3617,51 +3621,51 @@
       <c r="D27" t="inlineStr">
         <is>
           <t>Məmmədova</t>
         </is>
       </c>
       <c r="E27" t="inlineStr"/>
       <c r="F27" t="inlineStr"/>
       <c r="G27" t="inlineStr"/>
       <c r="H27" t="inlineStr">
         <is>
           <t>Təsviri və dekorativ-tətbiqi sənətlər şöbəsi</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="J27" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
-          <t>current</t>
+          <t>former</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M27" t="inlineStr"/>
       <c r="N27" t="inlineStr"/>
       <c r="O27" t="inlineStr"/>
       <c r="P27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T27" s="2" t="n">
         <v>0</v>
       </c>
@@ -4184,51 +4188,51 @@
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>Xəlilov</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>tarix elmləri doktoru</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G32" t="inlineStr"/>
       <c r="H32" t="inlineStr">
         <is>
           <t>Antik və orta əsrlər arxeologiyası şöbəsi</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J32" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M32" t="inlineStr">
         <is>
           <t>Orcid</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
           <t>https://orcid.org/0000-0002-3703-8315</t>
@@ -4551,51 +4555,51 @@
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>Qasımov</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>filologiya üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G35" t="inlineStr"/>
       <c r="H35" t="inlineStr">
         <is>
           <t>Ədəbiyyatşünaslıq şöbəsi</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J35" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L35" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M35" t="inlineStr"/>
       <c r="N35" t="inlineStr"/>
       <c r="O35" t="inlineStr"/>
       <c r="P35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q35" s="2" t="n">
         <v>0</v>
@@ -4668,51 +4672,51 @@
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>İbrahimov</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>fəlsəfə üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G36" t="inlineStr"/>
       <c r="H36" t="inlineStr">
         <is>
           <t>Əlyazmaların kataloqlaşdırılması, tədqiqi və nəşri şöbəsi</t>
         </is>
       </c>
       <c r="I36" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J36" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K36" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L36" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M36" t="inlineStr"/>
       <c r="N36" t="inlineStr"/>
       <c r="O36" t="inlineStr"/>
       <c r="P36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q36" s="2" t="n">
         <v>0</v>
@@ -4777,51 +4781,51 @@
       <c r="B37" t="inlineStr">
         <is>
           <t>Fəxrəddin</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>Aydın oğlu</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>Eylazov</t>
         </is>
       </c>
       <c r="E37" t="inlineStr"/>
       <c r="F37" t="inlineStr"/>
       <c r="G37" t="inlineStr"/>
       <c r="H37" t="inlineStr">
         <is>
           <t>Əlyazmaların toplanması şöbəsi</t>
         </is>
       </c>
       <c r="I37" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J37" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K37" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L37" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M37" t="inlineStr"/>
       <c r="N37" t="inlineStr"/>
       <c r="O37" t="inlineStr"/>
       <c r="P37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q37" s="2" t="n">
         <v>0</v>
@@ -5019,51 +5023,51 @@
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>Cəfərova</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
           <t>filologiya üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G39" t="inlineStr"/>
       <c r="H39" t="inlineStr">
         <is>
           <t>Folklorşünaslıq şöbəsi</t>
         </is>
       </c>
       <c r="I39" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J39" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K39" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L39" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M39" t="inlineStr"/>
       <c r="N39" t="inlineStr"/>
       <c r="O39" t="inlineStr"/>
       <c r="P39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q39" s="2" t="n">
         <v>0</v>
@@ -5136,51 +5140,51 @@
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>Qəhrəmanov</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t>sənətşünaslıq üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G40" t="inlineStr"/>
       <c r="H40" t="inlineStr">
         <is>
           <t>Musiqi və teatr şöbəsi</t>
         </is>
       </c>
       <c r="I40" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J40" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K40" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L40" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M40" t="inlineStr"/>
       <c r="N40" t="inlineStr"/>
       <c r="O40" t="inlineStr"/>
       <c r="P40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q40" s="2" t="n">
         <v>0</v>
@@ -5253,51 +5257,51 @@
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>Rzayev</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t>filologiya üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G41" t="inlineStr"/>
       <c r="H41" t="inlineStr">
         <is>
           <t>Onomastika şöbəsi</t>
         </is>
       </c>
       <c r="I41" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J41" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K41" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L41" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M41" t="inlineStr">
         <is>
           <t>Orcid</t>
         </is>
       </c>
       <c r="N41" t="inlineStr">
         <is>
           <t>https://orcid.org/0009-0008-3291-791X</t>
@@ -5378,51 +5382,51 @@
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>Əliyev</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
           <t>tarix üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G42" t="inlineStr"/>
       <c r="H42" t="inlineStr">
         <is>
           <t>Qədim və orta əsrlər tarixi şöbəsi</t>
         </is>
       </c>
       <c r="I42" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J42" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K42" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L42" t="inlineStr">
         <is>
           <t>Naxçıvan Bölməsi</t>
         </is>
       </c>
       <c r="M42" t="inlineStr">
         <is>
           <t>Orcid</t>
         </is>
       </c>
       <c r="N42" t="inlineStr">
         <is>
           <t>https://orcid.org/0000-0002-7079-4737</t>
@@ -6803,47 +6807,174 @@
       <c r="AA54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI54" s="2" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" s="2" t="n">
+        <v>3108</v>
+      </c>
+      <c r="B55" t="inlineStr">
+        <is>
+          <t>Həsən</t>
+        </is>
+      </c>
+      <c r="C55" t="inlineStr">
+        <is>
+          <t>Əli oğlu</t>
+        </is>
+      </c>
+      <c r="D55" t="inlineStr">
+        <is>
+          <t>Nağıyev</t>
+        </is>
+      </c>
+      <c r="E55" t="inlineStr">
+        <is>
+          <t>texnika üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="F55" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
+      <c r="G55" s="3" t="n">
+        <v>28339</v>
+      </c>
+      <c r="H55" t="inlineStr">
+        <is>
+          <t>Arxeoloji xidmət şöbəsi</t>
+        </is>
+      </c>
+      <c r="I55" t="inlineStr">
+        <is>
+          <t>Baş elmi işçi</t>
+        </is>
+      </c>
+      <c r="J55" t="inlineStr">
+        <is>
+          <t>scientific</t>
+        </is>
+      </c>
+      <c r="K55" t="inlineStr">
+        <is>
+          <t>current</t>
+        </is>
+      </c>
+      <c r="L55" t="inlineStr">
+        <is>
+          <t>Naxçıvan Bölməsi</t>
+        </is>
+      </c>
+      <c r="M55" t="inlineStr">
+        <is>
+          <t>Orcid</t>
+        </is>
+      </c>
+      <c r="N55" t="inlineStr">
+        <is>
+          <t>https://orcid.org/0000-0003-4158-6434</t>
+        </is>
+      </c>
+      <c r="O55" t="inlineStr"/>
+      <c r="P55" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q55" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="R55" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="S55" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="T55" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="U55" t="inlineStr"/>
+      <c r="V55" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="W55" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="X55" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y55" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z55" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA55" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB55" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC55" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AD55" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE55" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AF55" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AG55" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AH55" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AI55" s="2" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>