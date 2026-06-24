--- v0 (2026-04-17)
+++ v1 (2026-06-24)
@@ -435,51 +435,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:AI34"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="12" customWidth="1" min="2" max="2"/>
     <col width="15" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
-    <col width="33" customWidth="1" min="5" max="5"/>
+    <col width="35" customWidth="1" min="5" max="5"/>
     <col width="15" customWidth="1" min="6" max="6"/>
     <col width="15" customWidth="1" min="7" max="7"/>
     <col width="41" customWidth="1" min="8" max="8"/>
     <col width="20" customWidth="1" min="9" max="9"/>
     <col width="15" customWidth="1" min="10" max="10"/>
     <col width="9" customWidth="1" min="11" max="11"/>
     <col width="15" customWidth="1" min="12" max="12"/>
     <col width="16" customWidth="1" min="13" max="13"/>
     <col width="60" customWidth="1" min="14" max="14"/>
     <col width="12" customWidth="1" min="15" max="15"/>
     <col width="13" customWidth="1" min="16" max="16"/>
     <col width="16" customWidth="1" min="17" max="17"/>
     <col width="17" customWidth="1" min="18" max="18"/>
     <col width="40" customWidth="1" min="19" max="19"/>
     <col width="45" customWidth="1" min="20" max="20"/>
     <col width="28" customWidth="1" min="21" max="21"/>
     <col width="9" customWidth="1" min="22" max="22"/>
     <col width="11" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="13" customWidth="1" min="25" max="25"/>
     <col width="20" customWidth="1" min="26" max="26"/>
     <col width="27" customWidth="1" min="27" max="27"/>
     <col width="30" customWidth="1" min="28" max="28"/>
     <col width="23" customWidth="1" min="29" max="29"/>
     <col width="25" customWidth="1" min="30" max="30"/>
@@ -791,51 +791,51 @@
       <c r="B3" t="inlineStr">
         <is>
           <t>Vüsalə</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>Cəbrayıl qızı</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>Hüseynova</t>
         </is>
       </c>
       <c r="E3" t="inlineStr"/>
       <c r="F3" t="inlineStr"/>
       <c r="G3" t="inlineStr"/>
       <c r="H3" t="inlineStr">
         <is>
           <t>Elmi kitabxana</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t>Gəncə Bölməsi</t>
         </is>
       </c>
       <c r="M3" t="inlineStr"/>
       <c r="N3" t="inlineStr"/>
       <c r="O3" t="inlineStr"/>
       <c r="P3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q3" s="2" t="n">
         <v>0</v>
@@ -1447,61 +1447,65 @@
         <v>0</v>
       </c>
       <c r="AI8" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
         <v>2710</v>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Xəyalə</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>Rasim qızı</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>Hüseynova</t>
         </is>
       </c>
-      <c r="E9" t="inlineStr"/>
+      <c r="E9" t="inlineStr">
+        <is>
+          <t>filologiya üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
       <c r="F9" t="inlineStr"/>
       <c r="G9" t="inlineStr"/>
       <c r="H9" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi Mərkəzi</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t>Gəncə Bölməsi</t>
         </is>
       </c>
       <c r="M9" t="inlineStr"/>
       <c r="N9" t="inlineStr"/>
       <c r="O9" t="inlineStr"/>
       <c r="P9" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q9" s="2" t="n">
         <v>0</v>
@@ -1832,51 +1836,51 @@
       <c r="N12" t="inlineStr">
         <is>
           <t>https://iremb.anas.az/users_profile/2713/13/#ameadergipark</t>
         </is>
       </c>
       <c r="O12" s="2" t="n">
         <v>2931</v>
       </c>
       <c r="P12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U12" t="inlineStr">
         <is>
-          <t>2026-04-09T13:23:54.397034</t>
+          <t>2026-06-05T00:10:43.662527</t>
         </is>
       </c>
       <c r="V12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X12" s="2" t="n">
         <v>5</v>
       </c>
       <c r="Y12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC12" s="2" t="n">
         <v>0</v>
@@ -2773,51 +2777,55 @@
         <v>0</v>
       </c>
       <c r="AI20" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="n">
         <v>2723</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>Fuad</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>Yusif oğlu</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Əliyev</t>
         </is>
       </c>
-      <c r="E21" t="inlineStr"/>
+      <c r="E21" t="inlineStr">
+        <is>
+          <t>kimya elmləri doktoru</t>
+        </is>
+      </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>Akademik</t>
         </is>
       </c>
       <c r="G21" t="inlineStr"/>
       <c r="H21" t="inlineStr">
         <is>
           <t>AMEA Gəncə Bölməsi</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
           <t>Sədr</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
           <t>current</t>
         </is>
@@ -2835,51 +2843,51 @@
       <c r="N21" t="inlineStr">
         <is>
           <t>https://iremb.anas.az/users_profile/2723/13/#ameadergipark</t>
         </is>
       </c>
       <c r="O21" s="2" t="n">
         <v>3227</v>
       </c>
       <c r="P21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U21" t="inlineStr">
         <is>
-          <t>2026-04-09T13:23:54.405042</t>
+          <t>2026-06-05T00:10:43.672002</t>
         </is>
       </c>
       <c r="V21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X21" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Y21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC21" s="2" t="n">
         <v>0</v>
@@ -2914,99 +2922,99 @@
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>Mirabbas qızı</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Əzizova</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>kimya üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="F22" t="inlineStr"/>
       <c r="G22" t="inlineStr"/>
       <c r="H22" t="inlineStr">
         <is>
           <t>Sənədlərlə iş şöbəsi</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
           <t>Gəncə Bölməsi</t>
         </is>
       </c>
       <c r="M22" t="inlineStr">
         <is>
           <t>AMEA DərgiPark</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
           <t>https://iremb.anas.az/users_profile/2724/13/#ameadergipark</t>
         </is>
       </c>
       <c r="O22" s="2" t="n">
         <v>3228</v>
       </c>
       <c r="P22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U22" t="inlineStr">
         <is>
-          <t>2026-04-09T13:23:54.412562</t>
+          <t>2026-06-05T00:10:43.680016</t>
         </is>
       </c>
       <c r="V22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X22" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Y22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC22" s="2" t="n">
         <v>0</v>
@@ -3037,51 +3045,51 @@
       <c r="B23" t="inlineStr">
         <is>
           <t>Simuzər</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>Xaliq qızı</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Qafarlı</t>
         </is>
       </c>
       <c r="E23" t="inlineStr"/>
       <c r="F23" t="inlineStr"/>
       <c r="G23" t="inlineStr"/>
       <c r="H23" t="inlineStr">
         <is>
           <t>Beynəlxalq Əlaqələr şöbəsi</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
           <t>Gəncə Bölməsi</t>
         </is>
       </c>
       <c r="M23" t="inlineStr"/>
       <c r="N23" t="inlineStr"/>
       <c r="O23" t="inlineStr"/>
       <c r="P23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q23" s="2" t="n">
         <v>0</v>
@@ -3150,61 +3158,61 @@
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>Zaman qızı</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Quliyeva</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>filologiya üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="F24" t="inlineStr"/>
       <c r="G24" t="inlineStr"/>
       <c r="H24" t="inlineStr">
         <is>
           <t>Humanitar Tədqiqatlar İnstitutu</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
-          <t>current</t>
+          <t>former</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
           <t>Gəncə Bölməsi</t>
         </is>
       </c>
       <c r="M24" t="inlineStr"/>
       <c r="N24" t="inlineStr"/>
       <c r="O24" t="inlineStr"/>
       <c r="P24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T24" s="2" t="n">
         <v>0</v>
       </c>
@@ -3259,51 +3267,51 @@
       <c r="B25" t="inlineStr">
         <is>
           <t>Fərhad</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>Ramiz oğlu</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>Mirzəyev</t>
         </is>
       </c>
       <c r="E25" t="inlineStr"/>
       <c r="F25" t="inlineStr"/>
       <c r="G25" t="inlineStr"/>
       <c r="H25" t="inlineStr">
         <is>
           <t>Elektron xidmətlər şöbəsi</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
           <t>Gəncə Bölməsi</t>
         </is>
       </c>
       <c r="M25" t="inlineStr"/>
       <c r="N25" t="inlineStr"/>
       <c r="O25" t="inlineStr"/>
       <c r="P25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q25" s="2" t="n">
         <v>0</v>
@@ -3368,51 +3376,51 @@
       <c r="B26" t="inlineStr">
         <is>
           <t>Zakir</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>Qəzənfər oğlu</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>Muradov</t>
         </is>
       </c>
       <c r="E26" t="inlineStr"/>
       <c r="F26" t="inlineStr"/>
       <c r="G26" t="inlineStr"/>
       <c r="H26" t="inlineStr">
         <is>
           <t>İctimaiyyətlə əlaqələr şöbəsi</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J26" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
           <t>Gəncə Bölməsi</t>
         </is>
       </c>
       <c r="M26" t="inlineStr"/>
       <c r="N26" t="inlineStr"/>
       <c r="O26" t="inlineStr"/>
       <c r="P26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q26" s="2" t="n">
         <v>0</v>
@@ -3467,65 +3475,69 @@
         <v>0</v>
       </c>
       <c r="AI26" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="n">
         <v>2729</v>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>Sevda</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>Firiddin qızı</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>Qurbanəliyeva</t>
         </is>
       </c>
-      <c r="E27" t="inlineStr"/>
+      <c r="E27" t="inlineStr">
+        <is>
+          <t>sənətşünaslıq üzrə elmlər doktoru</t>
+        </is>
+      </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>Professor</t>
         </is>
       </c>
       <c r="G27" t="inlineStr"/>
       <c r="H27" t="inlineStr">
         <is>
           <t>Humanitar Tədqiqatlar İnstitutu</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J27" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
           <t>Gəncə Bölməsi</t>
         </is>
       </c>
       <c r="M27" t="inlineStr"/>
       <c r="N27" t="inlineStr"/>
       <c r="O27" t="inlineStr"/>
       <c r="P27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q27" s="2" t="n">
         <v>0</v>
@@ -3580,61 +3592,65 @@
         <v>0</v>
       </c>
       <c r="AI27" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="n">
         <v>2730</v>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>Təranə</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>Fizuli qızı</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>Verdiyeva</t>
         </is>
       </c>
-      <c r="E28" t="inlineStr"/>
+      <c r="E28" t="inlineStr">
+        <is>
+          <t>filologiya üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
       <c r="F28" t="inlineStr"/>
       <c r="G28" t="inlineStr"/>
       <c r="H28" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi Mərkəzi</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J28" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
           <t>Gəncə Bölməsi</t>
         </is>
       </c>
       <c r="M28" t="inlineStr"/>
       <c r="N28" t="inlineStr"/>
       <c r="O28" t="inlineStr"/>
       <c r="P28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q28" s="2" t="n">
         <v>0</v>
@@ -3699,61 +3715,61 @@
       <c r="B29" t="inlineStr">
         <is>
           <t>Aynurə</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>Mikayıl qızı</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>Həsənova</t>
         </is>
       </c>
       <c r="E29" t="inlineStr"/>
       <c r="F29" t="inlineStr"/>
       <c r="G29" t="inlineStr"/>
       <c r="H29" t="inlineStr">
         <is>
           <t>Elm və təhsil şöbəsi</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
-          <t>şöbə rəisi</t>
+          <t>Şöbə rəisi</t>
         </is>
       </c>
       <c r="J29" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K29" t="inlineStr">
         <is>
-          <t>current</t>
+          <t>former</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
           <t>Gəncə Bölməsi</t>
         </is>
       </c>
       <c r="M29" t="inlineStr"/>
       <c r="N29" t="inlineStr"/>
       <c r="O29" t="inlineStr"/>
       <c r="P29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T29" s="2" t="n">
         <v>0</v>
       </c>
@@ -3808,51 +3824,51 @@
       <c r="B30" t="inlineStr">
         <is>
           <t>Samirə</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>Əliağa qızı</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>Qasımova</t>
         </is>
       </c>
       <c r="E30" t="inlineStr"/>
       <c r="F30" t="inlineStr"/>
       <c r="G30" t="inlineStr"/>
       <c r="H30" t="inlineStr">
         <is>
           <t>Diyarşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J30" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
           <t>Gəncə Bölməsi</t>
         </is>
       </c>
       <c r="M30" t="inlineStr"/>
       <c r="N30" t="inlineStr"/>
       <c r="O30" t="inlineStr"/>
       <c r="P30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q30" s="2" t="n">
         <v>0</v>
@@ -4026,51 +4042,51 @@
       <c r="B32" t="inlineStr">
         <is>
           <t>Nərgiz</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>Aydın qızı</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>Rəsulova</t>
         </is>
       </c>
       <c r="E32" t="inlineStr"/>
       <c r="F32" t="inlineStr"/>
       <c r="G32" t="inlineStr"/>
       <c r="H32" t="inlineStr">
         <is>
           <t>Diyarşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J32" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
           <t>Gəncə Bölməsi</t>
         </is>
       </c>
       <c r="M32" t="inlineStr"/>
       <c r="N32" t="inlineStr"/>
       <c r="O32" t="inlineStr"/>
       <c r="P32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q32" s="2" t="n">
         <v>0</v>
@@ -4254,51 +4270,51 @@
       <c r="D34" t="inlineStr">
         <is>
           <t>Zamanova</t>
         </is>
       </c>
       <c r="E34" t="inlineStr"/>
       <c r="F34" t="inlineStr"/>
       <c r="G34" t="inlineStr"/>
       <c r="H34" t="inlineStr">
         <is>
           <t>Elmi kitabxana</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
           <t>Kitabxanaçı</t>
         </is>
       </c>
       <c r="J34" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
-          <t>current</t>
+          <t>former</t>
         </is>
       </c>
       <c r="L34" t="inlineStr">
         <is>
           <t>Gəncə Bölməsi</t>
         </is>
       </c>
       <c r="M34" t="inlineStr"/>
       <c r="N34" t="inlineStr"/>
       <c r="O34" t="inlineStr"/>
       <c r="P34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T34" s="2" t="n">
         <v>0</v>
       </c>