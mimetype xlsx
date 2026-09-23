--- v0 (2026-05-31)
+++ v1 (2026-09-23)
@@ -423,63 +423,63 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AI34"/>
+  <dimension ref="A1:AI35"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="12" customWidth="1" min="2" max="2"/>
     <col width="15" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
-    <col width="33" customWidth="1" min="5" max="5"/>
+    <col width="35" customWidth="1" min="5" max="5"/>
     <col width="15" customWidth="1" min="6" max="6"/>
     <col width="15" customWidth="1" min="7" max="7"/>
     <col width="41" customWidth="1" min="8" max="8"/>
     <col width="20" customWidth="1" min="9" max="9"/>
     <col width="15" customWidth="1" min="10" max="10"/>
     <col width="9" customWidth="1" min="11" max="11"/>
     <col width="15" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="53" customWidth="1" min="14" max="14"/>
     <col width="12" customWidth="1" min="15" max="15"/>
     <col width="13" customWidth="1" min="16" max="16"/>
     <col width="16" customWidth="1" min="17" max="17"/>
     <col width="17" customWidth="1" min="18" max="18"/>
     <col width="40" customWidth="1" min="19" max="19"/>
     <col width="45" customWidth="1" min="20" max="20"/>
     <col width="13" customWidth="1" min="21" max="21"/>
     <col width="9" customWidth="1" min="22" max="22"/>
     <col width="11" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="13" customWidth="1" min="25" max="25"/>
     <col width="20" customWidth="1" min="26" max="26"/>
     <col width="27" customWidth="1" min="27" max="27"/>
     <col width="30" customWidth="1" min="28" max="28"/>
     <col width="23" customWidth="1" min="29" max="29"/>
     <col width="25" customWidth="1" min="30" max="30"/>
@@ -1321,78 +1321,82 @@
       </c>
       <c r="AC7" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD7" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE7" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF7" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG7" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH7" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI7" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
-        <v>2708</v>
+        <v>2710</v>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Günay</t>
+          <t>Xəyalə</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>Xanzadə qızı</t>
+          <t>Rasim qızı</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>Cəfərova</t>
-[...2 lines deleted...]
-      <c r="E8" t="inlineStr"/>
+          <t>Hüseynova</t>
+        </is>
+      </c>
+      <c r="E8" t="inlineStr">
+        <is>
+          <t>filologiya üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
       <c r="F8" t="inlineStr"/>
       <c r="G8" t="inlineStr"/>
       <c r="H8" t="inlineStr">
         <is>
-          <t>Ədəbiyyat şöbəsi</t>
+          <t>Nizami Gəncəvi Mərkəzi</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>Elmi işçi</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t>Gəncə Bölməsi</t>
         </is>
       </c>
       <c r="M8" t="inlineStr"/>
       <c r="N8" t="inlineStr"/>
       <c r="O8" t="inlineStr"/>
       <c r="P8" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q8" s="2" t="n">
         <v>0</v>
@@ -1430,78 +1434,78 @@
       </c>
       <c r="AC8" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD8" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE8" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF8" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG8" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH8" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI8" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
-        <v>2710</v>
+        <v>2711</v>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Xəyalə</t>
+          <t>Çimnaz</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>Rasim qızı</t>
+          <t>Qabil qızı</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>Hüseynova</t>
+          <t>Vəliyeva</t>
         </is>
       </c>
       <c r="E9" t="inlineStr"/>
       <c r="F9" t="inlineStr"/>
       <c r="G9" t="inlineStr"/>
       <c r="H9" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi Mərkəzi</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>Şöbə müdiri</t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t>Gəncə Bölməsi</t>
         </is>
       </c>
       <c r="M9" t="inlineStr"/>
       <c r="N9" t="inlineStr"/>
       <c r="O9" t="inlineStr"/>
       <c r="P9" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q9" s="2" t="n">
         <v>0</v>
@@ -1539,73 +1543,73 @@
       </c>
       <c r="AC9" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD9" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE9" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF9" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG9" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH9" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI9" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
-        <v>2711</v>
+        <v>2712</v>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Çimnaz</t>
+          <t>Səbinə</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>Qabil qızı</t>
+          <t>Qiyas qızı</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>Vəliyeva</t>
+          <t>Əlizadə</t>
         </is>
       </c>
       <c r="E10" t="inlineStr"/>
       <c r="F10" t="inlineStr"/>
       <c r="G10" t="inlineStr"/>
       <c r="H10" t="inlineStr">
         <is>
-          <t>Nizami Gəncəvi Mərkəzi</t>
+          <t>Diyarşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t>Gəncə Bölməsi</t>
         </is>
       </c>
       <c r="M10" t="inlineStr"/>
       <c r="N10" t="inlineStr"/>
       <c r="O10" t="inlineStr"/>
@@ -1648,65 +1652,65 @@
       </c>
       <c r="AC10" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD10" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE10" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF10" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG10" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH10" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI10" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
-        <v>2712</v>
+        <v>2713</v>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Səbinə</t>
+          <t>Elnur</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>Qiyas qızı</t>
+          <t>Lətif oğlu</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>Əlizadə</t>
+          <t>Həsənov</t>
         </is>
       </c>
       <c r="E11" t="inlineStr"/>
       <c r="F11" t="inlineStr"/>
       <c r="G11" t="inlineStr"/>
       <c r="H11" t="inlineStr">
         <is>
           <t>Diyarşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
@@ -1757,78 +1761,82 @@
       </c>
       <c r="AC11" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD11" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE11" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF11" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG11" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH11" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI11" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
-        <v>2713</v>
+        <v>2714</v>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Elnur</t>
+          <t>Çinqiz</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>Lətif oğlu</t>
+          <t>Əmiralı oğlu</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>Həsənov</t>
-[...2 lines deleted...]
-      <c r="E12" t="inlineStr"/>
+          <t>Yusifov</t>
+        </is>
+      </c>
+      <c r="E12" t="inlineStr">
+        <is>
+          <t>kimyaüzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
       <c r="F12" t="inlineStr"/>
       <c r="G12" t="inlineStr"/>
       <c r="H12" t="inlineStr">
         <is>
-          <t>Diyarşünaslıq İnstitutu</t>
+          <t>Köməkçi heyət</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
-          <t>Elmi işçi</t>
+          <t>Elmi katib</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t>Gəncə Bölməsi</t>
         </is>
       </c>
       <c r="M12" t="inlineStr"/>
       <c r="N12" t="inlineStr"/>
       <c r="O12" t="inlineStr"/>
       <c r="P12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q12" s="2" t="n">
         <v>0</v>
@@ -1866,82 +1874,78 @@
       </c>
       <c r="AC12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI12" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
-        <v>2714</v>
+        <v>2716</v>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Çinqiz</t>
+          <t>Leyla</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>Əmiralı oğlu</t>
+          <t>Azad qızı</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>Yusifov</t>
-[...6 lines deleted...]
-      </c>
+          <t>Kərimova</t>
+        </is>
+      </c>
+      <c r="E13" t="inlineStr"/>
       <c r="F13" t="inlineStr"/>
       <c r="G13" t="inlineStr"/>
       <c r="H13" t="inlineStr">
         <is>
-          <t>Köməkçi heyət</t>
+          <t>Nizami Gəncəvi Mərkəzi</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
-          <t>Elmi katib</t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t>Gəncə Bölməsi</t>
         </is>
       </c>
       <c r="M13" t="inlineStr"/>
       <c r="N13" t="inlineStr"/>
       <c r="O13" t="inlineStr"/>
       <c r="P13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q13" s="2" t="n">
         <v>0</v>
@@ -1979,78 +1983,78 @@
       </c>
       <c r="AC13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI13" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
-        <v>2716</v>
+        <v>2717</v>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Leyla</t>
+          <t>Türkan</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>Azad qızı</t>
+          <t>Müzadil qızı</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>Kərimova</t>
+          <t>Verdiyeva</t>
         </is>
       </c>
       <c r="E14" t="inlineStr"/>
       <c r="F14" t="inlineStr"/>
       <c r="G14" t="inlineStr"/>
       <c r="H14" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi Mərkəzi</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
-          <t>Elmi işçi</t>
+          <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t>Gəncə Bölməsi</t>
         </is>
       </c>
       <c r="M14" t="inlineStr"/>
       <c r="N14" t="inlineStr"/>
       <c r="O14" t="inlineStr"/>
       <c r="P14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q14" s="2" t="n">
         <v>0</v>
@@ -2088,78 +2092,78 @@
       </c>
       <c r="AC14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI14" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="n">
-        <v>2717</v>
+        <v>2718</v>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Türkan</t>
+          <t>Aynur</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>Müzadil qızı</t>
+          <t>Miriş qızı</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>Verdiyeva</t>
+          <t>Mirishli</t>
         </is>
       </c>
       <c r="E15" t="inlineStr"/>
       <c r="F15" t="inlineStr"/>
       <c r="G15" t="inlineStr"/>
       <c r="H15" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi Mərkəzi</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
-          <t>Kiçik elmi işçi</t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t>Gəncə Bölməsi</t>
         </is>
       </c>
       <c r="M15" t="inlineStr"/>
       <c r="N15" t="inlineStr"/>
       <c r="O15" t="inlineStr"/>
       <c r="P15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q15" s="2" t="n">
         <v>0</v>
@@ -2197,78 +2201,78 @@
       </c>
       <c r="AC15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI15" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
-        <v>2718</v>
+        <v>2719</v>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Aynur</t>
+          <t>Sevinc</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>Miriş qızı</t>
+          <t>Əlişir qızı</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>Mirishli</t>
+          <t>Hacıyeva</t>
         </is>
       </c>
       <c r="E16" t="inlineStr"/>
       <c r="F16" t="inlineStr"/>
       <c r="G16" t="inlineStr"/>
       <c r="H16" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi Mərkəzi</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
-          <t>Elmi işçi</t>
+          <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t>Gəncə Bölməsi</t>
         </is>
       </c>
       <c r="M16" t="inlineStr"/>
       <c r="N16" t="inlineStr"/>
       <c r="O16" t="inlineStr"/>
       <c r="P16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q16" s="2" t="n">
         <v>0</v>
@@ -2306,78 +2310,78 @@
       </c>
       <c r="AC16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI16" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="n">
-        <v>2719</v>
+        <v>2720</v>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Sevinc</t>
+          <t>Vüqar</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>Əlişir qızı</t>
+          <t>İlqar oğlu</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>Hacıyeva</t>
+          <t>Əhmədli</t>
         </is>
       </c>
       <c r="E17" t="inlineStr"/>
       <c r="F17" t="inlineStr"/>
       <c r="G17" t="inlineStr"/>
       <c r="H17" t="inlineStr">
         <is>
-          <t>Nizami Gəncəvi Mərkəzi</t>
+          <t>Beynəlxalq Əlaqələr şöbəsi</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
-          <t>Kiçik elmi işçi</t>
+          <t>Aparıcı mütəxəssis</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
           <t>Gəncə Bölməsi</t>
         </is>
       </c>
       <c r="M17" t="inlineStr"/>
       <c r="N17" t="inlineStr"/>
       <c r="O17" t="inlineStr"/>
       <c r="P17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q17" s="2" t="n">
         <v>0</v>
@@ -2415,78 +2419,78 @@
       </c>
       <c r="AC17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI17" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="n">
-        <v>2720</v>
+        <v>2721</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Vüqar</t>
+          <t>Aynurə</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>İlqar oğlu</t>
+          <t>Tahir qızı</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>Əhmədli</t>
+          <t>Əmiraslanova</t>
         </is>
       </c>
       <c r="E18" t="inlineStr"/>
       <c r="F18" t="inlineStr"/>
       <c r="G18" t="inlineStr"/>
       <c r="H18" t="inlineStr">
         <is>
-          <t>Beynəlxalq Əlaqələr şöbəsi</t>
+          <t>Nizaminin elmi-fəlsəfi görüşləri şöbəsi</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
-          <t>Aparıcı mütəxəssis</t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
           <t>Gəncə Bölməsi</t>
         </is>
       </c>
       <c r="M18" t="inlineStr"/>
       <c r="N18" t="inlineStr"/>
       <c r="O18" t="inlineStr"/>
       <c r="P18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q18" s="2" t="n">
         <v>0</v>
@@ -2524,78 +2528,78 @@
       </c>
       <c r="AC18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI18" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="n">
-        <v>2721</v>
+        <v>2722</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Aynurə</t>
+          <t>Müşerref</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>Tahir qızı</t>
+          <t>Elxan qızı</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>Əmiraslanova</t>
+          <t>İbrahimli</t>
         </is>
       </c>
       <c r="E19" t="inlineStr"/>
       <c r="F19" t="inlineStr"/>
       <c r="G19" t="inlineStr"/>
       <c r="H19" t="inlineStr">
         <is>
-          <t>Nizaminin elmi-fəlsəfi görüşləri şöbəsi</t>
+          <t>Diyarşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
-          <t>Elmi işçi</t>
+          <t>Böyük laborant</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
           <t>Gəncə Bölməsi</t>
         </is>
       </c>
       <c r="M19" t="inlineStr"/>
       <c r="N19" t="inlineStr"/>
       <c r="O19" t="inlineStr"/>
       <c r="P19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q19" s="2" t="n">
         <v>0</v>
@@ -2633,78 +2637,86 @@
       </c>
       <c r="AC19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI19" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="n">
-        <v>2722</v>
+        <v>2723</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Müşerref</t>
+          <t>Fuad</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>Elxan qızı</t>
+          <t>Yusif oğlu</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>İbrahimli</t>
-[...3 lines deleted...]
-      <c r="F20" t="inlineStr"/>
+          <t>Əliyev</t>
+        </is>
+      </c>
+      <c r="E20" t="inlineStr">
+        <is>
+          <t>kimya elmləri doktoru</t>
+        </is>
+      </c>
+      <c r="F20" t="inlineStr">
+        <is>
+          <t>Akademik</t>
+        </is>
+      </c>
       <c r="G20" t="inlineStr"/>
       <c r="H20" t="inlineStr">
         <is>
-          <t>Diyarşünaslıq İnstitutu</t>
+          <t>AMEA Gəncə Bölməsi</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
-          <t>Böyük laborant</t>
+          <t>Sədr</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
           <t>Gəncə Bölməsi</t>
         </is>
       </c>
       <c r="M20" t="inlineStr"/>
       <c r="N20" t="inlineStr"/>
       <c r="O20" t="inlineStr"/>
       <c r="P20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q20" s="2" t="n">
         <v>0</v>
@@ -2742,101 +2754,109 @@
       </c>
       <c r="AC20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI20" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="n">
-        <v>2723</v>
+        <v>2724</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Fuad</t>
+          <t>Sara</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>Yusif oğlu</t>
+          <t>Mirabbas qızı</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>Əliyev</t>
-[...7 lines deleted...]
-      </c>
+          <t>Əzizova</t>
+        </is>
+      </c>
+      <c r="E21" t="inlineStr">
+        <is>
+          <t>kimya üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="F21" t="inlineStr"/>
       <c r="G21" t="inlineStr"/>
       <c r="H21" t="inlineStr">
         <is>
-          <t>AMEA Gəncə Bölməsi</t>
+          <t>Sənədlərlə iş şöbəsi</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
-          <t>Sədr</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
           <t>Gəncə Bölməsi</t>
         </is>
       </c>
-      <c r="M21" t="inlineStr"/>
-      <c r="N21" t="inlineStr"/>
+      <c r="M21" t="inlineStr">
+        <is>
+          <t>ResearchGate</t>
+        </is>
+      </c>
+      <c r="N21" t="inlineStr">
+        <is>
+          <t>https://www.researchgate.net/profile/Sara-Azizova-3</t>
+        </is>
+      </c>
       <c r="O21" t="inlineStr"/>
       <c r="P21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U21" t="inlineStr"/>
       <c r="V21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X21" s="2" t="n">
         <v>0</v>
@@ -2855,109 +2875,97 @@
       </c>
       <c r="AC21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI21" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="n">
-        <v>2724</v>
+        <v>2725</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Sara</t>
+          <t>Simuzər</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>Mirabbas qızı</t>
+          <t>Xaliq qızı</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>Əzizova</t>
-[...6 lines deleted...]
-      </c>
+          <t>Qafarlı</t>
+        </is>
+      </c>
+      <c r="E22" t="inlineStr"/>
       <c r="F22" t="inlineStr"/>
       <c r="G22" t="inlineStr"/>
       <c r="H22" t="inlineStr">
         <is>
-          <t>Sənədlərlə iş şöbəsi</t>
+          <t>Beynəlxalq Əlaqələr şöbəsi</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
           <t>Gəncə Bölməsi</t>
         </is>
       </c>
-      <c r="M22" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="M22" t="inlineStr"/>
+      <c r="N22" t="inlineStr"/>
       <c r="O22" t="inlineStr"/>
       <c r="P22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U22" t="inlineStr"/>
       <c r="V22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X22" s="2" t="n">
         <v>0</v>
@@ -2976,73 +2984,73 @@
       </c>
       <c r="AC22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI22" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="n">
-        <v>2725</v>
+        <v>2727</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Simuzər</t>
+          <t>Fərhad</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>Xaliq qızı</t>
+          <t>Ramiz oğlu</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>Qafarlı</t>
+          <t>Mirzəyev</t>
         </is>
       </c>
       <c r="E23" t="inlineStr"/>
       <c r="F23" t="inlineStr"/>
       <c r="G23" t="inlineStr"/>
       <c r="H23" t="inlineStr">
         <is>
-          <t>Beynəlxalq Əlaqələr şöbəsi</t>
+          <t>Elektron xidmətlər şöbəsi</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
           <t>Gəncə Bölməsi</t>
         </is>
       </c>
       <c r="M23" t="inlineStr"/>
       <c r="N23" t="inlineStr"/>
       <c r="O23" t="inlineStr"/>
@@ -3085,77 +3093,73 @@
       </c>
       <c r="AC23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI23" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="n">
-        <v>2726</v>
+        <v>2728</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Riziyə</t>
+          <t>Zakir</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>Zaman qızı</t>
+          <t>Qəzənfər oğlu</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>Quliyeva</t>
-[...6 lines deleted...]
-      </c>
+          <t>Muradov</t>
+        </is>
+      </c>
+      <c r="E24" t="inlineStr"/>
       <c r="F24" t="inlineStr"/>
       <c r="G24" t="inlineStr"/>
       <c r="H24" t="inlineStr">
         <is>
-          <t>Humanitar Tədqiqatlar İnstitutu</t>
+          <t>İctimaiyyətlə əlaqələr şöbəsi</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
           <t>Gəncə Bölməsi</t>
         </is>
       </c>
       <c r="M24" t="inlineStr"/>
       <c r="N24" t="inlineStr"/>
       <c r="O24" t="inlineStr"/>
@@ -3198,73 +3202,81 @@
       </c>
       <c r="AC24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI24" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="n">
-        <v>2727</v>
+        <v>2729</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Fərhad</t>
+          <t>Sevda</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>Ramiz oğlu</t>
+          <t>Firiddin qızı</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>Mirzəyev</t>
-[...3 lines deleted...]
-      <c r="F25" t="inlineStr"/>
+          <t>Qurbanəliyeva</t>
+        </is>
+      </c>
+      <c r="E25" t="inlineStr">
+        <is>
+          <t>sənətşünaslıq üzrə elmlər doktoru</t>
+        </is>
+      </c>
+      <c r="F25" t="inlineStr">
+        <is>
+          <t>Professor</t>
+        </is>
+      </c>
       <c r="G25" t="inlineStr"/>
       <c r="H25" t="inlineStr">
         <is>
-          <t>Elektron xidmətlər şöbəsi</t>
+          <t>Humanitar Tədqiqatlar İnstitutu</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
           <t>Gəncə Bölməsi</t>
         </is>
       </c>
       <c r="M25" t="inlineStr"/>
       <c r="N25" t="inlineStr"/>
       <c r="O25" t="inlineStr"/>
@@ -3307,73 +3319,77 @@
       </c>
       <c r="AC25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI25" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="n">
-        <v>2728</v>
+        <v>2730</v>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Zakir</t>
+          <t>Təranə</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>Qəzənfər oğlu</t>
+          <t>Fizuli qızı</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>Muradov</t>
-[...2 lines deleted...]
-      <c r="E26" t="inlineStr"/>
+          <t>Verdiyeva</t>
+        </is>
+      </c>
+      <c r="E26" t="inlineStr">
+        <is>
+          <t>filologiya üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
       <c r="F26" t="inlineStr"/>
       <c r="G26" t="inlineStr"/>
       <c r="H26" t="inlineStr">
         <is>
-          <t>İctimaiyyətlə əlaqələr şöbəsi</t>
+          <t>Nizami Gəncəvi Mərkəzi</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J26" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
           <t>Gəncə Bölməsi</t>
         </is>
       </c>
       <c r="M26" t="inlineStr"/>
       <c r="N26" t="inlineStr"/>
       <c r="O26" t="inlineStr"/>
@@ -3416,77 +3432,73 @@
       </c>
       <c r="AC26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI26" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="n">
-        <v>2729</v>
+        <v>3160</v>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Sevda</t>
+          <t>Samirə</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>Firiddin qızı</t>
+          <t>Əliağa qızı</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>Qurbanəliyeva</t>
+          <t>Qasımova</t>
         </is>
       </c>
       <c r="E27" t="inlineStr"/>
-      <c r="F27" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F27" t="inlineStr"/>
       <c r="G27" t="inlineStr"/>
       <c r="H27" t="inlineStr">
         <is>
-          <t>Humanitar Tədqiqatlar İnstitutu</t>
+          <t>Diyarşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J27" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
           <t>Gəncə Bölməsi</t>
         </is>
       </c>
       <c r="M27" t="inlineStr"/>
       <c r="N27" t="inlineStr"/>
       <c r="O27" t="inlineStr"/>
@@ -3529,78 +3541,78 @@
       </c>
       <c r="AC27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI27" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="n">
-        <v>2730</v>
+        <v>3161</v>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Təranə</t>
+          <t>İlahə</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>Fizuli qızı</t>
+          <t>Arif qızı</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>Verdiyeva</t>
+          <t>Əsədzadə</t>
         </is>
       </c>
       <c r="E28" t="inlineStr"/>
       <c r="F28" t="inlineStr"/>
       <c r="G28" t="inlineStr"/>
       <c r="H28" t="inlineStr">
         <is>
-          <t>Nizami Gəncəvi Mərkəzi</t>
+          <t>Diyarşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
-          <t>Şöbə müdiri</t>
+          <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="J28" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
           <t>Gəncə Bölməsi</t>
         </is>
       </c>
       <c r="M28" t="inlineStr"/>
       <c r="N28" t="inlineStr"/>
       <c r="O28" t="inlineStr"/>
       <c r="P28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q28" s="2" t="n">
         <v>0</v>
@@ -3638,78 +3650,78 @@
       </c>
       <c r="AC28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI28" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="n">
-        <v>2732</v>
+        <v>3162</v>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Aynurə</t>
+          <t>Nərgiz</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>Mikayıl qızı</t>
+          <t>Aydın qızı</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>Həsənova</t>
+          <t>Rəsulova</t>
         </is>
       </c>
       <c r="E29" t="inlineStr"/>
       <c r="F29" t="inlineStr"/>
       <c r="G29" t="inlineStr"/>
       <c r="H29" t="inlineStr">
         <is>
-          <t>Elm və təhsil şöbəsi</t>
+          <t>Diyarşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
-          <t>Şöbə rəisi</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J29" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K29" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
           <t>Gəncə Bölməsi</t>
         </is>
       </c>
       <c r="M29" t="inlineStr"/>
       <c r="N29" t="inlineStr"/>
       <c r="O29" t="inlineStr"/>
       <c r="P29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q29" s="2" t="n">
         <v>0</v>
@@ -3747,78 +3759,78 @@
       </c>
       <c r="AC29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI29" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="n">
-        <v>3160</v>
+        <v>2708</v>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Samirə</t>
+          <t>Günay</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>Əliağa qızı</t>
+          <t>Xanzadə qızı</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>Qasımova</t>
+          <t>Cəfərova</t>
         </is>
       </c>
       <c r="E30" t="inlineStr"/>
       <c r="F30" t="inlineStr"/>
       <c r="G30" t="inlineStr"/>
       <c r="H30" t="inlineStr">
         <is>
-          <t>Diyarşünaslıq İnstitutu</t>
+          <t>Köməkçi heyət</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
-          <t>Şöbə müdiri</t>
+          <t>Elmi katib</t>
         </is>
       </c>
       <c r="J30" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
           <t>Gəncə Bölməsi</t>
         </is>
       </c>
       <c r="M30" t="inlineStr"/>
       <c r="N30" t="inlineStr"/>
       <c r="O30" t="inlineStr"/>
       <c r="P30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q30" s="2" t="n">
         <v>0</v>
@@ -3856,78 +3868,78 @@
       </c>
       <c r="AC30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI30" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="n">
-        <v>3161</v>
+        <v>3163</v>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>İlahə</t>
+          <t>Jalə</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>Arif qızı</t>
+          <t>Əbülfəz qızı</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>Əsədzadə</t>
+          <t>Əhmədova</t>
         </is>
       </c>
       <c r="E31" t="inlineStr"/>
       <c r="F31" t="inlineStr"/>
       <c r="G31" t="inlineStr"/>
       <c r="H31" t="inlineStr">
         <is>
           <t>Diyarşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
-          <t>Kiçik elmi işçi</t>
+          <t>Böyük  laborant</t>
         </is>
       </c>
       <c r="J31" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K31" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
           <t>Gəncə Bölməsi</t>
         </is>
       </c>
       <c r="M31" t="inlineStr"/>
       <c r="N31" t="inlineStr"/>
       <c r="O31" t="inlineStr"/>
       <c r="P31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q31" s="2" t="n">
         <v>0</v>
@@ -3965,78 +3977,78 @@
       </c>
       <c r="AC31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI31" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="n">
-        <v>3162</v>
+        <v>3219</v>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Nərgiz</t>
+          <t>Jasmin</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>Aydın qızı</t>
+          <t>Saleh qızı</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>Rəsulova</t>
+          <t>Abbasova</t>
         </is>
       </c>
       <c r="E32" t="inlineStr"/>
       <c r="F32" t="inlineStr"/>
       <c r="G32" t="inlineStr"/>
       <c r="H32" t="inlineStr">
         <is>
-          <t>Diyarşünaslıq İnstitutu</t>
+          <t>Nizami Gəncəvi Mərkəzi</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
-          <t>Şöbə müdiri</t>
+          <t>Böyük  laborant</t>
         </is>
       </c>
       <c r="J32" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
           <t>Gəncə Bölməsi</t>
         </is>
       </c>
       <c r="M32" t="inlineStr"/>
       <c r="N32" t="inlineStr"/>
       <c r="O32" t="inlineStr"/>
       <c r="P32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q32" s="2" t="n">
         <v>0</v>
@@ -4074,78 +4086,78 @@
       </c>
       <c r="AC32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI32" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="n">
-        <v>3163</v>
+        <v>3220</v>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Jalə</t>
+          <t>Sevinc</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>Əbülfəz qızı</t>
+          <t>Rza qızı</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>Əhmədova</t>
+          <t>Mirzəyeva</t>
         </is>
       </c>
       <c r="E33" t="inlineStr"/>
       <c r="F33" t="inlineStr"/>
       <c r="G33" t="inlineStr"/>
       <c r="H33" t="inlineStr">
         <is>
-          <t>Diyarşünaslıq İnstitutu</t>
+          <t>Nizami Gəncəvi Mərkəzi</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
-          <t>Kiçik elmi işçi</t>
+          <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="J33" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K33" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L33" t="inlineStr">
         <is>
           <t>Gəncə Bölməsi</t>
         </is>
       </c>
       <c r="M33" t="inlineStr"/>
       <c r="N33" t="inlineStr"/>
       <c r="O33" t="inlineStr"/>
       <c r="P33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q33" s="2" t="n">
         <v>0</v>
@@ -4183,78 +4195,78 @@
       </c>
       <c r="AC33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI33" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="n">
-        <v>3167</v>
+        <v>3221</v>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Hicran</t>
+          <t>Nərmin</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>İslam qızı</t>
+          <t>Xəyyam qızı</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>Zamanova</t>
+          <t>Aliyeva</t>
         </is>
       </c>
       <c r="E34" t="inlineStr"/>
       <c r="F34" t="inlineStr"/>
       <c r="G34" t="inlineStr"/>
       <c r="H34" t="inlineStr">
         <is>
-          <t>Elmi kitabxana</t>
+          <t>Diyarşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
-          <t>Kitabxanaçı</t>
+          <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="J34" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L34" t="inlineStr">
         <is>
           <t>Gəncə Bölməsi</t>
         </is>
       </c>
       <c r="M34" t="inlineStr"/>
       <c r="N34" t="inlineStr"/>
       <c r="O34" t="inlineStr"/>
       <c r="P34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q34" s="2" t="n">
         <v>0</v>
@@ -4287,47 +4299,156 @@
       <c r="AA34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI34" s="2" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" s="2" t="n">
+        <v>3222</v>
+      </c>
+      <c r="B35" t="inlineStr">
+        <is>
+          <t>Aytən</t>
+        </is>
+      </c>
+      <c r="C35" t="inlineStr">
+        <is>
+          <t>Mircəfər qızı</t>
+        </is>
+      </c>
+      <c r="D35" t="inlineStr">
+        <is>
+          <t>Əliskəndərova</t>
+        </is>
+      </c>
+      <c r="E35" t="inlineStr"/>
+      <c r="F35" t="inlineStr"/>
+      <c r="G35" t="inlineStr"/>
+      <c r="H35" t="inlineStr">
+        <is>
+          <t>Diyarşünaslıq İnstitutu</t>
+        </is>
+      </c>
+      <c r="I35" t="inlineStr">
+        <is>
+          <t>Kiçik elmi işçi</t>
+        </is>
+      </c>
+      <c r="J35" t="inlineStr">
+        <is>
+          <t>scientific</t>
+        </is>
+      </c>
+      <c r="K35" t="inlineStr">
+        <is>
+          <t>current</t>
+        </is>
+      </c>
+      <c r="L35" t="inlineStr">
+        <is>
+          <t>Gəncə Bölməsi</t>
+        </is>
+      </c>
+      <c r="M35" t="inlineStr"/>
+      <c r="N35" t="inlineStr"/>
+      <c r="O35" t="inlineStr"/>
+      <c r="P35" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q35" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="R35" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="S35" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="T35" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="U35" t="inlineStr"/>
+      <c r="V35" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="W35" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="X35" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y35" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z35" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA35" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB35" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC35" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AD35" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE35" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AF35" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AG35" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AH35" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AI35" s="2" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>