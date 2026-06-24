--- v0 (2026-04-16)
+++ v1 (2026-06-24)
@@ -1025,51 +1025,51 @@
         <is>
           <t>Məmmədhəsən oğlu</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>Ağabalayev</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>coğrafiya üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="F5" t="inlineStr"/>
       <c r="G5" s="3" t="n">
         <v>30326</v>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>Ekoloji coğrafiya</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t>Şəki Regional Elmi Mərkəzi</t>
         </is>
       </c>
       <c r="M5" t="inlineStr"/>
       <c r="N5" t="inlineStr"/>
       <c r="O5" t="inlineStr"/>
       <c r="P5" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q5" s="2" t="n">
         <v>0</v>
@@ -1584,51 +1584,51 @@
           <t>Təranə</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>Yaşar qızı</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>Abdullayeva</t>
         </is>
       </c>
       <c r="E10" t="inlineStr"/>
       <c r="F10" t="inlineStr"/>
       <c r="G10" s="3" t="n">
         <v>33483</v>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>Ədabi-mədəni mühit, folklor və etnoqrafiya</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>---------</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t>Şəki Regional Elmi Mərkəzi</t>
         </is>
       </c>
       <c r="M10" t="inlineStr"/>
       <c r="N10" t="inlineStr"/>
       <c r="O10" t="inlineStr"/>
       <c r="P10" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q10" s="2" t="n">
         <v>0</v>
@@ -3011,51 +3011,51 @@
         <is>
           <t>Şirin oğlu</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Əzizov</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>biologiya üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="F23" t="inlineStr"/>
       <c r="G23" s="3" t="n">
         <v>17144</v>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>Bitkilərin biomüxtəliflik və genofond şöbəsi</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
           <t>Şəki Regional Elmi Mərkəzi</t>
         </is>
       </c>
       <c r="M23" t="inlineStr"/>
       <c r="N23" t="inlineStr"/>
       <c r="O23" t="inlineStr"/>
       <c r="P23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q23" s="2" t="n">
         <v>0</v>
@@ -3233,51 +3233,51 @@
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>Murad oğlu</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>Xəlilov</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>biologiya üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="F25" t="inlineStr"/>
       <c r="G25" t="inlineStr"/>
       <c r="H25" t="inlineStr">
         <is>
           <t>Bitkilərin biokimyası</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
           <t>Şəki Regional Elmi Mərkəzi</t>
         </is>
       </c>
       <c r="M25" t="inlineStr"/>
       <c r="N25" t="inlineStr"/>
       <c r="O25" t="inlineStr"/>
       <c r="P25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q25" s="2" t="n">
         <v>0</v>
@@ -3453,51 +3453,51 @@
       <c r="B27" t="inlineStr">
         <is>
           <t>Yevgeniya</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>M.emin qızı</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>Bəkirova</t>
         </is>
       </c>
       <c r="E27" t="inlineStr"/>
       <c r="F27" t="inlineStr"/>
       <c r="G27" t="inlineStr"/>
       <c r="H27" t="inlineStr">
         <is>
           <t>Ekoloji biofizika</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J27" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
           <t>Şəki Regional Elmi Mərkəzi</t>
         </is>
       </c>
       <c r="M27" t="inlineStr"/>
       <c r="N27" t="inlineStr"/>
       <c r="O27" t="inlineStr"/>
       <c r="P27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q27" s="2" t="n">
         <v>0</v>
@@ -3671,51 +3671,51 @@
       <c r="B29" t="inlineStr">
         <is>
           <t>Günel</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>Adışirin qızı</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>Musayeva</t>
         </is>
       </c>
       <c r="E29" t="inlineStr"/>
       <c r="F29" t="inlineStr"/>
       <c r="G29" t="inlineStr"/>
       <c r="H29" t="inlineStr">
         <is>
           <t>Kitabxana</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J29" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K29" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
           <t>Şəki Regional Elmi Mərkəzi</t>
         </is>
       </c>
       <c r="M29" t="inlineStr"/>
       <c r="N29" t="inlineStr"/>
       <c r="O29" t="inlineStr"/>
       <c r="P29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q29" s="2" t="n">
         <v>0</v>
@@ -3770,65 +3770,61 @@
         <v>0</v>
       </c>
       <c r="AI29" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="n">
         <v>2806</v>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>Hüseyn</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>Lütvəli oğlu</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>Mustafabəyli</t>
         </is>
       </c>
-      <c r="E30" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E30" t="inlineStr"/>
       <c r="F30" t="inlineStr"/>
       <c r="G30" t="inlineStr"/>
       <c r="H30" t="inlineStr">
         <is>
           <t>Landşaftşünaslıq</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>---------</t>
         </is>
       </c>
       <c r="J30" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
           <t>Şəki Regional Elmi Mərkəzi</t>
         </is>
       </c>
       <c r="M30" t="inlineStr"/>
       <c r="N30" t="inlineStr"/>
       <c r="O30" t="inlineStr"/>
       <c r="P30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q30" s="2" t="n">
         <v>0</v>
@@ -3897,51 +3893,51 @@
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>Rafiq oğlu</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>Həsənov</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <t>tarix üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="F31" t="inlineStr"/>
       <c r="G31" t="inlineStr"/>
       <c r="H31" t="inlineStr">
         <is>
           <t>Tarix, arxeologiya və epiqrafika</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J31" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K31" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
           <t>Şəki Regional Elmi Mərkəzi</t>
         </is>
       </c>
       <c r="M31" t="inlineStr"/>
       <c r="N31" t="inlineStr"/>
       <c r="O31" t="inlineStr"/>
       <c r="P31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q31" s="2" t="n">
         <v>0</v>
@@ -4010,51 +4006,51 @@
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>Məmməd oğlu</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>Bəkirov</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>biologiya üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="F32" t="inlineStr"/>
       <c r="G32" t="inlineStr"/>
       <c r="H32" t="inlineStr">
         <is>
           <t>Tut ipəkdurdunun seleksiyası</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J32" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
           <t>Şəki Regional Elmi Mərkəzi</t>
         </is>
       </c>
       <c r="M32" t="inlineStr"/>
       <c r="N32" t="inlineStr"/>
       <c r="O32" t="inlineStr"/>
       <c r="P32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q32" s="2" t="n">
         <v>0</v>