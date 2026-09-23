--- v0 (2026-06-24)
+++ v1 (2026-09-23)
@@ -720,86 +720,86 @@
       </c>
       <c r="K2" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t>Şəki Regional Elmi Mərkəzi</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=Gboy5HcAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O2" s="2" t="n">
         <v>1054</v>
       </c>
       <c r="P2" s="2" t="n">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="Q2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U2" t="inlineStr">
         <is>
-          <t>2026-06-04T04:41:59.366105</t>
+          <t>2026-09-14T16:49:49.571648</t>
         </is>
       </c>
       <c r="V2" s="2" t="n">
         <v>1</v>
       </c>
       <c r="W2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X2" s="2" t="n">
         <v>13</v>
       </c>
       <c r="Y2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA2" s="2" t="n">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="AB2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC2" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AD2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE2" s="2" t="n">
         <v>13</v>
       </c>
       <c r="AF2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI2" s="2" t="n">
         <v>0</v>
       </c>
@@ -847,98 +847,98 @@
       </c>
       <c r="K3" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t>Şəki Regional Elmi Mərkəzi</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=EevEb88AAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O3" s="2" t="n">
         <v>1055</v>
       </c>
       <c r="P3" s="2" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="Q3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U3" t="inlineStr">
         <is>
-          <t>2026-06-04T04:41:59.366105</t>
+          <t>2026-09-14T16:49:49.571648</t>
         </is>
       </c>
       <c r="V3" s="2" t="n">
         <v>1</v>
       </c>
       <c r="W3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X3" s="2" t="n">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="Y3" s="2" t="n">
         <v>6</v>
       </c>
       <c r="Z3" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AA3" s="2" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="AB3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC3" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AD3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE3" s="2" t="n">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="AF3" s="2" t="n">
         <v>6</v>
       </c>
       <c r="AG3" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AH3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI3" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>2779</v>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Firədun</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
@@ -970,95 +970,95 @@
       </c>
       <c r="K4" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t>Şəki Regional Elmi Mərkəzi</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=JdSqDYcAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O4" s="2" t="n">
         <v>1056</v>
       </c>
       <c r="P4" s="2" t="n">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="Q4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U4" t="inlineStr">
         <is>
-          <t>2026-06-04T04:41:59.366105</t>
+          <t>2026-09-14T16:49:49.571648</t>
         </is>
       </c>
       <c r="V4" s="2" t="n">
         <v>3</v>
       </c>
       <c r="W4" s="2" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="X4" s="2" t="n">
         <v>45</v>
       </c>
       <c r="Y4" s="2" t="n">
         <v>2</v>
       </c>
       <c r="Z4" s="2" t="n">
         <v>3</v>
       </c>
       <c r="AA4" s="2" t="n">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="AB4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC4" s="2" t="n">
         <v>3</v>
       </c>
       <c r="AD4" s="2" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="AE4" s="2" t="n">
         <v>45</v>
       </c>
       <c r="AF4" s="2" t="n">
         <v>2</v>
       </c>
       <c r="AG4" s="2" t="n">
         <v>3</v>
       </c>
       <c r="AH4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI4" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
         <v>2780</v>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Qafqaz</t>
         </is>
@@ -1115,51 +1115,51 @@
       <c r="N5" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=px-25o0AAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O5" s="2" t="n">
         <v>1057</v>
       </c>
       <c r="P5" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q5" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R5" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S5" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T5" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U5" t="inlineStr">
         <is>
-          <t>2026-06-04T04:41:59.366105</t>
+          <t>2026-09-14T16:49:49.571648</t>
         </is>
       </c>
       <c r="V5" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W5" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X5" s="2" t="n">
         <v>5</v>
       </c>
       <c r="Y5" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z5" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA5" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB5" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC5" s="2" t="n">
         <v>0</v>
@@ -1242,51 +1242,51 @@
       <c r="N6" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=wvJGhzEAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O6" s="2" t="n">
         <v>1058</v>
       </c>
       <c r="P6" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q6" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R6" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S6" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T6" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U6" t="inlineStr">
         <is>
-          <t>2026-06-04T04:41:59.366105</t>
+          <t>2026-09-14T16:49:49.571648</t>
         </is>
       </c>
       <c r="V6" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W6" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X6" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Y6" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z6" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA6" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB6" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC6" s="2" t="n">
         <v>0</v>
@@ -1357,110 +1357,110 @@
       </c>
       <c r="K7" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t>Şəki Regional Elmi Mərkəzi</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=QJrZ174AAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O7" s="2" t="n">
         <v>1059</v>
       </c>
       <c r="P7" s="2" t="n">
-        <v>139</v>
+        <v>164</v>
       </c>
       <c r="Q7" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R7" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S7" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T7" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U7" t="inlineStr">
         <is>
-          <t>2026-06-04T04:41:59.366105</t>
+          <t>2026-09-14T16:49:49.571648</t>
         </is>
       </c>
       <c r="V7" s="2" t="n">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="W7" s="2" t="n">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="X7" s="2" t="n">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="Y7" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Z7" s="2" t="n">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="AA7" s="2" t="n">
-        <v>140</v>
+        <v>156</v>
       </c>
       <c r="AB7" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC7" s="2" t="n">
         <v>9</v>
       </c>
       <c r="AD7" s="2" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="AE7" s="2" t="n">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="AF7" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AG7" s="2" t="n">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="AH7" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AI7" s="2" t="n">
-        <v>-1</v>
+        <v>8</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
         <v>2783</v>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Məlahət</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>Bəxtiyar qızı</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>Abdurahmanova</t>
         </is>
       </c>
       <c r="E8" t="inlineStr"/>
       <c r="F8" t="inlineStr"/>
       <c r="G8" t="inlineStr"/>
       <c r="H8" t="inlineStr">
@@ -1605,51 +1605,51 @@
       <c r="N9" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=M0z9I1wAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O9" s="2" t="n">
         <v>1061</v>
       </c>
       <c r="P9" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q9" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R9" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S9" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T9" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U9" t="inlineStr">
         <is>
-          <t>2026-06-04T04:41:59.366105</t>
+          <t>2026-09-14T16:49:49.571648</t>
         </is>
       </c>
       <c r="V9" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W9" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X9" s="2" t="n">
         <v>2</v>
       </c>
       <c r="Y9" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z9" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA9" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB9" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC9" s="2" t="n">
         <v>0</v>
@@ -1730,51 +1730,51 @@
       <c r="N10" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=r3RRRAEAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O10" s="2" t="n">
         <v>1062</v>
       </c>
       <c r="P10" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q10" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R10" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S10" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T10" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U10" t="inlineStr">
         <is>
-          <t>2026-06-04T04:41:59.366105</t>
+          <t>2026-09-14T16:49:49.571648</t>
         </is>
       </c>
       <c r="V10" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W10" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X10" s="2" t="n">
         <v>2</v>
       </c>
       <c r="Y10" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z10" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA10" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB10" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC10" s="2" t="n">
         <v>0</v>
@@ -1954,110 +1954,110 @@
       </c>
       <c r="K12" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t>Şəki Regional Elmi Mərkəzi</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=OS14KWoAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O12" s="2" t="n">
         <v>1064</v>
       </c>
       <c r="P12" s="2" t="n">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="Q12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U12" t="inlineStr">
         <is>
-          <t>2026-06-04T04:41:59.366105</t>
+          <t>2026-09-14T16:49:49.571648</t>
         </is>
       </c>
       <c r="V12" s="2" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="W12" s="2" t="n">
         <v>1</v>
       </c>
       <c r="X12" s="2" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="Y12" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Z12" s="2" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="AA12" s="2" t="n">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="AB12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC12" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AD12" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AE12" s="2" t="n">
         <v>5</v>
       </c>
       <c r="AF12" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AG12" s="2" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="AH12" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AI12" s="2" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
         <v>2788</v>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Xəyal</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>Şahin oğlu</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>Vəlibəyov</t>
         </is>
       </c>
       <c r="E13" t="inlineStr"/>
       <c r="F13" t="inlineStr"/>
       <c r="G13" t="inlineStr"/>
       <c r="H13" t="inlineStr">
@@ -2194,110 +2194,110 @@
       </c>
       <c r="K14" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t>Şəki Regional Elmi Mərkəzi</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=aXa8TIcAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O14" s="2" t="n">
         <v>1066</v>
       </c>
       <c r="P14" s="2" t="n">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="Q14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U14" t="inlineStr">
         <is>
-          <t>2026-06-04T04:41:59.366105</t>
+          <t>2026-09-14T16:49:49.571648</t>
         </is>
       </c>
       <c r="V14" s="2" t="n">
         <v>1</v>
       </c>
       <c r="W14" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="X14" s="2" t="n">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="Y14" s="2" t="n">
         <v>2</v>
       </c>
       <c r="Z14" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AA14" s="2" t="n">
         <v>11</v>
       </c>
       <c r="AB14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC14" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AD14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE14" s="2" t="n">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="AF14" s="2" t="n">
         <v>2</v>
       </c>
       <c r="AG14" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AH14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI14" s="2" t="n">
-        <v>-1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="n">
         <v>2790</v>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>Aqil</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>Gülməmməd oğlu</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>Mustafayev</t>
         </is>
       </c>
       <c r="E15" t="inlineStr"/>
       <c r="F15" t="inlineStr"/>
       <c r="G15" t="inlineStr"/>
       <c r="H15" t="inlineStr">
@@ -2333,51 +2333,51 @@
       <c r="N15" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=VhQM4eEAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O15" s="2" t="n">
         <v>1067</v>
       </c>
       <c r="P15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U15" t="inlineStr">
         <is>
-          <t>2026-06-04T04:41:59.366105</t>
+          <t>2026-09-14T16:49:49.571648</t>
         </is>
       </c>
       <c r="V15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X15" s="2" t="n">
         <v>20</v>
       </c>
       <c r="Y15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC15" s="2" t="n">
         <v>0</v>
@@ -2440,110 +2440,110 @@
       </c>
       <c r="K16" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t>Şəki Regional Elmi Mərkəzi</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=oHg6WTQAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O16" s="2" t="n">
         <v>1068</v>
       </c>
       <c r="P16" s="2" t="n">
-        <v>35</v>
+        <v>48</v>
       </c>
       <c r="Q16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U16" t="inlineStr">
         <is>
-          <t>2026-06-04T04:41:59.366105</t>
+          <t>2026-09-14T16:49:49.571648</t>
         </is>
       </c>
       <c r="V16" s="2" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="W16" s="2" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="X16" s="2" t="n">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="Y16" s="2" t="n">
         <v>8</v>
       </c>
       <c r="Z16" s="2" t="n">
-        <v>15</v>
+        <v>28</v>
       </c>
       <c r="AA16" s="2" t="n">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="AB16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC16" s="2" t="n">
         <v>4</v>
       </c>
       <c r="AD16" s="2" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="AE16" s="2" t="n">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="AF16" s="2" t="n">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="AG16" s="2" t="n">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="AH16" s="2" t="n">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="AI16" s="2" t="n">
-        <v>0</v>
+        <v>11</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="n">
         <v>2792</v>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Ələddin</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>Osman oğlu</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>Sultanov</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>fəlsəfə üzrə fəlsəfə doktoru</t>
         </is>
@@ -2567,86 +2567,86 @@
       </c>
       <c r="K17" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
           <t>Şəki Regional Elmi Mərkəzi</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=phmx2ewAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O17" s="2" t="n">
         <v>1069</v>
       </c>
       <c r="P17" s="2" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="Q17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U17" t="inlineStr">
         <is>
-          <t>2026-06-04T04:41:59.366105</t>
+          <t>2026-09-14T16:49:49.571648</t>
         </is>
       </c>
       <c r="V17" s="2" t="n">
         <v>1</v>
       </c>
       <c r="W17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X17" s="2" t="n">
         <v>6</v>
       </c>
       <c r="Y17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA17" s="2" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="AB17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC17" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AD17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE17" s="2" t="n">
         <v>6</v>
       </c>
       <c r="AF17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI17" s="2" t="n">
         <v>0</v>
       </c>
@@ -2706,51 +2706,51 @@
       <c r="N18" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=Rmhb4lYAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O18" s="2" t="n">
         <v>1070</v>
       </c>
       <c r="P18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U18" t="inlineStr">
         <is>
-          <t>2026-06-04T04:41:59.366105</t>
+          <t>2026-09-14T16:49:49.571648</t>
         </is>
       </c>
       <c r="V18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X18" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Y18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC18" s="2" t="n">
         <v>0</v>
@@ -2946,51 +2946,51 @@
       <c r="N20" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=_Je5feEAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O20" s="2" t="n">
         <v>1073</v>
       </c>
       <c r="P20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U20" t="inlineStr">
         <is>
-          <t>2026-06-04T04:41:59.366105</t>
+          <t>2026-09-14T16:49:49.571648</t>
         </is>
       </c>
       <c r="V20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X20" s="2" t="n">
         <v>3</v>
       </c>
       <c r="Y20" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Z20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC20" s="2" t="n">
         <v>0</v>
@@ -3053,110 +3053,110 @@
       </c>
       <c r="K21" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
           <t>Şəki Regional Elmi Mərkəzi</t>
         </is>
       </c>
       <c r="M21" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=FhPPWsIAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O21" s="2" t="n">
         <v>1074</v>
       </c>
       <c r="P21" s="2" t="n">
-        <v>88</v>
+        <v>118</v>
       </c>
       <c r="Q21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U21" t="inlineStr">
         <is>
-          <t>2026-06-04T04:41:59.366105</t>
+          <t>2026-09-14T16:49:49.571648</t>
         </is>
       </c>
       <c r="V21" s="2" t="n">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="W21" s="2" t="n">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="X21" s="2" t="n">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="Y21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z21" s="2" t="n">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="AA21" s="2" t="n">
-        <v>89</v>
+        <v>109</v>
       </c>
       <c r="AB21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC21" s="2" t="n">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="AD21" s="2" t="n">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="AE21" s="2" t="n">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="AF21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG21" s="2" t="n">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="AH21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI21" s="2" t="n">
-        <v>-1</v>
+        <v>9</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="n">
         <v>2798</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>Əliyə</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>Kulntay qızı</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Kenjebekova</t>
         </is>
       </c>
       <c r="E22" t="inlineStr"/>
       <c r="F22" t="inlineStr"/>
       <c r="G22" t="inlineStr"/>
       <c r="H22" t="inlineStr">
@@ -3299,110 +3299,110 @@
       </c>
       <c r="K23" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
           <t>Şəki Regional Elmi Mərkəzi</t>
         </is>
       </c>
       <c r="M23" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=mBUenoYAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O23" s="2" t="n">
         <v>1076</v>
       </c>
       <c r="P23" s="2" t="n">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="Q23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U23" t="inlineStr">
         <is>
-          <t>2026-06-04T04:41:59.366105</t>
+          <t>2026-09-14T16:49:49.571648</t>
         </is>
       </c>
       <c r="V23" s="2" t="n">
         <v>4</v>
       </c>
       <c r="W23" s="2" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="X23" s="2" t="n">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="Y23" s="2" t="n">
         <v>3</v>
       </c>
       <c r="Z23" s="2" t="n">
         <v>5</v>
       </c>
       <c r="AA23" s="2" t="n">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="AB23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC23" s="2" t="n">
         <v>4</v>
       </c>
       <c r="AD23" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AE23" s="2" t="n">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="AF23" s="2" t="n">
         <v>3</v>
       </c>
       <c r="AG23" s="2" t="n">
         <v>5</v>
       </c>
       <c r="AH23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI23" s="2" t="n">
-        <v>-1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="n">
         <v>2800</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>Vəfa</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>Elman qızı</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Atayeva</t>
         </is>
       </c>
       <c r="E24" t="inlineStr"/>
       <c r="F24" t="inlineStr"/>
       <c r="G24" t="inlineStr"/>
       <c r="H24" t="inlineStr">
@@ -3422,110 +3422,110 @@
       </c>
       <c r="K24" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
           <t>Şəki Regional Elmi Mərkəzi</t>
         </is>
       </c>
       <c r="M24" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=MXVoQqgAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O24" s="2" t="n">
         <v>1077</v>
       </c>
       <c r="P24" s="2" t="n">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="Q24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U24" t="inlineStr">
         <is>
-          <t>2026-06-04T04:41:59.366105</t>
+          <t>2026-09-14T16:49:49.571648</t>
         </is>
       </c>
       <c r="V24" s="2" t="n">
         <v>3</v>
       </c>
       <c r="W24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X24" s="2" t="n">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="Y24" s="2" t="n">
         <v>4</v>
       </c>
       <c r="Z24" s="2" t="n">
         <v>9</v>
       </c>
       <c r="AA24" s="2" t="n">
         <v>20</v>
       </c>
       <c r="AB24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC24" s="2" t="n">
         <v>3</v>
       </c>
       <c r="AD24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE24" s="2" t="n">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="AF24" s="2" t="n">
         <v>4</v>
       </c>
       <c r="AG24" s="2" t="n">
         <v>9</v>
       </c>
       <c r="AH24" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AI24" s="2" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="n">
         <v>2801</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>Zərbalı</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>Murad oğlu</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>Xəlilov</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>biologiya üzrə fəlsəfə doktoru</t>
         </is>
@@ -3565,51 +3565,51 @@
       <c r="N25" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=_Q5UdIQAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O25" s="2" t="n">
         <v>1078</v>
       </c>
       <c r="P25" s="2" t="n">
         <v>31</v>
       </c>
       <c r="Q25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U25" t="inlineStr">
         <is>
-          <t>2026-06-04T04:41:59.366105</t>
+          <t>2026-09-14T16:49:49.571648</t>
         </is>
       </c>
       <c r="V25" s="2" t="n">
         <v>3</v>
       </c>
       <c r="W25" s="2" t="n">
         <v>1</v>
       </c>
       <c r="X25" s="2" t="n">
         <v>3</v>
       </c>
       <c r="Y25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z25" s="2" t="n">
         <v>7</v>
       </c>
       <c r="AA25" s="2" t="n">
         <v>31</v>
       </c>
       <c r="AB25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC25" s="2" t="n">
         <v>3</v>
@@ -3690,51 +3690,51 @@
       <c r="N26" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=qxtpPDcAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O26" s="2" t="n">
         <v>1079</v>
       </c>
       <c r="P26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U26" t="inlineStr">
         <is>
-          <t>2026-06-04T04:41:59.366105</t>
+          <t>2026-09-14T16:49:49.571648</t>
         </is>
       </c>
       <c r="V26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X26" s="2" t="n">
         <v>2</v>
       </c>
       <c r="Y26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC26" s="2" t="n">
         <v>0</v>
@@ -3813,51 +3813,51 @@
       <c r="N27" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=AaJS59gAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O27" s="2" t="n">
         <v>1080</v>
       </c>
       <c r="P27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U27" t="inlineStr">
         <is>
-          <t>2026-06-04T04:41:59.366105</t>
+          <t>2026-09-14T16:49:49.571648</t>
         </is>
       </c>
       <c r="V27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X27" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Y27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC27" s="2" t="n">
         <v>0</v>
@@ -3920,104 +3920,104 @@
       </c>
       <c r="K28" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
           <t>Şəki Regional Elmi Mərkəzi</t>
         </is>
       </c>
       <c r="M28" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=eRAcHkUAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O28" s="2" t="n">
         <v>1081</v>
       </c>
       <c r="P28" s="2" t="n">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="Q28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U28" t="inlineStr">
         <is>
-          <t>2026-06-04T04:41:59.366105</t>
+          <t>2026-09-14T16:49:49.571648</t>
         </is>
       </c>
       <c r="V28" s="2" t="n">
         <v>1</v>
       </c>
       <c r="W28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X28" s="2" t="n">
         <v>2</v>
       </c>
       <c r="Y28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z28" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AA28" s="2" t="n">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="AB28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC28" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AD28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE28" s="2" t="n">
         <v>2</v>
       </c>
       <c r="AF28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG28" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AH28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI28" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="n">
         <v>2805</v>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>Günel</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>Adışirin qızı</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>Musayeva</t>
@@ -4059,51 +4059,51 @@
       <c r="N29" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=bu22-mgAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O29" s="2" t="n">
         <v>1082</v>
       </c>
       <c r="P29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U29" t="inlineStr">
         <is>
-          <t>2026-06-04T04:41:59.366105</t>
+          <t>2026-09-14T16:49:49.571648</t>
         </is>
       </c>
       <c r="V29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X29" s="2" t="n">
         <v>2</v>
       </c>
       <c r="Y29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC29" s="2" t="n">
         <v>0</v>
@@ -4166,110 +4166,110 @@
       </c>
       <c r="K30" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
           <t>Şəki Regional Elmi Mərkəzi</t>
         </is>
       </c>
       <c r="M30" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=jDRxuegAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O30" s="2" t="n">
         <v>1083</v>
       </c>
       <c r="P30" s="2" t="n">
-        <v>106</v>
+        <v>122</v>
       </c>
       <c r="Q30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U30" t="inlineStr">
         <is>
-          <t>2026-06-04T04:41:59.366105</t>
+          <t>2026-09-14T16:49:49.571648</t>
         </is>
       </c>
       <c r="V30" s="2" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="W30" s="2" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="X30" s="2" t="n">
+        <v>49</v>
+      </c>
+      <c r="Y30" s="2" t="n">
+        <v>9</v>
+      </c>
+      <c r="Z30" s="2" t="n">
         <v>45</v>
       </c>
-      <c r="Y30" s="2" t="n">
+      <c r="AA30" s="2" t="n">
+        <v>114</v>
+      </c>
+      <c r="AB30" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC30" s="2" t="n">
+        <v>7</v>
+      </c>
+      <c r="AD30" s="2" t="n">
+        <v>4</v>
+      </c>
+      <c r="AE30" s="2" t="n">
+        <v>47</v>
+      </c>
+      <c r="AF30" s="2" t="n">
+        <v>9</v>
+      </c>
+      <c r="AG30" s="2" t="n">
+        <v>45</v>
+      </c>
+      <c r="AH30" s="2" t="n">
+        <v>2</v>
+      </c>
+      <c r="AI30" s="2" t="n">
         <v>8</v>
-      </c>
-[...28 lines deleted...]
-        <v>0</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="n">
         <v>2807</v>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>Rahim</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>Rafiq oğlu</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>Həsənov</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <t>tarix üzrə fəlsəfə doktoru</t>
         </is>
@@ -4293,110 +4293,110 @@
       </c>
       <c r="K31" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
           <t>Şəki Regional Elmi Mərkəzi</t>
         </is>
       </c>
       <c r="M31" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=OhM6RooAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O31" s="2" t="n">
         <v>1084</v>
       </c>
       <c r="P31" s="2" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="Q31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U31" t="inlineStr">
         <is>
-          <t>2026-06-04T04:41:59.366105</t>
+          <t>2026-09-14T16:49:49.571648</t>
         </is>
       </c>
       <c r="V31" s="2" t="n">
         <v>1</v>
       </c>
       <c r="W31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X31" s="2" t="n">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="Y31" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Z31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA31" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AB31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC31" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AD31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE31" s="2" t="n">
         <v>26</v>
       </c>
       <c r="AF31" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AG31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH31" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AI31" s="2" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="n">
         <v>2808</v>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>Qüdürət</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>Məmməd oğlu</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>Bəkirov</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>biologiya üzrə fəlsəfə doktoru</t>
         </is>
@@ -4436,51 +4436,51 @@
       <c r="N32" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=3uKbPTIAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O32" s="2" t="n">
         <v>1085</v>
       </c>
       <c r="P32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U32" t="inlineStr">
         <is>
-          <t>2026-06-04T04:41:59.366105</t>
+          <t>2026-09-14T16:49:49.571648</t>
         </is>
       </c>
       <c r="V32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X32" s="2" t="n">
         <v>27</v>
       </c>
       <c r="Y32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC32" s="2" t="n">
         <v>0</v>