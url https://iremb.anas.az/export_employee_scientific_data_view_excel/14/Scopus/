--- v0 (2026-06-24)
+++ v1 (2026-09-23)
@@ -736,51 +736,51 @@
       <c r="N2" t="inlineStr">
         <is>
           <t>https://www.scopus.com/authid/detail.uri?authorId=58099793400</t>
         </is>
       </c>
       <c r="O2" s="2" t="n">
         <v>1231</v>
       </c>
       <c r="P2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U2" t="inlineStr">
         <is>
-          <t>2026-06-05T01:10:39.931894</t>
+          <t>2026-09-18T00:04:51.483912</t>
         </is>
       </c>
       <c r="V2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X2" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Y2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC2" s="2" t="n">
         <v>0</v>
@@ -1301,98 +1301,98 @@
       </c>
       <c r="K7" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t>Şəki Regional Elmi Mərkəzi</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
           <t>Scopus</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t>https://www.scopus.com/authid/detail.uri?authorId=57216335200</t>
         </is>
       </c>
       <c r="O7" s="2" t="n">
         <v>1226</v>
       </c>
       <c r="P7" s="2" t="n">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="Q7" s="2" t="n">
-        <v>24</v>
+        <v>19</v>
       </c>
       <c r="R7" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S7" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T7" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U7" t="inlineStr">
         <is>
-          <t>2026-06-05T01:10:39.931894</t>
+          <t>2026-09-18T00:04:51.483912</t>
         </is>
       </c>
       <c r="V7" s="2" t="n">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="W7" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X7" s="2" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="Y7" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z7" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA7" s="2" t="n">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="AB7" s="2" t="n">
-        <v>24</v>
+        <v>19</v>
       </c>
       <c r="AC7" s="2" t="n">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="AD7" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE7" s="2" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="AF7" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG7" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH7" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI7" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
         <v>2783</v>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Məlahət</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
@@ -1878,51 +1878,51 @@
       <c r="N12" t="inlineStr">
         <is>
           <t>https://www.scopus.com/authid/detail.uri?authorId=57484268500</t>
         </is>
       </c>
       <c r="O12" s="2" t="n">
         <v>1229</v>
       </c>
       <c r="P12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U12" t="inlineStr">
         <is>
-          <t>2026-06-05T01:10:39.931894</t>
+          <t>2026-09-18T00:04:51.483912</t>
         </is>
       </c>
       <c r="V12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X12" s="2" t="n">
         <v>2</v>
       </c>
       <c r="Y12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC12" s="2" t="n">
         <v>0</v>
@@ -2861,98 +2861,98 @@
       </c>
       <c r="K21" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
           <t>Şəki Regional Elmi Mərkəzi</t>
         </is>
       </c>
       <c r="M21" t="inlineStr">
         <is>
           <t>Scopus</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
           <t>https://www.scopus.com/authid/detail.uri?authorId=57868448200</t>
         </is>
       </c>
       <c r="O21" s="2" t="n">
         <v>1232</v>
       </c>
       <c r="P21" s="2" t="n">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="Q21" s="2" t="n">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="R21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U21" t="inlineStr">
         <is>
-          <t>2026-06-05T01:10:39.931894</t>
+          <t>2026-09-18T00:04:51.483912</t>
         </is>
       </c>
       <c r="V21" s="2" t="n">
         <v>2</v>
       </c>
       <c r="W21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X21" s="2" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="Y21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA21" s="2" t="n">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="AB21" s="2" t="n">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="AC21" s="2" t="n">
         <v>2</v>
       </c>
       <c r="AD21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE21" s="2" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="AF21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI21" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="n">
         <v>2798</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>Əliyə</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
@@ -3115,51 +3115,51 @@
       <c r="N23" t="inlineStr">
         <is>
           <t>https://www.scopus.com/authid/detail.uri?authorId=57850309200</t>
         </is>
       </c>
       <c r="O23" s="2" t="n">
         <v>1234</v>
       </c>
       <c r="P23" s="2" t="n">
         <v>4</v>
       </c>
       <c r="Q23" s="2" t="n">
         <v>4</v>
       </c>
       <c r="R23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U23" t="inlineStr">
         <is>
-          <t>2026-06-05T01:10:39.931894</t>
+          <t>2026-09-18T00:04:51.483912</t>
         </is>
       </c>
       <c r="V23" s="2" t="n">
         <v>1</v>
       </c>
       <c r="W23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X23" s="2" t="n">
         <v>3</v>
       </c>
       <c r="Y23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA23" s="2" t="n">
         <v>4</v>
       </c>
       <c r="AB23" s="2" t="n">
         <v>4</v>
       </c>
       <c r="AC23" s="2" t="n">
         <v>1</v>
@@ -3238,51 +3238,51 @@
       <c r="N24" t="inlineStr">
         <is>
           <t>https://www.scopus.com/authid/detail.uri?authorId=57849118400</t>
         </is>
       </c>
       <c r="O24" s="2" t="n">
         <v>1227</v>
       </c>
       <c r="P24" s="2" t="n">
         <v>7</v>
       </c>
       <c r="Q24" s="2" t="n">
         <v>5</v>
       </c>
       <c r="R24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U24" t="inlineStr">
         <is>
-          <t>2026-06-05T01:10:39.931894</t>
+          <t>2026-09-18T00:04:51.483912</t>
         </is>
       </c>
       <c r="V24" s="2" t="n">
         <v>2</v>
       </c>
       <c r="W24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X24" s="2" t="n">
         <v>6</v>
       </c>
       <c r="Y24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA24" s="2" t="n">
         <v>7</v>
       </c>
       <c r="AB24" s="2" t="n">
         <v>5</v>
       </c>
       <c r="AC24" s="2" t="n">
         <v>2</v>
@@ -3365,82 +3365,82 @@
       <c r="N25" t="inlineStr">
         <is>
           <t>https://www.scopus.com/authid/detail.uri?authorId=57208647764</t>
         </is>
       </c>
       <c r="O25" s="2" t="n">
         <v>1233</v>
       </c>
       <c r="P25" s="2" t="n">
         <v>4</v>
       </c>
       <c r="Q25" s="2" t="n">
         <v>4</v>
       </c>
       <c r="R25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U25" t="inlineStr">
         <is>
-          <t>2026-06-05T01:10:39.931894</t>
+          <t>2026-09-18T00:04:51.483912</t>
         </is>
       </c>
       <c r="V25" s="2" t="n">
         <v>1</v>
       </c>
       <c r="W25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X25" s="2" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="Y25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA25" s="2" t="n">
         <v>4</v>
       </c>
       <c r="AB25" s="2" t="n">
         <v>4</v>
       </c>
       <c r="AC25" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AD25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE25" s="2" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="AF25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI25" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="n">
         <v>2802</v>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>İradə</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
@@ -4152,51 +4152,51 @@
       <c r="N32" t="inlineStr">
         <is>
           <t>https://www.scopus.com/authid/detail.uri?authorId=59548403700</t>
         </is>
       </c>
       <c r="O32" s="2" t="n">
         <v>2947</v>
       </c>
       <c r="P32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U32" t="inlineStr">
         <is>
-          <t>2026-06-05T01:10:39.931894</t>
+          <t>2026-09-18T00:04:51.483912</t>
         </is>
       </c>
       <c r="V32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X32" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Y32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC32" s="2" t="n">
         <v>0</v>