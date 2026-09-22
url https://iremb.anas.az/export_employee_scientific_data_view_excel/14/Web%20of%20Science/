--- v0 (2026-05-26)
+++ v1 (2026-09-22)
@@ -829,67 +829,73 @@
       <c r="J3" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t>Şəki Regional Elmi Mərkəzi</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
           <t>Web of Science</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t>https://www.webofscience.com/wos/author/record/LYO-4834-2024</t>
         </is>
       </c>
-      <c r="O3" t="inlineStr"/>
+      <c r="O3" s="2" t="n">
+        <v>2938</v>
+      </c>
       <c r="P3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R3" s="2" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="S3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T3" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="U3" t="inlineStr"/>
+      <c r="U3" t="inlineStr">
+        <is>
+          <t>2026-09-18T01:04:15.539995</t>
+        </is>
+      </c>
       <c r="V3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Y3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD3" s="2" t="n">
@@ -966,51 +972,51 @@
       <c r="N4" t="inlineStr">
         <is>
           <t>https://www.webofscience.com/wos/author/record/KHU-1163-2024</t>
         </is>
       </c>
       <c r="O4" s="2" t="n">
         <v>2937</v>
       </c>
       <c r="P4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R4" s="2" t="n">
         <v>1</v>
       </c>
       <c r="S4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U4" t="inlineStr">
         <is>
-          <t>2026-05-13T08:00:17.302824</t>
+          <t>2026-09-18T01:04:15.539995</t>
         </is>
       </c>
       <c r="V4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Y4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC4" s="2" t="n">
         <v>0</v>
@@ -1095,94 +1101,94 @@
       <c r="N5" t="inlineStr">
         <is>
           <t>https://www.webofscience.com/wos/author/record/NMK-4372-2025</t>
         </is>
       </c>
       <c r="O5" s="2" t="n">
         <v>2948</v>
       </c>
       <c r="P5" s="2" t="n">
         <v>2</v>
       </c>
       <c r="Q5" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R5" s="2" t="n">
         <v>2</v>
       </c>
       <c r="S5" s="2" t="n">
         <v>2</v>
       </c>
       <c r="T5" s="2" t="n">
         <v>2</v>
       </c>
       <c r="U5" t="inlineStr">
         <is>
-          <t>2026-05-13T08:00:17.302824</t>
+          <t>2026-09-18T01:04:15.539995</t>
         </is>
       </c>
       <c r="V5" s="2" t="n">
         <v>1</v>
       </c>
       <c r="W5" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X5" s="2" t="n">
         <v>2</v>
       </c>
       <c r="Y5" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z5" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA5" s="2" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="AB5" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC5" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AD5" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE5" s="2" t="n">
         <v>2</v>
       </c>
       <c r="AF5" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG5" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH5" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI5" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
         <v>2781</v>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Akif</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>Əlavəddin oğlu</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>Məmmədli</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>tarix üzrə fəlsəfə doktoru</t>
         </is>
@@ -1319,102 +1325,96 @@
       <c r="J7" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t>Şəki Regional Elmi Mərkəzi</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
           <t>Web of Science</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t>https://www.webofscience.com/wos/author/record/37764720</t>
         </is>
       </c>
-      <c r="O7" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="O7" t="inlineStr"/>
       <c r="P7" s="2" t="n">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="Q7" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R7" s="2" t="n">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="S7" s="2" t="n">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="T7" s="2" t="n">
-        <v>6</v>
-[...5 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="U7" t="inlineStr"/>
       <c r="V7" s="2" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="W7" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X7" s="2" t="n">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="Y7" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z7" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA7" s="2" t="n">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="AB7" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC7" s="2" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="AD7" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE7" s="2" t="n">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="AF7" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG7" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH7" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI7" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
         <v>2783</v>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Məlahət</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
@@ -3331,51 +3331,51 @@
       <c r="N25" t="inlineStr">
         <is>
           <t>https://www.webofscience.com/wos/author/record/KHU-7130-2024</t>
         </is>
       </c>
       <c r="O25" s="2" t="n">
         <v>2936</v>
       </c>
       <c r="P25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R25" s="2" t="n">
         <v>1</v>
       </c>
       <c r="S25" s="2" t="n">
         <v>1</v>
       </c>
       <c r="T25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U25" t="inlineStr">
         <is>
-          <t>2026-05-13T08:00:17.302824</t>
+          <t>2026-09-18T01:04:15.539995</t>
         </is>
       </c>
       <c r="V25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Y25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC25" s="2" t="n">
         <v>0</v>