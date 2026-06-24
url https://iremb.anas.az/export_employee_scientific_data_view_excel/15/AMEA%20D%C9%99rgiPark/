--- v0 (2026-04-16)
+++ v1 (2026-06-24)
@@ -801,51 +801,51 @@
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>tarix üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="F3" t="inlineStr"/>
       <c r="G3" t="inlineStr"/>
       <c r="H3" t="inlineStr">
         <is>
           <t>Tarix və ədəbiyyat şöbəsi</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>current</t>
+          <t>former</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t>Lənkəran Regional Elmi Mərkəzi</t>
         </is>
       </c>
       <c r="M3" t="inlineStr"/>
       <c r="N3" t="inlineStr"/>
       <c r="O3" t="inlineStr"/>
       <c r="P3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T3" s="2" t="n">
         <v>0</v>
       </c>
@@ -918,51 +918,51 @@
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G4" t="inlineStr"/>
       <c r="H4" t="inlineStr">
         <is>
           <t>Çay və subtropik bitkilər</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>Baş elmi işçi</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>current</t>
+          <t>former</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t>Lənkəran Regional Elmi Mərkəzi</t>
         </is>
       </c>
       <c r="M4" t="inlineStr"/>
       <c r="N4" t="inlineStr"/>
       <c r="O4" t="inlineStr"/>
       <c r="P4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T4" s="2" t="n">
         <v>0</v>
       </c>
@@ -1027,51 +1027,51 @@
       <c r="D5" t="inlineStr">
         <is>
           <t>Nüsrətzadə</t>
         </is>
       </c>
       <c r="E5" t="inlineStr"/>
       <c r="F5" t="inlineStr"/>
       <c r="G5" t="inlineStr"/>
       <c r="H5" t="inlineStr">
         <is>
           <t>Çay və subtropik bitkilər</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>Baş elmi işçi</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>current</t>
+          <t>former</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t>Lənkəran Regional Elmi Mərkəzi</t>
         </is>
       </c>
       <c r="M5" t="inlineStr"/>
       <c r="N5" t="inlineStr"/>
       <c r="O5" t="inlineStr"/>
       <c r="P5" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q5" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R5" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S5" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T5" s="2" t="n">
         <v>0</v>
       </c>
@@ -1144,51 +1144,51 @@
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G6" t="inlineStr"/>
       <c r="H6" t="inlineStr">
         <is>
           <t>Çay və subtropik bitkilər</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
           <t>Baş elmi işçi</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>current</t>
+          <t>former</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t>Lənkəran Regional Elmi Mərkəzi</t>
         </is>
       </c>
       <c r="M6" t="inlineStr"/>
       <c r="N6" t="inlineStr"/>
       <c r="O6" t="inlineStr"/>
       <c r="P6" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q6" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R6" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S6" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T6" s="2" t="n">
         <v>0</v>
       </c>
@@ -1810,51 +1810,51 @@
       <c r="D12" t="inlineStr">
         <is>
           <t>Hüseynov</t>
         </is>
       </c>
       <c r="E12" t="inlineStr"/>
       <c r="F12" t="inlineStr"/>
       <c r="G12" t="inlineStr"/>
       <c r="H12" t="inlineStr">
         <is>
           <t>Herontoloji tədqiqatlar</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>current</t>
+          <t>former</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t>Lənkəran Regional Elmi Mərkəzi</t>
         </is>
       </c>
       <c r="M12" t="inlineStr"/>
       <c r="N12" t="inlineStr"/>
       <c r="O12" t="inlineStr"/>
       <c r="P12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T12" s="2" t="n">
         <v>0</v>
       </c>
@@ -2032,51 +2032,51 @@
       <c r="D14" t="inlineStr">
         <is>
           <t>Höccətov</t>
         </is>
       </c>
       <c r="E14" t="inlineStr"/>
       <c r="F14" t="inlineStr"/>
       <c r="G14" t="inlineStr"/>
       <c r="H14" t="inlineStr">
         <is>
           <t>Çay və subtropik bitkilər</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>current</t>
+          <t>former</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t>Lənkəran Regional Elmi Mərkəzi</t>
         </is>
       </c>
       <c r="M14" t="inlineStr"/>
       <c r="N14" t="inlineStr"/>
       <c r="O14" t="inlineStr"/>
       <c r="P14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T14" s="2" t="n">
         <v>0</v>
       </c>
@@ -2141,51 +2141,51 @@
       <c r="D15" t="inlineStr">
         <is>
           <t>Şirəliyev</t>
         </is>
       </c>
       <c r="E15" t="inlineStr"/>
       <c r="F15" t="inlineStr"/>
       <c r="G15" t="inlineStr"/>
       <c r="H15" t="inlineStr">
         <is>
           <t>Çay və subtropik bitkilər</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>current</t>
+          <t>former</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t>Lənkəran Regional Elmi Mərkəzi</t>
         </is>
       </c>
       <c r="M15" t="inlineStr"/>
       <c r="N15" t="inlineStr"/>
       <c r="O15" t="inlineStr"/>
       <c r="P15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T15" s="2" t="n">
         <v>0</v>
       </c>
@@ -2349,51 +2349,51 @@
       <c r="B17" t="inlineStr">
         <is>
           <t>Sərraf</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>Mirsəfər oğlu</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>Talıbov</t>
         </is>
       </c>
       <c r="E17" t="inlineStr"/>
       <c r="F17" t="inlineStr"/>
       <c r="G17" t="inlineStr"/>
       <c r="H17" t="inlineStr">
         <is>
           <t>Tarix və ədəbiyyat şöbəsi</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
           <t>Lənkəran Regional Elmi Mərkəzi</t>
         </is>
       </c>
       <c r="M17" t="inlineStr"/>
       <c r="N17" t="inlineStr"/>
       <c r="O17" t="inlineStr"/>
       <c r="P17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q17" s="2" t="n">
         <v>0</v>
@@ -2458,61 +2458,61 @@
       <c r="B18" t="inlineStr">
         <is>
           <t>Mirəziz</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>Mirəli oğlu</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Bəşirov</t>
         </is>
       </c>
       <c r="E18" t="inlineStr"/>
       <c r="F18" t="inlineStr"/>
       <c r="G18" t="inlineStr"/>
       <c r="H18" t="inlineStr">
         <is>
           <t>Nadir sitrus bitkilər</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>current</t>
+          <t>former</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
           <t>Lənkəran Regional Elmi Mərkəzi</t>
         </is>
       </c>
       <c r="M18" t="inlineStr"/>
       <c r="N18" t="inlineStr"/>
       <c r="O18" t="inlineStr"/>
       <c r="P18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T18" s="2" t="n">
         <v>0</v>
       </c>