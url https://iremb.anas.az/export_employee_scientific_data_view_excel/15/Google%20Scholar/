--- v0 (2026-06-24)
+++ v1 (2026-08-24)
@@ -423,67 +423,67 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AI18"/>
+  <dimension ref="A1:AI15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="13" customWidth="1" min="2" max="2"/>
-    <col width="17" customWidth="1" min="3" max="3"/>
-    <col width="12" customWidth="1" min="4" max="4"/>
+    <col width="15" customWidth="1" min="3" max="3"/>
+    <col width="11" customWidth="1" min="4" max="4"/>
     <col width="33" customWidth="1" min="5" max="5"/>
     <col width="15" customWidth="1" min="6" max="6"/>
     <col width="15" customWidth="1" min="7" max="7"/>
-    <col width="27" customWidth="1" min="8" max="8"/>
-    <col width="34" customWidth="1" min="9" max="9"/>
+    <col width="47" customWidth="1" min="8" max="8"/>
+    <col width="35" customWidth="1" min="9" max="9"/>
     <col width="15" customWidth="1" min="10" max="10"/>
     <col width="9" customWidth="1" min="11" max="11"/>
     <col width="32" customWidth="1" min="12" max="12"/>
     <col width="16" customWidth="1" min="13" max="13"/>
     <col width="66" customWidth="1" min="14" max="14"/>
     <col width="12" customWidth="1" min="15" max="15"/>
     <col width="13" customWidth="1" min="16" max="16"/>
     <col width="16" customWidth="1" min="17" max="17"/>
     <col width="17" customWidth="1" min="18" max="18"/>
     <col width="40" customWidth="1" min="19" max="19"/>
     <col width="45" customWidth="1" min="20" max="20"/>
     <col width="28" customWidth="1" min="21" max="21"/>
     <col width="9" customWidth="1" min="22" max="22"/>
     <col width="11" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="13" customWidth="1" min="25" max="25"/>
     <col width="20" customWidth="1" min="26" max="26"/>
     <col width="27" customWidth="1" min="27" max="27"/>
     <col width="30" customWidth="1" min="28" max="28"/>
     <col width="23" customWidth="1" min="29" max="29"/>
     <col width="25" customWidth="1" min="30" max="30"/>
     <col width="28" customWidth="1" min="31" max="31"/>
     <col width="27" customWidth="1" min="32" max="32"/>
     <col width="34" customWidth="1" min="33" max="33"/>
     <col width="23" customWidth="1" min="34" max="34"/>
@@ -647,214 +647,232 @@
         </is>
       </c>
       <c r="AF1" s="1" t="inlineStr">
         <is>
           <t>publ_byyear_one_month_ago</t>
         </is>
       </c>
       <c r="AG1" s="1" t="inlineStr">
         <is>
           <t>n_citations_byyear_one_month_ago</t>
         </is>
       </c>
       <c r="AH1" s="1" t="inlineStr">
         <is>
           <t>publications_by_month</t>
         </is>
       </c>
       <c r="AI1" s="1" t="inlineStr">
         <is>
           <t>n_citations_by_month</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="n">
-        <v>2859</v>
+        <v>2864</v>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Samir</t>
+          <t>Mehman</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>Kərim oğlu</t>
+          <t>Qaraxan oğlu</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>Kərimov</t>
+          <t>Əliyev</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>tarix üzrə fəlsəfə doktoru</t>
+          <t>filologiya üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="F2" t="inlineStr"/>
       <c r="G2" t="inlineStr"/>
       <c r="H2" t="inlineStr">
         <is>
-          <t>Tarix və ədəbiyyat şöbəsi</t>
+          <t>AMEA Lənkəran REM</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>Aparıcı elmi işçi</t>
+          <t>Direktor</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t>Lənkəran Regional Elmi Mərkəzi</t>
         </is>
       </c>
-      <c r="M2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="O2" t="inlineStr"/>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>Google Scholar</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>https://scholar.google.com/citations?user=XlrfoK4AAAAJ&amp;amp;hl=en</t>
+        </is>
+      </c>
+      <c r="O2" s="2" t="n">
+        <v>1091</v>
+      </c>
       <c r="P2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T2" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="U2" t="inlineStr"/>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t>2026-08-08T12:06:57.572327</t>
+        </is>
+      </c>
       <c r="V2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X2" s="2" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="Y2" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Z2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE2" s="2" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="AF2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI2" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
-        <v>2860</v>
+        <v>2866</v>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Mayis</t>
+          <t>İsaq</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>Vəliməmməd oğlu</t>
+          <t>Böyükağa oğlu</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>Cəfərov</t>
-[...6 lines deleted...]
-      </c>
+          <t>Məmmədov</t>
+        </is>
+      </c>
+      <c r="E3" t="inlineStr"/>
       <c r="F3" t="inlineStr"/>
       <c r="G3" t="inlineStr"/>
       <c r="H3" t="inlineStr">
         <is>
-          <t>Tarix və ədəbiyyat şöbəsi</t>
+          <t>Nadir sitrus bitkilər</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>Aparıcı elmi işçi</t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>former</t>
+          <t>current</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t>Lənkəran Regional Elmi Mərkəzi</t>
         </is>
       </c>
-      <c r="M3" t="inlineStr"/>
-      <c r="N3" t="inlineStr"/>
+      <c r="M3" t="inlineStr">
+        <is>
+          <t>Google Scholar</t>
+        </is>
+      </c>
+      <c r="N3" t="inlineStr">
+        <is>
+          <t>https://scholar.google.com/citations?user=N90cjnoAAAAJ&amp;amp;hl=en</t>
+        </is>
+      </c>
       <c r="O3" t="inlineStr"/>
       <c r="P3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U3" t="inlineStr"/>
       <c r="V3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X3" s="2" t="n">
         <v>0</v>
@@ -873,336 +891,338 @@
       </c>
       <c r="AC3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI3" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
-        <v>2861</v>
+        <v>2867</v>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Hüseynağa</t>
+          <t>Mirməhəmməd</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>Həsən oğlu</t>
+          <t>İlqar oğlu</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>Əsədov</t>
-[...11 lines deleted...]
-      </c>
+          <t>Babayev</t>
+        </is>
+      </c>
+      <c r="E4" t="inlineStr"/>
+      <c r="F4" t="inlineStr"/>
       <c r="G4" t="inlineStr"/>
       <c r="H4" t="inlineStr">
         <is>
           <t>Çay və subtropik bitkilər</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>Baş elmi işçi</t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>former</t>
+          <t>current</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t>Lənkəran Regional Elmi Mərkəzi</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>https://scholar.google.com/citations?user=kDCZ6yQAAAAJ&amp;amp;hl=en</t>
+          <t>https://scholar.google.com/citations?user=zRa-FHwAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O4" s="2" t="n">
-        <v>1088</v>
+        <v>1094</v>
       </c>
       <c r="P4" s="2" t="n">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="Q4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U4" t="inlineStr">
         <is>
-          <t>2026-05-12T10:34:42.202893</t>
+          <t>2026-08-08T12:06:57.572327</t>
         </is>
       </c>
       <c r="V4" s="2" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="W4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X4" s="2" t="n">
         <v>9</v>
       </c>
       <c r="Y4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z4" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA4" s="2" t="n">
         <v>1</v>
       </c>
-      <c r="AA4" s="2" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AB4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC4" s="2" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="AD4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE4" s="2" t="n">
         <v>9</v>
       </c>
       <c r="AF4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG4" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AH4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI4" s="2" t="n">
-        <v>0</v>
+        <v>-1</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
-        <v>2862</v>
+        <v>2870</v>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Cahani</t>
+          <t>Cəmil</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>Cahid oğlu</t>
+          <t>Şamil oğlu</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>Nüsrətzadə</t>
-[...2 lines deleted...]
-      <c r="E5" t="inlineStr"/>
+          <t>Quliyev</t>
+        </is>
+      </c>
+      <c r="E5" t="inlineStr">
+        <is>
+          <t>tarix üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
       <c r="F5" t="inlineStr"/>
       <c r="G5" t="inlineStr"/>
       <c r="H5" t="inlineStr">
         <is>
-          <t>Çay və subtropik bitkilər</t>
+          <t>AMEA Lənkəran REM</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>Baş elmi işçi</t>
+          <t>Elmi katib</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>former</t>
+          <t>current</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t>Lənkəran Regional Elmi Mərkəzi</t>
         </is>
       </c>
-      <c r="M5" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="O5" t="inlineStr"/>
+      <c r="M5" t="inlineStr">
+        <is>
+          <t>Google Scholar</t>
+        </is>
+      </c>
+      <c r="N5" t="inlineStr">
+        <is>
+          <t>https://scholar.google.com/citations?user=FqwnFEkAAAAJ&amp;amp;hl=en</t>
+        </is>
+      </c>
+      <c r="O5" s="2" t="n">
+        <v>1097</v>
+      </c>
       <c r="P5" s="2" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="Q5" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R5" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S5" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T5" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="U5" t="inlineStr"/>
+      <c r="U5" t="inlineStr">
+        <is>
+          <t>2026-08-08T12:06:57.572327</t>
+        </is>
+      </c>
       <c r="V5" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="W5" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X5" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Y5" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z5" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA5" s="2" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="AB5" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC5" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD5" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE5" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AF5" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG5" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH5" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI5" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
-        <v>2863</v>
+        <v>3224</v>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Xalıqverdi</t>
+          <t>Namik</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>Yusub oğlu</t>
+          <t>Cəbi oğlu</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>Babayev</t>
-[...11 lines deleted...]
-      </c>
+          <t>Qasımov</t>
+        </is>
+      </c>
+      <c r="E6" t="inlineStr"/>
+      <c r="F6" t="inlineStr"/>
       <c r="G6" t="inlineStr"/>
       <c r="H6" t="inlineStr">
         <is>
-          <t>Çay və subtropik bitkilər</t>
+          <t>AMEA Lənkəran REM</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>Baş elmi işçi</t>
+          <t>Ümumi işlər üzrə direktor müavini</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>former</t>
+          <t>current</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t>Lənkəran Regional Elmi Mərkəzi</t>
         </is>
       </c>
       <c r="M6" t="inlineStr"/>
       <c r="N6" t="inlineStr"/>
       <c r="O6" t="inlineStr"/>
       <c r="P6" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q6" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R6" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S6" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T6" s="2" t="n">
         <v>0</v>
       </c>
@@ -1230,240 +1250,210 @@
       </c>
       <c r="AC6" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD6" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE6" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF6" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG6" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH6" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI6" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
-        <v>2864</v>
+        <v>3225</v>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Mehman</t>
+          <t>Aqil</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>Qaraxan oğlu</t>
+          <t>Arif oğlu</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>Əliyev</t>
-[...6 lines deleted...]
-      </c>
+          <t>Həsənov</t>
+        </is>
+      </c>
+      <c r="E7" t="inlineStr"/>
       <c r="F7" t="inlineStr"/>
       <c r="G7" t="inlineStr"/>
       <c r="H7" t="inlineStr">
         <is>
-          <t>AMEA Lənkəran REM</t>
+          <t>Çay və subtropik bitkilər</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>Direktor</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t>Lənkəran Regional Elmi Mərkəzi</t>
         </is>
       </c>
-      <c r="M7" t="inlineStr">
-[...11 lines deleted...]
-      </c>
+      <c r="M7" t="inlineStr"/>
+      <c r="N7" t="inlineStr"/>
+      <c r="O7" t="inlineStr"/>
       <c r="P7" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q7" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R7" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S7" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T7" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="U7" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="U7" t="inlineStr"/>
       <c r="V7" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W7" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X7" s="2" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="Y7" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z7" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA7" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB7" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC7" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD7" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE7" s="2" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AF7" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG7" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH7" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI7" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
-        <v>2865</v>
+        <v>2859</v>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Sevinc</t>
+          <t>Samir</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>İlyas qızı</t>
+          <t>Kərim oğlu</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>Hüseynova</t>
+          <t>Kərimov</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>biologiya üzrə fəlsəfə doktoru</t>
-[...6 lines deleted...]
-      </c>
+          <t>tarix üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="F8" t="inlineStr"/>
       <c r="G8" t="inlineStr"/>
       <c r="H8" t="inlineStr">
         <is>
           <t>AMEA Lənkəran REM</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
           <t>Elmi işlər üzrə direktor müavini</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t>Lənkəran Regional Elmi Mərkəzi</t>
         </is>
       </c>
-      <c r="M8" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="M8" t="inlineStr"/>
+      <c r="N8" t="inlineStr"/>
       <c r="O8" t="inlineStr"/>
       <c r="P8" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q8" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R8" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S8" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T8" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U8" t="inlineStr"/>
       <c r="V8" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W8" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X8" s="2" t="n">
         <v>0</v>
@@ -1482,103 +1472,111 @@
       </c>
       <c r="AC8" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD8" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE8" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF8" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG8" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH8" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI8" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
-        <v>2866</v>
+        <v>2865</v>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>İsaq</t>
+          <t>Sevinc</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>Böyükağa oğlu</t>
+          <t>İlyas qızı</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>Məmmədov</t>
-[...3 lines deleted...]
-      <c r="F9" t="inlineStr"/>
+          <t>Hüseynova</t>
+        </is>
+      </c>
+      <c r="E9" t="inlineStr">
+        <is>
+          <t>biologiya üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="F9" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="G9" t="inlineStr"/>
       <c r="H9" t="inlineStr">
         <is>
-          <t>Nadir sitrus bitkilər</t>
+          <t>Herontoloji tədqiqatlar</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>Elmi işçi</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t>Lənkəran Regional Elmi Mərkəzi</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>https://scholar.google.com/citations?user=N90cjnoAAAAJ&amp;amp;hl=en</t>
+          <t>https://scholar.google.com/citations?user=5xsGlckAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O9" t="inlineStr"/>
       <c r="P9" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q9" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R9" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S9" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T9" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U9" t="inlineStr"/>
       <c r="V9" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W9" s="2" t="n">
         <v>0</v>
       </c>
@@ -1599,196 +1597,196 @@
       </c>
       <c r="AC9" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD9" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE9" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF9" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG9" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH9" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI9" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
-        <v>2867</v>
+        <v>2873</v>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Mirməhəmməd</t>
+          <t>Aytac</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>İlqar oğlu</t>
+          <t>Mehman qızı</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>Babayev</t>
+          <t>Baxşiyeva</t>
         </is>
       </c>
       <c r="E10" t="inlineStr"/>
       <c r="F10" t="inlineStr"/>
       <c r="G10" t="inlineStr"/>
       <c r="H10" t="inlineStr">
         <is>
-          <t>Çay və subtropik bitkilər</t>
+          <t>İnsan resursları şöbəsi</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t>Elmi işçi</t>
+          <t>Aparıcı mütəxəssis</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t>Lənkəran Regional Elmi Mərkəzi</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>https://scholar.google.com/citations?user=zRa-FHwAAAAJ&amp;amp;hl=en</t>
+          <t>https://scholar.google.com/citations?user=HLjPNMMAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O10" s="2" t="n">
-        <v>1094</v>
+        <v>1100</v>
       </c>
       <c r="P10" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="R10" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="S10" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="T10" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="U10" t="inlineStr">
+        <is>
+          <t>2026-08-08T12:06:57.572327</t>
+        </is>
+      </c>
+      <c r="V10" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="W10" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="X10" s="2" t="n">
         <v>1</v>
       </c>
-      <c r="Q10" s="2" t="n">
-[...16 lines deleted...]
-      <c r="V10" s="2" t="n">
+      <c r="Y10" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z10" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA10" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB10" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC10" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AD10" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE10" s="2" t="n">
         <v>1</v>
-      </c>
-[...25 lines deleted...]
-        <v>9</v>
       </c>
       <c r="AF10" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG10" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH10" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI10" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
         <v>2868</v>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Gözəl</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>Hikmət qızı</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>Əlizadə</t>
         </is>
       </c>
       <c r="E11" t="inlineStr"/>
       <c r="F11" t="inlineStr"/>
       <c r="G11" t="inlineStr"/>
       <c r="H11" t="inlineStr">
         <is>
-          <t>Tarix və ədəbiyyat şöbəsi</t>
+          <t>Tarix, arxeologiya və etnologiya şöbəsi</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t>Lənkəran Regional Elmi Mərkəzi</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
           <t>Google Scholar</t>
@@ -1839,887 +1837,486 @@
       </c>
       <c r="AC11" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD11" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE11" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF11" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG11" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH11" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI11" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
-        <v>2869</v>
+        <v>2874</v>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Fuad</t>
+          <t>Sərraf</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>Ağamusa oğlu</t>
+          <t>Mirsəfər oğlu</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>Hüseynov</t>
+          <t>Talıbov</t>
         </is>
       </c>
       <c r="E12" t="inlineStr"/>
       <c r="F12" t="inlineStr"/>
       <c r="G12" t="inlineStr"/>
       <c r="H12" t="inlineStr">
         <is>
-          <t>Herontoloji tədqiqatlar</t>
+          <t>Ədəbiyat və azsaylı xalqların folkloru şöbəsi</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
-          <t>Elmi işçi</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>former</t>
+          <t>current</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t>Lənkəran Regional Elmi Mərkəzi</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>https://scholar.google.com/citations?user=Od-mkRwAAAAJ&amp;amp;hl=en</t>
-[...4 lines deleted...]
-      </c>
+          <t>https://scholar.google.com/citations?user=G7BEXJoAAAAJ&amp;amp;hl=en</t>
+        </is>
+      </c>
+      <c r="O12" t="inlineStr"/>
       <c r="P12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T12" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="U12" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="U12" t="inlineStr"/>
       <c r="V12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X12" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Y12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE12" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AF12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI12" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
-        <v>2870</v>
+        <v>3228</v>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Cəmil</t>
+          <t>Nəzrin</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>Şamil oğlu</t>
+          <t>Vüqar qızı</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>Quliyev</t>
-[...6 lines deleted...]
-      </c>
+          <t>Əlizadə</t>
+        </is>
+      </c>
+      <c r="E13" t="inlineStr"/>
       <c r="F13" t="inlineStr"/>
       <c r="G13" t="inlineStr"/>
       <c r="H13" t="inlineStr">
         <is>
-          <t>AMEA Lənkəran REM</t>
+          <t>Ədəbiyat və azsaylı xalqların folkloru şöbəsi</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
-          <t>Elmi katib</t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t>Lənkəran Regional Elmi Mərkəzi</t>
         </is>
       </c>
-      <c r="M13" t="inlineStr">
-[...11 lines deleted...]
-      </c>
+      <c r="M13" t="inlineStr"/>
+      <c r="N13" t="inlineStr"/>
+      <c r="O13" t="inlineStr"/>
       <c r="P13" s="2" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="Q13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T13" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="U13" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="U13" t="inlineStr"/>
       <c r="V13" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X13" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Y13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA13" s="2" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AB13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC13" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AD13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE13" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AF13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI13" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
-        <v>2871</v>
+        <v>3227</v>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>İdris</t>
+          <t>Elnarə</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>Yunus oğlu</t>
+          <t>Şarza qızı</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>Höccətov</t>
+          <t>Şahmarova</t>
         </is>
       </c>
       <c r="E14" t="inlineStr"/>
       <c r="F14" t="inlineStr"/>
       <c r="G14" t="inlineStr"/>
       <c r="H14" t="inlineStr">
         <is>
           <t>Çay və subtropik bitkilər</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
-          <t>Kiçik elmi işçi</t>
+          <t>Baş laborant</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>former</t>
+          <t>current</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t>Lənkəran Regional Elmi Mərkəzi</t>
         </is>
       </c>
-      <c r="M14" t="inlineStr">
-[...11 lines deleted...]
-      </c>
+      <c r="M14" t="inlineStr"/>
+      <c r="N14" t="inlineStr"/>
+      <c r="O14" t="inlineStr"/>
       <c r="P14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T14" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="U14" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="U14" t="inlineStr"/>
       <c r="V14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X14" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Y14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE14" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AF14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI14" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="n">
-        <v>2872</v>
+        <v>3229</v>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Mərdan</t>
+          <t>Həsən</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>Əliağa oğlu</t>
+          <t>Rahim oğlu</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>Şirəliyev</t>
+          <t>Fərəczadə</t>
         </is>
       </c>
       <c r="E15" t="inlineStr"/>
       <c r="F15" t="inlineStr"/>
       <c r="G15" t="inlineStr"/>
       <c r="H15" t="inlineStr">
         <is>
-          <t>Çay və subtropik bitkilər</t>
+          <t>Ədəbiyat və azsaylı xalqların folkloru şöbəsi</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
-          <t>Kiçik elmi işçi</t>
+          <t>Laborant</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>former</t>
+          <t>current</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t>Lənkəran Regional Elmi Mərkəzi</t>
         </is>
       </c>
-      <c r="M15" t="inlineStr">
-[...11 lines deleted...]
-      </c>
+      <c r="M15" t="inlineStr"/>
+      <c r="N15" t="inlineStr"/>
+      <c r="O15" t="inlineStr"/>
       <c r="P15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T15" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="U15" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="U15" t="inlineStr"/>
       <c r="V15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X15" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Y15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE15" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AF15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI15" s="2" t="n">
-        <v>0</v>
-[...347 lines deleted...]
-      <c r="AI18" s="2" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>