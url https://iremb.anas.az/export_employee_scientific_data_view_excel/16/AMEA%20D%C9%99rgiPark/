--- v0 (2026-06-24)
+++ v1 (2026-09-23)
@@ -730,51 +730,51 @@
       <c r="N2" t="inlineStr">
         <is>
           <t>https://iremb.anas.az/users_profile/2885/16/#ameadergipark</t>
         </is>
       </c>
       <c r="O2" s="2" t="n">
         <v>3097</v>
       </c>
       <c r="P2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U2" t="inlineStr">
         <is>
-          <t>2026-06-05T00:10:43.688028</t>
+          <t>2026-09-17T22:29:56.811658</t>
         </is>
       </c>
       <c r="V2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X2" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Y2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC2" s="2" t="n">
         <v>0</v>