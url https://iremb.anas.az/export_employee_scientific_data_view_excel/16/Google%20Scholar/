--- v0 (2026-06-24)
+++ v1 (2026-08-24)
@@ -714,110 +714,110 @@
       </c>
       <c r="K2" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t>Mərkəzi Elmi Kitabxana</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=7aPRRxIAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O2" s="2" t="n">
         <v>1103</v>
       </c>
       <c r="P2" s="2" t="n">
-        <v>214</v>
+        <v>235</v>
       </c>
       <c r="Q2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U2" t="inlineStr">
         <is>
-          <t>2026-06-04T03:34:05.863326</t>
+          <t>2026-08-08T12:09:24.029684</t>
         </is>
       </c>
       <c r="V2" s="2" t="n">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="W2" s="2" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="X2" s="2" t="n">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="Y2" s="2" t="n">
         <v>5</v>
       </c>
       <c r="Z2" s="2" t="n">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="AA2" s="2" t="n">
-        <v>211</v>
+        <v>225</v>
       </c>
       <c r="AB2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC2" s="2" t="n">
         <v>9</v>
       </c>
       <c r="AD2" s="2" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="AE2" s="2" t="n">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="AF2" s="2" t="n">
         <v>5</v>
       </c>
       <c r="AG2" s="2" t="n">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AH2" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AI2" s="2" t="n">
-        <v>3</v>
+        <v>10</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>2886</v>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Oruc</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>İslam oğlu</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>Quliyev</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>tarix üzrə fəlsəfə doktoru</t>
         </is>
@@ -857,51 +857,51 @@
       <c r="N3" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=Y2IE3DcAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O3" s="2" t="n">
         <v>1104</v>
       </c>
       <c r="P3" s="2" t="n">
         <v>20</v>
       </c>
       <c r="Q3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U3" t="inlineStr">
         <is>
-          <t>2026-06-04T03:34:05.863326</t>
+          <t>2026-08-08T12:09:24.029684</t>
         </is>
       </c>
       <c r="V3" s="2" t="n">
         <v>1</v>
       </c>
       <c r="W3" s="2" t="n">
         <v>1</v>
       </c>
       <c r="X3" s="2" t="n">
         <v>8</v>
       </c>
       <c r="Y3" s="2" t="n">
         <v>4</v>
       </c>
       <c r="Z3" s="2" t="n">
         <v>11</v>
       </c>
       <c r="AA3" s="2" t="n">
         <v>20</v>
       </c>
       <c r="AB3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC3" s="2" t="n">
         <v>1</v>
@@ -988,51 +988,51 @@
       <c r="N4" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=S48GNdoAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O4" s="2" t="n">
         <v>1105</v>
       </c>
       <c r="P4" s="2" t="n">
         <v>2</v>
       </c>
       <c r="Q4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U4" t="inlineStr">
         <is>
-          <t>2026-06-04T03:34:05.863326</t>
+          <t>2026-08-08T12:09:24.029684</t>
         </is>
       </c>
       <c r="V4" s="2" t="n">
         <v>1</v>
       </c>
       <c r="W4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X4" s="2" t="n">
         <v>14</v>
       </c>
       <c r="Y4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA4" s="2" t="n">
         <v>2</v>
       </c>
       <c r="AB4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC4" s="2" t="n">
         <v>1</v>
@@ -1099,110 +1099,110 @@
       </c>
       <c r="K5" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t>Mərkəzi Elmi Kitabxana</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=f4SaDucAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O5" s="2" t="n">
         <v>1106</v>
       </c>
       <c r="P5" s="2" t="n">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="Q5" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R5" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S5" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T5" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U5" t="inlineStr">
         <is>
-          <t>2026-06-04T03:34:05.863326</t>
+          <t>2026-08-08T12:09:24.029684</t>
         </is>
       </c>
       <c r="V5" s="2" t="n">
         <v>1</v>
       </c>
       <c r="W5" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X5" s="2" t="n">
         <v>2</v>
       </c>
       <c r="Y5" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z5" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA5" s="2" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="AB5" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC5" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AD5" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE5" s="2" t="n">
         <v>2</v>
       </c>
       <c r="AF5" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG5" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH5" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI5" s="2" t="n">
-        <v>1</v>
+        <v>-1</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
         <v>2889</v>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Şəlalə</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>Məhyəddin qızı</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>Quliyeva</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>filologiya üzrə fəlsəfə doktoru</t>
         </is>
@@ -1242,51 +1242,51 @@
       <c r="N6" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=bglU5YMAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O6" s="2" t="n">
         <v>1107</v>
       </c>
       <c r="P6" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q6" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R6" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S6" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T6" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U6" t="inlineStr">
         <is>
-          <t>2026-06-04T03:34:05.863326</t>
+          <t>2026-08-08T12:09:24.029684</t>
         </is>
       </c>
       <c r="V6" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W6" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X6" s="2" t="n">
         <v>40</v>
       </c>
       <c r="Y6" s="2" t="n">
         <v>3</v>
       </c>
       <c r="Z6" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA6" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB6" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC6" s="2" t="n">
         <v>0</v>
@@ -1369,51 +1369,51 @@
       <c r="N7" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=v1SHiTwAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O7" s="2" t="n">
         <v>1108</v>
       </c>
       <c r="P7" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q7" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R7" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S7" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T7" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U7" t="inlineStr">
         <is>
-          <t>2026-06-04T03:34:05.863326</t>
+          <t>2026-08-08T12:09:24.029684</t>
         </is>
       </c>
       <c r="V7" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W7" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X7" s="2" t="n">
         <v>8</v>
       </c>
       <c r="Y7" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z7" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA7" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB7" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC7" s="2" t="n">
         <v>0</v>
@@ -1492,51 +1492,51 @@
       <c r="N8" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=I__3yvAAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O8" s="2" t="n">
         <v>1109</v>
       </c>
       <c r="P8" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q8" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R8" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S8" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T8" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U8" t="inlineStr">
         <is>
-          <t>2026-06-04T03:34:05.863326</t>
+          <t>2026-08-08T12:09:24.029684</t>
         </is>
       </c>
       <c r="V8" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W8" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X8" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Y8" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z8" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA8" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB8" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC8" s="2" t="n">
         <v>0</v>
@@ -1619,51 +1619,51 @@
       <c r="N9" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=_L9OhSIAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O9" s="2" t="n">
         <v>1110</v>
       </c>
       <c r="P9" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q9" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R9" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S9" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T9" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U9" t="inlineStr">
         <is>
-          <t>2026-06-04T02:06:37.040765</t>
+          <t>2026-08-08T10:47:24.249723</t>
         </is>
       </c>
       <c r="V9" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W9" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X9" s="2" t="n">
         <v>44</v>
       </c>
       <c r="Y9" s="2" t="n">
         <v>5</v>
       </c>
       <c r="Z9" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA9" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB9" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC9" s="2" t="n">
         <v>0</v>