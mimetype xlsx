--- v0 (2026-06-24)
+++ v1 (2026-09-23)
@@ -714,110 +714,110 @@
       </c>
       <c r="K2" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t>Mərkəzi Elmi Kitabxana</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>Scopus</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>https://www.scopus.com/authid/detail.uri?authorId=57209825299</t>
         </is>
       </c>
       <c r="O2" s="2" t="n">
         <v>1261</v>
       </c>
       <c r="P2" s="2" t="n">
-        <v>146</v>
+        <v>167</v>
       </c>
       <c r="Q2" s="2" t="n">
-        <v>116</v>
+        <v>136</v>
       </c>
       <c r="R2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U2" t="inlineStr">
         <is>
-          <t>2026-06-05T01:09:20.910126</t>
+          <t>2026-09-18T00:03:32.474715</t>
         </is>
       </c>
       <c r="V2" s="2" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="W2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X2" s="2" t="n">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="Y2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA2" s="2" t="n">
-        <v>142</v>
+        <v>162</v>
       </c>
       <c r="AB2" s="2" t="n">
-        <v>113</v>
+        <v>131</v>
       </c>
       <c r="AC2" s="2" t="n">
         <v>6</v>
       </c>
       <c r="AD2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE2" s="2" t="n">
         <v>21</v>
       </c>
       <c r="AF2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH2" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AI2" s="2" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>2886</v>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Oruc</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>İslam oğlu</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>Quliyev</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>tarix üzrə fəlsəfə doktoru</t>
         </is>