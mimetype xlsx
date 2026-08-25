--- v0 (2026-06-24)
+++ v1 (2026-08-25)
@@ -710,106 +710,106 @@
       </c>
       <c r="K2" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t>Elm Nəşriyyatı</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=qTpDZIEAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O2" s="2" t="n">
         <v>1112</v>
       </c>
       <c r="P2" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Q2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U2" t="inlineStr">
         <is>
-          <t>2026-06-04T02:05:59.758407</t>
+          <t>2026-08-18T09:59:11.880517</t>
         </is>
       </c>
       <c r="V2" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="W2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X2" s="2" t="n">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="Y2" s="2" t="n">
         <v>3</v>
       </c>
       <c r="Z2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA2" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AB2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC2" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE2" s="2" t="n">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="AF2" s="2" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="AG2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH2" s="2" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="AI2" s="2" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>