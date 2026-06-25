--- v0 (2026-04-15)
+++ v1 (2026-06-25)
@@ -423,66 +423,66 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AI3"/>
+  <dimension ref="A1:AI2"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="12" customWidth="1" min="2" max="2"/>
-    <col width="15" customWidth="1" min="3" max="3"/>
+    <col width="13" customWidth="1" min="3" max="3"/>
     <col width="12" customWidth="1" min="4" max="4"/>
-    <col width="28" customWidth="1" min="5" max="5"/>
+    <col width="33" customWidth="1" min="5" max="5"/>
     <col width="15" customWidth="1" min="6" max="6"/>
     <col width="15" customWidth="1" min="7" max="7"/>
-    <col width="18" customWidth="1" min="8" max="8"/>
+    <col width="12" customWidth="1" min="8" max="8"/>
     <col width="10" customWidth="1" min="9" max="9"/>
     <col width="15" customWidth="1" min="10" max="10"/>
     <col width="9" customWidth="1" min="11" max="11"/>
     <col width="16" customWidth="1" min="12" max="12"/>
     <col width="10" customWidth="1" min="13" max="13"/>
     <col width="39" customWidth="1" min="14" max="14"/>
     <col width="12" customWidth="1" min="15" max="15"/>
     <col width="13" customWidth="1" min="16" max="16"/>
     <col width="16" customWidth="1" min="17" max="17"/>
     <col width="17" customWidth="1" min="18" max="18"/>
     <col width="40" customWidth="1" min="19" max="19"/>
     <col width="45" customWidth="1" min="20" max="20"/>
     <col width="13" customWidth="1" min="21" max="21"/>
     <col width="9" customWidth="1" min="22" max="22"/>
     <col width="11" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="13" customWidth="1" min="25" max="25"/>
     <col width="20" customWidth="1" min="26" max="26"/>
     <col width="27" customWidth="1" min="27" max="27"/>
     <col width="30" customWidth="1" min="28" max="28"/>
     <col width="23" customWidth="1" min="29" max="29"/>
     <col width="25" customWidth="1" min="30" max="30"/>
     <col width="28" customWidth="1" min="31" max="31"/>
     <col width="27" customWidth="1" min="32" max="32"/>
     <col width="34" customWidth="1" min="33" max="33"/>
@@ -647,101 +647,109 @@
         </is>
       </c>
       <c r="AF1" s="1" t="inlineStr">
         <is>
           <t>publ_byyear_one_month_ago</t>
         </is>
       </c>
       <c r="AG1" s="1" t="inlineStr">
         <is>
           <t>n_citations_byyear_one_month_ago</t>
         </is>
       </c>
       <c r="AH1" s="1" t="inlineStr">
         <is>
           <t>publications_by_month</t>
         </is>
       </c>
       <c r="AI1" s="1" t="inlineStr">
         <is>
           <t>n_citations_by_month</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="n">
-        <v>2893</v>
+        <v>2894</v>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Ömər</t>
+          <t>Səbuhi</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>Məhəmməd oğlu</t>
+          <t>Adil oğlu</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>Gülalov</t>
+          <t>Qəhrəmanov</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>Kimya üzrə fəlsəfə doktoru</t>
+          <t>filologiya üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="F2" t="inlineStr"/>
       <c r="G2" t="inlineStr"/>
       <c r="H2" t="inlineStr">
         <is>
-          <t>Redaksiya Şöbəsi</t>
+          <t>Rəhbərlik</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>Redaktor</t>
+          <t>Direktor</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t>Elm Nəşriyyatı</t>
         </is>
       </c>
-      <c r="M2" t="inlineStr"/>
-      <c r="N2" t="inlineStr"/>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>Orcid</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>https://orcid.org/0009-0008-9817-0409</t>
+        </is>
+      </c>
       <c r="O2" t="inlineStr"/>
       <c r="P2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U2" t="inlineStr"/>
       <c r="V2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X2" s="2" t="n">
         <v>0</v>
@@ -755,164 +763,47 @@
       <c r="AA2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI2" s="2" t="n">
-        <v>0</v>
-[...115 lines deleted...]
-      <c r="AI3" s="2" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>