--- v0 (2026-06-24)
+++ v1 (2026-09-23)
@@ -427,51 +427,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AI53"/>
+  <dimension ref="A1:AI54"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="12" customWidth="1" min="2" max="2"/>
     <col width="19" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="40" customWidth="1" min="5" max="5"/>
     <col width="15" customWidth="1" min="6" max="6"/>
     <col width="15" customWidth="1" min="7" max="7"/>
     <col width="55" customWidth="1" min="8" max="8"/>
     <col width="29" customWidth="1" min="9" max="9"/>
     <col width="15" customWidth="1" min="10" max="10"/>
     <col width="9" customWidth="1" min="11" max="11"/>
     <col width="16" customWidth="1" min="12" max="12"/>
     <col width="16" customWidth="1" min="13" max="13"/>
     <col width="60" customWidth="1" min="14" max="14"/>
     <col width="12" customWidth="1" min="15" max="15"/>
     <col width="13" customWidth="1" min="16" max="16"/>
     <col width="16" customWidth="1" min="17" max="17"/>
     <col width="17" customWidth="1" min="18" max="18"/>
@@ -734,51 +734,51 @@
       <c r="N2" t="inlineStr">
         <is>
           <t>https://iremb.anas.az/users_profile/3091/18/#ameadergipark</t>
         </is>
       </c>
       <c r="O2" s="2" t="n">
         <v>3128</v>
       </c>
       <c r="P2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U2" t="inlineStr">
         <is>
-          <t>2026-06-05T00:10:43.703067</t>
+          <t>2026-09-17T22:29:56.834481</t>
         </is>
       </c>
       <c r="V2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X2" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Y2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC2" s="2" t="n">
         <v>0</v>
@@ -865,91 +865,91 @@
       <c r="N3" t="inlineStr">
         <is>
           <t>https://iremb.anas.az/users_profile/3092/18/#ameadergipark</t>
         </is>
       </c>
       <c r="O3" s="2" t="n">
         <v>3129</v>
       </c>
       <c r="P3" s="2" t="n">
         <v>3</v>
       </c>
       <c r="Q3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U3" t="inlineStr">
         <is>
-          <t>2026-06-05T00:10:43.713588</t>
+          <t>2026-09-17T22:29:56.845576</t>
         </is>
       </c>
       <c r="V3" s="2" t="n">
         <v>1</v>
       </c>
       <c r="W3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X3" s="2" t="n">
         <v>4</v>
       </c>
       <c r="Y3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA3" s="2" t="n">
         <v>3</v>
       </c>
       <c r="AB3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC3" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AD3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE3" s="2" t="n">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="AF3" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AG3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH3" s="2" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="AI3" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>3093</v>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Dilqəm</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>Bəbir oğlu</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>Tağıyev</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
@@ -996,51 +996,51 @@
       <c r="N4" t="inlineStr">
         <is>
           <t>https://iremb.anas.az/users_profile/3093/18/#ameadergipark</t>
         </is>
       </c>
       <c r="O4" s="2" t="n">
         <v>3123</v>
       </c>
       <c r="P4" s="2" t="n">
         <v>4</v>
       </c>
       <c r="Q4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U4" t="inlineStr">
         <is>
-          <t>2026-06-05T00:10:43.749637</t>
+          <t>2026-09-17T22:29:56.884079</t>
         </is>
       </c>
       <c r="V4" s="2" t="n">
         <v>1</v>
       </c>
       <c r="W4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X4" s="2" t="n">
         <v>4</v>
       </c>
       <c r="Y4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA4" s="2" t="n">
         <v>4</v>
       </c>
       <c r="AB4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC4" s="2" t="n">
         <v>1</v>
@@ -1127,51 +1127,51 @@
       <c r="N5" t="inlineStr">
         <is>
           <t>https://iremb.anas.az/users_profile/3094/18/#ameadergipark</t>
         </is>
       </c>
       <c r="O5" s="2" t="n">
         <v>3130</v>
       </c>
       <c r="P5" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q5" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R5" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S5" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T5" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U5" t="inlineStr">
         <is>
-          <t>2026-06-05T00:10:43.761160</t>
+          <t>2026-09-17T22:29:56.894479</t>
         </is>
       </c>
       <c r="V5" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W5" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X5" s="2" t="n">
         <v>5</v>
       </c>
       <c r="Y5" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z5" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA5" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB5" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC5" s="2" t="n">
         <v>0</v>
@@ -1258,51 +1258,51 @@
       <c r="N6" t="inlineStr">
         <is>
           <t>https://iremb.anas.az/users_profile/3095/18/#ameadergipark</t>
         </is>
       </c>
       <c r="O6" s="2" t="n">
         <v>3248</v>
       </c>
       <c r="P6" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q6" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R6" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S6" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T6" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U6" t="inlineStr">
         <is>
-          <t>2026-06-05T00:10:43.774210</t>
+          <t>2026-09-17T22:29:56.909083</t>
         </is>
       </c>
       <c r="V6" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W6" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X6" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Y6" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z6" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA6" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB6" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC6" s="2" t="n">
         <v>0</v>
@@ -1389,51 +1389,51 @@
       <c r="N7" t="inlineStr">
         <is>
           <t>https://iremb.anas.az/users_profile/3096/18/#ameadergipark</t>
         </is>
       </c>
       <c r="O7" s="2" t="n">
         <v>3127</v>
       </c>
       <c r="P7" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q7" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R7" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S7" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T7" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U7" t="inlineStr">
         <is>
-          <t>2026-06-05T00:10:43.785256</t>
+          <t>2026-09-17T22:29:56.921283</t>
         </is>
       </c>
       <c r="V7" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W7" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X7" s="2" t="n">
         <v>2</v>
       </c>
       <c r="Y7" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z7" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA7" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB7" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC7" s="2" t="n">
         <v>0</v>
@@ -1980,51 +1980,51 @@
       <c r="N12" t="inlineStr">
         <is>
           <t>https://iremb.anas.az/users_profile/3102/18/#ameadergipark</t>
         </is>
       </c>
       <c r="O12" s="2" t="n">
         <v>3243</v>
       </c>
       <c r="P12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U12" t="inlineStr">
         <is>
-          <t>2026-06-05T00:10:43.793352</t>
+          <t>2026-09-17T22:29:56.929813</t>
         </is>
       </c>
       <c r="V12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X12" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Y12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC12" s="2" t="n">
         <v>0</v>
@@ -2224,51 +2224,51 @@
       <c r="N14" t="inlineStr">
         <is>
           <t>https://iremb.anas.az/users_profile/3105/18/#ameadergipark</t>
         </is>
       </c>
       <c r="O14" s="2" t="n">
         <v>3122</v>
       </c>
       <c r="P14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U14" t="inlineStr">
         <is>
-          <t>2026-06-05T00:10:43.810988</t>
+          <t>2026-09-17T22:29:56.948534</t>
         </is>
       </c>
       <c r="V14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X14" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Y14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC14" s="2" t="n">
         <v>0</v>
@@ -2351,122 +2351,124 @@
       <c r="N15" t="inlineStr">
         <is>
           <t>https://iremb.anas.az/users_profile/3106/18/#ameadergipark</t>
         </is>
       </c>
       <c r="O15" s="2" t="n">
         <v>3258</v>
       </c>
       <c r="P15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U15" t="inlineStr">
         <is>
-          <t>2026-06-05T00:10:43.820001</t>
+          <t>2026-09-17T22:29:56.959727</t>
         </is>
       </c>
       <c r="V15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X15" s="2" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="Y15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE15" s="2" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="AF15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI15" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
         <v>3107</v>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>Nəzmin</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>Rüstəm qızı</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>Cəfərova</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>sənətşünaslıq üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="F16" t="inlineStr"/>
-      <c r="G16" t="inlineStr"/>
+      <c r="G16" s="3" t="n">
+        <v>30027</v>
+      </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>İctimaiyyətlə əlaqələr,mətbuat və informasiya şöbəsi</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
           <t>Baş mütəxəssis</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t>Rəyasət Heyəti</t>
         </is>
       </c>
@@ -2478,91 +2480,91 @@
       <c r="N16" t="inlineStr">
         <is>
           <t>https://iremb.anas.az/users_profile/3107/18/#ameadergipark</t>
         </is>
       </c>
       <c r="O16" s="2" t="n">
         <v>3126</v>
       </c>
       <c r="P16" s="2" t="n">
         <v>8</v>
       </c>
       <c r="Q16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U16" t="inlineStr">
         <is>
-          <t>2026-06-05T00:10:43.827523</t>
+          <t>2026-09-17T22:29:56.968195</t>
         </is>
       </c>
       <c r="V16" s="2" t="n">
         <v>1</v>
       </c>
       <c r="W16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X16" s="2" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="Y16" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Z16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA16" s="2" t="n">
         <v>8</v>
       </c>
       <c r="AB16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC16" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AD16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE16" s="2" t="n">
         <v>4</v>
       </c>
       <c r="AF16" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AG16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH16" s="2" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="AI16" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="n">
         <v>3108</v>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Həsən</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>Əli oğlu</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>Nağıyev</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
@@ -3763,82 +3765,82 @@
       <c r="N27" t="inlineStr">
         <is>
           <t>https://iremb.anas.az/users_profile/3119/18/#ameadergipark</t>
         </is>
       </c>
       <c r="O27" s="2" t="n">
         <v>3250</v>
       </c>
       <c r="P27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U27" t="inlineStr">
         <is>
-          <t>2026-06-05T00:10:43.845075</t>
+          <t>2026-09-17T22:29:56.984887</t>
         </is>
       </c>
       <c r="V27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X27" s="2" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="Y27" s="2" t="n">
         <v>2</v>
       </c>
       <c r="Z27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE27" s="2" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="AF27" s="2" t="n">
         <v>2</v>
       </c>
       <c r="AG27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI27" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="n">
         <v>3120</v>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>Tofiq</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
@@ -4641,51 +4643,53 @@
     <row r="35">
       <c r="A35" s="2" t="n">
         <v>3127</v>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>Arzu</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>Vahid qızı</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>Məmmədxanlı</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>filologiya üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="F35" t="inlineStr"/>
-      <c r="G35" t="inlineStr"/>
+      <c r="G35" s="3" t="n">
+        <v>26536</v>
+      </c>
       <c r="H35" t="inlineStr">
         <is>
           <t>HEB</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
           <t>Elmi katib</t>
         </is>
       </c>
       <c r="J35" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L35" t="inlineStr">
         <is>
           <t>Rəyasət Heyəti</t>
         </is>
       </c>
@@ -5577,92 +5581,92 @@
       </c>
       <c r="K43" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L43" t="inlineStr">
         <is>
           <t>Rəyasət Heyəti</t>
         </is>
       </c>
       <c r="M43" t="inlineStr">
         <is>
           <t>AMEA DərgiPark</t>
         </is>
       </c>
       <c r="N43" t="inlineStr">
         <is>
           <t>https://iremb.anas.az/users_profile/3136/18/#ameadergipark</t>
         </is>
       </c>
       <c r="O43" s="2" t="n">
         <v>3249</v>
       </c>
       <c r="P43" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U43" t="inlineStr">
         <is>
-          <t>2026-06-05T00:10:43.854074</t>
+          <t>2026-09-17T22:29:56.994366</t>
         </is>
       </c>
       <c r="V43" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X43" s="2" t="n">
         <v>2</v>
       </c>
       <c r="Y43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA43" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AB43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC43" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AD43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE43" s="2" t="n">
         <v>2</v>
       </c>
       <c r="AF43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI43" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="n">
         <v>3137</v>
       </c>
       <c r="B44" t="inlineStr">
@@ -6594,107 +6598,107 @@
       </c>
       <c r="K52" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L52" t="inlineStr">
         <is>
           <t>Rəyasət Heyəti</t>
         </is>
       </c>
       <c r="M52" t="inlineStr">
         <is>
           <t>AMEA DərgiPark</t>
         </is>
       </c>
       <c r="N52" t="inlineStr">
         <is>
           <t>https://iremb.anas.az/users_profile/934/1/#ameadergipark</t>
         </is>
       </c>
       <c r="O52" s="2" t="n">
         <v>2866</v>
       </c>
       <c r="P52" s="2" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="Q52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U52" t="inlineStr">
         <is>
-          <t>2026-06-05T00:10:42.550253</t>
+          <t>2026-09-17T22:29:55.573809</t>
         </is>
       </c>
       <c r="V52" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="W52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X52" s="2" t="n">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="Y52" s="2" t="n">
+        <v>4</v>
+      </c>
+      <c r="Z52" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA52" s="2" t="n">
         <v>2</v>
       </c>
-      <c r="Z52" s="2" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="AB52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC52" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE52" s="2" t="n">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="AF52" s="2" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="AG52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH52" s="2" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="AI52" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="2" t="n">
         <v>3133</v>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>Sərxan</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
           <t>Abbas oğlu</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>Xavəri</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
@@ -6770,47 +6774,162 @@
       <c r="AA53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI53" s="2" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" s="2" t="n">
+        <v>3252</v>
+      </c>
+      <c r="B54" t="inlineStr">
+        <is>
+          <t>Tuncay</t>
+        </is>
+      </c>
+      <c r="C54" t="inlineStr">
+        <is>
+          <t>Həbib oğlu</t>
+        </is>
+      </c>
+      <c r="D54" t="inlineStr">
+        <is>
+          <t>Həbibbəyli</t>
+        </is>
+      </c>
+      <c r="E54" t="inlineStr">
+        <is>
+          <t>texnika üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="F54" t="inlineStr"/>
+      <c r="G54" s="3" t="n">
+        <v>35092</v>
+      </c>
+      <c r="H54" t="inlineStr">
+        <is>
+          <t>&amp;quot;Elektron Akademiya&amp;quot; şöbəsi</t>
+        </is>
+      </c>
+      <c r="I54" t="inlineStr">
+        <is>
+          <t>Baş mütəxəssis</t>
+        </is>
+      </c>
+      <c r="J54" t="inlineStr">
+        <is>
+          <t>scientific</t>
+        </is>
+      </c>
+      <c r="K54" t="inlineStr">
+        <is>
+          <t>current</t>
+        </is>
+      </c>
+      <c r="L54" t="inlineStr">
+        <is>
+          <t>Rəyasət Heyəti</t>
+        </is>
+      </c>
+      <c r="M54" t="inlineStr"/>
+      <c r="N54" t="inlineStr"/>
+      <c r="O54" t="inlineStr"/>
+      <c r="P54" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q54" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="R54" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="S54" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="T54" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="U54" t="inlineStr"/>
+      <c r="V54" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="W54" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="X54" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y54" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z54" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA54" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB54" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC54" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AD54" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE54" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AF54" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AG54" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AH54" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AI54" s="2" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>