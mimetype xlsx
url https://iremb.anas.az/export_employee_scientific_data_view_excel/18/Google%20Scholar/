--- v0 (2026-06-24)
+++ v1 (2026-09-23)
@@ -427,51 +427,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AI53"/>
+  <dimension ref="A1:AI54"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="12" customWidth="1" min="2" max="2"/>
     <col width="19" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="40" customWidth="1" min="5" max="5"/>
     <col width="15" customWidth="1" min="6" max="6"/>
     <col width="15" customWidth="1" min="7" max="7"/>
     <col width="55" customWidth="1" min="8" max="8"/>
     <col width="29" customWidth="1" min="9" max="9"/>
     <col width="15" customWidth="1" min="10" max="10"/>
     <col width="9" customWidth="1" min="11" max="11"/>
     <col width="16" customWidth="1" min="12" max="12"/>
     <col width="16" customWidth="1" min="13" max="13"/>
     <col width="66" customWidth="1" min="14" max="14"/>
     <col width="12" customWidth="1" min="15" max="15"/>
     <col width="13" customWidth="1" min="16" max="16"/>
     <col width="16" customWidth="1" min="17" max="17"/>
     <col width="17" customWidth="1" min="18" max="18"/>
@@ -718,110 +718,110 @@
       </c>
       <c r="K2" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t>Rəyasət Heyəti</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=S6u8m58AAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O2" s="2" t="n">
         <v>1117</v>
       </c>
       <c r="P2" s="2" t="n">
-        <v>6255</v>
+        <v>6269</v>
       </c>
       <c r="Q2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U2" t="inlineStr">
         <is>
-          <t>2026-06-04T04:01:57.809362</t>
+          <t>2026-09-14T16:11:12.202295</t>
         </is>
       </c>
       <c r="V2" s="2" t="n">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="W2" s="2" t="n">
-        <v>107</v>
+        <v>112</v>
       </c>
       <c r="X2" s="2" t="n">
-        <v>810</v>
+        <v>812</v>
       </c>
       <c r="Y2" s="2" t="n">
         <v>11</v>
       </c>
       <c r="Z2" s="2" t="n">
-        <v>514</v>
+        <v>523</v>
       </c>
       <c r="AA2" s="2" t="n">
-        <v>6222</v>
+        <v>6220</v>
       </c>
       <c r="AB2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC2" s="2" t="n">
         <v>37</v>
       </c>
       <c r="AD2" s="2" t="n">
-        <v>107</v>
+        <v>112</v>
       </c>
       <c r="AE2" s="2" t="n">
-        <v>810</v>
+        <v>812</v>
       </c>
       <c r="AF2" s="2" t="n">
         <v>11</v>
       </c>
       <c r="AG2" s="2" t="n">
-        <v>511</v>
+        <v>518</v>
       </c>
       <c r="AH2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI2" s="2" t="n">
-        <v>33</v>
+        <v>49</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>3092</v>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>İbrahim</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>Said oğlu</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>Quliyev</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>geologiya-mineralogiya elmləri doktoru</t>
         </is>
@@ -849,107 +849,107 @@
       </c>
       <c r="K3" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t>Rəyasət Heyəti</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=huah3jkAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O3" s="2" t="n">
         <v>1118</v>
       </c>
       <c r="P3" s="2" t="n">
-        <v>5310</v>
+        <v>5483</v>
       </c>
       <c r="Q3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U3" t="inlineStr">
         <is>
-          <t>2026-06-04T04:01:57.809362</t>
+          <t>2026-09-16T15:48:29.140792</t>
         </is>
       </c>
       <c r="V3" s="2" t="n">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="W3" s="2" t="n">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="X3" s="2" t="n">
-        <v>186</v>
+        <v>191</v>
       </c>
       <c r="Y3" s="2" t="n">
         <v>8</v>
       </c>
       <c r="Z3" s="2" t="n">
-        <v>409</v>
+        <v>395</v>
       </c>
       <c r="AA3" s="2" t="n">
-        <v>5234</v>
+        <v>5407</v>
       </c>
       <c r="AB3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC3" s="2" t="n">
         <v>27</v>
       </c>
       <c r="AD3" s="2" t="n">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="AE3" s="2" t="n">
-        <v>183</v>
+        <v>190</v>
       </c>
       <c r="AF3" s="2" t="n">
         <v>8</v>
       </c>
       <c r="AG3" s="2" t="n">
-        <v>401</v>
+        <v>392</v>
       </c>
       <c r="AH3" s="2" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="AI3" s="2" t="n">
         <v>76</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>3093</v>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Dilqəm</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>Bəbir oğlu</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>Tağıyev</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
@@ -980,110 +980,110 @@
       </c>
       <c r="K4" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t>Rəyasət Heyəti</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=UlbDnIwAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O4" s="2" t="n">
         <v>1119</v>
       </c>
       <c r="P4" s="2" t="n">
-        <v>3522</v>
+        <v>3701</v>
       </c>
       <c r="Q4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U4" t="inlineStr">
         <is>
-          <t>2026-06-04T04:01:57.809362</t>
+          <t>2026-09-14T16:11:12.202295</t>
         </is>
       </c>
       <c r="V4" s="2" t="n">
         <v>27</v>
       </c>
       <c r="W4" s="2" t="n">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="X4" s="2" t="n">
-        <v>862</v>
+        <v>877</v>
       </c>
       <c r="Y4" s="2" t="n">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="Z4" s="2" t="n">
-        <v>460</v>
+        <v>482</v>
       </c>
       <c r="AA4" s="2" t="n">
-        <v>3473</v>
+        <v>3651</v>
       </c>
       <c r="AB4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC4" s="2" t="n">
         <v>27</v>
       </c>
       <c r="AD4" s="2" t="n">
-        <v>96</v>
+        <v>103</v>
       </c>
       <c r="AE4" s="2" t="n">
-        <v>858</v>
+        <v>875</v>
       </c>
       <c r="AF4" s="2" t="n">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="AG4" s="2" t="n">
-        <v>463</v>
+        <v>472</v>
       </c>
       <c r="AH4" s="2" t="n">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="AI4" s="2" t="n">
-        <v>49</v>
+        <v>50</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
         <v>3094</v>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>İradə</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>Məmməd qızı</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>Hüseynova</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>biologiya elmləri doktoru</t>
         </is>
@@ -1111,110 +1111,110 @@
       </c>
       <c r="K5" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t>Rəyasət Heyəti</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=CzPDSg8AAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O5" s="2" t="n">
         <v>1120</v>
       </c>
       <c r="P5" s="2" t="n">
-        <v>2261</v>
+        <v>2331</v>
       </c>
       <c r="Q5" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R5" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S5" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T5" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U5" t="inlineStr">
         <is>
-          <t>2026-06-04T04:01:57.809362</t>
+          <t>2026-09-16T15:48:29.140792</t>
         </is>
       </c>
       <c r="V5" s="2" t="n">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="W5" s="2" t="n">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="X5" s="2" t="n">
-        <v>205</v>
+        <v>209</v>
       </c>
       <c r="Y5" s="2" t="n">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="Z5" s="2" t="n">
-        <v>366</v>
+        <v>365</v>
       </c>
       <c r="AA5" s="2" t="n">
-        <v>2247</v>
+        <v>2284</v>
       </c>
       <c r="AB5" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC5" s="2" t="n">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="AD5" s="2" t="n">
         <v>47</v>
       </c>
       <c r="AE5" s="2" t="n">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="AF5" s="2" t="n">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="AG5" s="2" t="n">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="AH5" s="2" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AI5" s="2" t="n">
-        <v>14</v>
+        <v>47</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
         <v>3095</v>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Telman</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>Abbas oğlu</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>Əliyev</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>texnika elmləri doktoru</t>
         </is>
@@ -1242,110 +1242,110 @@
       </c>
       <c r="K6" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t>Rəyasət Heyəti</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=iA-X-p0AAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O6" s="2" t="n">
         <v>1121</v>
       </c>
       <c r="P6" s="2" t="n">
-        <v>1872</v>
+        <v>1877</v>
       </c>
       <c r="Q6" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R6" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S6" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T6" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U6" t="inlineStr">
         <is>
-          <t>2026-06-04T04:01:57.809362</t>
+          <t>2026-09-15T13:27:27.687775</t>
         </is>
       </c>
       <c r="V6" s="2" t="n">
         <v>19</v>
       </c>
       <c r="W6" s="2" t="n">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="X6" s="2" t="n">
-        <v>609</v>
+        <v>614</v>
       </c>
       <c r="Y6" s="2" t="n">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="Z6" s="2" t="n">
         <v>158</v>
       </c>
       <c r="AA6" s="2" t="n">
-        <v>1861</v>
+        <v>1873</v>
       </c>
       <c r="AB6" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC6" s="2" t="n">
         <v>19</v>
       </c>
       <c r="AD6" s="2" t="n">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="AE6" s="2" t="n">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="AF6" s="2" t="n">
         <v>7</v>
       </c>
       <c r="AG6" s="2" t="n">
         <v>158</v>
       </c>
       <c r="AH6" s="2" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AI6" s="2" t="n">
-        <v>11</v>
+        <v>4</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
         <v>3096</v>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Qərib</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>Şamil oğlu</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>Məmmədov</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>biologiya elmləri doktoru</t>
         </is>
@@ -1373,110 +1373,110 @@
       </c>
       <c r="K7" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t>Rəyasət Heyəti</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=WBEngaAAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O7" s="2" t="n">
         <v>1122</v>
       </c>
       <c r="P7" s="2" t="n">
-        <v>1596</v>
+        <v>1690</v>
       </c>
       <c r="Q7" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R7" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S7" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T7" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U7" t="inlineStr">
         <is>
-          <t>2026-06-04T04:01:57.809362</t>
+          <t>2026-09-14T16:11:12.202295</t>
         </is>
       </c>
       <c r="V7" s="2" t="n">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="W7" s="2" t="n">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="X7" s="2" t="n">
-        <v>355</v>
+        <v>358</v>
       </c>
       <c r="Y7" s="2" t="n">
         <v>3</v>
       </c>
       <c r="Z7" s="2" t="n">
-        <v>88</v>
+        <v>93</v>
       </c>
       <c r="AA7" s="2" t="n">
-        <v>1586</v>
+        <v>1664</v>
       </c>
       <c r="AB7" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC7" s="2" t="n">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="AD7" s="2" t="n">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AE7" s="2" t="n">
-        <v>355</v>
+        <v>359</v>
       </c>
       <c r="AF7" s="2" t="n">
         <v>3</v>
       </c>
       <c r="AG7" s="2" t="n">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="AH7" s="2" t="n">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="AI7" s="2" t="n">
-        <v>10</v>
+        <v>26</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
         <v>3097</v>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Adil</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>Abdulxalıq oğlu</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>Qəribov</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>kimya elmləri doktoru</t>
         </is>
@@ -1504,110 +1504,110 @@
       </c>
       <c r="K8" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t>Rəyasət Heyəti</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=8NUynw4AAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O8" s="2" t="n">
         <v>1123</v>
       </c>
       <c r="P8" s="2" t="n">
-        <v>1210</v>
+        <v>1237</v>
       </c>
       <c r="Q8" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R8" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S8" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T8" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U8" t="inlineStr">
         <is>
-          <t>2026-06-04T04:01:57.809362</t>
+          <t>2026-09-14T16:11:12.202295</t>
         </is>
       </c>
       <c r="V8" s="2" t="n">
         <v>18</v>
       </c>
       <c r="W8" s="2" t="n">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="X8" s="2" t="n">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="Y8" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Z8" s="2" t="n">
-        <v>144</v>
+        <v>138</v>
       </c>
       <c r="AA8" s="2" t="n">
-        <v>1207</v>
+        <v>1224</v>
       </c>
       <c r="AB8" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC8" s="2" t="n">
         <v>18</v>
       </c>
       <c r="AD8" s="2" t="n">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="AE8" s="2" t="n">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="AF8" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AG8" s="2" t="n">
-        <v>144</v>
+        <v>137</v>
       </c>
       <c r="AH8" s="2" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AI8" s="2" t="n">
-        <v>3</v>
+        <v>13</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
         <v>3098</v>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Elton</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>Arzuman oğlu</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>Məmmədov</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>texnika elmləri doktoru</t>
         </is>
@@ -1635,110 +1635,110 @@
       </c>
       <c r="K9" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t>Rəyasət Heyəti</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=JPaY_Q4AAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O9" s="2" t="n">
         <v>1124</v>
       </c>
       <c r="P9" s="2" t="n">
-        <v>829</v>
+        <v>844</v>
       </c>
       <c r="Q9" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R9" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S9" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T9" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U9" t="inlineStr">
         <is>
-          <t>2026-06-04T04:01:57.809362</t>
+          <t>2026-09-14T16:11:12.202295</t>
         </is>
       </c>
       <c r="V9" s="2" t="n">
         <v>10</v>
       </c>
       <c r="W9" s="2" t="n">
         <v>12</v>
       </c>
       <c r="X9" s="2" t="n">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="Y9" s="2" t="n">
         <v>5</v>
       </c>
       <c r="Z9" s="2" t="n">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="AA9" s="2" t="n">
-        <v>823</v>
+        <v>842</v>
       </c>
       <c r="AB9" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC9" s="2" t="n">
         <v>10</v>
       </c>
       <c r="AD9" s="2" t="n">
         <v>12</v>
       </c>
       <c r="AE9" s="2" t="n">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AF9" s="2" t="n">
         <v>5</v>
       </c>
       <c r="AG9" s="2" t="n">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AH9" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI9" s="2" t="n">
-        <v>6</v>
+        <v>2</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
         <v>3099</v>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Arif</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>Məmməd oğlu</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>Həşimov</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>texnika elmləri doktoru</t>
         </is>
@@ -1766,110 +1766,110 @@
       </c>
       <c r="K10" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t>Rəyasət Heyəti</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=aWzYQXcAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O10" s="2" t="n">
         <v>1125</v>
       </c>
       <c r="P10" s="2" t="n">
-        <v>552</v>
+        <v>578</v>
       </c>
       <c r="Q10" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R10" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S10" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T10" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U10" t="inlineStr">
         <is>
-          <t>2026-06-04T04:01:57.809362</t>
+          <t>2026-09-14T16:11:12.202295</t>
         </is>
       </c>
       <c r="V10" s="2" t="n">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="W10" s="2" t="n">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="X10" s="2" t="n">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="Y10" s="2" t="n">
         <v>3</v>
       </c>
       <c r="Z10" s="2" t="n">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="AA10" s="2" t="n">
-        <v>545</v>
+        <v>573</v>
       </c>
       <c r="AB10" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC10" s="2" t="n">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="AD10" s="2" t="n">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="AE10" s="2" t="n">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="AF10" s="2" t="n">
         <v>3</v>
       </c>
       <c r="AG10" s="2" t="n">
-        <v>112</v>
+        <v>118</v>
       </c>
       <c r="AH10" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AI10" s="2" t="n">
-        <v>7</v>
+        <v>5</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
         <v>3101</v>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Aida</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>Ağagül qızı</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>Tağıyeva</t>
         </is>
       </c>
       <c r="E11" t="inlineStr"/>
       <c r="F11" t="inlineStr"/>
       <c r="G11" t="inlineStr"/>
       <c r="H11" t="inlineStr">
@@ -1889,110 +1889,110 @@
       </c>
       <c r="K11" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t>Rəyasət Heyəti</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=vkuRevsAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O11" s="2" t="n">
         <v>1127</v>
       </c>
       <c r="P11" s="2" t="n">
-        <v>204</v>
+        <v>223</v>
       </c>
       <c r="Q11" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R11" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S11" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T11" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U11" t="inlineStr">
         <is>
-          <t>2026-06-04T04:01:57.809362</t>
+          <t>2026-09-14T16:11:12.202295</t>
         </is>
       </c>
       <c r="V11" s="2" t="n">
         <v>6</v>
       </c>
       <c r="W11" s="2" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="X11" s="2" t="n">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="Y11" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Z11" s="2" t="n">
         <v>5</v>
       </c>
       <c r="AA11" s="2" t="n">
-        <v>204</v>
+        <v>219</v>
       </c>
       <c r="AB11" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC11" s="2" t="n">
         <v>6</v>
       </c>
       <c r="AD11" s="2" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="AE11" s="2" t="n">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="AF11" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AG11" s="2" t="n">
         <v>5</v>
       </c>
       <c r="AH11" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI11" s="2" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
         <v>3102</v>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Afiq</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>Tofiq oğlu</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>Məmmədov</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>aqrar elmlər üzrə fəlsəfə doktoru</t>
         </is>
@@ -2020,110 +2020,110 @@
       </c>
       <c r="K12" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t>Rəyasət Heyəti</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=IBGUN3gAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O12" s="2" t="n">
         <v>1128</v>
       </c>
       <c r="P12" s="2" t="n">
-        <v>172</v>
+        <v>144</v>
       </c>
       <c r="Q12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U12" t="inlineStr">
         <is>
-          <t>2026-06-04T04:01:57.809362</t>
+          <t>2026-09-14T16:11:12.202295</t>
         </is>
       </c>
       <c r="V12" s="2" t="n">
         <v>7</v>
       </c>
       <c r="W12" s="2" t="n">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="X12" s="2" t="n">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="Y12" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Z12" s="2" t="n">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="AA12" s="2" t="n">
-        <v>168</v>
+        <v>142</v>
       </c>
       <c r="AB12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC12" s="2" t="n">
         <v>7</v>
       </c>
       <c r="AD12" s="2" t="n">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="AE12" s="2" t="n">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="AF12" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AG12" s="2" t="n">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="AH12" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AI12" s="2" t="n">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
         <v>3104</v>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Rəna</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>Tofiq qızı</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>Qasımova</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>texnika üzrə fəlsəfə doktoru</t>
         </is>
@@ -2151,110 +2151,110 @@
       </c>
       <c r="K13" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t>Rəyasət Heyəti</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=bgvksQYAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O13" s="2" t="n">
         <v>1130</v>
       </c>
       <c r="P13" s="2" t="n">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="Q13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U13" t="inlineStr">
         <is>
-          <t>2026-06-04T04:01:57.809362</t>
+          <t>2026-09-14T16:11:12.202295</t>
         </is>
       </c>
       <c r="V13" s="2" t="n">
         <v>4</v>
       </c>
       <c r="W13" s="2" t="n">
         <v>2</v>
       </c>
       <c r="X13" s="2" t="n">
         <v>35</v>
       </c>
       <c r="Y13" s="2" t="n">
         <v>2</v>
       </c>
       <c r="Z13" s="2" t="n">
         <v>11</v>
       </c>
       <c r="AA13" s="2" t="n">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="AB13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC13" s="2" t="n">
         <v>4</v>
       </c>
       <c r="AD13" s="2" t="n">
         <v>2</v>
       </c>
       <c r="AE13" s="2" t="n">
         <v>35</v>
       </c>
       <c r="AF13" s="2" t="n">
         <v>2</v>
       </c>
       <c r="AG13" s="2" t="n">
         <v>11</v>
       </c>
       <c r="AH13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI13" s="2" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
         <v>3105</v>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>Aytən</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>Bəxtiyar qızı</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>Hüseynova</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>yer elmləri üzrə fəlsəfə doktoru</t>
         </is>
@@ -2278,110 +2278,110 @@
       </c>
       <c r="K14" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t>Rəyasət Heyəti</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=kG32WXYAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O14" s="2" t="n">
         <v>1131</v>
       </c>
       <c r="P14" s="2" t="n">
-        <v>100</v>
+        <v>112</v>
       </c>
       <c r="Q14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U14" t="inlineStr">
         <is>
-          <t>2026-06-04T04:01:57.809362</t>
+          <t>2026-09-14T16:11:12.202295</t>
         </is>
       </c>
       <c r="V14" s="2" t="n">
         <v>5</v>
       </c>
       <c r="W14" s="2" t="n">
         <v>3</v>
       </c>
       <c r="X14" s="2" t="n">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="Y14" s="2" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="Z14" s="2" t="n">
         <v>15</v>
       </c>
       <c r="AA14" s="2" t="n">
-        <v>99</v>
+        <v>109</v>
       </c>
       <c r="AB14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC14" s="2" t="n">
         <v>5</v>
       </c>
       <c r="AD14" s="2" t="n">
         <v>3</v>
       </c>
       <c r="AE14" s="2" t="n">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="AF14" s="2" t="n">
         <v>2</v>
       </c>
       <c r="AG14" s="2" t="n">
         <v>15</v>
       </c>
       <c r="AH14" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AI14" s="2" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="n">
         <v>3106</v>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>Aynur</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>Vaqif qızı</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>Mahmud</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>filologiya üzrə fəlsəfə doktoru</t>
         </is>
@@ -2405,237 +2405,239 @@
       </c>
       <c r="K15" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t>Rəyasət Heyəti</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=1I36HI8AAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O15" s="2" t="n">
         <v>1132</v>
       </c>
       <c r="P15" s="2" t="n">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="Q15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U15" t="inlineStr">
         <is>
-          <t>2026-06-04T04:01:57.809362</t>
+          <t>2026-09-14T16:11:12.202295</t>
         </is>
       </c>
       <c r="V15" s="2" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="W15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X15" s="2" t="n">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="Y15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z15" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AA15" s="2" t="n">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="AB15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC15" s="2" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="AD15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE15" s="2" t="n">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="AF15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG15" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AH15" s="2" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="AI15" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
         <v>3107</v>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>Nəzmin</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>Rüstəm qızı</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>Cəfərova</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>sənətşünaslıq üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="F16" t="inlineStr"/>
-      <c r="G16" t="inlineStr"/>
+      <c r="G16" s="3" t="n">
+        <v>30027</v>
+      </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>İctimaiyyətlə əlaqələr,mətbuat və informasiya şöbəsi</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
           <t>Baş mütəxəssis</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t>Rəyasət Heyəti</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=lw_CIHAAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O16" s="2" t="n">
         <v>1133</v>
       </c>
       <c r="P16" s="2" t="n">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="Q16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U16" t="inlineStr">
         <is>
-          <t>2026-06-04T04:01:57.809362</t>
+          <t>2026-09-14T16:11:12.202295</t>
         </is>
       </c>
       <c r="V16" s="2" t="n">
         <v>6</v>
       </c>
       <c r="W16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X16" s="2" t="n">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="Y16" s="2" t="n">
         <v>9</v>
       </c>
       <c r="Z16" s="2" t="n">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="AA16" s="2" t="n">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="AB16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC16" s="2" t="n">
         <v>6</v>
       </c>
       <c r="AD16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE16" s="2" t="n">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="AF16" s="2" t="n">
         <v>9</v>
       </c>
       <c r="AG16" s="2" t="n">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="AH16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI16" s="2" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="n">
         <v>3108</v>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Həsən</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>Əli oğlu</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>Nağıyev</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>texnika üzrə fəlsəfə doktoru</t>
         </is>
@@ -2681,51 +2683,51 @@
       <c r="N17" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=bK5eRwMAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O17" s="2" t="n">
         <v>1134</v>
       </c>
       <c r="P17" s="2" t="n">
         <v>17</v>
       </c>
       <c r="Q17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U17" t="inlineStr">
         <is>
-          <t>2026-06-04T04:01:57.809362</t>
+          <t>2026-09-14T16:11:12.202295</t>
         </is>
       </c>
       <c r="V17" s="2" t="n">
         <v>2</v>
       </c>
       <c r="W17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X17" s="2" t="n">
         <v>30</v>
       </c>
       <c r="Y17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA17" s="2" t="n">
         <v>17</v>
       </c>
       <c r="AB17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC17" s="2" t="n">
         <v>2</v>
@@ -2796,98 +2798,98 @@
       </c>
       <c r="K18" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
           <t>Rəyasət Heyəti</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=XDT4sOMAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O18" s="2" t="n">
         <v>1136</v>
       </c>
       <c r="P18" s="2" t="n">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="Q18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U18" t="inlineStr">
         <is>
-          <t>2026-06-04T04:01:57.809362</t>
+          <t>2026-09-16T15:48:29.140792</t>
         </is>
       </c>
       <c r="V18" s="2" t="n">
         <v>1</v>
       </c>
       <c r="W18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X18" s="2" t="n">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="Y18" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Z18" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AA18" s="2" t="n">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="AB18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC18" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AD18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE18" s="2" t="n">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="AF18" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AG18" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AH18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI18" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="n">
         <v>3111</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Ağahüseyn</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
@@ -2927,86 +2929,86 @@
       </c>
       <c r="K19" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
           <t>Rəyasət Heyəti</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=4pi750sAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O19" s="2" t="n">
         <v>1137</v>
       </c>
       <c r="P19" s="2" t="n">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="Q19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U19" t="inlineStr">
         <is>
-          <t>2026-06-04T04:01:57.809362</t>
+          <t>2026-09-14T16:11:12.202295</t>
         </is>
       </c>
       <c r="V19" s="2" t="n">
         <v>1</v>
       </c>
       <c r="W19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X19" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Y19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z19" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AA19" s="2" t="n">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="AB19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC19" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AD19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE19" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AF19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG19" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AH19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI19" s="2" t="n">
         <v>0</v>
       </c>
@@ -3060,86 +3062,86 @@
       </c>
       <c r="K20" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
           <t>Rəyasət Heyəti</t>
         </is>
       </c>
       <c r="M20" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=JPoHm-IAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O20" s="2" t="n">
         <v>1138</v>
       </c>
       <c r="P20" s="2" t="n">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="Q20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U20" t="inlineStr">
         <is>
-          <t>2026-06-04T04:01:57.809362</t>
+          <t>2026-09-14T16:11:12.202295</t>
         </is>
       </c>
       <c r="V20" s="2" t="n">
         <v>2</v>
       </c>
       <c r="W20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X20" s="2" t="n">
         <v>17</v>
       </c>
       <c r="Y20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z20" s="2" t="n">
         <v>3</v>
       </c>
       <c r="AA20" s="2" t="n">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="AB20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC20" s="2" t="n">
         <v>2</v>
       </c>
       <c r="AD20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE20" s="2" t="n">
         <v>17</v>
       </c>
       <c r="AF20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG20" s="2" t="n">
         <v>3</v>
       </c>
       <c r="AH20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI20" s="2" t="n">
         <v>0</v>
       </c>
@@ -3207,94 +3209,94 @@
       <c r="N21" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=S2SSsm4AAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O21" s="2" t="n">
         <v>1139</v>
       </c>
       <c r="P21" s="2" t="n">
         <v>7</v>
       </c>
       <c r="Q21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U21" t="inlineStr">
         <is>
-          <t>2026-06-04T04:01:57.809362</t>
+          <t>2026-09-14T16:11:12.202295</t>
         </is>
       </c>
       <c r="V21" s="2" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="W21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X21" s="2" t="n">
         <v>3</v>
       </c>
       <c r="Y21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z21" s="2" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="AA21" s="2" t="n">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="AB21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC21" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AD21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE21" s="2" t="n">
         <v>3</v>
       </c>
       <c r="AF21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI21" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="n">
         <v>3114</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>Ramin</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>Əyyar oğlu</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Həsənov</t>
         </is>
       </c>
       <c r="E22" t="inlineStr"/>
       <c r="F22" t="inlineStr"/>
       <c r="G22" t="inlineStr"/>
       <c r="H22" t="inlineStr">
@@ -3330,51 +3332,51 @@
       <c r="N22" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=hXUP1l8AAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O22" s="2" t="n">
         <v>1140</v>
       </c>
       <c r="P22" s="2" t="n">
         <v>7</v>
       </c>
       <c r="Q22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U22" t="inlineStr">
         <is>
-          <t>2026-06-04T04:01:57.809362</t>
+          <t>2026-09-14T16:11:12.202295</t>
         </is>
       </c>
       <c r="V22" s="2" t="n">
         <v>2</v>
       </c>
       <c r="W22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X22" s="2" t="n">
         <v>22</v>
       </c>
       <c r="Y22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z22" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AA22" s="2" t="n">
         <v>7</v>
       </c>
       <c r="AB22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC22" s="2" t="n">
         <v>2</v>
@@ -3445,86 +3447,86 @@
       </c>
       <c r="K23" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
           <t>Rəyasət Heyəti</t>
         </is>
       </c>
       <c r="M23" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=e8W5Bp4AAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O23" s="2" t="n">
         <v>1141</v>
       </c>
       <c r="P23" s="2" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="Q23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U23" t="inlineStr">
         <is>
-          <t>2026-06-04T04:01:57.809362</t>
+          <t>2026-09-14T16:11:12.202295</t>
         </is>
       </c>
       <c r="V23" s="2" t="n">
         <v>1</v>
       </c>
       <c r="W23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X23" s="2" t="n">
         <v>7</v>
       </c>
       <c r="Y23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z23" s="2" t="n">
         <v>2</v>
       </c>
       <c r="AA23" s="2" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="AB23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC23" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AD23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE23" s="2" t="n">
         <v>7</v>
       </c>
       <c r="AF23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG23" s="2" t="n">
         <v>2</v>
       </c>
       <c r="AH23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI23" s="2" t="n">
         <v>0</v>
       </c>
@@ -3588,51 +3590,51 @@
       <c r="N24" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=Hsi7M18AAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O24" s="2" t="n">
         <v>1142</v>
       </c>
       <c r="P24" s="2" t="n">
         <v>4</v>
       </c>
       <c r="Q24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U24" t="inlineStr">
         <is>
-          <t>2026-06-04T04:01:57.809362</t>
+          <t>2026-09-14T16:11:12.202295</t>
         </is>
       </c>
       <c r="V24" s="2" t="n">
         <v>1</v>
       </c>
       <c r="W24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X24" s="2" t="n">
         <v>18</v>
       </c>
       <c r="Y24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA24" s="2" t="n">
         <v>4</v>
       </c>
       <c r="AB24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC24" s="2" t="n">
         <v>1</v>
@@ -3719,51 +3721,51 @@
       <c r="N25" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=hXjARjAAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O25" s="2" t="n">
         <v>1143</v>
       </c>
       <c r="P25" s="2" t="n">
         <v>3</v>
       </c>
       <c r="Q25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U25" t="inlineStr">
         <is>
-          <t>2026-06-04T04:01:57.809362</t>
+          <t>2026-09-16T15:48:29.140792</t>
         </is>
       </c>
       <c r="V25" s="2" t="n">
         <v>1</v>
       </c>
       <c r="W25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X25" s="2" t="n">
         <v>73</v>
       </c>
       <c r="Y25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA25" s="2" t="n">
         <v>3</v>
       </c>
       <c r="AB25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC25" s="2" t="n">
         <v>1</v>
@@ -3830,86 +3832,86 @@
       </c>
       <c r="K26" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
           <t>Rəyasət Heyəti</t>
         </is>
       </c>
       <c r="M26" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=eO0tQhoAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O26" s="2" t="n">
         <v>1144</v>
       </c>
       <c r="P26" s="2" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="Q26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U26" t="inlineStr">
         <is>
-          <t>2026-06-04T04:01:57.809362</t>
+          <t>2026-09-16T15:48:29.140792</t>
         </is>
       </c>
       <c r="V26" s="2" t="n">
         <v>1</v>
       </c>
       <c r="W26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X26" s="2" t="n">
         <v>7</v>
       </c>
       <c r="Y26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z26" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AA26" s="2" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="AB26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC26" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AD26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE26" s="2" t="n">
         <v>7</v>
       </c>
       <c r="AF26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG26" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AH26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI26" s="2" t="n">
         <v>0</v>
       </c>
@@ -3973,91 +3975,91 @@
       <c r="N27" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=n1gKPqQAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O27" s="2" t="n">
         <v>1145</v>
       </c>
       <c r="P27" s="2" t="n">
         <v>2</v>
       </c>
       <c r="Q27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U27" t="inlineStr">
         <is>
-          <t>2026-06-04T04:01:57.809362</t>
+          <t>2026-09-16T15:48:29.140792</t>
         </is>
       </c>
       <c r="V27" s="2" t="n">
         <v>1</v>
       </c>
       <c r="W27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X27" s="2" t="n">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Y27" s="2" t="n">
         <v>2</v>
       </c>
       <c r="Z27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA27" s="2" t="n">
         <v>2</v>
       </c>
       <c r="AB27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC27" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AD27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE27" s="2" t="n">
         <v>23</v>
       </c>
       <c r="AF27" s="2" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="AG27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH27" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AI27" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="n">
         <v>3120</v>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>Tofiq</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>Murtuza oğlu</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>Nağıyev</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
@@ -4322,107 +4324,107 @@
       </c>
       <c r="K30" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
           <t>Rəyasət Heyəti</t>
         </is>
       </c>
       <c r="M30" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=Nbsd2z8AAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O30" s="2" t="n">
         <v>1146</v>
       </c>
       <c r="P30" s="2" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="Q30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U30" t="inlineStr">
         <is>
-          <t>2026-06-04T04:01:57.809362</t>
+          <t>2026-09-14T16:11:12.202295</t>
         </is>
       </c>
       <c r="V30" s="2" t="n">
         <v>1</v>
       </c>
       <c r="W30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X30" s="2" t="n">
         <v>62</v>
       </c>
       <c r="Y30" s="2" t="n">
         <v>2</v>
       </c>
       <c r="Z30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA30" s="2" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="AB30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC30" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AD30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE30" s="2" t="n">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="AF30" s="2" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="AG30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH30" s="2" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AI30" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="n">
         <v>3123</v>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>Yaqub</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>Mikayıl oğlu</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>Mahmudov</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
@@ -4570,110 +4572,110 @@
       </c>
       <c r="K32" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
           <t>Rəyasət Heyəti</t>
         </is>
       </c>
       <c r="M32" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=eYyCJ_IAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O32" s="2" t="n">
         <v>1278</v>
       </c>
       <c r="P32" s="2" t="n">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="Q32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U32" t="inlineStr">
         <is>
-          <t>2026-06-04T04:01:57.809362</t>
+          <t>2026-09-16T15:48:29.140792</t>
         </is>
       </c>
       <c r="V32" s="2" t="n">
         <v>4</v>
       </c>
       <c r="W32" s="2" t="n">
         <v>2</v>
       </c>
       <c r="X32" s="2" t="n">
         <v>30</v>
       </c>
       <c r="Y32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z32" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AA32" s="2" t="n">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="AB32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC32" s="2" t="n">
         <v>4</v>
       </c>
       <c r="AD32" s="2" t="n">
         <v>2</v>
       </c>
       <c r="AE32" s="2" t="n">
         <v>30</v>
       </c>
       <c r="AF32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG32" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AH32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI32" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="n">
         <v>3125</v>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>Coşqun</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>İsa oğlu</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>Məmmədov</t>
         </is>
       </c>
       <c r="E33" t="inlineStr"/>
       <c r="F33" t="inlineStr"/>
       <c r="G33" t="inlineStr"/>
       <c r="H33" t="inlineStr">
@@ -4879,51 +4881,53 @@
     <row r="35">
       <c r="A35" s="2" t="n">
         <v>3127</v>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>Arzu</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>Vahid qızı</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>Məmmədxanlı</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>filologiya üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="F35" t="inlineStr"/>
-      <c r="G35" t="inlineStr"/>
+      <c r="G35" s="3" t="n">
+        <v>26536</v>
+      </c>
       <c r="H35" t="inlineStr">
         <is>
           <t>HEB</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
           <t>Elmi katib</t>
         </is>
       </c>
       <c r="J35" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L35" t="inlineStr">
         <is>
           <t>Rəyasət Heyəti</t>
         </is>
       </c>
@@ -5395,51 +5399,51 @@
       <c r="N39" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=nKpXzF8AAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O39" s="2" t="n">
         <v>1148</v>
       </c>
       <c r="P39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U39" t="inlineStr">
         <is>
-          <t>2026-06-04T04:01:57.809362</t>
+          <t>2026-09-16T15:48:29.140792</t>
         </is>
       </c>
       <c r="V39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X39" s="2" t="n">
         <v>20</v>
       </c>
       <c r="Y39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC39" s="2" t="n">
         <v>0</v>
@@ -5837,86 +5841,86 @@
       </c>
       <c r="K43" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L43" t="inlineStr">
         <is>
           <t>Rəyasət Heyəti</t>
         </is>
       </c>
       <c r="M43" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N43" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=hNMmuBgAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O43" s="2" t="n">
         <v>3238</v>
       </c>
       <c r="P43" s="2" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U43" t="inlineStr">
         <is>
-          <t>2026-06-04T04:01:57.809362</t>
+          <t>2026-09-16T15:48:29.140792</t>
         </is>
       </c>
       <c r="V43" s="2" t="n">
         <v>1</v>
       </c>
       <c r="W43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X43" s="2" t="n">
         <v>40</v>
       </c>
       <c r="Y43" s="2" t="n">
         <v>5</v>
       </c>
       <c r="Z43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA43" s="2" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="AB43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC43" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AD43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE43" s="2" t="n">
         <v>40</v>
       </c>
       <c r="AF43" s="2" t="n">
         <v>5</v>
       </c>
       <c r="AG43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI43" s="2" t="n">
         <v>0</v>
       </c>
@@ -6424,51 +6428,51 @@
       <c r="N48" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=aPqhblcAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O48" s="2" t="n">
         <v>1150</v>
       </c>
       <c r="P48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U48" t="inlineStr">
         <is>
-          <t>2026-06-04T04:01:57.809362</t>
+          <t>2026-09-14T16:11:12.202295</t>
         </is>
       </c>
       <c r="V48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X48" s="2" t="n">
         <v>3</v>
       </c>
       <c r="Y48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC48" s="2" t="n">
         <v>0</v>
@@ -6765,51 +6769,51 @@
       <c r="N51" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=PngFD1gAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O51" s="2" t="n">
         <v>1151</v>
       </c>
       <c r="P51" s="2" t="n">
         <v>2</v>
       </c>
       <c r="Q51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U51" t="inlineStr">
         <is>
-          <t>2026-06-04T09:56:19.450393</t>
+          <t>2026-09-14T16:11:12.202295</t>
         </is>
       </c>
       <c r="V51" s="2" t="n">
         <v>1</v>
       </c>
       <c r="W51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X51" s="2" t="n">
         <v>5</v>
       </c>
       <c r="Y51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z51" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AA51" s="2" t="n">
         <v>2</v>
       </c>
       <c r="AB51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC51" s="2" t="n">
         <v>1</v>
@@ -6882,110 +6886,110 @@
       </c>
       <c r="K52" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L52" t="inlineStr">
         <is>
           <t>Rəyasət Heyəti</t>
         </is>
       </c>
       <c r="M52" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N52" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=lwD6b3AAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O52" s="2" t="n">
         <v>288</v>
       </c>
       <c r="P52" s="2" t="n">
-        <v>252</v>
+        <v>271</v>
       </c>
       <c r="Q52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U52" t="inlineStr">
         <is>
-          <t>2026-06-04T01:37:10.448484</t>
+          <t>2026-09-14T13:46:04.686353</t>
         </is>
       </c>
       <c r="V52" s="2" t="n">
         <v>7</v>
       </c>
       <c r="W52" s="2" t="n">
         <v>3</v>
       </c>
       <c r="X52" s="2" t="n">
-        <v>155</v>
+        <v>177</v>
       </c>
       <c r="Y52" s="2" t="n">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="Z52" s="2" t="n">
-        <v>21</v>
+        <v>29</v>
       </c>
       <c r="AA52" s="2" t="n">
-        <v>252</v>
+        <v>266</v>
       </c>
       <c r="AB52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC52" s="2" t="n">
         <v>7</v>
       </c>
       <c r="AD52" s="2" t="n">
         <v>3</v>
       </c>
       <c r="AE52" s="2" t="n">
-        <v>155</v>
+        <v>174</v>
       </c>
       <c r="AF52" s="2" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="AG52" s="2" t="n">
-        <v>21</v>
+        <v>29</v>
       </c>
       <c r="AH52" s="2" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AI52" s="2" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="2" t="n">
         <v>3133</v>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>Sərxan</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
           <t>Abbas oğlu</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>Xavəri</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
           <t>filologiya elmləri doktoru</t>
         </is>
@@ -7029,90 +7033,219 @@
       <c r="N53" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=_DiFEcYAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O53" s="2" t="n">
         <v>1149</v>
       </c>
       <c r="P53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U53" t="inlineStr">
         <is>
-          <t>2026-06-04T04:01:57.809362</t>
+          <t>2026-09-16T15:48:29.140792</t>
         </is>
       </c>
       <c r="V53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X53" s="2" t="n">
         <v>4</v>
       </c>
       <c r="Y53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE53" s="2" t="n">
         <v>4</v>
       </c>
       <c r="AF53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI53" s="2" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" s="2" t="n">
+        <v>3252</v>
+      </c>
+      <c r="B54" t="inlineStr">
+        <is>
+          <t>Tuncay</t>
+        </is>
+      </c>
+      <c r="C54" t="inlineStr">
+        <is>
+          <t>Həbib oğlu</t>
+        </is>
+      </c>
+      <c r="D54" t="inlineStr">
+        <is>
+          <t>Həbibbəyli</t>
+        </is>
+      </c>
+      <c r="E54" t="inlineStr">
+        <is>
+          <t>texnika üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="F54" t="inlineStr"/>
+      <c r="G54" s="3" t="n">
+        <v>35092</v>
+      </c>
+      <c r="H54" t="inlineStr">
+        <is>
+          <t>&amp;quot;Elektron Akademiya&amp;quot; şöbəsi</t>
+        </is>
+      </c>
+      <c r="I54" t="inlineStr">
+        <is>
+          <t>Baş mütəxəssis</t>
+        </is>
+      </c>
+      <c r="J54" t="inlineStr">
+        <is>
+          <t>scientific</t>
+        </is>
+      </c>
+      <c r="K54" t="inlineStr">
+        <is>
+          <t>current</t>
+        </is>
+      </c>
+      <c r="L54" t="inlineStr">
+        <is>
+          <t>Rəyasət Heyəti</t>
+        </is>
+      </c>
+      <c r="M54" t="inlineStr">
+        <is>
+          <t>Google Scholar</t>
+        </is>
+      </c>
+      <c r="N54" t="inlineStr">
+        <is>
+          <t>https://scholar.google.com/citations?user=ppIPGU0AAAAJ&amp;amp;hl=en</t>
+        </is>
+      </c>
+      <c r="O54" s="2" t="n">
+        <v>5665</v>
+      </c>
+      <c r="P54" s="2" t="n">
+        <v>8</v>
+      </c>
+      <c r="Q54" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="R54" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="S54" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="T54" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="U54" t="inlineStr">
+        <is>
+          <t>2026-09-16T15:48:29.140792</t>
+        </is>
+      </c>
+      <c r="V54" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="W54" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="X54" s="2" t="n">
+        <v>8</v>
+      </c>
+      <c r="Y54" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z54" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="AA54" s="2" t="n">
+        <v>8</v>
+      </c>
+      <c r="AB54" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC54" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="AD54" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE54" s="2" t="n">
+        <v>8</v>
+      </c>
+      <c r="AF54" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AG54" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="AH54" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AI54" s="2" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>