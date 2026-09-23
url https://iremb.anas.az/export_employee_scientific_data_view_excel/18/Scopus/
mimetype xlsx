--- v0 (2026-06-24)
+++ v1 (2026-09-23)
@@ -427,51 +427,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AI53"/>
+  <dimension ref="A1:AI54"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="12" customWidth="1" min="2" max="2"/>
     <col width="19" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="40" customWidth="1" min="5" max="5"/>
     <col width="15" customWidth="1" min="6" max="6"/>
     <col width="15" customWidth="1" min="7" max="7"/>
     <col width="55" customWidth="1" min="8" max="8"/>
     <col width="29" customWidth="1" min="9" max="9"/>
     <col width="15" customWidth="1" min="10" max="10"/>
     <col width="9" customWidth="1" min="11" max="11"/>
     <col width="16" customWidth="1" min="12" max="12"/>
     <col width="10" customWidth="1" min="13" max="13"/>
     <col width="63" customWidth="1" min="14" max="14"/>
     <col width="12" customWidth="1" min="15" max="15"/>
     <col width="13" customWidth="1" min="16" max="16"/>
     <col width="16" customWidth="1" min="17" max="17"/>
     <col width="17" customWidth="1" min="18" max="18"/>
@@ -718,110 +718,110 @@
       </c>
       <c r="K2" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t>Rəyasət Heyəti</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>Scopus</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>https://www.scopus.com/authid/detail.uri?authorId=58093951600</t>
         </is>
       </c>
       <c r="O2" s="2" t="n">
         <v>1216</v>
       </c>
       <c r="P2" s="2" t="n">
-        <v>2277</v>
+        <v>2340</v>
       </c>
       <c r="Q2" s="2" t="n">
-        <v>1900</v>
+        <v>1961</v>
       </c>
       <c r="R2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U2" t="inlineStr">
         <is>
-          <t>2026-06-05T01:09:32.048652</t>
+          <t>2026-09-18T00:03:43.711250</t>
         </is>
       </c>
       <c r="V2" s="2" t="n">
         <v>24</v>
       </c>
       <c r="W2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X2" s="2" t="n">
         <v>149</v>
       </c>
       <c r="Y2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA2" s="2" t="n">
-        <v>2264</v>
+        <v>2322</v>
       </c>
       <c r="AB2" s="2" t="n">
-        <v>1887</v>
+        <v>1944</v>
       </c>
       <c r="AC2" s="2" t="n">
         <v>24</v>
       </c>
       <c r="AD2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE2" s="2" t="n">
         <v>149</v>
       </c>
       <c r="AF2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI2" s="2" t="n">
-        <v>13</v>
+        <v>18</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>3092</v>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>İbrahim</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>Said oğlu</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>Quliyev</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>geologiya-mineralogiya elmləri doktoru</t>
         </is>
@@ -849,110 +849,110 @@
       </c>
       <c r="K3" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t>Rəyasət Heyəti</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
           <t>Scopus</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t>https://www.scopus.com/authid/detail.uri?authorId=6602519383</t>
         </is>
       </c>
       <c r="O3" s="2" t="n">
         <v>1271</v>
       </c>
       <c r="P3" s="2" t="n">
-        <v>2305</v>
+        <v>2371</v>
       </c>
       <c r="Q3" s="2" t="n">
-        <v>2177</v>
+        <v>2240</v>
       </c>
       <c r="R3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U3" t="inlineStr">
         <is>
-          <t>2026-06-05T01:09:32.048652</t>
+          <t>2026-09-18T00:03:43.711250</t>
         </is>
       </c>
       <c r="V3" s="2" t="n">
         <v>11</v>
       </c>
       <c r="W3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X3" s="2" t="n">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="Y3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA3" s="2" t="n">
-        <v>2292</v>
+        <v>2346</v>
       </c>
       <c r="AB3" s="2" t="n">
-        <v>2165</v>
+        <v>2216</v>
       </c>
       <c r="AC3" s="2" t="n">
         <v>11</v>
       </c>
       <c r="AD3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE3" s="2" t="n">
         <v>32</v>
       </c>
       <c r="AF3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH3" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AI3" s="2" t="n">
-        <v>13</v>
+        <v>25</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>3093</v>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Dilqəm</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>Bəbir oğlu</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>Tağıyev</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>kimya elmləri doktoru</t>
         </is>
@@ -980,110 +980,110 @@
       </c>
       <c r="K4" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t>Rəyasət Heyəti</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
           <t>Scopus</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t>https://www.scopus.com/authid/detail.uri?authorId=6508009961</t>
         </is>
       </c>
       <c r="O4" s="2" t="n">
         <v>1218</v>
       </c>
       <c r="P4" s="2" t="n">
-        <v>1297</v>
+        <v>1415</v>
       </c>
       <c r="Q4" s="2" t="n">
-        <v>845</v>
+        <v>899</v>
       </c>
       <c r="R4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U4" t="inlineStr">
         <is>
-          <t>2026-06-05T01:09:32.048652</t>
+          <t>2026-09-18T00:03:43.711250</t>
         </is>
       </c>
       <c r="V4" s="2" t="n">
         <v>17</v>
       </c>
       <c r="W4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X4" s="2" t="n">
-        <v>233</v>
+        <v>238</v>
       </c>
       <c r="Y4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA4" s="2" t="n">
-        <v>1277</v>
+        <v>1386</v>
       </c>
       <c r="AB4" s="2" t="n">
-        <v>833</v>
+        <v>888</v>
       </c>
       <c r="AC4" s="2" t="n">
         <v>17</v>
       </c>
       <c r="AD4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE4" s="2" t="n">
-        <v>232</v>
+        <v>238</v>
       </c>
       <c r="AF4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH4" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AI4" s="2" t="n">
-        <v>20</v>
+        <v>29</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
         <v>3094</v>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>İradə</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>Məmməd qızı</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>Hüseynova</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>biologiya elmləri doktoru</t>
         </is>
@@ -1111,110 +1111,110 @@
       </c>
       <c r="K5" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t>Rəyasət Heyəti</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
           <t>Scopus</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t>https://www.scopus.com/authid/detail.uri?authorId=16417271600</t>
         </is>
       </c>
       <c r="O5" s="2" t="n">
         <v>1273</v>
       </c>
       <c r="P5" s="2" t="n">
-        <v>1280</v>
+        <v>1374</v>
       </c>
       <c r="Q5" s="2" t="n">
-        <v>1192</v>
+        <v>1267</v>
       </c>
       <c r="R5" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S5" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T5" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U5" t="inlineStr">
         <is>
-          <t>2026-06-05T01:09:32.048652</t>
+          <t>2026-09-18T00:03:43.711250</t>
         </is>
       </c>
       <c r="V5" s="2" t="n">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="W5" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X5" s="2" t="n">
-        <v>83</v>
+        <v>100</v>
       </c>
       <c r="Y5" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z5" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA5" s="2" t="n">
-        <v>1273</v>
+        <v>1354</v>
       </c>
       <c r="AB5" s="2" t="n">
-        <v>1185</v>
+        <v>1252</v>
       </c>
       <c r="AC5" s="2" t="n">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="AD5" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE5" s="2" t="n">
-        <v>83</v>
+        <v>98</v>
       </c>
       <c r="AF5" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG5" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH5" s="2" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="AI5" s="2" t="n">
-        <v>7</v>
+        <v>20</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
         <v>3095</v>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Telman</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>Abbas oğlu</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>Əliyev</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>texnika elmləri doktoru</t>
         </is>
@@ -1242,110 +1242,110 @@
       </c>
       <c r="K6" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t>Rəyasət Heyəti</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
           <t>Scopus</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t>https://www.scopus.com/authid/detail.uri?authorId=55646446300</t>
         </is>
       </c>
       <c r="O6" s="2" t="n">
         <v>1276</v>
       </c>
       <c r="P6" s="2" t="n">
-        <v>536</v>
+        <v>539</v>
       </c>
       <c r="Q6" s="2" t="n">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="R6" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S6" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T6" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U6" t="inlineStr">
         <is>
-          <t>2026-06-05T01:09:32.048652</t>
+          <t>2026-09-18T00:03:43.711250</t>
         </is>
       </c>
       <c r="V6" s="2" t="n">
         <v>11</v>
       </c>
       <c r="W6" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X6" s="2" t="n">
         <v>120</v>
       </c>
       <c r="Y6" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z6" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA6" s="2" t="n">
-        <v>536</v>
+        <v>538</v>
       </c>
       <c r="AB6" s="2" t="n">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="AC6" s="2" t="n">
         <v>11</v>
       </c>
       <c r="AD6" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE6" s="2" t="n">
         <v>120</v>
       </c>
       <c r="AF6" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG6" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH6" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI6" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
         <v>3096</v>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Qərib</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>Şamil oğlu</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>Məmmədov</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>biologiya elmləri doktoru</t>
         </is>
@@ -1724,110 +1724,110 @@
       </c>
       <c r="K10" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t>Rəyasət Heyəti</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
           <t>Scopus</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t>https://www.scopus.com/authid/detail.uri?authorId=15044352500</t>
         </is>
       </c>
       <c r="O10" s="2" t="n">
         <v>1217</v>
       </c>
       <c r="P10" s="2" t="n">
-        <v>222</v>
+        <v>235</v>
       </c>
       <c r="Q10" s="2" t="n">
-        <v>168</v>
+        <v>181</v>
       </c>
       <c r="R10" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S10" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T10" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U10" t="inlineStr">
         <is>
-          <t>2026-06-05T01:09:32.048652</t>
+          <t>2026-09-18T00:03:43.711250</t>
         </is>
       </c>
       <c r="V10" s="2" t="n">
         <v>9</v>
       </c>
       <c r="W10" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X10" s="2" t="n">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="Y10" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z10" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA10" s="2" t="n">
-        <v>222</v>
+        <v>231</v>
       </c>
       <c r="AB10" s="2" t="n">
-        <v>168</v>
+        <v>177</v>
       </c>
       <c r="AC10" s="2" t="n">
         <v>9</v>
       </c>
       <c r="AD10" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE10" s="2" t="n">
         <v>57</v>
       </c>
       <c r="AF10" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG10" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH10" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AI10" s="2" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
         <v>3101</v>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Aida</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>Ağagül qızı</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>Tağıyeva</t>
         </is>
       </c>
       <c r="E11" t="inlineStr"/>
       <c r="F11" t="inlineStr"/>
       <c r="G11" t="inlineStr"/>
       <c r="H11" t="inlineStr">
@@ -1847,89 +1847,89 @@
       </c>
       <c r="K11" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t>Rəyasət Heyəti</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
           <t>Scopus</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t>https://www.scopus.com/authid/detail.uri?authorId=56239743600</t>
         </is>
       </c>
       <c r="O11" s="2" t="n">
         <v>1284</v>
       </c>
       <c r="P11" s="2" t="n">
-        <v>110</v>
+        <v>115</v>
       </c>
       <c r="Q11" s="2" t="n">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="R11" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S11" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T11" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U11" t="inlineStr">
         <is>
-          <t>2026-06-05T01:09:32.048652</t>
+          <t>2026-09-18T00:03:43.711250</t>
         </is>
       </c>
       <c r="V11" s="2" t="n">
         <v>3</v>
       </c>
       <c r="W11" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X11" s="2" t="n">
         <v>4</v>
       </c>
       <c r="Y11" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z11" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA11" s="2" t="n">
-        <v>110</v>
+        <v>115</v>
       </c>
       <c r="AB11" s="2" t="n">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="AC11" s="2" t="n">
         <v>3</v>
       </c>
       <c r="AD11" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE11" s="2" t="n">
         <v>4</v>
       </c>
       <c r="AF11" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG11" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH11" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI11" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
@@ -2111,51 +2111,51 @@
       <c r="N13" t="inlineStr">
         <is>
           <t>https://www.scopus.com/authid/detail.uri?authorId=34067599200</t>
         </is>
       </c>
       <c r="O13" s="2" t="n">
         <v>3240</v>
       </c>
       <c r="P13" s="2" t="n">
         <v>5</v>
       </c>
       <c r="Q13" s="2" t="n">
         <v>5</v>
       </c>
       <c r="R13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U13" t="inlineStr">
         <is>
-          <t>2026-06-05T01:09:32.048652</t>
+          <t>2026-09-18T00:03:43.711250</t>
         </is>
       </c>
       <c r="V13" s="2" t="n">
         <v>1</v>
       </c>
       <c r="W13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X13" s="2" t="n">
         <v>2</v>
       </c>
       <c r="Y13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA13" s="2" t="n">
         <v>5</v>
       </c>
       <c r="AB13" s="2" t="n">
         <v>5</v>
       </c>
       <c r="AC13" s="2" t="n">
         <v>1</v>
@@ -2408,51 +2408,53 @@
     <row r="16">
       <c r="A16" s="2" t="n">
         <v>3107</v>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>Nəzmin</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>Rüstəm qızı</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>Cəfərova</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>sənətşünaslıq üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="F16" t="inlineStr"/>
-      <c r="G16" t="inlineStr"/>
+      <c r="G16" s="3" t="n">
+        <v>30027</v>
+      </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>İctimaiyyətlə əlaqələr,mətbuat və informasiya şöbəsi</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
           <t>Baş mütəxəssis</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t>Rəyasət Heyəti</t>
         </is>
       </c>
@@ -2583,51 +2585,51 @@
       <c r="N17" t="inlineStr">
         <is>
           <t>https://www.scopus.com/authid/detail.uri?authorId=55646946000</t>
         </is>
       </c>
       <c r="O17" s="2" t="n">
         <v>1215</v>
       </c>
       <c r="P17" s="2" t="n">
         <v>4</v>
       </c>
       <c r="Q17" s="2" t="n">
         <v>4</v>
       </c>
       <c r="R17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U17" t="inlineStr">
         <is>
-          <t>2026-06-05T01:09:32.048652</t>
+          <t>2026-09-18T00:03:43.711250</t>
         </is>
       </c>
       <c r="V17" s="2" t="n">
         <v>1</v>
       </c>
       <c r="W17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X17" s="2" t="n">
         <v>11</v>
       </c>
       <c r="Y17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA17" s="2" t="n">
         <v>4</v>
       </c>
       <c r="AB17" s="2" t="n">
         <v>4</v>
       </c>
       <c r="AC17" s="2" t="n">
         <v>1</v>
@@ -2950,51 +2952,51 @@
       <c r="N20" t="inlineStr">
         <is>
           <t>https://www.scopus.com/authid/detail.uri?authorId=39361810200</t>
         </is>
       </c>
       <c r="O20" s="2" t="n">
         <v>1283</v>
       </c>
       <c r="P20" s="2" t="n">
         <v>8</v>
       </c>
       <c r="Q20" s="2" t="n">
         <v>5</v>
       </c>
       <c r="R20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U20" t="inlineStr">
         <is>
-          <t>2026-06-05T01:09:32.048652</t>
+          <t>2026-09-18T00:03:43.711250</t>
         </is>
       </c>
       <c r="V20" s="2" t="n">
         <v>2</v>
       </c>
       <c r="W20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X20" s="2" t="n">
         <v>8</v>
       </c>
       <c r="Y20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA20" s="2" t="n">
         <v>8</v>
       </c>
       <c r="AB20" s="2" t="n">
         <v>5</v>
       </c>
       <c r="AC20" s="2" t="n">
         <v>2</v>
@@ -3307,51 +3309,51 @@
       <c r="N23" t="inlineStr">
         <is>
           <t>https://www.scopus.com/authid/detail.uri?authorId=59001665500</t>
         </is>
       </c>
       <c r="O23" s="2" t="n">
         <v>1281</v>
       </c>
       <c r="P23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U23" t="inlineStr">
         <is>
-          <t>2026-06-05T01:09:32.048652</t>
+          <t>2026-09-18T00:03:43.711250</t>
         </is>
       </c>
       <c r="V23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X23" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Y23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC23" s="2" t="n">
         <v>0</v>
@@ -3777,51 +3779,51 @@
       <c r="N27" t="inlineStr">
         <is>
           <t>https://www.scopus.com/authid/detail.uri?authorId=57763594800</t>
         </is>
       </c>
       <c r="O27" s="2" t="n">
         <v>1279</v>
       </c>
       <c r="P27" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Q27" s="2" t="n">
         <v>1</v>
       </c>
       <c r="R27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U27" t="inlineStr">
         <is>
-          <t>2026-06-05T01:09:32.048652</t>
+          <t>2026-09-18T00:03:43.711250</t>
         </is>
       </c>
       <c r="V27" s="2" t="n">
         <v>1</v>
       </c>
       <c r="W27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X27" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Y27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA27" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AB27" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AC27" s="2" t="n">
         <v>1</v>
@@ -4376,82 +4378,82 @@
       <c r="N32" t="inlineStr">
         <is>
           <t>https://www.scopus.com/authid/detail.uri?authorId=22135553800</t>
         </is>
       </c>
       <c r="O32" s="2" t="n">
         <v>1277</v>
       </c>
       <c r="P32" s="2" t="n">
         <v>13</v>
       </c>
       <c r="Q32" s="2" t="n">
         <v>13</v>
       </c>
       <c r="R32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U32" t="inlineStr">
         <is>
-          <t>2026-06-05T01:09:32.048652</t>
+          <t>2026-09-18T00:03:43.711250</t>
         </is>
       </c>
       <c r="V32" s="2" t="n">
         <v>2</v>
       </c>
       <c r="W32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X32" s="2" t="n">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="Y32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA32" s="2" t="n">
         <v>13</v>
       </c>
       <c r="AB32" s="2" t="n">
         <v>13</v>
       </c>
       <c r="AC32" s="2" t="n">
         <v>2</v>
       </c>
       <c r="AD32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE32" s="2" t="n">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="AF32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI32" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="n">
         <v>3125</v>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>Coşqun</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
@@ -4669,51 +4671,53 @@
     <row r="35">
       <c r="A35" s="2" t="n">
         <v>3127</v>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>Arzu</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>Vahid qızı</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>Məmmədxanlı</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>filologiya üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="F35" t="inlineStr"/>
-      <c r="G35" t="inlineStr"/>
+      <c r="G35" s="3" t="n">
+        <v>26536</v>
+      </c>
       <c r="H35" t="inlineStr">
         <is>
           <t>HEB</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
           <t>Elmi katib</t>
         </is>
       </c>
       <c r="J35" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L35" t="inlineStr">
         <is>
           <t>Rəyasət Heyəti</t>
         </is>
       </c>
@@ -5956,94 +5960,94 @@
       <c r="N46" t="inlineStr">
         <is>
           <t>https://www.scopus.com/authid/detail.uri?authorId=15764434900</t>
         </is>
       </c>
       <c r="O46" s="2" t="n">
         <v>1282</v>
       </c>
       <c r="P46" s="2" t="n">
         <v>83</v>
       </c>
       <c r="Q46" s="2" t="n">
         <v>77</v>
       </c>
       <c r="R46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U46" t="inlineStr">
         <is>
-          <t>2026-06-05T01:09:32.048652</t>
+          <t>2026-09-18T00:03:43.711250</t>
         </is>
       </c>
       <c r="V46" s="2" t="n">
         <v>3</v>
       </c>
       <c r="W46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X46" s="2" t="n">
         <v>4</v>
       </c>
       <c r="Y46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA46" s="2" t="n">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="AB46" s="2" t="n">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="AC46" s="2" t="n">
         <v>3</v>
       </c>
       <c r="AD46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE46" s="2" t="n">
         <v>4</v>
       </c>
       <c r="AF46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI46" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="2" t="n">
         <v>3140</v>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>İlqar</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>Kərəm oğlu</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>Quliyev</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
           <t>texnika üzrə fəlsəfə doktoru</t>
         </is>
@@ -6784,47 +6788,162 @@
       <c r="AA53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI53" s="2" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" s="2" t="n">
+        <v>3252</v>
+      </c>
+      <c r="B54" t="inlineStr">
+        <is>
+          <t>Tuncay</t>
+        </is>
+      </c>
+      <c r="C54" t="inlineStr">
+        <is>
+          <t>Həbib oğlu</t>
+        </is>
+      </c>
+      <c r="D54" t="inlineStr">
+        <is>
+          <t>Həbibbəyli</t>
+        </is>
+      </c>
+      <c r="E54" t="inlineStr">
+        <is>
+          <t>texnika üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="F54" t="inlineStr"/>
+      <c r="G54" s="3" t="n">
+        <v>35092</v>
+      </c>
+      <c r="H54" t="inlineStr">
+        <is>
+          <t>&amp;quot;Elektron Akademiya&amp;quot; şöbəsi</t>
+        </is>
+      </c>
+      <c r="I54" t="inlineStr">
+        <is>
+          <t>Baş mütəxəssis</t>
+        </is>
+      </c>
+      <c r="J54" t="inlineStr">
+        <is>
+          <t>scientific</t>
+        </is>
+      </c>
+      <c r="K54" t="inlineStr">
+        <is>
+          <t>current</t>
+        </is>
+      </c>
+      <c r="L54" t="inlineStr">
+        <is>
+          <t>Rəyasət Heyəti</t>
+        </is>
+      </c>
+      <c r="M54" t="inlineStr"/>
+      <c r="N54" t="inlineStr"/>
+      <c r="O54" t="inlineStr"/>
+      <c r="P54" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q54" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="R54" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="S54" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="T54" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="U54" t="inlineStr"/>
+      <c r="V54" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="W54" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="X54" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y54" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z54" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA54" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB54" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC54" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AD54" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE54" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AF54" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AG54" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AH54" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AI54" s="2" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>