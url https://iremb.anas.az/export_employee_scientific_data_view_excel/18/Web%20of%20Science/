--- v0 (2026-05-31)
+++ v1 (2026-09-23)
@@ -427,51 +427,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AI53"/>
+  <dimension ref="A1:AI54"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="12" customWidth="1" min="2" max="2"/>
     <col width="19" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="40" customWidth="1" min="5" max="5"/>
     <col width="15" customWidth="1" min="6" max="6"/>
     <col width="15" customWidth="1" min="7" max="7"/>
     <col width="55" customWidth="1" min="8" max="8"/>
     <col width="29" customWidth="1" min="9" max="9"/>
     <col width="15" customWidth="1" min="10" max="10"/>
     <col width="9" customWidth="1" min="11" max="11"/>
     <col width="16" customWidth="1" min="12" max="12"/>
     <col width="16" customWidth="1" min="13" max="13"/>
     <col width="62" customWidth="1" min="14" max="14"/>
     <col width="12" customWidth="1" min="15" max="15"/>
     <col width="13" customWidth="1" min="16" max="16"/>
     <col width="16" customWidth="1" min="17" max="17"/>
     <col width="17" customWidth="1" min="18" max="18"/>
@@ -1763,110 +1763,110 @@
       </c>
       <c r="K11" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t>Rəyasət Heyəti</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
           <t>Web of Science</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t>https://www.webofscience.com/wos/author/record/AAD-8100-2019</t>
         </is>
       </c>
       <c r="O11" s="2" t="n">
         <v>2806</v>
       </c>
       <c r="P11" s="2" t="n">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="Q11" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R11" s="2" t="n">
         <v>5</v>
       </c>
       <c r="S11" s="2" t="n">
         <v>3</v>
       </c>
       <c r="T11" s="2" t="n">
         <v>3</v>
       </c>
       <c r="U11" t="inlineStr">
         <is>
-          <t>2026-05-13T07:49:35.777945</t>
+          <t>2026-09-18T00:52:59.694940</t>
         </is>
       </c>
       <c r="V11" s="2" t="n">
         <v>2</v>
       </c>
       <c r="W11" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X11" s="2" t="n">
         <v>3</v>
       </c>
       <c r="Y11" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z11" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA11" s="2" t="n">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="AB11" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC11" s="2" t="n">
         <v>2</v>
       </c>
       <c r="AD11" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE11" s="2" t="n">
         <v>3</v>
       </c>
       <c r="AF11" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG11" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH11" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI11" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
         <v>3102</v>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Afiq</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>Tofiq oğlu</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>Məmmədov</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>aqrar elmlər üzrə fəlsəfə doktoru</t>
         </is>
@@ -2027,51 +2027,51 @@
       <c r="N13" t="inlineStr">
         <is>
           <t>https://www.webofscience.com/wos/author/record/H-3731-2017</t>
         </is>
       </c>
       <c r="O13" s="2" t="n">
         <v>3239</v>
       </c>
       <c r="P13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U13" t="inlineStr">
         <is>
-          <t>2026-05-13T07:49:35.777945</t>
+          <t>2026-09-18T00:52:59.694940</t>
         </is>
       </c>
       <c r="V13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Y13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC13" s="2" t="n">
         <v>0</v>
@@ -2257,61 +2257,61 @@
       <c r="L15" t="inlineStr">
         <is>
           <t>Rəyasət Heyəti</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
           <t>Web of Science</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
           <t>https://www.webofscience.com/wos/author/record/Q-6058-2018</t>
         </is>
       </c>
       <c r="O15" s="2" t="n">
         <v>3007</v>
       </c>
       <c r="P15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R15" s="2" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="S15" s="2" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="T15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U15" t="inlineStr">
         <is>
-          <t>2026-05-13T07:49:35.777945</t>
+          <t>2026-09-18T00:52:59.694940</t>
         </is>
       </c>
       <c r="V15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Y15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC15" s="2" t="n">
         <v>0</v>
@@ -2338,51 +2338,53 @@
     <row r="16">
       <c r="A16" s="2" t="n">
         <v>3107</v>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>Nəzmin</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>Rüstəm qızı</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>Cəfərova</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>sənətşünaslıq üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="F16" t="inlineStr"/>
-      <c r="G16" t="inlineStr"/>
+      <c r="G16" s="3" t="n">
+        <v>30027</v>
+      </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>İctimaiyyətlə əlaqələr,mətbuat və informasiya şöbəsi</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
           <t>Baş mütəxəssis</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t>Rəyasət Heyəti</t>
         </is>
       </c>
@@ -2493,102 +2495,96 @@
       <c r="J17" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
           <t>Rəyasət Heyəti</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
           <t>Web of Science</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
           <t>https://www.webofscience.com/wos/author/record/AAC-4731-2019</t>
         </is>
       </c>
-      <c r="O17" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="O17" t="inlineStr"/>
       <c r="P17" s="2" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="Q17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R17" s="2" t="n">
-        <v>16</v>
+        <v>0</v>
       </c>
       <c r="S17" s="2" t="n">
-        <v>13</v>
+        <v>0</v>
       </c>
       <c r="T17" s="2" t="n">
-        <v>12</v>
-[...5 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="U17" t="inlineStr"/>
       <c r="V17" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X17" s="2" t="n">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="Y17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA17" s="2" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="AB17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC17" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AD17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE17" s="2" t="n">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="AF17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI17" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="n">
         <v>3110</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Tubuxanım</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
@@ -2880,51 +2876,51 @@
       <c r="N20" t="inlineStr">
         <is>
           <t>https://www.webofscience.com/wos/author/record/LXU-8353-2024</t>
         </is>
       </c>
       <c r="O20" s="2" t="n">
         <v>2808</v>
       </c>
       <c r="P20" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Q20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R20" s="2" t="n">
         <v>12</v>
       </c>
       <c r="S20" s="2" t="n">
         <v>10</v>
       </c>
       <c r="T20" s="2" t="n">
         <v>10</v>
       </c>
       <c r="U20" t="inlineStr">
         <is>
-          <t>2026-05-13T07:49:35.777945</t>
+          <t>2026-09-18T00:52:59.694940</t>
         </is>
       </c>
       <c r="V20" s="2" t="n">
         <v>1</v>
       </c>
       <c r="W20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X20" s="2" t="n">
         <v>10</v>
       </c>
       <c r="Y20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA20" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AB20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC20" s="2" t="n">
         <v>1</v>
@@ -3237,51 +3233,51 @@
       <c r="N23" t="inlineStr">
         <is>
           <t>https://www.webofscience.com/wos/author/record/HGA-4815-2022</t>
         </is>
       </c>
       <c r="O23" s="2" t="n">
         <v>2836</v>
       </c>
       <c r="P23" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Q23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R23" s="2" t="n">
         <v>4</v>
       </c>
       <c r="S23" s="2" t="n">
         <v>4</v>
       </c>
       <c r="T23" s="2" t="n">
         <v>4</v>
       </c>
       <c r="U23" t="inlineStr">
         <is>
-          <t>2026-05-13T07:49:35.777945</t>
+          <t>2026-09-18T00:52:59.694940</t>
         </is>
       </c>
       <c r="V23" s="2" t="n">
         <v>1</v>
       </c>
       <c r="W23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X23" s="2" t="n">
         <v>4</v>
       </c>
       <c r="Y23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA23" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AB23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC23" s="2" t="n">
         <v>1</v>
@@ -4571,51 +4567,53 @@
     <row r="35">
       <c r="A35" s="2" t="n">
         <v>3127</v>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>Arzu</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>Vahid qızı</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>Məmmədxanlı</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>filologiya üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="F35" t="inlineStr"/>
-      <c r="G35" t="inlineStr"/>
+      <c r="G35" s="3" t="n">
+        <v>26536</v>
+      </c>
       <c r="H35" t="inlineStr">
         <is>
           <t>HEB</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
           <t>Elmi katib</t>
         </is>
       </c>
       <c r="J35" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L35" t="inlineStr">
         <is>
           <t>Rəyasət Heyəti</t>
         </is>
       </c>
@@ -5301,51 +5299,51 @@
       <c r="N41" t="inlineStr">
         <is>
           <t>https://www.webofscience.com/wos/author/record/IQU-9447-2023</t>
         </is>
       </c>
       <c r="O41" s="2" t="n">
         <v>2842</v>
       </c>
       <c r="P41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U41" t="inlineStr">
         <is>
-          <t>2026-05-13T07:49:35.777945</t>
+          <t>2026-09-18T00:52:59.694940</t>
         </is>
       </c>
       <c r="V41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Y41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC41" s="2" t="n">
         <v>0</v>
@@ -6520,73 +6518,67 @@
       <c r="J52" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K52" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L52" t="inlineStr">
         <is>
           <t>Rəyasət Heyəti</t>
         </is>
       </c>
       <c r="M52" t="inlineStr">
         <is>
           <t>Web of Science</t>
         </is>
       </c>
       <c r="N52" t="inlineStr">
         <is>
           <t>https://www.webofscience.com/wos/author/record/IQU-8958-2023</t>
         </is>
       </c>
-      <c r="O52" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="O52" t="inlineStr"/>
       <c r="P52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R52" s="2" t="n">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="S52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T52" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="U52" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="U52" t="inlineStr"/>
       <c r="V52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Y52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD52" s="2" t="n">
@@ -6700,47 +6692,176 @@
       <c r="AA53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI53" s="2" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" s="2" t="n">
+        <v>3252</v>
+      </c>
+      <c r="B54" t="inlineStr">
+        <is>
+          <t>Tuncay</t>
+        </is>
+      </c>
+      <c r="C54" t="inlineStr">
+        <is>
+          <t>Həbib oğlu</t>
+        </is>
+      </c>
+      <c r="D54" t="inlineStr">
+        <is>
+          <t>Həbibbəyli</t>
+        </is>
+      </c>
+      <c r="E54" t="inlineStr">
+        <is>
+          <t>texnika üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="F54" t="inlineStr"/>
+      <c r="G54" s="3" t="n">
+        <v>35092</v>
+      </c>
+      <c r="H54" t="inlineStr">
+        <is>
+          <t>&amp;quot;Elektron Akademiya&amp;quot; şöbəsi</t>
+        </is>
+      </c>
+      <c r="I54" t="inlineStr">
+        <is>
+          <t>Baş mütəxəssis</t>
+        </is>
+      </c>
+      <c r="J54" t="inlineStr">
+        <is>
+          <t>scientific</t>
+        </is>
+      </c>
+      <c r="K54" t="inlineStr">
+        <is>
+          <t>current</t>
+        </is>
+      </c>
+      <c r="L54" t="inlineStr">
+        <is>
+          <t>Rəyasət Heyəti</t>
+        </is>
+      </c>
+      <c r="M54" t="inlineStr">
+        <is>
+          <t>Web of Science</t>
+        </is>
+      </c>
+      <c r="N54" t="inlineStr">
+        <is>
+          <t>https://www.webofscience.com/wos/author/record/JZC-7539-2024</t>
+        </is>
+      </c>
+      <c r="O54" s="2" t="n">
+        <v>5664</v>
+      </c>
+      <c r="P54" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q54" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="R54" s="2" t="n">
+        <v>6</v>
+      </c>
+      <c r="S54" s="2" t="n">
+        <v>4</v>
+      </c>
+      <c r="T54" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="U54" t="inlineStr">
+        <is>
+          <t>2026-09-18T00:52:59.694940</t>
+        </is>
+      </c>
+      <c r="V54" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="W54" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="X54" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="Y54" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z54" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA54" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB54" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC54" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AD54" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE54" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="AF54" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AG54" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AH54" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AI54" s="2" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>