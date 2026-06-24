--- v0 (2026-04-16)
+++ v1 (2026-06-24)
@@ -682,51 +682,51 @@
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>Xan qızı</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>Babaxanova</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>tarix üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="F2" t="inlineStr"/>
       <c r="G2" t="inlineStr"/>
       <c r="H2" t="inlineStr">
         <is>
           <t>Beynəlxalq əlaqələr və Əlyazmaların elmi ekspozisiyası</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M2" t="inlineStr"/>
       <c r="N2" t="inlineStr"/>
       <c r="O2" t="inlineStr"/>
       <c r="P2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q2" s="2" t="n">
         <v>0</v>
@@ -1122,51 +1122,51 @@
       <c r="B6" t="inlineStr">
         <is>
           <t>Qutiyera</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>Ələsgər qızı</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>Cəfərova</t>
         </is>
       </c>
       <c r="E6" t="inlineStr"/>
       <c r="F6" t="inlineStr"/>
       <c r="G6" t="inlineStr"/>
       <c r="H6" t="inlineStr">
         <is>
           <t>Biblioqrafiya</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M6" t="inlineStr"/>
       <c r="N6" t="inlineStr"/>
       <c r="O6" t="inlineStr"/>
       <c r="P6" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q6" s="2" t="n">
         <v>0</v>
@@ -1465,51 +1465,51 @@
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>Həsənzadə</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>tarix elmləri doktoru</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G9" t="inlineStr"/>
       <c r="H9" t="inlineStr">
         <is>
           <t>Çap kitablarınn tədqiqi</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M9" t="inlineStr"/>
       <c r="N9" t="inlineStr"/>
       <c r="O9" t="inlineStr"/>
       <c r="P9" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q9" s="2" t="n">
         <v>0</v>
@@ -1901,51 +1901,51 @@
       <c r="B13" t="inlineStr">
         <is>
           <t>Səadət</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>Rafahət qızı</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>Mustafayeva</t>
         </is>
       </c>
       <c r="E13" t="inlineStr"/>
       <c r="F13" t="inlineStr"/>
       <c r="G13" t="inlineStr"/>
       <c r="H13" t="inlineStr">
         <is>
           <t>Elektron xidmətlər</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M13" t="inlineStr"/>
       <c r="N13" t="inlineStr"/>
       <c r="O13" t="inlineStr"/>
       <c r="P13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q13" s="2" t="n">
         <v>0</v>
@@ -2018,99 +2018,99 @@
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>Mustafayeva</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>filologiya üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G14" t="inlineStr"/>
       <c r="H14" t="inlineStr">
         <is>
           <t>Elmi xidmət</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
           <t>AMEA DərgiPark</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
           <t>https://iremb.anas.az/users_profile/1031/2/#ameadergipark</t>
         </is>
       </c>
       <c r="O14" s="2" t="n">
         <v>2924</v>
       </c>
       <c r="P14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U14" t="inlineStr">
         <is>
-          <t>2026-04-09T13:23:53.463798</t>
+          <t>2026-06-05T00:10:42.630572</t>
         </is>
       </c>
       <c r="V14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X14" s="2" t="n">
         <v>2</v>
       </c>
       <c r="Y14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC14" s="2" t="n">
         <v>0</v>
@@ -2908,51 +2908,51 @@
       <c r="B22" t="inlineStr">
         <is>
           <t>Zaur</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>Zumrat oğlu</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Orucov</t>
         </is>
       </c>
       <c r="E22" t="inlineStr"/>
       <c r="F22" t="inlineStr"/>
       <c r="G22" t="inlineStr"/>
       <c r="H22" t="inlineStr">
         <is>
           <t>Əlyazmaların gigiyenası və bərpası laboratoriyası</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M22" t="inlineStr"/>
       <c r="N22" t="inlineStr"/>
       <c r="O22" t="inlineStr"/>
       <c r="P22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q22" s="2" t="n">
         <v>0</v>
@@ -3142,99 +3142,99 @@
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Bağırov</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>filologiya üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G24" t="inlineStr"/>
       <c r="H24" t="inlineStr">
         <is>
           <t>Əlyazmaların və əski çap kitablarının tərcüməsi</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M24" t="inlineStr">
         <is>
           <t>AMEA DərgiPark</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
           <t>https://iremb.anas.az/users_profile/1042/2/#ameadergipark</t>
         </is>
       </c>
       <c r="O24" s="2" t="n">
         <v>2925</v>
       </c>
       <c r="P24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U24" t="inlineStr">
         <is>
-          <t>2026-04-09T13:23:53.471804</t>
+          <t>2026-06-05T00:10:42.639594</t>
         </is>
       </c>
       <c r="V24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X24" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Y24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC24" s="2" t="n">
         <v>0</v>
@@ -4040,51 +4040,51 @@
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>Şərifov</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>filologiya elmləri doktoru</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>Professor</t>
         </is>
       </c>
       <c r="G32" t="inlineStr"/>
       <c r="H32" t="inlineStr">
         <is>
           <t>Ərəbdilli əlyazmaların tədqiqi</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J32" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M32" t="inlineStr"/>
       <c r="N32" t="inlineStr"/>
       <c r="O32" t="inlineStr"/>
       <c r="P32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q32" s="2" t="n">
         <v>0</v>
@@ -5311,51 +5311,51 @@
       <c r="N43" t="inlineStr">
         <is>
           <t>https://iremb.anas.az/users_profile/1062/2/#ameadergipark</t>
         </is>
       </c>
       <c r="O43" s="2" t="n">
         <v>3176</v>
       </c>
       <c r="P43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U43" t="inlineStr">
         <is>
-          <t>2026-04-09T13:23:53.478813</t>
+          <t>2026-06-05T00:10:42.646606</t>
         </is>
       </c>
       <c r="V43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X43" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Y43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC43" s="2" t="n">
         <v>0</v>
@@ -5612,51 +5612,51 @@
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>Göyüşov</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
           <t>filologiya elmləri doktoru</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>Professor</t>
         </is>
       </c>
       <c r="G46" t="inlineStr"/>
       <c r="H46" t="inlineStr">
         <is>
           <t>Farsdilli əlyazmaların tədqiqi</t>
         </is>
       </c>
       <c r="I46" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J46" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K46" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L46" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M46" t="inlineStr"/>
       <c r="N46" t="inlineStr"/>
       <c r="O46" t="inlineStr"/>
       <c r="P46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q46" s="2" t="n">
         <v>0</v>
@@ -6855,51 +6855,51 @@
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>Kərimov</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
           <t>filologiya elmləri doktoru</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G57" t="inlineStr"/>
       <c r="H57" t="inlineStr">
         <is>
           <t>Qərbi Azərbaycan və Qarabağ əlyazmalarının tədqiqi</t>
         </is>
       </c>
       <c r="I57" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J57" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K57" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L57" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M57" t="inlineStr"/>
       <c r="N57" t="inlineStr"/>
       <c r="O57" t="inlineStr"/>
       <c r="P57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q57" s="2" t="n">
         <v>0</v>
@@ -7085,51 +7085,51 @@
       </c>
       <c r="C59" t="inlineStr">
         <is>
           <t>Vaqif qızı</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>Babayeva</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
           <t>filologiya üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="F59" t="inlineStr"/>
       <c r="G59" t="inlineStr"/>
       <c r="H59" t="inlineStr">
         <is>
           <t>Multidissiplinar əlyazmaların tədqiqi</t>
         </is>
       </c>
       <c r="I59" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J59" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K59" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L59" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M59" t="inlineStr"/>
       <c r="N59" t="inlineStr"/>
       <c r="O59" t="inlineStr"/>
       <c r="P59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q59" s="2" t="n">
         <v>0</v>
@@ -7307,51 +7307,51 @@
       </c>
       <c r="C61" t="inlineStr">
         <is>
           <t>Baloğlan qızı</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>İskəndərli</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
           <t>filologiya üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="F61" t="inlineStr"/>
       <c r="G61" t="inlineStr"/>
       <c r="H61" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi əlyazmalarının tədqiqi</t>
         </is>
       </c>
       <c r="I61" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J61" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K61" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L61" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M61" t="inlineStr"/>
       <c r="N61" t="inlineStr"/>
       <c r="O61" t="inlineStr"/>
       <c r="P61" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q61" s="2" t="n">
         <v>0</v>
@@ -8199,51 +8199,51 @@
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
           <t>Səmədova</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
           <t>filologiya elmləri doktoru</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G69" t="inlineStr"/>
       <c r="H69" t="inlineStr">
         <is>
           <t>Şəxsi arxivlərin tədqiqi</t>
         </is>
       </c>
       <c r="I69" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J69" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K69" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L69" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M69" t="inlineStr"/>
       <c r="N69" t="inlineStr"/>
       <c r="O69" t="inlineStr"/>
       <c r="P69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q69" s="2" t="n">
         <v>0</v>
@@ -8481,51 +8481,51 @@
       <c r="N71" t="inlineStr">
         <is>
           <t>https://iremb.anas.az/users_profile/1096/2/#ameadergipark</t>
         </is>
       </c>
       <c r="O71" s="2" t="n">
         <v>2923</v>
       </c>
       <c r="P71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U71" t="inlineStr">
         <is>
-          <t>2026-04-09T13:23:53.496368</t>
+          <t>2026-06-05T00:10:42.665163</t>
         </is>
       </c>
       <c r="V71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X71" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Y71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC71" s="2" t="n">
         <v>0</v>
@@ -9555,51 +9555,51 @@
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
           <t>Hacıyeva</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
           <t>filologiya elmləri doktoru</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G81" t="inlineStr"/>
       <c r="H81" t="inlineStr">
         <is>
           <t>Türk dünyası əlyazmalarının tədqiqi</t>
         </is>
       </c>
       <c r="I81" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J81" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K81" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L81" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M81" t="inlineStr"/>
       <c r="N81" t="inlineStr"/>
       <c r="O81" t="inlineStr"/>
       <c r="P81" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q81" s="2" t="n">
         <v>0</v>
@@ -10560,51 +10560,51 @@
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
           <t>Rəhimova</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
           <t>filologiya üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G90" t="inlineStr"/>
       <c r="H90" t="inlineStr">
         <is>
           <t>Türkdilli əlyazmaların tədqiqi</t>
         </is>
       </c>
       <c r="I90" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J90" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K90" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L90" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M90" t="inlineStr"/>
       <c r="N90" t="inlineStr"/>
       <c r="O90" t="inlineStr"/>
       <c r="P90" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q90" s="2" t="n">
         <v>0</v>
@@ -12112,51 +12112,51 @@
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
           <t>Yusifova</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
           <t>filologiya üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G104" t="inlineStr"/>
       <c r="H104" t="inlineStr">
         <is>
           <t>Təhsil</t>
         </is>
       </c>
       <c r="I104" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J104" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K104" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L104" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M104" t="inlineStr"/>
       <c r="N104" t="inlineStr"/>
       <c r="O104" t="inlineStr"/>
       <c r="P104" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q104" s="2" t="n">
         <v>0</v>
@@ -12221,51 +12221,51 @@
       <c r="B105" t="inlineStr">
         <is>
           <t>Sevinc</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
           <t>Eldar qızı</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
           <t>Həzrətquliyeva</t>
         </is>
       </c>
       <c r="E105" t="inlineStr"/>
       <c r="F105" t="inlineStr"/>
       <c r="G105" t="inlineStr"/>
       <c r="H105" t="inlineStr">
         <is>
           <t>Əlyazmaların elektron resursları</t>
         </is>
       </c>
       <c r="I105" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J105" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K105" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L105" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M105" t="inlineStr"/>
       <c r="N105" t="inlineStr"/>
       <c r="O105" t="inlineStr"/>
       <c r="P105" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q105" s="2" t="n">
         <v>0</v>