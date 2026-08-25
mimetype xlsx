--- v1 (2026-06-24)
+++ v2 (2026-08-25)
@@ -427,79 +427,79 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AI120"/>
+  <dimension ref="A1:AI118"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="12" customWidth="1" min="2" max="2"/>
     <col width="18" customWidth="1" min="3" max="3"/>
     <col width="16" customWidth="1" min="4" max="4"/>
-    <col width="34" customWidth="1" min="5" max="5"/>
+    <col width="33" customWidth="1" min="5" max="5"/>
     <col width="15" customWidth="1" min="6" max="6"/>
     <col width="15" customWidth="1" min="7" max="7"/>
     <col width="56" customWidth="1" min="8" max="8"/>
-    <col width="19" customWidth="1" min="9" max="9"/>
+    <col width="40" customWidth="1" min="9" max="9"/>
     <col width="15" customWidth="1" min="10" max="10"/>
     <col width="9" customWidth="1" min="11" max="11"/>
     <col width="44" customWidth="1" min="12" max="12"/>
     <col width="16" customWidth="1" min="13" max="13"/>
     <col width="59" customWidth="1" min="14" max="14"/>
     <col width="12" customWidth="1" min="15" max="15"/>
     <col width="13" customWidth="1" min="16" max="16"/>
     <col width="16" customWidth="1" min="17" max="17"/>
     <col width="17" customWidth="1" min="18" max="18"/>
     <col width="40" customWidth="1" min="19" max="19"/>
     <col width="45" customWidth="1" min="20" max="20"/>
-    <col width="28" customWidth="1" min="21" max="21"/>
+    <col width="13" customWidth="1" min="21" max="21"/>
     <col width="9" customWidth="1" min="22" max="22"/>
     <col width="11" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="13" customWidth="1" min="25" max="25"/>
     <col width="20" customWidth="1" min="26" max="26"/>
     <col width="27" customWidth="1" min="27" max="27"/>
     <col width="30" customWidth="1" min="28" max="28"/>
     <col width="23" customWidth="1" min="29" max="29"/>
     <col width="25" customWidth="1" min="30" max="30"/>
     <col width="28" customWidth="1" min="31" max="31"/>
     <col width="27" customWidth="1" min="32" max="32"/>
     <col width="34" customWidth="1" min="33" max="33"/>
     <col width="23" customWidth="1" min="34" max="34"/>
     <col width="22" customWidth="1" min="35" max="35"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>employee_id</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>first_name</t>
@@ -673,52 +673,58 @@
     </row>
     <row r="2">
       <c r="A2" s="2" t="n">
         <v>1014</v>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Nigar</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>Xan qızı</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>Babaxanova</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>tarix üzrə fəlsəfə doktoru</t>
         </is>
       </c>
-      <c r="F2" t="inlineStr"/>
-      <c r="G2" t="inlineStr"/>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
+      <c r="G2" s="3" t="n">
+        <v>29634</v>
+      </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>Beynəlxalq əlaqələr və Əlyazmaların elmi ekspozisiyası</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
@@ -764,78 +770,80 @@
       </c>
       <c r="AC2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI2" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
-        <v>1015</v>
+        <v>1017</v>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Zəhra</t>
+          <t>Gülnarə</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>Məhərrəm qızı</t>
+          <t>Mehdi qızı</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>Qəniyeva</t>
+          <t>Ağayeva</t>
         </is>
       </c>
       <c r="E3" t="inlineStr"/>
       <c r="F3" t="inlineStr"/>
-      <c r="G3" t="inlineStr"/>
+      <c r="G3" s="3" t="n">
+        <v>34631</v>
+      </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>Biblioqrafiya</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>Kiçik elmi işçi</t>
+          <t>Baş mütəxəssis</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M3" t="inlineStr"/>
       <c r="N3" t="inlineStr"/>
       <c r="O3" t="inlineStr"/>
       <c r="P3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q3" s="2" t="n">
         <v>0</v>
@@ -873,82 +881,80 @@
       </c>
       <c r="AC3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI3" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
-        <v>1016</v>
+        <v>1018</v>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Aytən</t>
+          <t>Qutiyera</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>Qəzənfər qızı</t>
+          <t>Ələsgər qızı</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>Əliyeva</t>
-[...6 lines deleted...]
-      </c>
+          <t>Cəfərova</t>
+        </is>
+      </c>
+      <c r="E4" t="inlineStr"/>
       <c r="F4" t="inlineStr"/>
-      <c r="G4" t="inlineStr"/>
+      <c r="G4" s="3" t="n">
+        <v>23637</v>
+      </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>Biblioqrafiya</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>Böyük elmi işçi</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M4" t="inlineStr"/>
       <c r="N4" t="inlineStr"/>
       <c r="O4" t="inlineStr"/>
       <c r="P4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q4" s="2" t="n">
         <v>0</v>
@@ -986,78 +992,80 @@
       </c>
       <c r="AC4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI4" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
-        <v>1017</v>
+        <v>1020</v>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Gülnarə</t>
+          <t>Sonaxanım</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>Mehdi qızı</t>
+          <t>Həmid qızı</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>Ağayeva</t>
+          <t>Hadıyeva</t>
         </is>
       </c>
       <c r="E5" t="inlineStr"/>
       <c r="F5" t="inlineStr"/>
-      <c r="G5" t="inlineStr"/>
+      <c r="G5" s="3" t="n">
+        <v>22451</v>
+      </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>Biblioqrafiya</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>Baş mütəxəssis</t>
+          <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M5" t="inlineStr"/>
       <c r="N5" t="inlineStr"/>
       <c r="O5" t="inlineStr"/>
       <c r="P5" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q5" s="2" t="n">
         <v>0</v>
@@ -1095,73 +1103,83 @@
       </c>
       <c r="AC5" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD5" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE5" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF5" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG5" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH5" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI5" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
-        <v>1018</v>
+        <v>1026</v>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Qutiyera</t>
+          <t>Tahirə</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>Ələsgər qızı</t>
+          <t>Dadaş qızı</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>Cəfərova</t>
-[...4 lines deleted...]
-      <c r="G6" t="inlineStr"/>
+          <t>Həsənzadə</t>
+        </is>
+      </c>
+      <c r="E6" t="inlineStr">
+        <is>
+          <t>tarix elmləri doktoru</t>
+        </is>
+      </c>
+      <c r="F6" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
+      <c r="G6" s="3" t="n">
+        <v>15349</v>
+      </c>
       <c r="H6" t="inlineStr">
         <is>
-          <t>Biblioqrafiya</t>
+          <t>Çap kitablarınn tədqiqi</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M6" t="inlineStr"/>
       <c r="N6" t="inlineStr"/>
       <c r="O6" t="inlineStr"/>
@@ -1204,78 +1222,80 @@
       </c>
       <c r="AC6" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD6" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE6" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF6" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG6" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH6" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI6" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
-        <v>1020</v>
+        <v>1028</v>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Sonaxanım</t>
+          <t>Hikmət</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>Həmid qızı</t>
+          <t>Zabil oğlu</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>Hadıyeva</t>
+          <t>Rzazadə</t>
         </is>
       </c>
       <c r="E7" t="inlineStr"/>
       <c r="F7" t="inlineStr"/>
-      <c r="G7" t="inlineStr"/>
+      <c r="G7" s="3" t="n">
+        <v>35256</v>
+      </c>
       <c r="H7" t="inlineStr">
         <is>
-          <t>Biblioqrafiya</t>
+          <t>Çap kitablarınn tədqiqi</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>Böyük elmi işçi</t>
+          <t>Mütəxəssis</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M7" t="inlineStr"/>
       <c r="N7" t="inlineStr"/>
       <c r="O7" t="inlineStr"/>
       <c r="P7" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q7" s="2" t="n">
         <v>0</v>
@@ -1313,86 +1333,80 @@
       </c>
       <c r="AC7" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD7" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE7" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF7" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG7" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH7" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI7" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
-        <v>1021</v>
+        <v>1029</v>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Aybəniz</t>
+          <t>Səba</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>İbrahim qızı</t>
+          <t>Ramiz qızı</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>Əliyeva</t>
-[...12 lines deleted...]
-      <c r="G8" t="inlineStr"/>
+          <t>Verdiyeva</t>
+        </is>
+      </c>
+      <c r="E8" t="inlineStr"/>
+      <c r="F8" t="inlineStr"/>
+      <c r="G8" s="3" t="n">
+        <v>31970</v>
+      </c>
       <c r="H8" t="inlineStr">
         <is>
-          <t>Biblioqrafiya</t>
+          <t>Çap kitablarınn tədqiqi</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>Baş elmi işçi</t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M8" t="inlineStr"/>
       <c r="N8" t="inlineStr"/>
       <c r="O8" t="inlineStr"/>
       <c r="P8" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q8" s="2" t="n">
         <v>0</v>
@@ -1430,105 +1444,115 @@
       </c>
       <c r="AC8" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD8" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE8" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF8" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG8" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH8" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI8" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
-        <v>1026</v>
+        <v>1031</v>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Tahirə</t>
+          <t>Nailə</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>Dadaş qızı</t>
+          <t>Balabəy qızı</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>Həsənzadə</t>
+          <t>Mustafayeva</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>tarix elmləri doktoru</t>
+          <t>filologiya üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
-      <c r="G9" t="inlineStr"/>
+      <c r="G9" s="3" t="n">
+        <v>25904</v>
+      </c>
       <c r="H9" t="inlineStr">
         <is>
-          <t>Çap kitablarınn tədqiqi</t>
+          <t>Elmi xidmət</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
-      <c r="M9" t="inlineStr"/>
-      <c r="N9" t="inlineStr"/>
+      <c r="M9" t="inlineStr">
+        <is>
+          <t>AMEA DərgiPark</t>
+        </is>
+      </c>
+      <c r="N9" t="inlineStr">
+        <is>
+          <t>https://iremb.anas.az/users_profile/1031/2/#ameadergipark</t>
+        </is>
+      </c>
       <c r="O9" t="inlineStr"/>
       <c r="P9" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q9" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R9" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S9" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T9" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U9" t="inlineStr"/>
       <c r="V9" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W9" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X9" s="2" t="n">
         <v>0</v>
@@ -1547,78 +1571,80 @@
       </c>
       <c r="AC9" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD9" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE9" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF9" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG9" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH9" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI9" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
-        <v>1027</v>
+        <v>1032</v>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Fatimə</t>
+          <t>Könül</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>Afil qızı</t>
+          <t>Aydın qızı</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>Qəhrəmanova</t>
+          <t>Əliyeva</t>
         </is>
       </c>
       <c r="E10" t="inlineStr"/>
       <c r="F10" t="inlineStr"/>
-      <c r="G10" t="inlineStr"/>
+      <c r="G10" s="3" t="n">
+        <v>27575</v>
+      </c>
       <c r="H10" t="inlineStr">
         <is>
-          <t>Çap kitablarınn tədqiqi</t>
+          <t>Elmi xidmət</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t>Baş kitabxanaçı</t>
+          <t>Mütəxəssis</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M10" t="inlineStr"/>
       <c r="N10" t="inlineStr"/>
       <c r="O10" t="inlineStr"/>
       <c r="P10" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q10" s="2" t="n">
         <v>0</v>
@@ -1656,78 +1682,80 @@
       </c>
       <c r="AC10" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD10" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE10" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF10" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG10" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH10" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI10" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
-        <v>1028</v>
+        <v>1033</v>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Hikmət</t>
+          <t>Zinaida</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>Zabil oğlu</t>
+          <t>Nəsrəddin qızı</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>Rzazadə</t>
+          <t>Nağıyeva</t>
         </is>
       </c>
       <c r="E11" t="inlineStr"/>
       <c r="F11" t="inlineStr"/>
-      <c r="G11" t="inlineStr"/>
+      <c r="G11" s="3" t="n">
+        <v>31122</v>
+      </c>
       <c r="H11" t="inlineStr">
         <is>
-          <t>Çap kitablarınn tədqiqi</t>
+          <t>Elmi xidmət</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
-          <t>Mütəxəssis</t>
+          <t>Müşaiyətçi</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M11" t="inlineStr"/>
       <c r="N11" t="inlineStr"/>
       <c r="O11" t="inlineStr"/>
       <c r="P11" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q11" s="2" t="n">
         <v>0</v>
@@ -1765,78 +1793,80 @@
       </c>
       <c r="AC11" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD11" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE11" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF11" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG11" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH11" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI11" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
-        <v>1029</v>
+        <v>1035</v>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Səba</t>
+          <t>Aidə</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>Ramiz qızı</t>
+          <t>Eldar qızı</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>Verdiyeva</t>
+          <t>Müseyibova</t>
         </is>
       </c>
       <c r="E12" t="inlineStr"/>
       <c r="F12" t="inlineStr"/>
-      <c r="G12" t="inlineStr"/>
+      <c r="G12" s="3" t="n">
+        <v>29874</v>
+      </c>
       <c r="H12" t="inlineStr">
         <is>
-          <t>Çap kitablarınn tədqiqi</t>
+          <t>Əlyazmaların elektron resursları</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
-          <t>Elmi işçi</t>
+          <t>Mütəxəssis</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M12" t="inlineStr"/>
       <c r="N12" t="inlineStr"/>
       <c r="O12" t="inlineStr"/>
       <c r="P12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q12" s="2" t="n">
         <v>0</v>
@@ -1874,78 +1904,80 @@
       </c>
       <c r="AC12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI12" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
-        <v>1030</v>
+        <v>1037</v>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Səadət</t>
+          <t>Sevinc</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>Rafahət qızı</t>
+          <t>Əjdər qızı</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>Mustafayeva</t>
+          <t>Dadaşova</t>
         </is>
       </c>
       <c r="E13" t="inlineStr"/>
       <c r="F13" t="inlineStr"/>
-      <c r="G13" t="inlineStr"/>
+      <c r="G13" s="3" t="n">
+        <v>27383</v>
+      </c>
       <c r="H13" t="inlineStr">
         <is>
-          <t>Elektron xidmətlər</t>
+          <t>Əlyazmaların elmi ekspozisiyası və təqdimi</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
-          <t>Şöbə müdiri</t>
+          <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M13" t="inlineStr"/>
       <c r="N13" t="inlineStr"/>
       <c r="O13" t="inlineStr"/>
       <c r="P13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q13" s="2" t="n">
         <v>0</v>
@@ -1983,209 +2015,191 @@
       </c>
       <c r="AC13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI13" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
-        <v>1031</v>
+        <v>1038</v>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Nailə</t>
+          <t>Mərcan</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>Balabəy qızı</t>
+          <t>Mahir qızı</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>Mustafayeva</t>
-[...12 lines deleted...]
-      <c r="G14" t="inlineStr"/>
+          <t>Hüseynova</t>
+        </is>
+      </c>
+      <c r="E14" t="inlineStr"/>
+      <c r="F14" t="inlineStr"/>
+      <c r="G14" s="3" t="n">
+        <v>32715</v>
+      </c>
       <c r="H14" t="inlineStr">
         <is>
-          <t>Elmi xidmət</t>
+          <t>Əlyazmaların elmi ekspozisiyası və təqdimi</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
-          <t>Şöbə müdiri</t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
-      <c r="M14" t="inlineStr">
-[...11 lines deleted...]
-      </c>
+      <c r="M14" t="inlineStr"/>
+      <c r="N14" t="inlineStr"/>
+      <c r="O14" t="inlineStr"/>
       <c r="P14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T14" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="U14" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="U14" t="inlineStr"/>
       <c r="V14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X14" s="2" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="Y14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE14" s="2" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AF14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI14" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="n">
-        <v>1032</v>
+        <v>1039</v>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Könül</t>
+          <t>Təhminə</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>Aydın qızı</t>
+          <t>Hafiz qızı</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>Əliyeva</t>
+          <t>Tağıyeva</t>
         </is>
       </c>
       <c r="E15" t="inlineStr"/>
       <c r="F15" t="inlineStr"/>
-      <c r="G15" t="inlineStr"/>
+      <c r="G15" s="3" t="n">
+        <v>31821</v>
+      </c>
       <c r="H15" t="inlineStr">
         <is>
-          <t>Elmi xidmət</t>
+          <t>Əlyazmaların gigiyenası və bərpası laboratoriyası</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
-          <t>Mütəxəssis</t>
+          <t>Baş mütəxəssis</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M15" t="inlineStr"/>
       <c r="N15" t="inlineStr"/>
       <c r="O15" t="inlineStr"/>
       <c r="P15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q15" s="2" t="n">
         <v>0</v>
@@ -2223,78 +2237,80 @@
       </c>
       <c r="AC15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI15" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
-        <v>1033</v>
+        <v>1040</v>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Zinaida</t>
+          <t>Zaur</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>Nəsrəddin qızı</t>
+          <t>Zumrat oğlu</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>Nağıyeva</t>
+          <t>Orucov</t>
         </is>
       </c>
       <c r="E16" t="inlineStr"/>
       <c r="F16" t="inlineStr"/>
-      <c r="G16" t="inlineStr"/>
+      <c r="G16" s="3" t="n">
+        <v>28389</v>
+      </c>
       <c r="H16" t="inlineStr">
         <is>
-          <t>Elmi xidmət</t>
+          <t>Əlyazmaların gigiyenası və bərpası laboratoriyası</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
-          <t>Müşaiyətçi</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M16" t="inlineStr"/>
       <c r="N16" t="inlineStr"/>
       <c r="O16" t="inlineStr"/>
       <c r="P16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q16" s="2" t="n">
         <v>0</v>
@@ -2332,78 +2348,88 @@
       </c>
       <c r="AC16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI16" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="n">
-        <v>1035</v>
+        <v>1041</v>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Aidə</t>
+          <t>Zəkiyyə</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>Eldar qızı</t>
+          <t>Ağababa qızı</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>Müseyibova</t>
-[...4 lines deleted...]
-      <c r="G17" t="inlineStr"/>
+          <t>Əbilova</t>
+        </is>
+      </c>
+      <c r="E17" t="inlineStr">
+        <is>
+          <t>fəlsəfə elmləri doktoru</t>
+        </is>
+      </c>
+      <c r="F17" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
+      <c r="G17" s="3" t="n">
+        <v>22670</v>
+      </c>
       <c r="H17" t="inlineStr">
         <is>
-          <t>Əlyazmaların elektron resursları</t>
+          <t>Əlyazmaların və əski çap kitablarının tərcüməsi</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
-          <t>Mütəxəssis</t>
+          <t>Baş elmi işçi</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M17" t="inlineStr"/>
       <c r="N17" t="inlineStr"/>
       <c r="O17" t="inlineStr"/>
       <c r="P17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q17" s="2" t="n">
         <v>0</v>
@@ -2441,82 +2467,84 @@
       </c>
       <c r="AC17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI17" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="n">
-        <v>1036</v>
+        <v>1046</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Nəzrin</t>
+          <t>Şəfiqə</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>Asif qızı</t>
+          <t>Dəmir qızı</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>Rzayeva</t>
+          <t>Abdullayeva</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>filologiya üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="F18" t="inlineStr"/>
-      <c r="G18" t="inlineStr"/>
+      <c r="G18" s="3" t="n">
+        <v>19636</v>
+      </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t>Əlyazmaların elmi ekspozisiyası və təqdimi</t>
+          <t>Əlyazmaların və əski çap kitablarının tərcüməsi</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
-          <t>Böyük elmi işçi</t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M18" t="inlineStr"/>
       <c r="N18" t="inlineStr"/>
       <c r="O18" t="inlineStr"/>
       <c r="P18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q18" s="2" t="n">
         <v>0</v>
@@ -2554,73 +2582,75 @@
       </c>
       <c r="AC18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI18" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="n">
-        <v>1037</v>
+        <v>1047</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Sevinc</t>
+          <t>Sona</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>Əjdər qızı</t>
+          <t>Adil qızı</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>Dadaşova</t>
+          <t>Cabbarzadə</t>
         </is>
       </c>
       <c r="E19" t="inlineStr"/>
       <c r="F19" t="inlineStr"/>
-      <c r="G19" t="inlineStr"/>
+      <c r="G19" s="3" t="n">
+        <v>23913</v>
+      </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>Əlyazmaların elmi ekspozisiyası və təqdimi</t>
+          <t>Əlyazmaların və əski çap kitablarının tərcüməsi</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M19" t="inlineStr"/>
       <c r="N19" t="inlineStr"/>
       <c r="O19" t="inlineStr"/>
@@ -2663,78 +2693,80 @@
       </c>
       <c r="AC19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI19" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="n">
-        <v>1038</v>
+        <v>1048</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Mərcan</t>
+          <t>Əsmət</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>Mahir qızı</t>
+          <t>Qurban qızı</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>Hüseynova</t>
+          <t>Məhərrəmova</t>
         </is>
       </c>
       <c r="E20" t="inlineStr"/>
       <c r="F20" t="inlineStr"/>
-      <c r="G20" t="inlineStr"/>
+      <c r="G20" s="3" t="n">
+        <v>22424</v>
+      </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>Əlyazmaların elmi ekspozisiyası və təqdimi</t>
+          <t>Nizami Gəncəvi əlyazmalarının tədqiqi</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
-          <t>Elmi işçi</t>
+          <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M20" t="inlineStr"/>
       <c r="N20" t="inlineStr"/>
       <c r="O20" t="inlineStr"/>
       <c r="P20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q20" s="2" t="n">
         <v>0</v>
@@ -2772,78 +2804,80 @@
       </c>
       <c r="AC20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI20" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="n">
-        <v>1039</v>
+        <v>1049</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Təhminə</t>
+          <t>Nigar</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>Hafiz qızı</t>
+          <t>Laçın qızı</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>Tağıyeva</t>
+          <t>Məmmədova</t>
         </is>
       </c>
       <c r="E21" t="inlineStr"/>
       <c r="F21" t="inlineStr"/>
-      <c r="G21" t="inlineStr"/>
+      <c r="G21" s="3" t="n">
+        <v>27088</v>
+      </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t>Əlyazmaların gigiyenası və bərpası laboratoriyası</t>
+          <t>Əlyazmaların və əski çap kitablarının tərcüməsi</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
-          <t>Baş mütəxəssis</t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M21" t="inlineStr"/>
       <c r="N21" t="inlineStr"/>
       <c r="O21" t="inlineStr"/>
       <c r="P21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q21" s="2" t="n">
         <v>0</v>
@@ -2881,78 +2915,80 @@
       </c>
       <c r="AC21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI21" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="n">
-        <v>1040</v>
+        <v>1050</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Zaur</t>
+          <t>Günel</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>Zumrat oğlu</t>
+          <t>Cahangir qızı</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>Orucov</t>
+          <t>Cəfərova</t>
         </is>
       </c>
       <c r="E22" t="inlineStr"/>
       <c r="F22" t="inlineStr"/>
-      <c r="G22" t="inlineStr"/>
+      <c r="G22" s="3" t="n">
+        <v>32668</v>
+      </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>Əlyazmaların gigiyenası və bərpası laboratoriyası</t>
+          <t>Əlyazmaların və əski çap kitablarının tərcüməsi</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
-          <t>Şöbə müdiri</t>
+          <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M22" t="inlineStr"/>
       <c r="N22" t="inlineStr"/>
       <c r="O22" t="inlineStr"/>
       <c r="P22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q22" s="2" t="n">
         <v>0</v>
@@ -2990,86 +3026,88 @@
       </c>
       <c r="AC22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI22" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="n">
-        <v>1041</v>
+        <v>1051</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Zəkiyyə</t>
+          <t>Kamandar</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>Ağababa qızı</t>
+          <t>Kazım oğlu</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>Əbilova</t>
+          <t>Şərifov</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>filologiya elmləri doktoru</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>Dosent</t>
-[...2 lines deleted...]
-      <c r="G23" t="inlineStr"/>
+          <t>Professor</t>
+        </is>
+      </c>
+      <c r="G23" s="3" t="n">
+        <v>14630</v>
+      </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t>Əlyazmaların və əski çap kitablarının tərcüməsi</t>
+          <t>Ərəbdilli əlyazmaların tədqiqi</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
-          <t>Baş elmi işçi</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M23" t="inlineStr"/>
       <c r="N23" t="inlineStr"/>
       <c r="O23" t="inlineStr"/>
       <c r="P23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q23" s="2" t="n">
         <v>0</v>
@@ -3107,209 +3145,207 @@
       </c>
       <c r="AC23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI23" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="n">
-        <v>1042</v>
+        <v>1052</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>Əkrəm</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>Daxil oğlu</t>
+          <t>Bəhrəm</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>Bağırov</t>
+          <t>Həsənov</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>filologiya üzrə fəlsəfə doktoru</t>
+          <t>ilahiyyat üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
-      <c r="G24" t="inlineStr"/>
+      <c r="G24" s="3" t="n">
+        <v>29032</v>
+      </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t>Əlyazmaların və əski çap kitablarının tərcüməsi</t>
+          <t>Ərəbdilli əlyazmaların tədqiqi</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
-          <t>Şöbə müdiri</t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
-      <c r="M24" t="inlineStr">
-[...11 lines deleted...]
-      </c>
+      <c r="M24" t="inlineStr"/>
+      <c r="N24" t="inlineStr"/>
+      <c r="O24" t="inlineStr"/>
       <c r="P24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T24" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="U24" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="U24" t="inlineStr"/>
       <c r="V24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X24" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Y24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE24" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AF24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI24" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="n">
-        <v>1044</v>
+        <v>1053</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Səyalı</t>
+          <t>Rübabə</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>Ağa qızı</t>
+          <t>Bahadır qızı</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>Əliyeva</t>
-[...4 lines deleted...]
-      <c r="G25" t="inlineStr"/>
+          <t>Şirinova</t>
+        </is>
+      </c>
+      <c r="E25" t="inlineStr">
+        <is>
+          <t>fəlsəfə üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="F25" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
+      <c r="G25" s="3" t="n">
+        <v>24255</v>
+      </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t>Əlyazmaların və əski çap kitablarının tərcüməsi</t>
+          <t>Ərəbdilli əlyazmaların tədqiqi</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
-          <t>Böyük elmi işçi</t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M25" t="inlineStr"/>
       <c r="N25" t="inlineStr"/>
       <c r="O25" t="inlineStr"/>
       <c r="P25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q25" s="2" t="n">
         <v>0</v>
@@ -3347,78 +3383,84 @@
       </c>
       <c r="AC25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI25" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="n">
-        <v>1045</v>
+        <v>1054</v>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Xatirə</t>
+          <t>Xatın</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>Ələkbər qızı</t>
+          <t>Seyran qızı</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>Kərimova</t>
-[...2 lines deleted...]
-      <c r="E26" t="inlineStr"/>
+          <t>Cəfərli</t>
+        </is>
+      </c>
+      <c r="E26" t="inlineStr">
+        <is>
+          <t>filologiya üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
       <c r="F26" t="inlineStr"/>
-      <c r="G26" t="inlineStr"/>
+      <c r="G26" s="3" t="n">
+        <v>30029</v>
+      </c>
       <c r="H26" t="inlineStr">
         <is>
-          <t>Əlyazmaların və əski çap kitablarının tərcüməsi</t>
+          <t>Ərəbdilli əlyazmaların tədqiqi</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
-          <t>Elmi işçi</t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J26" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M26" t="inlineStr"/>
       <c r="N26" t="inlineStr"/>
       <c r="O26" t="inlineStr"/>
       <c r="P26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q26" s="2" t="n">
         <v>0</v>
@@ -3456,82 +3498,80 @@
       </c>
       <c r="AC26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI26" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="n">
-        <v>1046</v>
+        <v>1055</v>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Şəfiqə</t>
+          <t>Mətanət</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>Dəmir qızı</t>
+          <t>Fazil qızı</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>Abdullayeva</t>
-[...6 lines deleted...]
-      </c>
+          <t>Muradova</t>
+        </is>
+      </c>
+      <c r="E27" t="inlineStr"/>
       <c r="F27" t="inlineStr"/>
-      <c r="G27" t="inlineStr"/>
+      <c r="G27" s="3" t="n">
+        <v>26947</v>
+      </c>
       <c r="H27" t="inlineStr">
         <is>
-          <t>Əlyazmaların və əski çap kitablarının tərcüməsi</t>
+          <t>Ərəbdilli əlyazmaların tədqiqi</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
-          <t>Aparıcı elmi işçi</t>
+          <t>Baş mütəxəssis</t>
         </is>
       </c>
       <c r="J27" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M27" t="inlineStr"/>
       <c r="N27" t="inlineStr"/>
       <c r="O27" t="inlineStr"/>
       <c r="P27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q27" s="2" t="n">
         <v>0</v>
@@ -3569,73 +3609,75 @@
       </c>
       <c r="AC27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI27" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="n">
-        <v>1047</v>
+        <v>1056</v>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Sona</t>
+          <t>Məsmə</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>Adil qızı</t>
+          <t>Mahir qızı</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>Cabbarzadə</t>
+          <t>Mahmudova</t>
         </is>
       </c>
       <c r="E28" t="inlineStr"/>
       <c r="F28" t="inlineStr"/>
-      <c r="G28" t="inlineStr"/>
+      <c r="G28" s="3" t="n">
+        <v>27036</v>
+      </c>
       <c r="H28" t="inlineStr">
         <is>
-          <t>Əlyazmaların və əski çap kitablarının tərcüməsi</t>
+          <t>Ərəbdilli əlyazmaların tədqiqi</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="J28" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M28" t="inlineStr"/>
       <c r="N28" t="inlineStr"/>
       <c r="O28" t="inlineStr"/>
@@ -3678,73 +3720,75 @@
       </c>
       <c r="AC28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI28" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="n">
-        <v>1048</v>
+        <v>1057</v>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Əsmət</t>
+          <t>Nicabət</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>Qurban qızı</t>
+          <t>Nurislam qızı</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>Məhərrəmova</t>
+          <t>İslamova</t>
         </is>
       </c>
       <c r="E29" t="inlineStr"/>
       <c r="F29" t="inlineStr"/>
-      <c r="G29" t="inlineStr"/>
+      <c r="G29" s="3" t="n">
+        <v>28355</v>
+      </c>
       <c r="H29" t="inlineStr">
         <is>
-          <t>Nizami Gəncəvi əlyazmalarının tədqiqi</t>
+          <t>Ərəbdilli əlyazmaların tədqiqi</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="J29" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K29" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M29" t="inlineStr"/>
       <c r="N29" t="inlineStr"/>
       <c r="O29" t="inlineStr"/>
@@ -3787,78 +3831,80 @@
       </c>
       <c r="AC29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI29" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="n">
-        <v>1049</v>
+        <v>1058</v>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Nigar</t>
+          <t>Nuranə</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>Laçın qızı</t>
+          <t>Şahin qızı</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>Məmmədova</t>
+          <t>Çələbiyeva</t>
         </is>
       </c>
       <c r="E30" t="inlineStr"/>
       <c r="F30" t="inlineStr"/>
-      <c r="G30" t="inlineStr"/>
+      <c r="G30" s="3" t="n">
+        <v>32311</v>
+      </c>
       <c r="H30" t="inlineStr">
         <is>
-          <t>Əlyazmaların və əski çap kitablarının tərcüməsi</t>
+          <t>Ərəbdilli əlyazmaların tədqiqi</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
-          <t>Elmi işçi</t>
+          <t>Tərcüməçi</t>
         </is>
       </c>
       <c r="J30" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M30" t="inlineStr"/>
       <c r="N30" t="inlineStr"/>
       <c r="O30" t="inlineStr"/>
       <c r="P30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q30" s="2" t="n">
         <v>0</v>
@@ -3896,78 +3942,80 @@
       </c>
       <c r="AC30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI30" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="n">
-        <v>1050</v>
+        <v>1059</v>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Günel</t>
+          <t>Sevda</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>Cahangir qızı</t>
+          <t>Akif qızı</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>Cəfərova</t>
+          <t>Muradova</t>
         </is>
       </c>
       <c r="E31" t="inlineStr"/>
       <c r="F31" t="inlineStr"/>
-      <c r="G31" t="inlineStr"/>
+      <c r="G31" s="3" t="n">
+        <v>28625</v>
+      </c>
       <c r="H31" t="inlineStr">
         <is>
-          <t>Əlyazmaların və əski çap kitablarının tərcüməsi</t>
+          <t>Ərəbdilli əlyazmaların tədqiqi</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
-          <t>Kiçik elmi işçi</t>
+          <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="J31" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K31" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M31" t="inlineStr"/>
       <c r="N31" t="inlineStr"/>
       <c r="O31" t="inlineStr"/>
       <c r="P31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q31" s="2" t="n">
         <v>0</v>
@@ -4005,86 +4053,84 @@
       </c>
       <c r="AC31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI31" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="n">
-        <v>1051</v>
+        <v>1060</v>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Kamandar</t>
+          <t>Sevinc</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>Kazım oğlu</t>
+          <t>Bəhrəm qızı</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>Şərifov</t>
+          <t>Bayramova</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>filologiya elmləri doktoru</t>
-[...7 lines deleted...]
-      <c r="G32" t="inlineStr"/>
+          <t>filologiya üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="F32" t="inlineStr"/>
+      <c r="G32" s="3" t="n">
+        <v>27454</v>
+      </c>
       <c r="H32" t="inlineStr">
         <is>
           <t>Ərəbdilli əlyazmaların tədqiqi</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
-          <t>Şöbə müdiri</t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J32" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M32" t="inlineStr"/>
       <c r="N32" t="inlineStr"/>
       <c r="O32" t="inlineStr"/>
       <c r="P32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q32" s="2" t="n">
         <v>0</v>
@@ -4122,86 +4168,80 @@
       </c>
       <c r="AC32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI32" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="n">
-        <v>1052</v>
+        <v>1061</v>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Əkrəm</t>
+          <t>Sofiya</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>Bəhrəm</t>
+          <t>Vidadi qızı</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>Həsənov</t>
-[...12 lines deleted...]
-      <c r="G33" t="inlineStr"/>
+          <t>Babayeva</t>
+        </is>
+      </c>
+      <c r="E33" t="inlineStr"/>
+      <c r="F33" t="inlineStr"/>
+      <c r="G33" s="3" t="n">
+        <v>29163</v>
+      </c>
       <c r="H33" t="inlineStr">
         <is>
           <t>Ərəbdilli əlyazmaların tədqiqi</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
-          <t>Aparıcı elmi işçi</t>
+          <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="J33" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K33" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L33" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M33" t="inlineStr"/>
       <c r="N33" t="inlineStr"/>
       <c r="O33" t="inlineStr"/>
       <c r="P33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q33" s="2" t="n">
         <v>0</v>
@@ -4239,105 +4279,107 @@
       </c>
       <c r="AC33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI33" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="n">
-        <v>1053</v>
+        <v>1062</v>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Rübabə</t>
+          <t>Yeganə</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>Bahadır qızı</t>
+          <t>Vaqif qızı</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>Şirinova</t>
-[...12 lines deleted...]
-      <c r="G34" t="inlineStr"/>
+          <t>Rəhnulla</t>
+        </is>
+      </c>
+      <c r="E34" t="inlineStr"/>
+      <c r="F34" t="inlineStr"/>
+      <c r="G34" s="3" t="n">
+        <v>29584</v>
+      </c>
       <c r="H34" t="inlineStr">
         <is>
           <t>Ərəbdilli əlyazmaların tədqiqi</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
-          <t>Aparıcı elmi işçi</t>
+          <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="J34" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L34" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
-      <c r="M34" t="inlineStr"/>
-      <c r="N34" t="inlineStr"/>
+      <c r="M34" t="inlineStr">
+        <is>
+          <t>AMEA DərgiPark</t>
+        </is>
+      </c>
+      <c r="N34" t="inlineStr">
+        <is>
+          <t>https://iremb.anas.az/users_profile/1062/2/#ameadergipark</t>
+        </is>
+      </c>
       <c r="O34" t="inlineStr"/>
       <c r="P34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U34" t="inlineStr"/>
       <c r="V34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X34" s="2" t="n">
         <v>0</v>
@@ -4356,82 +4398,80 @@
       </c>
       <c r="AC34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI34" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="n">
-        <v>1054</v>
+        <v>1063</v>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Xatın</t>
+          <t>Zaur</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>Seyran qızı</t>
+          <t>Aley oğlu</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>Cəfərli</t>
-[...6 lines deleted...]
-      </c>
+          <t>Hacıyev</t>
+        </is>
+      </c>
+      <c r="E35" t="inlineStr"/>
       <c r="F35" t="inlineStr"/>
-      <c r="G35" t="inlineStr"/>
+      <c r="G35" s="3" t="n">
+        <v>30249</v>
+      </c>
       <c r="H35" t="inlineStr">
         <is>
           <t>Ərəbdilli əlyazmaların tədqiqi</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
-          <t>Aparıcı elmi işçi</t>
+          <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="J35" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L35" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M35" t="inlineStr"/>
       <c r="N35" t="inlineStr"/>
       <c r="O35" t="inlineStr"/>
       <c r="P35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q35" s="2" t="n">
         <v>0</v>
@@ -4469,78 +4509,86 @@
       </c>
       <c r="AC35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI35" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="n">
-        <v>1055</v>
+        <v>1066</v>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Mətanət</t>
+          <t>Nəsib</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>Fazil qızı</t>
+          <t>Cümşüd oğlu</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>Muradova</t>
-[...3 lines deleted...]
-      <c r="F36" t="inlineStr"/>
+          <t>Göyüşov</t>
+        </is>
+      </c>
+      <c r="E36" t="inlineStr">
+        <is>
+          <t>filologiya elmləri doktoru</t>
+        </is>
+      </c>
+      <c r="F36" t="inlineStr">
+        <is>
+          <t>Professor</t>
+        </is>
+      </c>
       <c r="G36" t="inlineStr"/>
       <c r="H36" t="inlineStr">
         <is>
-          <t>Ərəbdilli əlyazmaların tədqiqi</t>
+          <t>Farsdilli əlyazmaların tədqiqi</t>
         </is>
       </c>
       <c r="I36" t="inlineStr">
         <is>
-          <t>Baş mütəxəssis</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J36" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K36" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L36" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M36" t="inlineStr"/>
       <c r="N36" t="inlineStr"/>
       <c r="O36" t="inlineStr"/>
       <c r="P36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q36" s="2" t="n">
         <v>0</v>
@@ -4578,78 +4626,88 @@
       </c>
       <c r="AC36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI36" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="n">
-        <v>1056</v>
+        <v>1067</v>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Məsmə</t>
+          <t>Nazim</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>Mahir qızı</t>
+          <t>Xanbaba oğlu</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>Mahmudova</t>
-[...4 lines deleted...]
-      <c r="G37" t="inlineStr"/>
+          <t>Yarməmmədov</t>
+        </is>
+      </c>
+      <c r="E37" t="inlineStr">
+        <is>
+          <t>filologiya üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="F37" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
+      <c r="G37" s="3" t="n">
+        <v>20529</v>
+      </c>
       <c r="H37" t="inlineStr">
         <is>
-          <t>Ərəbdilli əlyazmaların tədqiqi</t>
+          <t>Farsdilli əlyazmaların tədqiqi</t>
         </is>
       </c>
       <c r="I37" t="inlineStr">
         <is>
-          <t>Böyük elmi işçi</t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J37" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K37" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L37" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M37" t="inlineStr"/>
       <c r="N37" t="inlineStr"/>
       <c r="O37" t="inlineStr"/>
       <c r="P37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q37" s="2" t="n">
         <v>0</v>
@@ -4687,78 +4745,84 @@
       </c>
       <c r="AC37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI37" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="n">
-        <v>1057</v>
+        <v>1068</v>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Nicabət</t>
+          <t>Aynurə</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>Nurislam qızı</t>
+          <t>Aydın qızı</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>İslamova</t>
-[...2 lines deleted...]
-      <c r="E38" t="inlineStr"/>
+          <t>Əliyeva</t>
+        </is>
+      </c>
+      <c r="E38" t="inlineStr">
+        <is>
+          <t>filologiya üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
       <c r="F38" t="inlineStr"/>
-      <c r="G38" t="inlineStr"/>
+      <c r="G38" s="3" t="n">
+        <v>28972</v>
+      </c>
       <c r="H38" t="inlineStr">
         <is>
-          <t>Ərəbdilli əlyazmaların tədqiqi</t>
+          <t>Farsdilli əlyazmaların tədqiqi</t>
         </is>
       </c>
       <c r="I38" t="inlineStr">
         <is>
-          <t>Böyük elmi işçi</t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J38" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K38" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L38" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M38" t="inlineStr"/>
       <c r="N38" t="inlineStr"/>
       <c r="O38" t="inlineStr"/>
       <c r="P38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q38" s="2" t="n">
         <v>0</v>
@@ -4796,78 +4860,82 @@
       </c>
       <c r="AC38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI38" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="n">
-        <v>1058</v>
+        <v>1069</v>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Nuranə</t>
+          <t>Aynurə</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>Şahin qızı</t>
+          <t>Əhmədağa qızı</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>Çələbiyeva</t>
-[...2 lines deleted...]
-      <c r="E39" t="inlineStr"/>
+          <t>Məmmədova</t>
+        </is>
+      </c>
+      <c r="E39" t="inlineStr">
+        <is>
+          <t>filologiya üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
       <c r="F39" t="inlineStr"/>
       <c r="G39" t="inlineStr"/>
       <c r="H39" t="inlineStr">
         <is>
-          <t>Ərəbdilli əlyazmaların tədqiqi</t>
+          <t>Farsdilli əlyazmaların tədqiqi</t>
         </is>
       </c>
       <c r="I39" t="inlineStr">
         <is>
-          <t>Tərcüməçi</t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J39" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K39" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L39" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M39" t="inlineStr"/>
       <c r="N39" t="inlineStr"/>
       <c r="O39" t="inlineStr"/>
       <c r="P39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q39" s="2" t="n">
         <v>0</v>
@@ -4905,73 +4973,75 @@
       </c>
       <c r="AC39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI39" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="n">
-        <v>1059</v>
+        <v>1070</v>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Sevda</t>
+          <t>İradə</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>Akif qızı</t>
+          <t>Həmid qızı</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>Muradova</t>
+          <t>Vəzirova</t>
         </is>
       </c>
       <c r="E40" t="inlineStr"/>
       <c r="F40" t="inlineStr"/>
-      <c r="G40" t="inlineStr"/>
+      <c r="G40" s="3" t="n">
+        <v>21577</v>
+      </c>
       <c r="H40" t="inlineStr">
         <is>
-          <t>Ərəbdilli əlyazmaların tədqiqi</t>
+          <t>Farsdilli əlyazmaların tədqiqi</t>
         </is>
       </c>
       <c r="I40" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="J40" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K40" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L40" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M40" t="inlineStr"/>
       <c r="N40" t="inlineStr"/>
       <c r="O40" t="inlineStr"/>
@@ -5014,77 +5084,75 @@
       </c>
       <c r="AC40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI40" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="n">
-        <v>1060</v>
+        <v>1071</v>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Sevinc</t>
+          <t>Jalə</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>Bəhrəm qızı</t>
+          <t>Süleyman qızı</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>Bayramova</t>
-[...6 lines deleted...]
-      </c>
+          <t>Şükürova</t>
+        </is>
+      </c>
+      <c r="E41" t="inlineStr"/>
       <c r="F41" t="inlineStr"/>
-      <c r="G41" t="inlineStr"/>
+      <c r="G41" s="3" t="n">
+        <v>27610</v>
+      </c>
       <c r="H41" t="inlineStr">
         <is>
-          <t>Ərəbdilli əlyazmaların tədqiqi</t>
+          <t>Farsdilli əlyazmaların tədqiqi</t>
         </is>
       </c>
       <c r="I41" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J41" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K41" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L41" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M41" t="inlineStr"/>
       <c r="N41" t="inlineStr"/>
       <c r="O41" t="inlineStr"/>
@@ -5127,73 +5195,75 @@
       </c>
       <c r="AC41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI41" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="n">
-        <v>1061</v>
+        <v>1072</v>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Sofiya</t>
+          <t>Mustafa</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>Vidadi qızı</t>
+          <t>Mahil oğlu</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>Babayeva</t>
+          <t>Əliyev</t>
         </is>
       </c>
       <c r="E42" t="inlineStr"/>
       <c r="F42" t="inlineStr"/>
-      <c r="G42" t="inlineStr"/>
+      <c r="G42" s="3" t="n">
+        <v>24169</v>
+      </c>
       <c r="H42" t="inlineStr">
         <is>
-          <t>Ərəbdilli əlyazmaların tədqiqi</t>
+          <t>Farsdilli əlyazmaların tədqiqi</t>
         </is>
       </c>
       <c r="I42" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="J42" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K42" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L42" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M42" t="inlineStr"/>
       <c r="N42" t="inlineStr"/>
       <c r="O42" t="inlineStr"/>
@@ -5236,201 +5306,199 @@
       </c>
       <c r="AC42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI42" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="n">
-        <v>1062</v>
+        <v>1074</v>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Yeganə</t>
+          <t>Səadət</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>Vaqif qızı</t>
+          <t>İltifat qızı</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>Rəhnulla</t>
+          <t>Nəsirova</t>
         </is>
       </c>
       <c r="E43" t="inlineStr"/>
       <c r="F43" t="inlineStr"/>
-      <c r="G43" t="inlineStr"/>
+      <c r="G43" s="3" t="n">
+        <v>29228</v>
+      </c>
       <c r="H43" t="inlineStr">
         <is>
-          <t>Ərəbdilli əlyazmaların tədqiqi</t>
+          <t>Şəxsi arxivlərin tədqiqi</t>
         </is>
       </c>
       <c r="I43" t="inlineStr">
         <is>
-          <t>Böyük elmi işçi</t>
+          <t>Baş mütəxəssis</t>
         </is>
       </c>
       <c r="J43" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K43" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L43" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
-      <c r="M43" t="inlineStr">
-[...11 lines deleted...]
-      </c>
+      <c r="M43" t="inlineStr"/>
+      <c r="N43" t="inlineStr"/>
+      <c r="O43" t="inlineStr"/>
       <c r="P43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T43" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="U43" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="U43" t="inlineStr"/>
       <c r="V43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X43" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Y43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE43" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AF43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI43" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="n">
-        <v>1063</v>
+        <v>1075</v>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Zaur</t>
+          <t>Teymur</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>Aley oğlu</t>
+          <t>Həşim oğlu</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>Hacıyev</t>
-[...4 lines deleted...]
-      <c r="G44" t="inlineStr"/>
+          <t>Kərimli</t>
+        </is>
+      </c>
+      <c r="E44" t="inlineStr">
+        <is>
+          <t>filologiya elmləri doktoru</t>
+        </is>
+      </c>
+      <c r="F44" t="inlineStr">
+        <is>
+          <t>Professor</t>
+        </is>
+      </c>
+      <c r="G44" s="3" t="n">
+        <v>19634</v>
+      </c>
       <c r="H44" t="inlineStr">
         <is>
-          <t>Ərəbdilli əlyazmaların tədqiqi</t>
+          <t>Rəhbərlik</t>
         </is>
       </c>
       <c r="I44" t="inlineStr">
         <is>
-          <t>Böyük elmi işçi</t>
+          <t>Direktor</t>
         </is>
       </c>
       <c r="J44" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K44" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L44" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M44" t="inlineStr"/>
       <c r="N44" t="inlineStr"/>
       <c r="O44" t="inlineStr"/>
       <c r="P44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q44" s="2" t="n">
         <v>0</v>
@@ -5468,78 +5536,88 @@
       </c>
       <c r="AC44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI44" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="2" t="n">
-        <v>1065</v>
+        <v>1078</v>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Rauf</t>
+          <t>Səbinə</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>Akif oğlu</t>
+          <t>Namus qızı</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>Şeyxzamanov</t>
-[...4 lines deleted...]
-      <c r="G45" t="inlineStr"/>
+          <t>Əhmədova</t>
+        </is>
+      </c>
+      <c r="E45" t="inlineStr">
+        <is>
+          <t>filologiya elmləri doktoru</t>
+        </is>
+      </c>
+      <c r="F45" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
+      <c r="G45" s="3" t="n">
+        <v>29394</v>
+      </c>
       <c r="H45" t="inlineStr">
         <is>
-          <t>Qərbi Azərbaycan və Qarabağ əlyazmalarının tədqiqi</t>
+          <t>Rəhbərlik</t>
         </is>
       </c>
       <c r="I45" t="inlineStr">
         <is>
-          <t>Böyük elmi işçi</t>
+          <t>Prezident</t>
         </is>
       </c>
       <c r="J45" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K45" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L45" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M45" t="inlineStr"/>
       <c r="N45" t="inlineStr"/>
       <c r="O45" t="inlineStr"/>
       <c r="P45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q45" s="2" t="n">
         <v>0</v>
@@ -5577,81 +5655,83 @@
       </c>
       <c r="AC45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI45" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="2" t="n">
-        <v>1066</v>
+        <v>1080</v>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Nəsib</t>
+          <t>Raqub</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>Cümşüd oğlu</t>
+          <t>Şahmar oğlu</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>Göyüşov</t>
+          <t>Kərimov</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
           <t>filologiya elmləri doktoru</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>Professor</t>
-[...2 lines deleted...]
-      <c r="G46" t="inlineStr"/>
+          <t>Dosent</t>
+        </is>
+      </c>
+      <c r="G46" s="3" t="n">
+        <v>16883</v>
+      </c>
       <c r="H46" t="inlineStr">
         <is>
-          <t>Farsdilli əlyazmaların tədqiqi</t>
+          <t>Qərbi Azərbaycan və Qarabağ əlyazmalarının tədqiqi</t>
         </is>
       </c>
       <c r="I46" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J46" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K46" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L46" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M46" t="inlineStr"/>
       <c r="N46" t="inlineStr"/>
       <c r="O46" t="inlineStr"/>
@@ -5694,86 +5774,88 @@
       </c>
       <c r="AC46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI46" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="2" t="n">
-        <v>1067</v>
+        <v>1081</v>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Nazim</t>
+          <t>Rəna</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>Xanbaba oğlu</t>
+          <t>Maksud qızı</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>Yarməmmədov</t>
+          <t>Məmmədova</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>filologiya üzrə fəlsəfə doktoru</t>
+          <t>tarix elmləri doktoru</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
-      <c r="G47" t="inlineStr"/>
+      <c r="G47" s="3" t="n">
+        <v>20528</v>
+      </c>
       <c r="H47" t="inlineStr">
         <is>
-          <t>Farsdilli əlyazmaların tədqiqi</t>
+          <t>Multidissiplinar əlyazmaların tədqiqi</t>
         </is>
       </c>
       <c r="I47" t="inlineStr">
         <is>
-          <t>Aparıcı elmi işçi</t>
+          <t>Baş elmi işçi</t>
         </is>
       </c>
       <c r="J47" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K47" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L47" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M47" t="inlineStr"/>
       <c r="N47" t="inlineStr"/>
       <c r="O47" t="inlineStr"/>
       <c r="P47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q47" s="2" t="n">
         <v>0</v>
@@ -5811,101 +5893,115 @@
       </c>
       <c r="AC47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI47" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="2" t="n">
-        <v>1068</v>
+        <v>1082</v>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Aynurə</t>
+          <t>Elnurə</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>Aydın qızı</t>
+          <t>Vaqif qızı</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>Əliyeva</t>
+          <t>Babayeva</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
           <t>filologiya üzrə fəlsəfə doktoru</t>
         </is>
       </c>
-      <c r="F48" t="inlineStr"/>
-      <c r="G48" t="inlineStr"/>
+      <c r="F48" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
+      <c r="G48" s="3" t="n">
+        <v>28505</v>
+      </c>
       <c r="H48" t="inlineStr">
         <is>
-          <t>Farsdilli əlyazmaların tədqiqi</t>
+          <t>Multidissiplinar əlyazmaların tədqiqi</t>
         </is>
       </c>
       <c r="I48" t="inlineStr">
         <is>
-          <t>Aparıcı elmi işçi</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J48" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K48" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L48" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
-      <c r="M48" t="inlineStr"/>
-      <c r="N48" t="inlineStr"/>
+      <c r="M48" t="inlineStr">
+        <is>
+          <t>AMEA DərgiPark</t>
+        </is>
+      </c>
+      <c r="N48" t="inlineStr">
+        <is>
+          <t>https://iremb.anas.az/users_profile/1082/2/#ameadergipark</t>
+        </is>
+      </c>
       <c r="O48" t="inlineStr"/>
       <c r="P48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U48" t="inlineStr"/>
       <c r="V48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X48" s="2" t="n">
         <v>0</v>
@@ -5924,82 +6020,84 @@
       </c>
       <c r="AC48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI48" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="2" t="n">
-        <v>1069</v>
+        <v>1084</v>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Aynurə</t>
+          <t>Rəna</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>Əhmədağa qızı</t>
+          <t>Baloğlan qızı</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>Məmmədova</t>
+          <t>İskəndərli</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
           <t>filologiya üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="F49" t="inlineStr"/>
-      <c r="G49" t="inlineStr"/>
+      <c r="G49" s="3" t="n">
+        <v>28054</v>
+      </c>
       <c r="H49" t="inlineStr">
         <is>
-          <t>Farsdilli əlyazmaların tədqiqi</t>
+          <t>Nizami Gəncəvi əlyazmalarının tədqiqi</t>
         </is>
       </c>
       <c r="I49" t="inlineStr">
         <is>
-          <t>Aparıcı elmi işçi</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J49" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K49" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L49" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M49" t="inlineStr"/>
       <c r="N49" t="inlineStr"/>
       <c r="O49" t="inlineStr"/>
       <c r="P49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q49" s="2" t="n">
         <v>0</v>
@@ -6037,73 +6135,75 @@
       </c>
       <c r="AC49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI49" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="2" t="n">
-        <v>1070</v>
+        <v>1085</v>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>İradə</t>
+          <t>Rüxsarə</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>Həmid qızı</t>
+          <t>İskəndər qızı</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>Vəzirova</t>
+          <t>Məmmədova</t>
         </is>
       </c>
       <c r="E50" t="inlineStr"/>
       <c r="F50" t="inlineStr"/>
-      <c r="G50" t="inlineStr"/>
+      <c r="G50" s="3" t="n">
+        <v>25963</v>
+      </c>
       <c r="H50" t="inlineStr">
         <is>
-          <t>Farsdilli əlyazmaların tədqiqi</t>
+          <t>Multidissiplinar əlyazmaların tədqiqi</t>
         </is>
       </c>
       <c r="I50" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="J50" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K50" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L50" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M50" t="inlineStr"/>
       <c r="N50" t="inlineStr"/>
       <c r="O50" t="inlineStr"/>
@@ -6146,82 +6246,80 @@
       </c>
       <c r="AC50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI50" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="2" t="n">
-        <v>1071</v>
+        <v>1087</v>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Jalə</t>
+          <t>Könül</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>Süleyman qızı</t>
+          <t>Fəxrəddin qızı</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>Şükürova</t>
-[...6 lines deleted...]
-      </c>
+          <t>Sadıqova</t>
+        </is>
+      </c>
+      <c r="E51" t="inlineStr"/>
       <c r="F51" t="inlineStr"/>
-      <c r="G51" t="inlineStr"/>
+      <c r="G51" s="3" t="n">
+        <v>30892</v>
+      </c>
       <c r="H51" t="inlineStr">
         <is>
-          <t>Farsdilli əlyazmaların tədqiqi</t>
+          <t>Nizami Gəncəvi əlyazmalarının tədqiqi</t>
         </is>
       </c>
       <c r="I51" t="inlineStr">
         <is>
-          <t>Aparıcı elmi işçi</t>
+          <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="J51" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K51" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L51" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M51" t="inlineStr"/>
       <c r="N51" t="inlineStr"/>
       <c r="O51" t="inlineStr"/>
       <c r="P51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q51" s="2" t="n">
         <v>0</v>
@@ -6259,78 +6357,82 @@
       </c>
       <c r="AC51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI51" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="2" t="n">
-        <v>1072</v>
+        <v>1088</v>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Mustafa</t>
+          <t>Tünzalə</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>Mahil oğlu</t>
+          <t>Əlizadə qızı</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>Əliyev</t>
-[...2 lines deleted...]
-      <c r="E52" t="inlineStr"/>
+          <t>Seyfullayeva</t>
+        </is>
+      </c>
+      <c r="E52" t="inlineStr">
+        <is>
+          <t>filologiya üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
       <c r="F52" t="inlineStr"/>
       <c r="G52" t="inlineStr"/>
       <c r="H52" t="inlineStr">
         <is>
-          <t>Farsdilli əlyazmaların tədqiqi</t>
+          <t>Qərbi Azərbaycan və Qarabağ əlyazmalarının tədqiqi</t>
         </is>
       </c>
       <c r="I52" t="inlineStr">
         <is>
-          <t>Böyük elmi işçi</t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J52" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K52" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L52" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M52" t="inlineStr"/>
       <c r="N52" t="inlineStr"/>
       <c r="O52" t="inlineStr"/>
       <c r="P52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q52" s="2" t="n">
         <v>0</v>
@@ -6368,78 +6470,88 @@
       </c>
       <c r="AC52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI52" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="2" t="n">
-        <v>1074</v>
+        <v>1089</v>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Səadət</t>
+          <t>Dilbər</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>İltifat qızı</t>
+          <t>Rəşid qızı</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>Nəsirova</t>
-[...4 lines deleted...]
-      <c r="G53" t="inlineStr"/>
+          <t>Zamanzadə</t>
+        </is>
+      </c>
+      <c r="E53" t="inlineStr">
+        <is>
+          <t>filologiya üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="F53" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
+      <c r="G53" s="3" t="n">
+        <v>22688</v>
+      </c>
       <c r="H53" t="inlineStr">
         <is>
-          <t>Şəxsi arxivlərin tədqiqi</t>
+          <t>Nizami Gəncəvi əlyazmalarının tədqiqi</t>
         </is>
       </c>
       <c r="I53" t="inlineStr">
         <is>
-          <t>Baş mütəxəssis</t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J53" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K53" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L53" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M53" t="inlineStr"/>
       <c r="N53" t="inlineStr"/>
       <c r="O53" t="inlineStr"/>
       <c r="P53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q53" s="2" t="n">
         <v>0</v>
@@ -6477,86 +6589,80 @@
       </c>
       <c r="AC53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI53" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="2" t="n">
-        <v>1075</v>
+        <v>1090</v>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Teymur</t>
+          <t>Xoşqədəm</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>Həşim oğlu</t>
+          <t>Alyoşa qızı</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>Kərimli</t>
-[...12 lines deleted...]
-      <c r="G54" t="inlineStr"/>
+          <t>Mirzəyeva</t>
+        </is>
+      </c>
+      <c r="E54" t="inlineStr"/>
+      <c r="F54" t="inlineStr"/>
+      <c r="G54" s="3" t="n">
+        <v>29383</v>
+      </c>
       <c r="H54" t="inlineStr">
         <is>
-          <t>Rəhbərlik</t>
+          <t>Nizami Gəncəvi əlyazmalarının tədqiqi</t>
         </is>
       </c>
       <c r="I54" t="inlineStr">
         <is>
-          <t>Direktor</t>
+          <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="J54" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K54" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L54" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M54" t="inlineStr"/>
       <c r="N54" t="inlineStr"/>
       <c r="O54" t="inlineStr"/>
       <c r="P54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q54" s="2" t="n">
         <v>0</v>
@@ -6594,86 +6700,80 @@
       </c>
       <c r="AC54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI54" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="2" t="n">
-        <v>1078</v>
+        <v>1091</v>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Səbinə</t>
+          <t>Rəxşəndə</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>Namus qızı</t>
+          <t>Vaqif qızı</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>Əhmədova</t>
-[...12 lines deleted...]
-      <c r="G55" t="inlineStr"/>
+          <t>Kərimova</t>
+        </is>
+      </c>
+      <c r="E55" t="inlineStr"/>
+      <c r="F55" t="inlineStr"/>
+      <c r="G55" s="3" t="n">
+        <v>29145</v>
+      </c>
       <c r="H55" t="inlineStr">
         <is>
-          <t>Rəhbərlik</t>
+          <t>Nizami Gəncəvi əlyazmalarının tədqiqi</t>
         </is>
       </c>
       <c r="I55" t="inlineStr">
         <is>
-          <t>Prezident</t>
+          <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="J55" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K55" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L55" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M55" t="inlineStr"/>
       <c r="N55" t="inlineStr"/>
       <c r="O55" t="inlineStr"/>
       <c r="P55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q55" s="2" t="n">
         <v>0</v>
@@ -6711,78 +6811,80 @@
       </c>
       <c r="AC55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI55" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="2" t="n">
-        <v>1079</v>
+        <v>1092</v>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Lalə</t>
+          <t>Vəsilə</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>Səfər qızı</t>
+          <t>Şəmməd qızı</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>Hüseynova</t>
         </is>
       </c>
       <c r="E56" t="inlineStr"/>
       <c r="F56" t="inlineStr"/>
-      <c r="G56" t="inlineStr"/>
+      <c r="G56" s="3" t="n">
+        <v>25280</v>
+      </c>
       <c r="H56" t="inlineStr">
         <is>
-          <t>Kitabxana</t>
+          <t>Nizami Gəncəvi əlyazmalarının tədqiqi</t>
         </is>
       </c>
       <c r="I56" t="inlineStr">
         <is>
-          <t>Baş kitabxanaçı</t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="J56" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K56" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L56" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M56" t="inlineStr"/>
       <c r="N56" t="inlineStr"/>
       <c r="O56" t="inlineStr"/>
       <c r="P56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q56" s="2" t="n">
         <v>0</v>
@@ -6820,81 +6922,83 @@
       </c>
       <c r="AC56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI56" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="2" t="n">
-        <v>1080</v>
+        <v>1093</v>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Raqub</t>
+          <t>Nailə</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>Şahmar oğlu</t>
+          <t>Əbdül qızı</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>Kərimov</t>
+          <t>Səmədova</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
           <t>filologiya elmləri doktoru</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
-      <c r="G57" t="inlineStr"/>
+      <c r="G57" s="3" t="n">
+        <v>21751</v>
+      </c>
       <c r="H57" t="inlineStr">
         <is>
-          <t>Qərbi Azərbaycan və Qarabağ əlyazmalarının tədqiqi</t>
+          <t>Şəxsi arxivlərin tədqiqi</t>
         </is>
       </c>
       <c r="I57" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J57" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K57" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L57" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M57" t="inlineStr"/>
       <c r="N57" t="inlineStr"/>
       <c r="O57" t="inlineStr"/>
@@ -6937,86 +7041,88 @@
       </c>
       <c r="AC57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI57" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="2" t="n">
-        <v>1081</v>
+        <v>1095</v>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Rəna</t>
+          <t>Afaq</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>Maksud qızı</t>
+          <t>Mirzə qızı</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>Məmmədova</t>
+          <t>Əliyeva</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>tarix elmləri doktoru</t>
+          <t>filologiya üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
-      <c r="G58" t="inlineStr"/>
+      <c r="G58" s="3" t="n">
+        <v>28056</v>
+      </c>
       <c r="H58" t="inlineStr">
         <is>
-          <t>Multidissiplinar əlyazmaların tədqiqi</t>
+          <t>Şəxsi arxivlərin tədqiqi</t>
         </is>
       </c>
       <c r="I58" t="inlineStr">
         <is>
-          <t>Baş elmi işçi</t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J58" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K58" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L58" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M58" t="inlineStr"/>
       <c r="N58" t="inlineStr"/>
       <c r="O58" t="inlineStr"/>
       <c r="P58" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q58" s="2" t="n">
         <v>0</v>
@@ -7054,101 +7160,115 @@
       </c>
       <c r="AC58" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD58" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE58" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF58" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG58" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH58" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI58" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="2" t="n">
-        <v>1082</v>
+        <v>1096</v>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Elnurə</t>
+          <t>Könül</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>Vaqif qızı</t>
+          <t>Sabir qızı</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>Babayeva</t>
+          <t>Bağırova</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
           <t>filologiya üzrə fəlsəfə doktoru</t>
         </is>
       </c>
-      <c r="F59" t="inlineStr"/>
-      <c r="G59" t="inlineStr"/>
+      <c r="F59" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
+      <c r="G59" s="3" t="n">
+        <v>27714</v>
+      </c>
       <c r="H59" t="inlineStr">
         <is>
-          <t>Multidissiplinar əlyazmaların tədqiqi</t>
+          <t>Şəxsi arxivlərin tədqiqi</t>
         </is>
       </c>
       <c r="I59" t="inlineStr">
         <is>
-          <t>Şöbə müdiri</t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J59" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K59" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L59" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
-      <c r="M59" t="inlineStr"/>
-      <c r="N59" t="inlineStr"/>
+      <c r="M59" t="inlineStr">
+        <is>
+          <t>AMEA DərgiPark</t>
+        </is>
+      </c>
+      <c r="N59" t="inlineStr">
+        <is>
+          <t>https://iremb.anas.az/users_profile/1096/2/#ameadergipark</t>
+        </is>
+      </c>
       <c r="O59" t="inlineStr"/>
       <c r="P59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U59" t="inlineStr"/>
       <c r="V59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X59" s="2" t="n">
         <v>0</v>
@@ -7167,78 +7287,80 @@
       </c>
       <c r="AC59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI59" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="2" t="n">
-        <v>1083</v>
+        <v>1097</v>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>İlahə</t>
+          <t>Aytən</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>Rəhim qızı</t>
+          <t>Mustafa qızı</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>Ələkbərova</t>
+          <t>İmanova</t>
         </is>
       </c>
       <c r="E60" t="inlineStr"/>
       <c r="F60" t="inlineStr"/>
-      <c r="G60" t="inlineStr"/>
+      <c r="G60" s="3" t="n">
+        <v>24733</v>
+      </c>
       <c r="H60" t="inlineStr">
         <is>
-          <t>Multidissiplinar əlyazmaların tədqiqi</t>
+          <t>Şəxsi arxivlərin tədqiqi</t>
         </is>
       </c>
       <c r="I60" t="inlineStr">
         <is>
-          <t>Baş mütəxəssis</t>
+          <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="J60" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K60" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L60" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M60" t="inlineStr"/>
       <c r="N60" t="inlineStr"/>
       <c r="O60" t="inlineStr"/>
       <c r="P60" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q60" s="2" t="n">
         <v>0</v>
@@ -7276,82 +7398,84 @@
       </c>
       <c r="AC60" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD60" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE60" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF60" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG60" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH60" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI60" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="2" t="n">
-        <v>1084</v>
+        <v>1098</v>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Rəna</t>
+          <t>Aytən</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>Baloğlan qızı</t>
+          <t>Ələsgər qızı</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>İskəndərli</t>
+          <t>Quliyeva</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
           <t>filologiya üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="F61" t="inlineStr"/>
-      <c r="G61" t="inlineStr"/>
+      <c r="G61" s="3" t="n">
+        <v>32327</v>
+      </c>
       <c r="H61" t="inlineStr">
         <is>
-          <t>Nizami Gəncəvi əlyazmalarının tədqiqi</t>
+          <t>Şəxsi arxivlərin tədqiqi</t>
         </is>
       </c>
       <c r="I61" t="inlineStr">
         <is>
-          <t>Şöbə müdiri</t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J61" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K61" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L61" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M61" t="inlineStr"/>
       <c r="N61" t="inlineStr"/>
       <c r="O61" t="inlineStr"/>
       <c r="P61" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q61" s="2" t="n">
         <v>0</v>
@@ -7389,78 +7513,80 @@
       </c>
       <c r="AC61" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD61" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE61" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF61" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG61" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH61" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI61" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="2" t="n">
-        <v>1085</v>
+        <v>1100</v>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Rüxsarə</t>
+          <t>Xanımbacı</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>İskəndər qızı</t>
+          <t>Məlikməmməd qızı</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>Məmmədova</t>
+          <t>Məlikzadə</t>
         </is>
       </c>
       <c r="E62" t="inlineStr"/>
       <c r="F62" t="inlineStr"/>
-      <c r="G62" t="inlineStr"/>
+      <c r="G62" s="3" t="n">
+        <v>28057</v>
+      </c>
       <c r="H62" t="inlineStr">
         <is>
-          <t>Multidissiplinar əlyazmaların tədqiqi</t>
+          <t>Şəxsi arxivlərin tədqiqi</t>
         </is>
       </c>
       <c r="I62" t="inlineStr">
         <is>
-          <t>Böyük elmi işçi</t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="J62" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K62" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L62" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M62" t="inlineStr"/>
       <c r="N62" t="inlineStr"/>
       <c r="O62" t="inlineStr"/>
       <c r="P62" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q62" s="2" t="n">
         <v>0</v>
@@ -7498,78 +7624,80 @@
       </c>
       <c r="AC62" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD62" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE62" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF62" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG62" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH62" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI62" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="2" t="n">
-        <v>1087</v>
+        <v>1101</v>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Könül</t>
+          <t>Nərgiz</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>Fəxrəddin qızı</t>
+          <t>Tərlan qızı</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>Sadıqova</t>
+          <t>Mustafazadə</t>
         </is>
       </c>
       <c r="E63" t="inlineStr"/>
       <c r="F63" t="inlineStr"/>
-      <c r="G63" t="inlineStr"/>
+      <c r="G63" s="3" t="n">
+        <v>34383</v>
+      </c>
       <c r="H63" t="inlineStr">
         <is>
-          <t>Nizami Gəncəvi əlyazmalarının tədqiqi</t>
+          <t>Şəxsi arxivlərin tədqiqi</t>
         </is>
       </c>
       <c r="I63" t="inlineStr">
         <is>
-          <t>Böyük elmi işçi</t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="J63" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K63" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L63" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M63" t="inlineStr"/>
       <c r="N63" t="inlineStr"/>
       <c r="O63" t="inlineStr"/>
       <c r="P63" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q63" s="2" t="n">
         <v>0</v>
@@ -7607,82 +7735,80 @@
       </c>
       <c r="AC63" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD63" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE63" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF63" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG63" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH63" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI63" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="2" t="n">
-        <v>1088</v>
+        <v>1102</v>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Tünzalə</t>
+          <t>Nuranə</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>Əlizadə qızı</t>
+          <t>İslam qızı</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>Seyfullayeva</t>
-[...6 lines deleted...]
-      </c>
+          <t>Salmanova</t>
+        </is>
+      </c>
+      <c r="E64" t="inlineStr"/>
       <c r="F64" t="inlineStr"/>
-      <c r="G64" t="inlineStr"/>
+      <c r="G64" s="3" t="n">
+        <v>30500</v>
+      </c>
       <c r="H64" t="inlineStr">
         <is>
-          <t>Qərbi Azərbaycan və Qarabağ əlyazmalarının tədqiqi</t>
+          <t>Şəxsi arxivlərin tədqiqi</t>
         </is>
       </c>
       <c r="I64" t="inlineStr">
         <is>
-          <t>Aparıcı elmi işçi</t>
+          <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="J64" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K64" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L64" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M64" t="inlineStr"/>
       <c r="N64" t="inlineStr"/>
       <c r="O64" t="inlineStr"/>
       <c r="P64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q64" s="2" t="n">
         <v>0</v>
@@ -7720,86 +7846,80 @@
       </c>
       <c r="AC64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI64" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="2" t="n">
-        <v>1089</v>
+        <v>1103</v>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Dilbər</t>
+          <t>Pərvanə</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>Rəşid qızı</t>
+          <t>Məhəmməd qızı</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>Zamanzadə</t>
-[...12 lines deleted...]
-      <c r="G65" t="inlineStr"/>
+          <t>Teyyubova</t>
+        </is>
+      </c>
+      <c r="E65" t="inlineStr"/>
+      <c r="F65" t="inlineStr"/>
+      <c r="G65" s="3" t="n">
+        <v>25710</v>
+      </c>
       <c r="H65" t="inlineStr">
         <is>
-          <t>Nizami Gəncəvi əlyazmalarının tədqiqi</t>
+          <t>Şəxsi arxivlərin tədqiqi</t>
         </is>
       </c>
       <c r="I65" t="inlineStr">
         <is>
-          <t>Aparıcı elmi işçi</t>
+          <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="J65" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K65" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L65" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M65" t="inlineStr"/>
       <c r="N65" t="inlineStr"/>
       <c r="O65" t="inlineStr"/>
       <c r="P65" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q65" s="2" t="n">
         <v>0</v>
@@ -7837,78 +7957,84 @@
       </c>
       <c r="AC65" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD65" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE65" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF65" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG65" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH65" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI65" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="2" t="n">
-        <v>1090</v>
+        <v>1104</v>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Xoşqədəm</t>
+          <t>Samirə</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>Alyoşa qızı</t>
+          <t>Ağa baba qızı</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>Mirzəyeva</t>
-[...2 lines deleted...]
-      <c r="E66" t="inlineStr"/>
+          <t>Əliyeva</t>
+        </is>
+      </c>
+      <c r="E66" t="inlineStr">
+        <is>
+          <t>filologiya üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
       <c r="F66" t="inlineStr"/>
-      <c r="G66" t="inlineStr"/>
+      <c r="G66" s="3" t="n">
+        <v>26140</v>
+      </c>
       <c r="H66" t="inlineStr">
         <is>
-          <t>Nizami Gəncəvi əlyazmalarının tədqiqi</t>
+          <t>Türk dünyası əlyazmalarının tədqiqi</t>
         </is>
       </c>
       <c r="I66" t="inlineStr">
         <is>
-          <t>Böyük elmi işçi</t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J66" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K66" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L66" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M66" t="inlineStr"/>
       <c r="N66" t="inlineStr"/>
       <c r="O66" t="inlineStr"/>
       <c r="P66" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q66" s="2" t="n">
         <v>0</v>
@@ -7946,78 +8072,80 @@
       </c>
       <c r="AC66" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD66" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE66" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF66" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG66" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH66" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI66" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="2" t="n">
-        <v>1091</v>
+        <v>1105</v>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Rəxşəndə</t>
+          <t>Təranə</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>Vaqif qızı</t>
+          <t>Əjdər qızı</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>Kərimova</t>
+          <t>Dadaşova</t>
         </is>
       </c>
       <c r="E67" t="inlineStr"/>
       <c r="F67" t="inlineStr"/>
-      <c r="G67" t="inlineStr"/>
+      <c r="G67" s="3" t="n">
+        <v>28828</v>
+      </c>
       <c r="H67" t="inlineStr">
         <is>
-          <t>Nizami Gəncəvi əlyazmalarının tədqiqi</t>
+          <t>Türk dünyası əlyazmalarının tədqiqi</t>
         </is>
       </c>
       <c r="I67" t="inlineStr">
         <is>
-          <t>Böyük elmi işçi</t>
+          <t>Mütəxəssis</t>
         </is>
       </c>
       <c r="J67" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K67" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L67" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M67" t="inlineStr"/>
       <c r="N67" t="inlineStr"/>
       <c r="O67" t="inlineStr"/>
       <c r="P67" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q67" s="2" t="n">
         <v>0</v>
@@ -8055,78 +8183,88 @@
       </c>
       <c r="AC67" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD67" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE67" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF67" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG67" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH67" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI67" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="2" t="n">
-        <v>1092</v>
+        <v>1106</v>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Vəsilə</t>
+          <t>Aygül</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>Şəmməd qızı</t>
+          <t>Ağamusa qızı</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>Hüseynova</t>
-[...4 lines deleted...]
-      <c r="G68" t="inlineStr"/>
+          <t>Hacıyeva</t>
+        </is>
+      </c>
+      <c r="E68" t="inlineStr">
+        <is>
+          <t>filologiya elmləri doktoru</t>
+        </is>
+      </c>
+      <c r="F68" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
+      <c r="G68" s="3" t="n">
+        <v>24600</v>
+      </c>
       <c r="H68" t="inlineStr">
         <is>
-          <t>Nizami Gəncəvi əlyazmalarının tədqiqi</t>
+          <t>Türk dünyası əlyazmalarının tədqiqi</t>
         </is>
       </c>
       <c r="I68" t="inlineStr">
         <is>
-          <t>Elmi işçi</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J68" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K68" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L68" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M68" t="inlineStr"/>
       <c r="N68" t="inlineStr"/>
       <c r="O68" t="inlineStr"/>
       <c r="P68" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q68" s="2" t="n">
         <v>0</v>
@@ -8164,86 +8302,88 @@
       </c>
       <c r="AC68" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD68" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE68" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF68" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG68" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH68" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI68" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="2" t="n">
-        <v>1093</v>
+        <v>1108</v>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Nailə</t>
+          <t>Əli</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>Əbdül qızı</t>
+          <t>Məmmədbağır oğlu</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>Səmədova</t>
+          <t>Əliyev</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>filologiya elmləri doktoru</t>
+          <t>filologiya üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
-      <c r="G69" t="inlineStr"/>
+      <c r="G69" s="3" t="n">
+        <v>20099</v>
+      </c>
       <c r="H69" t="inlineStr">
         <is>
-          <t>Şəxsi arxivlərin tədqiqi</t>
+          <t>Türk dünyası əlyazmalarının tədqiqi</t>
         </is>
       </c>
       <c r="I69" t="inlineStr">
         <is>
-          <t>Şöbə müdiri</t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J69" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K69" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L69" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M69" t="inlineStr"/>
       <c r="N69" t="inlineStr"/>
       <c r="O69" t="inlineStr"/>
       <c r="P69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q69" s="2" t="n">
         <v>0</v>
@@ -8281,86 +8421,80 @@
       </c>
       <c r="AC69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI69" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="2" t="n">
-        <v>1095</v>
+        <v>1110</v>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Afaq</t>
+          <t>Mələkxanım</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>Mirzə qızı</t>
+          <t>Tərlan qızı</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
           <t>Əliyeva</t>
         </is>
       </c>
-      <c r="E70" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G70" t="inlineStr"/>
+      <c r="E70" t="inlineStr"/>
+      <c r="F70" t="inlineStr"/>
+      <c r="G70" s="3" t="n">
+        <v>33850</v>
+      </c>
       <c r="H70" t="inlineStr">
         <is>
-          <t>Şəxsi arxivlərin tədqiqi</t>
+          <t>Türk dünyası əlyazmalarının tədqiqi</t>
         </is>
       </c>
       <c r="I70" t="inlineStr">
         <is>
-          <t>Aparıcı elmi işçi</t>
+          <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="J70" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K70" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L70" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M70" t="inlineStr"/>
       <c r="N70" t="inlineStr"/>
       <c r="O70" t="inlineStr"/>
       <c r="P70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q70" s="2" t="n">
         <v>0</v>
@@ -8398,209 +8532,191 @@
       </c>
       <c r="AC70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI70" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="2" t="n">
-        <v>1096</v>
+        <v>1111</v>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Könül</t>
+          <t>Sevinc</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>Sabir qızı</t>
+          <t>Vaqif qızı</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>Bağırova</t>
-[...12 lines deleted...]
-      <c r="G71" t="inlineStr"/>
+          <t>Rəhnulla</t>
+        </is>
+      </c>
+      <c r="E71" t="inlineStr"/>
+      <c r="F71" t="inlineStr"/>
+      <c r="G71" s="3" t="n">
+        <v>27589</v>
+      </c>
       <c r="H71" t="inlineStr">
         <is>
-          <t>Şəxsi arxivlərin tədqiqi</t>
+          <t>Türk dünyası əlyazmalarının tədqiqi</t>
         </is>
       </c>
       <c r="I71" t="inlineStr">
         <is>
-          <t>Aparıcı elmi işçi</t>
+          <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="J71" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K71" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L71" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
-      <c r="M71" t="inlineStr">
-[...11 lines deleted...]
-      </c>
+      <c r="M71" t="inlineStr"/>
+      <c r="N71" t="inlineStr"/>
+      <c r="O71" t="inlineStr"/>
       <c r="P71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T71" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="U71" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="U71" t="inlineStr"/>
       <c r="V71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X71" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Y71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE71" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AF71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI71" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="2" t="n">
-        <v>1097</v>
+        <v>1112</v>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Aytən</t>
+          <t>Sona</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>Mustafa qızı</t>
+          <t>Şahin qızı</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>İmanova</t>
+          <t>Mustafayeva</t>
         </is>
       </c>
       <c r="E72" t="inlineStr"/>
       <c r="F72" t="inlineStr"/>
-      <c r="G72" t="inlineStr"/>
+      <c r="G72" s="3" t="n">
+        <v>34036</v>
+      </c>
       <c r="H72" t="inlineStr">
         <is>
-          <t>Şəxsi arxivlərin tədqiqi</t>
+          <t>Türk dünyası əlyazmalarının tədqiqi</t>
         </is>
       </c>
       <c r="I72" t="inlineStr">
         <is>
-          <t>Böyük elmi işçi</t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="J72" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K72" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L72" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M72" t="inlineStr"/>
       <c r="N72" t="inlineStr"/>
       <c r="O72" t="inlineStr"/>
       <c r="P72" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q72" s="2" t="n">
         <v>0</v>
@@ -8638,82 +8754,80 @@
       </c>
       <c r="AC72" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD72" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE72" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF72" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG72" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH72" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI72" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="2" t="n">
-        <v>1098</v>
+        <v>1113</v>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Aytən</t>
+          <t>Tahirə</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>Ələsgər qızı</t>
+          <t>Oqtay qızı</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>Quliyeva</t>
-[...6 lines deleted...]
-      </c>
+          <t>Əliyeva</t>
+        </is>
+      </c>
+      <c r="E73" t="inlineStr"/>
       <c r="F73" t="inlineStr"/>
-      <c r="G73" t="inlineStr"/>
+      <c r="G73" s="3" t="n">
+        <v>23475</v>
+      </c>
       <c r="H73" t="inlineStr">
         <is>
-          <t>Şəxsi arxivlərin tədqiqi</t>
+          <t>Türk dünyası əlyazmalarının tədqiqi</t>
         </is>
       </c>
       <c r="I73" t="inlineStr">
         <is>
-          <t>Aparıcı elmi işçi</t>
+          <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="J73" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K73" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L73" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M73" t="inlineStr"/>
       <c r="N73" t="inlineStr"/>
       <c r="O73" t="inlineStr"/>
       <c r="P73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q73" s="2" t="n">
         <v>0</v>
@@ -8751,78 +8865,86 @@
       </c>
       <c r="AC73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI73" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="2" t="n">
-        <v>1099</v>
+        <v>1115</v>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Günel</t>
+          <t>Aybəniz</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>Ramiz qızı</t>
+          <t>Mustafa qızı</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>Quliyeva</t>
-[...3 lines deleted...]
-      <c r="F74" t="inlineStr"/>
+          <t>Rəhimova</t>
+        </is>
+      </c>
+      <c r="E74" t="inlineStr">
+        <is>
+          <t>filologiya üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="F74" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="G74" t="inlineStr"/>
       <c r="H74" t="inlineStr">
         <is>
-          <t>Şəxsi arxivlərin tədqiqi</t>
+          <t>Türkdilli əlyazmaların tədqiqi</t>
         </is>
       </c>
       <c r="I74" t="inlineStr">
         <is>
-          <t>Böyük elmi işçi</t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J74" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K74" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L74" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M74" t="inlineStr"/>
       <c r="N74" t="inlineStr"/>
       <c r="O74" t="inlineStr"/>
       <c r="P74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q74" s="2" t="n">
         <v>0</v>
@@ -8860,78 +8982,86 @@
       </c>
       <c r="AC74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI74" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="2" t="n">
-        <v>1100</v>
+        <v>1116</v>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Xanımbacı</t>
+          <t>Lamiyə</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>Məlikməmməd qızı</t>
+          <t>Sabir qızı</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>Məlikzadə</t>
-[...3 lines deleted...]
-      <c r="F75" t="inlineStr"/>
+          <t>Rəhimova</t>
+        </is>
+      </c>
+      <c r="E75" t="inlineStr">
+        <is>
+          <t>filologiya üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="F75" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="G75" t="inlineStr"/>
       <c r="H75" t="inlineStr">
         <is>
-          <t>Şəxsi arxivlərin tədqiqi</t>
+          <t>Türkdilli əlyazmaların tədqiqi</t>
         </is>
       </c>
       <c r="I75" t="inlineStr">
         <is>
-          <t>Elmi işçi</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J75" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K75" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L75" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M75" t="inlineStr"/>
       <c r="N75" t="inlineStr"/>
       <c r="O75" t="inlineStr"/>
       <c r="P75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q75" s="2" t="n">
         <v>0</v>
@@ -8969,78 +9099,86 @@
       </c>
       <c r="AC75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI75" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="2" t="n">
-        <v>1101</v>
+        <v>1117</v>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Nərgiz</t>
+          <t>Aynur</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>Tərlan qızı</t>
+          <t>Məhərrəm qızı</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>Mustafazadə</t>
-[...3 lines deleted...]
-      <c r="F76" t="inlineStr"/>
+          <t>Hacıqədiri</t>
+        </is>
+      </c>
+      <c r="E76" t="inlineStr">
+        <is>
+          <t>tarix üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="F76" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="G76" t="inlineStr"/>
       <c r="H76" t="inlineStr">
         <is>
-          <t>Şəxsi arxivlərin tədqiqi</t>
+          <t>Rəhbərlik</t>
         </is>
       </c>
       <c r="I76" t="inlineStr">
         <is>
-          <t>Elmi işçi</t>
+          <t>Elmi katib</t>
         </is>
       </c>
       <c r="J76" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K76" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L76" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M76" t="inlineStr"/>
       <c r="N76" t="inlineStr"/>
       <c r="O76" t="inlineStr"/>
       <c r="P76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q76" s="2" t="n">
         <v>0</v>
@@ -9078,78 +9216,82 @@
       </c>
       <c r="AC76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI76" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="2" t="n">
-        <v>1102</v>
+        <v>1118</v>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Nuranə</t>
+          <t>Şəhla</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>İslam qızı</t>
+          <t>Vahid qızı</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>Salmanova</t>
-[...2 lines deleted...]
-      <c r="E77" t="inlineStr"/>
+          <t>Xəlilli</t>
+        </is>
+      </c>
+      <c r="E77" t="inlineStr">
+        <is>
+          <t>filologiya üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
       <c r="F77" t="inlineStr"/>
       <c r="G77" t="inlineStr"/>
       <c r="H77" t="inlineStr">
         <is>
-          <t>Şəxsi arxivlərin tədqiqi</t>
+          <t>Türkdilli əlyazmaların tədqiqi</t>
         </is>
       </c>
       <c r="I77" t="inlineStr">
         <is>
-          <t>Kiçik elmi işçi</t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J77" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K77" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L77" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M77" t="inlineStr"/>
       <c r="N77" t="inlineStr"/>
       <c r="O77" t="inlineStr"/>
       <c r="P77" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q77" s="2" t="n">
         <v>0</v>
@@ -9187,73 +9329,73 @@
       </c>
       <c r="AC77" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD77" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE77" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF77" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG77" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH77" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI77" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="2" t="n">
-        <v>1103</v>
+        <v>1119</v>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Pərvanə</t>
+          <t>Aysel</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>Məhəmməd qızı</t>
+          <t>Akif qızı</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>Teyyubova</t>
+          <t>Acalova</t>
         </is>
       </c>
       <c r="E78" t="inlineStr"/>
       <c r="F78" t="inlineStr"/>
       <c r="G78" t="inlineStr"/>
       <c r="H78" t="inlineStr">
         <is>
-          <t>Şəxsi arxivlərin tədqiqi</t>
+          <t>Türkdilli əlyazmaların tədqiqi</t>
         </is>
       </c>
       <c r="I78" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="J78" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K78" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L78" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M78" t="inlineStr"/>
       <c r="N78" t="inlineStr"/>
       <c r="O78" t="inlineStr"/>
@@ -9296,84 +9438,78 @@
       </c>
       <c r="AC78" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD78" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE78" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF78" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG78" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH78" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI78" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="2" t="n">
-        <v>1104</v>
+        <v>1120</v>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Samirə</t>
+          <t>Gülər</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>Ağa baba qızı</t>
+          <t>Əmirşah qızı</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>Əliyeva</t>
-[...6 lines deleted...]
-      </c>
+          <t>Əsədullayeva</t>
+        </is>
+      </c>
+      <c r="E79" t="inlineStr"/>
       <c r="F79" t="inlineStr"/>
-      <c r="G79" s="3" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="G79" t="inlineStr"/>
       <c r="H79" t="inlineStr">
         <is>
-          <t>Türk dünyası əlyazmalarının tədqiqi</t>
+          <t>Türkdilli əlyazmaların tədqiqi</t>
         </is>
       </c>
       <c r="I79" t="inlineStr">
         <is>
-          <t>Aparıcı elmi işçi</t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="J79" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K79" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L79" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M79" t="inlineStr"/>
       <c r="N79" t="inlineStr"/>
       <c r="O79" t="inlineStr"/>
       <c r="P79" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q79" s="2" t="n">
         <v>0</v>
@@ -9411,78 +9547,78 @@
       </c>
       <c r="AC79" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD79" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE79" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF79" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG79" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH79" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI79" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="2" t="n">
-        <v>1105</v>
+        <v>1121</v>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Təranə</t>
+          <t>Jalə</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>Əjdər qızı</t>
+          <t>Hüseyn qızı</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>Dadaşova</t>
+          <t>Rüstəmova</t>
         </is>
       </c>
       <c r="E80" t="inlineStr"/>
       <c r="F80" t="inlineStr"/>
       <c r="G80" t="inlineStr"/>
       <c r="H80" t="inlineStr">
         <is>
-          <t>Türk dünyası əlyazmalarının tədqiqi</t>
+          <t>Türkdilli əlyazmaların tədqiqi</t>
         </is>
       </c>
       <c r="I80" t="inlineStr">
         <is>
-          <t>Mütəxəssis</t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="J80" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K80" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L80" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M80" t="inlineStr"/>
       <c r="N80" t="inlineStr"/>
       <c r="O80" t="inlineStr"/>
       <c r="P80" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q80" s="2" t="n">
         <v>0</v>
@@ -9520,86 +9656,78 @@
       </c>
       <c r="AC80" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD80" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE80" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF80" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG80" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH80" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI80" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="2" t="n">
-        <v>1106</v>
+        <v>1122</v>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Aygül</t>
+          <t>Natəvan</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>Ağamusa qızı</t>
+          <t>İsmayılqara qızı</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>Hacıyeva</t>
-[...11 lines deleted...]
-      </c>
+          <t>Dadaşova</t>
+        </is>
+      </c>
+      <c r="E81" t="inlineStr"/>
+      <c r="F81" t="inlineStr"/>
       <c r="G81" t="inlineStr"/>
       <c r="H81" t="inlineStr">
         <is>
-          <t>Türk dünyası əlyazmalarının tədqiqi</t>
+          <t>Türkdilli əlyazmaların tədqiqi</t>
         </is>
       </c>
       <c r="I81" t="inlineStr">
         <is>
-          <t>Şöbə müdiri</t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="J81" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K81" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L81" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M81" t="inlineStr"/>
       <c r="N81" t="inlineStr"/>
       <c r="O81" t="inlineStr"/>
       <c r="P81" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q81" s="2" t="n">
         <v>0</v>
@@ -9637,86 +9765,78 @@
       </c>
       <c r="AC81" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD81" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE81" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF81" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG81" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH81" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI81" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="2" t="n">
-        <v>1108</v>
+        <v>1123</v>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Əli</t>
+          <t>Səadət</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>Məmmədbağır oğlu</t>
+          <t>Azad qızı</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>Əliyev</t>
-[...11 lines deleted...]
-      </c>
+          <t>Mürşüdova</t>
+        </is>
+      </c>
+      <c r="E82" t="inlineStr"/>
+      <c r="F82" t="inlineStr"/>
       <c r="G82" t="inlineStr"/>
       <c r="H82" t="inlineStr">
         <is>
-          <t>Türk dünyası əlyazmalarının tədqiqi</t>
+          <t>Türkdilli əlyazmaların tədqiqi</t>
         </is>
       </c>
       <c r="I82" t="inlineStr">
         <is>
-          <t>Aparıcı elmi işçi</t>
+          <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="J82" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K82" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L82" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M82" t="inlineStr"/>
       <c r="N82" t="inlineStr"/>
       <c r="O82" t="inlineStr"/>
       <c r="P82" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q82" s="2" t="n">
         <v>0</v>
@@ -9754,73 +9874,73 @@
       </c>
       <c r="AC82" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD82" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE82" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF82" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG82" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH82" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI82" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="2" t="n">
-        <v>1109</v>
+        <v>1124</v>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Gülüş</t>
+          <t>Afaq</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>Aslan qızı</t>
+          <t>Hüseyn qızı</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>Səfərzadə</t>
+          <t>Hacıyeva</t>
         </is>
       </c>
       <c r="E83" t="inlineStr"/>
       <c r="F83" t="inlineStr"/>
       <c r="G83" t="inlineStr"/>
       <c r="H83" t="inlineStr">
         <is>
-          <t>Türk dünyası əlyazmalarının tədqiqi</t>
+          <t>Türkdilli əlyazmaların tədqiqi</t>
         </is>
       </c>
       <c r="I83" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="J83" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K83" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L83" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M83" t="inlineStr"/>
       <c r="N83" t="inlineStr"/>
       <c r="O83" t="inlineStr"/>
@@ -9863,78 +9983,80 @@
       </c>
       <c r="AC83" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD83" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE83" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF83" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG83" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH83" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI83" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="2" t="n">
-        <v>1110</v>
+        <v>1207</v>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Mələkxanım</t>
+          <t>Günel</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>Tərlan qızı</t>
+          <t>İsrafil qızı</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>Əliyeva</t>
+          <t>Şakirli</t>
         </is>
       </c>
       <c r="E84" t="inlineStr"/>
       <c r="F84" t="inlineStr"/>
-      <c r="G84" t="inlineStr"/>
+      <c r="G84" s="3" t="n">
+        <v>34318</v>
+      </c>
       <c r="H84" t="inlineStr">
         <is>
-          <t>Türk dünyası əlyazmalarının tədqiqi</t>
+          <t>Nizami Gəncəvi əlyazmalarının tədqiqi</t>
         </is>
       </c>
       <c r="I84" t="inlineStr">
         <is>
-          <t>Kiçik elmi işçi</t>
+          <t>Prezident</t>
         </is>
       </c>
       <c r="J84" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K84" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L84" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M84" t="inlineStr"/>
       <c r="N84" t="inlineStr"/>
       <c r="O84" t="inlineStr"/>
       <c r="P84" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q84" s="2" t="n">
         <v>0</v>
@@ -9972,73 +10094,73 @@
       </c>
       <c r="AC84" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD84" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE84" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF84" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG84" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH84" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI84" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="2" t="n">
-        <v>1111</v>
+        <v>3159</v>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Sevinc</t>
+          <t>Nigar</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>Vaqif qızı</t>
+          <t>Ələkbər qızı</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>Rəhnulla</t>
+          <t>Əhmədova</t>
         </is>
       </c>
       <c r="E85" t="inlineStr"/>
       <c r="F85" t="inlineStr"/>
       <c r="G85" t="inlineStr"/>
       <c r="H85" t="inlineStr">
         <is>
-          <t>Türk dünyası əlyazmalarının tədqiqi</t>
+          <t>Türkdilli əlyazmaların tədqiqi</t>
         </is>
       </c>
       <c r="I85" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="J85" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K85" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L85" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M85" t="inlineStr"/>
       <c r="N85" t="inlineStr"/>
       <c r="O85" t="inlineStr"/>
@@ -10081,78 +10203,82 @@
       </c>
       <c r="AC85" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD85" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE85" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF85" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG85" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH85" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI85" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="2" t="n">
-        <v>1112</v>
+        <v>2892</v>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Sona</t>
+          <t>Aytən</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>Şahin qızı</t>
+          <t>Qəzənfər qızı</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>Mustafayeva</t>
-[...2 lines deleted...]
-      <c r="E86" t="inlineStr"/>
+          <t>Əliyeva</t>
+        </is>
+      </c>
+      <c r="E86" t="inlineStr">
+        <is>
+          <t>filologiya üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
       <c r="F86" t="inlineStr"/>
       <c r="G86" t="inlineStr"/>
       <c r="H86" t="inlineStr">
         <is>
-          <t>Türk dünyası əlyazmalarının tədqiqi</t>
+          <t>Şəxsi arxivlərin tədqiqi</t>
         </is>
       </c>
       <c r="I86" t="inlineStr">
         <is>
-          <t>Elmi işçi</t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J86" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K86" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L86" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M86" t="inlineStr"/>
       <c r="N86" t="inlineStr"/>
       <c r="O86" t="inlineStr"/>
       <c r="P86" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q86" s="2" t="n">
         <v>0</v>
@@ -10190,78 +10316,80 @@
       </c>
       <c r="AC86" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD86" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE86" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF86" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG86" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH86" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI86" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="2" t="n">
-        <v>1113</v>
+        <v>1019</v>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Tahirə</t>
+          <t>Sevinc</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>Oqtay qızı</t>
+          <t>Valeh qızı</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>Əliyeva</t>
+          <t>Muxtarova</t>
         </is>
       </c>
       <c r="E87" t="inlineStr"/>
       <c r="F87" t="inlineStr"/>
-      <c r="G87" t="inlineStr"/>
+      <c r="G87" s="3" t="n">
+        <v>32618</v>
+      </c>
       <c r="H87" t="inlineStr">
         <is>
-          <t>Türk dünyası əlyazmalarının tədqiqi</t>
+          <t>Qərbi Azərbaycan və Qarabağ əlyazmalarının tədqiqi</t>
         </is>
       </c>
       <c r="I87" t="inlineStr">
         <is>
-          <t>Böyük elmi işçi</t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="J87" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K87" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L87" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M87" t="inlineStr"/>
       <c r="N87" t="inlineStr"/>
       <c r="O87" t="inlineStr"/>
       <c r="P87" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q87" s="2" t="n">
         <v>0</v>
@@ -10299,78 +10427,78 @@
       </c>
       <c r="AC87" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD87" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE87" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF87" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG87" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH87" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI87" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="2" t="n">
-        <v>1114</v>
+        <v>3196</v>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Günay</t>
+          <t>Sevinc</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>Mətləb qızı</t>
+          <t>Eldar qızı</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>Quliyeva</t>
+          <t>Həzrətquliyeva</t>
         </is>
       </c>
       <c r="E88" t="inlineStr"/>
       <c r="F88" t="inlineStr"/>
       <c r="G88" t="inlineStr"/>
       <c r="H88" t="inlineStr">
         <is>
-          <t>Türk dünyası əlyazmalarının tədqiqi</t>
+          <t>Əlyazmaların elektron resursları</t>
         </is>
       </c>
       <c r="I88" t="inlineStr">
         <is>
-          <t>Elmi işçi</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J88" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K88" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L88" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M88" t="inlineStr"/>
       <c r="N88" t="inlineStr"/>
       <c r="O88" t="inlineStr"/>
       <c r="P88" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q88" s="2" t="n">
         <v>0</v>
@@ -10408,81 +10536,73 @@
       </c>
       <c r="AC88" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD88" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE88" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF88" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG88" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH88" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI88" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="2" t="n">
-        <v>1115</v>
+        <v>3197</v>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Aybəniz</t>
+          <t>Leyla</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>Mustafa qızı</t>
+          <t>Faiq qızı</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>Rəhimova</t>
-[...11 lines deleted...]
-      </c>
+          <t>Kərimova</t>
+        </is>
+      </c>
+      <c r="E89" t="inlineStr"/>
+      <c r="F89" t="inlineStr"/>
       <c r="G89" t="inlineStr"/>
       <c r="H89" t="inlineStr">
         <is>
-          <t>Türkdilli əlyazmaların tədqiqi</t>
+          <t>Türk dünyası əlyazmalarının tədqiqi</t>
         </is>
       </c>
       <c r="I89" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J89" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K89" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L89" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M89" t="inlineStr"/>
       <c r="N89" t="inlineStr"/>
       <c r="O89" t="inlineStr"/>
@@ -10525,86 +10645,78 @@
       </c>
       <c r="AC89" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD89" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE89" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF89" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG89" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH89" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI89" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="2" t="n">
-        <v>1116</v>
+        <v>3198</v>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Lamiyə</t>
+          <t>Lalə</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>Sabir qızı</t>
+          <t>Cəbrayıl qızı</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>Rəhimova</t>
-[...11 lines deleted...]
-      </c>
+          <t>Sultanova</t>
+        </is>
+      </c>
+      <c r="E90" t="inlineStr"/>
+      <c r="F90" t="inlineStr"/>
       <c r="G90" t="inlineStr"/>
       <c r="H90" t="inlineStr">
         <is>
           <t>Türkdilli əlyazmaların tədqiqi</t>
         </is>
       </c>
       <c r="I90" t="inlineStr">
         <is>
-          <t>Şöbə müdiri</t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="J90" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K90" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L90" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M90" t="inlineStr"/>
       <c r="N90" t="inlineStr"/>
       <c r="O90" t="inlineStr"/>
       <c r="P90" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q90" s="2" t="n">
         <v>0</v>
@@ -10642,86 +10754,78 @@
       </c>
       <c r="AC90" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD90" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE90" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF90" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG90" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH90" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI90" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="2" t="n">
-        <v>1117</v>
+        <v>3199</v>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Aynur</t>
+          <t>Minaxanım</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>Məhərrəm qızı</t>
+          <t>Akif qızı</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>Hacıqədiri</t>
-[...11 lines deleted...]
-      </c>
+          <t>Mehdiyeva</t>
+        </is>
+      </c>
+      <c r="E91" t="inlineStr"/>
+      <c r="F91" t="inlineStr"/>
       <c r="G91" t="inlineStr"/>
       <c r="H91" t="inlineStr">
         <is>
-          <t>Rəhbərlik</t>
+          <t>Farsdilli əlyazmaların tədqiqi</t>
         </is>
       </c>
       <c r="I91" t="inlineStr">
         <is>
-          <t>Elmi katib</t>
+          <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="J91" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K91" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L91" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M91" t="inlineStr"/>
       <c r="N91" t="inlineStr"/>
       <c r="O91" t="inlineStr"/>
       <c r="P91" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q91" s="2" t="n">
         <v>0</v>
@@ -10759,82 +10863,78 @@
       </c>
       <c r="AC91" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD91" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE91" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF91" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG91" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH91" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI91" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="2" t="n">
-        <v>1118</v>
+        <v>3200</v>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Şəhla</t>
+          <t>Əzizə</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>Vahid qızı</t>
+          <t>Həsən qızı</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>Xəlilli</t>
-[...6 lines deleted...]
-      </c>
+          <t>Ələkbərova</t>
+        </is>
+      </c>
+      <c r="E92" t="inlineStr"/>
       <c r="F92" t="inlineStr"/>
       <c r="G92" t="inlineStr"/>
       <c r="H92" t="inlineStr">
         <is>
-          <t>Türkdilli əlyazmaların tədqiqi</t>
+          <t>Şəxsi arxivlərin tədqiqi</t>
         </is>
       </c>
       <c r="I92" t="inlineStr">
         <is>
-          <t>Aparıcı elmi işçi</t>
+          <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="J92" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K92" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L92" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M92" t="inlineStr"/>
       <c r="N92" t="inlineStr"/>
       <c r="O92" t="inlineStr"/>
       <c r="P92" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q92" s="2" t="n">
         <v>0</v>
@@ -10872,78 +10972,78 @@
       </c>
       <c r="AC92" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD92" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE92" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF92" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG92" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH92" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI92" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="2" t="n">
-        <v>1119</v>
+        <v>3201</v>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Aysel</t>
+          <t>Arzu</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>Akif qızı</t>
+          <t>Mehman qızı</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>Acalova</t>
+          <t>Abdulzadə</t>
         </is>
       </c>
       <c r="E93" t="inlineStr"/>
       <c r="F93" t="inlineStr"/>
       <c r="G93" t="inlineStr"/>
       <c r="H93" t="inlineStr">
         <is>
-          <t>Türkdilli əlyazmaların tədqiqi</t>
+          <t>Multidissiplinar əlyazmaların tədqiqi</t>
         </is>
       </c>
       <c r="I93" t="inlineStr">
         <is>
-          <t>Böyük elmi işçi</t>
+          <t>Baş mütəxəssis</t>
         </is>
       </c>
       <c r="J93" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K93" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L93" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M93" t="inlineStr"/>
       <c r="N93" t="inlineStr"/>
       <c r="O93" t="inlineStr"/>
       <c r="P93" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q93" s="2" t="n">
         <v>0</v>
@@ -10981,78 +11081,78 @@
       </c>
       <c r="AC93" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD93" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE93" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF93" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG93" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH93" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI93" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="2" t="n">
-        <v>1120</v>
+        <v>3202</v>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Gülər</t>
+          <t>Gülarə</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>Əmirşah qızı</t>
+          <t>İsabala qızı</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>Əsədullayeva</t>
+          <t>Əliyeva</t>
         </is>
       </c>
       <c r="E94" t="inlineStr"/>
       <c r="F94" t="inlineStr"/>
       <c r="G94" t="inlineStr"/>
       <c r="H94" t="inlineStr">
         <is>
-          <t>Türkdilli əlyazmaların tədqiqi</t>
+          <t>Fondların elmi uçotu və mühafizəsi</t>
         </is>
       </c>
       <c r="I94" t="inlineStr">
         <is>
-          <t>Elmi işçi</t>
+          <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="J94" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K94" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L94" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M94" t="inlineStr"/>
       <c r="N94" t="inlineStr"/>
       <c r="O94" t="inlineStr"/>
       <c r="P94" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q94" s="2" t="n">
         <v>0</v>
@@ -11090,78 +11190,78 @@
       </c>
       <c r="AC94" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD94" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE94" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF94" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG94" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH94" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI94" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="2" t="n">
-        <v>1121</v>
+        <v>3203</v>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Jalə</t>
+          <t>Təranə</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>Hüseyn qızı</t>
+          <t>Vaqif qızı</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>Rüstəmova</t>
+          <t>Kərimova</t>
         </is>
       </c>
       <c r="E95" t="inlineStr"/>
       <c r="F95" t="inlineStr"/>
       <c r="G95" t="inlineStr"/>
       <c r="H95" t="inlineStr">
         <is>
-          <t>Türkdilli əlyazmaların tədqiqi</t>
+          <t>Elmi xidmət</t>
         </is>
       </c>
       <c r="I95" t="inlineStr">
         <is>
-          <t>Elmi işçi</t>
+          <t>Mütəxəssis</t>
         </is>
       </c>
       <c r="J95" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K95" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L95" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M95" t="inlineStr"/>
       <c r="N95" t="inlineStr"/>
       <c r="O95" t="inlineStr"/>
       <c r="P95" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q95" s="2" t="n">
         <v>0</v>
@@ -11199,78 +11299,78 @@
       </c>
       <c r="AC95" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD95" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE95" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF95" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG95" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH95" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI95" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="2" t="n">
-        <v>1122</v>
+        <v>3204</v>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Natəvan</t>
+          <t>Kəlamə</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>İsmayılqara qızı</t>
+          <t>Əjdər qızı</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>Dadaşova</t>
+          <t>Abbasova</t>
         </is>
       </c>
       <c r="E96" t="inlineStr"/>
       <c r="F96" t="inlineStr"/>
       <c r="G96" t="inlineStr"/>
       <c r="H96" t="inlineStr">
         <is>
-          <t>Türkdilli əlyazmaların tədqiqi</t>
+          <t>Əlyazmaların və əski çap kitablarının tərcüməsi</t>
         </is>
       </c>
       <c r="I96" t="inlineStr">
         <is>
-          <t>Elmi işçi</t>
+          <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="J96" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K96" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L96" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M96" t="inlineStr"/>
       <c r="N96" t="inlineStr"/>
       <c r="O96" t="inlineStr"/>
       <c r="P96" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q96" s="2" t="n">
         <v>0</v>
@@ -11308,73 +11408,73 @@
       </c>
       <c r="AC96" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD96" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE96" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF96" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG96" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH96" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI96" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="2" t="n">
-        <v>1123</v>
+        <v>3205</v>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Səadət</t>
+          <t>Sənubər</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>Azad qızı</t>
+          <t>Ələsgər qızı</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>Mürşüdova</t>
+          <t>Hacıyeva</t>
         </is>
       </c>
       <c r="E97" t="inlineStr"/>
       <c r="F97" t="inlineStr"/>
       <c r="G97" t="inlineStr"/>
       <c r="H97" t="inlineStr">
         <is>
-          <t>Türkdilli əlyazmaların tədqiqi</t>
+          <t>Əlyazmaların və əski çap kitablarının tərcüməsi</t>
         </is>
       </c>
       <c r="I97" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="J97" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K97" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L97" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M97" t="inlineStr"/>
       <c r="N97" t="inlineStr"/>
       <c r="O97" t="inlineStr"/>
@@ -11417,78 +11517,78 @@
       </c>
       <c r="AC97" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD97" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE97" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF97" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG97" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH97" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI97" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="2" t="n">
-        <v>1124</v>
+        <v>3206</v>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Afaq</t>
+          <t>Nigar</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>Hüseyn qızı</t>
+          <t>İmaməli qızı</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>Hacıyeva</t>
+          <t>Mirzəyeva</t>
         </is>
       </c>
       <c r="E98" t="inlineStr"/>
       <c r="F98" t="inlineStr"/>
       <c r="G98" t="inlineStr"/>
       <c r="H98" t="inlineStr">
         <is>
-          <t>Türkdilli əlyazmaların tədqiqi</t>
+          <t>Əlyazmaların və əski çap kitablarının tərcüməsi</t>
         </is>
       </c>
       <c r="I98" t="inlineStr">
         <is>
-          <t>Kiçik elmi işçi</t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="J98" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K98" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L98" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M98" t="inlineStr"/>
       <c r="N98" t="inlineStr"/>
       <c r="O98" t="inlineStr"/>
       <c r="P98" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q98" s="2" t="n">
         <v>0</v>
@@ -11526,80 +11626,78 @@
       </c>
       <c r="AC98" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD98" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE98" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF98" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG98" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH98" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI98" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="2" t="n">
-        <v>1207</v>
+        <v>3207</v>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Günel</t>
+          <t>Sona</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>İsrafil qızı</t>
+          <t>Nəriman qızı</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>Şakirli</t>
+          <t>Əzimbəyova</t>
         </is>
       </c>
       <c r="E99" t="inlineStr"/>
       <c r="F99" t="inlineStr"/>
-      <c r="G99" s="3" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="G99" t="inlineStr"/>
       <c r="H99" t="inlineStr">
         <is>
-          <t>Nizami Gəncəvi əlyazmalarının tədqiqi</t>
+          <t>Əlyazmaların elmi ekspozisiyası və təqdimi</t>
         </is>
       </c>
       <c r="I99" t="inlineStr">
         <is>
-          <t>Prezident</t>
+          <t>Baş mütəxəssis</t>
         </is>
       </c>
       <c r="J99" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K99" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L99" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M99" t="inlineStr"/>
       <c r="N99" t="inlineStr"/>
       <c r="O99" t="inlineStr"/>
       <c r="P99" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q99" s="2" t="n">
         <v>0</v>
@@ -11637,78 +11735,78 @@
       </c>
       <c r="AC99" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD99" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE99" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF99" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG99" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH99" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI99" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="2" t="n">
-        <v>3159</v>
+        <v>3208</v>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Nigar</t>
+          <t>Nərmin</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>Ələkbər qızı</t>
+          <t>Nəriman qızı</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>Əhmədova</t>
+          <t>Tağıyeva</t>
         </is>
       </c>
       <c r="E100" t="inlineStr"/>
       <c r="F100" t="inlineStr"/>
       <c r="G100" t="inlineStr"/>
       <c r="H100" t="inlineStr">
         <is>
-          <t>Türkdilli əlyazmaların tədqiqi</t>
+          <t>Əlyazmaların elmi ekspozisiyası və təqdimi</t>
         </is>
       </c>
       <c r="I100" t="inlineStr">
         <is>
-          <t>Böyük elmi işçi</t>
+          <t>Baş mütəxəssis</t>
         </is>
       </c>
       <c r="J100" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K100" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L100" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M100" t="inlineStr"/>
       <c r="N100" t="inlineStr"/>
       <c r="O100" t="inlineStr"/>
       <c r="P100" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q100" s="2" t="n">
         <v>0</v>
@@ -11746,82 +11844,78 @@
       </c>
       <c r="AC100" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD100" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE100" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF100" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG100" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH100" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI100" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="2" t="n">
-        <v>2892</v>
+        <v>3209</v>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Aytən</t>
+          <t>Lətafət</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>Qəzənfər qızı</t>
+          <t>Şamil qızı</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>Əliyeva</t>
-[...6 lines deleted...]
-      </c>
+          <t>Səfərova</t>
+        </is>
+      </c>
+      <c r="E101" t="inlineStr"/>
       <c r="F101" t="inlineStr"/>
       <c r="G101" t="inlineStr"/>
       <c r="H101" t="inlineStr">
         <is>
-          <t>Şəxsi arxivlərin tədqiqi</t>
+          <t>Əlyazmaların elektron resursları</t>
         </is>
       </c>
       <c r="I101" t="inlineStr">
         <is>
-          <t>Aparıcı elmi işçi</t>
+          <t>Baş mütəxəssis</t>
         </is>
       </c>
       <c r="J101" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K101" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L101" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M101" t="inlineStr"/>
       <c r="N101" t="inlineStr"/>
       <c r="O101" t="inlineStr"/>
       <c r="P101" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q101" s="2" t="n">
         <v>0</v>
@@ -11859,78 +11953,78 @@
       </c>
       <c r="AC101" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD101" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE101" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF101" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG101" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH101" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI101" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="2" t="n">
-        <v>1019</v>
+        <v>3210</v>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Sevinc</t>
+          <t>Mədinə</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>Valeh qızı</t>
+          <t>Əkrəm qızı</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>Muxtarova</t>
+          <t>Qəhrəmanlı</t>
         </is>
       </c>
       <c r="E102" t="inlineStr"/>
       <c r="F102" t="inlineStr"/>
       <c r="G102" t="inlineStr"/>
       <c r="H102" t="inlineStr">
         <is>
           <t>Qərbi Azərbaycan və Qarabağ əlyazmalarının tədqiqi</t>
         </is>
       </c>
       <c r="I102" t="inlineStr">
         <is>
-          <t>Elmi işçi</t>
+          <t>Mütəxəssis</t>
         </is>
       </c>
       <c r="J102" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K102" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L102" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M102" t="inlineStr"/>
       <c r="N102" t="inlineStr"/>
       <c r="O102" t="inlineStr"/>
       <c r="P102" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q102" s="2" t="n">
         <v>0</v>
@@ -11968,78 +12062,78 @@
       </c>
       <c r="AC102" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD102" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE102" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF102" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG102" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH102" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI102" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="2" t="n">
-        <v>1023</v>
+        <v>3211</v>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Ramidə</t>
+          <t>İbrahimva</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>Akif qızı</t>
+          <t>Nəsib oğlu</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>Abbasova</t>
+          <t>Quliyev</t>
         </is>
       </c>
       <c r="E103" t="inlineStr"/>
       <c r="F103" t="inlineStr"/>
       <c r="G103" t="inlineStr"/>
       <c r="H103" t="inlineStr">
         <is>
-          <t>Qərbi Azərbaycan və Qarabağ əlyazmalarının tədqiqi</t>
+          <t>Nizami Gəncəvi əlyazmalarının tədqiqi</t>
         </is>
       </c>
       <c r="I103" t="inlineStr">
         <is>
-          <t>Kiçik elmi işçi</t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J103" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K103" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L103" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M103" t="inlineStr"/>
       <c r="N103" t="inlineStr"/>
       <c r="O103" t="inlineStr"/>
       <c r="P103" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q103" s="2" t="n">
         <v>0</v>
@@ -12077,86 +12171,80 @@
       </c>
       <c r="AC103" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD103" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE103" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF103" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG103" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH103" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI103" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="2" t="n">
-        <v>1043</v>
+        <v>1015</v>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Xatirə</t>
+          <t>Zəhra</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>Malik qızı</t>
+          <t>Məhərrəm qızı</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>Yusifova</t>
-[...12 lines deleted...]
-      <c r="G104" t="inlineStr"/>
+          <t>Qəniyeva</t>
+        </is>
+      </c>
+      <c r="E104" t="inlineStr"/>
+      <c r="F104" t="inlineStr"/>
+      <c r="G104" s="3" t="n">
+        <v>34600</v>
+      </c>
       <c r="H104" t="inlineStr">
         <is>
-          <t>Təhsil</t>
+          <t>Biblioqrafiya</t>
         </is>
       </c>
       <c r="I104" t="inlineStr">
         <is>
-          <t>Şöbə müdiri</t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="J104" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K104" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L104" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M104" t="inlineStr"/>
       <c r="N104" t="inlineStr"/>
       <c r="O104" t="inlineStr"/>
       <c r="P104" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q104" s="2" t="n">
         <v>0</v>
@@ -12194,78 +12282,84 @@
       </c>
       <c r="AC104" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD104" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE104" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF104" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG104" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH104" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI104" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="2" t="n">
-        <v>3196</v>
+        <v>1016</v>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Sevinc</t>
+          <t>Aytən</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>Eldar qızı</t>
+          <t>Qəzənfər qızı</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>Həzrətquliyeva</t>
-[...2 lines deleted...]
-      <c r="E105" t="inlineStr"/>
+          <t>Əliyeva</t>
+        </is>
+      </c>
+      <c r="E105" t="inlineStr">
+        <is>
+          <t>filologiya üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
       <c r="F105" t="inlineStr"/>
-      <c r="G105" t="inlineStr"/>
+      <c r="G105" s="3" t="n">
+        <v>31032</v>
+      </c>
       <c r="H105" t="inlineStr">
         <is>
-          <t>Əlyazmaların elektron resursları</t>
+          <t>Şəxsi arxivlərin tədqiqi</t>
         </is>
       </c>
       <c r="I105" t="inlineStr">
         <is>
-          <t>Şöbə müdiri</t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J105" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K105" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L105" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M105" t="inlineStr"/>
       <c r="N105" t="inlineStr"/>
       <c r="O105" t="inlineStr"/>
       <c r="P105" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q105" s="2" t="n">
         <v>0</v>
@@ -12303,78 +12397,80 @@
       </c>
       <c r="AC105" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD105" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE105" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF105" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG105" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH105" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI105" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="2" t="n">
-        <v>3197</v>
+        <v>1023</v>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Leyla</t>
+          <t>Ramidə</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>Faiq qızı</t>
+          <t>Akif qızı</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>Kərimova</t>
+          <t>Abbasova</t>
         </is>
       </c>
       <c r="E106" t="inlineStr"/>
       <c r="F106" t="inlineStr"/>
-      <c r="G106" t="inlineStr"/>
+      <c r="G106" s="3" t="n">
+        <v>32053</v>
+      </c>
       <c r="H106" t="inlineStr">
         <is>
-          <t>Türk dünyası əlyazmalarının tədqiqi</t>
+          <t>Qərbi Azərbaycan və Qarabağ əlyazmalarının tədqiqi</t>
         </is>
       </c>
       <c r="I106" t="inlineStr">
         <is>
-          <t>Aparıcı elmi işçi</t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="J106" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K106" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L106" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M106" t="inlineStr"/>
       <c r="N106" t="inlineStr"/>
       <c r="O106" t="inlineStr"/>
       <c r="P106" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q106" s="2" t="n">
         <v>0</v>
@@ -12412,73 +12508,75 @@
       </c>
       <c r="AC106" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD106" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE106" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF106" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG106" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH106" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI106" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="2" t="n">
-        <v>3198</v>
+        <v>1027</v>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Lalə</t>
+          <t>Fatimə</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>Cəbrayıl qızı</t>
+          <t>Afil qızı</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>Sultanova</t>
+          <t>Qəhrəmanova</t>
         </is>
       </c>
       <c r="E107" t="inlineStr"/>
       <c r="F107" t="inlineStr"/>
-      <c r="G107" t="inlineStr"/>
+      <c r="G107" s="3" t="n">
+        <v>35907</v>
+      </c>
       <c r="H107" t="inlineStr">
         <is>
-          <t>Türkdilli əlyazmaların tədqiqi</t>
+          <t>Çap kitablarınn tədqiqi</t>
         </is>
       </c>
       <c r="I107" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="J107" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K107" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L107" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M107" t="inlineStr"/>
       <c r="N107" t="inlineStr"/>
       <c r="O107" t="inlineStr"/>
@@ -12521,78 +12619,80 @@
       </c>
       <c r="AC107" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD107" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE107" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF107" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG107" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH107" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI107" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="2" t="n">
-        <v>3199</v>
+        <v>1030</v>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Minaxanım</t>
+          <t>Səadət</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>Akif qızı</t>
+          <t>Rafahət qızı</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>Mehdiyeva</t>
+          <t>Mustafayeva</t>
         </is>
       </c>
       <c r="E108" t="inlineStr"/>
       <c r="F108" t="inlineStr"/>
-      <c r="G108" t="inlineStr"/>
+      <c r="G108" s="3" t="n">
+        <v>34724</v>
+      </c>
       <c r="H108" t="inlineStr">
         <is>
-          <t>Farsdilli əlyazmaların tədqiqi</t>
+          <t>Rəqəmsal mətnşünaslıq və süni intellekt</t>
         </is>
       </c>
       <c r="I108" t="inlineStr">
         <is>
-          <t>Böyük elmi işçi</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J108" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K108" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L108" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M108" t="inlineStr"/>
       <c r="N108" t="inlineStr"/>
       <c r="O108" t="inlineStr"/>
       <c r="P108" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q108" s="2" t="n">
         <v>0</v>
@@ -12630,97 +12730,115 @@
       </c>
       <c r="AC108" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD108" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE108" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF108" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG108" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH108" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI108" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="2" t="n">
-        <v>3200</v>
+        <v>1042</v>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Əzizə</t>
+          <t>Əkrəm</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>Həsən qızı</t>
+          <t>Daxil oğlu</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>Ələkbərova</t>
-[...4 lines deleted...]
-      <c r="G109" t="inlineStr"/>
+          <t>Bağırov</t>
+        </is>
+      </c>
+      <c r="E109" t="inlineStr">
+        <is>
+          <t>filologiya üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="F109" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
+      <c r="G109" s="3" t="n">
+        <v>19244</v>
+      </c>
       <c r="H109" t="inlineStr">
         <is>
-          <t>Şəxsi arxivlərin tədqiqi</t>
+          <t>Rəhbərlik</t>
         </is>
       </c>
       <c r="I109" t="inlineStr">
         <is>
-          <t>Böyük elmi işçi</t>
+          <t>E.i.ü.direktor müavini</t>
         </is>
       </c>
       <c r="J109" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K109" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L109" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
-      <c r="M109" t="inlineStr"/>
-      <c r="N109" t="inlineStr"/>
+      <c r="M109" t="inlineStr">
+        <is>
+          <t>AMEA DərgiPark</t>
+        </is>
+      </c>
+      <c r="N109" t="inlineStr">
+        <is>
+          <t>https://iremb.anas.az/users_profile/1042/2/#ameadergipark</t>
+        </is>
+      </c>
       <c r="O109" t="inlineStr"/>
       <c r="P109" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q109" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R109" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S109" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T109" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U109" t="inlineStr"/>
       <c r="V109" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W109" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X109" s="2" t="n">
         <v>0</v>
@@ -12739,97 +12857,111 @@
       </c>
       <c r="AC109" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD109" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE109" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF109" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG109" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH109" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI109" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="2" t="n">
-        <v>3201</v>
+        <v>1036</v>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Arzu</t>
+          <t>Nəzrin</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>Mehman qızı</t>
+          <t>Asif qızı</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>Abdulzadə</t>
-[...2 lines deleted...]
-      <c r="E110" t="inlineStr"/>
+          <t>Rzayeva</t>
+        </is>
+      </c>
+      <c r="E110" t="inlineStr">
+        <is>
+          <t>filologiya üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
       <c r="F110" t="inlineStr"/>
-      <c r="G110" t="inlineStr"/>
+      <c r="G110" s="3" t="n">
+        <v>32357</v>
+      </c>
       <c r="H110" t="inlineStr">
         <is>
-          <t>Multidissiplinar əlyazmaların tədqiqi</t>
+          <t>Əlyazmaların elmi ekspozisiyası və təqdimi</t>
         </is>
       </c>
       <c r="I110" t="inlineStr">
         <is>
-          <t>Baş mütəxəssis</t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J110" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K110" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L110" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
-      <c r="M110" t="inlineStr"/>
-      <c r="N110" t="inlineStr"/>
+      <c r="M110" t="inlineStr">
+        <is>
+          <t>AMEA DərgiPark</t>
+        </is>
+      </c>
+      <c r="N110" t="inlineStr">
+        <is>
+          <t>https://iremb.anas.az/users_profile/1036/2/#ameadergipark</t>
+        </is>
+      </c>
       <c r="O110" t="inlineStr"/>
       <c r="P110" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q110" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R110" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S110" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T110" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U110" t="inlineStr"/>
       <c r="V110" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W110" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X110" s="2" t="n">
         <v>0</v>
@@ -12848,78 +12980,86 @@
       </c>
       <c r="AC110" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD110" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE110" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF110" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG110" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH110" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI110" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="2" t="n">
-        <v>3202</v>
+        <v>1043</v>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>Gülarə</t>
+          <t>Xatirə</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>İsabala qızı</t>
+          <t>Malik qızı</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>Əliyeva</t>
-[...3 lines deleted...]
-      <c r="F111" t="inlineStr"/>
+          <t>Yusifova</t>
+        </is>
+      </c>
+      <c r="E111" t="inlineStr">
+        <is>
+          <t>filologiya üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="F111" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="G111" t="inlineStr"/>
       <c r="H111" t="inlineStr">
         <is>
-          <t>Fondların elmi uçotu və mühafizəsi</t>
+          <t>Rəhbərlik</t>
         </is>
       </c>
       <c r="I111" t="inlineStr">
         <is>
-          <t>Böyük elmi işçi</t>
+          <t>Rəqəmsal inkişaf üzrə direktor müavini</t>
         </is>
       </c>
       <c r="J111" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K111" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L111" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M111" t="inlineStr"/>
       <c r="N111" t="inlineStr"/>
       <c r="O111" t="inlineStr"/>
       <c r="P111" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q111" s="2" t="n">
         <v>0</v>
@@ -12957,78 +13097,80 @@
       </c>
       <c r="AC111" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD111" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE111" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF111" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG111" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH111" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI111" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="2" t="n">
-        <v>3203</v>
+        <v>1044</v>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>Təranə</t>
+          <t>Səyalı</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>Vaqif qızı</t>
+          <t>Ağa qızı</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>Kərimova</t>
+          <t>Əliyeva</t>
         </is>
       </c>
       <c r="E112" t="inlineStr"/>
       <c r="F112" t="inlineStr"/>
-      <c r="G112" t="inlineStr"/>
+      <c r="G112" s="3" t="n">
+        <v>28226</v>
+      </c>
       <c r="H112" t="inlineStr">
         <is>
-          <t>Elmi xidmət</t>
+          <t>Qərbi Azərbaycan və Qarabağ əlyazmalarının tədqiqi</t>
         </is>
       </c>
       <c r="I112" t="inlineStr">
         <is>
-          <t>Mütəxəssis</t>
+          <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="J112" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K112" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L112" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M112" t="inlineStr"/>
       <c r="N112" t="inlineStr"/>
       <c r="O112" t="inlineStr"/>
       <c r="P112" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q112" s="2" t="n">
         <v>0</v>
@@ -13066,70 +13208,72 @@
       </c>
       <c r="AC112" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD112" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE112" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF112" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG112" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH112" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI112" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="2" t="n">
-        <v>3204</v>
+        <v>1045</v>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>Kəlamə</t>
+          <t>Xatirə</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>Əjdər qızı</t>
+          <t>Ələkbər qızı</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>Abbasova</t>
+          <t>Kərimova</t>
         </is>
       </c>
       <c r="E113" t="inlineStr"/>
       <c r="F113" t="inlineStr"/>
-      <c r="G113" t="inlineStr"/>
+      <c r="G113" s="3" t="n">
+        <v>30152</v>
+      </c>
       <c r="H113" t="inlineStr">
         <is>
           <t>Əlyazmaların və əski çap kitablarının tərcüməsi</t>
         </is>
       </c>
       <c r="I113" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="J113" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K113" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L113" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
@@ -13175,73 +13319,75 @@
       </c>
       <c r="AC113" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD113" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE113" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF113" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG113" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH113" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI113" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="2" t="n">
-        <v>3205</v>
+        <v>1065</v>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>Sənubər</t>
+          <t>Rauf</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>Ələsgər qızı</t>
+          <t>Akif oğlu</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>Hacıyeva</t>
+          <t>Şeyxzamanov</t>
         </is>
       </c>
       <c r="E114" t="inlineStr"/>
       <c r="F114" t="inlineStr"/>
-      <c r="G114" t="inlineStr"/>
+      <c r="G114" s="3" t="n">
+        <v>23613</v>
+      </c>
       <c r="H114" t="inlineStr">
         <is>
-          <t>Əlyazmaların və əski çap kitablarının tərcüməsi</t>
+          <t>Farsdilli əlyazmaların tədqiqi</t>
         </is>
       </c>
       <c r="I114" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="J114" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K114" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L114" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M114" t="inlineStr"/>
       <c r="N114" t="inlineStr"/>
       <c r="O114" t="inlineStr"/>
@@ -13284,73 +13430,75 @@
       </c>
       <c r="AC114" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD114" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE114" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF114" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG114" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH114" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI114" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="2" t="n">
-        <v>3206</v>
+        <v>1079</v>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>Nigar</t>
+          <t>Lalə</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>İmaməli qızı</t>
+          <t>Səfər qızı</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>Mirzəyeva</t>
+          <t>Hüseynova</t>
         </is>
       </c>
       <c r="E115" t="inlineStr"/>
       <c r="F115" t="inlineStr"/>
-      <c r="G115" t="inlineStr"/>
+      <c r="G115" s="3" t="n">
+        <v>32341</v>
+      </c>
       <c r="H115" t="inlineStr">
         <is>
-          <t>Əlyazmaların və əski çap kitablarının tərcüməsi</t>
+          <t>Qərbi Azərbaycan və Qarabağ əlyazmalarının tədqiqi</t>
         </is>
       </c>
       <c r="I115" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="J115" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K115" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L115" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M115" t="inlineStr"/>
       <c r="N115" t="inlineStr"/>
       <c r="O115" t="inlineStr"/>
@@ -13393,78 +13541,80 @@
       </c>
       <c r="AC115" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD115" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE115" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF115" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG115" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH115" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI115" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="2" t="n">
-        <v>3207</v>
+        <v>1083</v>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>Sona</t>
+          <t>İlahə</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>Nəriman qızı</t>
+          <t>Rəhim qızı</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>Əzimbəyova</t>
+          <t>Ələkbərova</t>
         </is>
       </c>
       <c r="E116" t="inlineStr"/>
       <c r="F116" t="inlineStr"/>
-      <c r="G116" t="inlineStr"/>
+      <c r="G116" s="3" t="n">
+        <v>33662</v>
+      </c>
       <c r="H116" t="inlineStr">
         <is>
-          <t>Əlyazmaların elmi ekspozisiyası və təqdimi</t>
+          <t>Multidissiplinar əlyazmaların tədqiqi</t>
         </is>
       </c>
       <c r="I116" t="inlineStr">
         <is>
-          <t>Baş mütəxəssis</t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="J116" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K116" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L116" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M116" t="inlineStr"/>
       <c r="N116" t="inlineStr"/>
       <c r="O116" t="inlineStr"/>
       <c r="P116" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q116" s="2" t="n">
         <v>0</v>
@@ -13502,78 +13652,80 @@
       </c>
       <c r="AC116" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD116" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE116" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF116" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG116" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH116" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI116" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="2" t="n">
-        <v>3208</v>
+        <v>1099</v>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>Nərmin</t>
+          <t>Günel</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>Nəriman qızı</t>
+          <t>Ramiz qızı</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>Tağıyeva</t>
+          <t>Quliyeva</t>
         </is>
       </c>
       <c r="E117" t="inlineStr"/>
       <c r="F117" t="inlineStr"/>
-      <c r="G117" t="inlineStr"/>
+      <c r="G117" s="3" t="n">
+        <v>33164</v>
+      </c>
       <c r="H117" t="inlineStr">
         <is>
-          <t>Əlyazmaların elmi ekspozisiyası və təqdimi</t>
+          <t>Nizami Gəncəvi əlyazmalarının tədqiqi</t>
         </is>
       </c>
       <c r="I117" t="inlineStr">
         <is>
-          <t>Baş mütəxəssis</t>
+          <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="J117" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K117" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L117" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M117" t="inlineStr"/>
       <c r="N117" t="inlineStr"/>
       <c r="O117" t="inlineStr"/>
       <c r="P117" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q117" s="2" t="n">
         <v>0</v>
@@ -13611,78 +13763,80 @@
       </c>
       <c r="AC117" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD117" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE117" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF117" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG117" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH117" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI117" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="2" t="n">
-        <v>3209</v>
+        <v>1109</v>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>Lətafət</t>
+          <t>Gülüş</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>Şamil qızı</t>
+          <t>Aslan qızı</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>Səfərova</t>
+          <t>Səfərzadə</t>
         </is>
       </c>
       <c r="E118" t="inlineStr"/>
       <c r="F118" t="inlineStr"/>
-      <c r="G118" t="inlineStr"/>
+      <c r="G118" s="3" t="n">
+        <v>26789</v>
+      </c>
       <c r="H118" t="inlineStr">
         <is>
-          <t>Əlyazmaların elektron resursları</t>
+          <t>Türk dünyası əlyazmalarının tədqiqi</t>
         </is>
       </c>
       <c r="I118" t="inlineStr">
         <is>
-          <t>Baş mütəxəssis</t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="J118" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K118" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L118" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M118" t="inlineStr"/>
       <c r="N118" t="inlineStr"/>
       <c r="O118" t="inlineStr"/>
       <c r="P118" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q118" s="2" t="n">
         <v>0</v>
@@ -13715,265 +13869,47 @@
       <c r="AA118" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB118" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC118" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD118" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE118" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF118" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG118" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH118" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI118" s="2" t="n">
-        <v>0</v>
-[...216 lines deleted...]
-      <c r="AI120" s="2" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>