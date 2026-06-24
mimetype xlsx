--- v0 (2026-04-15)
+++ v1 (2026-06-24)
@@ -682,99 +682,99 @@
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>Xan qızı</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>Babaxanova</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>tarix üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="F2" t="inlineStr"/>
       <c r="G2" t="inlineStr"/>
       <c r="H2" t="inlineStr">
         <is>
           <t>Beynəlxalq əlaqələr və Əlyazmaların elmi ekspozisiyası</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=zo9J08oAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O2" s="2" t="n">
         <v>313</v>
       </c>
       <c r="P2" s="2" t="n">
         <v>2</v>
       </c>
       <c r="Q2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U2" t="inlineStr">
         <is>
-          <t>2026-04-08T12:05:34.566083</t>
+          <t>2026-06-04T02:06:37.040765</t>
         </is>
       </c>
       <c r="V2" s="2" t="n">
         <v>1</v>
       </c>
       <c r="W2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X2" s="2" t="n">
         <v>10</v>
       </c>
       <c r="Y2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z2" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AA2" s="2" t="n">
         <v>2</v>
       </c>
       <c r="AB2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC2" s="2" t="n">
         <v>1</v>
@@ -853,51 +853,51 @@
       <c r="N3" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=qI2msGcAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O3" s="2" t="n">
         <v>314</v>
       </c>
       <c r="P3" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Q3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U3" t="inlineStr">
         <is>
-          <t>2026-04-08T12:05:34.566083</t>
+          <t>2026-06-04T02:06:37.040765</t>
         </is>
       </c>
       <c r="V3" s="2" t="n">
         <v>1</v>
       </c>
       <c r="W3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X3" s="2" t="n">
         <v>27</v>
       </c>
       <c r="Y3" s="2" t="n">
         <v>3</v>
       </c>
       <c r="Z3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA3" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AB3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC3" s="2" t="n">
         <v>1</v>
@@ -980,51 +980,51 @@
       <c r="N4" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=_L9OhSIAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O4" s="2" t="n">
         <v>315</v>
       </c>
       <c r="P4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U4" t="inlineStr">
         <is>
-          <t>2026-04-08T12:05:34.566083</t>
+          <t>2026-06-04T02:06:37.040765</t>
         </is>
       </c>
       <c r="V4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X4" s="2" t="n">
         <v>44</v>
       </c>
       <c r="Y4" s="2" t="n">
         <v>5</v>
       </c>
       <c r="Z4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC4" s="2" t="n">
         <v>0</v>
@@ -1172,99 +1172,99 @@
       <c r="B6" t="inlineStr">
         <is>
           <t>Qutiyera</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>Ələsgər qızı</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>Cəfərova</t>
         </is>
       </c>
       <c r="E6" t="inlineStr"/>
       <c r="F6" t="inlineStr"/>
       <c r="G6" t="inlineStr"/>
       <c r="H6" t="inlineStr">
         <is>
           <t>Biblioqrafiya</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=hzZIQVAAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O6" s="2" t="n">
         <v>317</v>
       </c>
       <c r="P6" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q6" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R6" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S6" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T6" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U6" t="inlineStr">
         <is>
-          <t>2026-04-08T12:05:34.566083</t>
+          <t>2026-06-04T02:06:37.040765</t>
         </is>
       </c>
       <c r="V6" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W6" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X6" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Y6" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z6" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA6" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB6" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC6" s="2" t="n">
         <v>0</v>
@@ -1468,51 +1468,51 @@
       <c r="N8" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=W5ImBhIAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O8" s="2" t="n">
         <v>320</v>
       </c>
       <c r="P8" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q8" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R8" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S8" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T8" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U8" t="inlineStr">
         <is>
-          <t>2026-04-08T12:05:34.566083</t>
+          <t>2026-06-04T02:06:37.040765</t>
         </is>
       </c>
       <c r="V8" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W8" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X8" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Y8" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z8" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA8" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB8" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC8" s="2" t="n">
         <v>0</v>
@@ -1551,99 +1551,99 @@
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>Həsənzadə</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>tarix elmləri doktoru</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G9" t="inlineStr"/>
       <c r="H9" t="inlineStr">
         <is>
           <t>Çap kitablarınn tədqiqi</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=ZkRZ9SwAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O9" s="2" t="n">
         <v>325</v>
       </c>
       <c r="P9" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Q9" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R9" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S9" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T9" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U9" t="inlineStr">
         <is>
-          <t>2026-04-08T12:05:34.566083</t>
+          <t>2026-06-04T02:06:37.040765</t>
         </is>
       </c>
       <c r="V9" s="2" t="n">
         <v>1</v>
       </c>
       <c r="W9" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X9" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Y9" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z9" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA9" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AB9" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC9" s="2" t="n">
         <v>1</v>
@@ -2025,99 +2025,99 @@
       <c r="B13" t="inlineStr">
         <is>
           <t>Səadət</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>Rafahət qızı</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>Mustafayeva</t>
         </is>
       </c>
       <c r="E13" t="inlineStr"/>
       <c r="F13" t="inlineStr"/>
       <c r="G13" t="inlineStr"/>
       <c r="H13" t="inlineStr">
         <is>
           <t>Elektron xidmətlər</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=bmMXA_gAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O13" s="2" t="n">
         <v>329</v>
       </c>
       <c r="P13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U13" t="inlineStr">
         <is>
-          <t>2026-04-08T12:05:34.566083</t>
+          <t>2026-06-04T02:06:37.040765</t>
         </is>
       </c>
       <c r="V13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X13" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Y13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC13" s="2" t="n">
         <v>0</v>
@@ -2156,99 +2156,99 @@
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>Mustafayeva</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>filologiya üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G14" t="inlineStr"/>
       <c r="H14" t="inlineStr">
         <is>
           <t>Elmi xidmət</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=jv5IZq0AAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O14" s="2" t="n">
         <v>330</v>
       </c>
       <c r="P14" s="2" t="n">
         <v>5</v>
       </c>
       <c r="Q14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U14" t="inlineStr">
         <is>
-          <t>2026-04-08T12:05:34.566083</t>
+          <t>2026-06-04T02:06:37.040765</t>
         </is>
       </c>
       <c r="V14" s="2" t="n">
         <v>1</v>
       </c>
       <c r="W14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X14" s="2" t="n">
         <v>103</v>
       </c>
       <c r="Y14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z14" s="2" t="n">
         <v>3</v>
       </c>
       <c r="AA14" s="2" t="n">
         <v>5</v>
       </c>
       <c r="AB14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC14" s="2" t="n">
         <v>1</v>
@@ -2327,51 +2327,51 @@
       <c r="N15" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=uZ-v3FwAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O15" s="2" t="n">
         <v>331</v>
       </c>
       <c r="P15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U15" t="inlineStr">
         <is>
-          <t>2026-04-08T12:05:34.566083</t>
+          <t>2026-06-04T02:06:37.040765</t>
         </is>
       </c>
       <c r="V15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X15" s="2" t="n">
         <v>6</v>
       </c>
       <c r="Y15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC15" s="2" t="n">
         <v>0</v>
@@ -2450,51 +2450,51 @@
       <c r="N16" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=3LhjeLUAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O16" s="2" t="n">
         <v>332</v>
       </c>
       <c r="P16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U16" t="inlineStr">
         <is>
-          <t>2026-04-08T12:05:34.566083</t>
+          <t>2026-06-04T02:06:37.040765</t>
         </is>
       </c>
       <c r="V16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X16" s="2" t="n">
         <v>4</v>
       </c>
       <c r="Y16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC16" s="2" t="n">
         <v>0</v>
@@ -2694,51 +2694,51 @@
       <c r="N18" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=VBe6F5gAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O18" s="2" t="n">
         <v>335</v>
       </c>
       <c r="P18" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Q18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U18" t="inlineStr">
         <is>
-          <t>2026-04-08T12:05:34.566083</t>
+          <t>2026-06-04T02:06:37.040765</t>
         </is>
       </c>
       <c r="V18" s="2" t="n">
         <v>1</v>
       </c>
       <c r="W18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X18" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Y18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA18" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AB18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC18" s="2" t="n">
         <v>1</v>
@@ -3051,51 +3051,51 @@
       <c r="N21" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=ayTqKH4AAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O21" s="2" t="n">
         <v>338</v>
       </c>
       <c r="P21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U21" t="inlineStr">
         <is>
-          <t>2026-04-08T12:05:34.566083</t>
+          <t>2026-06-04T02:06:37.040765</t>
         </is>
       </c>
       <c r="V21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X21" s="2" t="n">
         <v>2</v>
       </c>
       <c r="Y21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC21" s="2" t="n">
         <v>0</v>
@@ -3126,99 +3126,99 @@
       <c r="B22" t="inlineStr">
         <is>
           <t>Zaur</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>Zumrat oğlu</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Orucov</t>
         </is>
       </c>
       <c r="E22" t="inlineStr"/>
       <c r="F22" t="inlineStr"/>
       <c r="G22" t="inlineStr"/>
       <c r="H22" t="inlineStr">
         <is>
           <t>Əlyazmaların gigiyenası və bərpası laboratoriyası</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M22" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=o4nWubwAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O22" s="2" t="n">
         <v>339</v>
       </c>
       <c r="P22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U22" t="inlineStr">
         <is>
-          <t>2026-04-08T12:05:34.566083</t>
+          <t>2026-06-04T02:06:37.040765</t>
         </is>
       </c>
       <c r="V22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X22" s="2" t="n">
         <v>3</v>
       </c>
       <c r="Y22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC22" s="2" t="n">
         <v>0</v>
@@ -3305,51 +3305,51 @@
       <c r="N23" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=IG_IAfcAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O23" s="2" t="n">
         <v>340</v>
       </c>
       <c r="P23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U23" t="inlineStr">
         <is>
-          <t>2026-04-08T12:05:34.566083</t>
+          <t>2026-06-04T02:06:37.040765</t>
         </is>
       </c>
       <c r="V23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X23" s="2" t="n">
         <v>118</v>
       </c>
       <c r="Y23" s="2" t="n">
         <v>2</v>
       </c>
       <c r="Z23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC23" s="2" t="n">
         <v>0</v>
@@ -3388,99 +3388,99 @@
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Bağırov</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>filologiya üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G24" t="inlineStr"/>
       <c r="H24" t="inlineStr">
         <is>
           <t>Əlyazmaların və əski çap kitablarının tərcüməsi</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M24" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=-Ht114oAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O24" s="2" t="n">
         <v>341</v>
       </c>
       <c r="P24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U24" t="inlineStr">
         <is>
-          <t>2026-04-08T12:05:34.566083</t>
+          <t>2026-06-04T02:06:37.040765</t>
         </is>
       </c>
       <c r="V24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X24" s="2" t="n">
         <v>22</v>
       </c>
       <c r="Y24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC24" s="2" t="n">
         <v>0</v>
@@ -3676,51 +3676,51 @@
       <c r="N26" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=KxZQizoAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O26" s="2" t="n">
         <v>344</v>
       </c>
       <c r="P26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U26" t="inlineStr">
         <is>
-          <t>2026-04-08T12:05:34.566083</t>
+          <t>2026-06-04T02:06:37.040765</t>
         </is>
       </c>
       <c r="V26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X26" s="2" t="n">
         <v>24</v>
       </c>
       <c r="Y26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC26" s="2" t="n">
         <v>0</v>
@@ -3803,51 +3803,51 @@
       <c r="N27" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=xpBiU8kAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O27" s="2" t="n">
         <v>345</v>
       </c>
       <c r="P27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U27" t="inlineStr">
         <is>
-          <t>2026-04-08T12:05:34.566083</t>
+          <t>2026-06-04T02:06:37.040765</t>
         </is>
       </c>
       <c r="V27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X27" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Y27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC27" s="2" t="n">
         <v>0</v>
@@ -4160,51 +4160,51 @@
       <c r="N30" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=2mUGPcYAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O30" s="2" t="n">
         <v>348</v>
       </c>
       <c r="P30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U30" t="inlineStr">
         <is>
-          <t>2026-04-08T12:05:34.566083</t>
+          <t>2026-06-04T02:06:37.040765</t>
         </is>
       </c>
       <c r="V30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X30" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Y30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC30" s="2" t="n">
         <v>0</v>
@@ -4360,99 +4360,99 @@
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>Şərifov</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>filologiya elmləri doktoru</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>Professor</t>
         </is>
       </c>
       <c r="G32" t="inlineStr"/>
       <c r="H32" t="inlineStr">
         <is>
           <t>Ərəbdilli əlyazmaların tədqiqi</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J32" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M32" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=9I4T63cAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O32" s="2" t="n">
         <v>350</v>
       </c>
       <c r="P32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U32" t="inlineStr">
         <is>
-          <t>2026-04-08T12:05:34.566083</t>
+          <t>2026-06-04T02:06:37.040765</t>
         </is>
       </c>
       <c r="V32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X32" s="2" t="n">
         <v>150</v>
       </c>
       <c r="Y32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC32" s="2" t="n">
         <v>0</v>
@@ -4539,51 +4539,51 @@
       <c r="N33" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=9QuTbQoAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O33" s="2" t="n">
         <v>351</v>
       </c>
       <c r="P33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U33" t="inlineStr">
         <is>
-          <t>2026-04-08T12:05:34.566083</t>
+          <t>2026-06-04T02:06:37.040765</t>
         </is>
       </c>
       <c r="V33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X33" s="2" t="n">
         <v>4</v>
       </c>
       <c r="Y33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC33" s="2" t="n">
         <v>0</v>
@@ -4670,51 +4670,51 @@
       <c r="N34" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=yPyBuYcAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O34" s="2" t="n">
         <v>352</v>
       </c>
       <c r="P34" s="2" t="n">
         <v>2</v>
       </c>
       <c r="Q34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U34" t="inlineStr">
         <is>
-          <t>2026-04-08T12:05:34.566083</t>
+          <t>2026-06-04T02:06:37.040765</t>
         </is>
       </c>
       <c r="V34" s="2" t="n">
         <v>1</v>
       </c>
       <c r="W34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X34" s="2" t="n">
         <v>166</v>
       </c>
       <c r="Y34" s="2" t="n">
         <v>5</v>
       </c>
       <c r="Z34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA34" s="2" t="n">
         <v>2</v>
       </c>
       <c r="AB34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC34" s="2" t="n">
         <v>1</v>
@@ -4797,51 +4797,51 @@
       <c r="N35" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=wwkUSNQAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O35" s="2" t="n">
         <v>353</v>
       </c>
       <c r="P35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U35" t="inlineStr">
         <is>
-          <t>2026-04-08T12:05:34.566083</t>
+          <t>2026-06-04T02:06:37.040765</t>
         </is>
       </c>
       <c r="V35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X35" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Y35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC35" s="2" t="n">
         <v>0</v>
@@ -4920,51 +4920,51 @@
       <c r="N36" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=zHlEiXcAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O36" s="2" t="n">
         <v>354</v>
       </c>
       <c r="P36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U36" t="inlineStr">
         <is>
-          <t>2026-04-08T12:05:34.566083</t>
+          <t>2026-06-04T02:06:37.040765</t>
         </is>
       </c>
       <c r="V36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X36" s="2" t="n">
         <v>24</v>
       </c>
       <c r="Y36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC36" s="2" t="n">
         <v>0</v>
@@ -5515,51 +5515,51 @@
       <c r="N41" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=Jv-r4ZgAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O41" s="2" t="n">
         <v>359</v>
       </c>
       <c r="P41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U41" t="inlineStr">
         <is>
-          <t>2026-04-08T12:05:34.566083</t>
+          <t>2026-06-04T02:06:37.040765</t>
         </is>
       </c>
       <c r="V41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X41" s="2" t="n">
         <v>2</v>
       </c>
       <c r="Y41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC41" s="2" t="n">
         <v>0</v>
@@ -5638,51 +5638,51 @@
       <c r="N42" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=3RsmFi8AAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O42" s="2" t="n">
         <v>360</v>
       </c>
       <c r="P42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U42" t="inlineStr">
         <is>
-          <t>2026-04-08T12:05:34.566083</t>
+          <t>2026-06-04T02:06:37.040765</t>
         </is>
       </c>
       <c r="V42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X42" s="2" t="n">
         <v>12</v>
       </c>
       <c r="Y42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC42" s="2" t="n">
         <v>0</v>
@@ -5761,51 +5761,51 @@
       <c r="N43" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=0FfON7wAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O43" s="2" t="n">
         <v>361</v>
       </c>
       <c r="P43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U43" t="inlineStr">
         <is>
-          <t>2026-04-08T12:05:34.566083</t>
+          <t>2026-06-04T02:06:37.040765</t>
         </is>
       </c>
       <c r="V43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X43" s="2" t="n">
         <v>47</v>
       </c>
       <c r="Y43" s="2" t="n">
         <v>5</v>
       </c>
       <c r="Z43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC43" s="2" t="n">
         <v>0</v>
@@ -5884,51 +5884,51 @@
       <c r="N44" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=lL6LMqoAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O44" s="2" t="n">
         <v>362</v>
       </c>
       <c r="P44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U44" t="inlineStr">
         <is>
-          <t>2026-04-08T12:05:34.566083</t>
+          <t>2026-06-04T02:06:37.040765</t>
         </is>
       </c>
       <c r="V44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X44" s="2" t="n">
         <v>10</v>
       </c>
       <c r="Y44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC44" s="2" t="n">
         <v>0</v>
@@ -6007,225 +6007,225 @@
       <c r="N45" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=NkEChiEAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O45" s="2" t="n">
         <v>364</v>
       </c>
       <c r="P45" s="2" t="n">
         <v>49</v>
       </c>
       <c r="Q45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U45" t="inlineStr">
         <is>
-          <t>2026-04-08T12:05:34.566083</t>
+          <t>2026-06-04T02:06:37.040765</t>
         </is>
       </c>
       <c r="V45" s="2" t="n">
         <v>4</v>
       </c>
       <c r="W45" s="2" t="n">
         <v>1</v>
       </c>
       <c r="X45" s="2" t="n">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="Y45" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Z45" s="2" t="n">
         <v>12</v>
       </c>
       <c r="AA45" s="2" t="n">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="AB45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC45" s="2" t="n">
         <v>4</v>
       </c>
       <c r="AD45" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AE45" s="2" t="n">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="AF45" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AG45" s="2" t="n">
         <v>12</v>
       </c>
       <c r="AH45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI45" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="2" t="n">
         <v>1066</v>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>Nəsib</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>Cümşüd oğlu</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>Göyüşov</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
           <t>filologiya elmləri doktoru</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>Professor</t>
         </is>
       </c>
       <c r="G46" t="inlineStr"/>
       <c r="H46" t="inlineStr">
         <is>
           <t>Farsdilli əlyazmaların tədqiqi</t>
         </is>
       </c>
       <c r="I46" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J46" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K46" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L46" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M46" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N46" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=beP99V8AAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O46" s="2" t="n">
         <v>365</v>
       </c>
       <c r="P46" s="2" t="n">
         <v>14</v>
       </c>
       <c r="Q46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U46" t="inlineStr">
         <is>
-          <t>2026-04-08T12:05:34.566083</t>
+          <t>2026-06-04T02:06:37.040765</t>
         </is>
       </c>
       <c r="V46" s="2" t="n">
         <v>1</v>
       </c>
       <c r="W46" s="2" t="n">
         <v>1</v>
       </c>
       <c r="X46" s="2" t="n">
         <v>127</v>
       </c>
       <c r="Y46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z46" s="2" t="n">
         <v>2</v>
       </c>
       <c r="AA46" s="2" t="n">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="AB46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC46" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AD46" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AE46" s="2" t="n">
         <v>127</v>
       </c>
       <c r="AF46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG46" s="2" t="n">
         <v>2</v>
       </c>
       <c r="AH46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI46" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="2" t="n">
         <v>1067</v>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>Nazim</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>Xanbaba oğlu</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>Yarməmmədov</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
           <t>filologiya üzrə fəlsəfə doktoru</t>
         </is>
@@ -6269,51 +6269,51 @@
       <c r="N47" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=mZTgxJsAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O47" s="2" t="n">
         <v>366</v>
       </c>
       <c r="P47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U47" t="inlineStr">
         <is>
-          <t>2026-04-08T12:05:34.566083</t>
+          <t>2026-06-04T02:06:37.040765</t>
         </is>
       </c>
       <c r="V47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X47" s="2" t="n">
         <v>2</v>
       </c>
       <c r="Y47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC47" s="2" t="n">
         <v>0</v>
@@ -6396,51 +6396,51 @@
       <c r="N48" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=X-HSgtoAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O48" s="2" t="n">
         <v>367</v>
       </c>
       <c r="P48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U48" t="inlineStr">
         <is>
-          <t>2026-04-08T12:05:34.566083</t>
+          <t>2026-06-04T02:06:37.040765</t>
         </is>
       </c>
       <c r="V48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X48" s="2" t="n">
         <v>21</v>
       </c>
       <c r="Y48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC48" s="2" t="n">
         <v>0</v>
@@ -6523,51 +6523,51 @@
       <c r="N49" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=9eY0fRQAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O49" s="2" t="n">
         <v>368</v>
       </c>
       <c r="P49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U49" t="inlineStr">
         <is>
-          <t>2026-04-08T12:05:34.566083</t>
+          <t>2026-06-04T02:06:37.040765</t>
         </is>
       </c>
       <c r="V49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X49" s="2" t="n">
         <v>15</v>
       </c>
       <c r="Y49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC49" s="2" t="n">
         <v>0</v>
@@ -6646,51 +6646,51 @@
       <c r="N50" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=VrmN-QMAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O50" s="2" t="n">
         <v>369</v>
       </c>
       <c r="P50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U50" t="inlineStr">
         <is>
-          <t>2026-04-08T12:05:34.566083</t>
+          <t>2026-06-04T02:06:37.040765</t>
         </is>
       </c>
       <c r="V50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X50" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Y50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC50" s="2" t="n">
         <v>0</v>
@@ -6773,51 +6773,51 @@
       <c r="N51" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=-I5W-EYAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O51" s="2" t="n">
         <v>370</v>
       </c>
       <c r="P51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U51" t="inlineStr">
         <is>
-          <t>2026-04-08T12:05:34.566083</t>
+          <t>2026-06-04T02:06:37.040765</t>
         </is>
       </c>
       <c r="V51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X51" s="2" t="n">
         <v>31</v>
       </c>
       <c r="Y51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC51" s="2" t="n">
         <v>0</v>
@@ -7138,51 +7138,51 @@
       <c r="N54" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=WT1qkRUAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O54" s="2" t="n">
         <v>374</v>
       </c>
       <c r="P54" s="2" t="n">
         <v>13</v>
       </c>
       <c r="Q54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U54" t="inlineStr">
         <is>
-          <t>2026-04-08T12:05:34.566083</t>
+          <t>2026-06-04T02:06:37.040765</t>
         </is>
       </c>
       <c r="V54" s="2" t="n">
         <v>2</v>
       </c>
       <c r="W54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X54" s="2" t="n">
         <v>22</v>
       </c>
       <c r="Y54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA54" s="2" t="n">
         <v>13</v>
       </c>
       <c r="AB54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC54" s="2" t="n">
         <v>2</v>
@@ -7386,51 +7386,51 @@
       <c r="N56" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=0hzAkuEAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O56" s="2" t="n">
         <v>378</v>
       </c>
       <c r="P56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U56" t="inlineStr">
         <is>
-          <t>2026-04-08T12:05:34.566083</t>
+          <t>2026-06-04T02:06:37.040765</t>
         </is>
       </c>
       <c r="V56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X56" s="2" t="n">
         <v>12</v>
       </c>
       <c r="Y56" s="2" t="n">
         <v>4</v>
       </c>
       <c r="Z56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC56" s="2" t="n">
         <v>0</v>
@@ -7469,51 +7469,51 @@
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>Kərimov</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
           <t>filologiya elmləri doktoru</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G57" t="inlineStr"/>
       <c r="H57" t="inlineStr">
         <is>
           <t>Qərbi Azərbaycan və Qarabağ əlyazmalarının tədqiqi</t>
         </is>
       </c>
       <c r="I57" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J57" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K57" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L57" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M57" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N57" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=DxWRRSkAAAAJ&amp;amp;hl=en</t>
@@ -7715,99 +7715,99 @@
       </c>
       <c r="C59" t="inlineStr">
         <is>
           <t>Vaqif qızı</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>Babayeva</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
           <t>filologiya üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="F59" t="inlineStr"/>
       <c r="G59" t="inlineStr"/>
       <c r="H59" t="inlineStr">
         <is>
           <t>Multidissiplinar əlyazmaların tədqiqi</t>
         </is>
       </c>
       <c r="I59" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J59" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K59" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L59" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M59" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N59" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=23GgmY8AAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O59" s="2" t="n">
         <v>381</v>
       </c>
       <c r="P59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U59" t="inlineStr">
         <is>
-          <t>2026-04-08T12:05:34.566083</t>
+          <t>2026-06-04T02:06:37.040765</t>
         </is>
       </c>
       <c r="V59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X59" s="2" t="n">
         <v>65</v>
       </c>
       <c r="Y59" s="2" t="n">
         <v>3</v>
       </c>
       <c r="Z59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC59" s="2" t="n">
         <v>0</v>
@@ -7959,99 +7959,99 @@
       </c>
       <c r="C61" t="inlineStr">
         <is>
           <t>Baloğlan qızı</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>İskəndərli</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
           <t>filologiya üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="F61" t="inlineStr"/>
       <c r="G61" t="inlineStr"/>
       <c r="H61" t="inlineStr">
         <is>
           <t>Nizami Gəncəvi əlyazmalarının tədqiqi</t>
         </is>
       </c>
       <c r="I61" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J61" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K61" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L61" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M61" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N61" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=vj6B00IAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O61" s="2" t="n">
         <v>383</v>
       </c>
       <c r="P61" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q61" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R61" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S61" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T61" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U61" t="inlineStr">
         <is>
-          <t>2026-04-08T12:05:34.566083</t>
+          <t>2026-06-04T02:06:37.040765</t>
         </is>
       </c>
       <c r="V61" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W61" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X61" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Y61" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z61" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA61" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB61" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC61" s="2" t="n">
         <v>0</v>
@@ -8130,51 +8130,51 @@
       <c r="N62" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=1_IM8S4AAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O62" s="2" t="n">
         <v>384</v>
       </c>
       <c r="P62" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q62" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R62" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S62" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T62" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U62" t="inlineStr">
         <is>
-          <t>2026-04-08T12:05:34.566083</t>
+          <t>2026-06-04T02:06:37.040765</t>
         </is>
       </c>
       <c r="V62" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W62" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X62" s="2" t="n">
         <v>26</v>
       </c>
       <c r="Y62" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z62" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA62" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB62" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC62" s="2" t="n">
         <v>0</v>
@@ -8253,51 +8253,51 @@
       <c r="N63" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=rKneuCQAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O63" s="2" t="n">
         <v>386</v>
       </c>
       <c r="P63" s="2" t="n">
         <v>2</v>
       </c>
       <c r="Q63" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R63" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S63" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T63" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U63" t="inlineStr">
         <is>
-          <t>2026-04-08T12:05:34.566083</t>
+          <t>2026-06-04T02:06:37.040765</t>
         </is>
       </c>
       <c r="V63" s="2" t="n">
         <v>1</v>
       </c>
       <c r="W63" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X63" s="2" t="n">
         <v>4</v>
       </c>
       <c r="Y63" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z63" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA63" s="2" t="n">
         <v>2</v>
       </c>
       <c r="AB63" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC63" s="2" t="n">
         <v>1</v>
@@ -8380,51 +8380,51 @@
       <c r="N64" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=-5YaOyYAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O64" s="2" t="n">
         <v>387</v>
       </c>
       <c r="P64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U64" t="inlineStr">
         <is>
-          <t>2026-04-08T12:05:34.566083</t>
+          <t>2026-06-04T02:06:37.040765</t>
         </is>
       </c>
       <c r="V64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X64" s="2" t="n">
         <v>29</v>
       </c>
       <c r="Y64" s="2" t="n">
         <v>3</v>
       </c>
       <c r="Z64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC64" s="2" t="n">
         <v>0</v>
@@ -8745,51 +8745,51 @@
       <c r="N67" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=5dZkaTAAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O67" s="2" t="n">
         <v>390</v>
       </c>
       <c r="P67" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q67" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R67" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S67" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T67" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U67" t="inlineStr">
         <is>
-          <t>2026-04-08T12:05:34.566083</t>
+          <t>2026-06-04T02:06:37.040765</t>
         </is>
       </c>
       <c r="V67" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W67" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X67" s="2" t="n">
         <v>8</v>
       </c>
       <c r="Y67" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z67" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA67" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB67" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC67" s="2" t="n">
         <v>0</v>
@@ -8945,99 +8945,99 @@
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
           <t>Səmədova</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
           <t>filologiya elmləri doktoru</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G69" t="inlineStr"/>
       <c r="H69" t="inlineStr">
         <is>
           <t>Şəxsi arxivlərin tədqiqi</t>
         </is>
       </c>
       <c r="I69" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J69" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K69" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L69" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M69" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N69" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=EJBP8X0AAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O69" s="2" t="n">
         <v>392</v>
       </c>
       <c r="P69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U69" t="inlineStr">
         <is>
-          <t>2026-04-08T12:05:34.566083</t>
+          <t>2026-06-04T02:06:37.040765</t>
         </is>
       </c>
       <c r="V69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X69" s="2" t="n">
         <v>3</v>
       </c>
       <c r="Y69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC69" s="2" t="n">
         <v>0</v>
@@ -9124,91 +9124,91 @@
       <c r="N70" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=Nu34BQwAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O70" s="2" t="n">
         <v>394</v>
       </c>
       <c r="P70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U70" t="inlineStr">
         <is>
-          <t>2026-04-08T12:05:34.566083</t>
+          <t>2026-06-04T02:06:37.040765</t>
         </is>
       </c>
       <c r="V70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X70" s="2" t="n">
         <v>50</v>
       </c>
       <c r="Y70" s="2" t="n">
         <v>4</v>
       </c>
       <c r="Z70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE70" s="2" t="n">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="AF70" s="2" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="AG70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH70" s="2" t="n">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="AI70" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="2" t="n">
         <v>1096</v>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>Könül</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
           <t>Sabir qızı</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
           <t>Bağırova</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
@@ -9255,51 +9255,51 @@
       <c r="N71" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=seQeZbEAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O71" s="2" t="n">
         <v>395</v>
       </c>
       <c r="P71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U71" t="inlineStr">
         <is>
-          <t>2026-04-08T12:05:34.566083</t>
+          <t>2026-06-04T02:06:37.040765</t>
         </is>
       </c>
       <c r="V71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X71" s="2" t="n">
         <v>34</v>
       </c>
       <c r="Y71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC71" s="2" t="n">
         <v>0</v>
@@ -9378,51 +9378,51 @@
       <c r="N72" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=ungpMA8AAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O72" s="2" t="n">
         <v>396</v>
       </c>
       <c r="P72" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q72" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R72" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S72" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T72" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U72" t="inlineStr">
         <is>
-          <t>2026-04-08T12:05:34.566083</t>
+          <t>2026-06-04T02:06:37.040765</t>
         </is>
       </c>
       <c r="V72" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W72" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X72" s="2" t="n">
         <v>12</v>
       </c>
       <c r="Y72" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z72" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA72" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB72" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC72" s="2" t="n">
         <v>0</v>
@@ -9505,51 +9505,51 @@
       <c r="N73" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=kVRuCVsAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O73" s="2" t="n">
         <v>397</v>
       </c>
       <c r="P73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U73" t="inlineStr">
         <is>
-          <t>2026-04-08T12:05:34.566083</t>
+          <t>2026-06-04T02:06:37.040765</t>
         </is>
       </c>
       <c r="V73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X73" s="2" t="n">
         <v>26</v>
       </c>
       <c r="Y73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC73" s="2" t="n">
         <v>0</v>
@@ -9628,51 +9628,51 @@
       <c r="N74" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=VqAfjOgAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O74" s="2" t="n">
         <v>398</v>
       </c>
       <c r="P74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U74" t="inlineStr">
         <is>
-          <t>2026-04-08T12:05:34.566083</t>
+          <t>2026-06-04T02:06:37.040765</t>
         </is>
       </c>
       <c r="V74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X74" s="2" t="n">
         <v>8</v>
       </c>
       <c r="Y74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC74" s="2" t="n">
         <v>0</v>
@@ -9751,51 +9751,51 @@
       <c r="N75" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=SRGFYK4AAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O75" s="2" t="n">
         <v>399</v>
       </c>
       <c r="P75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U75" t="inlineStr">
         <is>
-          <t>2026-04-08T12:05:34.566083</t>
+          <t>2026-06-04T02:06:37.040765</t>
         </is>
       </c>
       <c r="V75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X75" s="2" t="n">
         <v>40</v>
       </c>
       <c r="Y75" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Z75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC75" s="2" t="n">
         <v>0</v>
@@ -9874,51 +9874,51 @@
       <c r="N76" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=dcZ3ul4AAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O76" s="2" t="n">
         <v>400</v>
       </c>
       <c r="P76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U76" t="inlineStr">
         <is>
-          <t>2026-04-08T12:05:34.566083</t>
+          <t>2026-06-04T02:06:37.040765</t>
         </is>
       </c>
       <c r="V76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X76" s="2" t="n">
         <v>2</v>
       </c>
       <c r="Y76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC76" s="2" t="n">
         <v>0</v>
@@ -10114,51 +10114,51 @@
       <c r="N78" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=-6bZJO0AAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O78" s="2" t="n">
         <v>402</v>
       </c>
       <c r="P78" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q78" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R78" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S78" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T78" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U78" t="inlineStr">
         <is>
-          <t>2026-04-08T12:05:34.566083</t>
+          <t>2026-06-04T02:06:37.040765</t>
         </is>
       </c>
       <c r="V78" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W78" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X78" s="2" t="n">
         <v>15</v>
       </c>
       <c r="Y78" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z78" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA78" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB78" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC78" s="2" t="n">
         <v>0</v>
@@ -10360,51 +10360,51 @@
       <c r="N80" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=Fh_7H08AAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O80" s="2" t="n">
         <v>404</v>
       </c>
       <c r="P80" s="2" t="n">
         <v>3</v>
       </c>
       <c r="Q80" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R80" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S80" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T80" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U80" t="inlineStr">
         <is>
-          <t>2026-04-08T12:05:34.566083</t>
+          <t>2026-06-04T02:06:37.040765</t>
         </is>
       </c>
       <c r="V80" s="2" t="n">
         <v>1</v>
       </c>
       <c r="W80" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X80" s="2" t="n">
         <v>29</v>
       </c>
       <c r="Y80" s="2" t="n">
         <v>9</v>
       </c>
       <c r="Z80" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA80" s="2" t="n">
         <v>3</v>
       </c>
       <c r="AB80" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC80" s="2" t="n">
         <v>1</v>
@@ -10443,99 +10443,99 @@
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
           <t>Hacıyeva</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
           <t>filologiya elmləri doktoru</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G81" t="inlineStr"/>
       <c r="H81" t="inlineStr">
         <is>
           <t>Türk dünyası əlyazmalarının tədqiqi</t>
         </is>
       </c>
       <c r="I81" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J81" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K81" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L81" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M81" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N81" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=FX-it_UAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O81" s="2" t="n">
         <v>405</v>
       </c>
       <c r="P81" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q81" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R81" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S81" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T81" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U81" t="inlineStr">
         <is>
-          <t>2026-04-08T12:05:34.566083</t>
+          <t>2026-06-04T02:06:37.040765</t>
         </is>
       </c>
       <c r="V81" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W81" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X81" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Y81" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z81" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA81" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB81" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC81" s="2" t="n">
         <v>0</v>
@@ -10856,51 +10856,51 @@
       <c r="N84" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=U7gqMjIAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O84" s="2" t="n">
         <v>409</v>
       </c>
       <c r="P84" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q84" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R84" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S84" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T84" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U84" t="inlineStr">
         <is>
-          <t>2026-04-08T12:05:34.566083</t>
+          <t>2026-06-04T02:06:37.040765</t>
         </is>
       </c>
       <c r="V84" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W84" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X84" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Y84" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z84" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA84" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB84" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC84" s="2" t="n">
         <v>0</v>
@@ -10979,91 +10979,91 @@
       <c r="N85" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=2W_Z-eIAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O85" s="2" t="n">
         <v>410</v>
       </c>
       <c r="P85" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q85" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R85" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S85" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T85" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U85" t="inlineStr">
         <is>
-          <t>2026-04-08T12:05:34.566083</t>
+          <t>2026-06-04T02:06:37.040765</t>
         </is>
       </c>
       <c r="V85" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W85" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X85" s="2" t="n">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="Y85" s="2" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="Z85" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA85" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB85" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC85" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD85" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE85" s="2" t="n">
         <v>17</v>
       </c>
       <c r="AF85" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG85" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH85" s="2" t="n">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="AI85" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="2" t="n">
         <v>1112</v>
       </c>
       <c r="B86" t="inlineStr">
         <is>
           <t>Sona</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
           <t>Şahin qızı</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
           <t>Mustafayeva</t>
         </is>
       </c>
       <c r="E86" t="inlineStr"/>
@@ -11219,51 +11219,51 @@
       <c r="N87" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=53g5FsQAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O87" s="2" t="n">
         <v>412</v>
       </c>
       <c r="P87" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q87" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R87" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S87" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T87" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U87" t="inlineStr">
         <is>
-          <t>2026-04-08T12:05:34.566083</t>
+          <t>2026-06-04T02:06:37.040765</t>
         </is>
       </c>
       <c r="V87" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W87" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X87" s="2" t="n">
         <v>4</v>
       </c>
       <c r="Y87" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z87" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA87" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB87" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC87" s="2" t="n">
         <v>0</v>
@@ -11342,51 +11342,51 @@
       <c r="N88" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=Ssjg0mIAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O88" s="2" t="n">
         <v>413</v>
       </c>
       <c r="P88" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q88" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R88" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S88" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T88" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U88" t="inlineStr">
         <is>
-          <t>2026-04-08T12:05:34.566083</t>
+          <t>2026-06-04T02:06:37.040765</t>
         </is>
       </c>
       <c r="V88" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W88" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X88" s="2" t="n">
         <v>4</v>
       </c>
       <c r="Y88" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z88" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA88" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB88" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC88" s="2" t="n">
         <v>0</v>
@@ -11473,182 +11473,182 @@
       <c r="N89" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=e42eTI0AAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O89" s="2" t="n">
         <v>414</v>
       </c>
       <c r="P89" s="2" t="n">
         <v>14</v>
       </c>
       <c r="Q89" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R89" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S89" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T89" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U89" t="inlineStr">
         <is>
-          <t>2026-04-08T12:05:34.566083</t>
+          <t>2026-06-04T02:06:37.040765</t>
         </is>
       </c>
       <c r="V89" s="2" t="n">
         <v>2</v>
       </c>
       <c r="W89" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X89" s="2" t="n">
         <v>21</v>
       </c>
       <c r="Y89" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Z89" s="2" t="n">
         <v>3</v>
       </c>
       <c r="AA89" s="2" t="n">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="AB89" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC89" s="2" t="n">
         <v>2</v>
       </c>
       <c r="AD89" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE89" s="2" t="n">
         <v>21</v>
       </c>
       <c r="AF89" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AG89" s="2" t="n">
         <v>3</v>
       </c>
       <c r="AH89" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI89" s="2" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="2" t="n">
         <v>1116</v>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>Lamiyə</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
           <t>Sabir qızı</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
           <t>Rəhimova</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
           <t>filologiya üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G90" t="inlineStr"/>
       <c r="H90" t="inlineStr">
         <is>
           <t>Türkdilli əlyazmaların tədqiqi</t>
         </is>
       </c>
       <c r="I90" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J90" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K90" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L90" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M90" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N90" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=tjgGWD4AAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O90" s="2" t="n">
         <v>415</v>
       </c>
       <c r="P90" s="2" t="n">
         <v>9</v>
       </c>
       <c r="Q90" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R90" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S90" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T90" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U90" t="inlineStr">
         <is>
-          <t>2026-04-08T12:05:34.566083</t>
+          <t>2026-06-04T02:06:37.040765</t>
         </is>
       </c>
       <c r="V90" s="2" t="n">
         <v>2</v>
       </c>
       <c r="W90" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X90" s="2" t="n">
         <v>15</v>
       </c>
       <c r="Y90" s="2" t="n">
         <v>4</v>
       </c>
       <c r="Z90" s="2" t="n">
         <v>4</v>
       </c>
       <c r="AA90" s="2" t="n">
         <v>9</v>
       </c>
       <c r="AB90" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC90" s="2" t="n">
         <v>2</v>
@@ -11735,51 +11735,51 @@
       <c r="N91" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=z3cJCK4AAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O91" s="2" t="n">
         <v>416</v>
       </c>
       <c r="P91" s="2" t="n">
         <v>3</v>
       </c>
       <c r="Q91" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R91" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S91" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T91" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U91" t="inlineStr">
         <is>
-          <t>2026-04-08T12:05:34.566083</t>
+          <t>2026-06-04T02:06:37.040765</t>
         </is>
       </c>
       <c r="V91" s="2" t="n">
         <v>1</v>
       </c>
       <c r="W91" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X91" s="2" t="n">
         <v>35</v>
       </c>
       <c r="Y91" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z91" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA91" s="2" t="n">
         <v>3</v>
       </c>
       <c r="AB91" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC91" s="2" t="n">
         <v>1</v>
@@ -11846,110 +11846,110 @@
       </c>
       <c r="K92" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L92" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M92" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N92" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=dXuDE8cAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O92" s="2" t="n">
         <v>417</v>
       </c>
       <c r="P92" s="2" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="Q92" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R92" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S92" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T92" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U92" t="inlineStr">
         <is>
-          <t>2026-04-08T12:05:34.566083</t>
+          <t>2026-06-04T02:06:37.040765</t>
         </is>
       </c>
       <c r="V92" s="2" t="n">
         <v>2</v>
       </c>
       <c r="W92" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X92" s="2" t="n">
         <v>21</v>
       </c>
       <c r="Y92" s="2" t="n">
         <v>2</v>
       </c>
       <c r="Z92" s="2" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="AA92" s="2" t="n">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="AB92" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC92" s="2" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="AD92" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE92" s="2" t="n">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="AF92" s="2" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="AG92" s="2" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="AH92" s="2" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AI92" s="2" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="2" t="n">
         <v>1119</v>
       </c>
       <c r="B93" t="inlineStr">
         <is>
           <t>Aysel</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
           <t>Akif qızı</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
           <t>Acalova</t>
         </is>
       </c>
       <c r="E93" t="inlineStr"/>
       <c r="F93" t="inlineStr"/>
       <c r="G93" t="inlineStr"/>
       <c r="H93" t="inlineStr">
@@ -12102,51 +12102,51 @@
       <c r="N94" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=1QENMFQAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O94" s="2" t="n">
         <v>419</v>
       </c>
       <c r="P94" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q94" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R94" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S94" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T94" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U94" t="inlineStr">
         <is>
-          <t>2026-04-08T12:05:34.566083</t>
+          <t>2026-06-04T02:06:37.040765</t>
         </is>
       </c>
       <c r="V94" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W94" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X94" s="2" t="n">
         <v>10</v>
       </c>
       <c r="Y94" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z94" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA94" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB94" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC94" s="2" t="n">
         <v>0</v>
@@ -12459,51 +12459,51 @@
       <c r="N97" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=XoVhd1MAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O97" s="2" t="n">
         <v>422</v>
       </c>
       <c r="P97" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q97" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R97" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S97" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T97" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U97" t="inlineStr">
         <is>
-          <t>2026-04-08T12:05:34.566083</t>
+          <t>2026-06-04T02:06:37.040765</t>
         </is>
       </c>
       <c r="V97" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W97" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X97" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Y97" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z97" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA97" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB97" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC97" s="2" t="n">
         <v>0</v>
@@ -12931,51 +12931,51 @@
       <c r="N101" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=_L9OhSIAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O101" s="2" t="n">
         <v>1110</v>
       </c>
       <c r="P101" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q101" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R101" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S101" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T101" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U101" t="inlineStr">
         <is>
-          <t>2026-04-08T12:05:34.566083</t>
+          <t>2026-06-04T02:06:37.040765</t>
         </is>
       </c>
       <c r="V101" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W101" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X101" s="2" t="n">
         <v>44</v>
       </c>
       <c r="Y101" s="2" t="n">
         <v>5</v>
       </c>
       <c r="Z101" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA101" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB101" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC101" s="2" t="n">
         <v>0</v>
@@ -13054,51 +13054,51 @@
       <c r="N102" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=UYeqcBwAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O102" s="2" t="n">
         <v>318</v>
       </c>
       <c r="P102" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q102" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R102" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S102" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T102" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U102" t="inlineStr">
         <is>
-          <t>2026-04-08T12:05:34.566083</t>
+          <t>2026-06-04T02:06:37.040765</t>
         </is>
       </c>
       <c r="V102" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W102" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X102" s="2" t="n">
         <v>42</v>
       </c>
       <c r="Y102" s="2" t="n">
         <v>8</v>
       </c>
       <c r="Z102" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA102" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB102" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC102" s="2" t="n">
         <v>0</v>
@@ -13157,196 +13157,202 @@
       <c r="J103" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K103" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L103" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M103" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N103" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=KynXKH8AAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
-      <c r="O103" t="inlineStr"/>
+      <c r="O103" s="2" t="n">
+        <v>322</v>
+      </c>
       <c r="P103" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q103" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R103" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S103" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T103" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="U103" t="inlineStr"/>
+      <c r="U103" t="inlineStr">
+        <is>
+          <t>2026-06-04T02:06:37.040765</t>
+        </is>
+      </c>
       <c r="V103" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W103" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X103" s="2" t="n">
-        <v>0</v>
+        <v>21</v>
       </c>
       <c r="Y103" s="2" t="n">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="Z103" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA103" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB103" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC103" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD103" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE103" s="2" t="n">
-        <v>0</v>
+        <v>21</v>
       </c>
       <c r="AF103" s="2" t="n">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="AG103" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH103" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI103" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="2" t="n">
         <v>1043</v>
       </c>
       <c r="B104" t="inlineStr">
         <is>
           <t>Xatirə</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
           <t>Malik qızı</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
           <t>Yusifova</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
           <t>filologiya üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G104" t="inlineStr"/>
       <c r="H104" t="inlineStr">
         <is>
           <t>Təhsil</t>
         </is>
       </c>
       <c r="I104" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J104" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K104" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L104" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M104" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N104" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=eenK-lgAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O104" s="2" t="n">
         <v>342</v>
       </c>
       <c r="P104" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q104" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R104" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S104" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T104" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U104" t="inlineStr">
         <is>
-          <t>2026-04-08T12:05:34.566083</t>
+          <t>2026-06-04T02:06:37.040765</t>
         </is>
       </c>
       <c r="V104" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W104" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X104" s="2" t="n">
         <v>28</v>
       </c>
       <c r="Y104" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z104" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA104" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB104" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC104" s="2" t="n">
         <v>0</v>
@@ -13377,99 +13383,99 @@
       <c r="B105" t="inlineStr">
         <is>
           <t>Sevinc</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
           <t>Eldar qızı</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
           <t>Həzrətquliyeva</t>
         </is>
       </c>
       <c r="E105" t="inlineStr"/>
       <c r="F105" t="inlineStr"/>
       <c r="G105" t="inlineStr"/>
       <c r="H105" t="inlineStr">
         <is>
           <t>Əlyazmaların elektron resursları</t>
         </is>
       </c>
       <c r="I105" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J105" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K105" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L105" t="inlineStr">
         <is>
           <t>Məhəmməd Füzuli adına Əlyazmalar İnstitutu</t>
         </is>
       </c>
       <c r="M105" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N105" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=ssCoRL0AAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O105" s="2" t="n">
         <v>3184</v>
       </c>
       <c r="P105" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q105" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R105" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S105" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T105" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U105" t="inlineStr">
         <is>
-          <t>2026-04-08T12:05:34.566083</t>
+          <t>2026-06-04T02:06:37.040765</t>
         </is>
       </c>
       <c r="V105" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W105" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X105" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Y105" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z105" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA105" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB105" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC105" s="2" t="n">
         <v>0</v>
@@ -13548,51 +13554,51 @@
       <c r="N106" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=30KOPeAAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O106" s="2" t="n">
         <v>3186</v>
       </c>
       <c r="P106" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q106" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R106" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S106" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T106" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U106" t="inlineStr">
         <is>
-          <t>2026-04-08T12:05:34.566083</t>
+          <t>2026-06-04T02:06:37.040765</t>
         </is>
       </c>
       <c r="V106" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W106" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X106" s="2" t="n">
         <v>2</v>
       </c>
       <c r="Y106" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z106" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA106" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB106" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC106" s="2" t="n">
         <v>0</v>
@@ -13889,51 +13895,51 @@
       <c r="N109" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=YyhCjdQAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O109" s="2" t="n">
         <v>3187</v>
       </c>
       <c r="P109" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q109" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R109" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S109" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T109" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U109" t="inlineStr">
         <is>
-          <t>2026-04-08T12:05:34.566083</t>
+          <t>2026-06-04T02:06:37.040765</t>
         </is>
       </c>
       <c r="V109" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W109" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X109" s="2" t="n">
         <v>35</v>
       </c>
       <c r="Y109" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z109" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA109" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB109" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC109" s="2" t="n">
         <v>0</v>