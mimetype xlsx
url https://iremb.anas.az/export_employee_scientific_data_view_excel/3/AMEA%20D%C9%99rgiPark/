--- v0 (2026-04-17)
+++ v1 (2026-06-24)
@@ -664,52 +664,60 @@
       <c r="AI1" s="1" t="inlineStr">
         <is>
           <t>n_citations_by_month</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="n">
         <v>1227</v>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Güntəkin</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>Kommunar qızı</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>Binnətova</t>
         </is>
       </c>
-      <c r="E2" t="inlineStr"/>
-      <c r="F2" t="inlineStr"/>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>filologiya üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="G2" t="inlineStr"/>
       <c r="H2" t="inlineStr">
         <is>
           <t>Azərbaycan dialektologiyası şöbəsi</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
@@ -773,52 +781,60 @@
         <v>0</v>
       </c>
       <c r="AI2" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>1228</v>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Kübra</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>Fərrux qızı</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>Quliyeva</t>
         </is>
       </c>
-      <c r="E3" t="inlineStr"/>
-      <c r="F3" t="inlineStr"/>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>filologiya üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="G3" t="inlineStr"/>
       <c r="H3" t="inlineStr">
         <is>
           <t>Azərbaycan dialektologiyası şöbəsi</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
@@ -995,52 +1011,60 @@
         <v>0</v>
       </c>
       <c r="AI4" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
         <v>1231</v>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Teyyub</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>Arıx oğlu</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>Quliyev</t>
         </is>
       </c>
-      <c r="E5" t="inlineStr"/>
-      <c r="F5" t="inlineStr"/>
+      <c r="E5" t="inlineStr">
+        <is>
+          <t>filologiya üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="F5" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="G5" t="inlineStr"/>
       <c r="H5" t="inlineStr">
         <is>
           <t>Azərbaycan dilinin tarixi şöbəsi</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
@@ -1109,51 +1133,55 @@
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
         <v>1232</v>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Aynur</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>Famil qızı</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>Paşayeva</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>filologiya elmləri doktoru</t>
         </is>
       </c>
-      <c r="F6" t="inlineStr"/>
+      <c r="F6" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="G6" t="inlineStr"/>
       <c r="H6" t="inlineStr">
         <is>
           <t>Azərbaycan dilinin tarixi şöbəsi</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
@@ -1166,51 +1194,51 @@
       <c r="N6" t="inlineStr">
         <is>
           <t>https://iremb.anas.az/users_profile/1232/3/#ameadergipark</t>
         </is>
       </c>
       <c r="O6" s="2" t="n">
         <v>3177</v>
       </c>
       <c r="P6" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q6" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R6" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S6" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T6" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U6" t="inlineStr">
         <is>
-          <t>2026-04-09T13:23:53.503931</t>
+          <t>2026-06-05T00:10:42.673169</t>
         </is>
       </c>
       <c r="V6" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W6" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X6" s="2" t="n">
         <v>2</v>
       </c>
       <c r="Y6" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Z6" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA6" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB6" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC6" s="2" t="n">
         <v>0</v>
@@ -1583,51 +1611,55 @@
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
         <v>1236</v>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Gülşən</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>İslam qızı</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>Axundova</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>filologiya üzrə fəlsəfə doktoru</t>
         </is>
       </c>
-      <c r="F10" t="inlineStr"/>
+      <c r="F10" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="G10" t="inlineStr"/>
       <c r="H10" t="inlineStr">
         <is>
           <t>Hind-Avropa dilləri şöbəsi</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
@@ -1804,52 +1836,60 @@
         <v>0</v>
       </c>
       <c r="AI11" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
         <v>1238</v>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Könül</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>Əzizağa qızı</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>Həbibova</t>
         </is>
       </c>
-      <c r="E12" t="inlineStr"/>
-      <c r="F12" t="inlineStr"/>
+      <c r="E12" t="inlineStr">
+        <is>
+          <t>filologiya üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="F12" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="G12" t="inlineStr"/>
       <c r="H12" t="inlineStr">
         <is>
           <t>Süni intellekt və kompüter dilçiliyi</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
@@ -1862,94 +1902,94 @@
       <c r="N12" t="inlineStr">
         <is>
           <t>https://iremb.anas.az/users_profile/1238/3/#ameadergipark</t>
         </is>
       </c>
       <c r="O12" s="2" t="n">
         <v>2869</v>
       </c>
       <c r="P12" s="2" t="n">
         <v>7</v>
       </c>
       <c r="Q12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U12" t="inlineStr">
         <is>
-          <t>2026-04-09T13:23:53.511926</t>
+          <t>2026-06-05T00:10:42.683699</t>
         </is>
       </c>
       <c r="V12" s="2" t="n">
         <v>1</v>
       </c>
       <c r="W12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X12" s="2" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="Y12" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Z12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA12" s="2" t="n">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="AB12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC12" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AD12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE12" s="2" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="AF12" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AG12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI12" s="2" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
         <v>1239</v>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Aytən</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>Müslüm qızı</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>Bəylərova</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>filologiya üzrə fəlsəfə doktoru</t>
         </is>
@@ -2395,52 +2435,60 @@
         <v>0</v>
       </c>
       <c r="AI16" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="n">
         <v>1243</v>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Aytən</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>Elşad qızı</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>Allahverdiyeva</t>
         </is>
       </c>
-      <c r="E17" t="inlineStr"/>
-      <c r="F17" t="inlineStr"/>
+      <c r="E17" t="inlineStr">
+        <is>
+          <t>filologiya üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="F17" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="G17" t="inlineStr"/>
       <c r="H17" t="inlineStr">
         <is>
           <t>Nəzəri dilçilik şöbəsi</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
@@ -2622,51 +2670,55 @@
     </row>
     <row r="19">
       <c r="A19" s="2" t="n">
         <v>1246</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Zülfiyyə</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>Qabil qızı</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Musəvi</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>filologiya üzrə fəlsəfə doktoru</t>
         </is>
       </c>
-      <c r="F19" t="inlineStr"/>
+      <c r="F19" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="G19" t="inlineStr"/>
       <c r="H19" t="inlineStr">
         <is>
           <t>Sosiolinqvistika və psixolinqvistika şöbəsi</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
@@ -2679,51 +2731,51 @@
       <c r="N19" t="inlineStr">
         <is>
           <t>https://iremb.anas.az/users_profile/1246/3/#ameadergipark</t>
         </is>
       </c>
       <c r="O19" s="2" t="n">
         <v>2892</v>
       </c>
       <c r="P19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U19" t="inlineStr">
         <is>
-          <t>2026-04-09T13:23:53.520469</t>
+          <t>2026-06-05T00:10:42.692614</t>
         </is>
       </c>
       <c r="V19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X19" s="2" t="n">
         <v>2</v>
       </c>
       <c r="Y19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC19" s="2" t="n">
         <v>0</v>
@@ -2749,51 +2801,55 @@
     </row>
     <row r="20">
       <c r="A20" s="2" t="n">
         <v>1247</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Gültəkin</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>Alışan qızı</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Əliyeva</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>filologiya üzrə fəlsəfə doktoru</t>
         </is>
       </c>
-      <c r="F20" t="inlineStr"/>
+      <c r="F20" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="G20" t="inlineStr"/>
       <c r="H20" t="inlineStr">
         <is>
           <t>Sosiolinqvistika və psixolinqvistika şöbəsi</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
@@ -3325,52 +3381,60 @@
         <v>0</v>
       </c>
       <c r="AI24" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="n">
         <v>1252</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>Fidan</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>Vaqif qızı</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>Salayeva</t>
         </is>
       </c>
-      <c r="E25" t="inlineStr"/>
-      <c r="F25" t="inlineStr"/>
+      <c r="E25" t="inlineStr">
+        <is>
+          <t>filologiya üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="F25" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="G25" t="inlineStr"/>
       <c r="H25" t="inlineStr">
         <is>
           <t>Tətbiqi dilçilik şöbəsi</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
@@ -3439,51 +3503,55 @@
     </row>
     <row r="26">
       <c r="A26" s="2" t="n">
         <v>1253</v>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>Fizuli</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>Nəcməddin oğlu</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>Mustafayev</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t>filologiya elmləri doktoru</t>
         </is>
       </c>
-      <c r="F26" t="inlineStr"/>
+      <c r="F26" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="G26" t="inlineStr"/>
       <c r="H26" t="inlineStr">
         <is>
           <t>Tətbiqi dilçilik şöbəsi</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J26" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
@@ -3496,91 +3564,91 @@
       <c r="N26" t="inlineStr">
         <is>
           <t>https://iremb.anas.az/users_profile/1253/3/#ameadergipark</t>
         </is>
       </c>
       <c r="O26" s="2" t="n">
         <v>2870</v>
       </c>
       <c r="P26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U26" t="inlineStr">
         <is>
-          <t>2026-04-09T13:23:53.530022</t>
+          <t>2026-06-05T00:10:42.702145</t>
         </is>
       </c>
       <c r="V26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X26" s="2" t="n">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="Y26" s="2" t="n">
         <v>2</v>
       </c>
       <c r="Z26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE26" s="2" t="n">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="AF26" s="2" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="AG26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH26" s="2" t="n">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="AI26" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="n">
         <v>1254</v>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>Aqil</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>Gülaga oğlu</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>Cəfərov</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
@@ -3678,52 +3746,60 @@
         <v>0</v>
       </c>
       <c r="AI27" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="n">
         <v>1255</v>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>Zülfiyyə</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>Boris qızı</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>Quliyeva</t>
         </is>
       </c>
-      <c r="E28" t="inlineStr"/>
-      <c r="F28" t="inlineStr"/>
+      <c r="E28" t="inlineStr">
+        <is>
+          <t>filologiya üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="F28" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="G28" t="inlineStr"/>
       <c r="H28" t="inlineStr">
         <is>
           <t>Toponimika şöbəsi</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J28" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
@@ -3787,52 +3863,60 @@
         <v>0</v>
       </c>
       <c r="AI28" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="n">
         <v>1256</v>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>Pərviz</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>Xosrov oğlu</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>Xaspoladlı</t>
         </is>
       </c>
-      <c r="E29" t="inlineStr"/>
-      <c r="F29" t="inlineStr"/>
+      <c r="E29" t="inlineStr">
+        <is>
+          <t>filologiya üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="F29" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="G29" t="inlineStr"/>
       <c r="H29" t="inlineStr">
         <is>
           <t>Toponimika şöbəsi</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J29" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K29" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
@@ -4079,51 +4163,51 @@
       <c r="N31" t="inlineStr">
         <is>
           <t>https://iremb.anas.az/users_profile/1258/3/#ameadergipark</t>
         </is>
       </c>
       <c r="O31" s="2" t="n">
         <v>2871</v>
       </c>
       <c r="P31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U31" t="inlineStr">
         <is>
-          <t>2026-04-09T13:23:53.539051</t>
+          <t>2026-06-05T00:10:42.710161</t>
         </is>
       </c>
       <c r="V31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X31" s="2" t="n">
         <v>5</v>
       </c>
       <c r="Y31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC31" s="2" t="n">
         <v>0</v>
@@ -4144,52 +4228,60 @@
         <v>0</v>
       </c>
       <c r="AI31" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="n">
         <v>1259</v>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>Təranə</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>Çərkəz qızı</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>Şükürlü</t>
         </is>
       </c>
-      <c r="E32" t="inlineStr"/>
-      <c r="F32" t="inlineStr"/>
+      <c r="E32" t="inlineStr">
+        <is>
+          <t>filologiya üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="F32" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="G32" t="inlineStr"/>
       <c r="H32" t="inlineStr">
         <is>
           <t>Türk dilləri şöbəsi</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J32" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
@@ -4253,52 +4345,60 @@
         <v>0</v>
       </c>
       <c r="AI32" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="n">
         <v>1260</v>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>Elnarə</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>Nadir qızı</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>Əliyeva</t>
         </is>
       </c>
-      <c r="E33" t="inlineStr"/>
-      <c r="F33" t="inlineStr"/>
+      <c r="E33" t="inlineStr">
+        <is>
+          <t>filologiya üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="F33" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="G33" t="inlineStr"/>
       <c r="H33" t="inlineStr">
         <is>
           <t>Türk dilləri şöbəsi</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J33" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K33" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L33" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
@@ -4311,51 +4411,51 @@
       <c r="N33" t="inlineStr">
         <is>
           <t>https://iremb.anas.az/users_profile/1260/3/#ameadergipark</t>
         </is>
       </c>
       <c r="O33" s="2" t="n">
         <v>2872</v>
       </c>
       <c r="P33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U33" t="inlineStr">
         <is>
-          <t>2026-04-09T13:23:53.547059</t>
+          <t>2026-06-05T00:10:42.719175</t>
         </is>
       </c>
       <c r="V33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X33" s="2" t="n">
         <v>4</v>
       </c>
       <c r="Y33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC33" s="2" t="n">
         <v>0</v>
@@ -4376,52 +4476,60 @@
         <v>0</v>
       </c>
       <c r="AI33" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="n">
         <v>1261</v>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>Şəkər</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>Əbdülkərim qızı</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>Orucova</t>
         </is>
       </c>
-      <c r="E34" t="inlineStr"/>
-      <c r="F34" t="inlineStr"/>
+      <c r="E34" t="inlineStr">
+        <is>
+          <t>filologiya üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="F34" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="G34" t="inlineStr"/>
       <c r="H34" t="inlineStr">
         <is>
           <t>Türk dilləri şöbəsi</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J34" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L34" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
@@ -4485,174 +4593,180 @@
         <v>0</v>
       </c>
       <c r="AI34" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="n">
         <v>1262</v>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>Qətibə</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>Vaqif qızı</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>Quliyeva</t>
         </is>
       </c>
-      <c r="E35" t="inlineStr"/>
-      <c r="F35" t="inlineStr"/>
+      <c r="E35" t="inlineStr">
+        <is>
+          <t>filologiya elmləri doktoru</t>
+        </is>
+      </c>
+      <c r="F35" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="G35" t="inlineStr"/>
       <c r="H35" t="inlineStr">
         <is>
           <t>Türk dilləri şöbəsi</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J35" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L35" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M35" t="inlineStr">
         <is>
           <t>AMEA DərgiPark</t>
         </is>
       </c>
       <c r="N35" t="inlineStr">
         <is>
           <t>https://iremb.anas.az/users_profile/1262/3/#ameadergipark</t>
         </is>
       </c>
-      <c r="O35" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="O35" t="inlineStr"/>
       <c r="P35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T35" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="U35" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="U35" t="inlineStr"/>
       <c r="V35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X35" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Y35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE35" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AF35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI35" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="n">
         <v>1263</v>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>Turan</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>Azər qızı</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>Hüseynova</t>
         </is>
       </c>
-      <c r="E36" t="inlineStr"/>
+      <c r="E36" t="inlineStr">
+        <is>
+          <t>filologiya üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
       <c r="F36" t="inlineStr"/>
       <c r="G36" t="inlineStr"/>
       <c r="H36" t="inlineStr">
         <is>
           <t>Türk dilləri şöbəsi</t>
         </is>
       </c>
       <c r="I36" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J36" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K36" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L36" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
@@ -4783,51 +4897,51 @@
       <c r="N37" t="inlineStr">
         <is>
           <t>https://iremb.anas.az/users_profile/1264/3/#ameadergipark</t>
         </is>
       </c>
       <c r="O37" s="2" t="n">
         <v>2889</v>
       </c>
       <c r="P37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U37" t="inlineStr">
         <is>
-          <t>2026-04-09T13:23:53.561080</t>
+          <t>2026-06-05T00:10:42.726920</t>
         </is>
       </c>
       <c r="V37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X37" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Y37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC37" s="2" t="n">
         <v>0</v>
@@ -5084,51 +5198,51 @@
       <c r="AI39" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="n">
         <v>1267</v>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>Lalə</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t>Qədir qızı</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>Qurbanova</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>filologiya üzrə fəlsəfə doktoru</t>
+          <t>filologiya elmləri doktoru</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G40" t="inlineStr"/>
       <c r="H40" t="inlineStr">
         <is>
           <t>Hind-Avropa dilləri şöbəsi</t>
         </is>
       </c>
       <c r="I40" t="inlineStr">
         <is>
           <t>Baş elmi işçi</t>
         </is>
       </c>
       <c r="J40" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K40" t="inlineStr">
         <is>
@@ -5148,51 +5262,51 @@
       <c r="N40" t="inlineStr">
         <is>
           <t>https://iremb.anas.az/users_profile/1267/3/#ameadergipark</t>
         </is>
       </c>
       <c r="O40" s="2" t="n">
         <v>3162</v>
       </c>
       <c r="P40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U40" t="inlineStr">
         <is>
-          <t>2026-04-09T13:23:53.569090</t>
+          <t>2026-06-05T00:10:42.736285</t>
         </is>
       </c>
       <c r="V40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X40" s="2" t="n">
         <v>4</v>
       </c>
       <c r="Y40" s="2" t="n">
         <v>2</v>
       </c>
       <c r="Z40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC40" s="2" t="n">
         <v>0</v>
@@ -5213,52 +5327,60 @@
         <v>0</v>
       </c>
       <c r="AI40" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="n">
         <v>1268</v>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>Nərmin</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>Əbülfəz qızı</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>Əliyeva</t>
         </is>
       </c>
-      <c r="E41" t="inlineStr"/>
-      <c r="F41" t="inlineStr"/>
+      <c r="E41" t="inlineStr">
+        <is>
+          <t>filologiya elmləri doktoru</t>
+        </is>
+      </c>
+      <c r="F41" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="G41" t="inlineStr"/>
       <c r="H41" t="inlineStr">
         <is>
           <t>Süni intellekt və kompüter dilçiliyi</t>
         </is>
       </c>
       <c r="I41" t="inlineStr">
         <is>
           <t>Baş elmi işçi</t>
         </is>
       </c>
       <c r="J41" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K41" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L41" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
@@ -5330,52 +5452,60 @@
         <v>0</v>
       </c>
       <c r="AI41" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="n">
         <v>1269</v>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>Kamilə</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t>Abdulla qızı</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>Vəliyeva</t>
         </is>
       </c>
-      <c r="E42" t="inlineStr"/>
-      <c r="F42" t="inlineStr"/>
+      <c r="E42" t="inlineStr">
+        <is>
+          <t>filologiya elmləri doktoru</t>
+        </is>
+      </c>
+      <c r="F42" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="G42" t="inlineStr"/>
       <c r="H42" t="inlineStr">
         <is>
           <t>Süni intellekt və kompüter dilçiliyi</t>
         </is>
       </c>
       <c r="I42" t="inlineStr">
         <is>
           <t>Baş elmi işçi</t>
         </is>
       </c>
       <c r="J42" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K42" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L42" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
@@ -5439,52 +5569,60 @@
         <v>0</v>
       </c>
       <c r="AI42" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="n">
         <v>1270</v>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>Zenfira</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t>Musa qızı</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>Əliyeva</t>
         </is>
       </c>
-      <c r="E43" t="inlineStr"/>
-      <c r="F43" t="inlineStr"/>
+      <c r="E43" t="inlineStr">
+        <is>
+          <t>filologiya elmləri doktoru</t>
+        </is>
+      </c>
+      <c r="F43" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="G43" t="inlineStr"/>
       <c r="H43" t="inlineStr">
         <is>
           <t>Nəzəri dilçilik şöbəsi</t>
         </is>
       </c>
       <c r="I43" t="inlineStr">
         <is>
           <t>Baş elmi işçi</t>
         </is>
       </c>
       <c r="J43" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K43" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L43" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
@@ -5899,52 +6037,60 @@
         <v>0</v>
       </c>
       <c r="AI46" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="2" t="n">
         <v>1275</v>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>Şəbnəm</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>Rasim qızı</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>Həsənli-Qəribova</t>
         </is>
       </c>
-      <c r="E47" t="inlineStr"/>
-      <c r="F47" t="inlineStr"/>
+      <c r="E47" t="inlineStr">
+        <is>
+          <t>filologiya elmləri doktoru</t>
+        </is>
+      </c>
+      <c r="F47" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="G47" t="inlineStr"/>
       <c r="H47" t="inlineStr">
         <is>
           <t>Türk dilləri şöbəsi</t>
         </is>
       </c>
       <c r="I47" t="inlineStr">
         <is>
           <t>Baş elmi işçi</t>
         </is>
       </c>
       <c r="J47" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K47" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L47" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
@@ -5957,51 +6103,51 @@
       <c r="N47" t="inlineStr">
         <is>
           <t>https://iremb.anas.az/users_profile/1275/3/#ameadergipark</t>
         </is>
       </c>
       <c r="O47" s="2" t="n">
         <v>2873</v>
       </c>
       <c r="P47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U47" t="inlineStr">
         <is>
-          <t>2026-04-09T13:23:53.578618</t>
+          <t>2026-06-05T00:10:42.746305</t>
         </is>
       </c>
       <c r="V47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X47" s="2" t="n">
         <v>5</v>
       </c>
       <c r="Y47" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Z47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC47" s="2" t="n">
         <v>0</v>
@@ -6022,52 +6168,60 @@
         <v>0</v>
       </c>
       <c r="AI47" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="2" t="n">
         <v>1276</v>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>Səkinə</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
           <t>Vidadi qızı</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>Şərifova</t>
         </is>
       </c>
-      <c r="E48" t="inlineStr"/>
-      <c r="F48" t="inlineStr"/>
+      <c r="E48" t="inlineStr">
+        <is>
+          <t>filologiya üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="F48" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="G48" t="inlineStr"/>
       <c r="H48" t="inlineStr">
         <is>
           <t>Azərbaycan dialektologiyası şöbəsi</t>
         </is>
       </c>
       <c r="I48" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="J48" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K48" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L48" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
@@ -6193,51 +6347,51 @@
       <c r="N49" t="inlineStr">
         <is>
           <t>https://iremb.anas.az/users_profile/1278/3/#ameadergipark</t>
         </is>
       </c>
       <c r="O49" s="2" t="n">
         <v>2891</v>
       </c>
       <c r="P49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U49" t="inlineStr">
         <is>
-          <t>2026-04-09T13:23:53.586711</t>
+          <t>2026-06-05T00:10:42.754318</t>
         </is>
       </c>
       <c r="V49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X49" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Y49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC49" s="2" t="n">
         <v>0</v>
@@ -6429,51 +6583,51 @@
       <c r="N51" t="inlineStr">
         <is>
           <t>https://iremb.anas.az/users_profile/1280/3/#ameadergipark</t>
         </is>
       </c>
       <c r="O51" s="2" t="n">
         <v>3152</v>
       </c>
       <c r="P51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U51" t="inlineStr">
         <is>
-          <t>2026-04-09T13:23:53.594747</t>
+          <t>2026-06-05T00:10:42.763847</t>
         </is>
       </c>
       <c r="V51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X51" s="2" t="n">
         <v>3</v>
       </c>
       <c r="Y51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC51" s="2" t="n">
         <v>0</v>
@@ -6552,51 +6706,51 @@
       <c r="N52" t="inlineStr">
         <is>
           <t>https://iremb.anas.az/users_profile/1281/3/#ameadergipark</t>
         </is>
       </c>
       <c r="O52" s="2" t="n">
         <v>2874</v>
       </c>
       <c r="P52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U52" t="inlineStr">
         <is>
-          <t>2026-04-09T13:23:53.601763</t>
+          <t>2026-06-05T00:10:42.771339</t>
         </is>
       </c>
       <c r="V52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X52" s="2" t="n">
         <v>3</v>
       </c>
       <c r="Y52" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Z52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC52" s="2" t="n">
         <v>0</v>
@@ -6730,51 +6884,55 @@
         <v>0</v>
       </c>
       <c r="AI53" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="2" t="n">
         <v>1283</v>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>Leyla</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>Bəşarət qızı</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>Yusifova</t>
         </is>
       </c>
-      <c r="E54" t="inlineStr"/>
+      <c r="E54" t="inlineStr">
+        <is>
+          <t>filologiya üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
       <c r="F54" t="inlineStr"/>
       <c r="G54" t="inlineStr"/>
       <c r="H54" t="inlineStr">
         <is>
           <t>Nəzəri dilçilik şöbəsi</t>
         </is>
       </c>
       <c r="I54" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="J54" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K54" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L54" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
@@ -6788,51 +6946,51 @@
       <c r="N54" t="inlineStr">
         <is>
           <t>https://iremb.anas.az/users_profile/1283/3/#ameadergipark</t>
         </is>
       </c>
       <c r="O54" s="2" t="n">
         <v>2875</v>
       </c>
       <c r="P54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U54" t="inlineStr">
         <is>
-          <t>2026-04-09T13:23:53.608600</t>
+          <t>2026-06-05T00:10:42.779814</t>
         </is>
       </c>
       <c r="V54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X54" s="2" t="n">
         <v>4</v>
       </c>
       <c r="Y54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC54" s="2" t="n">
         <v>0</v>
@@ -6853,51 +7011,55 @@
         <v>0</v>
       </c>
       <c r="AI54" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="2" t="n">
         <v>1284</v>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>Pərvin</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t>Şurəddin qızı</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>Bayramova</t>
         </is>
       </c>
-      <c r="E55" t="inlineStr"/>
+      <c r="E55" t="inlineStr">
+        <is>
+          <t>filologiya üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
       <c r="F55" t="inlineStr"/>
       <c r="G55" t="inlineStr"/>
       <c r="H55" t="inlineStr">
         <is>
           <t>Nəzəri dilçilik şöbəsi</t>
         </is>
       </c>
       <c r="I55" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="J55" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K55" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L55" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
@@ -6911,51 +7073,51 @@
       <c r="N55" t="inlineStr">
         <is>
           <t>https://iremb.anas.az/users_profile/1284/3/#ameadergipark</t>
         </is>
       </c>
       <c r="O55" s="2" t="n">
         <v>3153</v>
       </c>
       <c r="P55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U55" t="inlineStr">
         <is>
-          <t>2026-04-09T13:23:53.617127</t>
+          <t>2026-06-05T00:10:42.789839</t>
         </is>
       </c>
       <c r="V55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X55" s="2" t="n">
         <v>3</v>
       </c>
       <c r="Y55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC55" s="2" t="n">
         <v>0</v>
@@ -7038,51 +7200,51 @@
       <c r="N56" t="inlineStr">
         <is>
           <t>https://iremb.anas.az/users_profile/1285/3/#ameadergipark</t>
         </is>
       </c>
       <c r="O56" s="2" t="n">
         <v>2888</v>
       </c>
       <c r="P56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U56" t="inlineStr">
         <is>
-          <t>2026-04-09T13:23:53.625658</t>
+          <t>2026-06-05T00:10:42.797855</t>
         </is>
       </c>
       <c r="V56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X56" s="2" t="n">
         <v>2</v>
       </c>
       <c r="Y56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC56" s="2" t="n">
         <v>0</v>
@@ -7165,51 +7327,51 @@
       <c r="N57" t="inlineStr">
         <is>
           <t>https://iremb.anas.az/users_profile/1286/3/#ameadergipark</t>
         </is>
       </c>
       <c r="O57" s="2" t="n">
         <v>2876</v>
       </c>
       <c r="P57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U57" t="inlineStr">
         <is>
-          <t>2026-04-09T13:23:53.633664</t>
+          <t>2026-06-05T00:10:42.805383</t>
         </is>
       </c>
       <c r="V57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X57" s="2" t="n">
         <v>3</v>
       </c>
       <c r="Y57" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Z57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC57" s="2" t="n">
         <v>0</v>
@@ -7230,51 +7392,55 @@
         <v>0</v>
       </c>
       <c r="AI57" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="2" t="n">
         <v>1287</v>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>Ləman</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
           <t>Həsənəli qızı</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>Həsənova</t>
         </is>
       </c>
-      <c r="E58" t="inlineStr"/>
+      <c r="E58" t="inlineStr">
+        <is>
+          <t>filologiya üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
       <c r="F58" t="inlineStr"/>
       <c r="G58" t="inlineStr"/>
       <c r="H58" t="inlineStr">
         <is>
           <t>Terminologiya şöbəsi</t>
         </is>
       </c>
       <c r="I58" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="J58" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K58" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L58" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
@@ -7557,51 +7723,55 @@
         <v>0</v>
       </c>
       <c r="AI60" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="2" t="n">
         <v>1290</v>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>İmanyar</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
           <t>İssəməli oğlu</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>Quliyev</t>
         </is>
       </c>
-      <c r="E61" t="inlineStr"/>
+      <c r="E61" t="inlineStr">
+        <is>
+          <t>filologiya üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
       <c r="F61" t="inlineStr"/>
       <c r="G61" t="inlineStr"/>
       <c r="H61" t="inlineStr">
         <is>
           <t>Türk dilləri şöbəsi</t>
         </is>
       </c>
       <c r="I61" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="J61" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K61" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L61" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
@@ -7615,51 +7785,51 @@
       <c r="N61" t="inlineStr">
         <is>
           <t>https://iremb.anas.az/users_profile/1290/3/#ameadergipark</t>
         </is>
       </c>
       <c r="O61" s="2" t="n">
         <v>2877</v>
       </c>
       <c r="P61" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q61" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R61" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S61" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T61" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U61" t="inlineStr">
         <is>
-          <t>2026-04-09T13:23:53.641190</t>
+          <t>2026-06-05T00:10:42.813397</t>
         </is>
       </c>
       <c r="V61" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W61" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X61" s="2" t="n">
         <v>2</v>
       </c>
       <c r="Y61" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Z61" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA61" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB61" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC61" s="2" t="n">
         <v>0</v>
@@ -7680,51 +7850,55 @@
         <v>0</v>
       </c>
       <c r="AI61" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="2" t="n">
         <v>1291</v>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>Dilbər</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
           <t>Vətən qızı</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t>Camali</t>
         </is>
       </c>
-      <c r="E62" t="inlineStr"/>
+      <c r="E62" t="inlineStr">
+        <is>
+          <t>filologiya üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
       <c r="F62" t="inlineStr"/>
       <c r="G62" t="inlineStr"/>
       <c r="H62" t="inlineStr">
         <is>
           <t>Türk dilləri şöbəsi</t>
         </is>
       </c>
       <c r="I62" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="J62" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K62" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L62" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
@@ -7738,51 +7912,51 @@
       <c r="N62" t="inlineStr">
         <is>
           <t>https://iremb.anas.az/users_profile/1291/3/#ameadergipark</t>
         </is>
       </c>
       <c r="O62" s="2" t="n">
         <v>3161</v>
       </c>
       <c r="P62" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q62" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R62" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S62" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T62" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U62" t="inlineStr">
         <is>
-          <t>2026-04-09T13:23:53.649348</t>
+          <t>2026-06-05T00:10:42.821410</t>
         </is>
       </c>
       <c r="V62" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W62" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X62" s="2" t="n">
         <v>3</v>
       </c>
       <c r="Y62" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z62" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA62" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB62" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC62" s="2" t="n">
         <v>0</v>
@@ -7986,51 +8160,51 @@
       <c r="N64" t="inlineStr">
         <is>
           <t>https://iremb.anas.az/users_profile/1293/3/#ameadergipark</t>
         </is>
       </c>
       <c r="O64" s="2" t="n">
         <v>2886</v>
       </c>
       <c r="P64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U64" t="inlineStr">
         <is>
-          <t>2026-04-09T13:23:53.657350</t>
+          <t>2026-06-05T00:10:42.830425</t>
         </is>
       </c>
       <c r="V64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X64" s="2" t="n">
         <v>4</v>
       </c>
       <c r="Y64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC64" s="2" t="n">
         <v>0</v>
@@ -8436,51 +8610,51 @@
       <c r="N68" t="inlineStr">
         <is>
           <t>https://iremb.anas.az/users_profile/1298/3/#ameadergipark</t>
         </is>
       </c>
       <c r="O68" s="2" t="n">
         <v>3155</v>
       </c>
       <c r="P68" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q68" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R68" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S68" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T68" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U68" t="inlineStr">
         <is>
-          <t>2026-04-09T13:23:53.665364</t>
+          <t>2026-06-05T00:10:42.838962</t>
         </is>
       </c>
       <c r="V68" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W68" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X68" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Y68" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z68" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA68" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB68" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC68" s="2" t="n">
         <v>0</v>
@@ -8501,51 +8675,55 @@
         <v>0</v>
       </c>
       <c r="AI68" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="2" t="n">
         <v>1299</v>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>Ülkər</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
           <t>Eldar qızı</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
           <t>Mirzəyeva</t>
         </is>
       </c>
-      <c r="E69" t="inlineStr"/>
+      <c r="E69" t="inlineStr">
+        <is>
+          <t>filologiya üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
       <c r="F69" t="inlineStr"/>
       <c r="G69" t="inlineStr"/>
       <c r="H69" t="inlineStr">
         <is>
           <t>Qədim dillər və mədəniyyətlər şöbəsi</t>
         </is>
       </c>
       <c r="I69" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="J69" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K69" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L69" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
@@ -8890,51 +9068,51 @@
       <c r="N72" t="inlineStr">
         <is>
           <t>https://iremb.anas.az/users_profile/1302/3/#ameadergipark</t>
         </is>
       </c>
       <c r="O72" s="2" t="n">
         <v>2887</v>
       </c>
       <c r="P72" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q72" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R72" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S72" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T72" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U72" t="inlineStr">
         <is>
-          <t>2026-04-09T13:23:53.673482</t>
+          <t>2026-06-05T00:10:42.847975</t>
         </is>
       </c>
       <c r="V72" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W72" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X72" s="2" t="n">
         <v>9</v>
       </c>
       <c r="Y72" s="2" t="n">
         <v>2</v>
       </c>
       <c r="Z72" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA72" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB72" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC72" s="2" t="n">
         <v>0</v>
@@ -9064,51 +9242,55 @@
         <v>0</v>
       </c>
       <c r="AI73" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="2" t="n">
         <v>1304</v>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>Aytən</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
           <t>Arzuman qızı</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
           <t>Hüseynova-Qəhrəmanlı</t>
         </is>
       </c>
-      <c r="E74" t="inlineStr"/>
+      <c r="E74" t="inlineStr">
+        <is>
+          <t>filologiya üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
       <c r="F74" t="inlineStr"/>
       <c r="G74" t="inlineStr"/>
       <c r="H74" t="inlineStr">
         <is>
           <t>Terminologiya şöbəsi</t>
         </is>
       </c>
       <c r="I74" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="J74" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K74" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L74" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
@@ -9173,51 +9355,55 @@
         <v>0</v>
       </c>
       <c r="AI74" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="2" t="n">
         <v>1305</v>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>Arzu</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
           <t>Tofiq qızı</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
           <t>İsgəndərzadə</t>
         </is>
       </c>
-      <c r="E75" t="inlineStr"/>
+      <c r="E75" t="inlineStr">
+        <is>
+          <t>filologiya üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
       <c r="F75" t="inlineStr"/>
       <c r="G75" t="inlineStr"/>
       <c r="H75" t="inlineStr">
         <is>
           <t>Türk dilləri şöbəsi</t>
         </is>
       </c>
       <c r="I75" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="J75" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K75" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L75" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
@@ -9231,51 +9417,51 @@
       <c r="N75" t="inlineStr">
         <is>
           <t>https://iremb.anas.az/users_profile/1305/3/#ameadergipark</t>
         </is>
       </c>
       <c r="O75" s="2" t="n">
         <v>2885</v>
       </c>
       <c r="P75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U75" t="inlineStr">
         <is>
-          <t>2026-04-09T13:23:53.682028</t>
+          <t>2026-06-05T00:10:42.857499</t>
         </is>
       </c>
       <c r="V75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X75" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Y75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC75" s="2" t="n">
         <v>0</v>
@@ -9362,51 +9548,51 @@
       <c r="N76" t="inlineStr">
         <is>
           <t>https://iremb.anas.az/users_profile/1306/3/#ameadergipark</t>
         </is>
       </c>
       <c r="O76" s="2" t="n">
         <v>2878</v>
       </c>
       <c r="P76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U76" t="inlineStr">
         <is>
-          <t>2026-04-09T13:23:53.689029</t>
+          <t>2026-06-05T00:10:42.866515</t>
         </is>
       </c>
       <c r="V76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X76" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Y76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC76" s="2" t="n">
         <v>0</v>
@@ -9536,51 +9722,55 @@
         <v>0</v>
       </c>
       <c r="AI77" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="2" t="n">
         <v>1309</v>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>Fəridə</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
           <t>Əlövsət qızı</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
           <t>Seyidova</t>
         </is>
       </c>
-      <c r="E78" t="inlineStr"/>
+      <c r="E78" t="inlineStr">
+        <is>
+          <t>filologiya üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
       <c r="F78" t="inlineStr"/>
       <c r="G78" t="inlineStr"/>
       <c r="H78" t="inlineStr">
         <is>
           <t>Terminologiya şöbəsi</t>
         </is>
       </c>
       <c r="I78" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="J78" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K78" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L78" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
@@ -10299,61 +10489,69 @@
         <v>0</v>
       </c>
       <c r="AI84" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="2" t="n">
         <v>1317</v>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t>Kifayət</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
           <t>Həmzə qızı</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
           <t>İmamquliyeva</t>
         </is>
       </c>
-      <c r="E85" t="inlineStr"/>
-      <c r="F85" t="inlineStr"/>
+      <c r="E85" t="inlineStr">
+        <is>
+          <t>filologiya üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="F85" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="G85" t="inlineStr"/>
       <c r="H85" t="inlineStr">
         <is>
           <t>Azərbaycan dialektologiyası şöbəsi</t>
         </is>
       </c>
       <c r="I85" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J85" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K85" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L85" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M85" t="inlineStr"/>
       <c r="N85" t="inlineStr"/>
       <c r="O85" t="inlineStr"/>
       <c r="P85" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q85" s="2" t="n">
         <v>0</v>
@@ -10408,61 +10606,69 @@
         <v>0</v>
       </c>
       <c r="AI85" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="2" t="n">
         <v>1318</v>
       </c>
       <c r="B86" t="inlineStr">
         <is>
           <t>Xədicə</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
           <t>İsabala qızı</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
           <t>Heydərova</t>
         </is>
       </c>
-      <c r="E86" t="inlineStr"/>
-      <c r="F86" t="inlineStr"/>
+      <c r="E86" t="inlineStr">
+        <is>
+          <t>filologiya üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="F86" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="G86" t="inlineStr"/>
       <c r="H86" t="inlineStr">
         <is>
           <t>Azərbaycan dilinin tarixi şöbəsi</t>
         </is>
       </c>
       <c r="I86" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J86" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K86" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L86" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M86" t="inlineStr"/>
       <c r="N86" t="inlineStr"/>
       <c r="O86" t="inlineStr"/>
       <c r="P86" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q86" s="2" t="n">
         <v>0</v>
@@ -10527,51 +10733,51 @@
       <c r="B87" t="inlineStr">
         <is>
           <t>Səmənnaz</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
           <t>Cəmşid qızı</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
           <t>Zalova</t>
         </is>
       </c>
       <c r="E87" t="inlineStr"/>
       <c r="F87" t="inlineStr"/>
       <c r="G87" t="inlineStr"/>
       <c r="H87" t="inlineStr">
         <is>
           <t>Elektron xidmətlər şöbəsi</t>
         </is>
       </c>
       <c r="I87" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J87" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K87" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L87" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M87" t="inlineStr"/>
       <c r="N87" t="inlineStr"/>
       <c r="O87" t="inlineStr"/>
       <c r="P87" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q87" s="2" t="n">
         <v>0</v>
@@ -10644,99 +10850,99 @@
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
           <t>Tahirov</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
           <t>filologiya elmləri doktoru</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>Professor</t>
         </is>
       </c>
       <c r="G88" t="inlineStr"/>
       <c r="H88" t="inlineStr">
         <is>
           <t>Hind-Avropa dilləri şöbəsi</t>
         </is>
       </c>
       <c r="I88" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J88" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K88" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L88" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M88" t="inlineStr">
         <is>
           <t>AMEA DərgiPark</t>
         </is>
       </c>
       <c r="N88" t="inlineStr">
         <is>
           <t>https://iremb.anas.az/users_profile/1320/3/#ameadergipark</t>
         </is>
       </c>
       <c r="O88" s="2" t="n">
         <v>2879</v>
       </c>
       <c r="P88" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q88" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R88" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S88" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T88" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U88" t="inlineStr">
         <is>
-          <t>2026-04-09T13:23:53.696548</t>
+          <t>2026-06-05T00:10:42.876122</t>
         </is>
       </c>
       <c r="V88" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W88" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X88" s="2" t="n">
         <v>3</v>
       </c>
       <c r="Y88" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Z88" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA88" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB88" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC88" s="2" t="n">
         <v>0</v>
@@ -10757,140 +10963,148 @@
         <v>0</v>
       </c>
       <c r="AI88" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="2" t="n">
         <v>1321</v>
       </c>
       <c r="B89" t="inlineStr">
         <is>
           <t>Məsud</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
           <t>Əhməd oğlu</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
           <t>Mahmudov</t>
         </is>
       </c>
-      <c r="E89" t="inlineStr"/>
-      <c r="F89" t="inlineStr"/>
+      <c r="E89" t="inlineStr">
+        <is>
+          <t>filologiya elmləri doktoru</t>
+        </is>
+      </c>
+      <c r="F89" t="inlineStr">
+        <is>
+          <t>Professor</t>
+        </is>
+      </c>
       <c r="G89" t="inlineStr"/>
       <c r="H89" t="inlineStr">
         <is>
           <t>Süni intellekt və kompüter dilçiliyi</t>
         </is>
       </c>
       <c r="I89" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J89" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K89" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L89" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M89" t="inlineStr">
         <is>
           <t>AMEA DərgiPark</t>
         </is>
       </c>
       <c r="N89" t="inlineStr">
         <is>
           <t>https://iremb.anas.az/users_profile/1321/3/#ameadergipark</t>
         </is>
       </c>
       <c r="O89" s="2" t="n">
         <v>3172</v>
       </c>
       <c r="P89" s="2" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="Q89" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R89" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S89" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T89" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U89" t="inlineStr">
         <is>
-          <t>2026-04-09T13:23:53.703562</t>
+          <t>2026-06-05T00:10:42.885132</t>
         </is>
       </c>
       <c r="V89" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="W89" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X89" s="2" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="Y89" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Z89" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA89" s="2" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="AB89" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC89" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD89" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE89" s="2" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="AF89" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AG89" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH89" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI89" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="2" t="n">
         <v>1322</v>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>Nərgiz</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
@@ -10898,51 +11112,51 @@
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
           <t>Hacıyeva</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
           <t>filologiya elmləri doktoru</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G90" t="inlineStr"/>
       <c r="H90" t="inlineStr">
         <is>
           <t>Müasir Azərbaycan dili şöbəsi</t>
         </is>
       </c>
       <c r="I90" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J90" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K90" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L90" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M90" t="inlineStr"/>
       <c r="N90" t="inlineStr"/>
       <c r="O90" t="inlineStr"/>
       <c r="P90" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q90" s="2" t="n">
         <v>0</v>
@@ -11007,51 +11221,51 @@
       <c r="B91" t="inlineStr">
         <is>
           <t>Könül</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
           <t>Şakir qızı</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
           <t>Mirzəyeva</t>
         </is>
       </c>
       <c r="E91" t="inlineStr"/>
       <c r="F91" t="inlineStr"/>
       <c r="G91" t="inlineStr"/>
       <c r="H91" t="inlineStr">
         <is>
           <t>Nəşriyyat şöbəsi</t>
         </is>
       </c>
       <c r="I91" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J91" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K91" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L91" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M91" t="inlineStr"/>
       <c r="N91" t="inlineStr"/>
       <c r="O91" t="inlineStr"/>
       <c r="P91" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q91" s="2" t="n">
         <v>0</v>
@@ -11106,61 +11320,69 @@
         <v>0</v>
       </c>
       <c r="AI91" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="2" t="n">
         <v>1324</v>
       </c>
       <c r="B92" t="inlineStr">
         <is>
           <t>İdris</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
           <t>Əziz oğlu</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
           <t>Abbasov</t>
         </is>
       </c>
-      <c r="E92" t="inlineStr"/>
-      <c r="F92" t="inlineStr"/>
+      <c r="E92" t="inlineStr">
+        <is>
+          <t>filologiya elmləri doktoru</t>
+        </is>
+      </c>
+      <c r="F92" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="G92" t="inlineStr"/>
       <c r="H92" t="inlineStr">
         <is>
           <t>Nəzəri dilçilik şöbəsi</t>
         </is>
       </c>
       <c r="I92" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J92" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K92" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L92" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M92" t="inlineStr"/>
       <c r="N92" t="inlineStr"/>
       <c r="O92" t="inlineStr"/>
       <c r="P92" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q92" s="2" t="n">
         <v>0</v>
@@ -11233,51 +11455,51 @@
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
           <t>Cəfərsoy</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
           <t>filologiya elmləri doktoru</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G93" t="inlineStr"/>
       <c r="H93" t="inlineStr">
         <is>
           <t>Qədim dillər və mədəniyyətlər şöbəsi</t>
         </is>
       </c>
       <c r="I93" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J93" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K93" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L93" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M93" t="inlineStr"/>
       <c r="N93" t="inlineStr"/>
       <c r="O93" t="inlineStr"/>
       <c r="P93" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q93" s="2" t="n">
         <v>0</v>
@@ -11350,99 +11572,99 @@
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
           <t>Əsgərov</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
           <t>filologiya elmləri doktoru</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t>Professor</t>
         </is>
       </c>
       <c r="G94" t="inlineStr"/>
       <c r="H94" t="inlineStr">
         <is>
           <t>Sosiolinqvistika və psixolinqvistika şöbəsi</t>
         </is>
       </c>
       <c r="I94" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J94" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K94" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L94" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M94" t="inlineStr">
         <is>
           <t>AMEA DərgiPark</t>
         </is>
       </c>
       <c r="N94" t="inlineStr">
         <is>
           <t>https://iremb.anas.az/users_profile/1327/3/#ameadergipark</t>
         </is>
       </c>
       <c r="O94" s="2" t="n">
         <v>2890</v>
       </c>
       <c r="P94" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q94" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R94" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S94" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T94" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U94" t="inlineStr">
         <is>
-          <t>2026-04-09T13:23:53.713589</t>
+          <t>2026-06-05T00:10:42.893658</t>
         </is>
       </c>
       <c r="V94" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W94" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X94" s="2" t="n">
         <v>2</v>
       </c>
       <c r="Y94" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Z94" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA94" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB94" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC94" s="2" t="n">
         <v>0</v>
@@ -11463,109 +11685,117 @@
         <v>0</v>
       </c>
       <c r="AI94" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="2" t="n">
         <v>1328</v>
       </c>
       <c r="B95" t="inlineStr">
         <is>
           <t>Nəzakət</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
           <t>Qurban qızı</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
           <t>Qaziyeva</t>
         </is>
       </c>
-      <c r="E95" t="inlineStr"/>
-      <c r="F95" t="inlineStr"/>
+      <c r="E95" t="inlineStr">
+        <is>
+          <t>filologiya üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="F95" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="G95" t="inlineStr"/>
       <c r="H95" t="inlineStr">
         <is>
           <t>Strateji Elmi Tədqiqatlar Mərkəzinin Nitq texnologiyaları laboratoriyası</t>
         </is>
       </c>
       <c r="I95" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J95" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K95" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L95" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M95" t="inlineStr">
         <is>
           <t>AMEA DərgiPark</t>
         </is>
       </c>
       <c r="N95" t="inlineStr">
         <is>
           <t>https://iremb.anas.az/users_profile/1328/3/#ameadergipark</t>
         </is>
       </c>
       <c r="O95" s="2" t="n">
         <v>2880</v>
       </c>
       <c r="P95" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q95" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R95" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S95" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T95" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U95" t="inlineStr">
         <is>
-          <t>2026-04-09T13:23:53.721092</t>
+          <t>2026-06-05T00:10:42.902183</t>
         </is>
       </c>
       <c r="V95" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W95" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X95" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Y95" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z95" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA95" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB95" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC95" s="2" t="n">
         <v>0</v>
@@ -11604,99 +11834,99 @@
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
           <t>Heydərov</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
           <t>filologiya üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G96" t="inlineStr"/>
       <c r="H96" t="inlineStr">
         <is>
           <t>Təhsil şöbəsi</t>
         </is>
       </c>
       <c r="I96" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J96" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K96" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L96" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M96" t="inlineStr">
         <is>
           <t>AMEA DərgiPark</t>
         </is>
       </c>
       <c r="N96" t="inlineStr">
         <is>
           <t>https://iremb.anas.az/users_profile/1329/3/#ameadergipark</t>
         </is>
       </c>
       <c r="O96" s="2" t="n">
         <v>2881</v>
       </c>
       <c r="P96" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q96" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R96" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S96" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T96" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U96" t="inlineStr">
         <is>
-          <t>2026-04-09T13:23:53.729630</t>
+          <t>2026-06-05T00:10:42.911725</t>
         </is>
       </c>
       <c r="V96" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W96" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X96" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Y96" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z96" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA96" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB96" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC96" s="2" t="n">
         <v>0</v>
@@ -11717,61 +11947,69 @@
         <v>0</v>
       </c>
       <c r="AI96" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="2" t="n">
         <v>1330</v>
       </c>
       <c r="B97" t="inlineStr">
         <is>
           <t>Sayalı</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
           <t>Allahverdi qızı</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
           <t>Sadıqova</t>
         </is>
       </c>
-      <c r="E97" t="inlineStr"/>
-      <c r="F97" t="inlineStr"/>
+      <c r="E97" t="inlineStr">
+        <is>
+          <t>filologiya elmləri doktoru</t>
+        </is>
+      </c>
+      <c r="F97" t="inlineStr">
+        <is>
+          <t>Professor</t>
+        </is>
+      </c>
       <c r="G97" t="inlineStr"/>
       <c r="H97" t="inlineStr">
         <is>
           <t>Terminologiya şöbəsi</t>
         </is>
       </c>
       <c r="I97" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J97" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K97" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L97" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M97" t="inlineStr"/>
       <c r="N97" t="inlineStr"/>
       <c r="O97" t="inlineStr"/>
       <c r="P97" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q97" s="2" t="n">
         <v>0</v>
@@ -11826,61 +12064,69 @@
         <v>0</v>
       </c>
       <c r="AI97" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="2" t="n">
         <v>1331</v>
       </c>
       <c r="B98" t="inlineStr">
         <is>
           <t>İsmayıl</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
           <t>Oruc oğlu</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
           <t>Məmmədli</t>
         </is>
       </c>
-      <c r="E98" t="inlineStr"/>
-      <c r="F98" t="inlineStr"/>
+      <c r="E98" t="inlineStr">
+        <is>
+          <t>filologiya elmləri doktoru</t>
+        </is>
+      </c>
+      <c r="F98" t="inlineStr">
+        <is>
+          <t>Professor</t>
+        </is>
+      </c>
       <c r="G98" t="inlineStr"/>
       <c r="H98" t="inlineStr">
         <is>
           <t>Tətbiqi dilçilik şöbəsi</t>
         </is>
       </c>
       <c r="I98" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J98" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K98" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L98" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M98" t="inlineStr"/>
       <c r="N98" t="inlineStr"/>
       <c r="O98" t="inlineStr"/>
       <c r="P98" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q98" s="2" t="n">
         <v>0</v>
@@ -11953,51 +12199,51 @@
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
           <t>İsmayılov</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
           <t>filologiya üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G99" t="inlineStr"/>
       <c r="H99" t="inlineStr">
         <is>
           <t>Toponimika şöbəsi</t>
         </is>
       </c>
       <c r="I99" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J99" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K99" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L99" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M99" t="inlineStr"/>
       <c r="N99" t="inlineStr"/>
       <c r="O99" t="inlineStr"/>
       <c r="P99" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q99" s="2" t="n">
         <v>0</v>
@@ -12052,109 +12298,117 @@
         <v>0</v>
       </c>
       <c r="AI99" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="2" t="n">
         <v>1333</v>
       </c>
       <c r="B100" t="inlineStr">
         <is>
           <t>İsmayıl</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
           <t>Babaş oğlu</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
           <t>Kazımov</t>
         </is>
       </c>
-      <c r="E100" t="inlineStr"/>
-      <c r="F100" t="inlineStr"/>
+      <c r="E100" t="inlineStr">
+        <is>
+          <t>filologiya elmləri doktoru</t>
+        </is>
+      </c>
+      <c r="F100" t="inlineStr">
+        <is>
+          <t>Professor</t>
+        </is>
+      </c>
       <c r="G100" t="inlineStr"/>
       <c r="H100" t="inlineStr">
         <is>
           <t>Türk dilləri şöbəsi</t>
         </is>
       </c>
       <c r="I100" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J100" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K100" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L100" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M100" t="inlineStr">
         <is>
           <t>AMEA DərgiPark</t>
         </is>
       </c>
       <c r="N100" t="inlineStr">
         <is>
           <t>https://iremb.anas.az/users_profile/1333/3/#ameadergipark</t>
         </is>
       </c>
       <c r="O100" s="2" t="n">
         <v>2882</v>
       </c>
       <c r="P100" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q100" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R100" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S100" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T100" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U100" t="inlineStr">
         <is>
-          <t>2026-04-09T13:23:53.736637</t>
+          <t>2026-06-05T00:10:42.924248</t>
         </is>
       </c>
       <c r="V100" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W100" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X100" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Y100" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z100" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA100" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB100" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC100" s="2" t="n">
         <v>0</v>
@@ -12217,96 +12471,102 @@
       <c r="J101" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K101" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L101" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M101" t="inlineStr">
         <is>
           <t>AMEA DərgiPark</t>
         </is>
       </c>
       <c r="N101" t="inlineStr">
         <is>
           <t>https://iremb.anas.az/users_profile/3106/18/#ameadergipark</t>
         </is>
       </c>
-      <c r="O101" t="inlineStr"/>
+      <c r="O101" s="2" t="n">
+        <v>3258</v>
+      </c>
       <c r="P101" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q101" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R101" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S101" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T101" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="U101" t="inlineStr"/>
+      <c r="U101" t="inlineStr">
+        <is>
+          <t>2026-06-05T00:10:43.820001</t>
+        </is>
+      </c>
       <c r="V101" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W101" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X101" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Y101" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z101" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA101" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB101" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC101" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD101" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE101" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AF101" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG101" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH101" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI101" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="2" t="n">
         <v>1230</v>
       </c>
       <c r="B102" t="inlineStr">
         <is>
           <t>Vəfa</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
@@ -12314,51 +12574,51 @@
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
           <t>Ariz</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
           <t>filologiya üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G102" t="inlineStr"/>
       <c r="H102" t="inlineStr">
         <is>
           <t>Beynəlxalq əlaqələr şöbəsi</t>
         </is>
       </c>
       <c r="I102" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J102" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K102" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L102" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M102" t="inlineStr"/>
       <c r="N102" t="inlineStr"/>
       <c r="O102" t="inlineStr"/>
       <c r="P102" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q102" s="2" t="n">
         <v>0</v>
@@ -12558,51 +12818,51 @@
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G104" t="inlineStr"/>
       <c r="H104" t="inlineStr">
         <is>
           <t>Türk dilləri şöbəsi</t>
         </is>
       </c>
       <c r="I104" t="inlineStr">
         <is>
           <t>Baş elmi işçi</t>
         </is>
       </c>
       <c r="J104" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K104" t="inlineStr">
         <is>
-          <t>current</t>
+          <t>former</t>
         </is>
       </c>
       <c r="L104" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M104" t="inlineStr"/>
       <c r="N104" t="inlineStr"/>
       <c r="O104" t="inlineStr"/>
       <c r="P104" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q104" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R104" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S104" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T104" s="2" t="n">
         <v>0</v>
       </c>
@@ -12665,51 +12925,51 @@
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
           <t>Əliyeva</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
           <t>filologiya elmləri doktoru</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
           <t>Professor</t>
         </is>
       </c>
       <c r="G105" t="inlineStr"/>
       <c r="H105" t="inlineStr">
         <is>
           <t>Monitorinq və linqvistik təhlil</t>
         </is>
       </c>
       <c r="I105" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J105" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K105" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L105" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M105" t="inlineStr"/>
       <c r="N105" t="inlineStr"/>
       <c r="O105" t="inlineStr"/>
       <c r="P105" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q105" s="2" t="n">
         <v>0</v>