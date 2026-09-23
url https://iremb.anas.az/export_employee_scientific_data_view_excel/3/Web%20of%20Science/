--- v0 (2026-05-31)
+++ v1 (2026-09-23)
@@ -10,95 +10,99 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Employees" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="0"/>
+  <numFmts count="2">
+    <numFmt numFmtId="164" formatCode="yyyy-mm-dd"/>
+    <numFmt numFmtId="165" formatCode="YYYY-MM-DD"/>
+  </numFmts>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin"/>
       <right style="thin"/>
       <top style="thin"/>
       <bottom style="thin"/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
@@ -423,51 +427,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AI113"/>
+  <dimension ref="A1:AI114"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="12" customWidth="1" min="2" max="2"/>
     <col width="22" customWidth="1" min="3" max="3"/>
     <col width="22" customWidth="1" min="4" max="4"/>
     <col width="33" customWidth="1" min="5" max="5"/>
     <col width="15" customWidth="1" min="6" max="6"/>
     <col width="15" customWidth="1" min="7" max="7"/>
     <col width="74" customWidth="1" min="8" max="8"/>
     <col width="23" customWidth="1" min="9" max="9"/>
     <col width="15" customWidth="1" min="10" max="10"/>
     <col width="9" customWidth="1" min="11" max="11"/>
     <col width="33" customWidth="1" min="12" max="12"/>
     <col width="16" customWidth="1" min="13" max="13"/>
     <col width="62" customWidth="1" min="14" max="14"/>
     <col width="12" customWidth="1" min="15" max="15"/>
     <col width="13" customWidth="1" min="16" max="16"/>
     <col width="16" customWidth="1" min="17" max="17"/>
     <col width="17" customWidth="1" min="18" max="18"/>
@@ -664,52 +668,60 @@
       <c r="AI1" s="1" t="inlineStr">
         <is>
           <t>n_citations_by_month</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="n">
         <v>1227</v>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Güntəkin</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>Kommunar qızı</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>Binnətova</t>
         </is>
       </c>
-      <c r="E2" t="inlineStr"/>
-      <c r="F2" t="inlineStr"/>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>filologiya üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="G2" t="inlineStr"/>
       <c r="H2" t="inlineStr">
         <is>
           <t>Azərbaycan dialektologiyası şöbəsi</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
@@ -773,52 +785,60 @@
         <v>0</v>
       </c>
       <c r="AI2" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>1228</v>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Kübra</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>Fərrux qızı</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>Quliyeva</t>
         </is>
       </c>
-      <c r="E3" t="inlineStr"/>
-      <c r="F3" t="inlineStr"/>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>filologiya üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="G3" t="inlineStr"/>
       <c r="H3" t="inlineStr">
         <is>
           <t>Azərbaycan dialektologiyası şöbəsi</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
@@ -924,73 +944,67 @@
       <c r="J4" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
           <t>Web of Science</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t>https://www.webofscience.com/wos/author/record/KHU-7746-2024</t>
         </is>
       </c>
-      <c r="O4" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="O4" t="inlineStr"/>
       <c r="P4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T4" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="U4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="U4" t="inlineStr"/>
       <c r="V4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Y4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD4" s="2" t="n">
@@ -1009,52 +1023,60 @@
         <v>0</v>
       </c>
       <c r="AI4" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
         <v>1231</v>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Teyyub</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>Arıx oğlu</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>Quliyev</t>
         </is>
       </c>
-      <c r="E5" t="inlineStr"/>
-      <c r="F5" t="inlineStr"/>
+      <c r="E5" t="inlineStr">
+        <is>
+          <t>filologiya üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="F5" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="G5" t="inlineStr"/>
       <c r="H5" t="inlineStr">
         <is>
           <t>Azərbaycan dilinin tarixi şöbəsi</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
@@ -1123,51 +1145,55 @@
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
         <v>1232</v>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Aynur</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>Famil qızı</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>Paşayeva</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>filologiya elmləri doktoru</t>
         </is>
       </c>
-      <c r="F6" t="inlineStr"/>
+      <c r="F6" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="G6" t="inlineStr"/>
       <c r="H6" t="inlineStr">
         <is>
           <t>Azərbaycan dilinin tarixi şöbəsi</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
@@ -1583,51 +1609,55 @@
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
         <v>1236</v>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Gülşən</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>İslam qızı</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>Axundova</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>filologiya üzrə fəlsəfə doktoru</t>
         </is>
       </c>
-      <c r="F10" t="inlineStr"/>
+      <c r="F10" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="G10" t="inlineStr"/>
       <c r="H10" t="inlineStr">
         <is>
           <t>Hind-Avropa dilləri şöbəsi</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
@@ -1674,432 +1704,444 @@
       </c>
       <c r="AC10" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD10" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE10" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF10" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG10" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH10" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI10" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
-        <v>1237</v>
+        <v>1238</v>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Günel</t>
+          <t>Könül</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>Məzahir qızı</t>
+          <t>Əzizağa qızı</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>Orucova</t>
+          <t>Həbibova</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>filologiya üzrə fəlsəfə doktoru</t>
         </is>
       </c>
-      <c r="F11" t="inlineStr"/>
+      <c r="F11" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="G11" t="inlineStr"/>
       <c r="H11" t="inlineStr">
         <is>
-          <t>Hind-Avropa dilləri şöbəsi</t>
+          <t>Süni intellekt və kompüter dilçiliyi</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
-      <c r="M11" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="O11" t="inlineStr"/>
+      <c r="M11" t="inlineStr">
+        <is>
+          <t>Web of Science</t>
+        </is>
+      </c>
+      <c r="N11" t="inlineStr">
+        <is>
+          <t>https://www.webofscience.com/wos/author/record/AES-8851-2022</t>
+        </is>
+      </c>
+      <c r="O11" s="2" t="n">
+        <v>2827</v>
+      </c>
       <c r="P11" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q11" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R11" s="2" t="n">
-        <v>0</v>
+        <v>31</v>
       </c>
       <c r="S11" s="2" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="T11" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="U11" t="inlineStr"/>
+      <c r="U11" t="inlineStr">
+        <is>
+          <t>2026-09-18T00:26:45.497681</t>
+        </is>
+      </c>
       <c r="V11" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W11" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X11" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Y11" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z11" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA11" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB11" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC11" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD11" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE11" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF11" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG11" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH11" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI11" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
-        <v>1238</v>
+        <v>1239</v>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Könül</t>
+          <t>Aytən</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>Əzizağa qızı</t>
+          <t>Müslüm qızı</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>Həbibova</t>
-[...3 lines deleted...]
-      <c r="F12" t="inlineStr"/>
+          <t>Bəylərova</t>
+        </is>
+      </c>
+      <c r="E12" t="inlineStr">
+        <is>
+          <t>filologiya üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="F12" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="G12" t="inlineStr"/>
       <c r="H12" t="inlineStr">
         <is>
-          <t>Süni intellekt və kompüter dilçiliyi</t>
+          <t>Müasir Azərbaycan dili şöbəsi</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
           <t>Web of Science</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>https://www.webofscience.com/wos/author/record/AES-8851-2022</t>
+          <t>https://www.webofscience.com/wos/author/record/IWE-1041-2023</t>
         </is>
       </c>
       <c r="O12" s="2" t="n">
-        <v>2827</v>
+        <v>2814</v>
       </c>
       <c r="P12" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q12" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="R12" s="2" t="n">
         <v>14</v>
       </c>
-      <c r="Q12" s="2" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="S12" s="2" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="T12" s="2" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="U12" t="inlineStr">
         <is>
-          <t>2026-05-13T07:22:32.447130</t>
+          <t>2026-09-18T00:26:45.497681</t>
         </is>
       </c>
       <c r="V12" s="2" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="W12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X12" s="2" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="Y12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA12" s="2" t="n">
-        <v>14</v>
+        <v>0</v>
       </c>
       <c r="AB12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC12" s="2" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="AD12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE12" s="2" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="AF12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI12" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Aytən</t>
+          <t>İntizar</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>Müslüm qızı</t>
+          <t>Sabir qızı</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>Bəylərova</t>
+          <t>Salehova</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>filologiya üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G13" t="inlineStr"/>
       <c r="H13" t="inlineStr">
         <is>
           <t>Müasir Azərbaycan dili şöbəsi</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
-      <c r="M13" t="inlineStr">
-[...11 lines deleted...]
-      </c>
+      <c r="M13" t="inlineStr"/>
+      <c r="N13" t="inlineStr"/>
+      <c r="O13" t="inlineStr"/>
       <c r="P13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R13" s="2" t="n">
-        <v>14</v>
+        <v>0</v>
       </c>
       <c r="S13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T13" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="U13" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="U13" t="inlineStr"/>
       <c r="V13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Y13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI13" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
-        <v>1240</v>
+        <v>1241</v>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>İntizar</t>
+          <t>Təhminə</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>Sabir qızı</t>
+          <t>Rasim qızı</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>Salehova</t>
+          <t>İsmayılova</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>filologiya üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G14" t="inlineStr"/>
       <c r="H14" t="inlineStr">
         <is>
           <t>Müasir Azərbaycan dili şöbəsi</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
@@ -2158,65 +2200,65 @@
       </c>
       <c r="AC14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI14" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="n">
-        <v>1241</v>
+        <v>1242</v>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Təhminə</t>
+          <t>Aytəkin</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>Rasim qızı</t>
+          <t>Aydın qızı</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>İsmayılova</t>
+          <t>Ələkbərova</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>filologiya üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G15" t="inlineStr"/>
       <c r="H15" t="inlineStr">
         <is>
           <t>Müasir Azərbaycan dili şöbəsi</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
@@ -2275,81 +2317,81 @@
       </c>
       <c r="AC15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI15" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
-        <v>1242</v>
+        <v>1243</v>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Aytəkin</t>
+          <t>Aytən</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>Aydın qızı</t>
+          <t>Elşad qızı</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>Ələkbərova</t>
+          <t>Allahverdiyeva</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>filologiya üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G16" t="inlineStr"/>
       <c r="H16" t="inlineStr">
         <is>
-          <t>Müasir Azərbaycan dili şöbəsi</t>
+          <t>Nəzəri dilçilik şöbəsi</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M16" t="inlineStr"/>
       <c r="N16" t="inlineStr"/>
       <c r="O16" t="inlineStr"/>
@@ -2392,73 +2434,77 @@
       </c>
       <c r="AC16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI16" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="n">
-        <v>1243</v>
+        <v>1245</v>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Aytən</t>
+          <t>Gülarə</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>Elşad qızı</t>
+          <t>Abil qızı</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>Allahverdiyeva</t>
-[...2 lines deleted...]
-      <c r="E17" t="inlineStr"/>
+          <t>Əmirova</t>
+        </is>
+      </c>
+      <c r="E17" t="inlineStr">
+        <is>
+          <t>filologiya üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
       <c r="F17" t="inlineStr"/>
       <c r="G17" t="inlineStr"/>
       <c r="H17" t="inlineStr">
         <is>
-          <t>Nəzəri dilçilik şöbəsi</t>
+          <t>Monitorinq və linqvistik təhlil</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M17" t="inlineStr"/>
       <c r="N17" t="inlineStr"/>
       <c r="O17" t="inlineStr"/>
@@ -2501,432 +2547,438 @@
       </c>
       <c r="AC17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI17" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="n">
-        <v>1245</v>
+        <v>1246</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Gülarə</t>
+          <t>Zülfiyyə</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>Abil qızı</t>
+          <t>Qabil qızı</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>Əmirova</t>
+          <t>Musəvi</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>filologiya üzrə fəlsəfə doktoru</t>
         </is>
       </c>
-      <c r="F18" t="inlineStr"/>
+      <c r="F18" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="G18" t="inlineStr"/>
       <c r="H18" t="inlineStr">
         <is>
-          <t>Monitorinq və linqvistik təhlil</t>
+          <t>Sosiolinqvistika və psixolinqvistika şöbəsi</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
-      <c r="M18" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="O18" t="inlineStr"/>
+      <c r="M18" t="inlineStr">
+        <is>
+          <t>Web of Science</t>
+        </is>
+      </c>
+      <c r="N18" t="inlineStr">
+        <is>
+          <t>https://www.webofscience.com/wos/author/record/IQV-5552-2023</t>
+        </is>
+      </c>
+      <c r="O18" s="2" t="n">
+        <v>2821</v>
+      </c>
       <c r="P18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T18" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="U18" t="inlineStr"/>
+      <c r="U18" t="inlineStr">
+        <is>
+          <t>2026-09-18T00:26:45.497681</t>
+        </is>
+      </c>
       <c r="V18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Y18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI18" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="n">
-        <v>1246</v>
+        <v>1247</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Zülfiyyə</t>
+          <t>Gültəkin</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>Qabil qızı</t>
+          <t>Alışan qızı</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>Musəvi</t>
+          <t>Əliyeva</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>filologiya üzrə fəlsəfə doktoru</t>
         </is>
       </c>
-      <c r="F19" t="inlineStr"/>
+      <c r="F19" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="G19" t="inlineStr"/>
       <c r="H19" t="inlineStr">
         <is>
           <t>Sosiolinqvistika və psixolinqvistika şöbəsi</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
           <t>Web of Science</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>https://www.webofscience.com/wos/author/record/IQV-5552-2023</t>
-[...4 lines deleted...]
-      </c>
+          <t>https://www.webofscience.com/wos/author/record/IQV-2868-2023</t>
+        </is>
+      </c>
+      <c r="O19" t="inlineStr"/>
       <c r="P19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T19" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="U19" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="U19" t="inlineStr"/>
       <c r="V19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Y19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI19" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="n">
-        <v>1247</v>
+        <v>1248</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Gültəkin</t>
+          <t>Sima</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>Alışan qızı</t>
+          <t>Məmməd qızı</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>Əliyeva</t>
+          <t>Quliyeva</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>filologiya üzrə fəlsəfə doktoru</t>
         </is>
       </c>
-      <c r="F20" t="inlineStr"/>
+      <c r="F20" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="G20" t="inlineStr"/>
       <c r="H20" t="inlineStr">
         <is>
-          <t>Sosiolinqvistika və psixolinqvistika şöbəsi</t>
+          <t>Terminologiya şöbəsi</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
-      <c r="M20" t="inlineStr">
-[...11 lines deleted...]
-      </c>
+      <c r="M20" t="inlineStr"/>
+      <c r="N20" t="inlineStr"/>
+      <c r="O20" t="inlineStr"/>
       <c r="P20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T20" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="U20" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="U20" t="inlineStr"/>
       <c r="V20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Y20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI20" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="n">
-        <v>1248</v>
+        <v>1249</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Sima</t>
+          <t>Şəlalə</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>Məmməd qızı</t>
+          <t>Qabil qızı</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>Quliyeva</t>
+          <t>Hümbətova</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>filologiya üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G21" t="inlineStr"/>
       <c r="H21" t="inlineStr">
         <is>
           <t>Terminologiya şöbəsi</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
@@ -2985,65 +3037,65 @@
       </c>
       <c r="AC21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI21" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="n">
-        <v>1249</v>
+        <v>1250</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Şəlalə</t>
+          <t>Natəvan</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>Qabil qızı</t>
+          <t>Cahangir qızı</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>Hümbətova</t>
+          <t>Hüseynova</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>filologiya üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G22" t="inlineStr"/>
       <c r="H22" t="inlineStr">
         <is>
           <t>Terminologiya şöbəsi</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
@@ -3102,65 +3154,65 @@
       </c>
       <c r="AC22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI22" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="n">
-        <v>1250</v>
+        <v>1251</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Natəvan</t>
+          <t>Svetlana</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>Cahangir qızı</t>
+          <t>İbrahim qızı</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>Hüseynova</t>
+          <t>Novruzova</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>filologiya üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G23" t="inlineStr"/>
       <c r="H23" t="inlineStr">
         <is>
           <t>Terminologiya şöbəsi</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
@@ -3219,81 +3271,81 @@
       </c>
       <c r="AC23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI23" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="n">
-        <v>1251</v>
+        <v>1252</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Svetlana</t>
+          <t>Fidan</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>İbrahim qızı</t>
+          <t>Vaqif qızı</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>Novruzova</t>
+          <t>Salayeva</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>filologiya üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G24" t="inlineStr"/>
       <c r="H24" t="inlineStr">
         <is>
-          <t>Terminologiya şöbəsi</t>
+          <t>Tətbiqi dilçilik şöbəsi</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M24" t="inlineStr"/>
       <c r="N24" t="inlineStr"/>
       <c r="O24" t="inlineStr"/>
@@ -3336,69 +3388,77 @@
       </c>
       <c r="AC24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI24" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="n">
-        <v>1252</v>
+        <v>1253</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Fidan</t>
+          <t>Fizuli</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>Vaqif qızı</t>
+          <t>Nəcməddin oğlu</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>Salayeva</t>
-[...3 lines deleted...]
-      <c r="F25" t="inlineStr"/>
+          <t>Mustafayev</t>
+        </is>
+      </c>
+      <c r="E25" t="inlineStr">
+        <is>
+          <t>filologiya elmləri doktoru</t>
+        </is>
+      </c>
+      <c r="F25" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="G25" t="inlineStr"/>
       <c r="H25" t="inlineStr">
         <is>
           <t>Tətbiqi dilçilik şöbəsi</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
@@ -3445,73 +3505,77 @@
       </c>
       <c r="AC25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI25" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="n">
-        <v>1253</v>
+        <v>1254</v>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Fizuli</t>
+          <t>Aqil</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>Nəcməddin oğlu</t>
+          <t>Gülaga oğlu</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>Mustafayev</t>
+          <t>Cəfərov</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>filologiya elmləri doktoru</t>
-[...2 lines deleted...]
-      <c r="F26" t="inlineStr"/>
+          <t>filologiya üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="F26" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="G26" t="inlineStr"/>
       <c r="H26" t="inlineStr">
         <is>
           <t>Tətbiqi dilçilik şöbəsi</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J26" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
@@ -3558,81 +3622,81 @@
       </c>
       <c r="AC26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI26" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="n">
-        <v>1254</v>
+        <v>1255</v>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Aqil</t>
+          <t>Zülfiyyə</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>Gülaga oğlu</t>
+          <t>Boris qızı</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>Cəfərov</t>
+          <t>Quliyeva</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t>filologiya üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G27" t="inlineStr"/>
       <c r="H27" t="inlineStr">
         <is>
-          <t>Tətbiqi dilçilik şöbəsi</t>
+          <t>Toponimika şöbəsi</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J27" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M27" t="inlineStr"/>
       <c r="N27" t="inlineStr"/>
       <c r="O27" t="inlineStr"/>
@@ -3675,69 +3739,77 @@
       </c>
       <c r="AC27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI27" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="n">
-        <v>1255</v>
+        <v>1256</v>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Zülfiyyə</t>
+          <t>Pərviz</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>Boris qızı</t>
+          <t>Xosrov oğlu</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>Quliyeva</t>
-[...3 lines deleted...]
-      <c r="F28" t="inlineStr"/>
+          <t>Xaspoladlı</t>
+        </is>
+      </c>
+      <c r="E28" t="inlineStr">
+        <is>
+          <t>filologiya üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="F28" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="G28" t="inlineStr"/>
       <c r="H28" t="inlineStr">
         <is>
           <t>Toponimika şöbəsi</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J28" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
@@ -3784,69 +3856,77 @@
       </c>
       <c r="AC28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI28" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="n">
-        <v>1256</v>
+        <v>1257</v>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Pərviz</t>
+          <t>Elçin</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>Xosrov oğlu</t>
+          <t>Məhəmməd oğlu</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>Xaspoladlı</t>
-[...3 lines deleted...]
-      <c r="F29" t="inlineStr"/>
+          <t>Məmmədov</t>
+        </is>
+      </c>
+      <c r="E29" t="inlineStr">
+        <is>
+          <t>filologiya üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="F29" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="G29" t="inlineStr"/>
       <c r="H29" t="inlineStr">
         <is>
           <t>Toponimika şöbəsi</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J29" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K29" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
@@ -3893,86 +3973,86 @@
       </c>
       <c r="AC29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI29" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="n">
-        <v>1257</v>
+        <v>1258</v>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Elçin</t>
+          <t>Qətibə</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>Məhəmməd oğlu</t>
+          <t>Çingiz qızı</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>Məmmədov</t>
+          <t>Mahmudova</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>filologiya üzrə fəlsəfə doktoru</t>
+          <t>filologiya elmləri doktoru</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G30" t="inlineStr"/>
       <c r="H30" t="inlineStr">
         <is>
-          <t>Toponimika şöbəsi</t>
+          <t>Türk dilləri şöbəsi</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
-          <t>Aparıcı elmi işçi</t>
+          <t>Baş elmi işçi</t>
         </is>
       </c>
       <c r="J30" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M30" t="inlineStr"/>
       <c r="N30" t="inlineStr"/>
       <c r="O30" t="inlineStr"/>
       <c r="P30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q30" s="2" t="n">
         <v>0</v>
@@ -4010,86 +4090,86 @@
       </c>
       <c r="AC30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI30" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="n">
-        <v>1258</v>
+        <v>1259</v>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Qətibə</t>
+          <t>Təranə</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>Çingiz qızı</t>
+          <t>Çərkəz qızı</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>Mahmudova</t>
+          <t>Şükürlü</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>filologiya elmləri doktoru</t>
+          <t>filologiya üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G31" t="inlineStr"/>
       <c r="H31" t="inlineStr">
         <is>
           <t>Türk dilləri şöbəsi</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
-          <t>Baş elmi işçi</t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J31" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K31" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M31" t="inlineStr"/>
       <c r="N31" t="inlineStr"/>
       <c r="O31" t="inlineStr"/>
       <c r="P31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q31" s="2" t="n">
         <v>0</v>
@@ -4127,69 +4207,77 @@
       </c>
       <c r="AC31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI31" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="n">
-        <v>1259</v>
+        <v>1260</v>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Təranə</t>
+          <t>Elnarə</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>Çərkəz qızı</t>
+          <t>Nadir qızı</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>Şükürlü</t>
-[...3 lines deleted...]
-      <c r="F32" t="inlineStr"/>
+          <t>Əliyeva</t>
+        </is>
+      </c>
+      <c r="E32" t="inlineStr">
+        <is>
+          <t>filologiya üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="F32" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="G32" t="inlineStr"/>
       <c r="H32" t="inlineStr">
         <is>
           <t>Türk dilləri şöbəsi</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J32" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
@@ -4236,69 +4324,77 @@
       </c>
       <c r="AC32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI32" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="n">
-        <v>1260</v>
+        <v>1261</v>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Elnarə</t>
+          <t>Şəkər</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>Nadir qızı</t>
+          <t>Əbdülkərim qızı</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>Əliyeva</t>
-[...3 lines deleted...]
-      <c r="F33" t="inlineStr"/>
+          <t>Orucova</t>
+        </is>
+      </c>
+      <c r="E33" t="inlineStr">
+        <is>
+          <t>filologiya üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="F33" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="G33" t="inlineStr"/>
       <c r="H33" t="inlineStr">
         <is>
           <t>Türk dilləri şöbəsi</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J33" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K33" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L33" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
@@ -4345,69 +4441,77 @@
       </c>
       <c r="AC33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI33" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="n">
-        <v>1261</v>
+        <v>1262</v>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Şəkər</t>
+          <t>Qətibə</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>Əbdülkərim qızı</t>
+          <t>Vaqif qızı</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>Orucova</t>
-[...3 lines deleted...]
-      <c r="F34" t="inlineStr"/>
+          <t>Quliyeva</t>
+        </is>
+      </c>
+      <c r="E34" t="inlineStr">
+        <is>
+          <t>filologiya elmləri doktoru</t>
+        </is>
+      </c>
+      <c r="F34" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="G34" t="inlineStr"/>
       <c r="H34" t="inlineStr">
         <is>
           <t>Türk dilləri şöbəsi</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J34" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L34" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
@@ -4454,68 +4558,72 @@
       </c>
       <c r="AC34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI34" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="n">
-        <v>1262</v>
+        <v>1263</v>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Qətibə</t>
+          <t>Turan</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>Vaqif qızı</t>
+          <t>Azər qızı</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>Quliyeva</t>
-[...2 lines deleted...]
-      <c r="E35" t="inlineStr"/>
+          <t>Hüseynova</t>
+        </is>
+      </c>
+      <c r="E35" t="inlineStr">
+        <is>
+          <t>filologiya üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
       <c r="F35" t="inlineStr"/>
       <c r="G35" t="inlineStr"/>
       <c r="H35" t="inlineStr">
         <is>
           <t>Türk dilləri şöbəsi</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J35" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L35" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
@@ -4563,69 +4671,77 @@
       </c>
       <c r="AC35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI35" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="n">
-        <v>1263</v>
+        <v>1264</v>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Turan</t>
+          <t>Günel</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>Azər qızı</t>
+          <t>Əmirxan qızı</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>Hüseynova</t>
         </is>
       </c>
-      <c r="E36" t="inlineStr"/>
-      <c r="F36" t="inlineStr"/>
+      <c r="E36" t="inlineStr">
+        <is>
+          <t>filologiya üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="F36" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="G36" t="inlineStr"/>
       <c r="H36" t="inlineStr">
         <is>
           <t>Türk dilləri şöbəsi</t>
         </is>
       </c>
       <c r="I36" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J36" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K36" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L36" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
@@ -4672,86 +4788,86 @@
       </c>
       <c r="AC36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI36" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="n">
-        <v>1264</v>
+        <v>1265</v>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Günel</t>
+          <t>Sevil</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>Əmirxan qızı</t>
+          <t>Hacı qızı</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>Hüseynova</t>
+          <t>Mehdiyeva</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>filologiya üzrə fəlsəfə doktoru</t>
+          <t>filologiya elmləri doktoru</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>Dosent</t>
+          <t>Professor</t>
         </is>
       </c>
       <c r="G37" t="inlineStr"/>
       <c r="H37" t="inlineStr">
         <is>
-          <t>Türk dilləri şöbəsi</t>
+          <t>Azərbaycan dilinin tarixi şöbəsi</t>
         </is>
       </c>
       <c r="I37" t="inlineStr">
         <is>
-          <t>Aparıcı elmi işçi</t>
+          <t>Baş elmi işçi</t>
         </is>
       </c>
       <c r="J37" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K37" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L37" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M37" t="inlineStr"/>
       <c r="N37" t="inlineStr"/>
       <c r="O37" t="inlineStr"/>
       <c r="P37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q37" s="2" t="n">
         <v>0</v>
@@ -4789,75 +4905,75 @@
       </c>
       <c r="AC37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI37" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="n">
-        <v>1265</v>
+        <v>1266</v>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Sevil</t>
+          <t>Vahid</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>Hacı qızı</t>
+          <t>Zahid oğlu</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>Mehdiyeva</t>
+          <t>Adilov</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>filologiya elmləri doktoru</t>
+          <t>filologiya üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>Professor</t>
+          <t>Dosent</t>
         </is>
       </c>
       <c r="G38" t="inlineStr"/>
       <c r="H38" t="inlineStr">
         <is>
           <t>Azərbaycan dilinin tarixi şöbəsi</t>
         </is>
       </c>
       <c r="I38" t="inlineStr">
         <is>
           <t>Baş elmi işçi</t>
         </is>
       </c>
       <c r="J38" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K38" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L38" t="inlineStr">
         <is>
@@ -4906,198 +5022,212 @@
       </c>
       <c r="AC38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI38" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="n">
-        <v>1266</v>
+        <v>1268</v>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Vahid</t>
+          <t>Nərmin</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>Zahid oğlu</t>
+          <t>Əbülfəz qızı</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>Adilov</t>
+          <t>Əliyeva</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>filologiya üzrə fəlsəfə doktoru</t>
+          <t>filologiya elmləri doktoru</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G39" t="inlineStr"/>
       <c r="H39" t="inlineStr">
         <is>
-          <t>Azərbaycan dilinin tarixi şöbəsi</t>
+          <t>Süni intellekt və kompüter dilçiliyi</t>
         </is>
       </c>
       <c r="I39" t="inlineStr">
         <is>
           <t>Baş elmi işçi</t>
         </is>
       </c>
       <c r="J39" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K39" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L39" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
-      <c r="M39" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="O39" t="inlineStr"/>
+      <c r="M39" t="inlineStr">
+        <is>
+          <t>Web of Science</t>
+        </is>
+      </c>
+      <c r="N39" t="inlineStr">
+        <is>
+          <t>https://www.webofscience.com/wos/author/record/IQV-0500-2023</t>
+        </is>
+      </c>
+      <c r="O39" s="2" t="n">
+        <v>2826</v>
+      </c>
       <c r="P39" s="2" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="Q39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R39" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S39" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T39" s="2" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="U39" t="inlineStr"/>
+        <v>1</v>
+      </c>
+      <c r="U39" t="inlineStr">
+        <is>
+          <t>2026-09-18T00:26:45.497681</t>
+        </is>
+      </c>
       <c r="V39" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="W39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X39" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Y39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA39" s="2" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AB39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC39" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE39" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AF39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI39" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="n">
-        <v>1267</v>
+        <v>1269</v>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Lalə</t>
+          <t>Kamilə</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>Qədir qızı</t>
+          <t>Abdulla qızı</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>Qurbanova</t>
+          <t>Vəliyeva</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>filologiya üzrə fəlsəfə doktoru</t>
+          <t>filologiya elmləri doktoru</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G40" t="inlineStr"/>
       <c r="H40" t="inlineStr">
         <is>
-          <t>Hind-Avropa dilləri şöbəsi</t>
+          <t>Süni intellekt və kompüter dilçiliyi</t>
         </is>
       </c>
       <c r="I40" t="inlineStr">
         <is>
           <t>Baş elmi işçi</t>
         </is>
       </c>
       <c r="J40" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K40" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L40" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M40" t="inlineStr"/>
       <c r="N40" t="inlineStr"/>
       <c r="O40" t="inlineStr"/>
@@ -5140,305 +5270,329 @@
       </c>
       <c r="AC40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI40" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="n">
-        <v>1268</v>
+        <v>1270</v>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Nərmin</t>
+          <t>Zenfira</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>Əbülfəz qızı</t>
+          <t>Musa qızı</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>Əliyeva</t>
         </is>
       </c>
-      <c r="E41" t="inlineStr"/>
-      <c r="F41" t="inlineStr"/>
+      <c r="E41" t="inlineStr">
+        <is>
+          <t>filologiya elmləri doktoru</t>
+        </is>
+      </c>
+      <c r="F41" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="G41" t="inlineStr"/>
       <c r="H41" t="inlineStr">
         <is>
-          <t>Süni intellekt və kompüter dilçiliyi</t>
+          <t>Nəzəri dilçilik şöbəsi</t>
         </is>
       </c>
       <c r="I41" t="inlineStr">
         <is>
           <t>Baş elmi işçi</t>
         </is>
       </c>
       <c r="J41" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K41" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L41" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
-      <c r="M41" t="inlineStr">
-[...11 lines deleted...]
-      </c>
+      <c r="M41" t="inlineStr"/>
+      <c r="N41" t="inlineStr"/>
+      <c r="O41" t="inlineStr"/>
       <c r="P41" s="2" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="Q41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R41" s="2" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="S41" s="2" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="T41" s="2" t="n">
-        <v>2</v>
-[...5 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="U41" t="inlineStr"/>
       <c r="V41" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X41" s="2" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="Y41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA41" s="2" t="n">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="AB41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC41" s="2" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AD41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE41" s="2" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="AF41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH41" s="2" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="AI41" s="2" t="n">
-        <v>-4</v>
+        <v>0</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="n">
-        <v>1269</v>
+        <v>1271</v>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Kamilə</t>
+          <t>Gülsüm</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>Abdulla qızı</t>
+          <t>İsrafil qızı</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>Vəliyeva</t>
-[...3 lines deleted...]
-      <c r="F42" t="inlineStr"/>
+          <t>Hüseynova</t>
+        </is>
+      </c>
+      <c r="E42" t="inlineStr">
+        <is>
+          <t>filologiya elmləri doktoru</t>
+        </is>
+      </c>
+      <c r="F42" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="G42" t="inlineStr"/>
       <c r="H42" t="inlineStr">
         <is>
-          <t>Süni intellekt və kompüter dilçiliyi</t>
+          <t>Sosiolinqvistika və psixolinqvistika şöbəsi</t>
         </is>
       </c>
       <c r="I42" t="inlineStr">
         <is>
           <t>Baş elmi işçi</t>
         </is>
       </c>
       <c r="J42" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K42" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L42" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
-      <c r="M42" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="O42" t="inlineStr"/>
+      <c r="M42" t="inlineStr">
+        <is>
+          <t>Web of Science</t>
+        </is>
+      </c>
+      <c r="N42" t="inlineStr">
+        <is>
+          <t>https://www.webofscience.com/wos/author/record/IQV-5074-2023</t>
+        </is>
+      </c>
+      <c r="O42" s="2" t="n">
+        <v>2820</v>
+      </c>
       <c r="P42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T42" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="U42" t="inlineStr"/>
+      <c r="U42" t="inlineStr">
+        <is>
+          <t>2026-09-18T00:26:45.497681</t>
+        </is>
+      </c>
       <c r="V42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Y42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI42" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="n">
-        <v>1270</v>
+        <v>1272</v>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Zenfira</t>
+          <t>Nəriman</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>Musa qızı</t>
+          <t>Fərman oğlu</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>Əliyeva</t>
-[...3 lines deleted...]
-      <c r="F43" t="inlineStr"/>
+          <t>Seydəliyev</t>
+        </is>
+      </c>
+      <c r="E43" t="inlineStr">
+        <is>
+          <t>filologiya elmləri doktoru</t>
+        </is>
+      </c>
+      <c r="F43" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="G43" t="inlineStr"/>
       <c r="H43" t="inlineStr">
         <is>
-          <t>Nəzəri dilçilik şöbəsi</t>
+          <t>Tətbiqi dilçilik şöbəsi</t>
         </is>
       </c>
       <c r="I43" t="inlineStr">
         <is>
           <t>Baş elmi işçi</t>
         </is>
       </c>
       <c r="J43" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K43" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L43" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M43" t="inlineStr"/>
       <c r="N43" t="inlineStr"/>
       <c r="O43" t="inlineStr"/>
@@ -5481,334 +5635,334 @@
       </c>
       <c r="AC43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI43" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="n">
-        <v>1271</v>
+        <v>1274</v>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Gülsüm</t>
+          <t>Tünzalə</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>İsrafil qızı</t>
+          <t>Lətif qızı</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>Hüseynova</t>
+          <t>Baxşiyeva</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>filologiya elmləri doktoru</t>
+          <t>filologiya üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G44" t="inlineStr"/>
       <c r="H44" t="inlineStr">
         <is>
-          <t>Sosiolinqvistika və psixolinqvistika şöbəsi</t>
+          <t>Toponimika şöbəsi</t>
         </is>
       </c>
       <c r="I44" t="inlineStr">
         <is>
           <t>Baş elmi işçi</t>
         </is>
       </c>
       <c r="J44" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K44" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L44" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
-      <c r="M44" t="inlineStr">
-[...11 lines deleted...]
-      </c>
+      <c r="M44" t="inlineStr"/>
+      <c r="N44" t="inlineStr"/>
+      <c r="O44" t="inlineStr"/>
       <c r="P44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T44" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="U44" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="U44" t="inlineStr"/>
       <c r="V44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Y44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI44" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="2" t="n">
-        <v>1272</v>
+        <v>1275</v>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Nəriman</t>
+          <t>Şəbnəm</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>Fərman oğlu</t>
+          <t>Rasim qızı</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>Seydəliyev</t>
+          <t>Həsənli-Qəribova</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
           <t>filologiya elmləri doktoru</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G45" t="inlineStr"/>
       <c r="H45" t="inlineStr">
         <is>
-          <t>Tətbiqi dilçilik şöbəsi</t>
+          <t>Türk dilləri şöbəsi</t>
         </is>
       </c>
       <c r="I45" t="inlineStr">
         <is>
           <t>Baş elmi işçi</t>
         </is>
       </c>
       <c r="J45" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K45" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L45" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
-      <c r="M45" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="O45" t="inlineStr"/>
+      <c r="M45" t="inlineStr">
+        <is>
+          <t>Web of Science</t>
+        </is>
+      </c>
+      <c r="N45" t="inlineStr">
+        <is>
+          <t>https://www.webofscience.com/wos/author/record/ADN-3498-2022</t>
+        </is>
+      </c>
+      <c r="O45" s="2" t="n">
+        <v>3034</v>
+      </c>
       <c r="P45" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Q45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R45" s="2" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="S45" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T45" s="2" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="U45" t="inlineStr"/>
+        <v>1</v>
+      </c>
+      <c r="U45" t="inlineStr">
+        <is>
+          <t>2026-09-18T00:26:45.497681</t>
+        </is>
+      </c>
       <c r="V45" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="W45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X45" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Y45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA45" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AB45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC45" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE45" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AF45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI45" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="2" t="n">
-        <v>1274</v>
+        <v>1276</v>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Tünzalə</t>
+          <t>Səkinə</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>Lətif qızı</t>
+          <t>Vidadi qızı</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>Baxşiyeva</t>
+          <t>Şərifova</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
           <t>filologiya üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G46" t="inlineStr"/>
       <c r="H46" t="inlineStr">
         <is>
-          <t>Toponimika şöbəsi</t>
+          <t>Azərbaycan dialektologiyası şöbəsi</t>
         </is>
       </c>
       <c r="I46" t="inlineStr">
         <is>
-          <t>Baş elmi işçi</t>
+          <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="J46" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K46" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L46" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M46" t="inlineStr"/>
       <c r="N46" t="inlineStr"/>
       <c r="O46" t="inlineStr"/>
       <c r="P46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q46" s="2" t="n">
         <v>0</v>
@@ -5846,105 +6000,101 @@
       </c>
       <c r="AC46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI46" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="2" t="n">
-        <v>1275</v>
+        <v>1278</v>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Şəbnəm</t>
+          <t>Sevinc</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>Rasim qızı</t>
+          <t>Şakir qızı</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>Həsənli-Qəribova</t>
-[...2 lines deleted...]
-      <c r="E47" t="inlineStr"/>
+          <t>Şükürlü</t>
+        </is>
+      </c>
+      <c r="E47" t="inlineStr">
+        <is>
+          <t>filologiya üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
       <c r="F47" t="inlineStr"/>
       <c r="G47" t="inlineStr"/>
       <c r="H47" t="inlineStr">
         <is>
-          <t>Türk dilləri şöbəsi</t>
+          <t>Hind-Avropa dilləri şöbəsi</t>
         </is>
       </c>
       <c r="I47" t="inlineStr">
         <is>
-          <t>Baş elmi işçi</t>
+          <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="J47" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K47" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L47" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
-      <c r="M47" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="M47" t="inlineStr"/>
+      <c r="N47" t="inlineStr"/>
       <c r="O47" t="inlineStr"/>
       <c r="P47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U47" t="inlineStr"/>
       <c r="V47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X47" s="2" t="n">
         <v>0</v>
@@ -5963,73 +6113,77 @@
       </c>
       <c r="AC47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI47" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="2" t="n">
-        <v>1276</v>
+        <v>1279</v>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Səkinə</t>
+          <t>Sədaqət</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>Vidadi qızı</t>
+          <t>Mustafa qızı</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>Şərifova</t>
-[...2 lines deleted...]
-      <c r="E48" t="inlineStr"/>
+          <t>Cumayeva</t>
+        </is>
+      </c>
+      <c r="E48" t="inlineStr">
+        <is>
+          <t>filologiya üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
       <c r="F48" t="inlineStr"/>
       <c r="G48" t="inlineStr"/>
       <c r="H48" t="inlineStr">
         <is>
-          <t>Azərbaycan dialektologiyası şöbəsi</t>
+          <t>Hind-Avropa dilləri şöbəsi</t>
         </is>
       </c>
       <c r="I48" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="J48" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K48" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L48" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M48" t="inlineStr"/>
       <c r="N48" t="inlineStr"/>
       <c r="O48" t="inlineStr"/>
@@ -6072,72 +6226,68 @@
       </c>
       <c r="AC48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI48" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="2" t="n">
-        <v>1278</v>
+        <v>1280</v>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Sevinc</t>
+          <t>Bəturə</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>Şakir qızı</t>
+          <t>Ziyaddin qızı</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>Şükürlü</t>
-[...6 lines deleted...]
-      </c>
+          <t>Əliyeva</t>
+        </is>
+      </c>
+      <c r="E49" t="inlineStr"/>
       <c r="F49" t="inlineStr"/>
       <c r="G49" t="inlineStr"/>
       <c r="H49" t="inlineStr">
         <is>
           <t>Hind-Avropa dilləri şöbəsi</t>
         </is>
       </c>
       <c r="I49" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="J49" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K49" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L49" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
@@ -6185,77 +6335,73 @@
       </c>
       <c r="AC49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI49" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="2" t="n">
-        <v>1279</v>
+        <v>1281</v>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Sədaqət</t>
+          <t>Maya</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>Mustafa qızı</t>
+          <t>İntiqam qızı</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>Cumayeva</t>
-[...6 lines deleted...]
-      </c>
+          <t>Heydərova</t>
+        </is>
+      </c>
+      <c r="E50" t="inlineStr"/>
       <c r="F50" t="inlineStr"/>
       <c r="G50" t="inlineStr"/>
       <c r="H50" t="inlineStr">
         <is>
-          <t>Hind-Avropa dilləri şöbəsi</t>
+          <t>Süni intellekt və kompüter dilçiliyi</t>
         </is>
       </c>
       <c r="I50" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="J50" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K50" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L50" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M50" t="inlineStr"/>
       <c r="N50" t="inlineStr"/>
       <c r="O50" t="inlineStr"/>
@@ -6298,97 +6444,109 @@
       </c>
       <c r="AC50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI50" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="2" t="n">
-        <v>1280</v>
+        <v>1282</v>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Bəturə</t>
+          <t>Rəna</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>Ziyaddin qızı</t>
+          <t>Hüseyn qızı</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>Əliyeva</t>
-[...2 lines deleted...]
-      <c r="E51" t="inlineStr"/>
+          <t>Məmmədova</t>
+        </is>
+      </c>
+      <c r="E51" t="inlineStr">
+        <is>
+          <t>filologiya üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
       <c r="F51" t="inlineStr"/>
       <c r="G51" t="inlineStr"/>
       <c r="H51" t="inlineStr">
         <is>
-          <t>Hind-Avropa dilləri şöbəsi</t>
+          <t>Süni intellekt və kompüter dilçiliyi</t>
         </is>
       </c>
       <c r="I51" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="J51" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K51" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L51" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
-      <c r="M51" t="inlineStr"/>
-      <c r="N51" t="inlineStr"/>
+      <c r="M51" t="inlineStr">
+        <is>
+          <t>Web of Science</t>
+        </is>
+      </c>
+      <c r="N51" t="inlineStr">
+        <is>
+          <t>https://www.webofscience.com/wos/author/record/DFJ-391202022</t>
+        </is>
+      </c>
       <c r="O51" t="inlineStr"/>
       <c r="P51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U51" t="inlineStr"/>
       <c r="V51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X51" s="2" t="n">
         <v>0</v>
@@ -6407,73 +6565,77 @@
       </c>
       <c r="AC51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI51" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="2" t="n">
-        <v>1281</v>
+        <v>1283</v>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Maya</t>
+          <t>Leyla</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>İntiqam qızı</t>
+          <t>Bəşarət qızı</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>Heydərova</t>
-[...2 lines deleted...]
-      <c r="E52" t="inlineStr"/>
+          <t>Yusifova</t>
+        </is>
+      </c>
+      <c r="E52" t="inlineStr">
+        <is>
+          <t>filologiya üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
       <c r="F52" t="inlineStr"/>
       <c r="G52" t="inlineStr"/>
       <c r="H52" t="inlineStr">
         <is>
-          <t>Süni intellekt və kompüter dilçiliyi</t>
+          <t>Nəzəri dilçilik şöbəsi</t>
         </is>
       </c>
       <c r="I52" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="J52" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K52" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L52" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M52" t="inlineStr"/>
       <c r="N52" t="inlineStr"/>
       <c r="O52" t="inlineStr"/>
@@ -6516,109 +6678,101 @@
       </c>
       <c r="AC52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI52" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="2" t="n">
-        <v>1282</v>
+        <v>1284</v>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Rəna</t>
+          <t>Pərvin</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>Hüseyn qızı</t>
+          <t>Şurəddin qızı</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>Məmmədova</t>
+          <t>Bayramova</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
           <t>filologiya üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="F53" t="inlineStr"/>
       <c r="G53" t="inlineStr"/>
       <c r="H53" t="inlineStr">
         <is>
-          <t>Süni intellekt və kompüter dilçiliyi</t>
+          <t>Nəzəri dilçilik şöbəsi</t>
         </is>
       </c>
       <c r="I53" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="J53" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K53" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L53" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
-      <c r="M53" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="M53" t="inlineStr"/>
+      <c r="N53" t="inlineStr"/>
       <c r="O53" t="inlineStr"/>
       <c r="P53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U53" t="inlineStr"/>
       <c r="V53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X53" s="2" t="n">
         <v>0</v>
@@ -6637,78 +6791,82 @@
       </c>
       <c r="AC53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI53" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="2" t="n">
-        <v>1283</v>
+        <v>1285</v>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Leyla</t>
+          <t>Gülnara</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>Bəşarət qızı</t>
+          <t>Natiq qızı</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>Yusifova</t>
-[...2 lines deleted...]
-      <c r="E54" t="inlineStr"/>
+          <t>Cəfərova</t>
+        </is>
+      </c>
+      <c r="E54" t="inlineStr">
+        <is>
+          <t>filologiya üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
       <c r="F54" t="inlineStr"/>
       <c r="G54" t="inlineStr"/>
       <c r="H54" t="inlineStr">
         <is>
-          <t>Nəzəri dilçilik şöbəsi</t>
+          <t>Tətbiqi dilçilik şöbəsi</t>
         </is>
       </c>
       <c r="I54" t="inlineStr">
         <is>
-          <t>Böyük elmi işçi</t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J54" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K54" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L54" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M54" t="inlineStr"/>
       <c r="N54" t="inlineStr"/>
       <c r="O54" t="inlineStr"/>
       <c r="P54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q54" s="2" t="n">
         <v>0</v>
@@ -6746,73 +6904,77 @@
       </c>
       <c r="AC54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI54" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="2" t="n">
-        <v>1284</v>
+        <v>1286</v>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Pərvin</t>
+          <t>Aysel</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>Şurəddin qızı</t>
+          <t>Vidadi qızı</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>Bayramova</t>
-[...2 lines deleted...]
-      <c r="E55" t="inlineStr"/>
+          <t>Əhmədova</t>
+        </is>
+      </c>
+      <c r="E55" t="inlineStr">
+        <is>
+          <t>filologiya üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
       <c r="F55" t="inlineStr"/>
       <c r="G55" t="inlineStr"/>
       <c r="H55" t="inlineStr">
         <is>
-          <t>Nəzəri dilçilik şöbəsi</t>
+          <t>Qədim dillər və mədəniyyətlər şöbəsi</t>
         </is>
       </c>
       <c r="I55" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="J55" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K55" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L55" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M55" t="inlineStr"/>
       <c r="N55" t="inlineStr"/>
       <c r="O55" t="inlineStr"/>
@@ -6855,82 +7017,82 @@
       </c>
       <c r="AC55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI55" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="2" t="n">
-        <v>1285</v>
+        <v>1287</v>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Gülnara</t>
+          <t>Ləman</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>Natiq qızı</t>
+          <t>Həsənəli qızı</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>Cəfərova</t>
+          <t>Həsənova</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
           <t>filologiya üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="F56" t="inlineStr"/>
       <c r="G56" t="inlineStr"/>
       <c r="H56" t="inlineStr">
         <is>
-          <t>Tətbiqi dilçilik şöbəsi</t>
+          <t>Terminologiya şöbəsi</t>
         </is>
       </c>
       <c r="I56" t="inlineStr">
         <is>
-          <t>Aparıcı elmi işçi</t>
+          <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="J56" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K56" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L56" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M56" t="inlineStr"/>
       <c r="N56" t="inlineStr"/>
       <c r="O56" t="inlineStr"/>
       <c r="P56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q56" s="2" t="n">
         <v>0</v>
@@ -6968,77 +7130,73 @@
       </c>
       <c r="AC56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI56" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="2" t="n">
-        <v>1286</v>
+        <v>1288</v>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Aysel</t>
+          <t>Mətanət</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>Vidadi qızı</t>
+          <t>Rafiq qızı</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>Əhmədova</t>
-[...6 lines deleted...]
-      </c>
+          <t>Tağıyeva</t>
+        </is>
+      </c>
+      <c r="E57" t="inlineStr"/>
       <c r="F57" t="inlineStr"/>
       <c r="G57" t="inlineStr"/>
       <c r="H57" t="inlineStr">
         <is>
-          <t>Qədim dillər və mədəniyyətlər şöbəsi</t>
+          <t>Tətbiqi dilçilik şöbəsi</t>
         </is>
       </c>
       <c r="I57" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="J57" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K57" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L57" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M57" t="inlineStr"/>
       <c r="N57" t="inlineStr"/>
       <c r="O57" t="inlineStr"/>
@@ -7081,73 +7239,73 @@
       </c>
       <c r="AC57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI57" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="2" t="n">
-        <v>1287</v>
+        <v>1289</v>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Ləman</t>
+          <t>Sevinc</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>Həsənəli qızı</t>
+          <t>Elxan qızı</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>Həsənova</t>
+          <t>Səfərova</t>
         </is>
       </c>
       <c r="E58" t="inlineStr"/>
       <c r="F58" t="inlineStr"/>
       <c r="G58" t="inlineStr"/>
       <c r="H58" t="inlineStr">
         <is>
-          <t>Terminologiya şöbəsi</t>
+          <t>Tətbiqi dilçilik şöbəsi</t>
         </is>
       </c>
       <c r="I58" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="J58" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K58" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L58" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M58" t="inlineStr"/>
       <c r="N58" t="inlineStr"/>
       <c r="O58" t="inlineStr"/>
@@ -7190,73 +7348,77 @@
       </c>
       <c r="AC58" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD58" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE58" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF58" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG58" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH58" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI58" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="2" t="n">
-        <v>1288</v>
+        <v>1290</v>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Mətanət</t>
+          <t>İmanyar</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>Rafiq qızı</t>
+          <t>İssəməli oğlu</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>Tağıyeva</t>
-[...2 lines deleted...]
-      <c r="E59" t="inlineStr"/>
+          <t>Quliyev</t>
+        </is>
+      </c>
+      <c r="E59" t="inlineStr">
+        <is>
+          <t>filologiya üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
       <c r="F59" t="inlineStr"/>
       <c r="G59" t="inlineStr"/>
       <c r="H59" t="inlineStr">
         <is>
-          <t>Tətbiqi dilçilik şöbəsi</t>
+          <t>Türk dilləri şöbəsi</t>
         </is>
       </c>
       <c r="I59" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="J59" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K59" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L59" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M59" t="inlineStr"/>
       <c r="N59" t="inlineStr"/>
       <c r="O59" t="inlineStr"/>
@@ -7299,73 +7461,77 @@
       </c>
       <c r="AC59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI59" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="2" t="n">
-        <v>1289</v>
+        <v>1291</v>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Sevinc</t>
+          <t>Dilbər</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>Elxan qızı</t>
+          <t>Vətən qızı</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>Səfərova</t>
-[...2 lines deleted...]
-      <c r="E60" t="inlineStr"/>
+          <t>Camali</t>
+        </is>
+      </c>
+      <c r="E60" t="inlineStr">
+        <is>
+          <t>filologiya üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
       <c r="F60" t="inlineStr"/>
       <c r="G60" t="inlineStr"/>
       <c r="H60" t="inlineStr">
         <is>
-          <t>Tətbiqi dilçilik şöbəsi</t>
+          <t>Türk dilləri şöbəsi</t>
         </is>
       </c>
       <c r="I60" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="J60" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K60" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L60" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M60" t="inlineStr"/>
       <c r="N60" t="inlineStr"/>
       <c r="O60" t="inlineStr"/>
@@ -7408,78 +7574,86 @@
       </c>
       <c r="AC60" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD60" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE60" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF60" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG60" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH60" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI60" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="2" t="n">
-        <v>1290</v>
+        <v>1292</v>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>İmanyar</t>
+          <t>Nadir</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>İssəməli oğlu</t>
+          <t>Balaoğlan oğlu</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>Quliyev</t>
-[...3 lines deleted...]
-      <c r="F61" t="inlineStr"/>
+          <t>Məmmədli</t>
+        </is>
+      </c>
+      <c r="E61" t="inlineStr">
+        <is>
+          <t>filologiya elmləri doktoru</t>
+        </is>
+      </c>
+      <c r="F61" t="inlineStr">
+        <is>
+          <t>Professor</t>
+        </is>
+      </c>
       <c r="G61" t="inlineStr"/>
       <c r="H61" t="inlineStr">
         <is>
-          <t>Türk dilləri şöbəsi</t>
+          <t>Rəhbərlik</t>
         </is>
       </c>
       <c r="I61" t="inlineStr">
         <is>
-          <t>Böyük elmi işçi</t>
+          <t>Direktor</t>
         </is>
       </c>
       <c r="J61" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K61" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L61" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M61" t="inlineStr"/>
       <c r="N61" t="inlineStr"/>
       <c r="O61" t="inlineStr"/>
       <c r="P61" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q61" s="2" t="n">
         <v>0</v>
@@ -7517,78 +7691,86 @@
       </c>
       <c r="AC61" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD61" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE61" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF61" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG61" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH61" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI61" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="2" t="n">
-        <v>1291</v>
+        <v>1293</v>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Dilbər</t>
+          <t>Baba</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>Vətən qızı</t>
+          <t>Balaca oğlu</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>Camali</t>
-[...3 lines deleted...]
-      <c r="F62" t="inlineStr"/>
+          <t>Məhərrəmli</t>
+        </is>
+      </c>
+      <c r="E62" t="inlineStr">
+        <is>
+          <t>filologiya üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="F62" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="G62" t="inlineStr"/>
       <c r="H62" t="inlineStr">
         <is>
-          <t>Türk dilləri şöbəsi</t>
+          <t>Rəhbərlik</t>
         </is>
       </c>
       <c r="I62" t="inlineStr">
         <is>
-          <t>Böyük elmi işçi</t>
+          <t>Direktor müavini</t>
         </is>
       </c>
       <c r="J62" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K62" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L62" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M62" t="inlineStr"/>
       <c r="N62" t="inlineStr"/>
       <c r="O62" t="inlineStr"/>
       <c r="P62" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q62" s="2" t="n">
         <v>0</v>
@@ -7626,86 +7808,78 @@
       </c>
       <c r="AC62" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD62" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE62" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF62" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG62" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH62" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI62" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="2" t="n">
-        <v>1292</v>
+        <v>1294</v>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Nadir</t>
+          <t>Aynur</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>Balaoğlan oğlu</t>
+          <t>Vilayət qızı</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>Məmmədli</t>
-[...11 lines deleted...]
-      </c>
+          <t>Saydova</t>
+        </is>
+      </c>
+      <c r="E63" t="inlineStr"/>
+      <c r="F63" t="inlineStr"/>
       <c r="G63" t="inlineStr"/>
       <c r="H63" t="inlineStr">
         <is>
-          <t>Rəhbərlik</t>
+          <t>Azərbaycan dialektologiyası şöbəsi</t>
         </is>
       </c>
       <c r="I63" t="inlineStr">
         <is>
-          <t>Direktor</t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="J63" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K63" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L63" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M63" t="inlineStr"/>
       <c r="N63" t="inlineStr"/>
       <c r="O63" t="inlineStr"/>
       <c r="P63" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q63" s="2" t="n">
         <v>0</v>
@@ -7743,86 +7917,78 @@
       </c>
       <c r="AC63" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD63" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE63" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF63" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG63" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH63" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI63" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="2" t="n">
-        <v>1293</v>
+        <v>1295</v>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Baba</t>
+          <t>Vəsilə</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>Balaca oğlu</t>
+          <t>Rza qızı</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>Məhərrəmli</t>
-[...11 lines deleted...]
-      </c>
+          <t>Xəlilova</t>
+        </is>
+      </c>
+      <c r="E64" t="inlineStr"/>
+      <c r="F64" t="inlineStr"/>
       <c r="G64" t="inlineStr"/>
       <c r="H64" t="inlineStr">
         <is>
-          <t>Rəhbərlik</t>
+          <t>Müasir Azərbaycan dili şöbəsi</t>
         </is>
       </c>
       <c r="I64" t="inlineStr">
         <is>
-          <t>Direktor müavini</t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="J64" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K64" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L64" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M64" t="inlineStr"/>
       <c r="N64" t="inlineStr"/>
       <c r="O64" t="inlineStr"/>
       <c r="P64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q64" s="2" t="n">
         <v>0</v>
@@ -7860,73 +8026,73 @@
       </c>
       <c r="AC64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI64" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="2" t="n">
-        <v>1294</v>
+        <v>1297</v>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Aynur</t>
+          <t>Rəxşanə</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>Vilayət qızı</t>
+          <t>İslam qızı</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>Saydova</t>
+          <t>Babazadə</t>
         </is>
       </c>
       <c r="E65" t="inlineStr"/>
       <c r="F65" t="inlineStr"/>
       <c r="G65" t="inlineStr"/>
       <c r="H65" t="inlineStr">
         <is>
-          <t>Azərbaycan dialektologiyası şöbəsi</t>
+          <t>Qədim dillər və mədəniyyətlər şöbəsi</t>
         </is>
       </c>
       <c r="I65" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="J65" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K65" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L65" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M65" t="inlineStr"/>
       <c r="N65" t="inlineStr"/>
       <c r="O65" t="inlineStr"/>
@@ -7969,73 +8135,73 @@
       </c>
       <c r="AC65" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD65" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE65" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF65" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG65" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH65" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI65" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="2" t="n">
-        <v>1295</v>
+        <v>1298</v>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Vəsilə</t>
+          <t>Tünzalə</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>Rza qızı</t>
+          <t>İnqlab qızı</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>Xəlilova</t>
+          <t>İsmayılova</t>
         </is>
       </c>
       <c r="E66" t="inlineStr"/>
       <c r="F66" t="inlineStr"/>
       <c r="G66" t="inlineStr"/>
       <c r="H66" t="inlineStr">
         <is>
-          <t>Müasir Azərbaycan dili şöbəsi</t>
+          <t>Qədim dillər və mədəniyyətlər şöbəsi</t>
         </is>
       </c>
       <c r="I66" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="J66" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K66" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L66" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M66" t="inlineStr"/>
       <c r="N66" t="inlineStr"/>
       <c r="O66" t="inlineStr"/>
@@ -8078,68 +8244,72 @@
       </c>
       <c r="AC66" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD66" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE66" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF66" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG66" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH66" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI66" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="2" t="n">
-        <v>1297</v>
+        <v>1299</v>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Rəxşanə</t>
+          <t>Ülkər</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>İslam qızı</t>
+          <t>Eldar qızı</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>Babazadə</t>
-[...2 lines deleted...]
-      <c r="E67" t="inlineStr"/>
+          <t>Mirzəyeva</t>
+        </is>
+      </c>
+      <c r="E67" t="inlineStr">
+        <is>
+          <t>filologiya üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
       <c r="F67" t="inlineStr"/>
       <c r="G67" t="inlineStr"/>
       <c r="H67" t="inlineStr">
         <is>
           <t>Qədim dillər və mədəniyyətlər şöbəsi</t>
         </is>
       </c>
       <c r="I67" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="J67" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K67" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L67" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
@@ -8187,65 +8357,65 @@
       </c>
       <c r="AC67" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD67" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE67" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF67" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG67" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH67" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI67" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="2" t="n">
-        <v>1298</v>
+        <v>1300</v>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Tünzalə</t>
+          <t>Böyükxanım</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>İnqlab qızı</t>
+          <t>Azər qızı</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>İsmayılova</t>
+          <t>Əsgərova</t>
         </is>
       </c>
       <c r="E68" t="inlineStr"/>
       <c r="F68" t="inlineStr"/>
       <c r="G68" t="inlineStr"/>
       <c r="H68" t="inlineStr">
         <is>
           <t>Qədim dillər və mədəniyyətlər şöbəsi</t>
         </is>
       </c>
       <c r="I68" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="J68" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K68" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
@@ -8296,65 +8466,65 @@
       </c>
       <c r="AC68" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD68" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE68" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF68" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG68" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH68" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI68" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="2" t="n">
-        <v>1299</v>
+        <v>1301</v>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Ülkər</t>
+          <t>Türkan</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>Eldar qızı</t>
+          <t>Baladayı qızı</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>Mirzəyeva</t>
+          <t>Nəzərova</t>
         </is>
       </c>
       <c r="E69" t="inlineStr"/>
       <c r="F69" t="inlineStr"/>
       <c r="G69" t="inlineStr"/>
       <c r="H69" t="inlineStr">
         <is>
           <t>Qədim dillər və mədəniyyətlər şöbəsi</t>
         </is>
       </c>
       <c r="I69" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="J69" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K69" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
@@ -8405,182 +8575,200 @@
       </c>
       <c r="AC69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI69" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="2" t="n">
-        <v>1300</v>
+        <v>1302</v>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Böyükxanım</t>
+          <t>Elnurə</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>Azər qızı</t>
+          <t>Elçin qızı</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>Əsgərova</t>
-[...2 lines deleted...]
-      <c r="E70" t="inlineStr"/>
+          <t>Hüseynova</t>
+        </is>
+      </c>
+      <c r="E70" t="inlineStr">
+        <is>
+          <t>filologiya üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
       <c r="F70" t="inlineStr"/>
       <c r="G70" t="inlineStr"/>
       <c r="H70" t="inlineStr">
         <is>
-          <t>Qədim dillər və mədəniyyətlər şöbəsi</t>
+          <t>Sosiolinqvistika və psixolinqvistika şöbəsi</t>
         </is>
       </c>
       <c r="I70" t="inlineStr">
         <is>
-          <t>Elmi işçi</t>
+          <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="J70" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K70" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L70" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
-      <c r="M70" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="O70" t="inlineStr"/>
+      <c r="M70" t="inlineStr">
+        <is>
+          <t>Web of Science</t>
+        </is>
+      </c>
+      <c r="N70" t="inlineStr">
+        <is>
+          <t>https://www.webofscience.com/wos/author/record/IQU-9780-2023</t>
+        </is>
+      </c>
+      <c r="O70" s="2" t="n">
+        <v>2824</v>
+      </c>
       <c r="P70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T70" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="U70" t="inlineStr"/>
+      <c r="U70" t="inlineStr">
+        <is>
+          <t>2026-09-18T00:26:45.497681</t>
+        </is>
+      </c>
       <c r="V70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Y70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI70" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="2" t="n">
-        <v>1301</v>
+        <v>1303</v>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Türkan</t>
+          <t>Xəyal</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>Baladayı qızı</t>
+          <t>Vüqar qızı</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>Nəzərova</t>
+          <t>Əsgərli</t>
         </is>
       </c>
       <c r="E71" t="inlineStr"/>
       <c r="F71" t="inlineStr"/>
       <c r="G71" t="inlineStr"/>
       <c r="H71" t="inlineStr">
         <is>
-          <t>Qədim dillər və mədəniyyətlər şöbəsi</t>
+          <t>Strateji Elmi Tədqiqatlar Mərkəzinin Nitq texnologiyaları laboratoriyası</t>
         </is>
       </c>
       <c r="I71" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="J71" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K71" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L71" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M71" t="inlineStr"/>
       <c r="N71" t="inlineStr"/>
       <c r="O71" t="inlineStr"/>
@@ -8623,205 +8811,195 @@
       </c>
       <c r="AC71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI71" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="2" t="n">
-        <v>1302</v>
+        <v>1304</v>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Elnurə</t>
+          <t>Aytən</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>Elçin qızı</t>
+          <t>Arzuman qızı</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>Hüseynova</t>
+          <t>Hüseynova-Qəhrəmanlı</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
           <t>filologiya üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="F72" t="inlineStr"/>
       <c r="G72" t="inlineStr"/>
       <c r="H72" t="inlineStr">
         <is>
-          <t>Sosiolinqvistika və psixolinqvistika şöbəsi</t>
+          <t>Terminologiya şöbəsi</t>
         </is>
       </c>
       <c r="I72" t="inlineStr">
         <is>
-          <t>Böyük elmi işçi</t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="J72" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K72" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L72" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
-      <c r="M72" t="inlineStr">
-[...11 lines deleted...]
-      </c>
+      <c r="M72" t="inlineStr"/>
+      <c r="N72" t="inlineStr"/>
+      <c r="O72" t="inlineStr"/>
       <c r="P72" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q72" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R72" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S72" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T72" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="U72" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="U72" t="inlineStr"/>
       <c r="V72" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W72" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X72" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Y72" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z72" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA72" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB72" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC72" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD72" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE72" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF72" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG72" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH72" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI72" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="2" t="n">
-        <v>1303</v>
+        <v>1305</v>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Xəyal</t>
+          <t>Arzu</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>Vüqar qızı</t>
+          <t>Tofiq qızı</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>Əsgərli</t>
-[...2 lines deleted...]
-      <c r="E73" t="inlineStr"/>
+          <t>İsgəndərzadə</t>
+        </is>
+      </c>
+      <c r="E73" t="inlineStr">
+        <is>
+          <t>filologiya üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
       <c r="F73" t="inlineStr"/>
       <c r="G73" t="inlineStr"/>
       <c r="H73" t="inlineStr">
         <is>
-          <t>Strateji Elmi Tədqiqatlar Mərkəzinin Nitq texnologiyaları laboratoriyası</t>
+          <t>Türk dilləri şöbəsi</t>
         </is>
       </c>
       <c r="I73" t="inlineStr">
         <is>
-          <t>Elmi işçi</t>
+          <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="J73" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K73" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L73" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M73" t="inlineStr"/>
       <c r="N73" t="inlineStr"/>
       <c r="O73" t="inlineStr"/>
       <c r="P73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q73" s="2" t="n">
         <v>0</v>
@@ -8859,78 +9037,86 @@
       </c>
       <c r="AC73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI73" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="2" t="n">
-        <v>1304</v>
+        <v>1306</v>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Aytən</t>
+          <t>Aynel</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>Arzuman qızı</t>
+          <t>Ənvər qızı</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>Hüseynova-Qəhrəmanlı</t>
-[...3 lines deleted...]
-      <c r="F74" t="inlineStr"/>
+          <t>Məşədiyeva</t>
+        </is>
+      </c>
+      <c r="E74" t="inlineStr">
+        <is>
+          <t>filologiya elmləri doktoru</t>
+        </is>
+      </c>
+      <c r="F74" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="G74" t="inlineStr"/>
       <c r="H74" t="inlineStr">
         <is>
-          <t>Terminologiya şöbəsi</t>
+          <t>Rəhbərlik</t>
         </is>
       </c>
       <c r="I74" t="inlineStr">
         <is>
-          <t>Elmi işçi</t>
+          <t>Elmi katib</t>
         </is>
       </c>
       <c r="J74" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K74" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L74" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M74" t="inlineStr"/>
       <c r="N74" t="inlineStr"/>
       <c r="O74" t="inlineStr"/>
       <c r="P74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q74" s="2" t="n">
         <v>0</v>
@@ -8968,78 +9154,78 @@
       </c>
       <c r="AC74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI74" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="2" t="n">
-        <v>1305</v>
+        <v>1308</v>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Arzu</t>
+          <t>Nigar</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>Tofiq qızı</t>
+          <t>Səxavət qızı</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>İsgəndərzadə</t>
+          <t>Vəlizadə</t>
         </is>
       </c>
       <c r="E75" t="inlineStr"/>
       <c r="F75" t="inlineStr"/>
       <c r="G75" t="inlineStr"/>
       <c r="H75" t="inlineStr">
         <is>
-          <t>Türk dilləri şöbəsi</t>
+          <t>Süni intellekt və kompüter dilçiliyi</t>
         </is>
       </c>
       <c r="I75" t="inlineStr">
         <is>
-          <t>Böyük elmi işçi</t>
+          <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="J75" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K75" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L75" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M75" t="inlineStr"/>
       <c r="N75" t="inlineStr"/>
       <c r="O75" t="inlineStr"/>
       <c r="P75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q75" s="2" t="n">
         <v>0</v>
@@ -9077,86 +9263,82 @@
       </c>
       <c r="AC75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI75" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="2" t="n">
-        <v>1306</v>
+        <v>1309</v>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Aynel</t>
+          <t>Fəridə</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>Ənvər qızı</t>
+          <t>Əlövsət qızı</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>Məşədiyeva</t>
+          <t>Seyidova</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>filologiya elmləri doktoru</t>
-[...6 lines deleted...]
-      </c>
+          <t>filologiya üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="F76" t="inlineStr"/>
       <c r="G76" t="inlineStr"/>
       <c r="H76" t="inlineStr">
         <is>
-          <t>Rəhbərlik</t>
+          <t>Terminologiya şöbəsi</t>
         </is>
       </c>
       <c r="I76" t="inlineStr">
         <is>
-          <t>Elmi katib</t>
+          <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="J76" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K76" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L76" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M76" t="inlineStr"/>
       <c r="N76" t="inlineStr"/>
       <c r="O76" t="inlineStr"/>
       <c r="P76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q76" s="2" t="n">
         <v>0</v>
@@ -9194,182 +9376,196 @@
       </c>
       <c r="AC76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI76" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="2" t="n">
-        <v>1308</v>
+        <v>1310</v>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Nigar</t>
+          <t>Sevinc</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>Səxavət qızı</t>
+          <t>Sultan qızı</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>Vəlizadə</t>
+          <t>İsmayılova</t>
         </is>
       </c>
       <c r="E77" t="inlineStr"/>
       <c r="F77" t="inlineStr"/>
       <c r="G77" t="inlineStr"/>
       <c r="H77" t="inlineStr">
         <is>
-          <t>Süni intellekt və kompüter dilçiliyi</t>
+          <t>Sosiolinqvistika və psixolinqvistika şöbəsi</t>
         </is>
       </c>
       <c r="I77" t="inlineStr">
         <is>
-          <t>Kiçik elmi işçi</t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="J77" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K77" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L77" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
-      <c r="M77" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="O77" t="inlineStr"/>
+      <c r="M77" t="inlineStr">
+        <is>
+          <t>Web of Science</t>
+        </is>
+      </c>
+      <c r="N77" t="inlineStr">
+        <is>
+          <t>https://www.webofscience.com/wos/author/record/IQV-5326-2023</t>
+        </is>
+      </c>
+      <c r="O77" s="2" t="n">
+        <v>2822</v>
+      </c>
       <c r="P77" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q77" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R77" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S77" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T77" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="U77" t="inlineStr"/>
+      <c r="U77" t="inlineStr">
+        <is>
+          <t>2026-09-18T00:26:45.497681</t>
+        </is>
+      </c>
       <c r="V77" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W77" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X77" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Y77" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z77" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA77" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB77" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC77" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD77" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE77" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF77" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG77" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH77" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI77" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="2" t="n">
-        <v>1309</v>
+        <v>1311</v>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Fəridə</t>
+          <t>Şahanə</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>Əlövsət qızı</t>
+          <t>Böyükağa qızı</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>Seyidova</t>
+          <t>Atakişiyeva</t>
         </is>
       </c>
       <c r="E78" t="inlineStr"/>
       <c r="F78" t="inlineStr"/>
       <c r="G78" t="inlineStr"/>
       <c r="H78" t="inlineStr">
         <is>
-          <t>Terminologiya şöbəsi</t>
+          <t>Sosiolinqvistika və psixolinqvistika şöbəsi</t>
         </is>
       </c>
       <c r="I78" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="J78" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K78" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L78" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M78" t="inlineStr"/>
       <c r="N78" t="inlineStr"/>
       <c r="O78" t="inlineStr"/>
@@ -9412,196 +9608,182 @@
       </c>
       <c r="AC78" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD78" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE78" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF78" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG78" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH78" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI78" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="2" t="n">
-        <v>1310</v>
+        <v>1312</v>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Sevinc</t>
+          <t>Pərvin</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>Sultan qızı</t>
+          <t>Fuad qızı</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>İsmayılova</t>
+          <t>Qarayeva</t>
         </is>
       </c>
       <c r="E79" t="inlineStr"/>
       <c r="F79" t="inlineStr"/>
       <c r="G79" t="inlineStr"/>
       <c r="H79" t="inlineStr">
         <is>
           <t>Sosiolinqvistika və psixolinqvistika şöbəsi</t>
         </is>
       </c>
       <c r="I79" t="inlineStr">
         <is>
-          <t>Elmi işçi</t>
+          <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="J79" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K79" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L79" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
-      <c r="M79" t="inlineStr">
-[...11 lines deleted...]
-      </c>
+      <c r="M79" t="inlineStr"/>
+      <c r="N79" t="inlineStr"/>
+      <c r="O79" t="inlineStr"/>
       <c r="P79" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q79" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R79" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S79" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T79" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="U79" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="U79" t="inlineStr"/>
       <c r="V79" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W79" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X79" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Y79" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z79" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA79" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB79" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC79" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD79" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE79" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF79" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG79" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH79" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI79" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="2" t="n">
-        <v>1311</v>
+        <v>1313</v>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Şahanə</t>
+          <t>Xədicə</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>Böyükağa qızı</t>
+          <t>Məhərrəm qızı</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>Atakişiyeva</t>
+          <t>Qaraqurbanlı</t>
         </is>
       </c>
       <c r="E80" t="inlineStr"/>
       <c r="F80" t="inlineStr"/>
       <c r="G80" t="inlineStr"/>
       <c r="H80" t="inlineStr">
         <is>
-          <t>Sosiolinqvistika və psixolinqvistika şöbəsi</t>
+          <t>Terminologiya şöbəsi</t>
         </is>
       </c>
       <c r="I80" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="J80" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K80" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L80" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M80" t="inlineStr"/>
       <c r="N80" t="inlineStr"/>
       <c r="O80" t="inlineStr"/>
@@ -9644,73 +9826,73 @@
       </c>
       <c r="AC80" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD80" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE80" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF80" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG80" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH80" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI80" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="2" t="n">
-        <v>1312</v>
+        <v>1315</v>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Pərvin</t>
+          <t>Cəmilə</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>Fuad qızı</t>
+          <t>Arif qızı</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>Qarayeva</t>
+          <t>Fətiyeva</t>
         </is>
       </c>
       <c r="E81" t="inlineStr"/>
       <c r="F81" t="inlineStr"/>
       <c r="G81" t="inlineStr"/>
       <c r="H81" t="inlineStr">
         <is>
-          <t>Sosiolinqvistika və psixolinqvistika şöbəsi</t>
+          <t>Tətbiqi dilçilik şöbəsi</t>
         </is>
       </c>
       <c r="I81" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="J81" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K81" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L81" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M81" t="inlineStr"/>
       <c r="N81" t="inlineStr"/>
       <c r="O81" t="inlineStr"/>
@@ -9753,73 +9935,73 @@
       </c>
       <c r="AC81" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD81" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE81" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF81" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG81" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH81" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI81" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="2" t="n">
-        <v>1313</v>
+        <v>1316</v>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Xədicə</t>
+          <t>Ayşən</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>Məhərrəm qızı</t>
+          <t>Fizuli qızı</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>Qaraqurbanlı</t>
+          <t>İsmayıllı</t>
         </is>
       </c>
       <c r="E82" t="inlineStr"/>
       <c r="F82" t="inlineStr"/>
       <c r="G82" t="inlineStr"/>
       <c r="H82" t="inlineStr">
         <is>
-          <t>Terminologiya şöbəsi</t>
+          <t>Toponimika şöbəsi</t>
         </is>
       </c>
       <c r="I82" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="J82" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K82" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L82" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M82" t="inlineStr"/>
       <c r="N82" t="inlineStr"/>
       <c r="O82" t="inlineStr"/>
@@ -9862,78 +10044,86 @@
       </c>
       <c r="AC82" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD82" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE82" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF82" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG82" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH82" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI82" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="2" t="n">
-        <v>1315</v>
+        <v>1317</v>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Cəmilə</t>
+          <t>Kifayət</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>Arif qızı</t>
+          <t>Həmzə qızı</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>Fətiyeva</t>
-[...3 lines deleted...]
-      <c r="F83" t="inlineStr"/>
+          <t>İmamquliyeva</t>
+        </is>
+      </c>
+      <c r="E83" t="inlineStr">
+        <is>
+          <t>filologiya üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="F83" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="G83" t="inlineStr"/>
       <c r="H83" t="inlineStr">
         <is>
-          <t>Tətbiqi dilçilik şöbəsi</t>
+          <t>Azərbaycan dialektologiyası şöbəsi</t>
         </is>
       </c>
       <c r="I83" t="inlineStr">
         <is>
-          <t>Kiçik elmi işçi</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J83" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K83" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L83" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M83" t="inlineStr"/>
       <c r="N83" t="inlineStr"/>
       <c r="O83" t="inlineStr"/>
       <c r="P83" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q83" s="2" t="n">
         <v>0</v>
@@ -9971,182 +10161,212 @@
       </c>
       <c r="AC83" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD83" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE83" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF83" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG83" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH83" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI83" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="2" t="n">
-        <v>1316</v>
+        <v>1318</v>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Ayşən</t>
+          <t>Xədicə</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>Fizuli qızı</t>
+          <t>İsabala qızı</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>İsmayıllı</t>
-[...3 lines deleted...]
-      <c r="F84" t="inlineStr"/>
+          <t>Heydərova</t>
+        </is>
+      </c>
+      <c r="E84" t="inlineStr">
+        <is>
+          <t>filologiya üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="F84" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="G84" t="inlineStr"/>
       <c r="H84" t="inlineStr">
         <is>
-          <t>Toponimika şöbəsi</t>
+          <t>Azərbaycan dilinin tarixi şöbəsi</t>
         </is>
       </c>
       <c r="I84" t="inlineStr">
         <is>
-          <t>Kiçik elmi işçi</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J84" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K84" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L84" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
-      <c r="M84" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="O84" t="inlineStr"/>
+      <c r="M84" t="inlineStr">
+        <is>
+          <t>Web of Science</t>
+        </is>
+      </c>
+      <c r="N84" t="inlineStr">
+        <is>
+          <t>https://www.webofscience.com/wos/author/record/IQW-1111-2023</t>
+        </is>
+      </c>
+      <c r="O84" s="2" t="n">
+        <v>3004</v>
+      </c>
       <c r="P84" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q84" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R84" s="2" t="n">
-        <v>0</v>
+        <v>13</v>
       </c>
       <c r="S84" s="2" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="T84" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="U84" t="inlineStr"/>
+      <c r="U84" t="inlineStr">
+        <is>
+          <t>2026-09-18T00:26:45.497681</t>
+        </is>
+      </c>
       <c r="V84" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W84" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X84" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Y84" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z84" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA84" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB84" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC84" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD84" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE84" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF84" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG84" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH84" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI84" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="2" t="n">
-        <v>1317</v>
+        <v>1321</v>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Kifayət</t>
+          <t>Məsud</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>Həmzə qızı</t>
+          <t>Əhməd oğlu</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>İmamquliyeva</t>
-[...3 lines deleted...]
-      <c r="F85" t="inlineStr"/>
+          <t>Mahmudov</t>
+        </is>
+      </c>
+      <c r="E85" t="inlineStr">
+        <is>
+          <t>filologiya elmləri doktoru</t>
+        </is>
+      </c>
+      <c r="F85" t="inlineStr">
+        <is>
+          <t>Professor</t>
+        </is>
+      </c>
       <c r="G85" t="inlineStr"/>
       <c r="H85" t="inlineStr">
         <is>
-          <t>Azərbaycan dialektologiyası şöbəsi</t>
+          <t>Süni intellekt və kompüter dilçiliyi</t>
         </is>
       </c>
       <c r="I85" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J85" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K85" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L85" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M85" t="inlineStr"/>
       <c r="N85" t="inlineStr"/>
       <c r="O85" t="inlineStr"/>
@@ -10189,799 +10409,817 @@
       </c>
       <c r="AC85" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD85" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE85" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF85" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG85" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH85" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI85" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="2" t="n">
-        <v>1318</v>
+        <v>1322</v>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Xədicə</t>
+          <t>Nərgiz</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>İsabala qızı</t>
+          <t>Musa qızı</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>Heydərova</t>
-[...3 lines deleted...]
-      <c r="F86" t="inlineStr"/>
+          <t>Hacıyeva</t>
+        </is>
+      </c>
+      <c r="E86" t="inlineStr">
+        <is>
+          <t>filologiya elmləri doktoru</t>
+        </is>
+      </c>
+      <c r="F86" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="G86" t="inlineStr"/>
       <c r="H86" t="inlineStr">
         <is>
-          <t>Azərbaycan dilinin tarixi şöbəsi</t>
+          <t>Müasir Azərbaycan dili şöbəsi</t>
         </is>
       </c>
       <c r="I86" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J86" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K86" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L86" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M86" t="inlineStr">
         <is>
           <t>Web of Science</t>
         </is>
       </c>
       <c r="N86" t="inlineStr">
         <is>
-          <t>https://www.webofscience.com/wos/author/record/IQW-1111-2023</t>
+          <t>https://www.webofscience.com/wos/author/record/IQV-4382-2023</t>
         </is>
       </c>
       <c r="O86" s="2" t="n">
-        <v>3004</v>
+        <v>2813</v>
       </c>
       <c r="P86" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q86" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R86" s="2" t="n">
-        <v>13</v>
+        <v>0</v>
       </c>
       <c r="S86" s="2" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="T86" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U86" t="inlineStr">
         <is>
-          <t>2026-05-13T07:22:32.447130</t>
+          <t>2026-09-18T00:26:45.497681</t>
         </is>
       </c>
       <c r="V86" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W86" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X86" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Y86" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z86" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA86" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB86" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC86" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD86" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE86" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF86" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG86" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH86" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI86" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="2" t="n">
-        <v>1319</v>
+        <v>1323</v>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Səmənnaz</t>
+          <t>Könül</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>Cəmşid qızı</t>
+          <t>Şakir qızı</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>Zalova</t>
+          <t>Mirzəyeva</t>
         </is>
       </c>
       <c r="E87" t="inlineStr"/>
       <c r="F87" t="inlineStr"/>
       <c r="G87" t="inlineStr"/>
       <c r="H87" t="inlineStr">
         <is>
-          <t>Elektron xidmətlər şöbəsi</t>
+          <t>Nəşriyyat şöbəsi</t>
         </is>
       </c>
       <c r="I87" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J87" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K87" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L87" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
-      <c r="M87" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="O87" t="inlineStr"/>
+      <c r="M87" t="inlineStr">
+        <is>
+          <t>Web of Science</t>
+        </is>
+      </c>
+      <c r="N87" t="inlineStr">
+        <is>
+          <t>https://www.webofscience.com/wos/author/record/IQW-0950-2023</t>
+        </is>
+      </c>
+      <c r="O87" s="2" t="n">
+        <v>2815</v>
+      </c>
       <c r="P87" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q87" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R87" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S87" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T87" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="U87" t="inlineStr"/>
+      <c r="U87" t="inlineStr">
+        <is>
+          <t>2026-09-18T00:26:45.497681</t>
+        </is>
+      </c>
       <c r="V87" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W87" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X87" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Y87" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z87" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA87" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB87" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC87" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD87" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE87" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF87" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG87" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH87" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI87" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="2" t="n">
-        <v>1320</v>
+        <v>1326</v>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>İlham</t>
+          <t>İlhami</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>Mikayıl oğlu</t>
+          <t>Yusif oğlu</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>Tahirov</t>
+          <t>Cəfərsoy</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
           <t>filologiya elmləri doktoru</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t>Professor</t>
+          <t>Dosent</t>
         </is>
       </c>
       <c r="G88" t="inlineStr"/>
       <c r="H88" t="inlineStr">
         <is>
-          <t>Hind-Avropa dilləri şöbəsi</t>
+          <t>Qədim dillər və mədəniyyətlər şöbəsi</t>
         </is>
       </c>
       <c r="I88" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J88" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K88" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L88" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
-      <c r="M88" t="inlineStr">
-[...11 lines deleted...]
-      </c>
+      <c r="M88" t="inlineStr"/>
+      <c r="N88" t="inlineStr"/>
+      <c r="O88" t="inlineStr"/>
       <c r="P88" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q88" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R88" s="2" t="n">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="S88" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T88" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="U88" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="U88" t="inlineStr"/>
       <c r="V88" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W88" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X88" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Y88" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z88" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA88" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB88" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC88" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD88" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE88" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF88" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG88" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH88" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI88" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="2" t="n">
-        <v>1321</v>
+        <v>1327</v>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Məsud</t>
+          <t>Mayıl</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>Əhməd oğlu</t>
+          <t>Binnət oğlu</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>Mahmudov</t>
-[...3 lines deleted...]
-      <c r="F89" t="inlineStr"/>
+          <t>Əsgərov</t>
+        </is>
+      </c>
+      <c r="E89" t="inlineStr">
+        <is>
+          <t>filologiya elmləri doktoru</t>
+        </is>
+      </c>
+      <c r="F89" t="inlineStr">
+        <is>
+          <t>Professor</t>
+        </is>
+      </c>
       <c r="G89" t="inlineStr"/>
       <c r="H89" t="inlineStr">
         <is>
-          <t>Süni intellekt və kompüter dilçiliyi</t>
+          <t>Sosiolinqvistika və psixolinqvistika şöbəsi</t>
         </is>
       </c>
       <c r="I89" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J89" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K89" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L89" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
-      <c r="M89" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="O89" t="inlineStr"/>
+      <c r="M89" t="inlineStr">
+        <is>
+          <t>Web of Science</t>
+        </is>
+      </c>
+      <c r="N89" t="inlineStr">
+        <is>
+          <t>https://www.webofscience.com/wos/author/record/IQV-0034-2023</t>
+        </is>
+      </c>
+      <c r="O89" s="2" t="n">
+        <v>2819</v>
+      </c>
       <c r="P89" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q89" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R89" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S89" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T89" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="U89" t="inlineStr"/>
+      <c r="U89" t="inlineStr">
+        <is>
+          <t>2026-09-18T00:26:45.497681</t>
+        </is>
+      </c>
       <c r="V89" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W89" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X89" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Y89" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z89" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA89" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB89" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC89" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD89" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE89" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF89" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG89" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH89" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI89" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="2" t="n">
-        <v>1322</v>
+        <v>1328</v>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Nərgiz</t>
+          <t>Nəzakət</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>Musa qızı</t>
+          <t>Qurban qızı</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>Hacıyeva</t>
+          <t>Qaziyeva</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>filologiya elmləri doktoru</t>
+          <t>filologiya üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G90" t="inlineStr"/>
       <c r="H90" t="inlineStr">
         <is>
-          <t>Müasir Azərbaycan dili şöbəsi</t>
+          <t>Strateji Elmi Tədqiqatlar Mərkəzinin Nitq texnologiyaları laboratoriyası</t>
         </is>
       </c>
       <c r="I90" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J90" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K90" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L90" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
-      <c r="M90" t="inlineStr">
-[...11 lines deleted...]
-      </c>
+      <c r="M90" t="inlineStr"/>
+      <c r="N90" t="inlineStr"/>
+      <c r="O90" t="inlineStr"/>
       <c r="P90" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q90" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R90" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S90" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T90" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="U90" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="U90" t="inlineStr"/>
       <c r="V90" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W90" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X90" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Y90" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z90" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA90" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB90" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC90" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD90" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE90" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF90" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG90" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH90" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI90" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="2" t="n">
-        <v>1323</v>
+        <v>1329</v>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Könül</t>
+          <t>Rasim</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>Şakir qızı</t>
+          <t>Arif oğlu</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>Mirzəyeva</t>
-[...3 lines deleted...]
-      <c r="F91" t="inlineStr"/>
+          <t>Heydərov</t>
+        </is>
+      </c>
+      <c r="E91" t="inlineStr">
+        <is>
+          <t>filologiya üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="F91" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="G91" t="inlineStr"/>
       <c r="H91" t="inlineStr">
         <is>
-          <t>Nəşriyyat şöbəsi</t>
+          <t>Təhsil şöbəsi</t>
         </is>
       </c>
       <c r="I91" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J91" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K91" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L91" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
-      <c r="M91" t="inlineStr">
-[...11 lines deleted...]
-      </c>
+      <c r="M91" t="inlineStr"/>
+      <c r="N91" t="inlineStr"/>
+      <c r="O91" t="inlineStr"/>
       <c r="P91" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q91" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R91" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S91" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T91" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="U91" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="U91" t="inlineStr"/>
       <c r="V91" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W91" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X91" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Y91" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z91" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA91" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB91" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC91" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD91" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE91" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF91" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG91" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH91" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI91" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="2" t="n">
-        <v>1324</v>
+        <v>1330</v>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>İdris</t>
+          <t>Sayalı</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>Əziz oğlu</t>
+          <t>Allahverdi qızı</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>Abbasov</t>
-[...3 lines deleted...]
-      <c r="F92" t="inlineStr"/>
+          <t>Sadıqova</t>
+        </is>
+      </c>
+      <c r="E92" t="inlineStr">
+        <is>
+          <t>filologiya elmləri doktoru</t>
+        </is>
+      </c>
+      <c r="F92" t="inlineStr">
+        <is>
+          <t>Professor</t>
+        </is>
+      </c>
       <c r="G92" t="inlineStr"/>
       <c r="H92" t="inlineStr">
         <is>
-          <t>Nəzəri dilçilik şöbəsi</t>
+          <t>Terminologiya şöbəsi</t>
         </is>
       </c>
       <c r="I92" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J92" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K92" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L92" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M92" t="inlineStr"/>
       <c r="N92" t="inlineStr"/>
       <c r="O92" t="inlineStr"/>
@@ -11024,81 +11262,81 @@
       </c>
       <c r="AC92" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD92" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE92" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF92" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG92" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH92" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI92" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="2" t="n">
-        <v>1326</v>
+        <v>1331</v>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>İlhami</t>
+          <t>İsmayıl</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>Yusif oğlu</t>
+          <t>Oruc oğlu</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>Cəfərsoy</t>
+          <t>Məmmədli</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
           <t>filologiya elmləri doktoru</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
-          <t>Dosent</t>
+          <t>Professor</t>
         </is>
       </c>
       <c r="G93" t="inlineStr"/>
       <c r="H93" t="inlineStr">
         <is>
-          <t>Qədim dillər və mədəniyyətlər şöbəsi</t>
+          <t>Tətbiqi dilçilik şöbəsi</t>
         </is>
       </c>
       <c r="I93" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J93" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K93" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L93" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M93" t="inlineStr"/>
       <c r="N93" t="inlineStr"/>
       <c r="O93" t="inlineStr"/>
@@ -11141,204 +11379,198 @@
       </c>
       <c r="AC93" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD93" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE93" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF93" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG93" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH93" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI93" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="2" t="n">
-        <v>1327</v>
+        <v>1332</v>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Mayıl</t>
+          <t>Elçin</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>Binnət oğlu</t>
+          <t>Mirhüseyn oğlu</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>Əsgərov</t>
+          <t>İsmayılov</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>filologiya elmləri doktoru</t>
+          <t>filologiya üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
-          <t>Professor</t>
+          <t>Dosent</t>
         </is>
       </c>
       <c r="G94" t="inlineStr"/>
       <c r="H94" t="inlineStr">
         <is>
-          <t>Sosiolinqvistika və psixolinqvistika şöbəsi</t>
+          <t>Toponimika şöbəsi</t>
         </is>
       </c>
       <c r="I94" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J94" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K94" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L94" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
-      <c r="M94" t="inlineStr">
-[...11 lines deleted...]
-      </c>
+      <c r="M94" t="inlineStr"/>
+      <c r="N94" t="inlineStr"/>
+      <c r="O94" t="inlineStr"/>
       <c r="P94" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q94" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R94" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S94" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T94" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="U94" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="U94" t="inlineStr"/>
       <c r="V94" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W94" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X94" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Y94" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z94" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA94" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB94" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC94" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD94" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE94" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF94" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG94" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH94" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI94" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="2" t="n">
-        <v>1328</v>
+        <v>1333</v>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Nəzakət</t>
+          <t>İsmayıl</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>Qurban qızı</t>
+          <t>Babaş oğlu</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>Qaziyeva</t>
-[...3 lines deleted...]
-      <c r="F95" t="inlineStr"/>
+          <t>Kazımov</t>
+        </is>
+      </c>
+      <c r="E95" t="inlineStr">
+        <is>
+          <t>filologiya elmləri doktoru</t>
+        </is>
+      </c>
+      <c r="F95" t="inlineStr">
+        <is>
+          <t>Professor</t>
+        </is>
+      </c>
       <c r="G95" t="inlineStr"/>
       <c r="H95" t="inlineStr">
         <is>
-          <t>Strateji Elmi Tədqiqatlar Mərkəzinin Nitq texnologiyaları laboratoriyası</t>
+          <t>Türk dilləri şöbəsi</t>
         </is>
       </c>
       <c r="I95" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J95" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K95" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L95" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M95" t="inlineStr"/>
       <c r="N95" t="inlineStr"/>
       <c r="O95" t="inlineStr"/>
@@ -11381,86 +11613,80 @@
       </c>
       <c r="AC95" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD95" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE95" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF95" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG95" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH95" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI95" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="2" t="n">
-        <v>1329</v>
+        <v>1341</v>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Rasim</t>
+          <t>Nigar</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>Arif oğlu</t>
+          <t>Namiq qızı</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>Heydərov</t>
-[...12 lines deleted...]
-      <c r="G96" t="inlineStr"/>
+          <t>Nağıyeva</t>
+        </is>
+      </c>
+      <c r="E96" t="inlineStr"/>
+      <c r="F96" t="inlineStr"/>
+      <c r="G96" s="3" t="n">
+        <v>30715</v>
+      </c>
       <c r="H96" t="inlineStr">
         <is>
-          <t>Təhsil şöbəsi</t>
+          <t>Süni intellekt və kompüter dilçiliyi</t>
         </is>
       </c>
       <c r="I96" t="inlineStr">
         <is>
-          <t>Şöbə müdiri</t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="J96" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K96" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L96" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M96" t="inlineStr"/>
       <c r="N96" t="inlineStr"/>
       <c r="O96" t="inlineStr"/>
       <c r="P96" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q96" s="2" t="n">
         <v>0</v>
@@ -11498,304 +11724,344 @@
       </c>
       <c r="AC96" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD96" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE96" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF96" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG96" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH96" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI96" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="2" t="n">
-        <v>1330</v>
+        <v>3106</v>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Sayalı</t>
+          <t>Aynur</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>Allahverdi qızı</t>
+          <t>Vaqif qızı</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>Sadıqova</t>
-[...2 lines deleted...]
-      <c r="E97" t="inlineStr"/>
+          <t>Mahmud</t>
+        </is>
+      </c>
+      <c r="E97" t="inlineStr">
+        <is>
+          <t>filologiya üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
       <c r="F97" t="inlineStr"/>
       <c r="G97" t="inlineStr"/>
       <c r="H97" t="inlineStr">
         <is>
-          <t>Terminologiya şöbəsi</t>
+          <t>Azərbaycan dilinin tarixi şöbəsi</t>
         </is>
       </c>
       <c r="I97" t="inlineStr">
         <is>
-          <t>Şöbə müdiri</t>
+          <t>Böyük elmi işçi (0.5)</t>
         </is>
       </c>
       <c r="J97" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K97" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L97" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
-      <c r="M97" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="O97" t="inlineStr"/>
+      <c r="M97" t="inlineStr">
+        <is>
+          <t>Web of Science</t>
+        </is>
+      </c>
+      <c r="N97" t="inlineStr">
+        <is>
+          <t>https://www.webofscience.com/wos/author/record/Q-6058-2018</t>
+        </is>
+      </c>
+      <c r="O97" s="2" t="n">
+        <v>3007</v>
+      </c>
       <c r="P97" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q97" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R97" s="2" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="S97" s="2" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="T97" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="U97" t="inlineStr"/>
+      <c r="U97" t="inlineStr">
+        <is>
+          <t>2026-09-18T00:52:59.694940</t>
+        </is>
+      </c>
       <c r="V97" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W97" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X97" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Y97" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z97" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA97" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB97" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC97" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD97" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE97" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF97" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG97" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH97" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI97" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="2" t="n">
-        <v>1331</v>
+        <v>1230</v>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>İsmayıl</t>
+          <t>Vəfa</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>Oruc oğlu</t>
+          <t>Abdullayeva-Nəbiyeva</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>Məmmədli</t>
-[...3 lines deleted...]
-      <c r="F98" t="inlineStr"/>
+          <t>Ariz</t>
+        </is>
+      </c>
+      <c r="E98" t="inlineStr">
+        <is>
+          <t>filologiya üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="F98" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="G98" t="inlineStr"/>
       <c r="H98" t="inlineStr">
         <is>
-          <t>Tətbiqi dilçilik şöbəsi</t>
+          <t>Beynəlxalq əlaqələr şöbəsi</t>
         </is>
       </c>
       <c r="I98" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J98" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K98" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L98" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
-      <c r="M98" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="O98" t="inlineStr"/>
+      <c r="M98" t="inlineStr">
+        <is>
+          <t>Web of Science</t>
+        </is>
+      </c>
+      <c r="N98" t="inlineStr">
+        <is>
+          <t>https://www.webofscience.com/wos/author/record/KHU-2092-2024</t>
+        </is>
+      </c>
+      <c r="O98" s="2" t="n">
+        <v>2817</v>
+      </c>
       <c r="P98" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q98" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R98" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S98" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T98" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="U98" t="inlineStr"/>
+      <c r="U98" t="inlineStr">
+        <is>
+          <t>2026-09-18T00:26:45.497681</t>
+        </is>
+      </c>
       <c r="V98" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W98" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X98" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Y98" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z98" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA98" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB98" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC98" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD98" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE98" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF98" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG98" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH98" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI98" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="2" t="n">
-        <v>1332</v>
+        <v>1244</v>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Elçin</t>
+          <t>Sevinc</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>Mirhüseyn oğlu</t>
+          <t>Yusif qızı</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>İsmayılov</t>
+          <t>Məmmədova</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
           <t>filologiya üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G99" t="inlineStr"/>
       <c r="H99" t="inlineStr">
         <is>
-          <t>Toponimika şöbəsi</t>
+          <t>Müasir Azərbaycan dili şöbəsi</t>
         </is>
       </c>
       <c r="I99" t="inlineStr">
         <is>
-          <t>Şöbə müdiri</t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J99" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K99" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L99" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M99" t="inlineStr"/>
       <c r="N99" t="inlineStr"/>
       <c r="O99" t="inlineStr"/>
       <c r="P99" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q99" s="2" t="n">
         <v>0</v>
@@ -11833,73 +12099,81 @@
       </c>
       <c r="AC99" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD99" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE99" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF99" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG99" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH99" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI99" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="2" t="n">
-        <v>1333</v>
+        <v>3181</v>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>İsmayıl</t>
+          <t>Sevinc</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>Babaş oğlu</t>
+          <t>Novruz qızı</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>Kazımov</t>
-[...3 lines deleted...]
-      <c r="F100" t="inlineStr"/>
+          <t>Əliyeva</t>
+        </is>
+      </c>
+      <c r="E100" t="inlineStr">
+        <is>
+          <t>filologiya elmləri doktoru</t>
+        </is>
+      </c>
+      <c r="F100" t="inlineStr">
+        <is>
+          <t>Professor</t>
+        </is>
+      </c>
       <c r="G100" t="inlineStr"/>
       <c r="H100" t="inlineStr">
         <is>
-          <t>Türk dilləri şöbəsi</t>
+          <t>Monitorinq və linqvistik təhlil</t>
         </is>
       </c>
       <c r="I100" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J100" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K100" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L100" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M100" t="inlineStr"/>
       <c r="N100" t="inlineStr"/>
       <c r="O100" t="inlineStr"/>
@@ -11942,344 +12216,296 @@
       </c>
       <c r="AC100" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD100" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE100" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF100" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG100" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH100" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI100" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="2" t="n">
-        <v>3106</v>
+        <v>3182</v>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Aynur</t>
+          <t>Gülnar</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>Vaqif qızı</t>
+          <t>Taryel qızı</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>Mahmud</t>
-[...6 lines deleted...]
-      </c>
+          <t>İsmayılova</t>
+        </is>
+      </c>
+      <c r="E101" t="inlineStr"/>
       <c r="F101" t="inlineStr"/>
       <c r="G101" t="inlineStr"/>
       <c r="H101" t="inlineStr">
         <is>
-          <t>Azərbaycan dilinin tarixi şöbəsi</t>
+          <t>Monitorinq və linqvistik təhlil</t>
         </is>
       </c>
       <c r="I101" t="inlineStr">
         <is>
-          <t>Böyük elmi işçi (0.5)</t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="J101" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K101" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L101" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
-      <c r="M101" t="inlineStr">
-[...11 lines deleted...]
-      </c>
+      <c r="M101" t="inlineStr"/>
+      <c r="N101" t="inlineStr"/>
+      <c r="O101" t="inlineStr"/>
       <c r="P101" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q101" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R101" s="2" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="S101" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T101" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="U101" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="U101" t="inlineStr"/>
       <c r="V101" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W101" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X101" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Y101" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z101" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA101" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB101" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC101" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD101" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE101" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF101" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG101" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH101" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI101" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="2" t="n">
-        <v>1230</v>
+        <v>3184</v>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Vəfa</t>
+          <t>Nazlıxanım</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>Abdullayeva-Nəbiyeva</t>
+          <t>Rauf qızı</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>Ariz</t>
-[...11 lines deleted...]
-      </c>
+          <t>Teyyubova</t>
+        </is>
+      </c>
+      <c r="E102" t="inlineStr"/>
+      <c r="F102" t="inlineStr"/>
       <c r="G102" t="inlineStr"/>
       <c r="H102" t="inlineStr">
         <is>
-          <t>Beynəlxalq əlaqələr şöbəsi</t>
+          <t>Monitorinq və linqvistik təhlil</t>
         </is>
       </c>
       <c r="I102" t="inlineStr">
         <is>
-          <t>Şöbə müdiri</t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="J102" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K102" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L102" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
-      <c r="M102" t="inlineStr">
-[...11 lines deleted...]
-      </c>
+      <c r="M102" t="inlineStr"/>
+      <c r="N102" t="inlineStr"/>
+      <c r="O102" t="inlineStr"/>
       <c r="P102" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q102" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R102" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S102" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T102" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="U102" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="U102" t="inlineStr"/>
       <c r="V102" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W102" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X102" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Y102" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z102" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA102" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB102" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC102" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD102" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE102" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF102" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG102" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH102" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI102" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="2" t="n">
-        <v>1244</v>
+        <v>3183</v>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Sevinc</t>
+          <t>Səma</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>Yusif qızı</t>
+          <t>Elxan qızı</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>Məmmədova</t>
-[...11 lines deleted...]
-      </c>
+          <t>Vəliyeva</t>
+        </is>
+      </c>
+      <c r="E103" t="inlineStr"/>
+      <c r="F103" t="inlineStr"/>
       <c r="G103" t="inlineStr"/>
       <c r="H103" t="inlineStr">
         <is>
-          <t>Müasir Azərbaycan dili şöbəsi</t>
+          <t>Monitorinq və linqvistik təhlil</t>
         </is>
       </c>
       <c r="I103" t="inlineStr">
         <is>
-          <t>Aparıcı elmi işçi</t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="J103" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K103" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L103" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M103" t="inlineStr"/>
       <c r="N103" t="inlineStr"/>
       <c r="O103" t="inlineStr"/>
       <c r="P103" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q103" s="2" t="n">
         <v>0</v>
@@ -12317,86 +12543,86 @@
       </c>
       <c r="AC103" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD103" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE103" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF103" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG103" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH103" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI103" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="2" t="n">
-        <v>1325</v>
+        <v>3188</v>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Aysel</t>
+          <t>Nigar</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>Nizami qızı</t>
+          <t>Eldar qızı</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>Qəribli</t>
+          <t>Həsənova</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>filologiya elmləri doktoru</t>
+          <t>filologiya üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G104" t="inlineStr"/>
       <c r="H104" t="inlineStr">
         <is>
-          <t>Türk dilləri şöbəsi</t>
+          <t>Azərbaycan dialektologiyası şöbəsi</t>
         </is>
       </c>
       <c r="I104" t="inlineStr">
         <is>
-          <t>Baş elmi işçi</t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J104" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K104" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L104" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M104" t="inlineStr"/>
       <c r="N104" t="inlineStr"/>
       <c r="O104" t="inlineStr"/>
       <c r="P104" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q104" s="2" t="n">
         <v>0</v>
@@ -12434,86 +12660,78 @@
       </c>
       <c r="AC104" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD104" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE104" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF104" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG104" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH104" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI104" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="2" t="n">
-        <v>3181</v>
+        <v>3185</v>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Sevinc</t>
+          <t>Vəfa</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>Novruz qızı</t>
+          <t>Nurəddin qızı</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>Əliyeva</t>
-[...11 lines deleted...]
-      </c>
+          <t>İsmayılova</t>
+        </is>
+      </c>
+      <c r="E105" t="inlineStr"/>
+      <c r="F105" t="inlineStr"/>
       <c r="G105" t="inlineStr"/>
       <c r="H105" t="inlineStr">
         <is>
           <t>Monitorinq və linqvistik təhlil</t>
         </is>
       </c>
       <c r="I105" t="inlineStr">
         <is>
-          <t>Şöbə müdiri</t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="J105" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K105" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L105" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M105" t="inlineStr"/>
       <c r="N105" t="inlineStr"/>
       <c r="O105" t="inlineStr"/>
       <c r="P105" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q105" s="2" t="n">
         <v>0</v>
@@ -12551,65 +12769,65 @@
       </c>
       <c r="AC105" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD105" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE105" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF105" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG105" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH105" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI105" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="2" t="n">
-        <v>3182</v>
+        <v>3186</v>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Gülnar</t>
+          <t>Günel</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>Taryel qızı</t>
+          <t>Kərim qızı</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>İsmayılova</t>
+          <t>Hacıyeva</t>
         </is>
       </c>
       <c r="E106" t="inlineStr"/>
       <c r="F106" t="inlineStr"/>
       <c r="G106" t="inlineStr"/>
       <c r="H106" t="inlineStr">
         <is>
           <t>Monitorinq və linqvistik təhlil</t>
         </is>
       </c>
       <c r="I106" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="J106" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K106" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
@@ -12660,78 +12878,78 @@
       </c>
       <c r="AC106" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD106" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE106" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF106" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG106" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH106" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI106" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="2" t="n">
-        <v>3184</v>
+        <v>3187</v>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Nazlıxanım</t>
+          <t>Cəmilə</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>Rauf qızı</t>
+          <t>Eldar qızı</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>Teyyubova</t>
+          <t>Cəfərova</t>
         </is>
       </c>
       <c r="E107" t="inlineStr"/>
       <c r="F107" t="inlineStr"/>
       <c r="G107" t="inlineStr"/>
       <c r="H107" t="inlineStr">
         <is>
           <t>Monitorinq və linqvistik təhlil</t>
         </is>
       </c>
       <c r="I107" t="inlineStr">
         <is>
-          <t>Elmi işçi</t>
+          <t>Böyük laborant</t>
         </is>
       </c>
       <c r="J107" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K107" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L107" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M107" t="inlineStr"/>
       <c r="N107" t="inlineStr"/>
       <c r="O107" t="inlineStr"/>
       <c r="P107" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q107" s="2" t="n">
         <v>0</v>
@@ -12769,73 +12987,73 @@
       </c>
       <c r="AC107" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD107" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE107" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF107" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG107" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH107" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI107" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="2" t="n">
-        <v>3183</v>
+        <v>3189</v>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Səma</t>
+          <t>Natəvan</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>Elxan qızı</t>
+          <t>Cəmaləddin qızı</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>Vəliyeva</t>
+          <t>Rəhmanova</t>
         </is>
       </c>
       <c r="E108" t="inlineStr"/>
       <c r="F108" t="inlineStr"/>
       <c r="G108" t="inlineStr"/>
       <c r="H108" t="inlineStr">
         <is>
-          <t>Monitorinq və linqvistik təhlil</t>
+          <t>Süni intellekt və kompüter dilçiliyi</t>
         </is>
       </c>
       <c r="I108" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="J108" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K108" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L108" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M108" t="inlineStr"/>
       <c r="N108" t="inlineStr"/>
       <c r="O108" t="inlineStr"/>
@@ -12878,81 +13096,77 @@
       </c>
       <c r="AC108" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD108" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE108" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF108" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG108" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH108" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI108" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="2" t="n">
-        <v>3188</v>
+        <v>1237</v>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Nigar</t>
+          <t>Günel</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>Eldar qızı</t>
+          <t>Məzahir qızı</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>Həsənova</t>
+          <t>Orucova</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
           <t>filologiya üzrə fəlsəfə doktoru</t>
         </is>
       </c>
-      <c r="F109" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F109" t="inlineStr"/>
       <c r="G109" t="inlineStr"/>
       <c r="H109" t="inlineStr">
         <is>
-          <t>Azərbaycan dialektologiyası şöbəsi</t>
+          <t>Nəzəri dilçilik şöbəsi</t>
         </is>
       </c>
       <c r="I109" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J109" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K109" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L109" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M109" t="inlineStr"/>
       <c r="N109" t="inlineStr"/>
       <c r="O109" t="inlineStr"/>
@@ -12995,78 +13209,86 @@
       </c>
       <c r="AC109" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD109" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE109" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF109" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG109" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH109" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI109" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="2" t="n">
-        <v>3185</v>
+        <v>1267</v>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Vəfa</t>
+          <t>Lalə</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>Nurəddin qızı</t>
+          <t>Qədir qızı</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>İsmayılova</t>
-[...3 lines deleted...]
-      <c r="F110" t="inlineStr"/>
+          <t>Qurbanova</t>
+        </is>
+      </c>
+      <c r="E110" t="inlineStr">
+        <is>
+          <t>filologiya elmləri doktoru</t>
+        </is>
+      </c>
+      <c r="F110" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="G110" t="inlineStr"/>
       <c r="H110" t="inlineStr">
         <is>
-          <t>Monitorinq və linqvistik təhlil</t>
+          <t>Hind-Avropa dilləri şöbəsi</t>
         </is>
       </c>
       <c r="I110" t="inlineStr">
         <is>
-          <t>Elmi işçi</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J110" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K110" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L110" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M110" t="inlineStr"/>
       <c r="N110" t="inlineStr"/>
       <c r="O110" t="inlineStr"/>
       <c r="P110" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q110" s="2" t="n">
         <v>0</v>
@@ -13104,78 +13326,78 @@
       </c>
       <c r="AC110" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD110" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE110" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF110" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG110" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH110" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI110" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="2" t="n">
-        <v>3186</v>
+        <v>1319</v>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>Günel</t>
+          <t>Səmənnaz</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>Kərim qızı</t>
+          <t>Cəmşid qızı</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>Hacıyeva</t>
+          <t>Zalova</t>
         </is>
       </c>
       <c r="E111" t="inlineStr"/>
       <c r="F111" t="inlineStr"/>
       <c r="G111" t="inlineStr"/>
       <c r="H111" t="inlineStr">
         <is>
-          <t>Monitorinq və linqvistik təhlil</t>
+          <t>Süni intellekt və kompüter dilçiliyi</t>
         </is>
       </c>
       <c r="I111" t="inlineStr">
         <is>
-          <t>Elmi işçi</t>
+          <t>Baş mütəxəssis</t>
         </is>
       </c>
       <c r="J111" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K111" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L111" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M111" t="inlineStr"/>
       <c r="N111" t="inlineStr"/>
       <c r="O111" t="inlineStr"/>
       <c r="P111" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q111" s="2" t="n">
         <v>0</v>
@@ -13213,187 +13435,217 @@
       </c>
       <c r="AC111" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD111" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE111" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF111" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG111" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH111" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI111" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="2" t="n">
-        <v>3187</v>
+        <v>1320</v>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>Cəmilə</t>
+          <t>İlham</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>Eldar qızı</t>
+          <t>Mikayıl oğlu</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>Cəfərova</t>
-[...3 lines deleted...]
-      <c r="F112" t="inlineStr"/>
+          <t>Tahirov</t>
+        </is>
+      </c>
+      <c r="E112" t="inlineStr">
+        <is>
+          <t>filologiya elmləri doktoru</t>
+        </is>
+      </c>
+      <c r="F112" t="inlineStr">
+        <is>
+          <t>Professor</t>
+        </is>
+      </c>
       <c r="G112" t="inlineStr"/>
       <c r="H112" t="inlineStr">
         <is>
-          <t>Monitorinq və linqvistik təhlil</t>
+          <t>Nəzəri dilçilik şöbəsi</t>
         </is>
       </c>
       <c r="I112" t="inlineStr">
         <is>
-          <t>Böyük laborant</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J112" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K112" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L112" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
-      <c r="M112" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="O112" t="inlineStr"/>
+      <c r="M112" t="inlineStr">
+        <is>
+          <t>Web of Science</t>
+        </is>
+      </c>
+      <c r="N112" t="inlineStr">
+        <is>
+          <t>https://www.webofscience.com/wos/author/record/AEE-4318-2022</t>
+        </is>
+      </c>
+      <c r="O112" s="2" t="n">
+        <v>2825</v>
+      </c>
       <c r="P112" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q112" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R112" s="2" t="n">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="S112" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T112" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="U112" t="inlineStr"/>
+      <c r="U112" t="inlineStr">
+        <is>
+          <t>2026-09-18T00:26:45.497681</t>
+        </is>
+      </c>
       <c r="V112" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W112" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X112" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Y112" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z112" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA112" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB112" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC112" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD112" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE112" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF112" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG112" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH112" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI112" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="2" t="n">
-        <v>3189</v>
+        <v>1324</v>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>Natəvan</t>
+          <t>İdris</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>Cəmaləddin qızı</t>
+          <t>Əziz oğlu</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>Rəhmanova</t>
-[...3 lines deleted...]
-      <c r="F113" t="inlineStr"/>
+          <t>Abbasov</t>
+        </is>
+      </c>
+      <c r="E113" t="inlineStr">
+        <is>
+          <t>filologiya elmləri doktoru</t>
+        </is>
+      </c>
+      <c r="F113" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="G113" t="inlineStr"/>
       <c r="H113" t="inlineStr">
         <is>
-          <t>Süni intellekt və kompüter dilçiliyi</t>
+          <t>Nəzəri dilçilik şöbəsi</t>
         </is>
       </c>
       <c r="I113" t="inlineStr">
         <is>
-          <t>Elmi işçi</t>
+          <t>Baş elmi işçi</t>
         </is>
       </c>
       <c r="J113" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K113" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L113" t="inlineStr">
         <is>
           <t>Nəsimi adına Dilçilik İnstitutu</t>
         </is>
       </c>
       <c r="M113" t="inlineStr"/>
       <c r="N113" t="inlineStr"/>
       <c r="O113" t="inlineStr"/>
       <c r="P113" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q113" s="2" t="n">
         <v>0</v>
@@ -13426,47 +13678,156 @@
       <c r="AA113" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB113" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC113" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD113" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE113" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF113" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG113" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH113" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI113" s="2" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114" s="2" t="n">
+        <v>3251</v>
+      </c>
+      <c r="B114" t="inlineStr">
+        <is>
+          <t>Ağa</t>
+        </is>
+      </c>
+      <c r="C114" t="inlineStr">
+        <is>
+          <t>Gəray qızı</t>
+        </is>
+      </c>
+      <c r="D114" t="inlineStr">
+        <is>
+          <t>Musayeva</t>
+        </is>
+      </c>
+      <c r="E114" t="inlineStr"/>
+      <c r="F114" t="inlineStr"/>
+      <c r="G114" t="inlineStr"/>
+      <c r="H114" t="inlineStr">
+        <is>
+          <t>Sosiolinqvistika və psixolinqvistika şöbəsi</t>
+        </is>
+      </c>
+      <c r="I114" t="inlineStr">
+        <is>
+          <t>Kiçik elmi işçi</t>
+        </is>
+      </c>
+      <c r="J114" t="inlineStr">
+        <is>
+          <t>scientific</t>
+        </is>
+      </c>
+      <c r="K114" t="inlineStr">
+        <is>
+          <t>current</t>
+        </is>
+      </c>
+      <c r="L114" t="inlineStr">
+        <is>
+          <t>Nəsimi adına Dilçilik İnstitutu</t>
+        </is>
+      </c>
+      <c r="M114" t="inlineStr"/>
+      <c r="N114" t="inlineStr"/>
+      <c r="O114" t="inlineStr"/>
+      <c r="P114" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q114" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="R114" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="S114" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="T114" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="U114" t="inlineStr"/>
+      <c r="V114" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="W114" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="X114" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y114" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z114" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA114" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB114" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC114" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AD114" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE114" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AF114" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AG114" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AH114" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AI114" s="2" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>