--- v0 (2026-06-24)
+++ v1 (2026-08-26)
@@ -427,67 +427,67 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AI83"/>
+  <dimension ref="A1:AI84"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="12" customWidth="1" min="2" max="2"/>
     <col width="18" customWidth="1" min="3" max="3"/>
     <col width="16" customWidth="1" min="4" max="4"/>
     <col width="39" customWidth="1" min="5" max="5"/>
     <col width="15" customWidth="1" min="6" max="6"/>
     <col width="15" customWidth="1" min="7" max="7"/>
     <col width="54" customWidth="1" min="8" max="8"/>
-    <col width="28" customWidth="1" min="9" max="9"/>
+    <col width="35" customWidth="1" min="9" max="9"/>
     <col width="15" customWidth="1" min="10" max="10"/>
     <col width="9" customWidth="1" min="11" max="11"/>
     <col width="33" customWidth="1" min="12" max="12"/>
     <col width="16" customWidth="1" min="13" max="13"/>
     <col width="66" customWidth="1" min="14" max="14"/>
     <col width="12" customWidth="1" min="15" max="15"/>
     <col width="13" customWidth="1" min="16" max="16"/>
     <col width="16" customWidth="1" min="17" max="17"/>
     <col width="17" customWidth="1" min="18" max="18"/>
     <col width="40" customWidth="1" min="19" max="19"/>
     <col width="45" customWidth="1" min="20" max="20"/>
     <col width="28" customWidth="1" min="21" max="21"/>
     <col width="9" customWidth="1" min="22" max="22"/>
     <col width="11" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="13" customWidth="1" min="25" max="25"/>
     <col width="20" customWidth="1" min="26" max="26"/>
     <col width="27" customWidth="1" min="27" max="27"/>
     <col width="30" customWidth="1" min="28" max="28"/>
     <col width="23" customWidth="1" min="29" max="29"/>
     <col width="25" customWidth="1" min="30" max="30"/>
     <col width="28" customWidth="1" min="31" max="31"/>
     <col width="27" customWidth="1" min="32" max="32"/>
     <col width="34" customWidth="1" min="33" max="33"/>
     <col width="23" customWidth="1" min="34" max="34"/>
@@ -720,5228 +720,5210 @@
       </c>
       <c r="K2" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t>Memarlıq və İncəsənət İnstitutu</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=c_7J1ioAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O2" s="2" t="n">
         <v>507</v>
       </c>
       <c r="P2" s="2" t="n">
-        <v>86</v>
+        <v>80</v>
       </c>
       <c r="Q2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U2" t="inlineStr">
         <is>
-          <t>2026-06-04T03:35:36.865914</t>
+          <t>2026-08-18T11:26:08.578008</t>
         </is>
       </c>
       <c r="V2" s="2" t="n">
         <v>6</v>
       </c>
       <c r="W2" s="2" t="n">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="X2" s="2" t="n">
         <v>18</v>
       </c>
       <c r="Y2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z2" s="2" t="n">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="AA2" s="2" t="n">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="AB2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC2" s="2" t="n">
         <v>6</v>
       </c>
       <c r="AD2" s="2" t="n">
         <v>5</v>
       </c>
       <c r="AE2" s="2" t="n">
         <v>18</v>
       </c>
       <c r="AF2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG2" s="2" t="n">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="AH2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI2" s="2" t="n">
-        <v>0</v>
+        <v>-7</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
-        <v>1382</v>
+        <v>1383</v>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Sürayyə</t>
+          <t>Zemfıra</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>Xosrov qızı</t>
+          <t>Yusif qızı</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>Ağayeva</t>
+          <t>Səfərova</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>sənətşünaslıq üzrə fəlsəfə doktoru</t>
-[...3 lines deleted...]
-      <c r="G3" t="inlineStr"/>
+          <t>sənətşünaslıq üzrə elmlər doktoru</t>
+        </is>
+      </c>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t>Akademik</t>
+        </is>
+      </c>
+      <c r="G3" s="3" t="n">
+        <v>13676</v>
+      </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>Musıqı tarixı və nəzəriyyəsı</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>Aparıcı elmi işçi</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>former</t>
+          <t>current</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t>Memarlıq və İncəsənət İnstitutu</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>https://scholar.google.com/citations?user=SwkRFbcAAAAJ&amp;amp;hl=en</t>
+          <t>https://scholar.google.com/citations?user=Wu4Xjq4AAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O3" s="2" t="n">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="P3" s="2" t="n">
-        <v>61</v>
+        <v>32</v>
       </c>
       <c r="Q3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U3" t="inlineStr">
         <is>
-          <t>2026-05-12T10:39:41.564138</t>
+          <t>2026-08-18T11:26:08.578008</t>
         </is>
       </c>
       <c r="V3" s="2" t="n">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="W3" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="X3" s="2" t="n">
+        <v>19</v>
+      </c>
+      <c r="Y3" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z3" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="AA3" s="2" t="n">
+        <v>30</v>
+      </c>
+      <c r="AB3" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC3" s="2" t="n">
         <v>3</v>
       </c>
-      <c r="X3" s="2" t="n">
-[...16 lines deleted...]
-      </c>
       <c r="AD3" s="2" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="AE3" s="2" t="n">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="AF3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG3" s="2" t="n">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="AH3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI3" s="2" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
-        <v>1383</v>
+        <v>1384</v>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Zemfıra</t>
+          <t>Rəna</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>Yusif qızı</t>
+          <t>Azər qızı</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>Səfərova</t>
+          <t>Məmmədova</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>sənətşünaslıq üzrə elmlər doktoru</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>Akademik</t>
+          <t>Professor</t>
         </is>
       </c>
       <c r="G4" s="3" t="n">
-        <v>13676</v>
+        <v>18321</v>
       </c>
       <c r="H4" t="inlineStr">
         <is>
-          <t>Musıqı tarixı və nəzəriyyəsı</t>
+          <t>İncəsənətin qarşılıqlı əlaqələri</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t>Memarlıq və İncəsənət İnstitutu</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>https://scholar.google.com/citations?user=Wu4Xjq4AAAAJ&amp;amp;hl=en</t>
+          <t>https://scholar.google.com/citations?user=SJgsjm4AAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O4" s="2" t="n">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="P4" s="2" t="n">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="Q4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U4" t="inlineStr">
         <is>
-          <t>2026-06-04T03:35:36.865914</t>
+          <t>2026-08-18T11:26:08.578008</t>
         </is>
       </c>
       <c r="V4" s="2" t="n">
         <v>3</v>
       </c>
       <c r="W4" s="2" t="n">
         <v>1</v>
       </c>
       <c r="X4" s="2" t="n">
-        <v>19</v>
+        <v>374</v>
       </c>
       <c r="Y4" s="2" t="n">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="Z4" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AA4" s="2" t="n">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="AB4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC4" s="2" t="n">
         <v>3</v>
       </c>
       <c r="AD4" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AE4" s="2" t="n">
-        <v>19</v>
+        <v>370</v>
       </c>
       <c r="AF4" s="2" t="n">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="AG4" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AH4" s="2" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="AI4" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
-        <v>1384</v>
+        <v>1385</v>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Rəna</t>
+          <t>Fərqanə</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>Azər qızı</t>
+          <t>İsmayıl qızı</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>Məmmədova</t>
+          <t>Hüseynova</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>sənətşünaslıq üzrə elmlər doktoru</t>
-[...6 lines deleted...]
-      </c>
+          <t>kultrologiya üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="F5" t="inlineStr"/>
       <c r="G5" s="3" t="n">
-        <v>18321</v>
+        <v>25138</v>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t>İncəsənətin qarşılıqlı əlaqələri</t>
+          <t>Kulturologiya və incəsənətin nəzəriyyəsi</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>Şöbə müdiri</t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t>Memarlıq və İncəsənət İnstitutu</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>https://scholar.google.com/citations?user=SJgsjm4AAAAJ&amp;amp;hl=en</t>
+          <t>https://scholar.google.com/citations?user=N6F0CL0AAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O5" s="2" t="n">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="P5" s="2" t="n">
-        <v>31</v>
+        <v>52</v>
       </c>
       <c r="Q5" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R5" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S5" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T5" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U5" t="inlineStr">
         <is>
-          <t>2026-06-04T03:35:36.865914</t>
+          <t>2026-08-18T11:26:08.578008</t>
         </is>
       </c>
       <c r="V5" s="2" t="n">
+        <v>4</v>
+      </c>
+      <c r="W5" s="2" t="n">
+        <v>2</v>
+      </c>
+      <c r="X5" s="2" t="n">
+        <v>63</v>
+      </c>
+      <c r="Y5" s="2" t="n">
+        <v>5</v>
+      </c>
+      <c r="Z5" s="2" t="n">
+        <v>10</v>
+      </c>
+      <c r="AA5" s="2" t="n">
+        <v>55</v>
+      </c>
+      <c r="AB5" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC5" s="2" t="n">
+        <v>4</v>
+      </c>
+      <c r="AD5" s="2" t="n">
         <v>3</v>
       </c>
-      <c r="W5" s="2" t="n">
-[...22 lines deleted...]
-      </c>
       <c r="AE5" s="2" t="n">
-        <v>361</v>
+        <v>63</v>
       </c>
       <c r="AF5" s="2" t="n">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="AG5" s="2" t="n">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="AH5" s="2" t="n">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="AI5" s="2" t="n">
-        <v>0</v>
+        <v>-3</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
-        <v>1385</v>
+        <v>1387</v>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Fərqanə</t>
+          <t>Gülçin</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>İsmayıl qızı</t>
+          <t>Əliabbas qızı</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>Hüseynova</t>
+          <t>Kazımi</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>kultrologiya üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="F6" t="inlineStr"/>
       <c r="G6" s="3" t="n">
-        <v>25138</v>
+        <v>27542</v>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>Kulturologiya və incəsənətin nəzəriyyəsi</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t>Memarlıq və İncəsənət İnstitutu</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>https://scholar.google.com/citations?user=N6F0CL0AAAAJ&amp;amp;hl=en</t>
+          <t>https://scholar.google.com/citations?user=o8fN7lgAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O6" s="2" t="n">
-        <v>511</v>
+        <v>513</v>
       </c>
       <c r="P6" s="2" t="n">
-        <v>55</v>
+        <v>35</v>
       </c>
       <c r="Q6" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R6" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S6" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T6" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U6" t="inlineStr">
         <is>
-          <t>2026-06-04T03:35:36.865914</t>
+          <t>2026-08-18T11:26:08.578008</t>
         </is>
       </c>
       <c r="V6" s="2" t="n">
+        <v>2</v>
+      </c>
+      <c r="W6" s="2" t="n">
+        <v>2</v>
+      </c>
+      <c r="X6" s="2" t="n">
+        <v>64</v>
+      </c>
+      <c r="Y6" s="2" t="n">
         <v>4</v>
       </c>
-      <c r="W6" s="2" t="n">
-[...5 lines deleted...]
-      <c r="Y6" s="2" t="n">
+      <c r="Z6" s="2" t="n">
         <v>5</v>
       </c>
-      <c r="Z6" s="2" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AA6" s="2" t="n">
-        <v>54</v>
+        <v>37</v>
       </c>
       <c r="AB6" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC6" s="2" t="n">
+        <v>2</v>
+      </c>
+      <c r="AD6" s="2" t="n">
+        <v>2</v>
+      </c>
+      <c r="AE6" s="2" t="n">
+        <v>64</v>
+      </c>
+      <c r="AF6" s="2" t="n">
         <v>4</v>
       </c>
-      <c r="AD6" s="2" t="n">
-[...5 lines deleted...]
-      <c r="AF6" s="2" t="n">
+      <c r="AG6" s="2" t="n">
         <v>5</v>
       </c>
-      <c r="AG6" s="2" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AH6" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI6" s="2" t="n">
-        <v>1</v>
+        <v>-2</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
-        <v>1386</v>
+        <v>1388</v>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Rəna</t>
+          <t>Telman</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>Həbib qızı</t>
+          <t>Ismayıl oğlu</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>Abdullayeva</t>
+          <t>Ibrahimov</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>sənətşünaslıq üzrə elmlər doktoru</t>
+          <t>sənətşünaslıq üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>Professor</t>
-[...2 lines deleted...]
-      <c r="G7" t="inlineStr"/>
+          <t>Dosent</t>
+        </is>
+      </c>
+      <c r="G7" s="3" t="n">
+        <v>21051</v>
+      </c>
       <c r="H7" t="inlineStr">
         <is>
-          <t>Kulturologiya və incəsənətin nəzəriyyəsi</t>
+          <t>Təsviri, dekorativ-tətbiqi sənətlər və heraldika</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>Şöbə müdiri</t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t>Memarlıq və İncəsənət İnstitutu</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>https://scholar.google.com/citations?user=fQqsK_cAAAAJ&amp;amp;hl=en</t>
+          <t>https://scholar.google.com/citations?user=rFPHLVIAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O7" s="2" t="n">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="P7" s="2" t="n">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="Q7" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R7" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S7" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T7" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U7" t="inlineStr">
         <is>
-          <t>2026-06-04T03:35:36.865914</t>
+          <t>2026-08-18T11:26:08.578008</t>
         </is>
       </c>
       <c r="V7" s="2" t="n">
         <v>3</v>
       </c>
       <c r="W7" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="X7" s="2" t="n">
-        <v>21</v>
+        <v>72</v>
       </c>
       <c r="Y7" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Z7" s="2" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="AA7" s="2" t="n">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="AB7" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC7" s="2" t="n">
         <v>3</v>
       </c>
       <c r="AD7" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AE7" s="2" t="n">
-        <v>21</v>
+        <v>72</v>
       </c>
       <c r="AF7" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AG7" s="2" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AH7" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI7" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
-        <v>1387</v>
+        <v>1390</v>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Gülçin</t>
+          <t>Sehranə</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>Əliabbas qızı</t>
+          <t>Ələsgər qızı</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>Kazımi</t>
+          <t>Kasimi</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>kultrologiya üzrə fəlsəfə doktoru</t>
-[...2 lines deleted...]
-      <c r="F8" t="inlineStr"/>
+          <t>sənətşünaslıq üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="F8" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="G8" s="3" t="n">
-        <v>27542</v>
+        <v>23168</v>
       </c>
       <c r="H8" t="inlineStr">
         <is>
-          <t>Kulturologiya və incəsənətin nəzəriyyəsi</t>
+          <t>Musıqı tarixı və nəzəriyyəsı</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t>Memarlıq və İncəsənət İnstitutu</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>https://scholar.google.com/citations?user=o8fN7lgAAAAJ&amp;amp;hl=en</t>
+          <t>https://scholar.google.com/citations?user=MYNbGVQAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O8" s="2" t="n">
-        <v>513</v>
+        <v>516</v>
       </c>
       <c r="P8" s="2" t="n">
-        <v>37</v>
+        <v>10</v>
       </c>
       <c r="Q8" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R8" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S8" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T8" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U8" t="inlineStr">
         <is>
-          <t>2026-06-04T03:35:36.865914</t>
+          <t>2026-08-18T11:26:08.578008</t>
         </is>
       </c>
       <c r="V8" s="2" t="n">
         <v>2</v>
       </c>
       <c r="W8" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="X8" s="2" t="n">
+        <v>125</v>
+      </c>
+      <c r="Y8" s="2" t="n">
         <v>2</v>
       </c>
-      <c r="X8" s="2" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="Z8" s="2" t="n">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="AA8" s="2" t="n">
-        <v>36</v>
+        <v>11</v>
       </c>
       <c r="AB8" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC8" s="2" t="n">
         <v>2</v>
       </c>
       <c r="AD8" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE8" s="2" t="n">
+        <v>124</v>
+      </c>
+      <c r="AF8" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="AG8" s="2" t="n">
         <v>2</v>
       </c>
-      <c r="AE8" s="2" t="n">
-[...7 lines deleted...]
-      </c>
       <c r="AH8" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AI8" s="2" t="n">
-        <v>1</v>
+        <v>-1</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
-        <v>1388</v>
+        <v>1391</v>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Telman</t>
+          <t>Sevil</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>Ismayıl oğlu</t>
+          <t>Məmməd Tağı qızı</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>Ibrahimov</t>
+          <t>Fərhadova</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>sənətşünaslıq üzrə fəlsəfə doktoru</t>
+          <t>sənətşünaslıq üzrə elmlər doktoru</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>Dosent</t>
+          <t>Professor</t>
         </is>
       </c>
       <c r="G9" s="3" t="n">
-        <v>21051</v>
+        <v>17379</v>
       </c>
       <c r="H9" t="inlineStr">
         <is>
-          <t>Təsviri, dekorativ-tətbiqi sənətlər və heraldika</t>
+          <t>Muğamşünaslıq</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>Aparıcı elmi işçi</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t>Memarlıq və İncəsənət İnstitutu</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>https://scholar.google.com/citations?user=rFPHLVIAAAAJ&amp;amp;hl=en</t>
+          <t>https://scholar.google.com/citations?user=zFtHkqgAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O9" s="2" t="n">
-        <v>514</v>
+        <v>517</v>
       </c>
       <c r="P9" s="2" t="n">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="Q9" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R9" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S9" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T9" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U9" t="inlineStr">
         <is>
-          <t>2026-06-04T03:35:36.865914</t>
+          <t>2026-08-18T11:26:08.578008</t>
         </is>
       </c>
       <c r="V9" s="2" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="W9" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="X9" s="2" t="n">
-        <v>72</v>
+        <v>97</v>
       </c>
       <c r="Y9" s="2" t="n">
+        <v>4</v>
+      </c>
+      <c r="Z9" s="2" t="n">
+        <v>2</v>
+      </c>
+      <c r="AA9" s="2" t="n">
+        <v>19</v>
+      </c>
+      <c r="AB9" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC9" s="2" t="n">
+        <v>2</v>
+      </c>
+      <c r="AD9" s="2" t="n">
         <v>1</v>
       </c>
-      <c r="Z9" s="2" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AE9" s="2" t="n">
-        <v>72</v>
+        <v>97</v>
       </c>
       <c r="AF9" s="2" t="n">
+        <v>4</v>
+      </c>
+      <c r="AG9" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AH9" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AI9" s="2" t="n">
         <v>1</v>
-      </c>
-[...7 lines deleted...]
-        <v>0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
-        <v>1389</v>
+        <v>1392</v>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Vüqar</t>
+          <t>Samirə</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>Qaracan oğlu</t>
+          <t>Altay qızı</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>Kərimli</t>
+          <t>Mir-Bağırzadə</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>kultrologiya üzrə fəlsəfə doktoru</t>
-[...5 lines deleted...]
-      </c>
+          <t>filologiya üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="F10" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
+      <c r="G10" t="inlineStr"/>
       <c r="H10" t="inlineStr">
         <is>
-          <t>Müdiriyyət</t>
+          <t>Kulturologiya və incəsənətin nəzəriyyəsi</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t>Elmi katib</t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t>Memarlıq və İncəsənət İnstitutu</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>https://scholar.google.com/citations?user=-wgKJ-AAAAAJ&amp;amp;hl=en</t>
+          <t>https://scholar.google.com/citations?user=c7In0cMAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O10" s="2" t="n">
-        <v>515</v>
+        <v>518</v>
       </c>
       <c r="P10" s="2" t="n">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="Q10" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R10" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S10" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T10" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U10" t="inlineStr">
         <is>
-          <t>2026-06-04T03:35:36.865914</t>
+          <t>2026-08-18T11:26:08.578008</t>
         </is>
       </c>
       <c r="V10" s="2" t="n">
         <v>3</v>
       </c>
       <c r="W10" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="X10" s="2" t="n">
-        <v>108</v>
+        <v>71</v>
       </c>
       <c r="Y10" s="2" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="Z10" s="2" t="n">
         <v>3</v>
       </c>
       <c r="AA10" s="2" t="n">
-        <v>29</v>
+        <v>21</v>
       </c>
       <c r="AB10" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC10" s="2" t="n">
+        <v>2</v>
+      </c>
+      <c r="AD10" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="AE10" s="2" t="n">
+        <v>71</v>
+      </c>
+      <c r="AF10" s="2" t="n">
+        <v>2</v>
+      </c>
+      <c r="AG10" s="2" t="n">
         <v>3</v>
       </c>
-      <c r="AD10" s="2" t="n">
-[...10 lines deleted...]
-      </c>
       <c r="AH10" s="2" t="n">
-        <v>-4</v>
+        <v>0</v>
       </c>
       <c r="AI10" s="2" t="n">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
-        <v>1390</v>
+        <v>1394</v>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Sehranə</t>
+          <t>Rahibə</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>Ələsgər qızı</t>
+          <t>Şanxay qızı</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>Kasimi</t>
+          <t>Əliyeva</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>sənətşünaslıq üzrə fəlsəfə doktoru</t>
+          <t>memarlıq üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G11" s="3" t="n">
-        <v>23168</v>
+        <v>21824</v>
       </c>
       <c r="H11" t="inlineStr">
         <is>
-          <t>Musıqı tarixı və nəzəriyyəsı</t>
+          <t>Memarlıq abidələrinin qorunması və bərpa problemləri</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
-          <t>Aparıcı elmi işçi</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t>Memarlıq və İncəsənət İnstitutu</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>https://scholar.google.com/citations?user=MYNbGVQAAAAJ&amp;amp;hl=en</t>
+          <t>https://scholar.google.com/citations?user=sGGwTnkAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O11" s="2" t="n">
-        <v>516</v>
+        <v>520</v>
       </c>
       <c r="P11" s="2" t="n">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="Q11" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R11" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S11" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T11" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U11" t="inlineStr">
         <is>
-          <t>2026-06-04T03:35:36.865914</t>
+          <t>2026-08-18T11:26:08.578008</t>
         </is>
       </c>
       <c r="V11" s="2" t="n">
         <v>2</v>
       </c>
       <c r="W11" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X11" s="2" t="n">
-        <v>124</v>
+        <v>256</v>
       </c>
       <c r="Y11" s="2" t="n">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="Z11" s="2" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AA11" s="2" t="n">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="AB11" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC11" s="2" t="n">
         <v>2</v>
       </c>
       <c r="AD11" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE11" s="2" t="n">
-        <v>124</v>
+        <v>256</v>
       </c>
       <c r="AF11" s="2" t="n">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="AG11" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AH11" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI11" s="2" t="n">
-        <v>6</v>
+        <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
-        <v>1391</v>
+        <v>1395</v>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Sevil</t>
+          <t>Ərtegin</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>Məmməd Tağı qızı</t>
+          <t>Əbdül Vahab oğlu</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>Fərhadova</t>
+          <t>Salamzadə</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>sənətşünaslıq üzrə elmlər doktoru</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>Professor</t>
         </is>
       </c>
       <c r="G12" s="3" t="n">
-        <v>17379</v>
+        <v>23982</v>
       </c>
       <c r="H12" t="inlineStr">
         <is>
-          <t>Muğamşünaslıq</t>
+          <t>Müdriyyət</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
-          <t>Şöbə müdiri</t>
+          <t>Direktor</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t>Memarlıq və İncəsənət İnstitutu</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>https://scholar.google.com/citations?user=zFtHkqgAAAAJ&amp;amp;hl=en</t>
+          <t>https://scholar.google.com/citations?user=UIJhDg4AAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O12" s="2" t="n">
-        <v>517</v>
+        <v>521</v>
       </c>
       <c r="P12" s="2" t="n">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="Q12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U12" t="inlineStr">
         <is>
-          <t>2026-06-04T03:35:36.865914</t>
+          <t>2026-08-18T11:26:08.578008</t>
         </is>
       </c>
       <c r="V12" s="2" t="n">
+        <v>3</v>
+      </c>
+      <c r="W12" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="X12" s="2" t="n">
+        <v>34</v>
+      </c>
+      <c r="Y12" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z12" s="2" t="n">
         <v>2</v>
       </c>
-      <c r="W12" s="2" t="n">
+      <c r="AA12" s="2" t="n">
+        <v>15</v>
+      </c>
+      <c r="AB12" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC12" s="2" t="n">
+        <v>3</v>
+      </c>
+      <c r="AD12" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE12" s="2" t="n">
+        <v>34</v>
+      </c>
+      <c r="AF12" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AG12" s="2" t="n">
+        <v>2</v>
+      </c>
+      <c r="AH12" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AI12" s="2" t="n">
         <v>1</v>
-      </c>
-[...34 lines deleted...]
-        <v>0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
-        <v>1392</v>
+        <v>1397</v>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Samirə</t>
+          <t>Lalə</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>Altay qızı</t>
+          <t>Tofiq qızı</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>Mir-Bağırzadə</t>
+          <t>Kazımova</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>filologiya üzrə fəlsəfə doktoru</t>
+          <t>sənətşünaslıq üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
-      <c r="G13" t="inlineStr"/>
+      <c r="G13" s="3" t="n">
+        <v>21947</v>
+      </c>
       <c r="H13" t="inlineStr">
         <is>
-          <t>Kulturologiya və incəsənətin nəzəriyyəsi</t>
+          <t>Musıqı tarixı və nəzəriyyəsı</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
-          <t>Aparıcı elmi işçi</t>
+          <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t>Memarlıq və İncəsənət İnstitutu</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>https://scholar.google.com/citations?user=c7In0cMAAAAJ&amp;amp;hl=en</t>
+          <t>https://scholar.google.com/citations?user=K2Xuud8AAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O13" s="2" t="n">
-        <v>518</v>
+        <v>523</v>
       </c>
       <c r="P13" s="2" t="n">
-        <v>21</v>
+        <v>8</v>
       </c>
       <c r="Q13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U13" t="inlineStr">
         <is>
-          <t>2026-06-04T03:35:36.865914</t>
+          <t>2026-08-18T11:26:08.578008</t>
         </is>
       </c>
       <c r="V13" s="2" t="n">
         <v>2</v>
       </c>
       <c r="W13" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="X13" s="2" t="n">
+        <v>65</v>
+      </c>
+      <c r="Y13" s="2" t="n">
         <v>1</v>
       </c>
-      <c r="X13" s="2" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="Z13" s="2" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="AA13" s="2" t="n">
-        <v>21</v>
+        <v>8</v>
       </c>
       <c r="AB13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC13" s="2" t="n">
         <v>2</v>
       </c>
       <c r="AD13" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE13" s="2" t="n">
+        <v>65</v>
+      </c>
+      <c r="AF13" s="2" t="n">
         <v>1</v>
       </c>
-      <c r="AE13" s="2" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="AG13" s="2" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="AH13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI13" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
-        <v>1393</v>
+        <v>1398</v>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Namiq</t>
+          <t>Tahir</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>Ələkbər oğlu</t>
+          <t>Rauf oğlu</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>Abbasov</t>
+          <t>Bayramov</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>kultrologiya üzrə fəlsəfə doktoru</t>
+          <t>sənətşünaslıq üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G14" s="3" t="n">
-        <v>25577</v>
+        <v>26391</v>
       </c>
       <c r="H14" t="inlineStr">
         <is>
-          <t>Müdriyyət</t>
+          <t>Təsviri, dekorativ-tətbiqi sənətlər və heraldika</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
-          <t>Baş mütəxəssis</t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t>Memarlıq və İncəsənət İnstitutu</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>https://scholar.google.com/citations?user=nl5pD9FjPJcC&amp;amp;hl=en</t>
+          <t>https://scholar.google.com/citations?user=DScAQMEAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O14" s="2" t="n">
-        <v>519</v>
+        <v>524</v>
       </c>
       <c r="P14" s="2" t="n">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="Q14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U14" t="inlineStr">
         <is>
-          <t>2026-06-04T03:35:36.865914</t>
+          <t>2026-08-18T11:26:08.578008</t>
         </is>
       </c>
       <c r="V14" s="2" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="W14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X14" s="2" t="n">
-        <v>49</v>
+        <v>37</v>
       </c>
       <c r="Y14" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z14" s="2" t="n">
         <v>1</v>
       </c>
-      <c r="Z14" s="2" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AA14" s="2" t="n">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="AB14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC14" s="2" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="AD14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE14" s="2" t="n">
-        <v>49</v>
+        <v>37</v>
       </c>
       <c r="AF14" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AG14" s="2" t="n">
         <v>1</v>
       </c>
-      <c r="AG14" s="2" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AH14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI14" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="n">
-        <v>1394</v>
+        <v>1399</v>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Rahibə</t>
+          <t>Fəridə</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>Şanxay qızı</t>
+          <t>Altay qızı</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>Əliyeva</t>
-[...2 lines deleted...]
-      <c r="E15" t="inlineStr"/>
+          <t>Mir-Bağırzadə</t>
+        </is>
+      </c>
+      <c r="E15" t="inlineStr">
+        <is>
+          <t>sənətşünaslıq üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G15" s="3" t="n">
-        <v>21824</v>
+        <v>25183</v>
       </c>
       <c r="H15" t="inlineStr">
         <is>
-          <t>Memarlıq abidələrinin qorunması və bərpa problemləri</t>
+          <t>Təsviri, dekorativ-tətbiqi sənətlər və heraldika</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
-          <t>Şöbə müdiri</t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t>Memarlıq və İncəsənət İnstitutu</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>https://scholar.google.com/citations?user=sGGwTnkAAAAJ&amp;amp;hl=en</t>
+          <t>https://scholar.google.com/citations?user=Zh2brgUAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O15" s="2" t="n">
-        <v>520</v>
+        <v>525</v>
       </c>
       <c r="P15" s="2" t="n">
         <v>9</v>
       </c>
       <c r="Q15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U15" t="inlineStr">
         <is>
-          <t>2026-06-04T03:35:36.865914</t>
+          <t>2026-08-18T11:26:08.578008</t>
         </is>
       </c>
       <c r="V15" s="2" t="n">
         <v>2</v>
       </c>
       <c r="W15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X15" s="2" t="n">
-        <v>256</v>
+        <v>82</v>
       </c>
       <c r="Y15" s="2" t="n">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="Z15" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA15" s="2" t="n">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="AB15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC15" s="2" t="n">
         <v>2</v>
       </c>
       <c r="AD15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE15" s="2" t="n">
-        <v>256</v>
+        <v>82</v>
       </c>
       <c r="AF15" s="2" t="n">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="AG15" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AH15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI15" s="2" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
-        <v>1395</v>
+        <v>1400</v>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Ərtegin</t>
+          <t>Yeganə</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>Əbdül Vahab oğlu</t>
+          <t>Akif qızı</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>Salamzadə</t>
+          <t>Əliyeva</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>sənətşünaslıq üzrə elmlər doktoru</t>
+          <t>kultrologiya üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>Professor</t>
+          <t>Dosent</t>
         </is>
       </c>
       <c r="G16" s="3" t="n">
-        <v>23982</v>
+        <v>28726</v>
       </c>
       <c r="H16" t="inlineStr">
         <is>
-          <t>Müdriyyət</t>
+          <t>İncəsənətin qarşılıqlı əlaqələri</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
-          <t>Direktor</t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t>Memarlıq və İncəsənət İnstitutu</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>https://scholar.google.com/citations?user=UIJhDg4AAAAJ&amp;amp;hl=en</t>
+          <t>https://scholar.google.com/citations?user=_PucE4MAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O16" s="2" t="n">
-        <v>521</v>
+        <v>526</v>
       </c>
       <c r="P16" s="2" t="n">
-        <v>14</v>
+        <v>3</v>
       </c>
       <c r="Q16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U16" t="inlineStr">
         <is>
-          <t>2026-06-04T03:35:36.865914</t>
+          <t>2026-08-18T11:26:08.578008</t>
         </is>
       </c>
       <c r="V16" s="2" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="W16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X16" s="2" t="n">
-        <v>34</v>
+        <v>153</v>
       </c>
       <c r="Y16" s="2" t="n">
-        <v>0</v>
+        <v>24</v>
       </c>
       <c r="Z16" s="2" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="AA16" s="2" t="n">
-        <v>14</v>
+        <v>4</v>
       </c>
       <c r="AB16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC16" s="2" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="AD16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE16" s="2" t="n">
-        <v>34</v>
+        <v>153</v>
       </c>
       <c r="AF16" s="2" t="n">
-        <v>0</v>
+        <v>24</v>
       </c>
       <c r="AG16" s="2" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="AH16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI16" s="2" t="n">
-        <v>0</v>
+        <v>-1</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="n">
-        <v>1396</v>
+        <v>1401</v>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Samirə</t>
+          <t>Afaq</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>Mirəhməd qızı</t>
+          <t>Böyükağa qızı</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>Abdullayeva</t>
-[...7 lines deleted...]
-      </c>
+          <t>Hüseynova</t>
+        </is>
+      </c>
+      <c r="E17" t="inlineStr">
+        <is>
+          <t>sənətşünaslıq üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="F17" t="inlineStr"/>
       <c r="G17" s="3" t="n">
-        <v>27524</v>
+        <v>20097</v>
       </c>
       <c r="H17" t="inlineStr">
         <is>
-          <t>Şəhərsalma</t>
+          <t>İncəsənətin qarşılıqlı əlaqələri</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
-          <t>Şöbə müdiri</t>
+          <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
           <t>Memarlıq və İncəsənət İnstitutu</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>https://scholar.google.com/citations?user=N9aUauEAAAAJ&amp;amp;hl=en</t>
+          <t>https://scholar.google.com/citations?user=VDZfZxEAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O17" s="2" t="n">
-        <v>522</v>
+        <v>527</v>
       </c>
       <c r="P17" s="2" t="n">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="Q17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U17" t="inlineStr">
         <is>
-          <t>2026-06-04T03:35:36.865914</t>
+          <t>2026-08-18T11:26:08.578008</t>
         </is>
       </c>
       <c r="V17" s="2" t="n">
         <v>2</v>
       </c>
       <c r="W17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X17" s="2" t="n">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="Y17" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Z17" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA17" s="2" t="n">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="AB17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC17" s="2" t="n">
         <v>2</v>
       </c>
       <c r="AD17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE17" s="2" t="n">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="AF17" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AG17" s="2" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AH17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI17" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="n">
-        <v>1397</v>
+        <v>1402</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Lalə</t>
+          <t>Vidadi</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>Tofiq qızı</t>
+          <t>Ramiz oğlu</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>Kazımova</t>
+          <t>Qafarov</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>sənətşünaslıq üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G18" s="3" t="n">
-        <v>21947</v>
+        <v>22644</v>
       </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t>Musıqı tarixı və nəzəriyyəsı</t>
+          <t>Teatr, kino və televiziya</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
-          <t>Böyük elmi işçi</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
           <t>Memarlıq və İncəsənət İnstitutu</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>https://scholar.google.com/citations?user=K2Xuud8AAAAJ&amp;amp;hl=en</t>
+          <t>https://scholar.google.com/citations?user=ng-2trwAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O18" s="2" t="n">
-        <v>523</v>
+        <v>528</v>
       </c>
       <c r="P18" s="2" t="n">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="Q18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U18" t="inlineStr">
         <is>
-          <t>2026-06-04T03:35:36.865914</t>
+          <t>2026-08-18T11:26:08.578008</t>
         </is>
       </c>
       <c r="V18" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="W18" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="X18" s="2" t="n">
+        <v>56</v>
+      </c>
+      <c r="Y18" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z18" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA18" s="2" t="n">
         <v>2</v>
       </c>
-      <c r="W18" s="2" t="n">
-[...5 lines deleted...]
-      <c r="Y18" s="2" t="n">
+      <c r="AB18" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC18" s="2" t="n">
         <v>1</v>
       </c>
-      <c r="Z18" s="2" t="n">
-[...10 lines deleted...]
-      </c>
       <c r="AD18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE18" s="2" t="n">
-        <v>65</v>
+        <v>56</v>
       </c>
       <c r="AF18" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AG18" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AH18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI18" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="n">
-        <v>1398</v>
+        <v>1403</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Tahir</t>
+          <t>Gülrəna</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>Rauf oğlu</t>
+          <t>Əlixan qızı</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>Bayramov</t>
+          <t>Mirzə</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>sənətşünaslıq üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G19" s="3" t="n">
-        <v>26391</v>
+        <v>20467</v>
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>Təsviri, dekorativ-tətbiqi sənətlər və heraldika</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
           <t>Memarlıq və İncəsənət İnstitutu</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>https://scholar.google.com/citations?user=DScAQMEAAAAJ&amp;amp;hl=en</t>
+          <t>https://scholar.google.com/citations?user=_zQxB8QAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O19" s="2" t="n">
-        <v>524</v>
+        <v>529</v>
       </c>
       <c r="P19" s="2" t="n">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="Q19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U19" t="inlineStr">
         <is>
-          <t>2026-06-04T03:35:36.865914</t>
+          <t>2026-08-18T11:26:08.578008</t>
         </is>
       </c>
       <c r="V19" s="2" t="n">
         <v>2</v>
       </c>
       <c r="W19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X19" s="2" t="n">
-        <v>33</v>
+        <v>81</v>
       </c>
       <c r="Y19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z19" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AA19" s="2" t="n">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="AB19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC19" s="2" t="n">
         <v>2</v>
       </c>
       <c r="AD19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE19" s="2" t="n">
-        <v>33</v>
+        <v>81</v>
       </c>
       <c r="AF19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG19" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AH19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI19" s="2" t="n">
-        <v>0</v>
+        <v>-1</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="n">
-        <v>1399</v>
+        <v>1404</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Fəridə</t>
+          <t>Gülarə</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>Altay qızı</t>
+          <t>Xasay qızı</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>Mir-Bağırzadə</t>
+          <t>Vəzirova</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>sənətşünaslıq üzrə fəlsəfə doktoru</t>
         </is>
       </c>
-      <c r="F20" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F20" t="inlineStr"/>
       <c r="G20" s="3" t="n">
-        <v>25183</v>
+        <v>17542</v>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>Təsviri, dekorativ-tətbiqi sənətlər və heraldika</t>
+          <t>Musıqı tarixı və nəzəriyyəsı</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
-          <t>Aparıcı elmi işçi</t>
+          <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
           <t>Memarlıq və İncəsənət İnstitutu</t>
         </is>
       </c>
       <c r="M20" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
-          <t>https://scholar.google.com/citations?user=Zh2brgUAAAAJ&amp;amp;hl=en</t>
+          <t>https://scholar.google.com/citations?user=cC-L1gUAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O20" s="2" t="n">
-        <v>525</v>
+        <v>530</v>
       </c>
       <c r="P20" s="2" t="n">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="Q20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U20" t="inlineStr">
         <is>
-          <t>2026-06-04T03:35:36.865914</t>
+          <t>2026-08-18T11:26:08.578008</t>
         </is>
       </c>
       <c r="V20" s="2" t="n">
         <v>2</v>
       </c>
       <c r="W20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X20" s="2" t="n">
-        <v>73</v>
+        <v>42</v>
       </c>
       <c r="Y20" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Z20" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AA20" s="2" t="n">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="AB20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC20" s="2" t="n">
         <v>2</v>
       </c>
       <c r="AD20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE20" s="2" t="n">
-        <v>73</v>
+        <v>42</v>
       </c>
       <c r="AF20" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AG20" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AH20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI20" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="n">
-        <v>1400</v>
+        <v>1405</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Yeganə</t>
+          <t>Xəzər</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>Akif qızı</t>
+          <t>Atif oğlu</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>Əliyeva</t>
+          <t>Zeynalov</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>kultrologiya üzrə fəlsəfə doktoru</t>
+          <t>sənətşünaslıq üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G21" s="3" t="n">
-        <v>28726</v>
+        <v>24050</v>
       </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t>İncəsənətin qarşılıqlı əlaqələri</t>
+          <t>Müdriyyət</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
-          <t>Aparıcı elmi işçi</t>
+          <t>E.i.ü.direktor müavini</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
           <t>Memarlıq və İncəsənət İnstitutu</t>
         </is>
       </c>
       <c r="M21" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
-          <t>https://scholar.google.com/citations?user=_PucE4MAAAAJ&amp;amp;hl=en</t>
+          <t>https://scholar.google.com/citations?user=-62_r3kAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O21" s="2" t="n">
-        <v>526</v>
+        <v>531</v>
       </c>
       <c r="P21" s="2" t="n">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="Q21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U21" t="inlineStr">
         <is>
-          <t>2026-06-04T03:35:36.865914</t>
+          <t>2026-08-18T11:26:08.578008</t>
         </is>
       </c>
       <c r="V21" s="2" t="n">
         <v>1</v>
       </c>
       <c r="W21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X21" s="2" t="n">
-        <v>153</v>
+        <v>50</v>
       </c>
       <c r="Y21" s="2" t="n">
-        <v>24</v>
+        <v>0</v>
       </c>
       <c r="Z21" s="2" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="AA21" s="2" t="n">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="AB21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC21" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AD21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE21" s="2" t="n">
-        <v>140</v>
+        <v>50</v>
       </c>
       <c r="AF21" s="2" t="n">
-        <v>23</v>
+        <v>0</v>
       </c>
       <c r="AG21" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AH21" s="2" t="n">
-        <v>13</v>
+        <v>0</v>
       </c>
       <c r="AI21" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="n">
-        <v>1401</v>
+        <v>1406</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Afaq</t>
+          <t>Rayihə</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>Böyükağa qızı</t>
+          <t>Barxudar qızı</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>Hüseynova</t>
-[...6 lines deleted...]
-      </c>
+          <t>Əmənzadə</t>
+        </is>
+      </c>
+      <c r="E22" t="inlineStr"/>
       <c r="F22" t="inlineStr"/>
-      <c r="G22" s="3" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="G22" t="inlineStr"/>
       <c r="H22" t="inlineStr">
         <is>
-          <t>İncəsənətin qarşılıqlı əlaqələri</t>
+          <t>Memarlıq tarixi və nəzəriyyəsi</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
-          <t>Böyük elmi işçi</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
           <t>Memarlıq və İncəsənət İnstitutu</t>
         </is>
       </c>
       <c r="M22" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
-          <t>https://scholar.google.com/citations?user=VDZfZxEAAAAJ&amp;amp;hl=en</t>
+          <t>https://scholar.google.com/citations?user=E7-CEAEAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O22" s="2" t="n">
-        <v>527</v>
+        <v>532</v>
       </c>
       <c r="P22" s="2" t="n">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="Q22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U22" t="inlineStr">
         <is>
-          <t>2026-06-04T03:35:36.865914</t>
+          <t>2026-08-18T11:26:08.578008</t>
         </is>
       </c>
       <c r="V22" s="2" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="W22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X22" s="2" t="n">
-        <v>34</v>
+        <v>189</v>
       </c>
       <c r="Y22" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Z22" s="2" t="n">
         <v>2</v>
       </c>
       <c r="AA22" s="2" t="n">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="AB22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC22" s="2" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="AD22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE22" s="2" t="n">
-        <v>34</v>
+        <v>189</v>
       </c>
       <c r="AF22" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AG22" s="2" t="n">
         <v>2</v>
       </c>
       <c r="AH22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI22" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="n">
-        <v>1402</v>
+        <v>1407</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Vidadi</t>
+          <t>Roza</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>Ramiz oğlu</t>
+          <t>Təvəkkül qızı</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>Qafarov</t>
-[...14 lines deleted...]
-      </c>
+          <t>Əlizadə</t>
+        </is>
+      </c>
+      <c r="E23" t="inlineStr"/>
+      <c r="F23" t="inlineStr"/>
+      <c r="G23" t="inlineStr"/>
       <c r="H23" t="inlineStr">
         <is>
-          <t>Teatr, kino və televiziya</t>
+          <t>Şəhərsalma</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
-          <t>Şöbə müdiri</t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
           <t>Memarlıq və İncəsənət İnstitutu</t>
         </is>
       </c>
       <c r="M23" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
-          <t>https://scholar.google.com/citations?user=ng-2trwAAAAJ&amp;amp;hl=en</t>
+          <t>https://scholar.google.com/citations?user=xqlLtDUAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O23" s="2" t="n">
-        <v>528</v>
+        <v>533</v>
       </c>
       <c r="P23" s="2" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="Q23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U23" t="inlineStr">
         <is>
-          <t>2026-06-04T03:35:36.865914</t>
+          <t>2026-08-18T11:26:08.578008</t>
         </is>
       </c>
       <c r="V23" s="2" t="n">
         <v>1</v>
       </c>
       <c r="W23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X23" s="2" t="n">
-        <v>56</v>
+        <v>17</v>
       </c>
       <c r="Y23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA23" s="2" t="n">
         <v>2</v>
       </c>
       <c r="AB23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC23" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AD23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE23" s="2" t="n">
-        <v>56</v>
+        <v>17</v>
       </c>
       <c r="AF23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI23" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="n">
-        <v>1403</v>
+        <v>1408</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Gülrəna</t>
+          <t>Fəridə</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>Əlixan qızı</t>
+          <t>Arazbəy qızı</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>Mirzə</t>
-[...14 lines deleted...]
-      </c>
+          <t>Mirişova</t>
+        </is>
+      </c>
+      <c r="E24" t="inlineStr"/>
+      <c r="F24" t="inlineStr"/>
+      <c r="G24" t="inlineStr"/>
       <c r="H24" t="inlineStr">
         <is>
-          <t>Təsviri, dekorativ-tətbiqi sənətlər və heraldika</t>
+          <t>Musiqi folkloru</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
-          <t>Aparıcı elmi işçi</t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
           <t>Memarlıq və İncəsənət İnstitutu</t>
         </is>
       </c>
       <c r="M24" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
-          <t>https://scholar.google.com/citations?user=_zQxB8QAAAAJ&amp;amp;hl=en</t>
+          <t>https://scholar.google.com/citations?user=N8PtgosAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O24" s="2" t="n">
-        <v>529</v>
+        <v>534</v>
       </c>
       <c r="P24" s="2" t="n">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="Q24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U24" t="inlineStr">
         <is>
-          <t>2026-06-04T03:35:36.865914</t>
+          <t>2026-08-18T11:26:08.578008</t>
         </is>
       </c>
       <c r="V24" s="2" t="n">
         <v>2</v>
       </c>
       <c r="W24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X24" s="2" t="n">
-        <v>81</v>
+        <v>22</v>
       </c>
       <c r="Y24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z24" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA24" s="2" t="n">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="AB24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC24" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="AD24" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE24" s="2" t="n">
+        <v>22</v>
+      </c>
+      <c r="AF24" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AG24" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="AH24" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AI24" s="2" t="n">
         <v>2</v>
-      </c>
-[...16 lines deleted...]
-        <v>0</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="n">
-        <v>1404</v>
+        <v>1409</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Gülarə</t>
+          <t>Səkinə</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>Xasay qızı</t>
+          <t>Fərzəli qızı</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>Vəzirova</t>
+          <t>Qasımova</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>sənətşünaslıq üzrə fəlsəfə doktoru</t>
-[...5 lines deleted...]
-      </c>
+          <t>filologiya üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="F25" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
+      <c r="G25" t="inlineStr"/>
       <c r="H25" t="inlineStr">
         <is>
-          <t>Musıqı tarixı və nəzəriyyəsı</t>
+          <t>İncəsənətin qarşılıqlı əlaqələri</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
-          <t>Böyük elmi işçi</t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
           <t>Memarlıq və İncəsənət İnstitutu</t>
         </is>
       </c>
       <c r="M25" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
-          <t>https://scholar.google.com/citations?user=cC-L1gUAAAAJ&amp;amp;hl=en</t>
+          <t>https://scholar.google.com/citations?user=otLAzbQAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O25" s="2" t="n">
-        <v>530</v>
+        <v>535</v>
       </c>
       <c r="P25" s="2" t="n">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="Q25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U25" t="inlineStr">
         <is>
-          <t>2026-06-04T03:35:36.865914</t>
+          <t>2026-08-18T11:26:08.578008</t>
         </is>
       </c>
       <c r="V25" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="W25" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="X25" s="2" t="n">
+        <v>27</v>
+      </c>
+      <c r="Y25" s="2" t="n">
         <v>2</v>
       </c>
-      <c r="W25" s="2" t="n">
-[...7 lines deleted...]
-      </c>
       <c r="Z25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA25" s="2" t="n">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="AB25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC25" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="AD25" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE25" s="2" t="n">
+        <v>27</v>
+      </c>
+      <c r="AF25" s="2" t="n">
         <v>2</v>
-      </c>
-[...7 lines deleted...]
-        <v>0</v>
       </c>
       <c r="AG25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI25" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="n">
-        <v>1405</v>
+        <v>1410</v>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Xəzər</t>
+          <t>Ramil</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>Atif oğlu</t>
+          <t>Afiq oğlu</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>Zeynalov</t>
+          <t>Quliyev</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t>sənətşünaslıq üzrə fəlsəfə doktoru</t>
         </is>
       </c>
-      <c r="F26" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="F26" t="inlineStr"/>
+      <c r="G26" t="inlineStr"/>
       <c r="H26" t="inlineStr">
         <is>
-          <t>Müdriyyət</t>
+          <t>Kulturologiya və incəsənətin nəzəriyyəsi</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
-          <t>E.i.ü.direktor müavini</t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J26" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
           <t>Memarlıq və İncəsənət İnstitutu</t>
         </is>
       </c>
       <c r="M26" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
-          <t>https://scholar.google.com/citations?user=-62_r3kAAAAJ&amp;amp;hl=en</t>
+          <t>https://scholar.google.com/citations?user=THiWsLAAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O26" s="2" t="n">
-        <v>531</v>
+        <v>536</v>
       </c>
       <c r="P26" s="2" t="n">
-        <v>5</v>
+        <v>17</v>
       </c>
       <c r="Q26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U26" t="inlineStr">
         <is>
-          <t>2026-06-04T03:35:36.865914</t>
+          <t>2026-08-18T11:26:08.578008</t>
         </is>
       </c>
       <c r="V26" s="2" t="n">
         <v>1</v>
       </c>
       <c r="W26" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="X26" s="2" t="n">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="Y26" s="2" t="n">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="Z26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA26" s="2" t="n">
-        <v>5</v>
+        <v>17</v>
       </c>
       <c r="AB26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC26" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AD26" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AE26" s="2" t="n">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="AF26" s="2" t="n">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="AG26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI26" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="n">
-        <v>1406</v>
+        <v>1411</v>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Rayihə</t>
+          <t>Aidə</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>Barxudar qızı</t>
+          <t>Adil qızı</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>Əmənzadə</t>
-[...4 lines deleted...]
-      <c r="G27" t="inlineStr"/>
+          <t>Sadıqova</t>
+        </is>
+      </c>
+      <c r="E27" t="inlineStr">
+        <is>
+          <t>sənətşünaslıq üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="F27" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
+      <c r="G27" s="3" t="n">
+        <v>24641</v>
+      </c>
       <c r="H27" t="inlineStr">
         <is>
-          <t>Memarlıq tarixi və nəzəriyyəsi</t>
+          <t>Təsviri, dekorativ-tətbiqi sənətlər və heraldika</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J27" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
           <t>Memarlıq və İncəsənət İnstitutu</t>
         </is>
       </c>
       <c r="M27" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
-          <t>https://scholar.google.com/citations?user=E7-CEAEAAAAJ&amp;amp;hl=en</t>
+          <t>https://scholar.google.com/citations?user=CedCQVYAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O27" s="2" t="n">
-        <v>532</v>
+        <v>537</v>
       </c>
       <c r="P27" s="2" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="Q27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U27" t="inlineStr">
         <is>
-          <t>2026-06-04T03:35:36.865914</t>
+          <t>2026-08-18T11:26:08.578008</t>
         </is>
       </c>
       <c r="V27" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X27" s="2" t="n">
-        <v>189</v>
+        <v>40</v>
       </c>
       <c r="Y27" s="2" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="Z27" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA27" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB27" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC27" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AD27" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE27" s="2" t="n">
+        <v>40</v>
+      </c>
+      <c r="AF27" s="2" t="n">
         <v>2</v>
       </c>
-      <c r="AA27" s="2" t="n">
-[...16 lines deleted...]
-      </c>
       <c r="AG27" s="2" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AH27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI27" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="n">
-        <v>1407</v>
+        <v>1412</v>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Roza</t>
+          <t>Iradə</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>Təvəkkül qızı</t>
+          <t>Tofıq qızı</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>Əlizadə</t>
-[...4 lines deleted...]
-      <c r="G28" t="inlineStr"/>
+          <t>Köçərli</t>
+        </is>
+      </c>
+      <c r="E28" t="inlineStr">
+        <is>
+          <t>sənətşünaslıq üzrə elmlər doktoru</t>
+        </is>
+      </c>
+      <c r="F28" t="inlineStr">
+        <is>
+          <t>Professor</t>
+        </is>
+      </c>
+      <c r="G28" s="3" t="n">
+        <v>20709</v>
+      </c>
       <c r="H28" t="inlineStr">
         <is>
-          <t>Şəhərsalma</t>
+          <t>Musiqi folkloru</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
-          <t>Elmi işçi</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J28" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
           <t>Memarlıq və İncəsənət İnstitutu</t>
         </is>
       </c>
       <c r="M28" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
-          <t>https://scholar.google.com/citations?user=xqlLtDUAAAAJ&amp;amp;hl=en</t>
+          <t>https://scholar.google.com/citations?user=qyLanMsAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O28" s="2" t="n">
-        <v>533</v>
+        <v>538</v>
       </c>
       <c r="P28" s="2" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="Q28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U28" t="inlineStr">
         <is>
-          <t>2026-06-04T03:35:36.865914</t>
+          <t>2026-08-18T11:26:08.578008</t>
         </is>
       </c>
       <c r="V28" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X28" s="2" t="n">
-        <v>17</v>
+        <v>64</v>
       </c>
       <c r="Y28" s="2" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="Z28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA28" s="2" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AB28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC28" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AD28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE28" s="2" t="n">
-        <v>17</v>
+        <v>64</v>
       </c>
       <c r="AF28" s="2" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AG28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI28" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="n">
-        <v>1408</v>
+        <v>1413</v>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Fəridə</t>
+          <t>Rizvan</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>Arazbəy qızı</t>
+          <t>Sarı oğlu</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>Mirişova</t>
-[...4 lines deleted...]
-      <c r="G29" t="inlineStr"/>
+          <t>Babaşov</t>
+        </is>
+      </c>
+      <c r="E29" t="inlineStr">
+        <is>
+          <t>memarlıq üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="F29" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
+      <c r="G29" s="3" t="n">
+        <v>20464</v>
+      </c>
       <c r="H29" t="inlineStr">
         <is>
-          <t>Musiqi folkloru</t>
+          <t>Memarlıq tarixi və nəzəriyyəsi</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
-          <t>Elmi işçi</t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J29" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K29" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
           <t>Memarlıq və İncəsənət İnstitutu</t>
         </is>
       </c>
       <c r="M29" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
-          <t>https://scholar.google.com/citations?user=N8PtgosAAAAJ&amp;amp;hl=en</t>
+          <t>https://scholar.google.com/citations?user=l3HvLVsAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O29" s="2" t="n">
-        <v>534</v>
+        <v>539</v>
       </c>
       <c r="P29" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U29" t="inlineStr">
         <is>
-          <t>2026-06-04T03:35:36.865914</t>
+          <t>2026-08-18T11:26:08.578008</t>
         </is>
       </c>
       <c r="V29" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X29" s="2" t="n">
-        <v>22</v>
+        <v>61</v>
       </c>
       <c r="Y29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA29" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AB29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC29" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AD29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE29" s="2" t="n">
-        <v>22</v>
+        <v>61</v>
       </c>
       <c r="AF29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI29" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="n">
-        <v>1409</v>
+        <v>1414</v>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Səkinə</t>
+          <t>Sevinc</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>Fərzəli qızı</t>
+          <t>Mahmudəli qızı</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>Qasımova</t>
+          <t>Tangudur</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>filologiya üzrə fəlsəfə doktoru</t>
+          <t>memarlıq üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
-      <c r="G30" t="inlineStr"/>
+      <c r="G30" s="3" t="n">
+        <v>25105</v>
+      </c>
       <c r="H30" t="inlineStr">
         <is>
-          <t>İncəsənətin qarşılıqlı əlaqələri</t>
+          <t>Memarlıq tarixi və nəzəriyyəsi</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
-          <t>Aparıcı elmi işçi</t>
+          <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="J30" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
           <t>Memarlıq və İncəsənət İnstitutu</t>
         </is>
       </c>
       <c r="M30" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
-          <t>https://scholar.google.com/citations?user=otLAzbQAAAAJ&amp;amp;hl=en</t>
+          <t>https://scholar.google.com/citations?user=gztAMOAAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O30" s="2" t="n">
-        <v>535</v>
+        <v>540</v>
       </c>
       <c r="P30" s="2" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="Q30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U30" t="inlineStr">
         <is>
-          <t>2026-06-04T03:35:36.865914</t>
+          <t>2026-08-18T11:26:08.578008</t>
         </is>
       </c>
       <c r="V30" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X30" s="2" t="n">
-        <v>25</v>
+        <v>66</v>
       </c>
       <c r="Y30" s="2" t="n">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="Z30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA30" s="2" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AB30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC30" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AD30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE30" s="2" t="n">
-        <v>25</v>
+        <v>66</v>
       </c>
       <c r="AF30" s="2" t="n">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="AG30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI30" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="n">
-        <v>1410</v>
+        <v>1415</v>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Ramil</t>
+          <t>Nigar</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>Afiq oğlu</t>
+          <t>Şamil qızı</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>Quliyev</t>
+          <t>Fətullayeva</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>sənətşünaslıq üzrə fəlsəfə doktoru</t>
-[...3 lines deleted...]
-      <c r="G31" t="inlineStr"/>
+          <t>memarlıq üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="F31" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
+      <c r="G31" s="3" t="n">
+        <v>25347</v>
+      </c>
       <c r="H31" t="inlineStr">
         <is>
-          <t>Kulturologiya və incəsənətin nəzəriyyəsi</t>
+          <t>Memarlıq tarixi və nəzəriyyəsi</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
-          <t>Aparıcı elmi işçi</t>
+          <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="J31" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K31" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
           <t>Memarlıq və İncəsənət İnstitutu</t>
         </is>
       </c>
       <c r="M31" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
-          <t>https://scholar.google.com/citations?user=THiWsLAAAAAJ&amp;amp;hl=en</t>
+          <t>https://scholar.google.com/citations?user=dO_SoiAAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O31" s="2" t="n">
-        <v>536</v>
+        <v>541</v>
       </c>
       <c r="P31" s="2" t="n">
-        <v>17</v>
+        <v>0</v>
       </c>
       <c r="Q31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U31" t="inlineStr">
         <is>
-          <t>2026-06-04T03:35:36.865914</t>
+          <t>2026-08-18T11:26:08.578008</t>
         </is>
       </c>
       <c r="V31" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W31" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="X31" s="2" t="n">
-        <v>51</v>
+        <v>15</v>
       </c>
       <c r="Y31" s="2" t="n">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="Z31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA31" s="2" t="n">
-        <v>17</v>
+        <v>0</v>
       </c>
       <c r="AB31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC31" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AD31" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AE31" s="2" t="n">
-        <v>51</v>
+        <v>15</v>
       </c>
       <c r="AF31" s="2" t="n">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="AG31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI31" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="n">
-        <v>1411</v>
+        <v>1416</v>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Aidə</t>
+          <t>Leyla</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>Adil qızı</t>
+          <t>Mirlətif qızı</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>Sadıqova</t>
+          <t>Məmmədkərimova</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>sənətşünaslıq üzrə fəlsəfə doktoru</t>
         </is>
       </c>
-      <c r="F32" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="F32" t="inlineStr"/>
+      <c r="G32" t="inlineStr"/>
       <c r="H32" t="inlineStr">
         <is>
-          <t>Təsviri, dekorativ-tətbiqi sənətlər və heraldika</t>
+          <t>Memarlıq tarixi və nəzəriyyəsi</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
-          <t>Şöbə müdiri</t>
+          <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="J32" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
           <t>Memarlıq və İncəsənət İnstitutu</t>
         </is>
       </c>
       <c r="M32" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
-          <t>https://scholar.google.com/citations?user=CedCQVYAAAAJ&amp;amp;hl=en</t>
+          <t>https://scholar.google.com/citations?user=3UddglYAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O32" s="2" t="n">
-        <v>537</v>
+        <v>542</v>
       </c>
       <c r="P32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U32" t="inlineStr">
         <is>
-          <t>2026-06-04T03:35:36.865914</t>
+          <t>2026-08-18T11:26:08.578008</t>
         </is>
       </c>
       <c r="V32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X32" s="2" t="n">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="Y32" s="2" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="Z32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE32" s="2" t="n">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="AF32" s="2" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="AG32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI32" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="n">
-        <v>1412</v>
+        <v>1417</v>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Iradə</t>
+          <t>Nailə</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>Tofıq qızı</t>
+          <t>Qalib qızı</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>Köçərli</t>
-[...11 lines deleted...]
-      </c>
+          <t>İsmayılova</t>
+        </is>
+      </c>
+      <c r="E33" t="inlineStr"/>
+      <c r="F33" t="inlineStr"/>
       <c r="G33" s="3" t="n">
-        <v>20709</v>
+        <v>28313</v>
       </c>
       <c r="H33" t="inlineStr">
         <is>
-          <t>Musiqi folkloru</t>
+          <t>Memarlıq tarixi və nəzəriyyəsi</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
-          <t>Şöbə müdiri</t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="J33" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K33" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L33" t="inlineStr">
         <is>
           <t>Memarlıq və İncəsənət İnstitutu</t>
         </is>
       </c>
       <c r="M33" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N33" t="inlineStr">
         <is>
-          <t>https://scholar.google.com/citations?user=qyLanMsAAAAJ&amp;amp;hl=en</t>
+          <t>https://scholar.google.com/citations?user=d5-UXwgAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O33" s="2" t="n">
-        <v>538</v>
+        <v>543</v>
       </c>
       <c r="P33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U33" t="inlineStr">
         <is>
-          <t>2026-06-04T03:35:36.865914</t>
+          <t>2026-08-18T11:26:08.578008</t>
         </is>
       </c>
       <c r="V33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X33" s="2" t="n">
-        <v>64</v>
+        <v>12</v>
       </c>
       <c r="Y33" s="2" t="n">
         <v>3</v>
       </c>
       <c r="Z33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE33" s="2" t="n">
-        <v>64</v>
+        <v>12</v>
       </c>
       <c r="AF33" s="2" t="n">
         <v>3</v>
       </c>
       <c r="AG33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI33" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="n">
-        <v>1413</v>
+        <v>1418</v>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Rizvan</t>
+          <t>Aysel</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>Sarı oğlu</t>
+          <t>Afiq qızı</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>Babaşov</t>
+          <t>Talıbova</t>
         </is>
       </c>
       <c r="E34" t="inlineStr"/>
-      <c r="F34" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F34" t="inlineStr"/>
       <c r="G34" s="3" t="n">
-        <v>20464</v>
+        <v>26658</v>
       </c>
       <c r="H34" t="inlineStr">
         <is>
           <t>Memarlıq tarixi və nəzəriyyəsi</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
-          <t>Aparıcı elmi işçi</t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="J34" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L34" t="inlineStr">
         <is>
           <t>Memarlıq və İncəsənət İnstitutu</t>
         </is>
       </c>
       <c r="M34" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N34" t="inlineStr">
         <is>
-          <t>https://scholar.google.com/citations?user=l3HvLVsAAAAJ&amp;amp;hl=en</t>
+          <t>https://scholar.google.com/citations?user=92TmZlcAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O34" s="2" t="n">
-        <v>539</v>
+        <v>544</v>
       </c>
       <c r="P34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U34" t="inlineStr">
         <is>
-          <t>2026-06-04T03:35:36.865914</t>
+          <t>2026-08-18T11:26:08.578008</t>
         </is>
       </c>
       <c r="V34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X34" s="2" t="n">
-        <v>61</v>
+        <v>18</v>
       </c>
       <c r="Y34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE34" s="2" t="n">
-        <v>61</v>
+        <v>18</v>
       </c>
       <c r="AF34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI34" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="n">
-        <v>1414</v>
+        <v>1419</v>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Sevinc</t>
+          <t>Oksana</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>Mahmudəli qızı</t>
+          <t>Ələkbər qızı</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>Tangudur</t>
+          <t>Məmmədova</t>
         </is>
       </c>
       <c r="E35" t="inlineStr"/>
-      <c r="F35" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F35" t="inlineStr"/>
       <c r="G35" s="3" t="n">
-        <v>25105</v>
+        <v>32304</v>
       </c>
       <c r="H35" t="inlineStr">
         <is>
           <t>Memarlıq tarixi və nəzəriyyəsi</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
-          <t>Böyük elmi işçi</t>
+          <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="J35" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L35" t="inlineStr">
         <is>
           <t>Memarlıq və İncəsənət İnstitutu</t>
         </is>
       </c>
       <c r="M35" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N35" t="inlineStr">
         <is>
-          <t>https://scholar.google.com/citations?user=gztAMOAAAAAJ&amp;amp;hl=en</t>
+          <t>https://scholar.google.com/citations?user=Nu_aAGEAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O35" s="2" t="n">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="P35" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Q35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U35" t="inlineStr">
         <is>
-          <t>2026-06-04T03:35:36.865914</t>
+          <t>2026-08-18T11:26:08.578008</t>
         </is>
       </c>
       <c r="V35" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="W35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X35" s="2" t="n">
-        <v>66</v>
+        <v>11</v>
       </c>
       <c r="Y35" s="2" t="n">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="Z35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA35" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AB35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC35" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE35" s="2" t="n">
-        <v>66</v>
+        <v>11</v>
       </c>
       <c r="AF35" s="2" t="n">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="AG35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI35" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="n">
-        <v>1415</v>
+        <v>1421</v>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Nigar</t>
+          <t>Zərnaz</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>Şamil qızı</t>
+          <t>Abdulbar qızı</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>Fətullayeva</t>
+          <t>Imanzadə</t>
         </is>
       </c>
       <c r="E36" t="inlineStr"/>
-      <c r="F36" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F36" t="inlineStr"/>
       <c r="G36" s="3" t="n">
-        <v>25347</v>
+        <v>19665</v>
       </c>
       <c r="H36" t="inlineStr">
         <is>
-          <t>Memarlıq tarixi və nəzəriyyəsi</t>
+          <t>Memarlıq abidələrinin qorunması və bərpa problemləri</t>
         </is>
       </c>
       <c r="I36" t="inlineStr">
         <is>
-          <t>Böyük elmi işçi</t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="J36" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K36" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L36" t="inlineStr">
         <is>
           <t>Memarlıq və İncəsənət İnstitutu</t>
         </is>
       </c>
       <c r="M36" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N36" t="inlineStr">
         <is>
-          <t>https://scholar.google.com/citations?user=dO_SoiAAAAAJ&amp;amp;hl=en</t>
-[...4 lines deleted...]
-      </c>
+          <t>https://scholar.google.com/citations?user=bjNJB-kAAAAJ&amp;amp;hl=en</t>
+        </is>
+      </c>
+      <c r="O36" t="inlineStr"/>
       <c r="P36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T36" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="U36" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="U36" t="inlineStr"/>
       <c r="V36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X36" s="2" t="n">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="Y36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE36" s="2" t="n">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="AF36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI36" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="n">
-        <v>1416</v>
+        <v>1422</v>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Leyla</t>
+          <t>Elçin</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>Mirlətif qızı</t>
+          <t>Nəriman oğlu</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>Məmmədkərimova</t>
-[...6 lines deleted...]
-      </c>
+          <t>Əliyev</t>
+        </is>
+      </c>
+      <c r="E37" t="inlineStr"/>
       <c r="F37" t="inlineStr"/>
-      <c r="G37" t="inlineStr"/>
+      <c r="G37" s="3" t="n">
+        <v>25434</v>
+      </c>
       <c r="H37" t="inlineStr">
         <is>
-          <t>Memarlıq tarixi və nəzəriyyəsi</t>
+          <t>Memarlıq abidələrinin qorunması və bərpa problemləri</t>
         </is>
       </c>
       <c r="I37" t="inlineStr">
         <is>
-          <t>Böyük elmi işçi</t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="J37" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K37" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L37" t="inlineStr">
         <is>
           <t>Memarlıq və İncəsənət İnstitutu</t>
         </is>
       </c>
       <c r="M37" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N37" t="inlineStr">
         <is>
-          <t>https://scholar.google.com/citations?user=3UddglYAAAAJ&amp;amp;hl=en</t>
-[...4 lines deleted...]
-      </c>
+          <t>https://scholar.google.com/citations?user=-rEXCN4AAAAJ&amp;amp;hl=en</t>
+        </is>
+      </c>
+      <c r="O37" t="inlineStr"/>
       <c r="P37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T37" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="U37" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="U37" t="inlineStr"/>
       <c r="V37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X37" s="2" t="n">
-        <v>36</v>
+        <v>0</v>
       </c>
       <c r="Y37" s="2" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="Z37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE37" s="2" t="n">
-        <v>36</v>
+        <v>0</v>
       </c>
       <c r="AF37" s="2" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="AG37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI37" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="n">
-        <v>1417</v>
+        <v>1423</v>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Nailə</t>
+          <t>Tamaşa</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>Qalib qızı</t>
+          <t>Hidayət qızı</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>İsmayılova</t>
+          <t>Isayeva</t>
         </is>
       </c>
       <c r="E38" t="inlineStr"/>
       <c r="F38" t="inlineStr"/>
       <c r="G38" s="3" t="n">
-        <v>28313</v>
+        <v>22421</v>
       </c>
       <c r="H38" t="inlineStr">
         <is>
-          <t>Memarlıq tarixi və nəzəriyyəsi</t>
+          <t>Memarlıq abidələrinin qorunması və bərpa problemləri</t>
         </is>
       </c>
       <c r="I38" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="J38" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K38" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L38" t="inlineStr">
         <is>
           <t>Memarlıq və İncəsənət İnstitutu</t>
         </is>
       </c>
       <c r="M38" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N38" t="inlineStr">
         <is>
-          <t>https://scholar.google.com/citations?user=d5-UXwgAAAAJ&amp;amp;hl=en</t>
-[...4 lines deleted...]
-      </c>
+          <t>https://scholar.google.com/citations?user=k3e85F8AAAAJ&amp;amp;hl=en</t>
+        </is>
+      </c>
+      <c r="O38" t="inlineStr"/>
       <c r="P38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T38" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="U38" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="U38" t="inlineStr"/>
       <c r="V38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X38" s="2" t="n">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="Y38" s="2" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="Z38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE38" s="2" t="n">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="AF38" s="2" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="AG38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI38" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="n">
-        <v>1418</v>
+        <v>1424</v>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Aysel</t>
+          <t>Nigar</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>Afiq qızı</t>
+          <t>Rəhim qızı</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>Talıbova</t>
+          <t>Ramazanova</t>
         </is>
       </c>
       <c r="E39" t="inlineStr"/>
       <c r="F39" t="inlineStr"/>
       <c r="G39" s="3" t="n">
-        <v>26658</v>
+        <v>34478</v>
       </c>
       <c r="H39" t="inlineStr">
         <is>
-          <t>Memarlıq tarixi və nəzəriyyəsi</t>
+          <t>Memarlıq abidələrinin qorunması və bərpa problemləri</t>
         </is>
       </c>
       <c r="I39" t="inlineStr">
         <is>
-          <t>Elmi işçi</t>
+          <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="J39" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K39" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L39" t="inlineStr">
         <is>
           <t>Memarlıq və İncəsənət İnstitutu</t>
         </is>
       </c>
       <c r="M39" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N39" t="inlineStr">
         <is>
-          <t>https://scholar.google.com/citations?user=92TmZlcAAAAJ&amp;amp;hl=en</t>
+          <t>https://scholar.google.com/citations?user=Dj_G4R0AAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O39" s="2" t="n">
-        <v>544</v>
+        <v>550</v>
       </c>
       <c r="P39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U39" t="inlineStr">
         <is>
-          <t>2026-06-04T03:35:36.865914</t>
+          <t>2026-08-18T11:26:08.578008</t>
         </is>
       </c>
       <c r="V39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X39" s="2" t="n">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="Y39" s="2" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="Z39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE39" s="2" t="n">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="AF39" s="2" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="AG39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI39" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="n">
-        <v>1419</v>
+        <v>1426</v>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Oksana</t>
+          <t>Salina</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>Ələkbər qızı</t>
+          <t>Raviddinovna</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>Məmmədova</t>
+          <t>Aslanxanova</t>
         </is>
       </c>
       <c r="E40" t="inlineStr"/>
       <c r="F40" t="inlineStr"/>
       <c r="G40" s="3" t="n">
-        <v>32304</v>
+        <v>34550</v>
       </c>
       <c r="H40" t="inlineStr">
         <is>
-          <t>Memarlıq tarixi və nəzəriyyəsi</t>
+          <t>Memarlıq abidələrinin qorunması və bərpa problemləri</t>
         </is>
       </c>
       <c r="I40" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="J40" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K40" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L40" t="inlineStr">
         <is>
           <t>Memarlıq və İncəsənət İnstitutu</t>
         </is>
       </c>
       <c r="M40" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N40" t="inlineStr">
         <is>
-          <t>https://scholar.google.com/citations?user=Nu_aAGEAAAAJ&amp;amp;hl=en</t>
+          <t>https://scholar.google.com/citations?user=CCPs_SwAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O40" s="2" t="n">
-        <v>545</v>
+        <v>552</v>
       </c>
       <c r="P40" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U40" t="inlineStr">
         <is>
-          <t>2026-06-04T03:35:36.865914</t>
+          <t>2026-08-18T11:26:08.578008</t>
         </is>
       </c>
       <c r="V40" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X40" s="2" t="n">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="Y40" s="2" t="n">
         <v>3</v>
       </c>
       <c r="Z40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA40" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AB40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC40" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AD40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE40" s="2" t="n">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="AF40" s="2" t="n">
         <v>3</v>
       </c>
       <c r="AG40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI40" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="n">
-        <v>1420</v>
+        <v>1427</v>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Şənər</t>
+          <t>Elşad</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>Niyazi oğlu</t>
+          <t>Ələsgər oğlu</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>Rzayev</t>
-[...4 lines deleted...]
-      <c r="G41" t="inlineStr"/>
+          <t>Hüseynov</t>
+        </is>
+      </c>
+      <c r="E41" t="inlineStr">
+        <is>
+          <t>iqtisad elmləri üzsrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="F41" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
+      <c r="G41" s="3" t="n">
+        <v>22314</v>
+      </c>
       <c r="H41" t="inlineStr">
         <is>
-          <t>Memarlıq abidələrinin qorunması və bərpa problemləri</t>
+          <t>Şəhərsalma</t>
         </is>
       </c>
       <c r="I41" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J41" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K41" t="inlineStr">
         <is>
-          <t>former</t>
+          <t>current</t>
         </is>
       </c>
       <c r="L41" t="inlineStr">
         <is>
           <t>Memarlıq və İncəsənət İnstitutu</t>
         </is>
       </c>
       <c r="M41" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N41" t="inlineStr">
         <is>
-          <t>https://scholar.google.com/citations?user=afsOPoAAAAAJ&amp;amp;hl=en</t>
-[...4 lines deleted...]
-      </c>
+          <t>https://scholar.google.com/citations?user=6_bIjcMAAAAJ&amp;amp;hl=en</t>
+        </is>
+      </c>
+      <c r="O41" t="inlineStr"/>
       <c r="P41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T41" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="U41" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="U41" t="inlineStr"/>
       <c r="V41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X41" s="2" t="n">
-        <v>64</v>
+        <v>0</v>
       </c>
       <c r="Y41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE41" s="2" t="n">
-        <v>64</v>
+        <v>0</v>
       </c>
       <c r="AF41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI41" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="n">
-        <v>1421</v>
+        <v>1428</v>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Zərnaz</t>
+          <t>Elçin</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>Abdulbar qızı</t>
+          <t>Firdovsi oğlu</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>Imanzadə</t>
-[...2 lines deleted...]
-      <c r="E42" t="inlineStr"/>
+          <t>Əliyev</t>
+        </is>
+      </c>
+      <c r="E42" t="inlineStr">
+        <is>
+          <t>sənətşünaslıq üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
       <c r="F42" t="inlineStr"/>
       <c r="G42" s="3" t="n">
-        <v>19665</v>
+        <v>22316</v>
       </c>
       <c r="H42" t="inlineStr">
         <is>
-          <t>Memarlıq abidələrinin qorunması və bərpa problemləri</t>
+          <t>Şəhərsalma</t>
         </is>
       </c>
       <c r="I42" t="inlineStr">
         <is>
-          <t>Elmi işçi</t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J42" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K42" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L42" t="inlineStr">
         <is>
           <t>Memarlıq və İncəsənət İnstitutu</t>
         </is>
       </c>
       <c r="M42" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N42" t="inlineStr">
         <is>
-          <t>https://scholar.google.com/citations?user=bjNJB-kAAAAJ&amp;amp;hl=en</t>
+          <t>https://scholar.google.com/citations?user=m0CupMIAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O42" t="inlineStr"/>
       <c r="P42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U42" t="inlineStr"/>
       <c r="V42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W42" s="2" t="n">
         <v>0</v>
       </c>
@@ -5962,105 +5944,105 @@
       </c>
       <c r="AC42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI42" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="n">
-        <v>1422</v>
+        <v>1429</v>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Elçin</t>
+          <t>Gülnar</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>Nəriman oğlu</t>
+          <t>Hüseyn qızı</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>Əliyev</t>
+          <t>Məmmədsadıqova</t>
         </is>
       </c>
       <c r="E43" t="inlineStr"/>
       <c r="F43" t="inlineStr"/>
       <c r="G43" s="3" t="n">
-        <v>25434</v>
+        <v>31097</v>
       </c>
       <c r="H43" t="inlineStr">
         <is>
-          <t>Memarlıq abidələrinin qorunması və bərpa problemləri</t>
+          <t>Şəhərsalma</t>
         </is>
       </c>
       <c r="I43" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="J43" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K43" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L43" t="inlineStr">
         <is>
           <t>Memarlıq və İncəsənət İnstitutu</t>
         </is>
       </c>
       <c r="M43" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N43" t="inlineStr">
         <is>
-          <t>https://scholar.google.com/citations?user=-rEXCN4AAAAJ&amp;amp;hl=en</t>
+          <t>https://scholar.google.com/citations?user=eDOenksAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O43" t="inlineStr"/>
       <c r="P43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U43" t="inlineStr"/>
       <c r="V43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W43" s="2" t="n">
         <v>0</v>
       </c>
@@ -6081,847 +6063,891 @@
       </c>
       <c r="AC43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI43" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="n">
-        <v>1423</v>
+        <v>1431</v>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Tamaşa</t>
+          <t>Fəridə</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>Hidayət qızı</t>
+          <t>İbrahim qızı</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>Isayeva</t>
-[...3 lines deleted...]
-      <c r="F44" t="inlineStr"/>
+          <t>Quliyeva</t>
+        </is>
+      </c>
+      <c r="E44" t="inlineStr">
+        <is>
+          <t>sənətşünaslıq üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="F44" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="G44" s="3" t="n">
-        <v>22421</v>
+        <v>24423</v>
       </c>
       <c r="H44" t="inlineStr">
         <is>
-          <t>Memarlıq abidələrinin qorunması və bərpa problemləri</t>
+          <t>Təsviri, dekorativ-tətbiqi sənətlər və heraldika</t>
         </is>
       </c>
       <c r="I44" t="inlineStr">
         <is>
-          <t>Elmi işçi</t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J44" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K44" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L44" t="inlineStr">
         <is>
           <t>Memarlıq və İncəsənət İnstitutu</t>
         </is>
       </c>
       <c r="M44" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N44" t="inlineStr">
         <is>
-          <t>https://scholar.google.com/citations?user=k3e85F8AAAAJ&amp;amp;hl=en</t>
-[...2 lines deleted...]
-      <c r="O44" t="inlineStr"/>
+          <t>https://scholar.google.com/citations?user=9YOoBTEAAAAJ&amp;amp;hl=en</t>
+        </is>
+      </c>
+      <c r="O44" s="2" t="n">
+        <v>557</v>
+      </c>
       <c r="P44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T44" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="U44" t="inlineStr"/>
+      <c r="U44" t="inlineStr">
+        <is>
+          <t>2026-08-18T11:26:08.578008</t>
+        </is>
+      </c>
       <c r="V44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X44" s="2" t="n">
-        <v>0</v>
+        <v>83</v>
       </c>
       <c r="Y44" s="2" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="Z44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE44" s="2" t="n">
-        <v>0</v>
+        <v>83</v>
       </c>
       <c r="AF44" s="2" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="AG44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI44" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="2" t="n">
-        <v>1424</v>
+        <v>1432</v>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Nigar</t>
+          <t>Səyyad</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>Rəhim qızı</t>
+          <t>İbrahim oğlu</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>Ramazanova</t>
-[...3 lines deleted...]
-      <c r="F45" t="inlineStr"/>
+          <t>Bayramov</t>
+        </is>
+      </c>
+      <c r="E45" t="inlineStr">
+        <is>
+          <t>sənətşünaslıq üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="F45" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="G45" s="3" t="n">
-        <v>34478</v>
+        <v>19712</v>
       </c>
       <c r="H45" t="inlineStr">
         <is>
-          <t>Memarlıq abidələrinin qorunması və bərpa problemləri</t>
+          <t>Təsviri, dekorativ-tətbiqi sənətlər və heraldika</t>
         </is>
       </c>
       <c r="I45" t="inlineStr">
         <is>
-          <t>Kiçik elmi işçi</t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J45" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K45" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L45" t="inlineStr">
         <is>
           <t>Memarlıq və İncəsənət İnstitutu</t>
         </is>
       </c>
       <c r="M45" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N45" t="inlineStr">
         <is>
-          <t>https://scholar.google.com/citations?user=Dj_G4R0AAAAJ&amp;amp;hl=en</t>
+          <t>https://scholar.google.com/citations?user=wkTuE6oAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O45" s="2" t="n">
-        <v>550</v>
+        <v>558</v>
       </c>
       <c r="P45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U45" t="inlineStr">
         <is>
-          <t>2026-06-04T03:35:36.865914</t>
+          <t>2026-08-18T11:26:08.578008</t>
         </is>
       </c>
       <c r="V45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X45" s="2" t="n">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="Y45" s="2" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="Z45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE45" s="2" t="n">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="AF45" s="2" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AG45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI45" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="2" t="n">
-        <v>1425</v>
+        <v>1434</v>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Lalə</t>
+          <t>Pərvanə</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>Eldar qızı</t>
+          <t>Əli qızı</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>Məmmədova</t>
-[...2 lines deleted...]
-      <c r="E46" t="inlineStr"/>
+          <t>Əliyeva</t>
+        </is>
+      </c>
+      <c r="E46" t="inlineStr">
+        <is>
+          <t>sənətşünaslıq üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
       <c r="F46" t="inlineStr"/>
-      <c r="G46" t="inlineStr"/>
+      <c r="G46" s="3" t="n">
+        <v>30936</v>
+      </c>
       <c r="H46" t="inlineStr">
         <is>
-          <t>Memarlıq abidələrinin qorunması və bərpa problemləri</t>
+          <t>Təhsil şöbəsi</t>
         </is>
       </c>
       <c r="I46" t="inlineStr">
         <is>
-          <t>Kiçik elmi işçi</t>
+          <t>Şöbə rəhbəri</t>
         </is>
       </c>
       <c r="J46" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K46" t="inlineStr">
         <is>
-          <t>former</t>
+          <t>current</t>
         </is>
       </c>
       <c r="L46" t="inlineStr">
         <is>
           <t>Memarlıq və İncəsənət İnstitutu</t>
         </is>
       </c>
       <c r="M46" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N46" t="inlineStr">
         <is>
-          <t>https://scholar.google.com/citations?user=QYPz-ycAAAAJ&amp;amp;hl=en</t>
+          <t>https://scholar.google.com/citations?user=p3u_DVgAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O46" s="2" t="n">
-        <v>551</v>
+        <v>560</v>
       </c>
       <c r="P46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U46" t="inlineStr">
         <is>
-          <t>2024-09-01T12:55:28.504014</t>
+          <t>2026-08-18T11:26:08.578008</t>
         </is>
       </c>
       <c r="V46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X46" s="2" t="n">
-        <v>1</v>
+        <v>34</v>
       </c>
       <c r="Y46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE46" s="2" t="n">
-        <v>1</v>
+        <v>34</v>
       </c>
       <c r="AF46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI46" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="2" t="n">
-        <v>1426</v>
+        <v>1436</v>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Salina</t>
+          <t>Qorxmaz</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>Raviddinovna</t>
+          <t>Məmməd oğlu</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>Aslanxanova</t>
-[...3 lines deleted...]
-      <c r="F47" t="inlineStr"/>
+          <t>Əlilicanzadə</t>
+        </is>
+      </c>
+      <c r="E47" t="inlineStr">
+        <is>
+          <t>sənətşünaslıq üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="F47" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="G47" s="3" t="n">
-        <v>34550</v>
+        <v>21473</v>
       </c>
       <c r="H47" t="inlineStr">
         <is>
-          <t>Memarlıq abidələrinin qorunması və bərpa problemləri</t>
+          <t>Kulturologiya və incəsənətin nəzəriyyəsi</t>
         </is>
       </c>
       <c r="I47" t="inlineStr">
         <is>
-          <t>Kiçik elmi işçi</t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J47" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K47" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L47" t="inlineStr">
         <is>
           <t>Memarlıq və İncəsənət İnstitutu</t>
         </is>
       </c>
       <c r="M47" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N47" t="inlineStr">
         <is>
-          <t>https://scholar.google.com/citations?user=CCPs_SwAAAAJ&amp;amp;hl=en</t>
+          <t>https://scholar.google.com/citations?user=r3ysUToAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O47" s="2" t="n">
-        <v>552</v>
+        <v>562</v>
       </c>
       <c r="P47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U47" t="inlineStr">
         <is>
-          <t>2026-06-04T03:35:36.865914</t>
+          <t>2026-08-18T11:26:08.578008</t>
         </is>
       </c>
       <c r="V47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X47" s="2" t="n">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="Y47" s="2" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="Z47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE47" s="2" t="n">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="AF47" s="2" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="AG47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI47" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="2" t="n">
-        <v>1427</v>
+        <v>1437</v>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Elşad</t>
+          <t>Lamiyə</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>Ələsgər oğlu</t>
+          <t>Fərhad qızı</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>Hüseynov</t>
-[...11 lines deleted...]
-      </c>
+          <t>Əliyeva</t>
+        </is>
+      </c>
+      <c r="E48" t="inlineStr"/>
+      <c r="F48" t="inlineStr"/>
       <c r="G48" s="3" t="n">
-        <v>22314</v>
+        <v>30354</v>
       </c>
       <c r="H48" t="inlineStr">
         <is>
-          <t>Şəhərsalma</t>
+          <t>Kulturologiya və incəsənətin nəzəriyyəsi</t>
         </is>
       </c>
       <c r="I48" t="inlineStr">
         <is>
-          <t>Aparıcı elmi işçi</t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="J48" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K48" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L48" t="inlineStr">
         <is>
           <t>Memarlıq və İncəsənət İnstitutu</t>
         </is>
       </c>
       <c r="M48" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N48" t="inlineStr">
         <is>
-          <t>https://scholar.google.com/citations?user=6_bIjcMAAAAJ&amp;amp;hl=en</t>
-[...2 lines deleted...]
-      <c r="O48" t="inlineStr"/>
+          <t>https://scholar.google.com/citations?user=GuwucoYAAAAJ&amp;amp;hl=en</t>
+        </is>
+      </c>
+      <c r="O48" s="2" t="n">
+        <v>563</v>
+      </c>
       <c r="P48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T48" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="U48" t="inlineStr"/>
+      <c r="U48" t="inlineStr">
+        <is>
+          <t>2026-08-18T11:26:08.578008</t>
+        </is>
+      </c>
       <c r="V48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X48" s="2" t="n">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="Y48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE48" s="2" t="n">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="AF48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI48" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="2" t="n">
-        <v>1428</v>
+        <v>1440</v>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Elçin</t>
+          <t>Ülkər</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>Firdovsi oğlu</t>
+          <t>Kamal qızı</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>Əliyev</t>
+          <t>Talıbzadə</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
           <t>sənətşünaslıq üzrə fəlsəfə doktoru</t>
         </is>
       </c>
-      <c r="F49" t="inlineStr"/>
+      <c r="F49" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="G49" s="3" t="n">
-        <v>22316</v>
+        <v>32983</v>
       </c>
       <c r="H49" t="inlineStr">
         <is>
-          <t>Şəhərsalma</t>
+          <t>Musıqı tarixı və nəzəriyyəsı</t>
         </is>
       </c>
       <c r="I49" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J49" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K49" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L49" t="inlineStr">
         <is>
           <t>Memarlıq və İncəsənət İnstitutu</t>
         </is>
       </c>
       <c r="M49" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N49" t="inlineStr">
         <is>
-          <t>https://scholar.google.com/citations?user=m0CupMIAAAAJ&amp;amp;hl=en</t>
-[...2 lines deleted...]
-      <c r="O49" t="inlineStr"/>
+          <t>https://scholar.google.com/citations?user=OCd42M0AAAAJ&amp;amp;hl=en</t>
+        </is>
+      </c>
+      <c r="O49" s="2" t="n">
+        <v>566</v>
+      </c>
       <c r="P49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T49" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="U49" t="inlineStr"/>
+      <c r="U49" t="inlineStr">
+        <is>
+          <t>2026-08-18T11:26:08.578008</t>
+        </is>
+      </c>
       <c r="V49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X49" s="2" t="n">
-        <v>0</v>
+        <v>56</v>
       </c>
       <c r="Y49" s="2" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="Z49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE49" s="2" t="n">
-        <v>0</v>
+        <v>54</v>
       </c>
       <c r="AF49" s="2" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="AG49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH49" s="2" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="AI49" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="2" t="n">
-        <v>1429</v>
+        <v>1441</v>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Gülnar</t>
+          <t>Əminə</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>Hüseyn qızı</t>
+          <t>Miryusif qızı</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>Məmmədsadıqova</t>
+          <t>Məmmədova</t>
         </is>
       </c>
       <c r="E50" t="inlineStr"/>
       <c r="F50" t="inlineStr"/>
       <c r="G50" s="3" t="n">
-        <v>31097</v>
+        <v>32983</v>
       </c>
       <c r="H50" t="inlineStr">
         <is>
-          <t>Şəhərsalma</t>
+          <t>Musıqı tarixı və nəzəriyyəsı</t>
         </is>
       </c>
       <c r="I50" t="inlineStr">
         <is>
-          <t>Elmi işçi</t>
+          <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="J50" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K50" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L50" t="inlineStr">
         <is>
           <t>Memarlıq və İncəsənət İnstitutu</t>
         </is>
       </c>
       <c r="M50" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N50" t="inlineStr">
         <is>
-          <t>https://scholar.google.com/citations?user=eDOenksAAAAJ&amp;amp;hl=en</t>
+          <t>https://scholar.google.com/citations?user=B5gVi7gAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O50" t="inlineStr"/>
       <c r="P50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U50" t="inlineStr"/>
       <c r="V50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W50" s="2" t="n">
         <v>0</v>
       </c>
@@ -6942,4221 +6968,4318 @@
       </c>
       <c r="AC50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI50" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="2" t="n">
-        <v>1430</v>
+        <v>1442</v>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Leyla</t>
+          <t>Sitarə</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>Ələkbər qızı</t>
+          <t>Şücaət qızı</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>HəsənZadə</t>
+          <t>Piriyeva</t>
         </is>
       </c>
       <c r="E51" t="inlineStr"/>
       <c r="F51" t="inlineStr"/>
-      <c r="G51" t="inlineStr"/>
+      <c r="G51" s="3" t="n">
+        <v>31827</v>
+      </c>
       <c r="H51" t="inlineStr">
         <is>
-          <t>Şəhərsalma</t>
+          <t>Musıqı tarixı və nəzəriyyəsı</t>
         </is>
       </c>
       <c r="I51" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="J51" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K51" t="inlineStr">
         <is>
-          <t>former</t>
+          <t>current</t>
         </is>
       </c>
       <c r="L51" t="inlineStr">
         <is>
           <t>Memarlıq və İncəsənət İnstitutu</t>
         </is>
       </c>
       <c r="M51" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N51" t="inlineStr">
         <is>
-          <t>https://scholar.google.com/citations?user=hoGkUgUAAAAJ&amp;amp;hl=en</t>
-[...4 lines deleted...]
-      </c>
+          <t>https://scholar.google.com/citations?user=TngbFUQAAAAJ&amp;amp;hl=en</t>
+        </is>
+      </c>
+      <c r="O51" t="inlineStr"/>
       <c r="P51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T51" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="U51" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="U51" t="inlineStr"/>
       <c r="V51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X51" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Y51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE51" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AF51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI51" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="2" t="n">
-        <v>1431</v>
+        <v>1443</v>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Fəridə</t>
+          <t>Çilənay</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>İbrahim qızı</t>
+          <t>Hüseyn qızı</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>Quliyeva</t>
-[...11 lines deleted...]
-      </c>
+          <t>Bədəlova</t>
+        </is>
+      </c>
+      <c r="E52" t="inlineStr"/>
+      <c r="F52" t="inlineStr"/>
       <c r="G52" s="3" t="n">
-        <v>24423</v>
+        <v>32819</v>
       </c>
       <c r="H52" t="inlineStr">
         <is>
-          <t>Təsviri, dekorativ-tətbiqi sənətlər və heraldika</t>
+          <t>Musıqı tarixı və nəzəriyyəsı</t>
         </is>
       </c>
       <c r="I52" t="inlineStr">
         <is>
-          <t>Aparıcı elmi işçi</t>
+          <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="J52" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K52" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L52" t="inlineStr">
         <is>
           <t>Memarlıq və İncəsənət İnstitutu</t>
         </is>
       </c>
       <c r="M52" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N52" t="inlineStr">
         <is>
-          <t>https://scholar.google.com/citations?user=9YOoBTEAAAAJ&amp;amp;hl=en</t>
-[...4 lines deleted...]
-      </c>
+          <t>https://scholar.google.com/citations?user=v4U-cxUAAAAJ&amp;amp;hl=en</t>
+        </is>
+      </c>
+      <c r="O52" t="inlineStr"/>
       <c r="P52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T52" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="U52" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="U52" t="inlineStr"/>
       <c r="V52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X52" s="2" t="n">
-        <v>78</v>
+        <v>0</v>
       </c>
       <c r="Y52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE52" s="2" t="n">
-        <v>78</v>
+        <v>0</v>
       </c>
       <c r="AF52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI52" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="2" t="n">
-        <v>1432</v>
+        <v>1444</v>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Səyyad</t>
+          <t>Tutu</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>İbrahim oğlu</t>
+          <t>Əlisəfər qızı</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>Bayramov</t>
-[...11 lines deleted...]
-      </c>
+          <t>Hüseynova</t>
+        </is>
+      </c>
+      <c r="E53" t="inlineStr"/>
+      <c r="F53" t="inlineStr"/>
       <c r="G53" s="3" t="n">
-        <v>19712</v>
+        <v>29126</v>
       </c>
       <c r="H53" t="inlineStr">
         <is>
-          <t>Təsviri, dekorativ-tətbiqi sənətlər və heraldika</t>
+          <t>Musıqı tarixı və nəzəriyyəsı</t>
         </is>
       </c>
       <c r="I53" t="inlineStr">
         <is>
-          <t>Aparıcı elmi işçi</t>
+          <t>Kiçik elmi işçi (əvəzedən)</t>
         </is>
       </c>
       <c r="J53" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K53" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L53" t="inlineStr">
         <is>
           <t>Memarlıq və İncəsənət İnstitutu</t>
         </is>
       </c>
       <c r="M53" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N53" t="inlineStr">
         <is>
-          <t>https://scholar.google.com/citations?user=wkTuE6oAAAAJ&amp;amp;hl=en</t>
+          <t>https://scholar.google.com/citations?user=FZztPFcAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O53" s="2" t="n">
-        <v>558</v>
+        <v>570</v>
       </c>
       <c r="P53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U53" t="inlineStr">
         <is>
-          <t>2026-06-04T03:35:36.865914</t>
+          <t>2026-08-18T11:26:08.578008</t>
         </is>
       </c>
       <c r="V53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X53" s="2" t="n">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="Y53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE53" s="2" t="n">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="AF53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI53" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="2" t="n">
-        <v>1433</v>
+        <v>1445</v>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Aysel</t>
+          <t>Xumar</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>Tofiq qızı</t>
+          <t>Zakir qızı</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>Məmmədzadə</t>
-[...4 lines deleted...]
-      <c r="G54" t="inlineStr"/>
+          <t>Bayramova</t>
+        </is>
+      </c>
+      <c r="E54" t="inlineStr">
+        <is>
+          <t>sənətşünaslıq üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="F54" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
+      <c r="G54" s="3" t="n">
+        <v>30548</v>
+      </c>
       <c r="H54" t="inlineStr">
         <is>
-          <t>Təsviri, dekorativ-tətbiqi sənətlər və heraldika</t>
+          <t>Musiqi folkloru</t>
         </is>
       </c>
       <c r="I54" t="inlineStr">
         <is>
-          <t>Kiçik elmi işçi</t>
+          <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="J54" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K54" t="inlineStr">
         <is>
-          <t>former</t>
+          <t>current</t>
         </is>
       </c>
       <c r="L54" t="inlineStr">
         <is>
           <t>Memarlıq və İncəsənət İnstitutu</t>
         </is>
       </c>
       <c r="M54" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N54" t="inlineStr">
         <is>
-          <t>https://scholar.google.com/citations?user=vUmQCPgAAAAJ&amp;amp;hl=en</t>
+          <t>https://scholar.google.com/citations?user=RXsjlzQAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O54" s="2" t="n">
-        <v>559</v>
+        <v>571</v>
       </c>
       <c r="P54" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U54" t="inlineStr">
         <is>
-          <t>2026-05-12T10:39:41.564138</t>
+          <t>2026-08-18T11:26:08.578008</t>
         </is>
       </c>
       <c r="V54" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X54" s="2" t="n">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="Y54" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Z54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA54" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AB54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC54" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AD54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE54" s="2" t="n">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="AF54" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AG54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI54" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="2" t="n">
-        <v>1434</v>
+        <v>1446</v>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Pərvanə</t>
+          <t>Kəmalə</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>Əli qızı</t>
+          <t>Ələşrəf qızı</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>Əliyeva</t>
+          <t>Atakişiyeva</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
           <t>sənətşünaslıq üzrə fəlsəfə doktoru</t>
         </is>
       </c>
-      <c r="F55" t="inlineStr"/>
+      <c r="F55" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="G55" s="3" t="n">
-        <v>30936</v>
+        <v>28947</v>
       </c>
       <c r="H55" t="inlineStr">
         <is>
-          <t>Təhsil şöbəsi</t>
+          <t>Musiqi folkloru</t>
         </is>
       </c>
       <c r="I55" t="inlineStr">
         <is>
-          <t>Şöbə rəhbəri</t>
+          <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="J55" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K55" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L55" t="inlineStr">
         <is>
           <t>Memarlıq və İncəsənət İnstitutu</t>
         </is>
       </c>
       <c r="M55" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N55" t="inlineStr">
         <is>
-          <t>https://scholar.google.com/citations?user=p3u_DVgAAAAJ&amp;amp;hl=en</t>
+          <t>https://scholar.google.com/citations?user=y_MZY1IAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O55" s="2" t="n">
-        <v>560</v>
+        <v>572</v>
       </c>
       <c r="P55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U55" t="inlineStr">
         <is>
-          <t>2026-06-04T03:35:36.865914</t>
+          <t>2026-08-18T11:26:08.578008</t>
         </is>
       </c>
       <c r="V55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X55" s="2" t="n">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="Y55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE55" s="2" t="n">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="AF55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI55" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="2" t="n">
-        <v>1435</v>
+        <v>1447</v>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Aynur</t>
+          <t>Şəmsi</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>Yusif qızı</t>
+          <t>Bala qızı</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>Ələkbərova</t>
-[...2 lines deleted...]
-      <c r="E56" t="inlineStr"/>
+          <t>Gülməmmədova</t>
+        </is>
+      </c>
+      <c r="E56" t="inlineStr">
+        <is>
+          <t>sənətşünaslıq üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
       <c r="F56" t="inlineStr"/>
       <c r="G56" s="3" t="n">
-        <v>32417</v>
+        <v>21806</v>
       </c>
       <c r="H56" t="inlineStr">
         <is>
-          <t>Kulturologiya və incəsənətin nəzəriyyəsi</t>
+          <t>Musiqi folkloru</t>
         </is>
       </c>
       <c r="I56" t="inlineStr">
         <is>
-          <t>Kiçik elmi işçi</t>
+          <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="J56" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K56" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L56" t="inlineStr">
         <is>
           <t>Memarlıq və İncəsənət İnstitutu</t>
         </is>
       </c>
       <c r="M56" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N56" t="inlineStr">
         <is>
-          <t>https://scholar.google.com/citations?user=MXs_yJ4AAAAJ&amp;amp;hl=en</t>
+          <t>https://scholar.google.com/citations?user=axhsitIAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O56" s="2" t="n">
-        <v>561</v>
+        <v>573</v>
       </c>
       <c r="P56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U56" t="inlineStr">
         <is>
-          <t>2026-06-04T03:35:36.865914</t>
+          <t>2026-08-18T11:26:08.578008</t>
         </is>
       </c>
       <c r="V56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X56" s="2" t="n">
-        <v>16</v>
+        <v>7</v>
       </c>
       <c r="Y56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE56" s="2" t="n">
-        <v>16</v>
+        <v>7</v>
       </c>
       <c r="AF56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI56" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="2" t="n">
-        <v>1436</v>
+        <v>1448</v>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Qorxmaz</t>
+          <t>Yeganə</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>Məmməd oğlu</t>
+          <t>Zirəddin qızı</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>Əlilicanzadə</t>
+          <t>Bayramlı</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
           <t>sənətşünaslıq üzrə fəlsəfə doktoru</t>
         </is>
       </c>
-      <c r="F57" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F57" t="inlineStr"/>
       <c r="G57" s="3" t="n">
-        <v>21473</v>
+        <v>30733</v>
       </c>
       <c r="H57" t="inlineStr">
         <is>
-          <t>Kulturologiya və incəsənətin nəzəriyyəsi</t>
+          <t>Muğamşünaslıq</t>
         </is>
       </c>
       <c r="I57" t="inlineStr">
         <is>
-          <t>Aparıcı elmi işçi</t>
+          <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="J57" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K57" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L57" t="inlineStr">
         <is>
           <t>Memarlıq və İncəsənət İnstitutu</t>
         </is>
       </c>
       <c r="M57" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N57" t="inlineStr">
         <is>
-          <t>https://scholar.google.com/citations?user=r3ysUToAAAAJ&amp;amp;hl=en</t>
+          <t>https://scholar.google.com/citations?user=MmYR_SsAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O57" s="2" t="n">
-        <v>562</v>
+        <v>574</v>
       </c>
       <c r="P57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U57" t="inlineStr">
         <is>
-          <t>2026-06-04T03:35:36.865914</t>
+          <t>2026-08-18T11:26:08.578008</t>
         </is>
       </c>
       <c r="V57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X57" s="2" t="n">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="Y57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE57" s="2" t="n">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="AF57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI57" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="2" t="n">
-        <v>1437</v>
+        <v>1449</v>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Lamiyə</t>
+          <t>Turanxanım</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>Fərhad qızı</t>
+          <t>Hidayət qızı</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>Əliyeva</t>
-[...2 lines deleted...]
-      <c r="E58" t="inlineStr"/>
+          <t>Şirzadova</t>
+        </is>
+      </c>
+      <c r="E58" t="inlineStr">
+        <is>
+          <t>sənətşünaslıq üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
       <c r="F58" t="inlineStr"/>
       <c r="G58" s="3" t="n">
-        <v>30354</v>
+        <v>27132</v>
       </c>
       <c r="H58" t="inlineStr">
         <is>
-          <t>Kulturologiya və incəsənətin nəzəriyyəsi</t>
+          <t>Muğamşünaslıq</t>
         </is>
       </c>
       <c r="I58" t="inlineStr">
         <is>
-          <t>Elmi işçi</t>
+          <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="J58" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K58" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L58" t="inlineStr">
         <is>
           <t>Memarlıq və İncəsənət İnstitutu</t>
         </is>
       </c>
       <c r="M58" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N58" t="inlineStr">
         <is>
-          <t>https://scholar.google.com/citations?user=GuwucoYAAAAJ&amp;amp;hl=en</t>
+          <t>https://scholar.google.com/citations?user=PJnzTcUAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O58" s="2" t="n">
-        <v>563</v>
+        <v>575</v>
       </c>
       <c r="P58" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q58" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R58" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S58" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T58" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U58" t="inlineStr">
         <is>
-          <t>2026-06-04T03:35:36.865914</t>
+          <t>2026-08-18T11:26:08.578008</t>
         </is>
       </c>
       <c r="V58" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W58" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X58" s="2" t="n">
-        <v>12</v>
+        <v>33</v>
       </c>
       <c r="Y58" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z58" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA58" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB58" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC58" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD58" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE58" s="2" t="n">
-        <v>12</v>
+        <v>33</v>
       </c>
       <c r="AF58" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG58" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH58" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI58" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="2" t="n">
-        <v>1438</v>
+        <v>1451</v>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Ellada</t>
+          <t>Ləman</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>Əmirağa qızı</t>
+          <t>Sahib qızı</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>Abbasova</t>
+          <t>Rüstəmli</t>
         </is>
       </c>
       <c r="E59" t="inlineStr"/>
       <c r="F59" t="inlineStr"/>
       <c r="G59" s="3" t="n">
-        <v>28596</v>
+        <v>34392</v>
       </c>
       <c r="H59" t="inlineStr">
         <is>
-          <t>Kulturologiya və incəsənətin nəzəriyyəsi</t>
+          <t>Muğamşünaslıq</t>
         </is>
       </c>
       <c r="I59" t="inlineStr">
         <is>
-          <t>Elmi işçi</t>
+          <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="J59" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K59" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L59" t="inlineStr">
         <is>
           <t>Memarlıq və İncəsənət İnstitutu</t>
         </is>
       </c>
       <c r="M59" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N59" t="inlineStr">
         <is>
-          <t>https://scholar.google.com/citations?user=K33wRT0AAAAJ&amp;amp;hl=en</t>
-[...4 lines deleted...]
-      </c>
+          <t>https://scholar.google.com/citations?user=CbYRs8oAAAAJ&amp;amp;hl=en</t>
+        </is>
+      </c>
+      <c r="O59" t="inlineStr"/>
       <c r="P59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T59" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="U59" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="U59" t="inlineStr"/>
       <c r="V59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X59" s="2" t="n">
-        <v>17</v>
+        <v>0</v>
       </c>
       <c r="Y59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE59" s="2" t="n">
-        <v>17</v>
+        <v>0</v>
       </c>
       <c r="AF59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI59" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="2" t="n">
-        <v>1439</v>
+        <v>1452</v>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Nailə</t>
+          <t>Nərminə</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>Rasim qızı</t>
+          <t>Kərim qızı</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>Rəhimbəyli</t>
+          <t>Ağayeva</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>sənətşünaslıq üzrə elmlər doktoru</t>
+          <t>sənətşünaslıq üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>Professor</t>
+          <t>Dosent</t>
         </is>
       </c>
       <c r="G60" s="3" t="n">
-        <v>25040</v>
+        <v>21180</v>
       </c>
       <c r="H60" t="inlineStr">
         <is>
-          <t>Musıqı tarixı və nəzəriyyəsı</t>
+          <t>Teatr, kino və televiziya</t>
         </is>
       </c>
       <c r="I60" t="inlineStr">
         <is>
-          <t>Baş elmi işçi</t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J60" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K60" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L60" t="inlineStr">
         <is>
           <t>Memarlıq və İncəsənət İnstitutu</t>
         </is>
       </c>
       <c r="M60" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N60" t="inlineStr">
         <is>
-          <t>https://scholar.google.com/citations?user=MiuSTpcAAAAJ&amp;amp;hl=en</t>
+          <t>https://scholar.google.com/citations?user=5gTZ6n8AAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O60" s="2" t="n">
-        <v>565</v>
+        <v>578</v>
       </c>
       <c r="P60" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q60" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R60" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S60" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T60" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U60" t="inlineStr">
         <is>
-          <t>2026-06-04T03:35:36.865914</t>
+          <t>2026-08-18T11:26:08.578008</t>
         </is>
       </c>
       <c r="V60" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W60" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X60" s="2" t="n">
-        <v>106</v>
+        <v>75</v>
       </c>
       <c r="Y60" s="2" t="n">
         <v>5</v>
       </c>
       <c r="Z60" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA60" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AB60" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC60" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AD60" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE60" s="2" t="n">
-        <v>106</v>
+        <v>75</v>
       </c>
       <c r="AF60" s="2" t="n">
         <v>5</v>
       </c>
       <c r="AG60" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH60" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI60" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="2" t="n">
-        <v>1440</v>
+        <v>1454</v>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Ülkər</t>
+          <t>Məlahət</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>Kamal qızı</t>
+          <t>Rafael qızı</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>Talıbzadə</t>
+          <t>Ağayeva</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
           <t>sənətşünaslıq üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G61" s="3" t="n">
-        <v>32983</v>
+        <v>28224</v>
       </c>
       <c r="H61" t="inlineStr">
         <is>
-          <t>Musıqı tarixı və nəzəriyyəsı</t>
+          <t>Teatr, kino və televiziya</t>
         </is>
       </c>
       <c r="I61" t="inlineStr">
         <is>
-          <t>Aparıcı elmi işçi</t>
+          <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="J61" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K61" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L61" t="inlineStr">
         <is>
           <t>Memarlıq və İncəsənət İnstitutu</t>
         </is>
       </c>
       <c r="M61" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N61" t="inlineStr">
         <is>
-          <t>https://scholar.google.com/citations?user=OCd42M0AAAAJ&amp;amp;hl=en</t>
+          <t>https://scholar.google.com/citations?user=pb92dJMAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O61" s="2" t="n">
-        <v>566</v>
+        <v>580</v>
       </c>
       <c r="P61" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q61" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R61" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S61" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T61" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U61" t="inlineStr">
         <is>
-          <t>2026-06-04T03:35:36.865914</t>
+          <t>2026-08-18T11:26:08.578008</t>
         </is>
       </c>
       <c r="V61" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W61" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X61" s="2" t="n">
-        <v>54</v>
+        <v>63</v>
       </c>
       <c r="Y61" s="2" t="n">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="Z61" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA61" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB61" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC61" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD61" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE61" s="2" t="n">
-        <v>53</v>
+        <v>63</v>
       </c>
       <c r="AF61" s="2" t="n">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="AG61" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH61" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AI61" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="2" t="n">
-        <v>1441</v>
+        <v>1455</v>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Əminə</t>
+          <t>Gülnarə</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>Miryusif qızı</t>
+          <t>Inqlab qızı</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>Məmmədova</t>
-[...3 lines deleted...]
-      <c r="F62" t="inlineStr"/>
+          <t>Kərimova</t>
+        </is>
+      </c>
+      <c r="E62" t="inlineStr">
+        <is>
+          <t>sənətşünaslıq üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="F62" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="G62" s="3" t="n">
-        <v>32983</v>
+        <v>24860</v>
       </c>
       <c r="H62" t="inlineStr">
         <is>
-          <t>Musıqı tarixı və nəzəriyyəsı</t>
+          <t>Teatr, kino və televiziya</t>
         </is>
       </c>
       <c r="I62" t="inlineStr">
         <is>
-          <t>Kiçik elmi işçi</t>
+          <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="J62" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K62" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L62" t="inlineStr">
         <is>
           <t>Memarlıq və İncəsənət İnstitutu</t>
         </is>
       </c>
       <c r="M62" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N62" t="inlineStr">
         <is>
-          <t>https://scholar.google.com/citations?user=B5gVi7gAAAAJ&amp;amp;hl=en</t>
-[...2 lines deleted...]
-      <c r="O62" t="inlineStr"/>
+          <t>https://scholar.google.com/citations?user=oGSijJ8AAAAJ&amp;amp;hl=en</t>
+        </is>
+      </c>
+      <c r="O62" s="2" t="n">
+        <v>581</v>
+      </c>
       <c r="P62" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q62" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R62" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S62" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T62" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="U62" t="inlineStr"/>
+      <c r="U62" t="inlineStr">
+        <is>
+          <t>2026-08-18T11:26:08.578008</t>
+        </is>
+      </c>
       <c r="V62" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W62" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X62" s="2" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="Y62" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z62" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA62" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB62" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC62" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD62" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE62" s="2" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="AF62" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG62" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH62" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AI62" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="2" t="n">
-        <v>1442</v>
+        <v>1458</v>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Sitarə</t>
+          <t>Pərviz</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>Şücaət qızı</t>
+          <t>Mərdan oğlu</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>Piriyeva</t>
+          <t>Mərdanlı</t>
         </is>
       </c>
       <c r="E63" t="inlineStr"/>
       <c r="F63" t="inlineStr"/>
       <c r="G63" s="3" t="n">
-        <v>31827</v>
+        <v>34540</v>
       </c>
       <c r="H63" t="inlineStr">
         <is>
-          <t>Musıqı tarixı və nəzəriyyəsı</t>
+          <t>Teatr, kino və televiziya</t>
         </is>
       </c>
       <c r="I63" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="J63" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K63" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L63" t="inlineStr">
         <is>
           <t>Memarlıq və İncəsənət İnstitutu</t>
         </is>
       </c>
       <c r="M63" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N63" t="inlineStr">
         <is>
-          <t>https://scholar.google.com/citations?user=TngbFUQAAAAJ&amp;amp;hl=en</t>
-[...2 lines deleted...]
-      <c r="O63" t="inlineStr"/>
+          <t>https://scholar.google.com/citations?user=h3-hsWkAAAAJ&amp;amp;hl=en</t>
+        </is>
+      </c>
+      <c r="O63" s="2" t="n">
+        <v>584</v>
+      </c>
       <c r="P63" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q63" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R63" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S63" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T63" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="U63" t="inlineStr"/>
+      <c r="U63" t="inlineStr">
+        <is>
+          <t>2026-08-18T11:26:08.578008</t>
+        </is>
+      </c>
       <c r="V63" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W63" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X63" s="2" t="n">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="Y63" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Z63" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA63" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB63" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC63" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD63" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE63" s="2" t="n">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="AF63" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AG63" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH63" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI63" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="2" t="n">
-        <v>1443</v>
+        <v>1459</v>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Çilənay</t>
+          <t>Əfsanə</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>Hüseyn qızı</t>
+          <t>Ağayar qızı</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>Bədəlova</t>
-[...3 lines deleted...]
-      <c r="F64" t="inlineStr"/>
+          <t>Babayeva</t>
+        </is>
+      </c>
+      <c r="E64" t="inlineStr">
+        <is>
+          <t>sənətşünaslıq üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="F64" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="G64" s="3" t="n">
-        <v>32819</v>
+        <v>23819</v>
       </c>
       <c r="H64" t="inlineStr">
         <is>
-          <t>Musıqı tarixı və nəzəriyyəsı</t>
+          <t>İncəsənətin qarşılıqlı əlaqələri</t>
         </is>
       </c>
       <c r="I64" t="inlineStr">
         <is>
-          <t>Kiçik elmi işçi</t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J64" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K64" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L64" t="inlineStr">
         <is>
           <t>Memarlıq və İncəsənət İnstitutu</t>
         </is>
       </c>
       <c r="M64" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N64" t="inlineStr">
         <is>
-          <t>https://scholar.google.com/citations?user=v4U-cxUAAAAJ&amp;amp;hl=en</t>
-[...2 lines deleted...]
-      <c r="O64" t="inlineStr"/>
+          <t>https://scholar.google.com/citations?user=d8uKh8wAAAAJ&amp;amp;hl=en</t>
+        </is>
+      </c>
+      <c r="O64" s="2" t="n">
+        <v>585</v>
+      </c>
       <c r="P64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T64" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="U64" t="inlineStr"/>
+      <c r="U64" t="inlineStr">
+        <is>
+          <t>2026-08-18T11:26:08.578008</t>
+        </is>
+      </c>
       <c r="V64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X64" s="2" t="n">
-        <v>0</v>
+        <v>64</v>
       </c>
       <c r="Y64" s="2" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="Z64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE64" s="2" t="n">
-        <v>0</v>
+        <v>64</v>
       </c>
       <c r="AF64" s="2" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AG64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI64" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="2" t="n">
-        <v>1444</v>
+        <v>1460</v>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Tutu</t>
+          <t>Şəhla</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>Əlisəfər qızı</t>
+          <t>Həsən qızı</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>Hüseynova</t>
-[...2 lines deleted...]
-      <c r="E65" t="inlineStr"/>
+          <t>Quliyeva</t>
+        </is>
+      </c>
+      <c r="E65" t="inlineStr">
+        <is>
+          <t>filologiya üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
       <c r="F65" t="inlineStr"/>
       <c r="G65" s="3" t="n">
-        <v>29126</v>
+        <v>22564</v>
       </c>
       <c r="H65" t="inlineStr">
         <is>
-          <t>Musıqı tarixı və nəzəriyyəsı</t>
+          <t>İncəsənətin qarşılıqlı əlaqələri</t>
         </is>
       </c>
       <c r="I65" t="inlineStr">
         <is>
-          <t>Kiçik elmi işçi (əvəzedən)</t>
+          <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="J65" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K65" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L65" t="inlineStr">
         <is>
           <t>Memarlıq və İncəsənət İnstitutu</t>
         </is>
       </c>
       <c r="M65" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N65" t="inlineStr">
         <is>
-          <t>https://scholar.google.com/citations?user=FZztPFcAAAAJ&amp;amp;hl=en</t>
+          <t>https://scholar.google.com/citations?user=evS3RMMAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O65" s="2" t="n">
-        <v>570</v>
+        <v>586</v>
       </c>
       <c r="P65" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q65" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R65" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S65" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T65" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U65" t="inlineStr">
         <is>
-          <t>2026-06-04T03:35:36.865914</t>
+          <t>2026-08-18T11:26:08.578008</t>
         </is>
       </c>
       <c r="V65" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W65" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X65" s="2" t="n">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="Y65" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Z65" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA65" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB65" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC65" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD65" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE65" s="2" t="n">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="AF65" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AG65" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH65" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI65" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="2" t="n">
-        <v>1445</v>
+        <v>1461</v>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Xumar</t>
+          <t>Nərgiz</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>Zakir qızı</t>
+          <t>Nürəddin qızı</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>Bayramova</t>
-[...11 lines deleted...]
-      </c>
+          <t>Həbibova</t>
+        </is>
+      </c>
+      <c r="E66" t="inlineStr"/>
+      <c r="F66" t="inlineStr"/>
       <c r="G66" s="3" t="n">
-        <v>30548</v>
+        <v>25332</v>
       </c>
       <c r="H66" t="inlineStr">
         <is>
-          <t>Musiqi folkloru</t>
+          <t>İncəsənətin qarşılıqlı əlaqələri</t>
         </is>
       </c>
       <c r="I66" t="inlineStr">
         <is>
-          <t>Böyük elmi işçi</t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="J66" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K66" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L66" t="inlineStr">
         <is>
           <t>Memarlıq və İncəsənət İnstitutu</t>
         </is>
       </c>
       <c r="M66" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N66" t="inlineStr">
         <is>
-          <t>https://scholar.google.com/citations?user=RXsjlzQAAAAJ&amp;amp;hl=en</t>
+          <t>https://scholar.google.com/citations?user=aVnNzIcAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O66" s="2" t="n">
-        <v>571</v>
+        <v>587</v>
       </c>
       <c r="P66" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q66" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R66" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S66" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T66" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U66" t="inlineStr">
         <is>
-          <t>2026-06-04T03:35:36.865914</t>
+          <t>2026-08-18T11:26:08.578008</t>
         </is>
       </c>
       <c r="V66" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W66" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X66" s="2" t="n">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="Y66" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Z66" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA66" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB66" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC66" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD66" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE66" s="2" t="n">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AF66" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AG66" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH66" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI66" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="2" t="n">
-        <v>1446</v>
+        <v>1389</v>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Kəmalə</t>
+          <t>Vüqar</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>Ələşrəf qızı</t>
+          <t>Qaracan oğlu</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>Atakişiyeva</t>
+          <t>Kərimli</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>sənətşünaslıq üzrə fəlsəfə doktoru</t>
-[...6 lines deleted...]
-      </c>
+          <t>kultrologiya üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="F67" t="inlineStr"/>
       <c r="G67" s="3" t="n">
-        <v>28947</v>
+        <v>27460</v>
       </c>
       <c r="H67" t="inlineStr">
         <is>
-          <t>Musiqi folkloru</t>
+          <t>Kulturologiya və incəsənətin nəzəriyyəsi</t>
         </is>
       </c>
       <c r="I67" t="inlineStr">
         <is>
-          <t>Böyük elmi işçi</t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J67" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K67" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L67" t="inlineStr">
         <is>
           <t>Memarlıq və İncəsənət İnstitutu</t>
         </is>
       </c>
       <c r="M67" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N67" t="inlineStr">
         <is>
-          <t>https://scholar.google.com/citations?user=y_MZY1IAAAAJ&amp;amp;hl=en</t>
+          <t>https://scholar.google.com/citations?user=-wgKJ-AAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O67" s="2" t="n">
-        <v>572</v>
+        <v>515</v>
       </c>
       <c r="P67" s="2" t="n">
-        <v>0</v>
+        <v>35</v>
       </c>
       <c r="Q67" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R67" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S67" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T67" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U67" t="inlineStr">
         <is>
-          <t>2026-06-04T03:35:36.865914</t>
+          <t>2026-08-18T11:26:08.578008</t>
         </is>
       </c>
       <c r="V67" s="2" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="W67" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X67" s="2" t="n">
-        <v>40</v>
+        <v>111</v>
       </c>
       <c r="Y67" s="2" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="Z67" s="2" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AA67" s="2" t="n">
-        <v>0</v>
+        <v>35</v>
       </c>
       <c r="AB67" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC67" s="2" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AD67" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE67" s="2" t="n">
-        <v>40</v>
+        <v>111</v>
       </c>
       <c r="AF67" s="2" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AG67" s="2" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AH67" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI67" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="2" t="n">
-        <v>1447</v>
+        <v>1396</v>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Şəmsi</t>
+          <t>Samirə</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>Bala qızı</t>
+          <t>Mirəhməd qızı</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>Gülməmmədova</t>
+          <t>Abdullayeva</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>sənətşünaslıq üzrə fəlsəfə doktoru</t>
-[...2 lines deleted...]
-      <c r="F68" t="inlineStr"/>
+          <t>memarlıq üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="F68" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="G68" s="3" t="n">
-        <v>21806</v>
+        <v>27524</v>
       </c>
       <c r="H68" t="inlineStr">
         <is>
-          <t>Musiqi folkloru</t>
+          <t>Şəhərsalma</t>
         </is>
       </c>
       <c r="I68" t="inlineStr">
         <is>
-          <t>Böyük elmi işçi</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J68" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K68" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L68" t="inlineStr">
         <is>
           <t>Memarlıq və İncəsənət İnstitutu</t>
         </is>
       </c>
       <c r="M68" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N68" t="inlineStr">
         <is>
-          <t>https://scholar.google.com/citations?user=axhsitIAAAAJ&amp;amp;hl=en</t>
+          <t>https://scholar.google.com/citations?user=N9aUauEAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O68" s="2" t="n">
-        <v>573</v>
+        <v>522</v>
       </c>
       <c r="P68" s="2" t="n">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="Q68" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R68" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S68" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T68" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U68" t="inlineStr">
         <is>
-          <t>2026-06-04T03:35:36.865914</t>
+          <t>2026-08-18T11:26:08.578008</t>
         </is>
       </c>
       <c r="V68" s="2" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="W68" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X68" s="2" t="n">
+        <v>26</v>
+      </c>
+      <c r="Y68" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z68" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA68" s="2" t="n">
         <v>7</v>
       </c>
-      <c r="Y68" s="2" t="n">
-[...7 lines deleted...]
-      </c>
       <c r="AB68" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC68" s="2" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="AD68" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE68" s="2" t="n">
-        <v>7</v>
+        <v>26</v>
       </c>
       <c r="AF68" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG68" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH68" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI68" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="2" t="n">
-        <v>1448</v>
+        <v>1393</v>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Yeganə</t>
+          <t>Namiq</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>Zirəddin qızı</t>
+          <t>Ələkbər oğlu</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>Bayramlı</t>
+          <t>Abbasov</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>sənətşünaslıq üzrə fəlsəfə doktoru</t>
-[...2 lines deleted...]
-      <c r="F69" t="inlineStr"/>
+          <t>kultrologiya üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="F69" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="G69" s="3" t="n">
-        <v>30733</v>
+        <v>25577</v>
       </c>
       <c r="H69" t="inlineStr">
         <is>
-          <t>Muğamşünaslıq</t>
+          <t>Müdriyyət</t>
         </is>
       </c>
       <c r="I69" t="inlineStr">
         <is>
-          <t>Böyük elmi işçi</t>
+          <t>Ümumi işlər üzrə direktor müavini</t>
         </is>
       </c>
       <c r="J69" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K69" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L69" t="inlineStr">
         <is>
           <t>Memarlıq və İncəsənət İnstitutu</t>
         </is>
       </c>
       <c r="M69" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N69" t="inlineStr">
         <is>
-          <t>https://scholar.google.com/citations?user=MmYR_SsAAAAJ&amp;amp;hl=en</t>
+          <t>https://scholar.google.com/citations?user=nl5pD9FjPJcC&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O69" s="2" t="n">
-        <v>574</v>
+        <v>519</v>
       </c>
       <c r="P69" s="2" t="n">
-        <v>0</v>
+        <v>19</v>
       </c>
       <c r="Q69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U69" t="inlineStr">
         <is>
-          <t>2026-06-04T03:35:36.865914</t>
+          <t>2026-08-18T11:26:08.578008</t>
         </is>
       </c>
       <c r="V69" s="2" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="W69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X69" s="2" t="n">
-        <v>19</v>
+        <v>49</v>
       </c>
       <c r="Y69" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Z69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA69" s="2" t="n">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="AB69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC69" s="2" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AD69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE69" s="2" t="n">
-        <v>19</v>
+        <v>49</v>
       </c>
       <c r="AF69" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AG69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI69" s="2" t="n">
-        <v>0</v>
+        <v>-1</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="2" t="n">
-        <v>1449</v>
+        <v>1435</v>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Turanxanım</t>
+          <t>Aynur</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>Hidayət qızı</t>
+          <t>Yusif qızı</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>Şirzadova</t>
-[...6 lines deleted...]
-      </c>
+          <t>Ələkbərova</t>
+        </is>
+      </c>
+      <c r="E70" t="inlineStr"/>
       <c r="F70" t="inlineStr"/>
       <c r="G70" s="3" t="n">
-        <v>27132</v>
+        <v>32417</v>
       </c>
       <c r="H70" t="inlineStr">
         <is>
-          <t>Muğamşünaslıq</t>
+          <t>Kulturologiya və incəsənətin nəzəriyyəsi</t>
         </is>
       </c>
       <c r="I70" t="inlineStr">
         <is>
-          <t>Böyük elmi işçi</t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="J70" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K70" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L70" t="inlineStr">
         <is>
           <t>Memarlıq və İncəsənət İnstitutu</t>
         </is>
       </c>
       <c r="M70" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N70" t="inlineStr">
         <is>
-          <t>https://scholar.google.com/citations?user=PJnzTcUAAAAJ&amp;amp;hl=en</t>
+          <t>https://scholar.google.com/citations?user=MXs_yJ4AAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O70" s="2" t="n">
-        <v>575</v>
+        <v>561</v>
       </c>
       <c r="P70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U70" t="inlineStr">
         <is>
-          <t>2026-06-04T03:35:36.865914</t>
+          <t>2026-08-18T11:26:08.578008</t>
         </is>
       </c>
       <c r="V70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X70" s="2" t="n">
-        <v>33</v>
+        <v>16</v>
       </c>
       <c r="Y70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE70" s="2" t="n">
-        <v>33</v>
+        <v>16</v>
       </c>
       <c r="AF70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI70" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="2" t="n">
-        <v>1450</v>
+        <v>1439</v>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Bəbir</t>
+          <t>Nailə</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>Tofiq oğlu</t>
+          <t>Rasim qızı</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>Zeynal</t>
-[...3 lines deleted...]
-      <c r="F71" t="inlineStr"/>
+          <t>Rəhimbəyli</t>
+        </is>
+      </c>
+      <c r="E71" t="inlineStr">
+        <is>
+          <t>sənətşünaslıq üzrə elmlər doktoru</t>
+        </is>
+      </c>
+      <c r="F71" t="inlineStr">
+        <is>
+          <t>Professor</t>
+        </is>
+      </c>
       <c r="G71" s="3" t="n">
-        <v>26599</v>
+        <v>25040</v>
       </c>
       <c r="H71" t="inlineStr">
         <is>
-          <t>Muğamşünaslıq</t>
+          <t>Kulturologiya və incəsənətin nəzəriyyəsi</t>
         </is>
       </c>
       <c r="I71" t="inlineStr">
         <is>
-          <t>Kiçik elmi işçi</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J71" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K71" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L71" t="inlineStr">
         <is>
           <t>Memarlıq və İncəsənət İnstitutu</t>
         </is>
       </c>
       <c r="M71" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N71" t="inlineStr">
         <is>
-          <t>https://scholar.google.com/citations?user=rb9B2pcAAAAJ&amp;amp;hl=en</t>
+          <t>https://scholar.google.com/citations?user=MiuSTpcAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O71" s="2" t="n">
-        <v>576</v>
+        <v>565</v>
       </c>
       <c r="P71" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Q71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U71" t="inlineStr">
         <is>
-          <t>2026-06-04T03:35:36.865914</t>
+          <t>2026-08-18T11:26:08.578008</t>
         </is>
       </c>
       <c r="V71" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="W71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X71" s="2" t="n">
+        <v>106</v>
+      </c>
+      <c r="Y71" s="2" t="n">
+        <v>5</v>
+      </c>
+      <c r="Z71" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA71" s="2" t="n">
         <v>1</v>
       </c>
-      <c r="Y71" s="2" t="n">
-[...7 lines deleted...]
-      </c>
       <c r="AB71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC71" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE71" s="2" t="n">
-        <v>1</v>
+        <v>106</v>
       </c>
       <c r="AF71" s="2" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="AG71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI71" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="2" t="n">
-        <v>1451</v>
+        <v>1450</v>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Ləman</t>
+          <t>Bəbir</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>Sahib qızı</t>
+          <t>Tofiq oğlu</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>Rüstəmli</t>
+          <t>Zeynal</t>
         </is>
       </c>
       <c r="E72" t="inlineStr"/>
       <c r="F72" t="inlineStr"/>
       <c r="G72" s="3" t="n">
-        <v>34392</v>
+        <v>26599</v>
       </c>
       <c r="H72" t="inlineStr">
         <is>
-          <t>Muğamşünaslıq</t>
+          <t>Musiqi folkloru</t>
         </is>
       </c>
       <c r="I72" t="inlineStr">
         <is>
-          <t>Kiçik elmi işçi</t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="J72" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K72" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L72" t="inlineStr">
         <is>
           <t>Memarlıq və İncəsənət İnstitutu</t>
         </is>
       </c>
       <c r="M72" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N72" t="inlineStr">
         <is>
-          <t>https://scholar.google.com/citations?user=CbYRs8oAAAAJ&amp;amp;hl=en</t>
-[...2 lines deleted...]
-      <c r="O72" t="inlineStr"/>
+          <t>https://scholar.google.com/citations?user=rb9B2pcAAAAJ&amp;amp;hl=en</t>
+        </is>
+      </c>
+      <c r="O72" s="2" t="n">
+        <v>576</v>
+      </c>
       <c r="P72" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q72" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R72" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S72" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T72" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="U72" t="inlineStr"/>
+      <c r="U72" t="inlineStr">
+        <is>
+          <t>2026-08-18T11:26:08.578008</t>
+        </is>
+      </c>
       <c r="V72" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W72" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X72" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Y72" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z72" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA72" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB72" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC72" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD72" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE72" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AF72" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG72" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH72" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI72" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="2" t="n">
-        <v>1452</v>
+        <v>1456</v>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Nərminə</t>
+          <t>Əlləz</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>Kərim qızı</t>
+          <t>Səlimxan oğlu</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>Ağayeva</t>
+          <t>Əhmədov</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
           <t>sənətşünaslıq üzrə fəlsəfə doktoru</t>
         </is>
       </c>
-      <c r="F73" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G73" t="inlineStr"/>
+      <c r="F73" t="inlineStr"/>
+      <c r="G73" s="3" t="n">
+        <v>32726</v>
+      </c>
       <c r="H73" t="inlineStr">
         <is>
           <t>Teatr, kino və televiziya</t>
         </is>
       </c>
       <c r="I73" t="inlineStr">
         <is>
-          <t>Aparıcı elmi işçi</t>
+          <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="J73" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K73" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L73" t="inlineStr">
         <is>
           <t>Memarlıq və İncəsənət İnstitutu</t>
         </is>
       </c>
       <c r="M73" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N73" t="inlineStr">
         <is>
-          <t>https://scholar.google.com/citations?user=5gTZ6n8AAAAJ&amp;amp;hl=en</t>
+          <t>https://scholar.google.com/citations?user=k-omgLAAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O73" s="2" t="n">
-        <v>578</v>
+        <v>582</v>
       </c>
       <c r="P73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U73" t="inlineStr">
         <is>
-          <t>2026-06-04T03:35:36.865914</t>
+          <t>2026-08-18T11:26:08.578008</t>
         </is>
       </c>
       <c r="V73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X73" s="2" t="n">
-        <v>75</v>
+        <v>12</v>
       </c>
       <c r="Y73" s="2" t="n">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="Z73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE73" s="2" t="n">
-        <v>75</v>
+        <v>12</v>
       </c>
       <c r="AF73" s="2" t="n">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="AG73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI73" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="2" t="n">
-        <v>1453</v>
+        <v>1457</v>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Ayaz</t>
+          <t>Fidan</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>Ramiz oğlu</t>
+          <t>Vasif qızı</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>Salayev</t>
+          <t>Rzayeva</t>
         </is>
       </c>
       <c r="E74" t="inlineStr"/>
       <c r="F74" t="inlineStr"/>
-      <c r="G74" t="inlineStr"/>
+      <c r="G74" s="3" t="n">
+        <v>34979</v>
+      </c>
       <c r="H74" t="inlineStr">
         <is>
           <t>Teatr, kino və televiziya</t>
         </is>
       </c>
       <c r="I74" t="inlineStr">
         <is>
-          <t>Böyük elmi içi</t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="J74" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K74" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L74" t="inlineStr">
         <is>
           <t>Memarlıq və İncəsənət İnstitutu</t>
         </is>
       </c>
       <c r="M74" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N74" t="inlineStr">
         <is>
-          <t>https://scholar.google.com/citations?user=k3HaMwIAAAAJ&amp;amp;hl=en</t>
+          <t>https://scholar.google.com/citations?user=R1fMtZsAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O74" s="2" t="n">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="P74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U74" t="inlineStr">
         <is>
-          <t>2026-06-04T03:35:36.865914</t>
+          <t>2026-08-18T11:26:08.578008</t>
         </is>
       </c>
       <c r="V74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X74" s="2" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="Y74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE74" s="2" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="AF74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI74" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="2" t="n">
-        <v>1454</v>
+        <v>1462</v>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Məlahət</t>
+          <t>Pərvanə</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>Rafael qızı</t>
+          <t>Mehdi qızı</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>Ağayeva</t>
-[...6 lines deleted...]
-      </c>
+          <t>İbrahimova</t>
+        </is>
+      </c>
+      <c r="E75" t="inlineStr"/>
       <c r="F75" t="inlineStr"/>
-      <c r="G75" t="inlineStr"/>
+      <c r="G75" s="3" t="n">
+        <v>29691</v>
+      </c>
       <c r="H75" t="inlineStr">
         <is>
-          <t>Teatr, kino və televiziya</t>
+          <t>İncəsənətin qarşılıqlı əlaqələri</t>
         </is>
       </c>
       <c r="I75" t="inlineStr">
         <is>
-          <t>Böyük elmi işçi</t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="J75" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K75" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L75" t="inlineStr">
         <is>
           <t>Memarlıq və İncəsənət İnstitutu</t>
         </is>
       </c>
       <c r="M75" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N75" t="inlineStr">
         <is>
-          <t>https://scholar.google.com/citations?user=pb92dJMAAAAJ&amp;amp;hl=en</t>
+          <t>https://scholar.google.com/citations?user=2sEsJMUAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O75" s="2" t="n">
-        <v>580</v>
+        <v>588</v>
       </c>
       <c r="P75" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Q75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U75" t="inlineStr">
         <is>
-          <t>2026-06-04T03:35:36.865914</t>
+          <t>2026-08-18T11:26:08.578008</t>
         </is>
       </c>
       <c r="V75" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="W75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X75" s="2" t="n">
-        <v>63</v>
+        <v>20</v>
       </c>
       <c r="Y75" s="2" t="n">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="Z75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA75" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AB75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC75" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE75" s="2" t="n">
-        <v>63</v>
+        <v>20</v>
       </c>
       <c r="AF75" s="2" t="n">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="AG75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI75" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="2" t="n">
-        <v>1455</v>
+        <v>3256</v>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Gülnarə</t>
+          <t>Etibar</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>Inqlab qızı</t>
+          <t>Səyyad qızı</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>Kərimova</t>
-[...11 lines deleted...]
-      </c>
+          <t>Tahirov</t>
+        </is>
+      </c>
+      <c r="E76" t="inlineStr"/>
+      <c r="F76" t="inlineStr"/>
       <c r="G76" t="inlineStr"/>
       <c r="H76" t="inlineStr">
         <is>
-          <t>Teatr, kino və televiziya</t>
+          <t>Memarlıq abidələrinin qorunması və bərpa problemləri</t>
         </is>
       </c>
       <c r="I76" t="inlineStr">
         <is>
-          <t>Böyük elmi işçi</t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="J76" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K76" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L76" t="inlineStr">
         <is>
           <t>Memarlıq və İncəsənət İnstitutu</t>
         </is>
       </c>
-      <c r="M76" t="inlineStr">
-[...11 lines deleted...]
-      </c>
+      <c r="M76" t="inlineStr"/>
+      <c r="N76" t="inlineStr"/>
+      <c r="O76" t="inlineStr"/>
       <c r="P76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T76" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="U76" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="U76" t="inlineStr"/>
       <c r="V76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X76" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Y76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE76" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AF76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI76" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="2" t="n">
-        <v>1456</v>
+        <v>3258</v>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Əlləz</t>
+          <t>Novruz</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>Səlimxan oğlu</t>
+          <t>Şükür oğlu</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>Əhmədov</t>
+          <t>Novruzov</t>
         </is>
       </c>
       <c r="E77" t="inlineStr"/>
       <c r="F77" t="inlineStr"/>
-      <c r="G77" t="inlineStr"/>
+      <c r="G77" s="3" t="n">
+        <v>22718</v>
+      </c>
       <c r="H77" t="inlineStr">
         <is>
-          <t>Teatr, kino və televiziya</t>
+          <t>Təsviri, dekorativ-tətbiqi sənətlər və heraldika</t>
         </is>
       </c>
       <c r="I77" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="J77" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K77" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L77" t="inlineStr">
         <is>
           <t>Memarlıq və İncəsənət İnstitutu</t>
         </is>
       </c>
-      <c r="M77" t="inlineStr">
-[...11 lines deleted...]
-      </c>
+      <c r="M77" t="inlineStr"/>
+      <c r="N77" t="inlineStr"/>
+      <c r="O77" t="inlineStr"/>
       <c r="P77" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q77" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R77" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S77" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T77" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="U77" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="U77" t="inlineStr"/>
       <c r="V77" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W77" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X77" s="2" t="n">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="Y77" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z77" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA77" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB77" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC77" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD77" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE77" s="2" t="n">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="AF77" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG77" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH77" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI77" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="2" t="n">
-        <v>1457</v>
+        <v>3261</v>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Fidan</t>
+          <t>Natəvan</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>Vasif qızı</t>
+          <t>Apdin qızı</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>Rzayeva</t>
+          <t>Muradova</t>
         </is>
       </c>
       <c r="E78" t="inlineStr"/>
       <c r="F78" t="inlineStr"/>
-      <c r="G78" t="inlineStr"/>
+      <c r="G78" s="3" t="n">
+        <v>33318</v>
+      </c>
       <c r="H78" t="inlineStr">
         <is>
-          <t>Teatr, kino və televiziya</t>
+          <t>Təsviri, dekorativ-tətbiqi sənətlər və heraldika</t>
         </is>
       </c>
       <c r="I78" t="inlineStr">
         <is>
-          <t>Kiçik elmi işçi</t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="J78" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K78" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L78" t="inlineStr">
         <is>
           <t>Memarlıq və İncəsənət İnstitutu</t>
         </is>
       </c>
-      <c r="M78" t="inlineStr">
-[...11 lines deleted...]
-      </c>
+      <c r="M78" t="inlineStr"/>
+      <c r="N78" t="inlineStr"/>
+      <c r="O78" t="inlineStr"/>
       <c r="P78" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q78" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R78" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S78" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T78" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="U78" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="U78" t="inlineStr"/>
       <c r="V78" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W78" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X78" s="2" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="Y78" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z78" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA78" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB78" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC78" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD78" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE78" s="2" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="AF78" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG78" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH78" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI78" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="2" t="n">
-        <v>1458</v>
+        <v>3107</v>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Pərviz</t>
+          <t>Nəzmin</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>Mərdan oğlu</t>
+          <t>Rüstəm qızı</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>Mərdanlı</t>
-[...2 lines deleted...]
-      <c r="E79" t="inlineStr"/>
+          <t>Cəfərova</t>
+        </is>
+      </c>
+      <c r="E79" t="inlineStr">
+        <is>
+          <t>sənətşünaslıq üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
       <c r="F79" t="inlineStr"/>
-      <c r="G79" t="inlineStr"/>
+      <c r="G79" s="3" t="n">
+        <v>30027</v>
+      </c>
       <c r="H79" t="inlineStr">
         <is>
-          <t>Teatr, kino və televiziya</t>
+          <t>Təsviri, dekorativ-tətbiqi sənətlər və heraldika</t>
         </is>
       </c>
       <c r="I79" t="inlineStr">
         <is>
-          <t>Kiçik elmi işçi</t>
+          <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="J79" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K79" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L79" t="inlineStr">
         <is>
           <t>Memarlıq və İncəsənət İnstitutu</t>
         </is>
       </c>
       <c r="M79" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N79" t="inlineStr">
         <is>
-          <t>https://scholar.google.com/citations?user=h3-hsWkAAAAJ&amp;amp;hl=en</t>
+          <t>https://scholar.google.com/citations?user=lw_CIHAAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O79" s="2" t="n">
-        <v>584</v>
+        <v>1133</v>
       </c>
       <c r="P79" s="2" t="n">
-        <v>0</v>
+        <v>49</v>
       </c>
       <c r="Q79" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R79" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S79" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T79" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U79" t="inlineStr">
         <is>
-          <t>2026-06-04T03:35:36.865914</t>
+          <t>2026-08-18T11:52:45.887461</t>
         </is>
       </c>
       <c r="V79" s="2" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="W79" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X79" s="2" t="n">
-        <v>7</v>
+        <v>92</v>
       </c>
       <c r="Y79" s="2" t="n">
+        <v>9</v>
+      </c>
+      <c r="Z79" s="2" t="n">
+        <v>14</v>
+      </c>
+      <c r="AA79" s="2" t="n">
+        <v>46</v>
+      </c>
+      <c r="AB79" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC79" s="2" t="n">
+        <v>6</v>
+      </c>
+      <c r="AD79" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE79" s="2" t="n">
+        <v>91</v>
+      </c>
+      <c r="AF79" s="2" t="n">
+        <v>9</v>
+      </c>
+      <c r="AG79" s="2" t="n">
+        <v>13</v>
+      </c>
+      <c r="AH79" s="2" t="n">
         <v>1</v>
       </c>
-      <c r="Z79" s="2" t="n">
-[...25 lines deleted...]
-      </c>
       <c r="AI79" s="2" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="2" t="n">
-        <v>1459</v>
+        <v>3263</v>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Əfsanə</t>
+          <t>Zülfiyyə</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>Ağayar qızı</t>
+          <t>Ağaəli qızı</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>Babayeva</t>
-[...12 lines deleted...]
-      <c r="G80" t="inlineStr"/>
+          <t>Musayeva</t>
+        </is>
+      </c>
+      <c r="E80" t="inlineStr"/>
+      <c r="F80" t="inlineStr"/>
+      <c r="G80" s="3" t="n">
+        <v>34501</v>
+      </c>
       <c r="H80" t="inlineStr">
         <is>
-          <t>İncəsənətin qarşılıqlı əlaqələri</t>
+          <t>Musiqi folkloru</t>
         </is>
       </c>
       <c r="I80" t="inlineStr">
         <is>
-          <t>Aparıcı elmi işçi</t>
+          <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="J80" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K80" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L80" t="inlineStr">
         <is>
           <t>Memarlıq və İncəsənət İnstitutu</t>
         </is>
       </c>
-      <c r="M80" t="inlineStr">
-[...11 lines deleted...]
-      </c>
+      <c r="M80" t="inlineStr"/>
+      <c r="N80" t="inlineStr"/>
+      <c r="O80" t="inlineStr"/>
       <c r="P80" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q80" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R80" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S80" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T80" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="U80" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="U80" t="inlineStr"/>
       <c r="V80" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W80" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X80" s="2" t="n">
-        <v>63</v>
+        <v>0</v>
       </c>
       <c r="Y80" s="2" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="Z80" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA80" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB80" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC80" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD80" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE80" s="2" t="n">
-        <v>63</v>
+        <v>0</v>
       </c>
       <c r="AF80" s="2" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="AG80" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH80" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI80" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="2" t="n">
-        <v>1460</v>
+        <v>1386</v>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Şəhla</t>
+          <t>Rəna</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>Həsən qızı</t>
+          <t>Həbib qızı</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>Quliyeva</t>
+          <t>Abdullayeva</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>filologiya üzrə fəlsəfə doktoru</t>
-[...3 lines deleted...]
-      <c r="G81" t="inlineStr"/>
+          <t>sənətşünaslıq üzrə elmlər doktoru</t>
+        </is>
+      </c>
+      <c r="F81" t="inlineStr">
+        <is>
+          <t>Professor</t>
+        </is>
+      </c>
+      <c r="G81" s="3" t="n">
+        <v>20484</v>
+      </c>
       <c r="H81" t="inlineStr">
         <is>
-          <t>İncəsənətin qarşılıqlı əlaqələri</t>
+          <t>Türk sənət tarixi və mədəni irsi şöbəsi</t>
         </is>
       </c>
       <c r="I81" t="inlineStr">
         <is>
-          <t>Böyük elmi işçi</t>
+          <t>Baş elmi işçi</t>
         </is>
       </c>
       <c r="J81" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K81" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L81" t="inlineStr">
         <is>
           <t>Memarlıq və İncəsənət İnstitutu</t>
         </is>
       </c>
       <c r="M81" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N81" t="inlineStr">
         <is>
-          <t>https://scholar.google.com/citations?user=evS3RMMAAAAJ&amp;amp;hl=en</t>
+          <t>https://scholar.google.com/citations?user=fQqsK_cAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O81" s="2" t="n">
-        <v>586</v>
+        <v>512</v>
       </c>
       <c r="P81" s="2" t="n">
-        <v>0</v>
+        <v>27</v>
       </c>
       <c r="Q81" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R81" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S81" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T81" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U81" t="inlineStr">
         <is>
-          <t>2026-06-04T03:35:36.865914</t>
+          <t>2026-08-18T11:26:08.578008</t>
         </is>
       </c>
       <c r="V81" s="2" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="W81" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="X81" s="2" t="n">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="Y81" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Z81" s="2" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="AA81" s="2" t="n">
-        <v>0</v>
+        <v>28</v>
       </c>
       <c r="AB81" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC81" s="2" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AD81" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AE81" s="2" t="n">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="AF81" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AG81" s="2" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="AH81" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI81" s="2" t="n">
-        <v>0</v>
+        <v>-1</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="2" t="n">
-        <v>1461</v>
+        <v>1438</v>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Nərgiz</t>
+          <t>Ellada</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>Nürəddin qızı</t>
+          <t>Əmirağa qızı</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>Həbibova</t>
+          <t>Abbasova</t>
         </is>
       </c>
       <c r="E82" t="inlineStr"/>
       <c r="F82" t="inlineStr"/>
-      <c r="G82" t="inlineStr"/>
+      <c r="G82" s="3" t="n">
+        <v>28596</v>
+      </c>
       <c r="H82" t="inlineStr">
         <is>
-          <t>İncəsənətin qarşılıqlı əlaqələri</t>
+          <t>Türk sənət tarixi və mədəni irsi şöbəsi</t>
         </is>
       </c>
       <c r="I82" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="J82" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K82" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L82" t="inlineStr">
         <is>
           <t>Memarlıq və İncəsənət İnstitutu</t>
         </is>
       </c>
       <c r="M82" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N82" t="inlineStr">
         <is>
-          <t>https://scholar.google.com/citations?user=aVnNzIcAAAAJ&amp;amp;hl=en</t>
+          <t>https://scholar.google.com/citations?user=K33wRT0AAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O82" s="2" t="n">
-        <v>587</v>
+        <v>564</v>
       </c>
       <c r="P82" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q82" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R82" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S82" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T82" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U82" t="inlineStr">
         <is>
-          <t>2026-06-04T03:35:36.865914</t>
+          <t>2026-08-18T11:26:08.578008</t>
         </is>
       </c>
       <c r="V82" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W82" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X82" s="2" t="n">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="Y82" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Z82" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA82" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB82" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC82" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD82" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE82" s="2" t="n">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="AF82" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AG82" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH82" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI82" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="2" t="n">
-        <v>1462</v>
+        <v>3252</v>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Pərvanə</t>
+          <t>Tuncay</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>Mehdi qızı</t>
+          <t>Həbib oğlu</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>İbrahimova</t>
-[...2 lines deleted...]
-      <c r="E83" t="inlineStr"/>
+          <t>Həbibbəyli</t>
+        </is>
+      </c>
+      <c r="E83" t="inlineStr">
+        <is>
+          <t>texnika üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
       <c r="F83" t="inlineStr"/>
-      <c r="G83" t="inlineStr"/>
+      <c r="G83" s="3" t="n">
+        <v>35092</v>
+      </c>
       <c r="H83" t="inlineStr">
         <is>
-          <t>İncəsənətin qarşılıqlı əlaqələri</t>
+          <t>Rəqəmsal sənətşünaslıq və süni intellekt şöbəsi</t>
         </is>
       </c>
       <c r="I83" t="inlineStr">
         <is>
-          <t>Kiçik elmi işçi</t>
+          <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="J83" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K83" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L83" t="inlineStr">
         <is>
           <t>Memarlıq və İncəsənət İnstitutu</t>
         </is>
       </c>
       <c r="M83" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N83" t="inlineStr">
         <is>
-          <t>https://scholar.google.com/citations?user=2sEsJMUAAAAJ&amp;amp;hl=en</t>
+          <t>https://scholar.google.com/citations?user=ppIPGU0AAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O83" s="2" t="n">
-        <v>588</v>
+        <v>5665</v>
       </c>
       <c r="P83" s="2" t="n">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="Q83" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R83" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S83" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T83" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U83" t="inlineStr">
         <is>
-          <t>2026-06-04T03:35:36.865914</t>
+          <t>2026-08-18T11:52:45.887461</t>
         </is>
       </c>
       <c r="V83" s="2" t="n">
         <v>1</v>
       </c>
       <c r="W83" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X83" s="2" t="n">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="Y83" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z83" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA83" s="2" t="n">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="AB83" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC83" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AD83" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE83" s="2" t="n">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="AF83" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG83" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AH83" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI83" s="2" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" s="2" t="n">
+        <v>3254</v>
+      </c>
+      <c r="B84" t="inlineStr">
+        <is>
+          <t>İvtixar</t>
+        </is>
+      </c>
+      <c r="C84" t="inlineStr">
+        <is>
+          <t>Fəhrat oğlu</t>
+        </is>
+      </c>
+      <c r="D84" t="inlineStr">
+        <is>
+          <t>Piriyev</t>
+        </is>
+      </c>
+      <c r="E84" t="inlineStr">
+        <is>
+          <t>sənətşünaslıq üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="F84" t="inlineStr"/>
+      <c r="G84" s="3" t="n">
+        <v>22166</v>
+      </c>
+      <c r="H84" t="inlineStr">
+        <is>
+          <t>Türk sənət tarixi və mədəni irsi şöbəsi</t>
+        </is>
+      </c>
+      <c r="I84" t="inlineStr">
+        <is>
+          <t>Aparıcı elmi işçi</t>
+        </is>
+      </c>
+      <c r="J84" t="inlineStr">
+        <is>
+          <t>scientific</t>
+        </is>
+      </c>
+      <c r="K84" t="inlineStr">
+        <is>
+          <t>current</t>
+        </is>
+      </c>
+      <c r="L84" t="inlineStr">
+        <is>
+          <t>Memarlıq və İncəsənət İnstitutu</t>
+        </is>
+      </c>
+      <c r="M84" t="inlineStr"/>
+      <c r="N84" t="inlineStr"/>
+      <c r="O84" t="inlineStr"/>
+      <c r="P84" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q84" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="R84" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="S84" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="T84" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="U84" t="inlineStr"/>
+      <c r="V84" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="W84" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="X84" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y84" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z84" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA84" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB84" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC84" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AD84" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE84" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AF84" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AG84" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AH84" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AI84" s="2" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>