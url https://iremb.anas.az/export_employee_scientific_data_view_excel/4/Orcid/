--- v0 (2026-04-16)
+++ v1 (2026-06-25)
@@ -10,95 +10,99 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Employees" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="0"/>
+  <numFmts count="2">
+    <numFmt numFmtId="164" formatCode="yyyy-mm-dd"/>
+    <numFmt numFmtId="165" formatCode="YYYY-MM-DD"/>
+  </numFmts>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin"/>
       <right style="thin"/>
       <top style="thin"/>
       <bottom style="thin"/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
@@ -435,51 +439,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:AI83"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="12" customWidth="1" min="2" max="2"/>
     <col width="18" customWidth="1" min="3" max="3"/>
     <col width="16" customWidth="1" min="4" max="4"/>
-    <col width="46" customWidth="1" min="5" max="5"/>
+    <col width="39" customWidth="1" min="5" max="5"/>
     <col width="15" customWidth="1" min="6" max="6"/>
     <col width="15" customWidth="1" min="7" max="7"/>
     <col width="54" customWidth="1" min="8" max="8"/>
     <col width="28" customWidth="1" min="9" max="9"/>
     <col width="15" customWidth="1" min="10" max="10"/>
     <col width="9" customWidth="1" min="11" max="11"/>
     <col width="33" customWidth="1" min="12" max="12"/>
     <col width="10" customWidth="1" min="13" max="13"/>
     <col width="39" customWidth="1" min="14" max="14"/>
     <col width="12" customWidth="1" min="15" max="15"/>
     <col width="13" customWidth="1" min="16" max="16"/>
     <col width="16" customWidth="1" min="17" max="17"/>
     <col width="17" customWidth="1" min="18" max="18"/>
     <col width="40" customWidth="1" min="19" max="19"/>
     <col width="45" customWidth="1" min="20" max="20"/>
     <col width="13" customWidth="1" min="21" max="21"/>
     <col width="9" customWidth="1" min="22" max="22"/>
     <col width="11" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="13" customWidth="1" min="25" max="25"/>
     <col width="20" customWidth="1" min="26" max="26"/>
     <col width="27" customWidth="1" min="27" max="27"/>
     <col width="30" customWidth="1" min="28" max="28"/>
     <col width="23" customWidth="1" min="29" max="29"/>
     <col width="25" customWidth="1" min="30" max="30"/>
@@ -674,51 +678,53 @@
       <c r="B2" t="inlineStr">
         <is>
           <t>Sənubər</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>Yusufovna</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>Bağırova</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>sənətşünaslıq üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
-      <c r="G2" t="inlineStr"/>
+      <c r="G2" s="3" t="n">
+        <v>18015</v>
+      </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>Musiqi folkloru</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t>Memarlıq və İncəsənət İnstitutu</t>
         </is>
       </c>
@@ -813,51 +819,51 @@
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>sənətşünaslıq üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="F3" t="inlineStr"/>
       <c r="G3" t="inlineStr"/>
       <c r="H3" t="inlineStr">
         <is>
           <t>Musıqı tarixı və nəzəriyyəsı</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>current</t>
+          <t>former</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t>Memarlıq və İncəsənət İnstitutu</t>
         </is>
       </c>
       <c r="M3" t="inlineStr"/>
       <c r="N3" t="inlineStr"/>
       <c r="O3" t="inlineStr"/>
       <c r="P3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T3" s="2" t="n">
         <v>0</v>
       </c>
@@ -904,67 +910,69 @@
       <c r="AI3" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>1383</v>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Zemfıra</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>Yusif qızı</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>Səfərova</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>Akademik, sənətşünaslıq üzrə elmlər doktoru</t>
+          <t>sənətşünaslıq üzrə elmlər doktoru</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>Professor</t>
-[...2 lines deleted...]
-      <c r="G4" t="inlineStr"/>
+          <t>Akademik</t>
+        </is>
+      </c>
+      <c r="G4" s="3" t="n">
+        <v>13676</v>
+      </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>Musıqı tarixı və nəzəriyyəsı</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t>Memarlıq və İncəsənət İnstitutu</t>
         </is>
       </c>
       <c r="M4" t="inlineStr"/>
       <c r="N4" t="inlineStr"/>
       <c r="O4" t="inlineStr"/>
       <c r="P4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q4" s="2" t="n">
         <v>0</v>
@@ -1021,67 +1029,69 @@
       <c r="AI4" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
         <v>1384</v>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Rəna</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>Azər qızı</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>Məmmədova</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>AMEA m.ü., sənətşünaslıq üzrə elmlər doktoru</t>
+          <t>sənətşünaslıq üzrə elmlər doktoru</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>Professor</t>
         </is>
       </c>
-      <c r="G5" t="inlineStr"/>
+      <c r="G5" s="3" t="n">
+        <v>18321</v>
+      </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>İncəsənətin qarşılıqlı əlaqələri</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t>Memarlıq və İncəsənət İnstitutu</t>
         </is>
       </c>
       <c r="M5" t="inlineStr"/>
       <c r="N5" t="inlineStr"/>
       <c r="O5" t="inlineStr"/>
       <c r="P5" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q5" s="2" t="n">
         <v>0</v>
@@ -1138,59 +1148,57 @@
       <c r="AI5" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
         <v>1385</v>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Fərqanə</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>İsmayıl qızı</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>Hüseynova</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>kulturologiya üzrə fəlsəfə doktoru</t>
-[...7 lines deleted...]
-      <c r="G6" t="inlineStr"/>
+          <t>kultrologiya üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="F6" t="inlineStr"/>
+      <c r="G6" s="3" t="n">
+        <v>25138</v>
+      </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>Kulturologiya və incəsənətin nəzəriyyəsi</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t>Memarlıq və İncəsənət İnstitutu</t>
         </is>
       </c>
@@ -1279,51 +1287,51 @@
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>Abdullayeva</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>sənətşünaslıq üzrə elmlər doktoru</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>Professor</t>
         </is>
       </c>
       <c r="G7" t="inlineStr"/>
       <c r="H7" t="inlineStr">
         <is>
           <t>Kulturologiya və incəsənətin nəzəriyyəsi</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t>Memarlıq və İncəsənət İnstitutu</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
           <t>Orcid</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t>https://orcid.org/0009-0002-6780-8795</t>
@@ -1388,59 +1396,57 @@
       <c r="AI7" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
         <v>1387</v>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Gülçin</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>Əliabbas qızı</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>Kazımi</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>kulturologiya üzrə fəlsəfə doktoru</t>
-[...7 lines deleted...]
-      <c r="G8" t="inlineStr"/>
+          <t>kultrologiya üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="F8" t="inlineStr"/>
+      <c r="G8" s="3" t="n">
+        <v>27542</v>
+      </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>Kulturologiya və incəsənətin nəzəriyyəsi</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t>Memarlıq və İncəsənət İnstitutu</t>
         </is>
       </c>
@@ -1521,51 +1527,53 @@
       <c r="B9" t="inlineStr">
         <is>
           <t>Telman</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>Ismayıl oğlu</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>Ibrahimov</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>sənətşünaslıq üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
-      <c r="G9" t="inlineStr"/>
+      <c r="G9" s="3" t="n">
+        <v>21051</v>
+      </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>Təsviri, dekorativ-tətbiqi sənətlər və heraldika</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t>Memarlıq və İncəsənət İnstitutu</t>
         </is>
       </c>
@@ -1636,53 +1644,59 @@
         <v>0</v>
       </c>
       <c r="AI9" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
         <v>1389</v>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Vüqar</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>Qaracan oğlu</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>Kərimli</t>
         </is>
       </c>
-      <c r="E10" t="inlineStr"/>
+      <c r="E10" t="inlineStr">
+        <is>
+          <t>kultrologiya üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
       <c r="F10" t="inlineStr"/>
-      <c r="G10" t="inlineStr"/>
+      <c r="G10" s="3" t="n">
+        <v>27460</v>
+      </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>Müdiriyyət</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
           <t>Elmi katib</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t>Memarlıq və İncəsənət İnstitutu</t>
         </is>
       </c>
@@ -1763,51 +1777,53 @@
       <c r="B11" t="inlineStr">
         <is>
           <t>Sehranə</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>Ələsgər qızı</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>Kasimi</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>sənətşünaslıq üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
-      <c r="G11" t="inlineStr"/>
+      <c r="G11" s="3" t="n">
+        <v>23168</v>
+      </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>Musıqı tarixı və nəzəriyyəsı</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t>Memarlıq və İncəsənət İnstitutu</t>
         </is>
       </c>
@@ -1878,61 +1894,71 @@
         <v>0</v>
       </c>
       <c r="AI11" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
         <v>1391</v>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Sevil</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>Məmməd Tağı qızı</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>Fərhadova</t>
         </is>
       </c>
-      <c r="E12" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="G12" t="inlineStr"/>
+      <c r="E12" t="inlineStr">
+        <is>
+          <t>sənətşünaslıq üzrə elmlər doktoru</t>
+        </is>
+      </c>
+      <c r="F12" t="inlineStr">
+        <is>
+          <t>Professor</t>
+        </is>
+      </c>
+      <c r="G12" s="3" t="n">
+        <v>17379</v>
+      </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>Muğamşünaslıq</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t>Memarlıq və İncəsənət İnstitutu</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
           <t>Orcid</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t>https://orcid.org/0000-0002-2358-3574</t>
@@ -2122,59 +2148,61 @@
       <c r="AI13" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
         <v>1393</v>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>Namiq</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>Ələkbər oğlu</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>Abbasov</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>kulturologiya üzrə fəlsəfə doktoru</t>
+          <t>kultrologiya üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
-      <c r="G14" t="inlineStr"/>
+      <c r="G14" s="3" t="n">
+        <v>25577</v>
+      </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>Müdriyyət</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
           <t>Baş mütəxəssis</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t>Memarlıq və İncəsənət İnstitutu</t>
         </is>
       </c>
@@ -2245,69 +2273,67 @@
         <v>0</v>
       </c>
       <c r="AI14" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="n">
         <v>1394</v>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>Rahibə</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>Şanxay qızı</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>Əliyeva</t>
         </is>
       </c>
-      <c r="E15" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E15" t="inlineStr"/>
       <c r="F15" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
-      <c r="G15" t="inlineStr"/>
+      <c r="G15" s="3" t="n">
+        <v>21824</v>
+      </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>Memarlıq abidələrinin qorunması və bərpa problemləri</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t>Memarlıq və İncəsənət İnstitutu</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
           <t>Orcid</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
           <t>https://orcid.org/0009-0004-8166-4972</t>
@@ -2372,59 +2398,61 @@
       <c r="AI15" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
         <v>1395</v>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>Ərtegin</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>Əbdül Vahab oğlu</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>Salamzadə</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>AMEA-nın m.ü., sənətşünaslıq doktoru</t>
+          <t>sənətşünaslıq üzrə elmlər doktoru</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>Professor</t>
         </is>
       </c>
-      <c r="G16" t="inlineStr"/>
+      <c r="G16" s="3" t="n">
+        <v>23982</v>
+      </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>Müdriyyət</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
           <t>Direktor</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t>Memarlıq və İncəsənət İnstitutu</t>
         </is>
       </c>
@@ -2487,77 +2515,75 @@
       </c>
       <c r="AF16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI16" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="n">
         <v>1396</v>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Samirə</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>Altay qızı</t>
+          <t>Mirəhməd qızı</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>Mir-Bağırzadə</t>
-[...6 lines deleted...]
-      </c>
+          <t>Abdullayeva</t>
+        </is>
+      </c>
+      <c r="E17" t="inlineStr"/>
       <c r="F17" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
-      <c r="G17" t="inlineStr"/>
+      <c r="G17" s="3" t="n">
+        <v>27524</v>
+      </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>Şəhərsalma</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
           <t>Memarlıq və İncəsənət İnstitutu</t>
         </is>
       </c>
       <c r="M17" t="inlineStr"/>
       <c r="N17" t="inlineStr"/>
       <c r="O17" t="inlineStr"/>
       <c r="P17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q17" s="2" t="n">
         <v>0</v>
@@ -2622,51 +2648,53 @@
       <c r="B18" t="inlineStr">
         <is>
           <t>Lalə</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>Tofiq qızı</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Kazımova</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>sənətşünaslıq üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
-      <c r="G18" t="inlineStr"/>
+      <c r="G18" s="3" t="n">
+        <v>21947</v>
+      </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>Musıqı tarixı və nəzəriyyəsı</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
           <t>Memarlıq və İncəsənət İnstitutu</t>
         </is>
       </c>
@@ -2747,51 +2775,53 @@
       <c r="B19" t="inlineStr">
         <is>
           <t>Tahir</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>Rauf oğlu</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Bayramov</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>sənətşünaslıq üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
-      <c r="G19" t="inlineStr"/>
+      <c r="G19" s="3" t="n">
+        <v>26391</v>
+      </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>Təsviri, dekorativ-tətbiqi sənətlər və heraldika</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
           <t>Memarlıq və İncəsənət İnstitutu</t>
         </is>
       </c>
@@ -2872,51 +2902,53 @@
       <c r="B20" t="inlineStr">
         <is>
           <t>Fəridə</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>Altay qızı</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Mir-Bağırzadə</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>sənətşünaslıq üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
-      <c r="G20" t="inlineStr"/>
+      <c r="G20" s="3" t="n">
+        <v>25183</v>
+      </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>Təsviri, dekorativ-tətbiqi sənətlər və heraldika</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
           <t>Memarlıq və İncəsənət İnstitutu</t>
         </is>
       </c>
@@ -2987,86 +3019,96 @@
         <v>0</v>
       </c>
       <c r="AI20" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="n">
         <v>1400</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>Yeganə</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>Akif qızı</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Əliyeva</t>
         </is>
       </c>
-      <c r="E21" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="G21" t="inlineStr"/>
+      <c r="E21" t="inlineStr">
+        <is>
+          <t>kultrologiya üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="F21" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
+      <c r="G21" s="3" t="n">
+        <v>28726</v>
+      </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>İncəsənətin qarşılıqlı əlaqələri</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
           <t>Memarlıq və İncəsənət İnstitutu</t>
         </is>
       </c>
       <c r="M21" t="inlineStr">
         <is>
           <t>Orcid</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
-          <t>https://orcid.org/0009-0001-8448-3745</t>
+          <t>https://orcid.org/0000-0002-4496-5598</t>
         </is>
       </c>
       <c r="O21" t="inlineStr"/>
       <c r="P21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U21" t="inlineStr"/>
       <c r="V21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W21" s="2" t="n">
         <v>0</v>
       </c>
@@ -3110,51 +3152,53 @@
     <row r="22">
       <c r="A22" s="2" t="n">
         <v>1401</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>Afaq</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>Böyükağa qızı</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Hüseynova</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>sənətşünaslıq üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="F22" t="inlineStr"/>
-      <c r="G22" t="inlineStr"/>
+      <c r="G22" s="3" t="n">
+        <v>20097</v>
+      </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>İncəsənətin qarşılıqlı əlaqələri</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
           <t>Memarlıq və İncəsənət İnstitutu</t>
         </is>
       </c>
@@ -3230,60 +3274,66 @@
     </row>
     <row r="23">
       <c r="A23" s="2" t="n">
         <v>1402</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>Vidadi</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>Ramiz oğlu</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Qafarov</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>sənətşünaslıq üzrə fəlsəfə doktoru</t>
         </is>
       </c>
-      <c r="F23" t="inlineStr"/>
-      <c r="G23" t="inlineStr"/>
+      <c r="F23" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
+      <c r="G23" s="3" t="n">
+        <v>22644</v>
+      </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>Teatr, kino və televiziya</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
           <t>Memarlıq və İncəsənət İnstitutu</t>
         </is>
       </c>
       <c r="M23" t="inlineStr">
         <is>
           <t>Orcid</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
           <t>https://orcid.org/0000-0001-8166-7234</t>
@@ -3356,51 +3406,53 @@
       <c r="B24" t="inlineStr">
         <is>
           <t>Gülrəna</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>Əlixan qızı</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Mirzə</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>sənətşünaslıq üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
-      <c r="G24" t="inlineStr"/>
+      <c r="G24" s="3" t="n">
+        <v>20467</v>
+      </c>
       <c r="H24" t="inlineStr">
         <is>
           <t>Təsviri, dekorativ-tətbiqi sənətlər və heraldika</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
           <t>Memarlıq və İncəsənət İnstitutu</t>
         </is>
       </c>
@@ -3477,51 +3529,53 @@
     <row r="25">
       <c r="A25" s="2" t="n">
         <v>1404</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>Gülarə</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>Xasay qızı</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>Vəzirova</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>sənətşünaslıq üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="F25" t="inlineStr"/>
-      <c r="G25" t="inlineStr"/>
+      <c r="G25" s="3" t="n">
+        <v>17542</v>
+      </c>
       <c r="H25" t="inlineStr">
         <is>
           <t>Musıqı tarixı və nəzəriyyəsı</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
           <t>Memarlıq və İncəsənət İnstitutu</t>
         </is>
       </c>
@@ -3594,59 +3648,61 @@
       <c r="AI25" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="n">
         <v>1405</v>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>Xəzər</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>Atif oğlu</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>Zeynalov</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>sənətşünaslıq ü. fəlsəfə doktoru</t>
+          <t>sənətşünaslıq üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
-      <c r="G26" t="inlineStr"/>
+      <c r="G26" s="3" t="n">
+        <v>24050</v>
+      </c>
       <c r="H26" t="inlineStr">
         <is>
           <t>Müdriyyət</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
           <t>E.i.ü.direktor müavini</t>
         </is>
       </c>
       <c r="J26" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
           <t>Memarlıq və İncəsənət İnstitutu</t>
         </is>
       </c>
@@ -3727,51 +3783,51 @@
       <c r="B27" t="inlineStr">
         <is>
           <t>Rayihə</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>Barxudar qızı</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>Əmənzadə</t>
         </is>
       </c>
       <c r="E27" t="inlineStr"/>
       <c r="F27" t="inlineStr"/>
       <c r="G27" t="inlineStr"/>
       <c r="H27" t="inlineStr">
         <is>
           <t>Memarlıq tarixi və nəzəriyyəsi</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J27" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
           <t>Memarlıq və İncəsənət İnstitutu</t>
         </is>
       </c>
       <c r="M27" t="inlineStr">
         <is>
           <t>Orcid</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
           <t>https://orcid.org/0009-0008-9286-0994</t>
@@ -4324,59 +4380,61 @@
       <c r="B32" t="inlineStr">
         <is>
           <t>Aidə</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>Adil qızı</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>Sadıqova</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>sənətşünaslıq üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
-      <c r="G32" t="inlineStr"/>
+      <c r="G32" s="3" t="n">
+        <v>24641</v>
+      </c>
       <c r="H32" t="inlineStr">
         <is>
           <t>Təsviri, dekorativ-tətbiqi sənətlər və heraldika</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J32" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
           <t>Memarlıq və İncəsənət İnstitutu</t>
         </is>
       </c>
       <c r="M32" t="inlineStr">
         <is>
           <t>Orcid</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
           <t>https://orcid.org/0009-0003-6315-025X</t>
@@ -4449,59 +4507,61 @@
       <c r="B33" t="inlineStr">
         <is>
           <t>Iradə</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>Tofıq qızı</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>Köçərli</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t>sənətşünaslıq üzrə elmlər doktoru</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>Professor</t>
         </is>
       </c>
-      <c r="G33" t="inlineStr"/>
+      <c r="G33" s="3" t="n">
+        <v>20709</v>
+      </c>
       <c r="H33" t="inlineStr">
         <is>
           <t>Musiqi folkloru</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J33" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K33" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L33" t="inlineStr">
         <is>
           <t>Memarlıq və İncəsənət İnstitutu</t>
         </is>
       </c>
       <c r="M33" t="inlineStr">
         <is>
           <t>Orcid</t>
         </is>
       </c>
       <c r="N33" t="inlineStr">
         <is>
           <t>https://orcid.org/0009-0002-8556-0228</t>
@@ -4564,57 +4624,59 @@
         <v>0</v>
       </c>
       <c r="AI33" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="n">
         <v>1413</v>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>Rizvan</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>Sarı oğlu</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>Babaşov</t>
         </is>
       </c>
-      <c r="E34" t="inlineStr">
-[...5 lines deleted...]
-      <c r="G34" t="inlineStr"/>
+      <c r="E34" t="inlineStr"/>
+      <c r="F34" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
+      <c r="G34" s="3" t="n">
+        <v>20464</v>
+      </c>
       <c r="H34" t="inlineStr">
         <is>
           <t>Memarlıq tarixi və nəzəriyyəsi</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J34" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L34" t="inlineStr">
         <is>
           <t>Memarlıq və İncəsənət İnstitutu</t>
         </is>
       </c>
@@ -4685,61 +4747,59 @@
         <v>0</v>
       </c>
       <c r="AI34" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="n">
         <v>1414</v>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>Sevinc</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>Mahmudəli qızı</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>Tangudur</t>
         </is>
       </c>
-      <c r="E35" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E35" t="inlineStr"/>
       <c r="F35" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
-      <c r="G35" t="inlineStr"/>
+      <c r="G35" s="3" t="n">
+        <v>25105</v>
+      </c>
       <c r="H35" t="inlineStr">
         <is>
           <t>Memarlıq tarixi və nəzəriyyəsi</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="J35" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L35" t="inlineStr">
         <is>
           <t>Memarlıq və İncəsənət İnstitutu</t>
         </is>
       </c>
@@ -4810,57 +4870,59 @@
         <v>0</v>
       </c>
       <c r="AI35" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="n">
         <v>1415</v>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>Nigar</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>Şamil qızı</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>Fətullayeva</t>
         </is>
       </c>
-      <c r="E36" t="inlineStr">
-[...5 lines deleted...]
-      <c r="G36" t="inlineStr"/>
+      <c r="E36" t="inlineStr"/>
+      <c r="F36" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
+      <c r="G36" s="3" t="n">
+        <v>25347</v>
+      </c>
       <c r="H36" t="inlineStr">
         <is>
           <t>Memarlıq tarixi və nəzəriyyəsi</t>
         </is>
       </c>
       <c r="I36" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="J36" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K36" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L36" t="inlineStr">
         <is>
           <t>Memarlıq və İncəsənət İnstitutu</t>
         </is>
       </c>
@@ -5054,51 +5116,53 @@
       <c r="AI37" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="n">
         <v>1417</v>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>Nailə</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>Qalib qızı</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>İsmayılova</t>
         </is>
       </c>
       <c r="E38" t="inlineStr"/>
       <c r="F38" t="inlineStr"/>
-      <c r="G38" t="inlineStr"/>
+      <c r="G38" s="3" t="n">
+        <v>28313</v>
+      </c>
       <c r="H38" t="inlineStr">
         <is>
           <t>Memarlıq tarixi və nəzəriyyəsi</t>
         </is>
       </c>
       <c r="I38" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="J38" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K38" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L38" t="inlineStr">
         <is>
           <t>Memarlıq və İncəsənət İnstitutu</t>
         </is>
       </c>
@@ -5171,51 +5235,53 @@
       <c r="AI38" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="n">
         <v>1418</v>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>Aysel</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>Afiq qızı</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>Talıbova</t>
         </is>
       </c>
       <c r="E39" t="inlineStr"/>
       <c r="F39" t="inlineStr"/>
-      <c r="G39" t="inlineStr"/>
+      <c r="G39" s="3" t="n">
+        <v>26658</v>
+      </c>
       <c r="H39" t="inlineStr">
         <is>
           <t>Memarlıq tarixi və nəzəriyyəsi</t>
         </is>
       </c>
       <c r="I39" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="J39" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K39" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L39" t="inlineStr">
         <is>
           <t>Memarlıq və İncəsənət İnstitutu</t>
         </is>
       </c>
@@ -5288,51 +5354,53 @@
       <c r="AI39" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="n">
         <v>1419</v>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>Oksana</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t>Ələkbər qızı</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>Məmmədova</t>
         </is>
       </c>
       <c r="E40" t="inlineStr"/>
       <c r="F40" t="inlineStr"/>
-      <c r="G40" t="inlineStr"/>
+      <c r="G40" s="3" t="n">
+        <v>32304</v>
+      </c>
       <c r="H40" t="inlineStr">
         <is>
           <t>Memarlıq tarixi və nəzəriyyəsi</t>
         </is>
       </c>
       <c r="I40" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="J40" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K40" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L40" t="inlineStr">
         <is>
           <t>Memarlıq və İncəsənət İnstitutu</t>
         </is>
       </c>
@@ -5403,75 +5471,71 @@
         <v>0</v>
       </c>
       <c r="AI40" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="n">
         <v>1420</v>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>Şənər</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>Niyazi oğlu</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>Rzayev</t>
         </is>
       </c>
-      <c r="E41" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E41" t="inlineStr"/>
       <c r="F41" t="inlineStr"/>
       <c r="G41" t="inlineStr"/>
       <c r="H41" t="inlineStr">
         <is>
           <t>Memarlıq abidələrinin qorunması və bərpa problemləri</t>
         </is>
       </c>
       <c r="I41" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J41" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K41" t="inlineStr">
         <is>
-          <t>current</t>
+          <t>former</t>
         </is>
       </c>
       <c r="L41" t="inlineStr">
         <is>
           <t>Memarlıq və İncəsənət İnstitutu</t>
         </is>
       </c>
       <c r="M41" t="inlineStr"/>
       <c r="N41" t="inlineStr"/>
       <c r="O41" t="inlineStr"/>
       <c r="P41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T41" s="2" t="n">
         <v>0</v>
       </c>
@@ -5518,51 +5582,53 @@
       <c r="AI41" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="n">
         <v>1421</v>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>Zərnaz</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t>Abdulbar qızı</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>Imanzadə</t>
         </is>
       </c>
       <c r="E42" t="inlineStr"/>
       <c r="F42" t="inlineStr"/>
-      <c r="G42" t="inlineStr"/>
+      <c r="G42" s="3" t="n">
+        <v>19665</v>
+      </c>
       <c r="H42" t="inlineStr">
         <is>
           <t>Memarlıq abidələrinin qorunması və bərpa problemləri</t>
         </is>
       </c>
       <c r="I42" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="J42" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K42" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L42" t="inlineStr">
         <is>
           <t>Memarlıq və İncəsənət İnstitutu</t>
         </is>
       </c>
@@ -5635,51 +5701,53 @@
       <c r="AI42" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="n">
         <v>1422</v>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>Elçin</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t>Nəriman oğlu</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>Əliyev</t>
         </is>
       </c>
       <c r="E43" t="inlineStr"/>
       <c r="F43" t="inlineStr"/>
-      <c r="G43" t="inlineStr"/>
+      <c r="G43" s="3" t="n">
+        <v>25434</v>
+      </c>
       <c r="H43" t="inlineStr">
         <is>
           <t>Memarlıq abidələrinin qorunması və bərpa problemləri</t>
         </is>
       </c>
       <c r="I43" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="J43" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K43" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L43" t="inlineStr">
         <is>
           <t>Memarlıq və İncəsənət İnstitutu</t>
         </is>
       </c>
@@ -5752,51 +5820,53 @@
       <c r="AI43" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="n">
         <v>1423</v>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>Tamaşa</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>Hidayət qızı</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>Isayeva</t>
         </is>
       </c>
       <c r="E44" t="inlineStr"/>
       <c r="F44" t="inlineStr"/>
-      <c r="G44" t="inlineStr"/>
+      <c r="G44" s="3" t="n">
+        <v>22421</v>
+      </c>
       <c r="H44" t="inlineStr">
         <is>
           <t>Memarlıq abidələrinin qorunması və bərpa problemləri</t>
         </is>
       </c>
       <c r="I44" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="J44" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K44" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L44" t="inlineStr">
         <is>
           <t>Memarlıq və İncəsənət İnstitutu</t>
         </is>
       </c>
@@ -5869,51 +5939,53 @@
       <c r="AI44" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="2" t="n">
         <v>1424</v>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>Nigar</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t>Rəhim qızı</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>Ramazanova</t>
         </is>
       </c>
       <c r="E45" t="inlineStr"/>
       <c r="F45" t="inlineStr"/>
-      <c r="G45" t="inlineStr"/>
+      <c r="G45" s="3" t="n">
+        <v>34478</v>
+      </c>
       <c r="H45" t="inlineStr">
         <is>
           <t>Memarlıq abidələrinin qorunması və bərpa problemləri</t>
         </is>
       </c>
       <c r="I45" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="J45" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K45" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L45" t="inlineStr">
         <is>
           <t>Memarlıq və İncəsənət İnstitutu</t>
         </is>
       </c>
@@ -6004,51 +6076,51 @@
       <c r="D46" t="inlineStr">
         <is>
           <t>Məmmədova</t>
         </is>
       </c>
       <c r="E46" t="inlineStr"/>
       <c r="F46" t="inlineStr"/>
       <c r="G46" t="inlineStr"/>
       <c r="H46" t="inlineStr">
         <is>
           <t>Memarlıq abidələrinin qorunması və bərpa problemləri</t>
         </is>
       </c>
       <c r="I46" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="J46" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K46" t="inlineStr">
         <is>
-          <t>current</t>
+          <t>former</t>
         </is>
       </c>
       <c r="L46" t="inlineStr">
         <is>
           <t>Memarlıq və İncəsənət İnstitutu</t>
         </is>
       </c>
       <c r="M46" t="inlineStr"/>
       <c r="N46" t="inlineStr"/>
       <c r="O46" t="inlineStr"/>
       <c r="P46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T46" s="2" t="n">
         <v>0</v>
       </c>
@@ -6095,51 +6167,53 @@
       <c r="AI46" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="2" t="n">
         <v>1426</v>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>Salina</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>Raviddinovna</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>Aslanxanova</t>
         </is>
       </c>
       <c r="E47" t="inlineStr"/>
       <c r="F47" t="inlineStr"/>
-      <c r="G47" t="inlineStr"/>
+      <c r="G47" s="3" t="n">
+        <v>34550</v>
+      </c>
       <c r="H47" t="inlineStr">
         <is>
           <t>Memarlıq abidələrinin qorunması və bərpa problemləri</t>
         </is>
       </c>
       <c r="I47" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="J47" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K47" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L47" t="inlineStr">
         <is>
           <t>Memarlıq və İncəsənət İnstitutu</t>
         </is>
       </c>
@@ -6212,59 +6286,61 @@
       <c r="AI47" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="2" t="n">
         <v>1427</v>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>Elşad</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
           <t>Ələsgər oğlu</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>Hüseynov</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>iqtisad üzrə fəlsəfə doktoru</t>
+          <t>iqtisad elmləri üzsrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
-      <c r="G48" t="inlineStr"/>
+      <c r="G48" s="3" t="n">
+        <v>22314</v>
+      </c>
       <c r="H48" t="inlineStr">
         <is>
           <t>Şəhərsalma</t>
         </is>
       </c>
       <c r="I48" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J48" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K48" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L48" t="inlineStr">
         <is>
           <t>Memarlıq və İncəsənət İnstitutu</t>
         </is>
       </c>
@@ -6341,51 +6417,53 @@
     <row r="49">
       <c r="A49" s="2" t="n">
         <v>1428</v>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>Elçin</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t>Firdovsi oğlu</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>Əliyev</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
           <t>sənətşünaslıq üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="F49" t="inlineStr"/>
-      <c r="G49" t="inlineStr"/>
+      <c r="G49" s="3" t="n">
+        <v>22316</v>
+      </c>
       <c r="H49" t="inlineStr">
         <is>
           <t>Şəhərsalma</t>
         </is>
       </c>
       <c r="I49" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J49" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K49" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L49" t="inlineStr">
         <is>
           <t>Memarlıq və İncəsənət İnstitutu</t>
         </is>
       </c>
@@ -6458,51 +6536,53 @@
       <c r="AI49" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="2" t="n">
         <v>1429</v>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>Gülnar</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
           <t>Hüseyn qızı</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>Məmmədsadıqova</t>
         </is>
       </c>
       <c r="E50" t="inlineStr"/>
       <c r="F50" t="inlineStr"/>
-      <c r="G50" t="inlineStr"/>
+      <c r="G50" s="3" t="n">
+        <v>31097</v>
+      </c>
       <c r="H50" t="inlineStr">
         <is>
           <t>Şəhərsalma</t>
         </is>
       </c>
       <c r="I50" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="J50" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K50" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L50" t="inlineStr">
         <is>
           <t>Memarlıq və İncəsənət İnstitutu</t>
         </is>
       </c>
@@ -6593,51 +6673,51 @@
       <c r="D51" t="inlineStr">
         <is>
           <t>HəsənZadə</t>
         </is>
       </c>
       <c r="E51" t="inlineStr"/>
       <c r="F51" t="inlineStr"/>
       <c r="G51" t="inlineStr"/>
       <c r="H51" t="inlineStr">
         <is>
           <t>Şəhərsalma</t>
         </is>
       </c>
       <c r="I51" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="J51" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K51" t="inlineStr">
         <is>
-          <t>current</t>
+          <t>former</t>
         </is>
       </c>
       <c r="L51" t="inlineStr">
         <is>
           <t>Memarlıq və İncəsənət İnstitutu</t>
         </is>
       </c>
       <c r="M51" t="inlineStr">
         <is>
           <t>Orcid</t>
         </is>
       </c>
       <c r="N51" t="inlineStr">
         <is>
           <t>https://orcid.org/0009-0000-9022-8276</t>
         </is>
       </c>
       <c r="O51" t="inlineStr"/>
       <c r="P51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R51" s="2" t="n">
@@ -6700,51 +6780,53 @@
       <c r="B52" t="inlineStr">
         <is>
           <t>Fəridə</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
           <t>İbrahim qızı</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>Quliyeva</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
           <t>sənətşünaslıq üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
-      <c r="G52" t="inlineStr"/>
+      <c r="G52" s="3" t="n">
+        <v>24423</v>
+      </c>
       <c r="H52" t="inlineStr">
         <is>
           <t>Təsviri, dekorativ-tətbiqi sənətlər və heraldika</t>
         </is>
       </c>
       <c r="I52" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J52" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K52" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L52" t="inlineStr">
         <is>
           <t>Memarlıq və İncəsənət İnstitutu</t>
         </is>
       </c>
@@ -6825,51 +6907,53 @@
       <c r="B53" t="inlineStr">
         <is>
           <t>Səyyad</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
           <t>İbrahim oğlu</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>Bayramov</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
           <t>sənətşünaslıq üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
-      <c r="G53" t="inlineStr"/>
+      <c r="G53" s="3" t="n">
+        <v>19712</v>
+      </c>
       <c r="H53" t="inlineStr">
         <is>
           <t>Təsviri, dekorativ-tətbiqi sənətlər və heraldika</t>
         </is>
       </c>
       <c r="I53" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J53" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K53" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L53" t="inlineStr">
         <is>
           <t>Memarlıq və İncəsənət İnstitutu</t>
         </is>
       </c>
@@ -6960,51 +7044,51 @@
       <c r="D54" t="inlineStr">
         <is>
           <t>Məmmədzadə</t>
         </is>
       </c>
       <c r="E54" t="inlineStr"/>
       <c r="F54" t="inlineStr"/>
       <c r="G54" t="inlineStr"/>
       <c r="H54" t="inlineStr">
         <is>
           <t>Təsviri, dekorativ-tətbiqi sənətlər və heraldika</t>
         </is>
       </c>
       <c r="I54" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="J54" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K54" t="inlineStr">
         <is>
-          <t>current</t>
+          <t>former</t>
         </is>
       </c>
       <c r="L54" t="inlineStr">
         <is>
           <t>Memarlıq və İncəsənət İnstitutu</t>
         </is>
       </c>
       <c r="M54" t="inlineStr">
         <is>
           <t>Orcid</t>
         </is>
       </c>
       <c r="N54" t="inlineStr">
         <is>
           <t>https://orcid.org/0009-0004-6592-1369</t>
         </is>
       </c>
       <c r="O54" t="inlineStr"/>
       <c r="P54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R54" s="2" t="n">
@@ -7063,59 +7147,61 @@
     <row r="55">
       <c r="A55" s="2" t="n">
         <v>1434</v>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>Pərvanə</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t>Əli qızı</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>Əliyeva</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
           <t>sənətşünaslıq üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="F55" t="inlineStr"/>
-      <c r="G55" t="inlineStr"/>
+      <c r="G55" s="3" t="n">
+        <v>30936</v>
+      </c>
       <c r="H55" t="inlineStr">
         <is>
           <t>Təhsil şöbəsi</t>
         </is>
       </c>
       <c r="I55" t="inlineStr">
         <is>
-          <t>şöbə rəhbəri</t>
+          <t>Şöbə rəhbəri</t>
         </is>
       </c>
       <c r="J55" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K55" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L55" t="inlineStr">
         <is>
           <t>Memarlıq və İncəsənət İnstitutu</t>
         </is>
       </c>
       <c r="M55" t="inlineStr">
         <is>
           <t>Orcid</t>
         </is>
       </c>
       <c r="N55" t="inlineStr">
         <is>
           <t>https://orcid.org/0009-0005-2600-8443</t>
@@ -7180,51 +7266,53 @@
       <c r="AI55" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="2" t="n">
         <v>1435</v>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>Aynur</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
           <t>Yusif qızı</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>Ələkbərova</t>
         </is>
       </c>
       <c r="E56" t="inlineStr"/>
       <c r="F56" t="inlineStr"/>
-      <c r="G56" t="inlineStr"/>
+      <c r="G56" s="3" t="n">
+        <v>32417</v>
+      </c>
       <c r="H56" t="inlineStr">
         <is>
           <t>Kulturologiya və incəsənətin nəzəriyyəsi</t>
         </is>
       </c>
       <c r="I56" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="J56" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K56" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L56" t="inlineStr">
         <is>
           <t>Memarlıq və İncəsənət İnstitutu</t>
         </is>
       </c>
@@ -7305,51 +7393,53 @@
       <c r="B57" t="inlineStr">
         <is>
           <t>Qorxmaz</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
           <t>Məmməd oğlu</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>Əlilicanzadə</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
           <t>sənətşünaslıq üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
-      <c r="G57" t="inlineStr"/>
+      <c r="G57" s="3" t="n">
+        <v>21473</v>
+      </c>
       <c r="H57" t="inlineStr">
         <is>
           <t>Kulturologiya və incəsənətin nəzəriyyəsi</t>
         </is>
       </c>
       <c r="I57" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J57" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K57" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L57" t="inlineStr">
         <is>
           <t>Memarlıq və İncəsənət İnstitutu</t>
         </is>
       </c>
@@ -7422,51 +7512,53 @@
       <c r="AI57" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="2" t="n">
         <v>1437</v>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>Lamiyə</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
           <t>Fərhad qızı</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>Əliyeva</t>
         </is>
       </c>
       <c r="E58" t="inlineStr"/>
       <c r="F58" t="inlineStr"/>
-      <c r="G58" t="inlineStr"/>
+      <c r="G58" s="3" t="n">
+        <v>30354</v>
+      </c>
       <c r="H58" t="inlineStr">
         <is>
           <t>Kulturologiya və incəsənətin nəzəriyyəsi</t>
         </is>
       </c>
       <c r="I58" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="J58" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K58" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L58" t="inlineStr">
         <is>
           <t>Memarlıq və İncəsənət İnstitutu</t>
         </is>
       </c>
@@ -7539,51 +7631,53 @@
       <c r="AI58" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="2" t="n">
         <v>1438</v>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>Ellada</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
           <t>Əmirağa qızı</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>Abbasova</t>
         </is>
       </c>
       <c r="E59" t="inlineStr"/>
       <c r="F59" t="inlineStr"/>
-      <c r="G59" t="inlineStr"/>
+      <c r="G59" s="3" t="n">
+        <v>28596</v>
+      </c>
       <c r="H59" t="inlineStr">
         <is>
           <t>Kulturologiya və incəsənətin nəzəriyyəsi</t>
         </is>
       </c>
       <c r="I59" t="inlineStr">
         <is>
           <t>Elmi işçi</t>
         </is>
       </c>
       <c r="J59" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K59" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L59" t="inlineStr">
         <is>
           <t>Memarlıq və İncəsənət İnstitutu</t>
         </is>
       </c>
@@ -7664,51 +7758,53 @@
       <c r="B60" t="inlineStr">
         <is>
           <t>Nailə</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
           <t>Rasim qızı</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>Rəhimbəyli</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
           <t>sənətşünaslıq üzrə elmlər doktoru</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>Professor</t>
         </is>
       </c>
-      <c r="G60" t="inlineStr"/>
+      <c r="G60" s="3" t="n">
+        <v>25040</v>
+      </c>
       <c r="H60" t="inlineStr">
         <is>
           <t>Musıqı tarixı və nəzəriyyəsı</t>
         </is>
       </c>
       <c r="I60" t="inlineStr">
         <is>
           <t>Baş elmi işçi</t>
         </is>
       </c>
       <c r="J60" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K60" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L60" t="inlineStr">
         <is>
           <t>Memarlıq və İncəsənət İnstitutu</t>
         </is>
       </c>
@@ -7789,51 +7885,53 @@
       <c r="B61" t="inlineStr">
         <is>
           <t>Ülkər</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
           <t>Kamal qızı</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>Talıbzadə</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
           <t>sənətşünaslıq üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
-      <c r="G61" t="inlineStr"/>
+      <c r="G61" s="3" t="n">
+        <v>32983</v>
+      </c>
       <c r="H61" t="inlineStr">
         <is>
           <t>Musıqı tarixı və nəzəriyyəsı</t>
         </is>
       </c>
       <c r="I61" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J61" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K61" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L61" t="inlineStr">
         <is>
           <t>Memarlıq və İncəsənət İnstitutu</t>
         </is>
       </c>
@@ -7906,51 +8004,53 @@
       <c r="AI61" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="2" t="n">
         <v>1441</v>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>Əminə</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
           <t>Miryusif qızı</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t>Məmmədova</t>
         </is>
       </c>
       <c r="E62" t="inlineStr"/>
       <c r="F62" t="inlineStr"/>
-      <c r="G62" t="inlineStr"/>
+      <c r="G62" s="3" t="n">
+        <v>32983</v>
+      </c>
       <c r="H62" t="inlineStr">
         <is>
           <t>Musıqı tarixı və nəzəriyyəsı</t>
         </is>
       </c>
       <c r="I62" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="J62" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K62" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L62" t="inlineStr">
         <is>
           <t>Memarlıq və İncəsənət İnstitutu</t>
         </is>
       </c>
@@ -8023,51 +8123,53 @@
       <c r="AI62" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="2" t="n">
         <v>1442</v>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>Sitarə</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
           <t>Şücaət qızı</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
           <t>Piriyeva</t>
         </is>
       </c>
       <c r="E63" t="inlineStr"/>
       <c r="F63" t="inlineStr"/>
-      <c r="G63" t="inlineStr"/>
+      <c r="G63" s="3" t="n">
+        <v>31827</v>
+      </c>
       <c r="H63" t="inlineStr">
         <is>
           <t>Musıqı tarixı və nəzəriyyəsı</t>
         </is>
       </c>
       <c r="I63" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="J63" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K63" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L63" t="inlineStr">
         <is>
           <t>Memarlıq və İncəsənət İnstitutu</t>
         </is>
       </c>
@@ -8140,51 +8242,53 @@
       <c r="AI63" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="2" t="n">
         <v>1443</v>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>Çilənay</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
           <t>Hüseyn qızı</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>Bədəlova</t>
         </is>
       </c>
       <c r="E64" t="inlineStr"/>
       <c r="F64" t="inlineStr"/>
-      <c r="G64" t="inlineStr"/>
+      <c r="G64" s="3" t="n">
+        <v>32819</v>
+      </c>
       <c r="H64" t="inlineStr">
         <is>
           <t>Musıqı tarixı və nəzəriyyəsı</t>
         </is>
       </c>
       <c r="I64" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="J64" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K64" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L64" t="inlineStr">
         <is>
           <t>Memarlıq və İncəsənət İnstitutu</t>
         </is>
       </c>
@@ -8257,51 +8361,53 @@
       <c r="AI64" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="2" t="n">
         <v>1444</v>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>Tutu</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
           <t>Əlisəfər qızı</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
           <t>Hüseynova</t>
         </is>
       </c>
       <c r="E65" t="inlineStr"/>
       <c r="F65" t="inlineStr"/>
-      <c r="G65" t="inlineStr"/>
+      <c r="G65" s="3" t="n">
+        <v>29126</v>
+      </c>
       <c r="H65" t="inlineStr">
         <is>
           <t>Musıqı tarixı və nəzəriyyəsı</t>
         </is>
       </c>
       <c r="I65" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi (əvəzedən)</t>
         </is>
       </c>
       <c r="J65" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K65" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L65" t="inlineStr">
         <is>
           <t>Memarlıq və İncəsənət İnstitutu</t>
         </is>
       </c>
@@ -8374,51 +8480,53 @@
       <c r="B66" t="inlineStr">
         <is>
           <t>Xumar</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
           <t>Zakir qızı</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
           <t>Bayramova</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
           <t>sənətşünaslıq üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
-      <c r="G66" t="inlineStr"/>
+      <c r="G66" s="3" t="n">
+        <v>30548</v>
+      </c>
       <c r="H66" t="inlineStr">
         <is>
           <t>Musiqi folkloru</t>
         </is>
       </c>
       <c r="I66" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="J66" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K66" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L66" t="inlineStr">
         <is>
           <t>Memarlıq və İncəsənət İnstitutu</t>
         </is>
       </c>
@@ -8499,51 +8607,53 @@
       <c r="B67" t="inlineStr">
         <is>
           <t>Kəmalə</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
           <t>Ələşrəf qızı</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
           <t>Atakişiyeva</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
           <t>sənətşünaslıq üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
-      <c r="G67" t="inlineStr"/>
+      <c r="G67" s="3" t="n">
+        <v>28947</v>
+      </c>
       <c r="H67" t="inlineStr">
         <is>
           <t>Musiqi folkloru</t>
         </is>
       </c>
       <c r="I67" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="J67" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K67" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L67" t="inlineStr">
         <is>
           <t>Memarlıq və İncəsənət İnstitutu</t>
         </is>
       </c>
@@ -8620,51 +8730,53 @@
     <row r="68">
       <c r="A68" s="2" t="n">
         <v>1447</v>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>Şəmsi</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
           <t>Bala qızı</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
           <t>Gülməmmədova</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
           <t>sənətşünaslıq üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="F68" t="inlineStr"/>
-      <c r="G68" t="inlineStr"/>
+      <c r="G68" s="3" t="n">
+        <v>21806</v>
+      </c>
       <c r="H68" t="inlineStr">
         <is>
           <t>Musiqi folkloru</t>
         </is>
       </c>
       <c r="I68" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="J68" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K68" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L68" t="inlineStr">
         <is>
           <t>Memarlıq və İncəsənət İnstitutu</t>
         </is>
       </c>
@@ -8741,51 +8853,53 @@
     <row r="69">
       <c r="A69" s="2" t="n">
         <v>1448</v>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>Yeganə</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
           <t>Zirəddin qızı</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
           <t>Bayramlı</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
           <t>sənətşünaslıq üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="F69" t="inlineStr"/>
-      <c r="G69" t="inlineStr"/>
+      <c r="G69" s="3" t="n">
+        <v>30733</v>
+      </c>
       <c r="H69" t="inlineStr">
         <is>
           <t>Muğamşünaslıq</t>
         </is>
       </c>
       <c r="I69" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="J69" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K69" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L69" t="inlineStr">
         <is>
           <t>Memarlıq və İncəsənət İnstitutu</t>
         </is>
       </c>
@@ -8856,53 +8970,59 @@
         <v>0</v>
       </c>
       <c r="AI69" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="2" t="n">
         <v>1449</v>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>Turanxanım</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
           <t>Hidayət qızı</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
           <t>Şirzadova</t>
         </is>
       </c>
-      <c r="E70" t="inlineStr"/>
+      <c r="E70" t="inlineStr">
+        <is>
+          <t>sənətşünaslıq üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
       <c r="F70" t="inlineStr"/>
-      <c r="G70" t="inlineStr"/>
+      <c r="G70" s="3" t="n">
+        <v>27132</v>
+      </c>
       <c r="H70" t="inlineStr">
         <is>
           <t>Muğamşünaslıq</t>
         </is>
       </c>
       <c r="I70" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="J70" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K70" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L70" t="inlineStr">
         <is>
           <t>Memarlıq və İncəsənət İnstitutu</t>
         </is>
       </c>
@@ -8975,51 +9095,53 @@
       <c r="AI70" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="2" t="n">
         <v>1450</v>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>Bəbir</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
           <t>Tofiq oğlu</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
           <t>Zeynal</t>
         </is>
       </c>
       <c r="E71" t="inlineStr"/>
       <c r="F71" t="inlineStr"/>
-      <c r="G71" t="inlineStr"/>
+      <c r="G71" s="3" t="n">
+        <v>26599</v>
+      </c>
       <c r="H71" t="inlineStr">
         <is>
           <t>Muğamşünaslıq</t>
         </is>
       </c>
       <c r="I71" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="J71" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K71" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L71" t="inlineStr">
         <is>
           <t>Memarlıq və İncəsənət İnstitutu</t>
         </is>
       </c>
@@ -9092,51 +9214,53 @@
       <c r="AI71" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="2" t="n">
         <v>1451</v>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>Ləman</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
           <t>Sahib qızı</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
           <t>Rüstəmli</t>
         </is>
       </c>
       <c r="E72" t="inlineStr"/>
       <c r="F72" t="inlineStr"/>
-      <c r="G72" t="inlineStr"/>
+      <c r="G72" s="3" t="n">
+        <v>34392</v>
+      </c>
       <c r="H72" t="inlineStr">
         <is>
           <t>Muğamşünaslıq</t>
         </is>
       </c>
       <c r="I72" t="inlineStr">
         <is>
           <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="J72" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K72" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L72" t="inlineStr">
         <is>
           <t>Memarlıq və İncəsənət İnstitutu</t>
         </is>
       </c>