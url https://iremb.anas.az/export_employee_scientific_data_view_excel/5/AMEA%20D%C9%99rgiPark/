--- v0 (2026-06-24)
+++ v1 (2026-09-23)
@@ -722,82 +722,82 @@
       <c r="N2" t="inlineStr">
         <is>
           <t>https://iremb.anas.az/users_profile/1625/5/#ameadergipark</t>
         </is>
       </c>
       <c r="O2" s="2" t="n">
         <v>2927</v>
       </c>
       <c r="P2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U2" t="inlineStr">
         <is>
-          <t>2026-06-05T00:10:43.231105</t>
+          <t>2026-09-17T22:29:56.292733</t>
         </is>
       </c>
       <c r="V2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X2" s="2" t="n">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="Y2" s="2" t="n">
         <v>2</v>
       </c>
       <c r="Z2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE2" s="2" t="n">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="AF2" s="2" t="n">
         <v>2</v>
       </c>
       <c r="AG2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI2" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>1626</v>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Ramil</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
@@ -853,82 +853,82 @@
       <c r="N3" t="inlineStr">
         <is>
           <t>https://iremb.anas.az/users_profile/1626/5/#ameadergipark</t>
         </is>
       </c>
       <c r="O3" s="2" t="n">
         <v>2930</v>
       </c>
       <c r="P3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U3" t="inlineStr">
         <is>
-          <t>2026-06-05T00:10:43.239386</t>
+          <t>2026-09-17T22:29:56.302875</t>
         </is>
       </c>
       <c r="V3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X3" s="2" t="n">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="Y3" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Z3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE3" s="2" t="n">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="AF3" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AG3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI3" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>1627</v>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Seyfəddin</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
@@ -1448,51 +1448,51 @@
       <c r="N8" t="inlineStr">
         <is>
           <t>https://iremb.anas.az/users_profile/1632/5/#ameadergipark</t>
         </is>
       </c>
       <c r="O8" s="2" t="n">
         <v>2928</v>
       </c>
       <c r="P8" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q8" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R8" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S8" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T8" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U8" t="inlineStr">
         <is>
-          <t>2026-06-05T00:10:43.248937</t>
+          <t>2026-09-17T22:29:56.311718</t>
         </is>
       </c>
       <c r="V8" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W8" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X8" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Y8" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z8" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA8" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB8" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC8" s="2" t="n">
         <v>0</v>
@@ -1696,85 +1696,85 @@
       <c r="N10" t="inlineStr">
         <is>
           <t>https://iremb.anas.az/users_profile/1634/5/#ameadergipark</t>
         </is>
       </c>
       <c r="O10" s="2" t="n">
         <v>5659</v>
       </c>
       <c r="P10" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q10" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R10" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S10" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T10" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U10" t="inlineStr">
         <is>
-          <t>2026-06-05T00:10:43.257464</t>
+          <t>2026-09-17T22:29:56.318835</t>
         </is>
       </c>
       <c r="V10" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W10" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X10" s="2" t="n">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="Y10" s="2" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="Z10" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA10" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB10" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC10" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD10" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE10" s="2" t="n">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="AF10" s="2" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="AG10" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH10" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI10" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
         <v>1635</v>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Çiçək</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>Abid qızı</t>
         </is>
       </c>
@@ -2287,51 +2287,51 @@
       <c r="N15" t="inlineStr">
         <is>
           <t>https://iremb.anas.az/users_profile/1639/5/#ameadergipark</t>
         </is>
       </c>
       <c r="O15" s="2" t="n">
         <v>3252</v>
       </c>
       <c r="P15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U15" t="inlineStr">
         <is>
-          <t>2026-06-05T00:10:43.264470</t>
+          <t>2026-09-17T22:29:56.327847</t>
         </is>
       </c>
       <c r="V15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X15" s="2" t="n">
         <v>3</v>
       </c>
       <c r="Y15" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Z15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC15" s="2" t="n">
         <v>0</v>
@@ -2761,51 +2761,51 @@
       <c r="N19" t="inlineStr">
         <is>
           <t>https://iremb.anas.az/users_profile/1644/5/#ameadergipark</t>
         </is>
       </c>
       <c r="O19" s="2" t="n">
         <v>3156</v>
       </c>
       <c r="P19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U19" t="inlineStr">
         <is>
-          <t>2026-06-05T00:10:43.272478</t>
+          <t>2026-09-17T22:29:56.337824</t>
         </is>
       </c>
       <c r="V19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X19" s="2" t="n">
         <v>2</v>
       </c>
       <c r="Y19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC19" s="2" t="n">
         <v>0</v>
@@ -5132,51 +5132,51 @@
       <c r="N40" t="inlineStr">
         <is>
           <t>https://iremb.anas.az/users_profile/1665/5/#ameadergipark</t>
         </is>
       </c>
       <c r="O40" s="2" t="n">
         <v>5660</v>
       </c>
       <c r="P40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U40" t="inlineStr">
         <is>
-          <t>2026-06-05T00:10:43.280488</t>
+          <t>2026-09-17T22:29:56.345903</t>
         </is>
       </c>
       <c r="V40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X40" s="2" t="n">
         <v>5</v>
       </c>
       <c r="Y40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC40" s="2" t="n">
         <v>0</v>
@@ -5711,51 +5711,51 @@
       <c r="N45" t="inlineStr">
         <is>
           <t>https://iremb.anas.az/users_profile/1671/5/#ameadergipark</t>
         </is>
       </c>
       <c r="O45" s="2" t="n">
         <v>5661</v>
       </c>
       <c r="P45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U45" t="inlineStr">
         <is>
-          <t>2026-06-05T00:10:43.289022</t>
+          <t>2026-09-17T22:29:56.353408</t>
         </is>
       </c>
       <c r="V45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X45" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Y45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC45" s="2" t="n">
         <v>0</v>
@@ -8861,51 +8861,51 @@
       <c r="N73" t="inlineStr">
         <is>
           <t>https://iremb.anas.az/users_profile/1699/5/#ameadergipark</t>
         </is>
       </c>
       <c r="O73" s="2" t="n">
         <v>2929</v>
       </c>
       <c r="P73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U73" t="inlineStr">
         <is>
-          <t>2026-06-05T00:10:43.297022</t>
+          <t>2026-09-17T22:29:56.363428</t>
         </is>
       </c>
       <c r="V73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X73" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Y73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC73" s="2" t="n">
         <v>0</v>
@@ -9993,51 +9993,51 @@
       <c r="N83" t="inlineStr">
         <is>
           <t>https://iremb.anas.az/users_profile/1709/5/#ameadergipark</t>
         </is>
       </c>
       <c r="O83" s="2" t="n">
         <v>5662</v>
       </c>
       <c r="P83" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q83" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R83" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S83" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T83" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U83" t="inlineStr">
         <is>
-          <t>2026-06-05T00:10:43.305038</t>
+          <t>2026-09-17T22:29:56.370555</t>
         </is>
       </c>
       <c r="V83" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W83" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X83" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Y83" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Z83" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA83" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB83" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC83" s="2" t="n">
         <v>0</v>
@@ -10643,101 +10643,115 @@
       <c r="H89" t="inlineStr">
         <is>
           <t>Qərbi Azərbaycan folkloru</t>
         </is>
       </c>
       <c r="I89" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J89" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K89" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L89" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
-      <c r="M89" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="O89" t="inlineStr"/>
+      <c r="M89" t="inlineStr">
+        <is>
+          <t>AMEA DərgiPark</t>
+        </is>
+      </c>
+      <c r="N89" t="inlineStr">
+        <is>
+          <t>https://iremb.anas.az/users_profile/1715/5/#ameadergipark</t>
+        </is>
+      </c>
+      <c r="O89" s="2" t="n">
+        <v>5669</v>
+      </c>
       <c r="P89" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q89" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R89" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S89" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T89" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="U89" t="inlineStr"/>
+      <c r="U89" t="inlineStr">
+        <is>
+          <t>2026-09-17T22:29:56.378562</t>
+        </is>
+      </c>
       <c r="V89" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W89" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X89" s="2" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="Y89" s="2" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="Z89" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA89" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB89" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC89" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD89" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE89" s="2" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="AF89" s="2" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AG89" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH89" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI89" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="2" t="n">
         <v>1716</v>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>Əziz</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
           <t>Yusif oğlu</t>
         </is>
       </c>
@@ -12667,51 +12681,51 @@
       <c r="N107" t="inlineStr">
         <is>
           <t>https://iremb.anas.az/users_profile/3109/18/#ameadergipark</t>
         </is>
       </c>
       <c r="O107" s="2" t="n">
         <v>3124</v>
       </c>
       <c r="P107" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q107" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R107" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S107" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T107" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U107" t="inlineStr">
         <is>
-          <t>2026-06-05T00:10:43.836533</t>
+          <t>2026-09-17T22:29:56.976876</t>
         </is>
       </c>
       <c r="V107" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W107" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X107" s="2" t="n">
         <v>2</v>
       </c>
       <c r="Y107" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Z107" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA107" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB107" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC107" s="2" t="n">
         <v>0</v>