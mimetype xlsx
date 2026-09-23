--- v0 (2026-06-24)
+++ v1 (2026-09-23)
@@ -706,110 +706,110 @@
       </c>
       <c r="K2" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=NvUgUmMAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O2" s="2" t="n">
         <v>640</v>
       </c>
       <c r="P2" s="2" t="n">
-        <v>3607</v>
+        <v>3836</v>
       </c>
       <c r="Q2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U2" t="inlineStr">
         <is>
-          <t>2026-06-04T03:03:36.740911</t>
+          <t>2026-09-14T15:13:03.252641</t>
         </is>
       </c>
       <c r="V2" s="2" t="n">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="W2" s="2" t="n">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="X2" s="2" t="n">
-        <v>251</v>
+        <v>254</v>
       </c>
       <c r="Y2" s="2" t="n">
         <v>24</v>
       </c>
       <c r="Z2" s="2" t="n">
-        <v>323</v>
+        <v>344</v>
       </c>
       <c r="AA2" s="2" t="n">
-        <v>3542</v>
+        <v>3553</v>
       </c>
       <c r="AB2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC2" s="2" t="n">
+        <v>23</v>
+      </c>
+      <c r="AD2" s="2" t="n">
+        <v>43</v>
+      </c>
+      <c r="AE2" s="2" t="n">
+        <v>254</v>
+      </c>
+      <c r="AF2" s="2" t="n">
         <v>24</v>
       </c>
-      <c r="AD2" s="2" t="n">
-[...7 lines deleted...]
-      </c>
       <c r="AG2" s="2" t="n">
-        <v>311</v>
+        <v>325</v>
       </c>
       <c r="AH2" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AI2" s="2" t="n">
-        <v>65</v>
+        <v>283</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>1626</v>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Ramil</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>Manaf oğlu</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>Əliyev</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>filologiya elmləri doktoru</t>
         </is>
@@ -837,110 +837,110 @@
       </c>
       <c r="K3" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=AFU8Mr0AAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O3" s="2" t="n">
         <v>641</v>
       </c>
       <c r="P3" s="2" t="n">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="Q3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U3" t="inlineStr">
         <is>
-          <t>2026-06-04T03:03:36.740911</t>
+          <t>2026-09-14T15:13:03.252641</t>
         </is>
       </c>
       <c r="V3" s="2" t="n">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="W3" s="2" t="n">
         <v>1</v>
       </c>
       <c r="X3" s="2" t="n">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="Y3" s="2" t="n">
         <v>2</v>
       </c>
       <c r="Z3" s="2" t="n">
         <v>12</v>
       </c>
       <c r="AA3" s="2" t="n">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="AB3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC3" s="2" t="n">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="AD3" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AE3" s="2" t="n">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="AF3" s="2" t="n">
         <v>2</v>
       </c>
       <c r="AG3" s="2" t="n">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="AH3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI3" s="2" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>1627</v>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Seyfəddin</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>Gülverdi oğlu</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>Rzayev</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>filologiya elmləri doktoru</t>
         </is>
@@ -968,110 +968,110 @@
       </c>
       <c r="K4" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=cbI8HoUAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O4" s="2" t="n">
         <v>642</v>
       </c>
       <c r="P4" s="2" t="n">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="Q4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U4" t="inlineStr">
         <is>
-          <t>2026-06-04T03:03:36.740911</t>
+          <t>2026-09-14T15:13:03.252641</t>
         </is>
       </c>
       <c r="V4" s="2" t="n">
         <v>6</v>
       </c>
       <c r="W4" s="2" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="X4" s="2" t="n">
         <v>349</v>
       </c>
       <c r="Y4" s="2" t="n">
         <v>2</v>
       </c>
       <c r="Z4" s="2" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="AA4" s="2" t="n">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="AB4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC4" s="2" t="n">
         <v>6</v>
       </c>
       <c r="AD4" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AE4" s="2" t="n">
         <v>349</v>
       </c>
       <c r="AF4" s="2" t="n">
         <v>2</v>
       </c>
       <c r="AG4" s="2" t="n">
+        <v>4</v>
+      </c>
+      <c r="AH4" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AI4" s="2" t="n">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>1</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
         <v>1628</v>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Tahir</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>Talıb oğlu</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>Orucov</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>filologiya üzrə fəlsəfə doktoru</t>
         </is>
@@ -1115,51 +1115,51 @@
       <c r="N5" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=WUaqyOUAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O5" s="2" t="n">
         <v>643</v>
       </c>
       <c r="P5" s="2" t="n">
         <v>32</v>
       </c>
       <c r="Q5" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R5" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S5" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T5" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U5" t="inlineStr">
         <is>
-          <t>2026-06-04T03:03:36.740911</t>
+          <t>2026-09-14T15:13:03.252641</t>
         </is>
       </c>
       <c r="V5" s="2" t="n">
         <v>4</v>
       </c>
       <c r="W5" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X5" s="2" t="n">
         <v>19</v>
       </c>
       <c r="Y5" s="2" t="n">
         <v>2</v>
       </c>
       <c r="Z5" s="2" t="n">
         <v>2</v>
       </c>
       <c r="AA5" s="2" t="n">
         <v>32</v>
       </c>
       <c r="AB5" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC5" s="2" t="n">
         <v>4</v>
@@ -1230,104 +1230,104 @@
       </c>
       <c r="K6" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=Ase8hSMAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O6" s="2" t="n">
         <v>644</v>
       </c>
       <c r="P6" s="2" t="n">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="Q6" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R6" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S6" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T6" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U6" t="inlineStr">
         <is>
-          <t>2026-06-04T03:03:36.740911</t>
+          <t>2026-09-14T15:13:03.252641</t>
         </is>
       </c>
       <c r="V6" s="2" t="n">
         <v>3</v>
       </c>
       <c r="W6" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X6" s="2" t="n">
         <v>287</v>
       </c>
       <c r="Y6" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z6" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA6" s="2" t="n">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="AB6" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC6" s="2" t="n">
         <v>3</v>
       </c>
       <c r="AD6" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE6" s="2" t="n">
         <v>287</v>
       </c>
       <c r="AF6" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG6" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AH6" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI6" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
         <v>1631</v>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Elçin</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>Hüseynağa oğlu</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>Abbasov</t>
@@ -1361,98 +1361,98 @@
       </c>
       <c r="K7" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=Wro-h7gAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O7" s="2" t="n">
         <v>646</v>
       </c>
       <c r="P7" s="2" t="n">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="Q7" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R7" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S7" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T7" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U7" t="inlineStr">
         <is>
-          <t>2026-06-04T03:03:36.740911</t>
+          <t>2026-09-14T15:13:03.252641</t>
         </is>
       </c>
       <c r="V7" s="2" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="W7" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X7" s="2" t="n">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="Y7" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z7" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA7" s="2" t="n">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="AB7" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC7" s="2" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="AD7" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE7" s="2" t="n">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="AF7" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG7" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH7" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI7" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
         <v>1632</v>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Məleykə</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
@@ -1488,110 +1488,110 @@
       </c>
       <c r="K8" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=_P1qgosAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O8" s="2" t="n">
         <v>647</v>
       </c>
       <c r="P8" s="2" t="n">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="Q8" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R8" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S8" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T8" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U8" t="inlineStr">
         <is>
-          <t>2026-06-04T03:03:36.740911</t>
+          <t>2026-09-14T15:13:03.252641</t>
         </is>
       </c>
       <c r="V8" s="2" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="W8" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X8" s="2" t="n">
-        <v>167</v>
+        <v>176</v>
       </c>
       <c r="Y8" s="2" t="n">
         <v>36</v>
       </c>
       <c r="Z8" s="2" t="n">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="AA8" s="2" t="n">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="AB8" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC8" s="2" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="AD8" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE8" s="2" t="n">
-        <v>167</v>
+        <v>174</v>
       </c>
       <c r="AF8" s="2" t="n">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="AG8" s="2" t="n">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="AH8" s="2" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="AI8" s="2" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
         <v>1633</v>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Ağaverdi</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>Sərxan oğlu</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>Xəlilov</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>filologiya elmləri doktoru</t>
         </is>
@@ -1619,86 +1619,86 @@
       </c>
       <c r="K9" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=TBOLuBUAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O9" s="2" t="n">
         <v>648</v>
       </c>
       <c r="P9" s="2" t="n">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="Q9" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R9" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S9" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T9" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U9" t="inlineStr">
         <is>
-          <t>2026-06-04T03:03:36.740911</t>
+          <t>2026-09-14T15:13:03.252641</t>
         </is>
       </c>
       <c r="V9" s="2" t="n">
         <v>2</v>
       </c>
       <c r="W9" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X9" s="2" t="n">
         <v>48</v>
       </c>
       <c r="Y9" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z9" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA9" s="2" t="n">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="AB9" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC9" s="2" t="n">
         <v>2</v>
       </c>
       <c r="AD9" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE9" s="2" t="n">
         <v>48</v>
       </c>
       <c r="AF9" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG9" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH9" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI9" s="2" t="n">
         <v>0</v>
       </c>
@@ -1750,101 +1750,101 @@
       </c>
       <c r="K10" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=sN7A8BUAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O10" s="2" t="n">
         <v>649</v>
       </c>
       <c r="P10" s="2" t="n">
+        <v>3</v>
+      </c>
+      <c r="Q10" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="R10" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="S10" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="T10" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="U10" t="inlineStr">
+        <is>
+          <t>2026-09-14T15:13:03.252641</t>
+        </is>
+      </c>
+      <c r="V10" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="W10" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="X10" s="2" t="n">
+        <v>64</v>
+      </c>
+      <c r="Y10" s="2" t="n">
         <v>6</v>
       </c>
-      <c r="Q10" s="2" t="n">
-[...27 lines deleted...]
-      </c>
       <c r="Z10" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA10" s="2" t="n">
+        <v>3</v>
+      </c>
+      <c r="AB10" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC10" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="AD10" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE10" s="2" t="n">
+        <v>64</v>
+      </c>
+      <c r="AF10" s="2" t="n">
         <v>6</v>
-      </c>
-[...13 lines deleted...]
-        <v>5</v>
       </c>
       <c r="AG10" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH10" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI10" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
         <v>1635</v>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Çiçək</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>Abid qızı</t>
         </is>
       </c>
@@ -1877,107 +1877,107 @@
       </c>
       <c r="K11" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=zqMQv-4AAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O11" s="2" t="n">
         <v>650</v>
       </c>
       <c r="P11" s="2" t="n">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="Q11" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R11" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S11" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T11" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U11" t="inlineStr">
         <is>
-          <t>2026-06-04T03:03:36.740911</t>
+          <t>2026-09-14T15:13:03.252641</t>
         </is>
       </c>
       <c r="V11" s="2" t="n">
         <v>2</v>
       </c>
       <c r="W11" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X11" s="2" t="n">
         <v>33</v>
       </c>
       <c r="Y11" s="2" t="n">
         <v>3</v>
       </c>
       <c r="Z11" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA11" s="2" t="n">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="AB11" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC11" s="2" t="n">
         <v>2</v>
       </c>
       <c r="AD11" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE11" s="2" t="n">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="AF11" s="2" t="n">
         <v>3</v>
       </c>
       <c r="AG11" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH11" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AI11" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
         <v>1636</v>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Fidan</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>Atakişi qızı</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>Qasımova</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
@@ -2008,86 +2008,86 @@
       </c>
       <c r="K12" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=_p3ho9EAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O12" s="2" t="n">
         <v>651</v>
       </c>
       <c r="P12" s="2" t="n">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="Q12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U12" t="inlineStr">
         <is>
-          <t>2026-06-04T03:03:36.740911</t>
+          <t>2026-09-14T15:13:03.252641</t>
         </is>
       </c>
       <c r="V12" s="2" t="n">
         <v>2</v>
       </c>
       <c r="W12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X12" s="2" t="n">
         <v>27</v>
       </c>
       <c r="Y12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z12" s="2" t="n">
         <v>4</v>
       </c>
       <c r="AA12" s="2" t="n">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="AB12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC12" s="2" t="n">
         <v>2</v>
       </c>
       <c r="AD12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE12" s="2" t="n">
         <v>27</v>
       </c>
       <c r="AF12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG12" s="2" t="n">
         <v>4</v>
       </c>
       <c r="AH12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI12" s="2" t="n">
         <v>0</v>
       </c>
@@ -2135,95 +2135,95 @@
       </c>
       <c r="K13" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=EDUUWzsAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O13" s="2" t="n">
         <v>652</v>
       </c>
       <c r="P13" s="2" t="n">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="Q13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U13" t="inlineStr">
         <is>
-          <t>2026-06-04T03:03:36.740911</t>
+          <t>2026-09-14T15:13:03.252641</t>
         </is>
       </c>
       <c r="V13" s="2" t="n">
         <v>1</v>
       </c>
       <c r="W13" s="2" t="n">
         <v>1</v>
       </c>
       <c r="X13" s="2" t="n">
         <v>30</v>
       </c>
       <c r="Y13" s="2" t="n">
         <v>2</v>
       </c>
       <c r="Z13" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AA13" s="2" t="n">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="AB13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC13" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AD13" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AE13" s="2" t="n">
         <v>30</v>
       </c>
       <c r="AF13" s="2" t="n">
         <v>2</v>
       </c>
       <c r="AG13" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AH13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI13" s="2" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
         <v>1638</v>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>Oruc</t>
         </is>
@@ -2266,86 +2266,86 @@
       </c>
       <c r="K14" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=XU7k_oQAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O14" s="2" t="n">
         <v>653</v>
       </c>
       <c r="P14" s="2" t="n">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="Q14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U14" t="inlineStr">
         <is>
-          <t>2026-06-04T03:03:36.740911</t>
+          <t>2026-09-14T15:13:03.252641</t>
         </is>
       </c>
       <c r="V14" s="2" t="n">
         <v>2</v>
       </c>
       <c r="W14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X14" s="2" t="n">
         <v>49</v>
       </c>
       <c r="Y14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z14" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AA14" s="2" t="n">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="AB14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC14" s="2" t="n">
         <v>2</v>
       </c>
       <c r="AD14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE14" s="2" t="n">
         <v>49</v>
       </c>
       <c r="AF14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG14" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AH14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI14" s="2" t="n">
         <v>0</v>
       </c>
@@ -2413,91 +2413,91 @@
       <c r="N15" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=3NfUJpIAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O15" s="2" t="n">
         <v>654</v>
       </c>
       <c r="P15" s="2" t="n">
         <v>4</v>
       </c>
       <c r="Q15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U15" t="inlineStr">
         <is>
-          <t>2026-06-04T03:03:36.740911</t>
+          <t>2026-09-14T15:13:03.252641</t>
         </is>
       </c>
       <c r="V15" s="2" t="n">
         <v>1</v>
       </c>
       <c r="W15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X15" s="2" t="n">
-        <v>56</v>
+        <v>63</v>
       </c>
       <c r="Y15" s="2" t="n">
         <v>9</v>
       </c>
       <c r="Z15" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AA15" s="2" t="n">
         <v>4</v>
       </c>
       <c r="AB15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC15" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AD15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE15" s="2" t="n">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="AF15" s="2" t="n">
         <v>9</v>
       </c>
       <c r="AG15" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AH15" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AI15" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
         <v>1640</v>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>İlkin</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>Fariz oğlu</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>Rüstəmzadə</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
@@ -2544,51 +2544,51 @@
       <c r="N16" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=bBWjVD0AAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O16" s="2" t="n">
         <v>655</v>
       </c>
       <c r="P16" s="2" t="n">
         <v>9</v>
       </c>
       <c r="Q16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U16" t="inlineStr">
         <is>
-          <t>2026-06-04T03:03:36.740911</t>
+          <t>2026-09-14T15:13:03.252641</t>
         </is>
       </c>
       <c r="V16" s="2" t="n">
         <v>2</v>
       </c>
       <c r="W16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X16" s="2" t="n">
         <v>25</v>
       </c>
       <c r="Y16" s="2" t="n">
         <v>2</v>
       </c>
       <c r="Z16" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AA16" s="2" t="n">
         <v>9</v>
       </c>
       <c r="AB16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC16" s="2" t="n">
         <v>2</v>
@@ -2655,110 +2655,110 @@
       </c>
       <c r="K17" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=USl46jsAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O17" s="2" t="n">
         <v>656</v>
       </c>
       <c r="P17" s="2" t="n">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="Q17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U17" t="inlineStr">
         <is>
-          <t>2026-06-04T03:03:36.740911</t>
+          <t>2026-09-14T15:13:03.252641</t>
         </is>
       </c>
       <c r="V17" s="2" t="n">
         <v>1</v>
       </c>
       <c r="W17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X17" s="2" t="n">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="Y17" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Z17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA17" s="2" t="n">
         <v>7</v>
       </c>
       <c r="AB17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC17" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AD17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE17" s="2" t="n">
         <v>72</v>
       </c>
       <c r="AF17" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AG17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH17" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AI17" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="n">
         <v>1643</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Nübar</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>Mürsəl qızı</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Həkimova</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>filologiya elmləri doktoru</t>
         </is>
@@ -2798,51 +2798,51 @@
       <c r="N18" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=gO-YGFgAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O18" s="2" t="n">
         <v>658</v>
       </c>
       <c r="P18" s="2" t="n">
         <v>3</v>
       </c>
       <c r="Q18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U18" t="inlineStr">
         <is>
-          <t>2026-06-04T03:03:36.740911</t>
+          <t>2026-09-14T15:13:03.252641</t>
         </is>
       </c>
       <c r="V18" s="2" t="n">
         <v>1</v>
       </c>
       <c r="W18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X18" s="2" t="n">
         <v>48</v>
       </c>
       <c r="Y18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA18" s="2" t="n">
         <v>3</v>
       </c>
       <c r="AB18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC18" s="2" t="n">
         <v>1</v>
@@ -2929,51 +2929,51 @@
       <c r="N19" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=qCVd2vUAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O19" s="2" t="n">
         <v>659</v>
       </c>
       <c r="P19" s="2" t="n">
         <v>2</v>
       </c>
       <c r="Q19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U19" t="inlineStr">
         <is>
-          <t>2026-06-04T03:03:36.740911</t>
+          <t>2026-09-14T15:13:03.252641</t>
         </is>
       </c>
       <c r="V19" s="2" t="n">
         <v>1</v>
       </c>
       <c r="W19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X19" s="2" t="n">
         <v>26</v>
       </c>
       <c r="Y19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA19" s="2" t="n">
         <v>2</v>
       </c>
       <c r="AB19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC19" s="2" t="n">
         <v>1</v>
@@ -3040,98 +3040,98 @@
       </c>
       <c r="K20" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M20" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=LLAU2GoAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O20" s="2" t="n">
         <v>660</v>
       </c>
       <c r="P20" s="2" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="Q20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U20" t="inlineStr">
         <is>
-          <t>2026-06-04T03:03:36.740911</t>
+          <t>2026-09-14T15:13:03.252641</t>
         </is>
       </c>
       <c r="V20" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X20" s="2" t="n">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="Y20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA20" s="2" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AB20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC20" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AD20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE20" s="2" t="n">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="AF20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI20" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="n">
         <v>1646</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>Nail</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
@@ -3167,92 +3167,92 @@
       </c>
       <c r="K21" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M21" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=YeqkSmcAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O21" s="2" t="n">
         <v>661</v>
       </c>
       <c r="P21" s="2" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="Q21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U21" t="inlineStr">
         <is>
-          <t>2026-06-04T03:03:36.740911</t>
+          <t>2026-09-14T15:13:03.252641</t>
         </is>
       </c>
       <c r="V21" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X21" s="2" t="n">
         <v>39</v>
       </c>
       <c r="Y21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA21" s="2" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AB21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC21" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AD21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE21" s="2" t="n">
         <v>39</v>
       </c>
       <c r="AF21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI21" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="n">
         <v>1647</v>
       </c>
       <c r="B22" t="inlineStr">
@@ -3306,82 +3306,82 @@
       <c r="N22" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=kFT80yEAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O22" s="2" t="n">
         <v>662</v>
       </c>
       <c r="P22" s="2" t="n">
         <v>7</v>
       </c>
       <c r="Q22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U22" t="inlineStr">
         <is>
-          <t>2026-06-04T03:03:36.740911</t>
+          <t>2026-09-14T15:13:03.252641</t>
         </is>
       </c>
       <c r="V22" s="2" t="n">
         <v>2</v>
       </c>
       <c r="W22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X22" s="2" t="n">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="Y22" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Z22" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AA22" s="2" t="n">
         <v>7</v>
       </c>
       <c r="AB22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC22" s="2" t="n">
         <v>2</v>
       </c>
       <c r="AD22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE22" s="2" t="n">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="AF22" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AG22" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AH22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI22" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="n">
         <v>1648</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>Əsmər</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
@@ -3417,86 +3417,86 @@
       </c>
       <c r="K23" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M23" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=eO0tQhoAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O23" s="2" t="n">
         <v>663</v>
       </c>
       <c r="P23" s="2" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="Q23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U23" t="inlineStr">
         <is>
-          <t>2026-06-04T03:03:36.740911</t>
+          <t>2026-09-14T15:13:03.252641</t>
         </is>
       </c>
       <c r="V23" s="2" t="n">
         <v>1</v>
       </c>
       <c r="W23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X23" s="2" t="n">
         <v>7</v>
       </c>
       <c r="Y23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z23" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AA23" s="2" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="AB23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC23" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AD23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE23" s="2" t="n">
         <v>7</v>
       </c>
       <c r="AF23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG23" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AH23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI23" s="2" t="n">
         <v>0</v>
       </c>
@@ -3556,82 +3556,82 @@
       <c r="N24" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=IobEQV0AAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O24" s="2" t="n">
         <v>664</v>
       </c>
       <c r="P24" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Q24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U24" t="inlineStr">
         <is>
-          <t>2026-06-04T03:03:36.740911</t>
+          <t>2026-09-14T15:13:03.252641</t>
         </is>
       </c>
       <c r="V24" s="2" t="n">
         <v>1</v>
       </c>
       <c r="W24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X24" s="2" t="n">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="Y24" s="2" t="n">
         <v>5</v>
       </c>
       <c r="Z24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA24" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AB24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC24" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AD24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE24" s="2" t="n">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="AF24" s="2" t="n">
         <v>5</v>
       </c>
       <c r="AG24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI24" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="n">
         <v>1650</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>Seyfəl</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
@@ -3796,91 +3796,91 @@
       <c r="N26" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=kXpJeTkAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O26" s="2" t="n">
         <v>665</v>
       </c>
       <c r="P26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U26" t="inlineStr">
         <is>
-          <t>2026-06-04T03:03:36.740911</t>
+          <t>2026-09-14T15:13:03.252641</t>
         </is>
       </c>
       <c r="V26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X26" s="2" t="n">
         <v>84</v>
       </c>
       <c r="Y26" s="2" t="n">
         <v>4</v>
       </c>
       <c r="Z26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE26" s="2" t="n">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="AF26" s="2" t="n">
         <v>4</v>
       </c>
       <c r="AG26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH26" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AI26" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="n">
         <v>1652</v>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>Gülnar</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>Zakir qızı</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>Osmanova</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
@@ -3907,107 +3907,107 @@
       </c>
       <c r="K27" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M27" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=l_o3WWMAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O27" s="2" t="n">
         <v>666</v>
       </c>
       <c r="P27" s="2" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="Q27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U27" t="inlineStr">
         <is>
-          <t>2026-06-04T03:03:36.740911</t>
+          <t>2026-09-14T15:13:03.252641</t>
         </is>
       </c>
       <c r="V27" s="2" t="n">
         <v>1</v>
       </c>
       <c r="W27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X27" s="2" t="n">
         <v>45</v>
       </c>
       <c r="Y27" s="2" t="n">
         <v>3</v>
       </c>
       <c r="Z27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA27" s="2" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="AB27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC27" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AD27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE27" s="2" t="n">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="AF27" s="2" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="AG27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH27" s="2" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AI27" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="n">
         <v>1653</v>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>Gülsümxanım</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>Atabala qızı</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>Hasilova</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
@@ -4050,51 +4050,51 @@
       <c r="N28" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=hFpG80IAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O28" s="2" t="n">
         <v>667</v>
       </c>
       <c r="P28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U28" t="inlineStr">
         <is>
-          <t>2026-06-04T03:03:36.740911</t>
+          <t>2026-09-14T15:13:03.252641</t>
         </is>
       </c>
       <c r="V28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X28" s="2" t="n">
         <v>39</v>
       </c>
       <c r="Y28" s="2" t="n">
         <v>3</v>
       </c>
       <c r="Z28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC28" s="2" t="n">
         <v>0</v>
@@ -4177,91 +4177,91 @@
       <c r="N29" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=cUb1yCwAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O29" s="2" t="n">
         <v>668</v>
       </c>
       <c r="P29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U29" t="inlineStr">
         <is>
-          <t>2026-06-04T03:03:36.740911</t>
+          <t>2026-09-14T15:13:03.252641</t>
         </is>
       </c>
       <c r="V29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X29" s="2" t="n">
         <v>46</v>
       </c>
       <c r="Y29" s="2" t="n">
         <v>3</v>
       </c>
       <c r="Z29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE29" s="2" t="n">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="AF29" s="2" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AG29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH29" s="2" t="n">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="AI29" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="n">
         <v>1655</v>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>Sevinc</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>Kərim qızı</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>Əliyeva</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
@@ -4292,98 +4292,98 @@
       </c>
       <c r="K30" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M30" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=EhgHEfoAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O30" s="2" t="n">
         <v>669</v>
       </c>
       <c r="P30" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U30" t="inlineStr">
         <is>
-          <t>2026-06-04T03:03:36.740911</t>
+          <t>2026-09-14T15:13:03.252641</t>
         </is>
       </c>
       <c r="V30" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X30" s="2" t="n">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="Y30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA30" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AB30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC30" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AD30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE30" s="2" t="n">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="AF30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI30" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="n">
         <v>1656</v>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>Aynur</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
@@ -4435,51 +4435,51 @@
       <c r="N31" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=MKP1PdxFEs8C&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O31" s="2" t="n">
         <v>670</v>
       </c>
       <c r="P31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U31" t="inlineStr">
         <is>
-          <t>2026-06-04T03:03:36.740911</t>
+          <t>2026-09-14T15:13:03.252641</t>
         </is>
       </c>
       <c r="V31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X31" s="2" t="n">
         <v>4</v>
       </c>
       <c r="Y31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC31" s="2" t="n">
         <v>0</v>
@@ -4562,91 +4562,91 @@
       <c r="N32" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=6A9XcvIAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O32" s="2" t="n">
         <v>671</v>
       </c>
       <c r="P32" s="2" t="n">
         <v>2</v>
       </c>
       <c r="Q32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U32" t="inlineStr">
         <is>
-          <t>2026-06-04T03:03:36.740911</t>
+          <t>2026-09-14T15:13:03.252641</t>
         </is>
       </c>
       <c r="V32" s="2" t="n">
         <v>1</v>
       </c>
       <c r="W32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X32" s="2" t="n">
         <v>51</v>
       </c>
       <c r="Y32" s="2" t="n">
         <v>3</v>
       </c>
       <c r="Z32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA32" s="2" t="n">
         <v>2</v>
       </c>
       <c r="AB32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC32" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AD32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE32" s="2" t="n">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="AF32" s="2" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="AG32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH32" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AI32" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="n">
         <v>1658</v>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>Gülnar</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>Vahab qızı</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>İsmayılova</t>
         </is>
       </c>
       <c r="E33" t="inlineStr"/>
@@ -4685,51 +4685,51 @@
       <c r="N33" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=oIqcenQAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O33" s="2" t="n">
         <v>672</v>
       </c>
       <c r="P33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U33" t="inlineStr">
         <is>
-          <t>2026-06-04T03:03:36.740911</t>
+          <t>2026-09-14T15:13:03.252641</t>
         </is>
       </c>
       <c r="V33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X33" s="2" t="n">
         <v>9</v>
       </c>
       <c r="Y33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC33" s="2" t="n">
         <v>0</v>
@@ -4808,51 +4808,51 @@
       <c r="N34" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=86kIVbgAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O34" s="2" t="n">
         <v>673</v>
       </c>
       <c r="P34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U34" t="inlineStr">
         <is>
-          <t>2026-06-04T03:03:36.740911</t>
+          <t>2026-09-14T15:13:03.252641</t>
         </is>
       </c>
       <c r="V34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X34" s="2" t="n">
         <v>23</v>
       </c>
       <c r="Y34" s="2" t="n">
         <v>6</v>
       </c>
       <c r="Z34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC34" s="2" t="n">
         <v>0</v>
@@ -4931,51 +4931,51 @@
       <c r="N35" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=O3gNlHgAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O35" s="2" t="n">
         <v>674</v>
       </c>
       <c r="P35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U35" t="inlineStr">
         <is>
-          <t>2026-06-04T03:03:36.740911</t>
+          <t>2026-09-14T15:13:03.252641</t>
         </is>
       </c>
       <c r="V35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X35" s="2" t="n">
         <v>25</v>
       </c>
       <c r="Y35" s="2" t="n">
         <v>2</v>
       </c>
       <c r="Z35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC35" s="2" t="n">
         <v>0</v>
@@ -5171,51 +5171,51 @@
       <c r="N37" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=16VHuUsAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O37" s="2" t="n">
         <v>675</v>
       </c>
       <c r="P37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U37" t="inlineStr">
         <is>
-          <t>2026-06-04T03:03:36.740911</t>
+          <t>2026-09-14T15:13:03.252641</t>
         </is>
       </c>
       <c r="V37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X37" s="2" t="n">
         <v>51</v>
       </c>
       <c r="Y37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC37" s="2" t="n">
         <v>0</v>
@@ -5298,51 +5298,51 @@
       <c r="N38" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=jfpkgHAAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O38" s="2" t="n">
         <v>676</v>
       </c>
       <c r="P38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U38" t="inlineStr">
         <is>
-          <t>2026-06-04T03:03:36.740911</t>
+          <t>2026-09-14T15:13:03.252641</t>
         </is>
       </c>
       <c r="V38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X38" s="2" t="n">
         <v>43</v>
       </c>
       <c r="Y38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC38" s="2" t="n">
         <v>0</v>
@@ -5425,51 +5425,51 @@
       <c r="N39" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=vYn8ELIAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O39" s="2" t="n">
         <v>677</v>
       </c>
       <c r="P39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U39" t="inlineStr">
         <is>
-          <t>2026-06-04T03:03:36.740911</t>
+          <t>2026-09-14T15:13:03.252641</t>
         </is>
       </c>
       <c r="V39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X39" s="2" t="n">
         <v>37</v>
       </c>
       <c r="Y39" s="2" t="n">
         <v>4</v>
       </c>
       <c r="Z39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC39" s="2" t="n">
         <v>0</v>
@@ -5552,85 +5552,85 @@
       <c r="N40" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=nxucbQUAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O40" s="2" t="n">
         <v>678</v>
       </c>
       <c r="P40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U40" t="inlineStr">
         <is>
-          <t>2026-06-04T03:03:36.740911</t>
+          <t>2026-09-14T15:13:03.252641</t>
         </is>
       </c>
       <c r="V40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X40" s="2" t="n">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="Y40" s="2" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="Z40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE40" s="2" t="n">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="AF40" s="2" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="AG40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI40" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="n">
         <v>1666</v>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>Nailə</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>Fərhad qızı</t>
         </is>
       </c>
@@ -5675,82 +5675,82 @@
       <c r="N41" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=dXpXZpQAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O41" s="2" t="n">
         <v>679</v>
       </c>
       <c r="P41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U41" t="inlineStr">
         <is>
-          <t>2026-06-04T03:03:36.740911</t>
+          <t>2026-09-14T15:13:03.252641</t>
         </is>
       </c>
       <c r="V41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X41" s="2" t="n">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="Y41" s="2" t="n">
         <v>2</v>
       </c>
       <c r="Z41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE41" s="2" t="n">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="AF41" s="2" t="n">
         <v>2</v>
       </c>
       <c r="AG41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI41" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="n">
         <v>1667</v>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>Xalidə</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
@@ -5802,51 +5802,51 @@
       <c r="N42" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=DHDYaK4AAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O42" s="2" t="n">
         <v>680</v>
       </c>
       <c r="P42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U42" t="inlineStr">
         <is>
-          <t>2026-06-04T03:03:36.740911</t>
+          <t>2026-09-14T15:13:03.252641</t>
         </is>
       </c>
       <c r="V42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X42" s="2" t="n">
         <v>23</v>
       </c>
       <c r="Y42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC42" s="2" t="n">
         <v>0</v>
@@ -6042,91 +6042,91 @@
       <c r="N44" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=lKFhDpMAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O44" s="2" t="n">
         <v>682</v>
       </c>
       <c r="P44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U44" t="inlineStr">
         <is>
-          <t>2026-06-04T03:03:36.740911</t>
+          <t>2026-09-14T15:13:03.252641</t>
         </is>
       </c>
       <c r="V44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X44" s="2" t="n">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="Y44" s="2" t="n">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="Z44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE44" s="2" t="n">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="AF44" s="2" t="n">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="AG44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH44" s="2" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="AI44" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="2" t="n">
         <v>1671</v>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>Vəfa</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t>Muradxan qızı</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>İbrahim</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
@@ -6173,91 +6173,91 @@
       <c r="N45" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=_uBnrLIAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O45" s="2" t="n">
         <v>683</v>
       </c>
       <c r="P45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U45" t="inlineStr">
         <is>
-          <t>2026-06-04T03:03:36.740911</t>
+          <t>2026-09-14T15:13:03.252641</t>
         </is>
       </c>
       <c r="V45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X45" s="2" t="n">
         <v>41</v>
       </c>
       <c r="Y45" s="2" t="n">
         <v>2</v>
       </c>
       <c r="Z45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE45" s="2" t="n">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AF45" s="2" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="AG45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH45" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AI45" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="2" t="n">
         <v>1672</v>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>Şəhla</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>Akif qızı</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>Hüseynli</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
@@ -6300,51 +6300,51 @@
       <c r="N46" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=XO7G6WEAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O46" s="2" t="n">
         <v>684</v>
       </c>
       <c r="P46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U46" t="inlineStr">
         <is>
-          <t>2026-06-04T03:03:36.740911</t>
+          <t>2026-09-14T15:13:03.252641</t>
         </is>
       </c>
       <c r="V46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X46" s="2" t="n">
         <v>19</v>
       </c>
       <c r="Y46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC46" s="2" t="n">
         <v>0</v>
@@ -6427,51 +6427,51 @@
       <c r="N47" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=90xan4gAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O47" s="2" t="n">
         <v>685</v>
       </c>
       <c r="P47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U47" t="inlineStr">
         <is>
-          <t>2026-06-04T03:03:36.740911</t>
+          <t>2026-09-14T15:13:03.252641</t>
         </is>
       </c>
       <c r="V47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X47" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Y47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC47" s="2" t="n">
         <v>0</v>
@@ -6550,51 +6550,51 @@
       <c r="N48" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=RKvpxI4AAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O48" s="2" t="n">
         <v>686</v>
       </c>
       <c r="P48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U48" t="inlineStr">
         <is>
-          <t>2026-06-04T03:03:36.740911</t>
+          <t>2026-09-14T15:13:03.252641</t>
         </is>
       </c>
       <c r="V48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X48" s="2" t="n">
         <v>16</v>
       </c>
       <c r="Y48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC48" s="2" t="n">
         <v>0</v>
@@ -6673,51 +6673,51 @@
       <c r="N49" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=H1d7JSsAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O49" s="2" t="n">
         <v>687</v>
       </c>
       <c r="P49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U49" t="inlineStr">
         <is>
-          <t>2026-06-04T03:03:36.740911</t>
+          <t>2026-09-14T15:13:03.252641</t>
         </is>
       </c>
       <c r="V49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X49" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Y49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC49" s="2" t="n">
         <v>0</v>
@@ -6804,51 +6804,51 @@
       <c r="N50" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=RrMxW8UAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O50" s="2" t="n">
         <v>688</v>
       </c>
       <c r="P50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U50" t="inlineStr">
         <is>
-          <t>2026-06-04T03:03:36.740911</t>
+          <t>2026-09-14T15:13:03.252641</t>
         </is>
       </c>
       <c r="V50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X50" s="2" t="n">
         <v>3</v>
       </c>
       <c r="Y50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC50" s="2" t="n">
         <v>0</v>
@@ -6927,51 +6927,51 @@
       <c r="N51" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=KHE8-scAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O51" s="2" t="n">
         <v>689</v>
       </c>
       <c r="P51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U51" t="inlineStr">
         <is>
-          <t>2026-06-04T03:03:36.740911</t>
+          <t>2026-09-14T15:13:03.252641</t>
         </is>
       </c>
       <c r="V51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X51" s="2" t="n">
         <v>12</v>
       </c>
       <c r="Y51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC51" s="2" t="n">
         <v>0</v>
@@ -7050,51 +7050,51 @@
       <c r="N52" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=Q8AIl0AAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O52" s="2" t="n">
         <v>690</v>
       </c>
       <c r="P52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U52" t="inlineStr">
         <is>
-          <t>2026-06-04T03:03:36.740911</t>
+          <t>2026-09-14T15:13:03.252641</t>
         </is>
       </c>
       <c r="V52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X52" s="2" t="n">
         <v>6</v>
       </c>
       <c r="Y52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC52" s="2" t="n">
         <v>0</v>
@@ -7177,82 +7177,82 @@
       <c r="N53" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=oT69ZQUAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O53" s="2" t="n">
         <v>691</v>
       </c>
       <c r="P53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U53" t="inlineStr">
         <is>
-          <t>2026-06-04T03:03:36.740911</t>
+          <t>2026-09-14T15:13:03.252641</t>
         </is>
       </c>
       <c r="V53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X53" s="2" t="n">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="Y53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE53" s="2" t="n">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="AF53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI53" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="2" t="n">
         <v>1680</v>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>Lalə</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
@@ -7300,51 +7300,51 @@
       <c r="N54" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=iC8mBJsAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O54" s="2" t="n">
         <v>692</v>
       </c>
       <c r="P54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U54" t="inlineStr">
         <is>
-          <t>2026-06-04T03:03:36.740911</t>
+          <t>2026-09-14T15:13:03.252641</t>
         </is>
       </c>
       <c r="V54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X54" s="2" t="n">
         <v>60</v>
       </c>
       <c r="Y54" s="2" t="n">
         <v>7</v>
       </c>
       <c r="Z54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC54" s="2" t="n">
         <v>0</v>
@@ -7423,51 +7423,51 @@
       <c r="N55" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=jUAJeaAAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O55" s="2" t="n">
         <v>693</v>
       </c>
       <c r="P55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U55" t="inlineStr">
         <is>
-          <t>2026-06-04T03:03:36.740911</t>
+          <t>2026-09-14T15:13:03.252641</t>
         </is>
       </c>
       <c r="V55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X55" s="2" t="n">
         <v>14</v>
       </c>
       <c r="Y55" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Z55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC55" s="2" t="n">
         <v>0</v>
@@ -7546,51 +7546,51 @@
       <c r="N56" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=obsF9MkAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O56" s="2" t="n">
         <v>694</v>
       </c>
       <c r="P56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U56" t="inlineStr">
         <is>
-          <t>2026-06-04T03:03:36.740911</t>
+          <t>2026-09-14T15:13:03.252641</t>
         </is>
       </c>
       <c r="V56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X56" s="2" t="n">
         <v>19</v>
       </c>
       <c r="Y56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC56" s="2" t="n">
         <v>0</v>
@@ -7669,51 +7669,51 @@
       <c r="N57" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=BfgkdFcAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O57" s="2" t="n">
         <v>695</v>
       </c>
       <c r="P57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U57" t="inlineStr">
         <is>
-          <t>2026-06-04T03:03:36.740911</t>
+          <t>2026-09-14T15:13:03.252641</t>
         </is>
       </c>
       <c r="V57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X57" s="2" t="n">
         <v>2</v>
       </c>
       <c r="Y57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC57" s="2" t="n">
         <v>0</v>
@@ -7909,86 +7909,86 @@
       </c>
       <c r="K59" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L59" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M59" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N59" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=j__oty8AAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O59" s="2" t="n">
         <v>697</v>
       </c>
       <c r="P59" s="2" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="Q59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U59" t="inlineStr">
         <is>
-          <t>2026-06-04T03:03:36.740911</t>
+          <t>2026-09-14T15:13:03.252641</t>
         </is>
       </c>
       <c r="V59" s="2" t="n">
         <v>1</v>
       </c>
       <c r="W59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X59" s="2" t="n">
         <v>72</v>
       </c>
       <c r="Y59" s="2" t="n">
         <v>5</v>
       </c>
       <c r="Z59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA59" s="2" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="AB59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC59" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AD59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE59" s="2" t="n">
         <v>72</v>
       </c>
       <c r="AF59" s="2" t="n">
         <v>5</v>
       </c>
       <c r="AG59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI59" s="2" t="n">
         <v>0</v>
       </c>
@@ -8052,51 +8052,51 @@
       <c r="N60" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=qTytSacAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O60" s="2" t="n">
         <v>698</v>
       </c>
       <c r="P60" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q60" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R60" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S60" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T60" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U60" t="inlineStr">
         <is>
-          <t>2026-06-04T03:03:36.740911</t>
+          <t>2026-09-14T15:13:03.252641</t>
         </is>
       </c>
       <c r="V60" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W60" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X60" s="2" t="n">
         <v>43</v>
       </c>
       <c r="Y60" s="2" t="n">
         <v>6</v>
       </c>
       <c r="Z60" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA60" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB60" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC60" s="2" t="n">
         <v>0</v>
@@ -8163,104 +8163,104 @@
       </c>
       <c r="K61" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L61" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M61" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N61" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=5g7jWg0AAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O61" s="2" t="n">
         <v>699</v>
       </c>
       <c r="P61" s="2" t="n">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="Q61" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R61" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S61" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T61" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U61" t="inlineStr">
         <is>
-          <t>2026-06-04T03:03:36.740911</t>
+          <t>2026-09-14T15:13:03.252641</t>
         </is>
       </c>
       <c r="V61" s="2" t="n">
         <v>2</v>
       </c>
       <c r="W61" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X61" s="2" t="n">
         <v>23</v>
       </c>
       <c r="Y61" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z61" s="2" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="AA61" s="2" t="n">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="AB61" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC61" s="2" t="n">
         <v>2</v>
       </c>
       <c r="AD61" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE61" s="2" t="n">
         <v>23</v>
       </c>
       <c r="AF61" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG61" s="2" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="AH61" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI61" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="2" t="n">
         <v>1688</v>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>Aygül</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
           <t>Azər qızı</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t>Qurbanova</t>
@@ -8306,51 +8306,51 @@
       <c r="N62" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=z1wZedYAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O62" s="2" t="n">
         <v>700</v>
       </c>
       <c r="P62" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q62" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R62" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S62" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T62" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U62" t="inlineStr">
         <is>
-          <t>2026-06-04T03:03:36.740911</t>
+          <t>2026-09-14T15:13:03.252641</t>
         </is>
       </c>
       <c r="V62" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W62" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X62" s="2" t="n">
         <v>10</v>
       </c>
       <c r="Y62" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z62" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA62" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB62" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC62" s="2" t="n">
         <v>0</v>
@@ -8433,51 +8433,51 @@
       <c r="N63" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=HaJ-Do4AAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O63" s="2" t="n">
         <v>701</v>
       </c>
       <c r="P63" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q63" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R63" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S63" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T63" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U63" t="inlineStr">
         <is>
-          <t>2026-06-04T03:03:36.740911</t>
+          <t>2026-09-14T15:13:03.252641</t>
         </is>
       </c>
       <c r="V63" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W63" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X63" s="2" t="n">
         <v>11</v>
       </c>
       <c r="Y63" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z63" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA63" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB63" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC63" s="2" t="n">
         <v>0</v>
@@ -8564,51 +8564,51 @@
       <c r="N64" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=_4aLtvQAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O64" s="2" t="n">
         <v>702</v>
       </c>
       <c r="P64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U64" t="inlineStr">
         <is>
-          <t>2026-06-04T03:03:36.740911</t>
+          <t>2026-09-14T15:13:03.252641</t>
         </is>
       </c>
       <c r="V64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X64" s="2" t="n">
         <v>33</v>
       </c>
       <c r="Y64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC64" s="2" t="n">
         <v>0</v>
@@ -8691,51 +8691,51 @@
       <c r="N65" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=6jzvI2wAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O65" s="2" t="n">
         <v>703</v>
       </c>
       <c r="P65" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q65" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R65" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S65" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T65" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U65" t="inlineStr">
         <is>
-          <t>2026-06-04T03:03:36.740911</t>
+          <t>2026-09-14T15:13:03.252641</t>
         </is>
       </c>
       <c r="V65" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W65" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X65" s="2" t="n">
         <v>21</v>
       </c>
       <c r="Y65" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z65" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA65" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB65" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC65" s="2" t="n">
         <v>0</v>
@@ -8822,51 +8822,51 @@
       <c r="N66" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=ylklgZgAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O66" s="2" t="n">
         <v>704</v>
       </c>
       <c r="P66" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q66" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R66" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S66" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T66" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U66" t="inlineStr">
         <is>
-          <t>2026-06-04T03:03:36.740911</t>
+          <t>2026-09-14T15:13:03.252641</t>
         </is>
       </c>
       <c r="V66" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W66" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X66" s="2" t="n">
         <v>17</v>
       </c>
       <c r="Y66" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z66" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA66" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB66" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC66" s="2" t="n">
         <v>0</v>
@@ -8945,51 +8945,51 @@
       <c r="N67" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=XKZVQmAAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O67" s="2" t="n">
         <v>705</v>
       </c>
       <c r="P67" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q67" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R67" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S67" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T67" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U67" t="inlineStr">
         <is>
-          <t>2026-06-04T03:03:36.740911</t>
+          <t>2026-09-14T15:13:03.252641</t>
         </is>
       </c>
       <c r="V67" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W67" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X67" s="2" t="n">
         <v>25</v>
       </c>
       <c r="Y67" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Z67" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA67" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB67" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC67" s="2" t="n">
         <v>0</v>
@@ -9076,82 +9076,82 @@
       <c r="N68" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=zSHrWBcAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O68" s="2" t="n">
         <v>706</v>
       </c>
       <c r="P68" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q68" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R68" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S68" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T68" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U68" t="inlineStr">
         <is>
-          <t>2026-06-04T03:03:36.740911</t>
+          <t>2026-09-14T15:13:03.252641</t>
         </is>
       </c>
       <c r="V68" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W68" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X68" s="2" t="n">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="Y68" s="2" t="n">
         <v>3</v>
       </c>
       <c r="Z68" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA68" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB68" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC68" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD68" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE68" s="2" t="n">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="AF68" s="2" t="n">
         <v>3</v>
       </c>
       <c r="AG68" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH68" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI68" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="2" t="n">
         <v>1695</v>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>Vüsal</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
@@ -9203,51 +9203,51 @@
       <c r="N69" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=Oskh10cAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O69" s="2" t="n">
         <v>707</v>
       </c>
       <c r="P69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U69" t="inlineStr">
         <is>
-          <t>2026-06-04T03:03:36.740911</t>
+          <t>2026-09-14T15:13:03.252641</t>
         </is>
       </c>
       <c r="V69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X69" s="2" t="n">
         <v>9</v>
       </c>
       <c r="Y69" s="2" t="n">
         <v>2</v>
       </c>
       <c r="Z69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC69" s="2" t="n">
         <v>0</v>
@@ -9326,51 +9326,51 @@
       <c r="N70" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=RcIb9MQAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O70" s="2" t="n">
         <v>708</v>
       </c>
       <c r="P70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U70" t="inlineStr">
         <is>
-          <t>2026-06-04T03:03:36.740911</t>
+          <t>2026-09-14T15:13:03.252641</t>
         </is>
       </c>
       <c r="V70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X70" s="2" t="n">
         <v>95</v>
       </c>
       <c r="Y70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC70" s="2" t="n">
         <v>0</v>
@@ -9449,51 +9449,51 @@
       <c r="N71" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=7MTOVgcAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O71" s="2" t="n">
         <v>709</v>
       </c>
       <c r="P71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U71" t="inlineStr">
         <is>
-          <t>2026-06-04T03:03:36.740911</t>
+          <t>2026-09-14T15:13:03.252641</t>
         </is>
       </c>
       <c r="V71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X71" s="2" t="n">
         <v>19</v>
       </c>
       <c r="Y71" s="2" t="n">
         <v>2</v>
       </c>
       <c r="Z71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC71" s="2" t="n">
         <v>0</v>
@@ -9572,51 +9572,51 @@
       <c r="N72" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=yhdQhVcAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O72" s="2" t="n">
         <v>710</v>
       </c>
       <c r="P72" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q72" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R72" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S72" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T72" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U72" t="inlineStr">
         <is>
-          <t>2026-06-04T03:03:36.740911</t>
+          <t>2026-09-14T15:13:03.252641</t>
         </is>
       </c>
       <c r="V72" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W72" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X72" s="2" t="n">
         <v>28</v>
       </c>
       <c r="Y72" s="2" t="n">
         <v>3</v>
       </c>
       <c r="Z72" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA72" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB72" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC72" s="2" t="n">
         <v>0</v>
@@ -9695,51 +9695,51 @@
       <c r="N73" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=t-0_bjgAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O73" s="2" t="n">
         <v>711</v>
       </c>
       <c r="P73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U73" t="inlineStr">
         <is>
-          <t>2026-06-04T03:03:36.740911</t>
+          <t>2026-09-14T15:13:03.252641</t>
         </is>
       </c>
       <c r="V73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X73" s="2" t="n">
         <v>13</v>
       </c>
       <c r="Y73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC73" s="2" t="n">
         <v>0</v>
@@ -9826,51 +9826,51 @@
       <c r="N74" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=E0BFySYAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O74" s="2" t="n">
         <v>712</v>
       </c>
       <c r="P74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U74" t="inlineStr">
         <is>
-          <t>2026-06-04T03:03:36.740911</t>
+          <t>2026-09-14T15:13:03.252641</t>
         </is>
       </c>
       <c r="V74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X74" s="2" t="n">
         <v>2</v>
       </c>
       <c r="Y74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC74" s="2" t="n">
         <v>0</v>
@@ -9949,51 +9949,51 @@
       <c r="N75" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=CJv7VAEAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O75" s="2" t="n">
         <v>713</v>
       </c>
       <c r="P75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U75" t="inlineStr">
         <is>
-          <t>2026-06-04T03:03:36.740911</t>
+          <t>2026-09-14T15:13:03.252641</t>
         </is>
       </c>
       <c r="V75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X75" s="2" t="n">
         <v>18</v>
       </c>
       <c r="Y75" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Z75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC75" s="2" t="n">
         <v>0</v>
@@ -10080,51 +10080,51 @@
       <c r="N76" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=kdTJw6EAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O76" s="2" t="n">
         <v>714</v>
       </c>
       <c r="P76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U76" t="inlineStr">
         <is>
-          <t>2026-06-04T03:03:36.740911</t>
+          <t>2026-09-14T15:13:03.252641</t>
         </is>
       </c>
       <c r="V76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X76" s="2" t="n">
         <v>6</v>
       </c>
       <c r="Y76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC76" s="2" t="n">
         <v>0</v>
@@ -10203,51 +10203,51 @@
       <c r="N77" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=UVXLztQAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O77" s="2" t="n">
         <v>715</v>
       </c>
       <c r="P77" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q77" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R77" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S77" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T77" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U77" t="inlineStr">
         <is>
-          <t>2026-06-04T03:03:36.740911</t>
+          <t>2026-09-14T15:13:03.252641</t>
         </is>
       </c>
       <c r="V77" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W77" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X77" s="2" t="n">
         <v>11</v>
       </c>
       <c r="Y77" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z77" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA77" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB77" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC77" s="2" t="n">
         <v>0</v>
@@ -10326,51 +10326,51 @@
       <c r="N78" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=cwJ4x9oAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O78" s="2" t="n">
         <v>716</v>
       </c>
       <c r="P78" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q78" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R78" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S78" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T78" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U78" t="inlineStr">
         <is>
-          <t>2026-06-04T03:03:36.740911</t>
+          <t>2026-09-14T15:13:03.252641</t>
         </is>
       </c>
       <c r="V78" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W78" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X78" s="2" t="n">
         <v>9</v>
       </c>
       <c r="Y78" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z78" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA78" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB78" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC78" s="2" t="n">
         <v>0</v>
@@ -10449,51 +10449,51 @@
       <c r="N79" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=6A4D-vUAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O79" s="2" t="n">
         <v>717</v>
       </c>
       <c r="P79" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q79" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R79" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S79" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T79" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U79" t="inlineStr">
         <is>
-          <t>2026-06-04T03:03:36.740911</t>
+          <t>2026-09-14T15:13:03.252641</t>
         </is>
       </c>
       <c r="V79" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W79" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X79" s="2" t="n">
         <v>3</v>
       </c>
       <c r="Y79" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z79" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA79" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB79" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC79" s="2" t="n">
         <v>0</v>
@@ -10576,51 +10576,51 @@
       <c r="N80" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=SbAARGwAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O80" s="2" t="n">
         <v>718</v>
       </c>
       <c r="P80" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q80" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R80" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S80" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T80" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U80" t="inlineStr">
         <is>
-          <t>2026-06-04T03:03:36.740911</t>
+          <t>2026-09-14T15:13:03.252641</t>
         </is>
       </c>
       <c r="V80" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W80" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X80" s="2" t="n">
         <v>48</v>
       </c>
       <c r="Y80" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z80" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA80" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB80" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC80" s="2" t="n">
         <v>0</v>
@@ -10703,51 +10703,51 @@
       <c r="N81" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=BE5fjZkAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O81" s="2" t="n">
         <v>719</v>
       </c>
       <c r="P81" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q81" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R81" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S81" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T81" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U81" t="inlineStr">
         <is>
-          <t>2026-06-04T03:03:36.740911</t>
+          <t>2026-09-14T15:13:03.252641</t>
         </is>
       </c>
       <c r="V81" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W81" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X81" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Y81" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z81" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA81" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB81" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC81" s="2" t="n">
         <v>0</v>
@@ -10830,51 +10830,51 @@
       <c r="N82" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=07AmNEEAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O82" s="2" t="n">
         <v>720</v>
       </c>
       <c r="P82" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q82" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R82" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S82" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T82" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U82" t="inlineStr">
         <is>
-          <t>2026-06-04T03:03:36.740911</t>
+          <t>2026-09-14T15:13:03.252641</t>
         </is>
       </c>
       <c r="V82" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W82" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X82" s="2" t="n">
         <v>24</v>
       </c>
       <c r="Y82" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z82" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA82" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB82" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC82" s="2" t="n">
         <v>0</v>
@@ -10953,51 +10953,51 @@
       <c r="N83" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=ZA7xfgcAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O83" s="2" t="n">
         <v>721</v>
       </c>
       <c r="P83" s="2" t="n">
         <v>2</v>
       </c>
       <c r="Q83" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R83" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S83" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T83" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U83" t="inlineStr">
         <is>
-          <t>2026-06-04T03:03:36.740911</t>
+          <t>2026-09-14T15:13:03.252641</t>
         </is>
       </c>
       <c r="V83" s="2" t="n">
         <v>1</v>
       </c>
       <c r="W83" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X83" s="2" t="n">
         <v>4</v>
       </c>
       <c r="Y83" s="2" t="n">
         <v>3</v>
       </c>
       <c r="Z83" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA83" s="2" t="n">
         <v>2</v>
       </c>
       <c r="AB83" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC83" s="2" t="n">
         <v>1</v>
@@ -11076,51 +11076,51 @@
       <c r="N84" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=75-fL6sAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O84" s="2" t="n">
         <v>722</v>
       </c>
       <c r="P84" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q84" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R84" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S84" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T84" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U84" t="inlineStr">
         <is>
-          <t>2026-06-04T03:03:36.740911</t>
+          <t>2026-09-14T15:13:03.252641</t>
         </is>
       </c>
       <c r="V84" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W84" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X84" s="2" t="n">
         <v>16</v>
       </c>
       <c r="Y84" s="2" t="n">
         <v>2</v>
       </c>
       <c r="Z84" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA84" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB84" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC84" s="2" t="n">
         <v>0</v>
@@ -11199,51 +11199,51 @@
       <c r="N85" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=HaFrNfEAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O85" s="2" t="n">
         <v>723</v>
       </c>
       <c r="P85" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q85" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R85" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S85" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T85" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U85" t="inlineStr">
         <is>
-          <t>2026-06-04T03:03:36.740911</t>
+          <t>2026-09-14T15:13:03.252641</t>
         </is>
       </c>
       <c r="V85" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W85" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X85" s="2" t="n">
         <v>38</v>
       </c>
       <c r="Y85" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Z85" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA85" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB85" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC85" s="2" t="n">
         <v>0</v>
@@ -11431,51 +11431,51 @@
       <c r="N87" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=BEUEoYAAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O87" s="2" t="n">
         <v>724</v>
       </c>
       <c r="P87" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q87" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R87" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S87" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T87" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U87" t="inlineStr">
         <is>
-          <t>2026-06-04T03:03:36.740911</t>
+          <t>2026-09-14T15:13:03.252641</t>
         </is>
       </c>
       <c r="V87" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W87" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X87" s="2" t="n">
         <v>11</v>
       </c>
       <c r="Y87" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z87" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA87" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB87" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC87" s="2" t="n">
         <v>0</v>
@@ -11683,85 +11683,85 @@
       <c r="N89" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=9xwnoHMAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O89" s="2" t="n">
         <v>726</v>
       </c>
       <c r="P89" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q89" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R89" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S89" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T89" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U89" t="inlineStr">
         <is>
-          <t>2026-06-04T03:03:36.740911</t>
+          <t>2026-09-14T15:13:03.252641</t>
         </is>
       </c>
       <c r="V89" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W89" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X89" s="2" t="n">
-        <v>40</v>
+        <v>52</v>
       </c>
       <c r="Y89" s="2" t="n">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="Z89" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA89" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB89" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC89" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD89" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE89" s="2" t="n">
-        <v>40</v>
+        <v>52</v>
       </c>
       <c r="AF89" s="2" t="n">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="AG89" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH89" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI89" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="2" t="n">
         <v>1716</v>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>Əziz</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
           <t>Yusif oğlu</t>
         </is>
       </c>
@@ -12032,51 +12032,51 @@
       <c r="N92" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=MTu_8hAAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O92" s="2" t="n">
         <v>728</v>
       </c>
       <c r="P92" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q92" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R92" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S92" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T92" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U92" t="inlineStr">
         <is>
-          <t>2026-06-04T03:03:36.740911</t>
+          <t>2026-09-14T15:13:03.252641</t>
         </is>
       </c>
       <c r="V92" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W92" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X92" s="2" t="n">
         <v>2</v>
       </c>
       <c r="Y92" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z92" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA92" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB92" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC92" s="2" t="n">
         <v>0</v>
@@ -12829,51 +12829,51 @@
       <c r="N99" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=N5JMApAAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O99" s="2" t="n">
         <v>730</v>
       </c>
       <c r="P99" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q99" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R99" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S99" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T99" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U99" t="inlineStr">
         <is>
-          <t>2026-06-04T03:03:36.740911</t>
+          <t>2026-09-14T15:13:03.252641</t>
         </is>
       </c>
       <c r="V99" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W99" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X99" s="2" t="n">
         <v>2</v>
       </c>
       <c r="Y99" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z99" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA99" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB99" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC99" s="2" t="n">
         <v>0</v>
@@ -13501,51 +13501,51 @@
       <c r="N105" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=pm08jLoAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O105" s="2" t="n">
         <v>731</v>
       </c>
       <c r="P105" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q105" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R105" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S105" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T105" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U105" t="inlineStr">
         <is>
-          <t>2026-06-04T03:03:36.740911</t>
+          <t>2026-09-14T15:13:03.252641</t>
         </is>
       </c>
       <c r="V105" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W105" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X105" s="2" t="n">
         <v>18</v>
       </c>
       <c r="Y105" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z105" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA105" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB105" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC105" s="2" t="n">
         <v>0</v>
@@ -13616,86 +13616,86 @@
       </c>
       <c r="K106" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L106" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M106" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N106" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=e8W5Bp4AAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O106" s="2" t="n">
         <v>1141</v>
       </c>
       <c r="P106" s="2" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="Q106" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R106" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S106" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T106" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U106" t="inlineStr">
         <is>
-          <t>2026-06-04T04:01:57.809362</t>
+          <t>2026-09-14T16:11:12.202295</t>
         </is>
       </c>
       <c r="V106" s="2" t="n">
         <v>1</v>
       </c>
       <c r="W106" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X106" s="2" t="n">
         <v>7</v>
       </c>
       <c r="Y106" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z106" s="2" t="n">
         <v>2</v>
       </c>
       <c r="AA106" s="2" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="AB106" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC106" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AD106" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE106" s="2" t="n">
         <v>7</v>
       </c>
       <c r="AF106" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG106" s="2" t="n">
         <v>2</v>
       </c>
       <c r="AH106" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI106" s="2" t="n">
         <v>0</v>
       </c>
@@ -13747,110 +13747,110 @@
       </c>
       <c r="K107" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L107" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M107" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N107" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=DGLa7x4AAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O107" s="2" t="n">
         <v>1135</v>
       </c>
       <c r="P107" s="2" t="n">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="Q107" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R107" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S107" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T107" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U107" t="inlineStr">
         <is>
-          <t>2026-06-04T03:03:36.740911</t>
+          <t>2026-09-14T15:13:03.252641</t>
         </is>
       </c>
       <c r="V107" s="2" t="n">
         <v>2</v>
       </c>
       <c r="W107" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X107" s="2" t="n">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="Y107" s="2" t="n">
         <v>3</v>
       </c>
       <c r="Z107" s="2" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="AA107" s="2" t="n">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="AB107" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC107" s="2" t="n">
         <v>2</v>
       </c>
       <c r="AD107" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE107" s="2" t="n">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AF107" s="2" t="n">
         <v>3</v>
       </c>
       <c r="AG107" s="2" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="AH107" s="2" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="AI107" s="2" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="2" t="n">
         <v>3133</v>
       </c>
       <c r="B108" t="inlineStr">
         <is>
           <t>Sərxan</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
           <t>Abbas oğlu</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
           <t>Xavəri</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
           <t>filologiya elmləri doktoru</t>
         </is>
@@ -13894,51 +13894,51 @@
       <c r="N108" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=_DiFEcYAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O108" s="2" t="n">
         <v>1149</v>
       </c>
       <c r="P108" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q108" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R108" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S108" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T108" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U108" t="inlineStr">
         <is>
-          <t>2026-06-04T04:01:57.809362</t>
+          <t>2026-09-16T15:48:29.140792</t>
         </is>
       </c>
       <c r="V108" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W108" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X108" s="2" t="n">
         <v>4</v>
       </c>
       <c r="Y108" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z108" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA108" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB108" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC108" s="2" t="n">
         <v>0</v>