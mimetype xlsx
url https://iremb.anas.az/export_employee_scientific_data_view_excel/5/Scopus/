--- v0 (2026-04-15)
+++ v1 (2026-06-24)
@@ -10,99 +10,95 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Employees" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="2">
-[...2 lines deleted...]
-  </numFmts>
+  <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin"/>
       <right style="thin"/>
       <top style="thin"/>
       <bottom style="thin"/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="4">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-    <xf numFmtId="165" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
@@ -427,51 +423,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AI109"/>
+  <dimension ref="A1:AI108"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="13" customWidth="1" min="2" max="2"/>
     <col width="17" customWidth="1" min="3" max="3"/>
     <col width="23" customWidth="1" min="4" max="4"/>
     <col width="33" customWidth="1" min="5" max="5"/>
     <col width="15" customWidth="1" min="6" max="6"/>
     <col width="15" customWidth="1" min="7" max="7"/>
     <col width="44" customWidth="1" min="8" max="8"/>
     <col width="19" customWidth="1" min="9" max="9"/>
     <col width="15" customWidth="1" min="10" max="10"/>
     <col width="9" customWidth="1" min="11" max="11"/>
     <col width="19" customWidth="1" min="12" max="12"/>
     <col width="10" customWidth="1" min="13" max="13"/>
     <col width="63" customWidth="1" min="14" max="14"/>
     <col width="12" customWidth="1" min="15" max="15"/>
     <col width="13" customWidth="1" min="16" max="16"/>
     <col width="16" customWidth="1" min="17" max="17"/>
     <col width="17" customWidth="1" min="18" max="18"/>
@@ -678,51 +674,51 @@
       <c r="B2" t="inlineStr">
         <is>
           <t>Füzuli</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>Xeyrulla oğlu</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>Gözəlov (Bayat)</t>
         </is>
       </c>
       <c r="E2" t="inlineStr"/>
       <c r="F2" t="inlineStr"/>
       <c r="G2" t="inlineStr"/>
       <c r="H2" t="inlineStr">
         <is>
           <t>Müasir folklor</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M2" t="inlineStr"/>
       <c r="N2" t="inlineStr"/>
       <c r="O2" t="inlineStr"/>
       <c r="P2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q2" s="2" t="n">
         <v>0</v>
@@ -912,51 +908,51 @@
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>Rzayev</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>filologiya elmləri doktoru</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>Professor</t>
         </is>
       </c>
       <c r="G4" t="inlineStr"/>
       <c r="H4" t="inlineStr">
         <is>
           <t>Mifologiya</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M4" t="inlineStr"/>
       <c r="N4" t="inlineStr"/>
       <c r="O4" t="inlineStr"/>
       <c r="P4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q4" s="2" t="n">
         <v>0</v>
@@ -1493,51 +1489,51 @@
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>Xəlilov</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>filologiya elmləri doktoru</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G9" t="inlineStr"/>
       <c r="H9" t="inlineStr">
         <is>
           <t>Mərasim folkloru</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M9" t="inlineStr"/>
       <c r="N9" t="inlineStr"/>
       <c r="O9" t="inlineStr"/>
       <c r="P9" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q9" s="2" t="n">
         <v>0</v>
@@ -1840,51 +1836,51 @@
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>Qasımova</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>filologiya üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G12" t="inlineStr"/>
       <c r="H12" t="inlineStr">
         <is>
           <t>Folklor nəzəriyyəsi</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M12" t="inlineStr"/>
       <c r="N12" t="inlineStr"/>
       <c r="O12" t="inlineStr"/>
       <c r="P12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q12" s="2" t="n">
         <v>0</v>
@@ -2070,51 +2066,51 @@
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>Əliyev</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>filologiya elmləri doktoru</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G14" t="inlineStr"/>
       <c r="H14" t="inlineStr">
         <is>
           <t>Azsaylı xalqların folkloru</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M14" t="inlineStr"/>
       <c r="N14" t="inlineStr"/>
       <c r="O14" t="inlineStr"/>
       <c r="P14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q14" s="2" t="n">
         <v>0</v>
@@ -2304,51 +2300,51 @@
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>Rüstəmzadə</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>filologiya üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G16" t="inlineStr"/>
       <c r="H16" t="inlineStr">
         <is>
           <t>Folklorun toplanması və sistemləşdirilməsi</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M16" t="inlineStr"/>
       <c r="N16" t="inlineStr"/>
       <c r="O16" t="inlineStr"/>
       <c r="P16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q16" s="2" t="n">
         <v>0</v>
@@ -2760,51 +2756,51 @@
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>Maşallah qızı</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Abbasova</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>filologiya elmləri doktoru</t>
         </is>
       </c>
       <c r="F20" t="inlineStr"/>
       <c r="G20" t="inlineStr"/>
       <c r="H20" t="inlineStr">
         <is>
           <t>Cənubi Azərbaycan folkloru</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M20" t="inlineStr"/>
       <c r="N20" t="inlineStr"/>
       <c r="O20" t="inlineStr"/>
       <c r="P20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q20" s="2" t="n">
         <v>0</v>
@@ -3204,51 +3200,51 @@
       <c r="B24" t="inlineStr">
         <is>
           <t>Əli</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>Hüseyn oğlu</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Şamilov</t>
         </is>
       </c>
       <c r="E24" t="inlineStr"/>
       <c r="F24" t="inlineStr"/>
       <c r="G24" t="inlineStr"/>
       <c r="H24" t="inlineStr">
         <is>
           <t>Beynəlxalq əlaqələr</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M24" t="inlineStr"/>
       <c r="N24" t="inlineStr"/>
       <c r="O24" t="inlineStr"/>
       <c r="P24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q24" s="2" t="n">
         <v>0</v>
@@ -3430,51 +3426,51 @@
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>Məmmədova</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t>filologiya elmləri doktoru</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G26" t="inlineStr"/>
       <c r="H26" t="inlineStr">
         <is>
           <t>Folklor və yazılı ədəbiyyat</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J26" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M26" t="inlineStr"/>
       <c r="N26" t="inlineStr"/>
       <c r="O26" t="inlineStr"/>
       <c r="P26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q26" s="2" t="n">
         <v>0</v>
@@ -4548,51 +4544,51 @@
       <c r="B36" t="inlineStr">
         <is>
           <t>Ramazan</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>Oruc oğlu</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>Qafarov</t>
         </is>
       </c>
       <c r="E36" t="inlineStr"/>
       <c r="F36" t="inlineStr"/>
       <c r="G36" t="inlineStr"/>
       <c r="H36" t="inlineStr">
         <is>
           <t>Dədə Qorqud</t>
         </is>
       </c>
       <c r="I36" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J36" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K36" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L36" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M36" t="inlineStr"/>
       <c r="N36" t="inlineStr"/>
       <c r="O36" t="inlineStr"/>
       <c r="P36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q36" s="2" t="n">
         <v>0</v>
@@ -6013,51 +6009,51 @@
       <c r="B49" t="inlineStr">
         <is>
           <t>Mahir</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t>Allahverdi oğlu</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>Cavadov</t>
         </is>
       </c>
       <c r="E49" t="inlineStr"/>
       <c r="F49" t="inlineStr"/>
       <c r="G49" t="inlineStr"/>
       <c r="H49" t="inlineStr">
         <is>
           <t>Nəşriyyat</t>
         </is>
       </c>
       <c r="I49" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J49" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K49" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L49" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M49" t="inlineStr"/>
       <c r="N49" t="inlineStr"/>
       <c r="O49" t="inlineStr"/>
       <c r="P49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q49" s="2" t="n">
         <v>0</v>
@@ -7014,51 +7010,51 @@
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>Xəlilov</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
           <t>filologiya üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G58" t="inlineStr"/>
       <c r="H58" t="inlineStr">
         <is>
           <t>Klassik folklor</t>
         </is>
       </c>
       <c r="I58" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J58" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K58" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L58" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M58" t="inlineStr"/>
       <c r="N58" t="inlineStr"/>
       <c r="O58" t="inlineStr"/>
       <c r="P58" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q58" s="2" t="n">
         <v>0</v>
@@ -7131,51 +7127,51 @@
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>Əsgərov</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
           <t>filologiya elmləri doktoru</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>Professor</t>
         </is>
       </c>
       <c r="G59" t="inlineStr"/>
       <c r="H59" t="inlineStr">
         <is>
           <t>Türk xalqları folkloru</t>
         </is>
       </c>
       <c r="I59" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J59" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K59" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L59" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M59" t="inlineStr"/>
       <c r="N59" t="inlineStr"/>
       <c r="O59" t="inlineStr"/>
       <c r="P59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q59" s="2" t="n">
         <v>0</v>
@@ -7813,51 +7809,51 @@
       </c>
       <c r="C65" t="inlineStr">
         <is>
           <t>Hüseynqulu oğlu</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
           <t>Məmmədli</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
           <t>filologiya üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="F65" t="inlineStr"/>
       <c r="G65" t="inlineStr"/>
       <c r="H65" t="inlineStr">
         <is>
           <t>Aşıq yaradıcılığı</t>
         </is>
       </c>
       <c r="I65" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J65" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K65" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L65" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M65" t="inlineStr"/>
       <c r="N65" t="inlineStr"/>
       <c r="O65" t="inlineStr"/>
       <c r="P65" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q65" s="2" t="n">
         <v>0</v>
@@ -8039,51 +8035,51 @@
       <c r="B67" t="inlineStr">
         <is>
           <t>Vüsal</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
           <t>Mirabi oğlu</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
           <t>Abiyev</t>
         </is>
       </c>
       <c r="E67" t="inlineStr"/>
       <c r="F67" t="inlineStr"/>
       <c r="G67" t="inlineStr"/>
       <c r="H67" t="inlineStr">
         <is>
           <t>Elektron xidmətlər</t>
         </is>
       </c>
       <c r="I67" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J67" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K67" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L67" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M67" t="inlineStr"/>
       <c r="N67" t="inlineStr"/>
       <c r="O67" t="inlineStr"/>
       <c r="P67" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q67" s="2" t="n">
         <v>0</v>
@@ -8487,51 +8483,51 @@
       <c r="B71" t="inlineStr">
         <is>
           <t>Məhsəti</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
           <t>Vaqif qızı</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
           <t>Süleymanova</t>
         </is>
       </c>
       <c r="E71" t="inlineStr"/>
       <c r="F71" t="inlineStr"/>
       <c r="G71" t="inlineStr"/>
       <c r="H71" t="inlineStr">
         <is>
           <t>Təhsil</t>
         </is>
       </c>
       <c r="I71" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J71" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K71" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L71" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M71" t="inlineStr"/>
       <c r="N71" t="inlineStr"/>
       <c r="O71" t="inlineStr"/>
       <c r="P71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q71" s="2" t="n">
         <v>0</v>
@@ -10150,51 +10146,51 @@
       <c r="B86" t="inlineStr">
         <is>
           <t>Afaq</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
           <t>Rəhman qızı</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
           <t>Mustafayeva</t>
         </is>
       </c>
       <c r="E86" t="inlineStr"/>
       <c r="F86" t="inlineStr"/>
       <c r="G86" t="inlineStr"/>
       <c r="H86" t="inlineStr">
         <is>
           <t>Sənədlərlə iş şöbəsi</t>
         </is>
       </c>
       <c r="I86" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J86" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K86" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L86" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M86" t="inlineStr"/>
       <c r="N86" t="inlineStr"/>
       <c r="O86" t="inlineStr"/>
       <c r="P86" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q86" s="2" t="n">
         <v>0</v>
@@ -10598,51 +10594,51 @@
       <c r="B90" t="inlineStr">
         <is>
           <t>Əziz</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
           <t>Yusif oğlu</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
           <t>Ələkbərov</t>
         </is>
       </c>
       <c r="E90" t="inlineStr"/>
       <c r="F90" t="inlineStr"/>
       <c r="G90" t="inlineStr"/>
       <c r="H90" t="inlineStr">
         <is>
           <t>Qərbi Azərbaycan folkloru</t>
         </is>
       </c>
       <c r="I90" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J90" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K90" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L90" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M90" t="inlineStr"/>
       <c r="N90" t="inlineStr"/>
       <c r="O90" t="inlineStr"/>
       <c r="P90" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q90" s="2" t="n">
         <v>0</v>
@@ -12331,554 +12327,421 @@
       </c>
       <c r="AC105" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD105" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE105" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF105" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG105" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH105" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI105" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="2" t="n">
-        <v>3108</v>
+        <v>3115</v>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Həsən</t>
+          <t>Səfa</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>Əli oğlu</t>
+          <t>Pənah oğlu</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>Nağıyev</t>
+          <t>Qarayev</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>texnika üzrə fəlsəfə doktoru</t>
+          <t>filologiya üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
-      <c r="G106" s="3" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="G106" t="inlineStr"/>
       <c r="H106" t="inlineStr">
         <is>
-          <t>Arxiv</t>
+          <t>Mifologiya</t>
         </is>
       </c>
       <c r="I106" t="inlineStr">
         <is>
-          <t>Elmi işçi</t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J106" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K106" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L106" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M106" t="inlineStr">
         <is>
           <t>Scopus</t>
         </is>
       </c>
       <c r="N106" t="inlineStr">
         <is>
-          <t>https://www.scopus.com/authid/detail.uri?authorId=55646946000</t>
+          <t>https://www.scopus.com/authid/detail.uri?authorId=59001665500</t>
         </is>
       </c>
       <c r="O106" s="2" t="n">
-        <v>1215</v>
+        <v>1281</v>
       </c>
       <c r="P106" s="2" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="Q106" s="2" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="R106" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S106" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T106" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U106" t="inlineStr">
         <is>
-          <t>2026-04-09T17:23:25.568683</t>
+          <t>2026-06-05T01:09:32.048652</t>
         </is>
       </c>
       <c r="V106" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="W106" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="X106" s="2" t="n">
         <v>1</v>
       </c>
-      <c r="W106" s="2" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="Y106" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z106" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA106" s="2" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="AB106" s="2" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="AC106" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AD106" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE106" s="2" t="n">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="AF106" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG106" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH106" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI106" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="2" t="n">
-        <v>3115</v>
+        <v>3109</v>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Səfa</t>
+          <t>Hikmət</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>Pənah oğlu</t>
+          <t>Valeh oğlu</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>Qarayev</t>
+          <t>Quliyev</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
           <t>filologiya üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G107" t="inlineStr"/>
       <c r="H107" t="inlineStr">
         <is>
-          <t>Mifologiya</t>
+          <t>Rəhbərlik</t>
         </is>
       </c>
       <c r="I107" t="inlineStr">
         <is>
-          <t>Aparıcı elmi işçi</t>
+          <t>Direktor</t>
         </is>
       </c>
       <c r="J107" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K107" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L107" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M107" t="inlineStr">
         <is>
           <t>Scopus</t>
         </is>
       </c>
       <c r="N107" t="inlineStr">
         <is>
-          <t>https://www.scopus.com/authid/detail.uri?authorId=59001665500</t>
+          <t>https://www.scopus.com/authid/detail.uri?authorId=58010628200</t>
         </is>
       </c>
       <c r="O107" s="2" t="n">
-        <v>1281</v>
+        <v>1280</v>
       </c>
       <c r="P107" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q107" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R107" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S107" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T107" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U107" t="inlineStr">
         <is>
-          <t>2026-04-09T17:23:25.568683</t>
+          <t>2026-06-05T01:09:13.423702</t>
         </is>
       </c>
       <c r="V107" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W107" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X107" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Y107" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z107" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA107" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB107" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC107" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD107" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE107" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AF107" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG107" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH107" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI107" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="2" t="n">
-        <v>3109</v>
+        <v>3133</v>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Hikmət</t>
+          <t>Sərxan</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>Valeh oğlu</t>
+          <t>Abbas oğlu</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>Quliyev</t>
+          <t>Xavəri</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>filologiya üzrə fəlsəfə doktoru</t>
+          <t>filologiya elmləri doktoru</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G108" t="inlineStr"/>
       <c r="H108" t="inlineStr">
         <is>
-          <t>Rəhbərlik</t>
+          <t>Folklor nəzəriyyəsi</t>
         </is>
       </c>
       <c r="I108" t="inlineStr">
         <is>
-          <t>Direktor</t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J108" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K108" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L108" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
-      <c r="M108" t="inlineStr">
-[...11 lines deleted...]
-      </c>
+      <c r="M108" t="inlineStr"/>
+      <c r="N108" t="inlineStr"/>
+      <c r="O108" t="inlineStr"/>
       <c r="P108" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q108" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R108" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S108" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T108" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="U108" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="U108" t="inlineStr"/>
       <c r="V108" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W108" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X108" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Y108" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z108" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA108" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB108" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC108" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD108" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE108" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AF108" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG108" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH108" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI108" s="2" t="n">
-        <v>0</v>
-[...115 lines deleted...]
-      <c r="AI109" s="2" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>