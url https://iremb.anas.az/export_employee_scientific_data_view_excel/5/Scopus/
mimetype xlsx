--- v1 (2026-06-24)
+++ v2 (2026-08-24)
@@ -12410,51 +12410,51 @@
       <c r="N106" t="inlineStr">
         <is>
           <t>https://www.scopus.com/authid/detail.uri?authorId=59001665500</t>
         </is>
       </c>
       <c r="O106" s="2" t="n">
         <v>1281</v>
       </c>
       <c r="P106" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q106" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R106" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S106" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T106" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U106" t="inlineStr">
         <is>
-          <t>2026-06-05T01:09:32.048652</t>
+          <t>2026-08-15T00:01:01.710511</t>
         </is>
       </c>
       <c r="V106" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W106" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X106" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Y106" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z106" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA106" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB106" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC106" s="2" t="n">
         <v>0</v>
@@ -12541,51 +12541,51 @@
       <c r="N107" t="inlineStr">
         <is>
           <t>https://www.scopus.com/authid/detail.uri?authorId=58010628200</t>
         </is>
       </c>
       <c r="O107" s="2" t="n">
         <v>1280</v>
       </c>
       <c r="P107" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q107" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R107" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S107" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T107" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U107" t="inlineStr">
         <is>
-          <t>2026-06-05T01:09:13.423702</t>
+          <t>2026-08-15T00:00:43.297076</t>
         </is>
       </c>
       <c r="V107" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W107" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X107" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Y107" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z107" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA107" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB107" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC107" s="2" t="n">
         <v>0</v>